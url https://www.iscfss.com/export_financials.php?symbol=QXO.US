--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3065,51 +3068,51 @@
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
-        <v>9046899999.0</v>
+        <v>9046900000.0</v>
       </c>
       <c r="C42">
         <v>4560503000.0</v>
       </c>
       <c r="D42">
         <v>9419000.0</v>
       </c>
       <c r="E42">
         <v>10429000.0</v>
       </c>
       <c r="F42">
         <v>9951142.0</v>
       </c>
       <c r="G42">
         <v>7739883.0</v>
       </c>
       <c r="H42">
         <v>9530198.0</v>
       </c>
       <c r="I42">
         <v>11763923.0</v>
       </c>
       <c r="J42">
         <v>11919316.0</v>
       </c>
@@ -4157,588 +4160,594 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>1505000000.0</v>
+      </c>
+      <c r="C2">
         <v>1170800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>819000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1277700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1426900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5837000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3861000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6194000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4873718.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4563000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3501941.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2820595.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2846568.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3272555.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2546111.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1942675.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2073943.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2038025.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1381482.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1142737.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1447079.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1875115.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1892513.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1612286.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1800664.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2210618.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2179904.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1702526.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2056220.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2028218.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1876070.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1646067.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2289691.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2094297.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1965785.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1462748.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1526630.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1822071.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2217166.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1589327.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1644252.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1594100.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1292533.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1135952.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1512820.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1393541.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2234039.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1937154.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1909634.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1159719.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1780350.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1372101.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1735000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1953182.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1641327.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1177019.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1176966.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1260045.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1029037.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1018158.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1360128.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1096201.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1896076.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1908171.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1896467.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1036086.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1616927.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>1860610.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1751408.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1745342.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1548576.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1640104.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1509138.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1749589.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1380710.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1312347.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2219361.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1043679.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>657176.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>551143.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>545902.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>632591.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>394564.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>385529.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>126710.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4784,54 +4793,20105 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>3000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
+        <v>-2299999.0</v>
+      </c>
+      <c r="E5">
+        <v>-100000.0</v>
+      </c>
+      <c r="F5">
+        <v>-3100000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
+        <v>125166.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
+        <v>125166.0</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5">
+        <v>125166.0</v>
+      </c>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5">
+        <v>125166.0</v>
+      </c>
+      <c r="BZ5">
+        <v>39650.0</v>
+      </c>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5">
+        <v>165953.0</v>
+      </c>
+      <c r="CD5">
+        <v>92250.0</v>
+      </c>
+      <c r="CE5">
+        <v>5250.0</v>
+      </c>
+      <c r="CF5">
+        <v>-44750.0</v>
+      </c>
+      <c r="CG5">
+        <v>-44750.0</v>
+      </c>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7">
+        <v>997000000.0</v>
+      </c>
+      <c r="C7">
+        <v>843900000.0</v>
+      </c>
+      <c r="D7">
+        <v>857200000.0</v>
+      </c>
+      <c r="E7">
+        <v>858500000.0</v>
+      </c>
+      <c r="F7">
+        <v>863800000.0</v>
+      </c>
+      <c r="G7">
+        <v>500000.0</v>
+      </c>
+      <c r="H7">
+        <v>577000.0</v>
+      </c>
+      <c r="I7">
+        <v>669000.0</v>
+      </c>
+      <c r="J7">
+        <v>769000.0</v>
+      </c>
+      <c r="K7">
+        <v>793030.0</v>
+      </c>
+      <c r="L7">
+        <v>923319.0</v>
+      </c>
+      <c r="M7">
+        <v>829781.0</v>
+      </c>
+      <c r="N7">
+        <v>972697.0</v>
+      </c>
+      <c r="O7">
+        <v>1006673.0</v>
+      </c>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>1057000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1056700000.0</v>
+      </c>
+      <c r="D8">
+        <v>1056700000.0</v>
+      </c>
+      <c r="E8">
+        <v>1056700000.0</v>
+      </c>
+      <c r="F8">
+        <v>1056700000.0</v>
+      </c>
+      <c r="G8">
+        <v>498625000.0</v>
+      </c>
+      <c r="H8">
+        <v>498625000.0</v>
+      </c>
+      <c r="I8">
+        <v>498625000.0</v>
+      </c>
+      <c r="J8">
+        <v>498684000.0</v>
+      </c>
+      <c r="K8">
+        <v>53.0</v>
+      </c>
+      <c r="L8">
+        <v>53.0</v>
+      </c>
+      <c r="M8">
+        <v>53.0</v>
+      </c>
+      <c r="N8">
+        <v>53.0</v>
+      </c>
+      <c r="O8">
+        <v>53.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>9046900000.0</v>
+      </c>
+      <c r="E9">
+        <v>9039200000.0</v>
+      </c>
+      <c r="F9">
+        <v>8965800000.0</v>
+      </c>
+      <c r="G9">
+        <v>4580763000.0</v>
+      </c>
+      <c r="H9">
+        <v>4560503000.0</v>
+      </c>
+      <c r="I9">
+        <v>4539975000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10">
+        <v>2774000000.0</v>
+      </c>
+      <c r="C10">
+        <v>3046300000.0</v>
+      </c>
+      <c r="D10">
+        <v>2361600000.0</v>
+      </c>
+      <c r="E10">
+        <v>2306900000.0</v>
+      </c>
+      <c r="F10">
+        <v>2278500000.0</v>
+      </c>
+      <c r="G10">
+        <v>5081672000.0</v>
+      </c>
+      <c r="H10">
+        <v>5068504000.0</v>
+      </c>
+      <c r="I10">
+        <v>5037112000.0</v>
+      </c>
+      <c r="J10">
+        <v>971284000.0</v>
+      </c>
+      <c r="K10">
+        <v>6279569.0</v>
+      </c>
+      <c r="L10">
+        <v>6143000.0</v>
+      </c>
+      <c r="M10">
+        <v>6879520.0</v>
+      </c>
+      <c r="N10">
+        <v>7129782.0</v>
+      </c>
+      <c r="O10">
+        <v>6875779.0</v>
+      </c>
+      <c r="P10">
+        <v>8008633.0</v>
+      </c>
+      <c r="Q10">
+        <v>7232158.0</v>
+      </c>
+      <c r="R10">
+        <v>5873674.0</v>
+      </c>
+      <c r="S10">
+        <v>6486433.0</v>
+      </c>
+      <c r="T10">
+        <v>6814117.0</v>
+      </c>
+      <c r="U10">
+        <v>7252236.0</v>
+      </c>
+      <c r="V10">
+        <v>9427360.0</v>
+      </c>
+      <c r="W10">
+        <v>9356136.0</v>
+      </c>
+      <c r="X10">
+        <v>6595416.0</v>
+      </c>
+      <c r="Y10">
+        <v>7072595.0</v>
+      </c>
+      <c r="Z10">
+        <v>6859030.0</v>
+      </c>
+      <c r="AA10">
+        <v>6481183.0</v>
+      </c>
+      <c r="AB10">
+        <v>8658401.0</v>
+      </c>
+      <c r="AC10">
+        <v>11871629.0</v>
+      </c>
+      <c r="AD10">
+        <v>527660.0</v>
+      </c>
+      <c r="AE10">
+        <v>653116.0</v>
+      </c>
+      <c r="AF10">
+        <v>1900857.0</v>
+      </c>
+      <c r="AG10">
+        <v>1808089.0</v>
+      </c>
+      <c r="AH10">
+        <v>1154132.0</v>
+      </c>
+      <c r="AI10">
+        <v>1807171.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2235347.0</v>
+      </c>
+      <c r="AK10">
+        <v>1664210.0</v>
+      </c>
+      <c r="AL10">
+        <v>1539051.0</v>
+      </c>
+      <c r="AM10">
+        <v>1360929.0</v>
+      </c>
+      <c r="AN10">
+        <v>1621049.0</v>
+      </c>
+      <c r="AO10">
+        <v>1710419.0</v>
+      </c>
+      <c r="AP10">
+        <v>671429.0</v>
+      </c>
+      <c r="AQ10">
+        <v>673536.0</v>
+      </c>
+      <c r="AR10">
+        <v>1193313.0</v>
+      </c>
+      <c r="AS10">
+        <v>1139404.0</v>
+      </c>
+      <c r="AT10">
+        <v>2062756.0</v>
+      </c>
+      <c r="AU10">
+        <v>2384381.0</v>
+      </c>
+      <c r="AV10">
+        <v>1308337.0</v>
+      </c>
+      <c r="AW10">
+        <v>1449773.0</v>
+      </c>
+      <c r="AX10">
+        <v>938541.0</v>
+      </c>
+      <c r="AY10">
+        <v>1106909.0</v>
+      </c>
+      <c r="AZ10">
+        <v>762892.0</v>
+      </c>
+      <c r="BA10">
+        <v>938008.0</v>
+      </c>
+      <c r="BB10">
+        <v>57573.0</v>
+      </c>
+      <c r="BC10">
+        <v>261000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4483.0</v>
+      </c>
+      <c r="BE10">
+        <v>101340.0</v>
+      </c>
+      <c r="BF10">
+        <v>176996.0</v>
+      </c>
+      <c r="BG10">
+        <v>99952.0</v>
+      </c>
+      <c r="BH10">
+        <v>233722.0</v>
+      </c>
+      <c r="BI10">
+        <v>587424.0</v>
+      </c>
+      <c r="BJ10">
+        <v>476191.0</v>
+      </c>
+      <c r="BK10">
+        <v>686968.0</v>
+      </c>
+      <c r="BL10">
+        <v>104344.0</v>
+      </c>
+      <c r="BM10">
+        <v>71709.0</v>
+      </c>
+      <c r="BN10">
+        <v>175419.0</v>
+      </c>
+      <c r="BO10">
+        <v>373611.0</v>
+      </c>
+      <c r="BP10">
+        <v>300482.0</v>
+      </c>
+      <c r="BQ10">
+        <v>374391.0</v>
+      </c>
+      <c r="BR10">
+        <v>437468.0</v>
+      </c>
+      <c r="BS10">
+        <v>86182.0</v>
+      </c>
+      <c r="BT10">
+        <v>268740.0</v>
+      </c>
+      <c r="BU10">
+        <v>348167.0</v>
+      </c>
+      <c r="BV10">
+        <v>237579.0</v>
+      </c>
+      <c r="BW10">
+        <v>323100.0</v>
+      </c>
+      <c r="BX10">
+        <v>334833.0</v>
+      </c>
+      <c r="BY10">
+        <v>633813.0</v>
+      </c>
+      <c r="BZ10">
+        <v>485643.0</v>
+      </c>
+      <c r="CA10">
+        <v>556414.0</v>
+      </c>
+      <c r="CB10">
+        <v>341938.0</v>
+      </c>
+      <c r="CC10">
+        <v>1016993.0</v>
+      </c>
+      <c r="CD10">
+        <v>399148.0</v>
+      </c>
+      <c r="CE10">
+        <v>396189.0</v>
+      </c>
+      <c r="CF10">
+        <v>717820.0</v>
+      </c>
+      <c r="CG10">
+        <v>346635.0</v>
+      </c>
+      <c r="CH10">
+        <v>458935.0</v>
+      </c>
+      <c r="CI10">
+        <v>322882.0</v>
+      </c>
+      <c r="CJ10">
+        <v>25740.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>2774000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3046300000.0</v>
+      </c>
+      <c r="D12">
+        <v>2361600000.0</v>
+      </c>
+      <c r="E12">
+        <v>2306900000.0</v>
+      </c>
+      <c r="F12">
+        <v>2278500000.0</v>
+      </c>
+      <c r="G12">
+        <v>5081672000.0</v>
+      </c>
+      <c r="H12">
+        <v>5068504000.0</v>
+      </c>
+      <c r="I12">
+        <v>5037112000.0</v>
+      </c>
+      <c r="J12">
+        <v>971284000.0</v>
+      </c>
+      <c r="K12">
+        <v>6279569.0</v>
+      </c>
+      <c r="L12">
+        <v>6143000.0</v>
+      </c>
+      <c r="M12">
+        <v>6879520.0</v>
+      </c>
+      <c r="N12">
+        <v>7129782.0</v>
+      </c>
+      <c r="O12">
+        <v>6875779.0</v>
+      </c>
+      <c r="P12">
+        <v>8008633.0</v>
+      </c>
+      <c r="Q12">
+        <v>7232158.0</v>
+      </c>
+      <c r="R12">
+        <v>5873674.0</v>
+      </c>
+      <c r="S12">
+        <v>6486433.0</v>
+      </c>
+      <c r="T12">
+        <v>6814117.0</v>
+      </c>
+      <c r="U12">
+        <v>7252236.0</v>
+      </c>
+      <c r="V12">
+        <v>9427360.0</v>
+      </c>
+      <c r="W12">
+        <v>9356136.0</v>
+      </c>
+      <c r="X12">
+        <v>6595416.0</v>
+      </c>
+      <c r="Y12">
+        <v>7072595.0</v>
+      </c>
+      <c r="Z12">
+        <v>6859030.0</v>
+      </c>
+      <c r="AA12">
+        <v>6481183.0</v>
+      </c>
+      <c r="AB12">
+        <v>8658401.0</v>
+      </c>
+      <c r="AC12">
+        <v>11871629.0</v>
+      </c>
+      <c r="AD12">
+        <v>527660.0</v>
+      </c>
+      <c r="AE12">
+        <v>653116.0</v>
+      </c>
+      <c r="AF12">
+        <v>1900857.0</v>
+      </c>
+      <c r="AG12">
+        <v>1808089.0</v>
+      </c>
+      <c r="AH12">
+        <v>1154132.0</v>
+      </c>
+      <c r="AI12">
+        <v>1807171.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2235347.0</v>
+      </c>
+      <c r="AK12">
+        <v>1664210.0</v>
+      </c>
+      <c r="AL12">
+        <v>1539051.0</v>
+      </c>
+      <c r="AM12">
+        <v>1360929.0</v>
+      </c>
+      <c r="AN12">
+        <v>1621049.0</v>
+      </c>
+      <c r="AO12">
+        <v>1710419.0</v>
+      </c>
+      <c r="AP12">
+        <v>671429.0</v>
+      </c>
+      <c r="AQ12">
+        <v>673536.0</v>
+      </c>
+      <c r="AR12">
+        <v>1193313.0</v>
+      </c>
+      <c r="AS12">
+        <v>1139404.0</v>
+      </c>
+      <c r="AT12">
+        <v>2062756.0</v>
+      </c>
+      <c r="AU12">
+        <v>2384381.0</v>
+      </c>
+      <c r="AV12">
+        <v>1308337.0</v>
+      </c>
+      <c r="AW12">
+        <v>1449773.0</v>
+      </c>
+      <c r="AX12">
+        <v>938541.0</v>
+      </c>
+      <c r="AY12">
+        <v>1106909.0</v>
+      </c>
+      <c r="AZ12">
+        <v>762892.0</v>
+      </c>
+      <c r="BA12">
+        <v>938008.0</v>
+      </c>
+      <c r="BB12">
+        <v>57573.0</v>
+      </c>
+      <c r="BC12">
+        <v>261000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4483.0</v>
+      </c>
+      <c r="BE12">
+        <v>101340.0</v>
+      </c>
+      <c r="BF12">
+        <v>176996.0</v>
+      </c>
+      <c r="BG12">
+        <v>99952.0</v>
+      </c>
+      <c r="BH12">
+        <v>233722.0</v>
+      </c>
+      <c r="BI12">
+        <v>587424.0</v>
+      </c>
+      <c r="BJ12">
+        <v>476191.0</v>
+      </c>
+      <c r="BK12">
+        <v>686968.0</v>
+      </c>
+      <c r="BL12">
+        <v>104344.0</v>
+      </c>
+      <c r="BM12">
+        <v>71709.0</v>
+      </c>
+      <c r="BN12">
+        <v>175419.0</v>
+      </c>
+      <c r="BO12">
+        <v>373611.0</v>
+      </c>
+      <c r="BP12">
+        <v>300482.0</v>
+      </c>
+      <c r="BQ12">
+        <v>374391.0</v>
+      </c>
+      <c r="BR12">
+        <v>437468.0</v>
+      </c>
+      <c r="BS12">
+        <v>86182.0</v>
+      </c>
+      <c r="BT12">
+        <v>268740.0</v>
+      </c>
+      <c r="BU12">
+        <v>348167.0</v>
+      </c>
+      <c r="BV12">
+        <v>237579.0</v>
+      </c>
+      <c r="BW12">
+        <v>323100.0</v>
+      </c>
+      <c r="BX12">
+        <v>334833.0</v>
+      </c>
+      <c r="BY12">
+        <v>665328.0</v>
+      </c>
+      <c r="BZ12">
+        <v>554951.0</v>
+      </c>
+      <c r="CA12">
+        <v>578287.0</v>
+      </c>
+      <c r="CB12">
+        <v>359506.0</v>
+      </c>
+      <c r="CC12">
+        <v>1016993.0</v>
+      </c>
+      <c r="CD12">
+        <v>399148.0</v>
+      </c>
+      <c r="CE12">
+        <v>396189.0</v>
+      </c>
+      <c r="CF12">
+        <v>767820.0</v>
+      </c>
+      <c r="CG12">
+        <v>396635.0</v>
+      </c>
+      <c r="CH12">
+        <v>458935.0</v>
+      </c>
+      <c r="CI12">
+        <v>322882.0</v>
+      </c>
+      <c r="CJ12">
+        <v>25740.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>6740.0</v>
+      </c>
+      <c r="E13">
+        <v>6740.0</v>
+      </c>
+      <c r="F13">
+        <v>6720.0</v>
+      </c>
+      <c r="G13">
+        <v>4000.0</v>
+      </c>
+      <c r="H13">
+        <v>4000.0</v>
+      </c>
+      <c r="I13">
+        <v>4000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>53.0</v>
+      </c>
+      <c r="L13">
+        <v>53.0</v>
+      </c>
+      <c r="M13">
+        <v>53.0</v>
+      </c>
+      <c r="N13">
+        <v>53.0</v>
+      </c>
+      <c r="O13">
+        <v>53.0</v>
+      </c>
+      <c r="P13">
+        <v>53.0</v>
+      </c>
+      <c r="Q13">
+        <v>52.0</v>
+      </c>
+      <c r="R13">
+        <v>52.0</v>
+      </c>
+      <c r="S13">
+        <v>52.0</v>
+      </c>
+      <c r="T13">
+        <v>52.0</v>
+      </c>
+      <c r="U13">
+        <v>52.0</v>
+      </c>
+      <c r="V13">
+        <v>52.0</v>
+      </c>
+      <c r="W13">
+        <v>52.0</v>
+      </c>
+      <c r="X13">
+        <v>46.0</v>
+      </c>
+      <c r="Y13">
+        <v>46.0</v>
+      </c>
+      <c r="Z13">
+        <v>46.0</v>
+      </c>
+      <c r="AA13">
+        <v>46.0</v>
+      </c>
+      <c r="AB13">
+        <v>46.0</v>
+      </c>
+      <c r="AC13">
+        <v>46.0</v>
+      </c>
+      <c r="AD13">
+        <v>46.0</v>
+      </c>
+      <c r="AE13">
+        <v>46.0</v>
+      </c>
+      <c r="AF13">
+        <v>46.0</v>
+      </c>
+      <c r="AG13">
+        <v>46.0</v>
+      </c>
+      <c r="AH13">
+        <v>46.0</v>
+      </c>
+      <c r="AI13">
+        <v>46.0</v>
+      </c>
+      <c r="AJ13">
+        <v>46.0</v>
+      </c>
+      <c r="AK13">
+        <v>46.0</v>
+      </c>
+      <c r="AL13">
+        <v>46.0</v>
+      </c>
+      <c r="AM13">
+        <v>46.0</v>
+      </c>
+      <c r="AN13">
+        <v>46.0</v>
+      </c>
+      <c r="AO13">
+        <v>45.0</v>
+      </c>
+      <c r="AP13">
+        <v>45.0</v>
+      </c>
+      <c r="AQ13">
+        <v>45.0</v>
+      </c>
+      <c r="AR13">
+        <v>45.0</v>
+      </c>
+      <c r="AS13">
+        <v>45.0</v>
+      </c>
+      <c r="AT13">
+        <v>44.0</v>
+      </c>
+      <c r="AU13">
+        <v>44.0</v>
+      </c>
+      <c r="AV13">
+        <v>40.0</v>
+      </c>
+      <c r="AW13">
+        <v>1188.0</v>
+      </c>
+      <c r="AX13">
+        <v>1182.0</v>
+      </c>
+      <c r="AY13">
+        <v>1182.0</v>
+      </c>
+      <c r="AZ13">
+        <v>39.0</v>
+      </c>
+      <c r="BA13">
+        <v>1177.0</v>
+      </c>
+      <c r="BB13">
+        <v>1172.0</v>
+      </c>
+      <c r="BC13">
+        <v>1000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1170.0</v>
+      </c>
+      <c r="BE13">
+        <v>11695.0</v>
+      </c>
+      <c r="BF13">
+        <v>11680.0</v>
+      </c>
+      <c r="BG13">
+        <v>11680.0</v>
+      </c>
+      <c r="BH13">
+        <v>45.0</v>
+      </c>
+      <c r="BI13">
+        <v>479.0</v>
+      </c>
+      <c r="BJ13">
+        <v>445.0</v>
+      </c>
+      <c r="BK13">
+        <v>80536.0</v>
+      </c>
+      <c r="BL13">
+        <v>85536.0</v>
+      </c>
+      <c r="BM13">
+        <v>65734.0</v>
+      </c>
+      <c r="BN13">
+        <v>62779.0</v>
+      </c>
+      <c r="BO13">
+        <v>59847.0</v>
+      </c>
+      <c r="BP13">
+        <v>58347.0</v>
+      </c>
+      <c r="BQ13">
+        <v>51039.0</v>
+      </c>
+      <c r="BR13">
+        <v>44005.0</v>
+      </c>
+      <c r="BS13">
+        <v>41055.0</v>
+      </c>
+      <c r="BT13">
+        <v>41055.0</v>
+      </c>
+      <c r="BU13">
+        <v>37455.0</v>
+      </c>
+      <c r="BV13">
+        <v>37455.0</v>
+      </c>
+      <c r="BW13">
+        <v>16377.0</v>
+      </c>
+      <c r="BX13">
+        <v>6067.0</v>
+      </c>
+      <c r="BY13">
+        <v>2447.0</v>
+      </c>
+      <c r="BZ13">
+        <v>1545.0</v>
+      </c>
+      <c r="CA13">
+        <v>1503.0</v>
+      </c>
+      <c r="CB13">
+        <v>1289.0</v>
+      </c>
+      <c r="CC13">
+        <v>1149.0</v>
+      </c>
+      <c r="CD13">
+        <v>764.0</v>
+      </c>
+      <c r="CE13">
+        <v>682.0</v>
+      </c>
+      <c r="CF13">
+        <v>558.0</v>
+      </c>
+      <c r="CG13">
+        <v>287.0</v>
+      </c>
+      <c r="CH13">
+        <v>132.0</v>
+      </c>
+      <c r="CI13">
+        <v>85.0</v>
+      </c>
+      <c r="CJ13">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>767300000.0</v>
+      </c>
+      <c r="C14">
+        <v>744400000.0</v>
+      </c>
+      <c r="D14">
+        <v>716500000.0</v>
+      </c>
+      <c r="E14">
+        <v>715300000.0</v>
+      </c>
+      <c r="F14">
+        <v>564700000.0</v>
+      </c>
+      <c r="G14">
+        <v>451430000.0</v>
+      </c>
+      <c r="H14">
+        <v>451430000.0</v>
+      </c>
+      <c r="I14">
+        <v>358813000.0</v>
+      </c>
+      <c r="J14">
+        <v>332000000.0</v>
+      </c>
+      <c r="K14">
+        <v>332223500.0</v>
+      </c>
+      <c r="L14">
+        <v>332223500.0</v>
+      </c>
+      <c r="M14">
+        <v>328511000.0</v>
+      </c>
+      <c r="N14">
+        <v>328511000.0</v>
+      </c>
+      <c r="O14">
+        <v>328511000.0</v>
+      </c>
+      <c r="P14">
+        <v>328511000.0</v>
+      </c>
+      <c r="Q14">
+        <v>321011000.0</v>
+      </c>
+      <c r="R14">
+        <v>321011000.0</v>
+      </c>
+      <c r="S14">
+        <v>321011000.0</v>
+      </c>
+      <c r="T14">
+        <v>321011000.0</v>
+      </c>
+      <c r="U14">
+        <v>321011000.0</v>
+      </c>
+      <c r="V14">
+        <v>633136.0</v>
+      </c>
+      <c r="W14">
+        <v>595837.0</v>
+      </c>
+      <c r="X14">
+        <v>562658.0</v>
+      </c>
+      <c r="Y14">
+        <v>562658.0</v>
+      </c>
+      <c r="Z14">
+        <v>562658.0</v>
+      </c>
+      <c r="AA14">
+        <v>562658.0</v>
+      </c>
+      <c r="AB14">
+        <v>562622.0</v>
+      </c>
+      <c r="AC14">
+        <v>562594.0</v>
+      </c>
+      <c r="AD14">
+        <v>562594.0</v>
+      </c>
+      <c r="AE14">
+        <v>600065.0</v>
+      </c>
+      <c r="AF14">
+        <v>562628.0</v>
+      </c>
+      <c r="AG14">
+        <v>606686.0</v>
+      </c>
+      <c r="AH14">
+        <v>577225.0</v>
+      </c>
+      <c r="AI14">
+        <v>562202.0</v>
+      </c>
+      <c r="AJ14">
+        <v>561493.0</v>
+      </c>
+      <c r="AK14">
+        <v>561737.0</v>
+      </c>
+      <c r="AL14">
+        <v>561737.0</v>
+      </c>
+      <c r="AM14">
+        <v>561269.0</v>
+      </c>
+      <c r="AN14">
+        <v>559675.0</v>
+      </c>
+      <c r="AO14">
+        <v>559675.0</v>
+      </c>
+      <c r="AP14">
+        <v>559675.0</v>
+      </c>
+      <c r="AQ14">
+        <v>559675.0</v>
+      </c>
+      <c r="AR14">
+        <v>551493.0</v>
+      </c>
+      <c r="AS14">
+        <v>550903.0</v>
+      </c>
+      <c r="AT14">
+        <v>542704.0</v>
+      </c>
+      <c r="AU14">
+        <v>506417.0</v>
+      </c>
+      <c r="AV14">
+        <v>494439.0</v>
+      </c>
+      <c r="AW14">
+        <v>493422.0</v>
+      </c>
+      <c r="AX14">
+        <v>492404.0</v>
+      </c>
+      <c r="AY14">
+        <v>491316.0</v>
+      </c>
+      <c r="AZ14">
+        <v>487751.0</v>
+      </c>
+      <c r="BA14">
+        <v>488308.0</v>
+      </c>
+      <c r="BB14">
+        <v>488167.0</v>
+      </c>
+      <c r="BC14">
+        <v>488120.0</v>
+      </c>
+      <c r="BD14">
+        <v>480800.0</v>
+      </c>
+      <c r="BE14">
+        <v>547011.0</v>
+      </c>
+      <c r="BF14">
+        <v>486665.0</v>
+      </c>
+      <c r="BG14">
+        <v>3893364.0</v>
+      </c>
+      <c r="BH14">
+        <v>440800.0</v>
+      </c>
+      <c r="BI14">
+        <v>18718.0</v>
+      </c>
+      <c r="BJ14">
+        <v>440513.0</v>
+      </c>
+      <c r="BK14">
+        <v>23007.0</v>
+      </c>
+      <c r="BL14">
+        <v>15100.0</v>
+      </c>
+      <c r="BM14">
+        <v>23007.0</v>
+      </c>
+      <c r="BN14">
+        <v>14354.0</v>
+      </c>
+      <c r="BO14">
+        <v>22999.0</v>
+      </c>
+      <c r="BP14">
+        <v>5000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>10954.0</v>
+      </c>
+      <c r="BR14">
+        <v>22999.0</v>
+      </c>
+      <c r="BS14">
+        <v>22999.0</v>
+      </c>
+      <c r="BT14">
+        <v>8857.0</v>
+      </c>
+      <c r="BU14">
+        <v>8614.0</v>
+      </c>
+      <c r="BV14">
+        <v>8118.0</v>
+      </c>
+      <c r="BW14">
+        <v>2471.0</v>
+      </c>
+      <c r="BX14">
+        <v>561269.0</v>
+      </c>
+      <c r="BY14">
+        <v>561269.0</v>
+      </c>
+      <c r="BZ14">
+        <v>561269.0</v>
+      </c>
+      <c r="CA14">
+        <v>561269.0</v>
+      </c>
+      <c r="CB14">
+        <v>561269.0</v>
+      </c>
+      <c r="CC14">
+        <v>100.0</v>
+      </c>
+      <c r="CD14">
+        <v>561269.0</v>
+      </c>
+      <c r="CE14">
+        <v>561269.0</v>
+      </c>
+      <c r="CF14">
+        <v>561269.0</v>
+      </c>
+      <c r="CG14"/>
+      <c r="CH14">
+        <v>561269.0</v>
+      </c>
+      <c r="CI14">
+        <v>561269.0</v>
+      </c>
+      <c r="CJ14">
+        <v>561269.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>24900000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>3498000.0</v>
+      </c>
+      <c r="H16">
+        <v>2900000.0</v>
+      </c>
+      <c r="I16">
+        <v>2867000.0</v>
+      </c>
+      <c r="J16">
+        <v>3113000.0</v>
+      </c>
+      <c r="K16">
+        <v>3636370.0</v>
+      </c>
+      <c r="L16">
+        <v>3161000.0</v>
+      </c>
+      <c r="M16">
+        <v>3352238.0</v>
+      </c>
+      <c r="N16">
+        <v>3363654.0</v>
+      </c>
+      <c r="O16">
+        <v>3976574.0</v>
+      </c>
+      <c r="P16">
+        <v>3757090.0</v>
+      </c>
+      <c r="Q16">
+        <v>3130282.0</v>
+      </c>
+      <c r="R16">
+        <v>2552341.0</v>
+      </c>
+      <c r="S16">
+        <v>2541805.0</v>
+      </c>
+      <c r="T16">
+        <v>2475583.0</v>
+      </c>
+      <c r="U16">
+        <v>2300190.0</v>
+      </c>
+      <c r="V16">
+        <v>2469811.0</v>
+      </c>
+      <c r="W16">
+        <v>2575426.0</v>
+      </c>
+      <c r="X16">
+        <v>2039241.0</v>
+      </c>
+      <c r="Y16">
+        <v>1877635.0</v>
+      </c>
+      <c r="Z16">
+        <v>2317871.0</v>
+      </c>
+      <c r="AA16">
+        <v>3066600.0</v>
+      </c>
+      <c r="AB16">
+        <v>2006983.0</v>
+      </c>
+      <c r="AC16">
+        <v>1977439.0</v>
+      </c>
+      <c r="AD16">
+        <v>2843077.0</v>
+      </c>
+      <c r="AE16">
+        <v>2480107.0</v>
+      </c>
+      <c r="AF16">
+        <v>1386618.0</v>
+      </c>
+      <c r="AG16">
+        <v>2053391.0</v>
+      </c>
+      <c r="AH16">
+        <v>2763533.0</v>
+      </c>
+      <c r="AI16">
+        <v>2673295.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2150771.0</v>
+      </c>
+      <c r="AK16">
+        <v>2194716.0</v>
+      </c>
+      <c r="AL16">
+        <v>2123029.0</v>
+      </c>
+      <c r="AM16">
+        <v>1757198.0</v>
+      </c>
+      <c r="AN16">
+        <v>1690147.0</v>
+      </c>
+      <c r="AO16">
+        <v>1701935.0</v>
+      </c>
+      <c r="AP16">
+        <v>1782881.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2087063.0</v>
+      </c>
+      <c r="AR16">
+        <v>2369999.0</v>
+      </c>
+      <c r="AS16">
+        <v>2542803.0</v>
+      </c>
+      <c r="AT16">
+        <v>2606919.0</v>
+      </c>
+      <c r="AU16">
+        <v>2471104.0</v>
+      </c>
+      <c r="AV16">
+        <v>2215114.0</v>
+      </c>
+      <c r="AW16">
+        <v>2092852.0</v>
+      </c>
+      <c r="AX16">
+        <v>2078752.0</v>
+      </c>
+      <c r="AY16">
+        <v>1885365.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1715555.0</v>
+      </c>
+      <c r="BA16">
+        <v>1743199.0</v>
+      </c>
+      <c r="BB16">
+        <v>1668810.0</v>
+      </c>
+      <c r="BC16">
+        <v>1534000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1357800.0</v>
+      </c>
+      <c r="BE16">
+        <v>1484449.0</v>
+      </c>
+      <c r="BF16">
+        <v>1516938.0</v>
+      </c>
+      <c r="BG16">
+        <v>1209409.0</v>
+      </c>
+      <c r="BH16">
+        <v>1015750.0</v>
+      </c>
+      <c r="BI16">
+        <v>1236667.0</v>
+      </c>
+      <c r="BJ16">
+        <v>809990.0</v>
+      </c>
+      <c r="BK16">
+        <v>904961.0</v>
+      </c>
+      <c r="BL16">
+        <v>486019.0</v>
+      </c>
+      <c r="BM16">
+        <v>163698.0</v>
+      </c>
+      <c r="BN16">
+        <v>167824.0</v>
+      </c>
+      <c r="BO16">
+        <v>170240.0</v>
+      </c>
+      <c r="BP16">
+        <v>180577.0</v>
+      </c>
+      <c r="BQ16">
+        <v>133934.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>161855.0</v>
+      </c>
+      <c r="BT16">
+        <v>145334.0</v>
+      </c>
+      <c r="BU16">
+        <v>139005.0</v>
+      </c>
+      <c r="BV16">
+        <v>140357.0</v>
+      </c>
+      <c r="BW16">
+        <v>128753.0</v>
+      </c>
+      <c r="BX16">
+        <v>131361.0</v>
+      </c>
+      <c r="BY16">
+        <v>125612.0</v>
+      </c>
+      <c r="BZ16">
+        <v>94612.0</v>
+      </c>
+      <c r="CA16">
+        <v>50831.0</v>
+      </c>
+      <c r="CB16">
+        <v>41804.0</v>
+      </c>
+      <c r="CC16">
+        <v>23754.0</v>
+      </c>
+      <c r="CD16">
+        <v>24054.0</v>
+      </c>
+      <c r="CE16">
+        <v>21905.0</v>
+      </c>
+      <c r="CF16">
+        <v>23144.0</v>
+      </c>
+      <c r="CG16"/>
+      <c r="CH16">
+        <v>12605.0</v>
+      </c>
+      <c r="CI16">
+        <v>45136.0</v>
+      </c>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20">
+        <v>6211000000.0</v>
+      </c>
+      <c r="C20">
+        <v>5129400000.0</v>
+      </c>
+      <c r="D20">
+        <v>5111300000.0</v>
+      </c>
+      <c r="E20">
+        <v>5070800000.0</v>
+      </c>
+      <c r="F20">
+        <v>5137900000.0</v>
+      </c>
+      <c r="G20">
+        <v>1160000.0</v>
+      </c>
+      <c r="H20">
+        <v>1160000.0</v>
+      </c>
+      <c r="I20">
+        <v>1160000.0</v>
+      </c>
+      <c r="J20">
+        <v>1140000.0</v>
+      </c>
+      <c r="K20">
+        <v>1139952.0</v>
+      </c>
+      <c r="L20">
+        <v>1140000.0</v>
+      </c>
+      <c r="M20">
+        <v>1139952.0</v>
+      </c>
+      <c r="N20">
+        <v>1139952.0</v>
+      </c>
+      <c r="O20">
+        <v>1139952.0</v>
+      </c>
+      <c r="P20">
+        <v>1139952.0</v>
+      </c>
+      <c r="Q20">
+        <v>1011952.0</v>
+      </c>
+      <c r="R20">
+        <v>1011952.0</v>
+      </c>
+      <c r="S20">
+        <v>1011952.0</v>
+      </c>
+      <c r="T20">
+        <v>1011952.0</v>
+      </c>
+      <c r="U20">
+        <v>1011952.0</v>
+      </c>
+      <c r="V20">
+        <v>1011952.0</v>
+      </c>
+      <c r="W20">
+        <v>1011952.0</v>
+      </c>
+      <c r="X20">
+        <v>1011952.0</v>
+      </c>
+      <c r="Y20">
+        <v>891000.0</v>
+      </c>
+      <c r="Z20">
+        <v>891000.0</v>
+      </c>
+      <c r="AA20">
+        <v>891000.0</v>
+      </c>
+      <c r="AB20">
+        <v>891000.0</v>
+      </c>
+      <c r="AC20">
+        <v>891000.0</v>
+      </c>
+      <c r="AD20">
+        <v>885000.0</v>
+      </c>
+      <c r="AE20">
+        <v>885000.0</v>
+      </c>
+      <c r="AF20">
+        <v>885000.0</v>
+      </c>
+      <c r="AG20">
+        <v>401000.0</v>
+      </c>
+      <c r="AH20">
+        <v>401000.0</v>
+      </c>
+      <c r="AI20">
+        <v>401000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>401000.0</v>
+      </c>
+      <c r="AK20">
+        <v>401000.0</v>
+      </c>
+      <c r="AL20">
+        <v>401000.0</v>
+      </c>
+      <c r="AM20">
+        <v>401000.0</v>
+      </c>
+      <c r="AN20">
+        <v>401000.0</v>
+      </c>
+      <c r="AO20">
+        <v>401000.0</v>
+      </c>
+      <c r="AP20">
+        <v>401000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>401000.0</v>
+      </c>
+      <c r="AR20">
+        <v>401000.0</v>
+      </c>
+      <c r="AS20">
+        <v>56000.0</v>
+      </c>
+      <c r="AT20">
+        <v>56000.0</v>
+      </c>
+      <c r="AU20">
+        <v>56000.0</v>
+      </c>
+      <c r="AV20">
+        <v>56000.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20">
+        <v>1286421.0</v>
+      </c>
+      <c r="CA20">
+        <v>1286421.0</v>
+      </c>
+      <c r="CB20">
+        <v>740940.0</v>
+      </c>
+      <c r="CC20">
+        <v>700940.0</v>
+      </c>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>4402000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3704500000.0</v>
+      </c>
+      <c r="D21">
+        <v>3819100000.0</v>
+      </c>
+      <c r="E21">
+        <v>3938100000.0</v>
+      </c>
+      <c r="F21">
+        <v>4003800000.0</v>
+      </c>
+      <c r="G21">
+        <v>4460000.0</v>
+      </c>
+      <c r="H21">
+        <v>4024000.0</v>
+      </c>
+      <c r="I21">
+        <v>4246000.0</v>
+      </c>
+      <c r="J21">
+        <v>4486000.0</v>
+      </c>
+      <c r="K21">
+        <v>4709561.0</v>
+      </c>
+      <c r="L21">
+        <v>4919000.0</v>
+      </c>
+      <c r="M21">
+        <v>3779470.0</v>
+      </c>
+      <c r="N21">
+        <v>3941431.0</v>
+      </c>
+      <c r="O21">
+        <v>4103392.0</v>
+      </c>
+      <c r="P21">
+        <v>4265353.0</v>
+      </c>
+      <c r="Q21">
+        <v>4556041.0</v>
+      </c>
+      <c r="R21">
+        <v>4749083.0</v>
+      </c>
+      <c r="S21">
+        <v>4935448.0</v>
+      </c>
+      <c r="T21">
+        <v>3492234.0</v>
+      </c>
+      <c r="U21">
+        <v>3563953.0</v>
+      </c>
+      <c r="V21">
+        <v>3700238.0</v>
+      </c>
+      <c r="W21">
+        <v>3006099.0</v>
+      </c>
+      <c r="X21">
+        <v>3126336.0</v>
+      </c>
+      <c r="Y21">
+        <v>2833096.0</v>
+      </c>
+      <c r="Z21">
+        <v>2423355.0</v>
+      </c>
+      <c r="AA21">
+        <v>2515328.0</v>
+      </c>
+      <c r="AB21">
+        <v>2607301.0</v>
+      </c>
+      <c r="AC21">
+        <v>2703060.0</v>
+      </c>
+      <c r="AD21">
+        <v>4092514.0</v>
+      </c>
+      <c r="AE21">
+        <v>4191122.0</v>
+      </c>
+      <c r="AF21">
+        <v>2916367.0</v>
+      </c>
+      <c r="AG21">
+        <v>4316850.0</v>
+      </c>
+      <c r="AH21">
+        <v>4357972.0</v>
+      </c>
+      <c r="AI21">
+        <v>2743360.0</v>
+      </c>
+      <c r="AJ21">
+        <v>2640457.0</v>
+      </c>
+      <c r="AK21">
+        <v>2607601.0</v>
+      </c>
+      <c r="AL21">
+        <v>2522843.0</v>
+      </c>
+      <c r="AM21">
+        <v>2444932.0</v>
+      </c>
+      <c r="AN21">
+        <v>2431111.0</v>
+      </c>
+      <c r="AO21">
+        <v>2365324.0</v>
+      </c>
+      <c r="AP21">
+        <v>2430505.0</v>
+      </c>
+      <c r="AQ21">
+        <v>2500954.0</v>
+      </c>
+      <c r="AR21">
+        <v>2571537.0</v>
+      </c>
+      <c r="AS21">
+        <v>2008773.0</v>
+      </c>
+      <c r="AT21">
+        <v>910179.0</v>
+      </c>
+      <c r="AU21">
+        <v>990732.0</v>
+      </c>
+      <c r="AV21">
+        <v>809481.0</v>
+      </c>
+      <c r="AW21">
+        <v>860507.0</v>
+      </c>
+      <c r="AX21">
+        <v>927409.0</v>
+      </c>
+      <c r="AY21">
+        <v>638478.0</v>
+      </c>
+      <c r="AZ21">
+        <v>687880.0</v>
+      </c>
+      <c r="BA21">
+        <v>737282.0</v>
+      </c>
+      <c r="BB21">
+        <v>786684.0</v>
+      </c>
+      <c r="BC21">
+        <v>836000.0</v>
+      </c>
+      <c r="BD21">
+        <v>884513.0</v>
+      </c>
+      <c r="BE21">
+        <v>941701.0</v>
+      </c>
+      <c r="BF21">
+        <v>893404.0</v>
+      </c>
+      <c r="BG21">
+        <v>126056.0</v>
+      </c>
+      <c r="BH21">
+        <v>95445.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21">
+        <v>3226.0</v>
+      </c>
+      <c r="BS21">
+        <v>52468.0</v>
+      </c>
+      <c r="BT21">
+        <v>150953.0</v>
+      </c>
+      <c r="BU21">
+        <v>200196.0</v>
+      </c>
+      <c r="BV21">
+        <v>249438.0</v>
+      </c>
+      <c r="BW21">
+        <v>483698.0</v>
+      </c>
+      <c r="BX21">
+        <v>396155.0</v>
+      </c>
+      <c r="BY21">
+        <v>445528.0</v>
+      </c>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21">
+        <v>1062040.0</v>
+      </c>
+      <c r="CE21">
+        <v>1062040.0</v>
+      </c>
+      <c r="CF21">
+        <v>1062040.0</v>
+      </c>
+      <c r="CG21">
+        <v>1062040.0</v>
+      </c>
+      <c r="CH21">
+        <v>1008041.0</v>
+      </c>
+      <c r="CI21">
+        <v>1008041.0</v>
+      </c>
+      <c r="CJ21">
+        <v>4500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22">
+        <v>2072000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1668200000.0</v>
+      </c>
+      <c r="D22">
+        <v>1497300000.0</v>
+      </c>
+      <c r="E22">
+        <v>1663800000.0</v>
+      </c>
+      <c r="F22">
+        <v>1849600000.0</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22">
+        <v>0.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>11617.0</v>
+      </c>
+      <c r="BI22">
+        <v>15285.0</v>
+      </c>
+      <c r="BJ22">
+        <v>15285.0</v>
+      </c>
+      <c r="BK22">
+        <v>15285.0</v>
+      </c>
+      <c r="BL22">
+        <v>15285.0</v>
+      </c>
+      <c r="BM22">
+        <v>24060.0</v>
+      </c>
+      <c r="BN22">
+        <v>21035.0</v>
+      </c>
+      <c r="BO22">
+        <v>37285.0</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22">
+        <v>34565.0</v>
+      </c>
+      <c r="BT22">
+        <v>34565.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
+        <v>60108.0</v>
+      </c>
+      <c r="BW22">
+        <v>65271.0</v>
+      </c>
+      <c r="BX22">
+        <v>43132.0</v>
+      </c>
+      <c r="BY22">
+        <v>33282.0</v>
+      </c>
+      <c r="BZ22">
+        <v>45474.0</v>
+      </c>
+      <c r="CA22">
+        <v>37469.0</v>
+      </c>
+      <c r="CB22">
+        <v>39031.0</v>
+      </c>
+      <c r="CC22">
+        <v>45617.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23">
+        <v>22665000000.0</v>
+      </c>
+      <c r="C23">
+        <v>16660200000.0</v>
+      </c>
+      <c r="D23">
+        <v>15887300000.0</v>
+      </c>
+      <c r="E23">
+        <v>16642900000.0</v>
+      </c>
+      <c r="F23">
+        <v>17114200000.0</v>
+      </c>
+      <c r="G23">
+        <v>5113196000.0</v>
+      </c>
+      <c r="H23">
+        <v>5098300000.0</v>
+      </c>
+      <c r="I23">
+        <v>5063467000.0</v>
+      </c>
+      <c r="J23">
+        <v>988185000.0</v>
+      </c>
+      <c r="K23">
+        <v>20858983.0</v>
+      </c>
+      <c r="L23">
+        <v>20495000.0</v>
+      </c>
+      <c r="M23">
+        <v>18387195.0</v>
+      </c>
+      <c r="N23">
+        <v>20603189.0</v>
+      </c>
+      <c r="O23">
+        <v>21103094.0</v>
+      </c>
+      <c r="P23">
+        <v>21438067.0</v>
+      </c>
+      <c r="Q23">
+        <v>19979280.0</v>
+      </c>
+      <c r="R23">
+        <v>18311061.0</v>
+      </c>
+      <c r="S23">
+        <v>18658285.0</v>
+      </c>
+      <c r="T23">
+        <v>17998762.0</v>
+      </c>
+      <c r="U23">
+        <v>17245538.0</v>
+      </c>
+      <c r="V23">
+        <v>20186821.0</v>
+      </c>
+      <c r="W23">
+        <v>19611928.0</v>
+      </c>
+      <c r="X23">
+        <v>15901408.0</v>
+      </c>
+      <c r="Y23">
+        <v>17170114.0</v>
+      </c>
+      <c r="Z23">
+        <v>16990878.0</v>
+      </c>
+      <c r="AA23">
+        <v>17741507.0</v>
+      </c>
+      <c r="AB23">
+        <v>18953272.0</v>
+      </c>
+      <c r="AC23">
+        <v>21728544.0</v>
+      </c>
+      <c r="AD23">
+        <v>12791546.0</v>
+      </c>
+      <c r="AE23">
+        <v>12342402.0</v>
+      </c>
+      <c r="AF23">
+        <v>11744385.0</v>
+      </c>
+      <c r="AG23">
+        <v>11563334.0</v>
+      </c>
+      <c r="AH23">
+        <v>11847314.0</v>
+      </c>
+      <c r="AI23">
+        <v>10918545.0</v>
+      </c>
+      <c r="AJ23">
+        <v>10412248.0</v>
+      </c>
+      <c r="AK23">
+        <v>11614678.0</v>
+      </c>
+      <c r="AL23">
+        <v>10757435.0</v>
+      </c>
+      <c r="AM23">
+        <v>10327858.0</v>
+      </c>
+      <c r="AN23">
+        <v>10659429.0</v>
+      </c>
+      <c r="AO23">
+        <v>11189013.0</v>
+      </c>
+      <c r="AP23">
+        <v>8324641.0</v>
+      </c>
+      <c r="AQ23">
+        <v>7874525.0</v>
+      </c>
+      <c r="AR23">
+        <v>8483549.0</v>
+      </c>
+      <c r="AS23">
+        <v>7528278.0</v>
+      </c>
+      <c r="AT23">
+        <v>6706529.0</v>
+      </c>
+      <c r="AU23">
+        <v>7000064.0</v>
+      </c>
+      <c r="AV23">
+        <v>5056830.0</v>
+      </c>
+      <c r="AW23">
+        <v>5129999.0</v>
+      </c>
+      <c r="AX23">
+        <v>4556889.0</v>
+      </c>
+      <c r="AY23">
+        <v>3926785.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3569775.0</v>
+      </c>
+      <c r="BA23">
+        <v>3341206.0</v>
+      </c>
+      <c r="BB23">
+        <v>2582508.0</v>
+      </c>
+      <c r="BC23">
+        <v>2729000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2802277.0</v>
+      </c>
+      <c r="BE23">
+        <v>3077953.0</v>
+      </c>
+      <c r="BF23">
+        <v>2627235.0</v>
+      </c>
+      <c r="BG23">
+        <v>1644988.0</v>
+      </c>
+      <c r="BH23">
+        <v>1521277.0</v>
+      </c>
+      <c r="BI23">
+        <v>2114374.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1681678.0</v>
+      </c>
+      <c r="BK23">
+        <v>1752306.0</v>
+      </c>
+      <c r="BL23">
+        <v>1021114.0</v>
+      </c>
+      <c r="BM23">
+        <v>901402.0</v>
+      </c>
+      <c r="BN23">
+        <v>977091.0</v>
+      </c>
+      <c r="BO23">
+        <v>1266847.0</v>
+      </c>
+      <c r="BP23">
+        <v>1120713.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1170807.0</v>
+      </c>
+      <c r="BR23">
+        <v>1222750.0</v>
+      </c>
+      <c r="BS23">
+        <v>1117610.0</v>
+      </c>
+      <c r="BT23">
+        <v>1502051.0</v>
+      </c>
+      <c r="BU23">
+        <v>1635564.0</v>
+      </c>
+      <c r="BV23">
+        <v>1657481.0</v>
+      </c>
+      <c r="BW23">
+        <v>2282762.0</v>
+      </c>
+      <c r="BX23">
+        <v>2260031.0</v>
+      </c>
+      <c r="BY23">
+        <v>2612173.0</v>
+      </c>
+      <c r="BZ23">
+        <v>3450783.0</v>
+      </c>
+      <c r="CA23">
+        <v>3273249.0</v>
+      </c>
+      <c r="CB23">
+        <v>2343146.0</v>
+      </c>
+      <c r="CC23">
+        <v>2840792.0</v>
+      </c>
+      <c r="CD23">
+        <v>2700955.0</v>
+      </c>
+      <c r="CE23">
+        <v>2575112.0</v>
+      </c>
+      <c r="CF23">
+        <v>2871693.0</v>
+      </c>
+      <c r="CG23">
+        <v>1902820.0</v>
+      </c>
+      <c r="CH23">
+        <v>1780603.0</v>
+      </c>
+      <c r="CI23">
+        <v>1623923.0</v>
+      </c>
+      <c r="CJ23">
+        <v>72225.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24">
+        <v>6040000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3058600000.0</v>
+      </c>
+      <c r="D24">
+        <v>3057300000.0</v>
+      </c>
+      <c r="E24">
+        <v>3095900000.0</v>
+      </c>
+      <c r="F24">
+        <v>3251400000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>693000.0</v>
+      </c>
+      <c r="K24">
+        <v>843721.0</v>
+      </c>
+      <c r="L24">
+        <v>994266.0</v>
+      </c>
+      <c r="M24">
+        <v>381348.0</v>
+      </c>
+      <c r="N24">
+        <v>451674.0</v>
+      </c>
+      <c r="O24">
+        <v>551342.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>3196000000.0</v>
+      </c>
+      <c r="E25">
+        <v>3234200000.0</v>
+      </c>
+      <c r="F25">
+        <v>3390900000.0</v>
+      </c>
+      <c r="G25">
+        <v>156000.0</v>
+      </c>
+      <c r="H25">
+        <v>190000.0</v>
+      </c>
+      <c r="I25">
+        <v>223000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28">
+        <v>4263000000.0</v>
+      </c>
+      <c r="C28">
+        <v>856200000.0</v>
+      </c>
+      <c r="D28">
+        <v>1552900000.0</v>
+      </c>
+      <c r="E28">
+        <v>1647500000.0</v>
+      </c>
+      <c r="F28">
+        <v>1836700000.0</v>
+      </c>
+      <c r="G28">
+        <v>-5081172000.0</v>
+      </c>
+      <c r="H28">
+        <v>-5067927000.0</v>
+      </c>
+      <c r="I28">
+        <v>-5036443000.0</v>
+      </c>
+      <c r="J28">
+        <v>-969038000.0</v>
+      </c>
+      <c r="K28">
+        <v>-3910195.0</v>
+      </c>
+      <c r="L28">
+        <v>-3524000.0</v>
+      </c>
+      <c r="M28">
+        <v>-5254530.0</v>
+      </c>
+      <c r="N28">
+        <v>-5125009.0</v>
+      </c>
+      <c r="O28">
+        <v>-4703901.0</v>
+      </c>
+      <c r="P28">
+        <v>-5609135.0</v>
+      </c>
+      <c r="Q28">
+        <v>-4606851.0</v>
+      </c>
+      <c r="R28">
+        <v>-2910209.0</v>
+      </c>
+      <c r="S28">
+        <v>-3789306.0</v>
+      </c>
+      <c r="T28">
+        <v>-4527332.0</v>
+      </c>
+      <c r="U28">
+        <v>-4749994.0</v>
+      </c>
+      <c r="V28">
+        <v>-6611239.0</v>
+      </c>
+      <c r="W28">
+        <v>-7148952.0</v>
+      </c>
+      <c r="X28">
+        <v>-3558379.0</v>
+      </c>
+      <c r="Y28">
+        <v>-4264233.0</v>
+      </c>
+      <c r="Z28">
+        <v>-4264684.0</v>
+      </c>
+      <c r="AA28">
+        <v>-3616193.0</v>
+      </c>
+      <c r="AB28">
+        <v>-6425505.0</v>
+      </c>
+      <c r="AC28">
+        <v>-9412185.0</v>
+      </c>
+      <c r="AD28">
+        <v>2162469.0</v>
+      </c>
+      <c r="AE28">
+        <v>1904671.0</v>
+      </c>
+      <c r="AF28">
+        <v>-210153.0</v>
+      </c>
+      <c r="AG28">
+        <v>32860.0</v>
+      </c>
+      <c r="AH28">
+        <v>840487.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1298206.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1585818.0</v>
+      </c>
+      <c r="AK28">
+        <v>-975840.0</v>
+      </c>
+      <c r="AL28">
+        <v>-746841.0</v>
+      </c>
+      <c r="AM28">
+        <v>-515587.0</v>
+      </c>
+      <c r="AN28">
+        <v>-673058.0</v>
+      </c>
+      <c r="AO28">
+        <v>-447212.0</v>
+      </c>
+      <c r="AP28">
+        <v>671460.0</v>
+      </c>
+      <c r="AQ28">
+        <v>703364.0</v>
+      </c>
+      <c r="AR28">
+        <v>282482.0</v>
+      </c>
+      <c r="AS28">
+        <v>5456.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1459749.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1741554.0</v>
+      </c>
+      <c r="AV28">
+        <v>-758642.0</v>
+      </c>
+      <c r="AW28">
+        <v>-899767.0</v>
+      </c>
+      <c r="AX28">
+        <v>-295434.0</v>
+      </c>
+      <c r="AY28">
+        <v>-761652.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-361025.0</v>
+      </c>
+      <c r="BA28">
+        <v>-502266.0</v>
+      </c>
+      <c r="BB28">
+        <v>-37573.0</v>
+      </c>
+      <c r="BC28">
+        <v>-148000.0</v>
+      </c>
+      <c r="BD28">
+        <v>282979.0</v>
+      </c>
+      <c r="BE28">
+        <v>376037.0</v>
+      </c>
+      <c r="BF28">
+        <v>466618.0</v>
+      </c>
+      <c r="BG28">
+        <v>-17645.0</v>
+      </c>
+      <c r="BH28">
+        <v>-102605.0</v>
+      </c>
+      <c r="BI28">
+        <v>-49191.0</v>
+      </c>
+      <c r="BJ28">
+        <v>83158.0</v>
+      </c>
+      <c r="BK28">
+        <v>545573.0</v>
+      </c>
+      <c r="BL28">
+        <v>1315221.0</v>
+      </c>
+      <c r="BM28">
+        <v>1302950.0</v>
+      </c>
+      <c r="BN28">
+        <v>1237465.0</v>
+      </c>
+      <c r="BO28">
+        <v>1187552.0</v>
+      </c>
+      <c r="BP28">
+        <v>1282443.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1312826.0</v>
+      </c>
+      <c r="BR28">
+        <v>-203267.0</v>
+      </c>
+      <c r="BS28">
+        <v>1853775.0</v>
+      </c>
+      <c r="BT28">
+        <v>1761811.0</v>
+      </c>
+      <c r="BU28">
+        <v>2874456.0</v>
+      </c>
+      <c r="BV28">
+        <v>2915612.0</v>
+      </c>
+      <c r="BW28">
+        <v>1970308.0</v>
+      </c>
+      <c r="BX28">
+        <v>1847768.0</v>
+      </c>
+      <c r="BY28">
+        <v>118082.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1386282.0</v>
+      </c>
+      <c r="CA28">
+        <v>848616.0</v>
+      </c>
+      <c r="CB28">
+        <v>241331.0</v>
+      </c>
+      <c r="CC28">
+        <v>827337.0</v>
+      </c>
+      <c r="CD28">
+        <v>1255631.0</v>
+      </c>
+      <c r="CE28">
+        <v>1027697.0</v>
+      </c>
+      <c r="CF28">
+        <v>828506.0</v>
+      </c>
+      <c r="CG28">
+        <v>707739.0</v>
+      </c>
+      <c r="CH28">
+        <v>587301.0</v>
+      </c>
+      <c r="CI28">
+        <v>664834.0</v>
+      </c>
+      <c r="CJ28">
+        <v>314260.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29">
+        <v>15361000000.0</v>
+      </c>
+      <c r="C29">
+        <v>12166800000.0</v>
+      </c>
+      <c r="D29">
+        <v>11707400000.0</v>
+      </c>
+      <c r="E29">
+        <v>11861100000.0</v>
+      </c>
+      <c r="F29">
+        <v>12110000000.0</v>
+      </c>
+      <c r="G29">
+        <v>4560793000.0</v>
+      </c>
+      <c r="H29">
+        <v>4554278000.0</v>
+      </c>
+      <c r="I29">
+        <v>4544961000.0</v>
+      </c>
+      <c r="J29">
+        <v>474028000.0</v>
+      </c>
+      <c r="K29">
+        <v>9187041.0</v>
+      </c>
+      <c r="L29">
+        <v>9168625.0</v>
+      </c>
+      <c r="M29">
+        <v>7848588.0</v>
+      </c>
+      <c r="N29">
+        <v>11246889.0</v>
+      </c>
+      <c r="O29">
+        <v>11036657.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30">
+        <v>2358000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1647300000.0</v>
+      </c>
+      <c r="D30">
+        <v>1603700000.0</v>
+      </c>
+      <c r="E30">
+        <v>2157800000.0</v>
+      </c>
+      <c r="F30">
+        <v>2267200000.0</v>
+      </c>
+      <c r="G30">
+        <v>14670000.0</v>
+      </c>
+      <c r="H30">
+        <v>13787000.0</v>
+      </c>
+      <c r="I30">
+        <v>2685000.0</v>
+      </c>
+      <c r="J30">
+        <v>3600000.0</v>
+      </c>
+      <c r="K30">
+        <v>3328203.0</v>
+      </c>
+      <c r="L30">
+        <v>2969000.0</v>
+      </c>
+      <c r="M30">
+        <v>3043214.0</v>
+      </c>
+      <c r="N30">
+        <v>2728795.0</v>
+      </c>
+      <c r="O30">
+        <v>3168823.0</v>
+      </c>
+      <c r="P30">
+        <v>2600125.0</v>
+      </c>
+      <c r="Q30">
+        <v>2639221.0</v>
+      </c>
+      <c r="R30">
+        <v>2591248.0</v>
+      </c>
+      <c r="S30">
+        <v>2383662.0</v>
+      </c>
+      <c r="T30">
+        <v>2211077.0</v>
+      </c>
+      <c r="U30">
+        <v>1819099.0</v>
+      </c>
+      <c r="V30">
+        <v>1609139.0</v>
+      </c>
+      <c r="W30">
+        <v>2414820.0</v>
+      </c>
+      <c r="X30">
+        <v>1632314.0</v>
+      </c>
+      <c r="Y30">
+        <v>2608824.0</v>
+      </c>
+      <c r="Z30">
+        <v>2627544.0</v>
+      </c>
+      <c r="AA30">
+        <v>3402694.0</v>
+      </c>
+      <c r="AB30">
+        <v>2713029.0</v>
+      </c>
+      <c r="AC30">
+        <v>3095645.0</v>
+      </c>
+      <c r="AD30">
+        <v>3874555.0</v>
+      </c>
+      <c r="AE30">
+        <v>3353825.0</v>
+      </c>
+      <c r="AF30">
+        <v>2066929.0</v>
+      </c>
+      <c r="AG30">
+        <v>2669735.0</v>
+      </c>
+      <c r="AH30">
+        <v>3423966.0</v>
+      </c>
+      <c r="AI30">
+        <v>3731828.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2764689.0</v>
+      </c>
+      <c r="AK30">
+        <v>3799575.0</v>
+      </c>
+      <c r="AL30">
+        <v>3033928.0</v>
+      </c>
+      <c r="AM30">
+        <v>2973623.0</v>
+      </c>
+      <c r="AN30">
+        <v>2965184.0</v>
+      </c>
+      <c r="AO30">
+        <v>3466097.0</v>
+      </c>
+      <c r="AP30">
+        <v>3389979.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3255546.0</v>
+      </c>
+      <c r="AR30">
+        <v>3218844.0</v>
+      </c>
+      <c r="AS30">
+        <v>3286644.0</v>
+      </c>
+      <c r="AT30">
+        <v>2841962.0</v>
+      </c>
+      <c r="AU30">
+        <v>2822691.0</v>
+      </c>
+      <c r="AV30">
+        <v>2327454.0</v>
+      </c>
+      <c r="AW30">
+        <v>2412428.0</v>
+      </c>
+      <c r="AX30">
+        <v>1785932.0</v>
+      </c>
+      <c r="AY30">
+        <v>1584828.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1664996.0</v>
+      </c>
+      <c r="BA30">
+        <v>1173699.0</v>
+      </c>
+      <c r="BB30">
+        <v>1238469.0</v>
+      </c>
+      <c r="BC30">
+        <v>1191000.0</v>
+      </c>
+      <c r="BD30">
+        <v>1509532.0</v>
+      </c>
+      <c r="BE30">
+        <v>1667757.0</v>
+      </c>
+      <c r="BF30">
+        <v>1289275.0</v>
+      </c>
+      <c r="BG30">
+        <v>1164352.0</v>
+      </c>
+      <c r="BH30">
+        <v>881217.0</v>
+      </c>
+      <c r="BI30">
+        <v>1050249.0</v>
+      </c>
+      <c r="BJ30">
+        <v>730717.0</v>
+      </c>
+      <c r="BK30">
+        <v>680350.0</v>
+      </c>
+      <c r="BL30">
+        <v>489280.0</v>
+      </c>
+      <c r="BM30">
+        <v>535482.0</v>
+      </c>
+      <c r="BN30">
+        <v>497774.0</v>
+      </c>
+      <c r="BO30">
+        <v>608759.0</v>
+      </c>
+      <c r="BP30">
+        <v>568909.0</v>
+      </c>
+      <c r="BQ30">
+        <v>556052.0</v>
+      </c>
+      <c r="BR30">
+        <v>561440.0</v>
+      </c>
+      <c r="BS30">
+        <v>738303.0</v>
+      </c>
+      <c r="BT30">
+        <v>754142.0</v>
+      </c>
+      <c r="BU30">
+        <v>723292.0</v>
+      </c>
+      <c r="BV30">
+        <v>717994.0</v>
+      </c>
+      <c r="BW30">
+        <v>867802.0</v>
+      </c>
+      <c r="BX30">
+        <v>890169.0</v>
+      </c>
+      <c r="BY30">
+        <v>844848.0</v>
+      </c>
+      <c r="BZ30">
+        <v>809108.0</v>
+      </c>
+      <c r="CA30">
+        <v>561926.0</v>
+      </c>
+      <c r="CB30">
+        <v>845075.0</v>
+      </c>
+      <c r="CC30">
+        <v>401027.0</v>
+      </c>
+      <c r="CD30">
+        <v>845844.0</v>
+      </c>
+      <c r="CE30">
+        <v>735318.0</v>
+      </c>
+      <c r="CF30">
+        <v>687947.0</v>
+      </c>
+      <c r="CG30">
+        <v>273086.0</v>
+      </c>
+      <c r="CH30">
+        <v>183086.0</v>
+      </c>
+      <c r="CI30">
+        <v>162932.0</v>
+      </c>
+      <c r="CJ30">
+        <v>41985.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32">
+        <v>7833000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4519400000.0</v>
+      </c>
+      <c r="D32">
+        <v>3996300000.0</v>
+      </c>
+      <c r="E32">
+        <v>4181100000.0</v>
+      </c>
+      <c r="F32">
+        <v>4329400000.0</v>
+      </c>
+      <c r="G32">
+        <v>5050449000.0</v>
+      </c>
+      <c r="H32">
+        <v>5044477000.0</v>
+      </c>
+      <c r="I32">
+        <v>5036092000.0</v>
+      </c>
+      <c r="J32">
+        <v>963992000.0</v>
+      </c>
+      <c r="K32">
+        <v>555974.0</v>
+      </c>
+      <c r="L32">
+        <v>273762.0</v>
+      </c>
+      <c r="M32">
+        <v>487090.0</v>
+      </c>
+      <c r="N32">
+        <v>3957224.0</v>
+      </c>
+      <c r="O32">
+        <v>3361829.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+    <row r="33" spans="1:88">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33">
+        <v>12317000000.0</v>
+      </c>
+      <c r="C33">
+        <v>10203600000.0</v>
+      </c>
+      <c r="D33">
+        <v>10341000000.0</v>
+      </c>
+      <c r="E33">
+        <v>10427600000.0</v>
+      </c>
+      <c r="F33">
+        <v>10619400000.0</v>
+      </c>
+      <c r="G33">
+        <v>9152000.0</v>
+      </c>
+      <c r="H33">
+        <v>8683000.0</v>
+      </c>
+      <c r="I33">
+        <v>7828000.0</v>
+      </c>
+      <c r="J33">
+        <v>8347000.0</v>
+      </c>
+      <c r="K33">
+        <v>8332882.0</v>
+      </c>
+      <c r="L33">
+        <v>8699000.0</v>
+      </c>
+      <c r="M33">
+        <v>7349461.0</v>
+      </c>
+      <c r="N33">
+        <v>7176801.0</v>
+      </c>
+      <c r="O33">
+        <v>7524890.0</v>
+      </c>
+      <c r="P33">
+        <v>7738799.0</v>
+      </c>
+      <c r="Q33">
+        <v>7967449.0</v>
+      </c>
+      <c r="R33">
+        <v>8360990.0</v>
+      </c>
+      <c r="S33">
+        <v>8300321.0</v>
+      </c>
+      <c r="T33">
+        <v>7287840.0</v>
+      </c>
+      <c r="U33">
+        <v>7444413.0</v>
+      </c>
+      <c r="V33">
+        <v>7630905.0</v>
+      </c>
+      <c r="W33">
+        <v>6907923.0</v>
+      </c>
+      <c r="X33">
+        <v>7272858.0</v>
+      </c>
+      <c r="Y33">
+        <v>7174518.0</v>
+      </c>
+      <c r="Z33">
+        <v>6633815.0</v>
+      </c>
+      <c r="AA33">
+        <v>6899884.0</v>
+      </c>
+      <c r="AB33">
+        <v>5976408.0</v>
+      </c>
+      <c r="AC33">
+        <v>6377286.0</v>
+      </c>
+      <c r="AD33">
+        <v>7973587.0</v>
+      </c>
+      <c r="AE33">
+        <v>7845358.0</v>
+      </c>
+      <c r="AF33">
+        <v>6858630.0</v>
+      </c>
+      <c r="AG33">
+        <v>6774429.0</v>
+      </c>
+      <c r="AH33">
+        <v>6888311.0</v>
+      </c>
+      <c r="AI33">
+        <v>5035400.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5008301.0</v>
+      </c>
+      <c r="AK33">
+        <v>5591918.0</v>
+      </c>
+      <c r="AL33">
+        <v>5742918.0</v>
+      </c>
+      <c r="AM33">
+        <v>5658218.0</v>
+      </c>
+      <c r="AN33">
+        <v>5742102.0</v>
+      </c>
+      <c r="AO33">
+        <v>5371829.0</v>
+      </c>
+      <c r="AP33">
+        <v>3902350.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3601114.0</v>
+      </c>
+      <c r="AR33">
+        <v>3589773.0</v>
+      </c>
+      <c r="AS33">
+        <v>2642224.0</v>
+      </c>
+      <c r="AT33">
+        <v>1479319.0</v>
+      </c>
+      <c r="AU33">
+        <v>1547936.0</v>
+      </c>
+      <c r="AV33">
+        <v>1187260.0</v>
+      </c>
+      <c r="AW33">
+        <v>1095377.0</v>
+      </c>
+      <c r="AX33">
+        <v>1196523.0</v>
+      </c>
+      <c r="AY33">
+        <v>930769.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1032611.0</v>
+      </c>
+      <c r="BA33">
+        <v>1015056.0</v>
+      </c>
+      <c r="BB33">
+        <v>1086169.0</v>
+      </c>
+      <c r="BC33">
+        <v>1121000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1156742.0</v>
+      </c>
+      <c r="BE33">
+        <v>1154983.0</v>
+      </c>
+      <c r="BF33">
+        <v>1095709.0</v>
+      </c>
+      <c r="BG33">
+        <v>340984.0</v>
+      </c>
+      <c r="BH33">
+        <v>195869.0</v>
+      </c>
+      <c r="BI33">
+        <v>226433.0</v>
+      </c>
+      <c r="BJ33">
+        <v>198899.0</v>
+      </c>
+      <c r="BK33">
+        <v>219658.0</v>
+      </c>
+      <c r="BL33">
+        <v>222487.0</v>
+      </c>
+      <c r="BM33">
+        <v>213205.0</v>
+      </c>
+      <c r="BN33">
+        <v>228213.0</v>
+      </c>
+      <c r="BO33">
+        <v>220778.0</v>
+      </c>
+      <c r="BP33">
+        <v>219652.0</v>
+      </c>
+      <c r="BQ33">
+        <v>196490.0</v>
+      </c>
+      <c r="BR33">
+        <v>188152.0</v>
+      </c>
+      <c r="BS33">
+        <v>255756.0</v>
+      </c>
+      <c r="BT33">
+        <v>381771.0</v>
+      </c>
+      <c r="BU33">
+        <v>445999.0</v>
+      </c>
+      <c r="BV33">
+        <v>521909.0</v>
+      </c>
+      <c r="BW33">
+        <v>876238.0</v>
+      </c>
+      <c r="BX33">
+        <v>862274.0</v>
+      </c>
+      <c r="BY33">
+        <v>912674.0</v>
+      </c>
+      <c r="BZ33">
+        <v>1913158.0</v>
+      </c>
+      <c r="CA33">
+        <v>1593786.0</v>
+      </c>
+      <c r="CB33">
+        <v>949466.0</v>
+      </c>
+      <c r="CC33">
+        <v>894774.0</v>
+      </c>
+      <c r="CD33">
+        <v>1266444.0</v>
+      </c>
+      <c r="CE33">
+        <v>1262404.0</v>
+      </c>
+      <c r="CF33">
+        <v>1223724.0</v>
+      </c>
+      <c r="CG33">
+        <v>1195348.0</v>
+      </c>
+      <c r="CH33">
+        <v>1122234.0</v>
+      </c>
+      <c r="CI33">
+        <v>1112155.0</v>
+      </c>
+      <c r="CJ33">
+        <v>4500.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:88">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34">
+        <v>34000000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>25400000.0</v>
+      </c>
+      <c r="F34">
+        <v>28800000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+    </row>
+    <row r="35" spans="1:88">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35">
+        <v>7811000000.0</v>
+      </c>
+      <c r="C35">
+        <v>4558100000.0</v>
+      </c>
+      <c r="D35">
+        <v>4630500000.0</v>
+      </c>
+      <c r="E35">
+        <v>4786800000.0</v>
+      </c>
+      <c r="F35">
+        <v>5033500000.0</v>
+      </c>
+      <c r="G35">
+        <v>187000.0</v>
+      </c>
+      <c r="H35">
+        <v>261000.0</v>
+      </c>
+      <c r="I35">
+        <v>338000.0</v>
+      </c>
+      <c r="J35">
+        <v>1104000.0</v>
+      </c>
+      <c r="K35">
+        <v>1278159.0</v>
+      </c>
+      <c r="L35">
+        <v>1500000.0</v>
+      </c>
+      <c r="M35">
+        <v>783172.0</v>
+      </c>
+      <c r="N35">
+        <v>919212.0</v>
+      </c>
+      <c r="O35">
+        <v>1015267.0</v>
+      </c>
+      <c r="P35">
+        <v>1132684.0</v>
+      </c>
+      <c r="Q35">
+        <v>1370261.0</v>
+      </c>
+      <c r="R35">
+        <v>1790532.0</v>
+      </c>
+      <c r="S35">
+        <v>1573676.0</v>
+      </c>
+      <c r="T35">
+        <v>1252396.0</v>
+      </c>
+      <c r="U35">
+        <v>1422639.0</v>
+      </c>
+      <c r="V35">
+        <v>1695752.0</v>
+      </c>
+      <c r="W35">
+        <v>1345158.0</v>
+      </c>
+      <c r="X35">
+        <v>1892129.0</v>
+      </c>
+      <c r="Y35">
+        <v>1757297.0</v>
+      </c>
+      <c r="Z35">
+        <v>1673974.0</v>
+      </c>
+      <c r="AA35">
+        <v>1892193.0</v>
+      </c>
+      <c r="AB35">
+        <v>1399350.0</v>
+      </c>
+      <c r="AC35">
+        <v>1585024.0</v>
+      </c>
+      <c r="AD35">
+        <v>1785221.0</v>
+      </c>
+      <c r="AE35">
+        <v>1745426.0</v>
+      </c>
+      <c r="AF35">
+        <v>1176999.0</v>
+      </c>
+      <c r="AG35">
+        <v>1302496.0</v>
+      </c>
+      <c r="AH35">
+        <v>1454978.0</v>
+      </c>
+      <c r="AI35">
+        <v>262977.0</v>
+      </c>
+      <c r="AJ35">
+        <v>339495.0</v>
+      </c>
+      <c r="AK35">
+        <v>384367.0</v>
+      </c>
+      <c r="AL35">
+        <v>465584.0</v>
+      </c>
+      <c r="AM35">
+        <v>473339.0</v>
+      </c>
+      <c r="AN35">
+        <v>578285.0</v>
+      </c>
+      <c r="AO35">
+        <v>888226.0</v>
+      </c>
+      <c r="AP35">
+        <v>976526.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1230622.0</v>
+      </c>
+      <c r="AR35">
+        <v>1357808.0</v>
+      </c>
+      <c r="AS35">
+        <v>824141.0</v>
+      </c>
+      <c r="AT35">
+        <v>394230.0</v>
+      </c>
+      <c r="AU35">
+        <v>398117.0</v>
+      </c>
+      <c r="AV35">
+        <v>309848.0</v>
+      </c>
+      <c r="AW35">
+        <v>285000.0</v>
+      </c>
+      <c r="AX35">
+        <v>330237.0</v>
+      </c>
+      <c r="AY35">
+        <v>91853.0</v>
+      </c>
+      <c r="AZ35">
+        <v>153141.0</v>
+      </c>
+      <c r="BA35">
+        <v>192487.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35">
+        <v>20791.0</v>
+      </c>
+      <c r="BU35">
+        <v>56832.0</v>
+      </c>
+      <c r="BV35">
+        <v>80747.0</v>
+      </c>
+      <c r="BW35">
+        <v>215648.0</v>
+      </c>
+      <c r="BX35">
+        <v>316514.0</v>
+      </c>
+      <c r="BY35">
+        <v>640096.0</v>
+      </c>
+      <c r="BZ35">
+        <v>2733199.0</v>
+      </c>
+      <c r="CA35">
+        <v>2794995.0</v>
+      </c>
+      <c r="CB35">
+        <v>1701434.0</v>
+      </c>
+      <c r="CC35">
+        <v>1767375.0</v>
+      </c>
+      <c r="CD35">
+        <v>21844.0</v>
+      </c>
+      <c r="CE35">
+        <v>26524.0</v>
+      </c>
+      <c r="CF35">
+        <v>32437.0</v>
+      </c>
+      <c r="CG35">
+        <v>19131.0</v>
+      </c>
+      <c r="CH35">
+        <v>49629.0</v>
+      </c>
+      <c r="CI35">
+        <v>16609.0</v>
+      </c>
+      <c r="CJ35"/>
+    </row>
+    <row r="36" spans="1:88">
+      <c r="A36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36">
+        <v>55000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1368370600.0</v>
+      </c>
+      <c r="D36">
+        <v>32400000.0</v>
+      </c>
+      <c r="E36">
+        <v>30800000.0</v>
+      </c>
+      <c r="F36">
+        <v>34100000.0</v>
+      </c>
+      <c r="G36">
+        <v>182000.0</v>
+      </c>
+      <c r="H36">
+        <v>192000.0</v>
+      </c>
+      <c r="I36">
+        <v>202000.0</v>
+      </c>
+      <c r="J36">
+        <v>216000.0</v>
+      </c>
+      <c r="K36">
+        <v>171448.0</v>
+      </c>
+      <c r="L36">
+        <v>171000.0</v>
+      </c>
+      <c r="M36">
+        <v>180631.0</v>
+      </c>
+      <c r="N36">
+        <v>187553.0</v>
+      </c>
+      <c r="O36">
+        <v>187553.0</v>
+      </c>
+      <c r="P36">
+        <v>187553.0</v>
+      </c>
+      <c r="Q36">
+        <v>187553.0</v>
+      </c>
+      <c r="R36">
+        <v>188863.0</v>
+      </c>
+      <c r="S36">
+        <v>190805.0</v>
+      </c>
+      <c r="T36">
+        <v>190805.0</v>
+      </c>
+      <c r="U36">
+        <v>194168.0</v>
+      </c>
+      <c r="V36">
+        <v>193819.0</v>
+      </c>
+      <c r="W36">
+        <v>198726.0</v>
+      </c>
+      <c r="X36">
+        <v>198726.0</v>
+      </c>
+      <c r="Y36">
+        <v>198726.0</v>
+      </c>
+      <c r="Z36">
+        <v>191804.0</v>
+      </c>
+      <c r="AA36">
+        <v>192158.0</v>
+      </c>
+      <c r="AB36">
+        <v>192158.0</v>
+      </c>
+      <c r="AC36">
+        <v>41732.0</v>
+      </c>
+      <c r="AD36">
+        <v>42432.0</v>
+      </c>
+      <c r="AE36">
+        <v>41732.0</v>
+      </c>
+      <c r="AF36">
+        <v>1077086.0</v>
+      </c>
+      <c r="AG36">
+        <v>40934.0</v>
+      </c>
+      <c r="AH36">
+        <v>40934.0</v>
+      </c>
+      <c r="AI36">
+        <v>36312.0</v>
+      </c>
+      <c r="AJ36">
+        <v>36312.0</v>
+      </c>
+      <c r="AK36">
+        <v>33330.0</v>
+      </c>
+      <c r="AL36">
+        <v>33330.0</v>
+      </c>
+      <c r="AM36">
+        <v>42240.0</v>
+      </c>
+      <c r="AN36">
+        <v>28887.0</v>
+      </c>
+      <c r="AO36">
+        <v>29567.0</v>
+      </c>
+      <c r="AP36">
+        <v>31770.0</v>
+      </c>
+      <c r="AQ36">
+        <v>29889.0</v>
+      </c>
+      <c r="AR36">
+        <v>29889.0</v>
+      </c>
+      <c r="AS36">
+        <v>27759.0</v>
+      </c>
+      <c r="AT36">
+        <v>26260.0</v>
+      </c>
+      <c r="AU36">
+        <v>28988.0</v>
+      </c>
+      <c r="AV36">
+        <v>26725.0</v>
+      </c>
+      <c r="AW36">
+        <v>26575.0</v>
+      </c>
+      <c r="AX36">
+        <v>25659.0</v>
+      </c>
+      <c r="AY36">
+        <v>22836.0</v>
+      </c>
+      <c r="AZ36">
+        <v>22836.0</v>
+      </c>
+      <c r="BA36">
+        <v>22157.0</v>
+      </c>
+      <c r="BB36">
+        <v>23064.0</v>
+      </c>
+      <c r="BC36">
+        <v>22000.0</v>
+      </c>
+      <c r="BD36">
+        <v>21996.0</v>
+      </c>
+      <c r="BE36">
+        <v>37477.0</v>
+      </c>
+      <c r="BF36">
+        <v>36619.0</v>
+      </c>
+      <c r="BG36">
+        <v>48011.0</v>
+      </c>
+      <c r="BH36">
+        <v>-37524.0</v>
+      </c>
+      <c r="BI36">
+        <v>70916.0</v>
+      </c>
+      <c r="BJ36">
+        <v>63020.0</v>
+      </c>
+      <c r="BK36">
+        <v>68901.0</v>
+      </c>
+      <c r="BL36"/>
+      <c r="BM36">
+        <v>63388.0</v>
+      </c>
+      <c r="BN36">
+        <v>60638.0</v>
+      </c>
+      <c r="BO36">
+        <v>60633.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36">
+        <v>54684.0</v>
+      </c>
+      <c r="BR36">
+        <v>33232.0</v>
+      </c>
+      <c r="BS36">
+        <v>30907.0</v>
+      </c>
+      <c r="BT36">
+        <v>24672.0</v>
+      </c>
+      <c r="BU36">
+        <v>27059.0</v>
+      </c>
+      <c r="BV36">
+        <v>29267.0</v>
+      </c>
+      <c r="BW36">
+        <v>140540.0</v>
+      </c>
+      <c r="BX36">
+        <v>198373.0</v>
+      </c>
+      <c r="BY36">
+        <v>220786.0</v>
+      </c>
+      <c r="BZ36">
+        <v>329828.0</v>
+      </c>
+      <c r="CA36">
+        <v>39069.0</v>
+      </c>
+      <c r="CB36">
+        <v>35373.0</v>
+      </c>
+      <c r="CC36">
+        <v>36818.0</v>
+      </c>
+      <c r="CD36">
+        <v>38582.0</v>
+      </c>
+      <c r="CE36">
+        <v>40111.0</v>
+      </c>
+      <c r="CF36">
+        <v>41640.0</v>
+      </c>
+      <c r="CG36"/>
+      <c r="CH36">
+        <v>36357.0</v>
+      </c>
+      <c r="CI36">
+        <v>26159.0</v>
+      </c>
+      <c r="CJ36"/>
+    </row>
+    <row r="37" spans="1:88">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+    </row>
+    <row r="38" spans="1:88">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>32400000.0</v>
+      </c>
+      <c r="E38">
+        <v>30800000.0</v>
+      </c>
+      <c r="F38">
+        <v>34100000.0</v>
+      </c>
+      <c r="G38">
+        <v>2785000.0</v>
+      </c>
+      <c r="H38">
+        <v>2795000.0</v>
+      </c>
+      <c r="I38">
+        <v>1646000.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
+        <v>1.0</v>
+      </c>
+      <c r="T38">
+        <v>1.0</v>
+      </c>
+      <c r="U38">
+        <v>1.0</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+    </row>
+    <row r="39" spans="1:88">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39">
+        <v>3144000000.0</v>
+      </c>
+      <c r="C39">
+        <v>94800000.0</v>
+      </c>
+      <c r="D39">
+        <v>83700000.0</v>
+      </c>
+      <c r="E39">
+        <v>86800000.0</v>
+      </c>
+      <c r="F39">
+        <v>99500000.0</v>
+      </c>
+      <c r="G39">
+        <v>7702000.0</v>
+      </c>
+      <c r="H39">
+        <v>7288000.0</v>
+      </c>
+      <c r="I39">
+        <v>15842000.0</v>
+      </c>
+      <c r="J39">
+        <v>4954000.0</v>
+      </c>
+      <c r="K39">
+        <v>2918329.0</v>
+      </c>
+      <c r="L39">
+        <v>2684000.0</v>
+      </c>
+      <c r="M39">
+        <v>1115000.0</v>
+      </c>
+      <c r="N39">
+        <v>3567811.0</v>
+      </c>
+      <c r="O39">
+        <v>3533602.0</v>
+      </c>
+      <c r="P39">
+        <v>3090510.0</v>
+      </c>
+      <c r="Q39">
+        <v>2140452.0</v>
+      </c>
+      <c r="R39">
+        <v>1485149.0</v>
+      </c>
+      <c r="S39">
+        <v>1487869.0</v>
+      </c>
+      <c r="T39">
+        <v>1685728.0</v>
+      </c>
+      <c r="U39">
+        <v>729790.0</v>
+      </c>
+      <c r="V39">
+        <v>1519417.0</v>
+      </c>
+      <c r="W39">
+        <v>933049.0</v>
+      </c>
+      <c r="X39">
+        <v>400820.0</v>
+      </c>
+      <c r="Y39">
+        <v>314177.0</v>
+      </c>
+      <c r="Z39">
+        <v>870489.0</v>
+      </c>
+      <c r="AA39">
+        <v>957746.0</v>
+      </c>
+      <c r="AB39">
+        <v>1605434.0</v>
+      </c>
+      <c r="AC39">
+        <v>383984.0</v>
+      </c>
+      <c r="AD39">
+        <v>415744.0</v>
+      </c>
+      <c r="AE39">
+        <v>490103.0</v>
+      </c>
+      <c r="AF39">
+        <v>917969.0</v>
+      </c>
+      <c r="AG39">
+        <v>311081.0</v>
+      </c>
+      <c r="AH39">
+        <v>380905.0</v>
+      </c>
+      <c r="AI39">
+        <v>344146.0</v>
+      </c>
+      <c r="AJ39">
+        <v>403911.0</v>
+      </c>
+      <c r="AK39">
+        <v>558975.0</v>
+      </c>
+      <c r="AL39">
+        <v>441538.0</v>
+      </c>
+      <c r="AM39">
+        <v>335088.0</v>
+      </c>
+      <c r="AN39">
+        <v>331094.0</v>
+      </c>
+      <c r="AO39">
+        <v>640668.0</v>
+      </c>
+      <c r="AP39">
+        <v>360883.0</v>
+      </c>
+      <c r="AQ39">
+        <v>344329.0</v>
+      </c>
+      <c r="AR39">
+        <v>481619.0</v>
+      </c>
+      <c r="AS39">
+        <v>460006.0</v>
+      </c>
+      <c r="AT39">
+        <v>322492.0</v>
+      </c>
+      <c r="AU39">
+        <v>245056.0</v>
+      </c>
+      <c r="AV39">
+        <v>233779.0</v>
+      </c>
+      <c r="AW39">
+        <v>172421.0</v>
+      </c>
+      <c r="AX39">
+        <v>635893.0</v>
+      </c>
+      <c r="AY39">
+        <v>304279.0</v>
+      </c>
+      <c r="AZ39">
+        <v>109276.0</v>
+      </c>
+      <c r="BA39">
+        <v>214443.0</v>
+      </c>
+      <c r="BB39">
+        <v>200297.0</v>
+      </c>
+      <c r="BC39">
+        <v>156000.0</v>
+      </c>
+      <c r="BD39">
+        <v>131520.0</v>
+      </c>
+      <c r="BE39">
+        <v>153873.0</v>
+      </c>
+      <c r="BF39">
+        <v>65255.0</v>
+      </c>
+      <c r="BG39">
+        <v>39700.0</v>
+      </c>
+      <c r="BH39">
+        <v>198852.0</v>
+      </c>
+      <c r="BI39">
+        <v>234983.0</v>
+      </c>
+      <c r="BJ39">
+        <v>260586.0</v>
+      </c>
+      <c r="BK39">
+        <v>150045.0</v>
+      </c>
+      <c r="BL39">
+        <v>189718.0</v>
+      </c>
+      <c r="BM39">
+        <v>56946.0</v>
+      </c>
+      <c r="BN39">
+        <v>54650.0</v>
+      </c>
+      <c r="BO39">
+        <v>26414.0</v>
+      </c>
+      <c r="BP39">
+        <v>31670.0</v>
+      </c>
+      <c r="BQ39">
+        <v>43874.0</v>
+      </c>
+      <c r="BR39">
+        <v>35690.0</v>
+      </c>
+      <c r="BS39">
+        <v>37369.0</v>
+      </c>
+      <c r="BT39">
+        <v>62833.0</v>
+      </c>
+      <c r="BU39">
+        <v>118106.0</v>
+      </c>
+      <c r="BV39">
+        <v>119891.0</v>
+      </c>
+      <c r="BW39">
+        <v>150351.0</v>
+      </c>
+      <c r="BX39">
+        <v>129623.0</v>
+      </c>
+      <c r="BY39">
+        <v>156041.0</v>
+      </c>
+      <c r="BZ39">
+        <v>128092.0</v>
+      </c>
+      <c r="CA39">
+        <v>501781.0</v>
+      </c>
+      <c r="CB39">
+        <v>150068.0</v>
+      </c>
+      <c r="CC39">
+        <v>482381.0</v>
+      </c>
+      <c r="CD39">
+        <v>189519.0</v>
+      </c>
+      <c r="CE39">
+        <v>181201.0</v>
+      </c>
+      <c r="CF39">
+        <v>192202.0</v>
+      </c>
+      <c r="CG39">
+        <v>37751.0</v>
+      </c>
+      <c r="CH39">
+        <v>16348.0</v>
+      </c>
+      <c r="CI39">
+        <v>25954.0</v>
+      </c>
+      <c r="CJ39"/>
+    </row>
+    <row r="40" spans="1:88">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40">
+        <v>821000000.0</v>
+      </c>
+      <c r="C40">
+        <v>581440100.0</v>
+      </c>
+      <c r="D40">
+        <v>574300000.0</v>
+      </c>
+      <c r="E40">
+        <v>601200000.0</v>
+      </c>
+      <c r="F40">
+        <v>585700000.0</v>
+      </c>
+      <c r="G40">
+        <v>11432000.0</v>
+      </c>
+      <c r="H40">
+        <v>11690000.0</v>
+      </c>
+      <c r="I40">
+        <v>12488000.0</v>
+      </c>
+      <c r="J40">
+        <v>5397000.0</v>
+      </c>
+      <c r="K40">
+        <v>2368824.0</v>
+      </c>
+      <c r="L40">
+        <v>2681000.0</v>
+      </c>
+      <c r="M40">
+        <v>2854647.0</v>
+      </c>
+      <c r="N40">
+        <v>2199354.0</v>
+      </c>
+      <c r="O40">
+        <v>2236622.0</v>
+      </c>
+      <c r="P40">
+        <v>2456460.0</v>
+      </c>
+      <c r="Q40">
+        <v>2149741.0</v>
+      </c>
+      <c r="R40">
+        <v>1462675.0</v>
+      </c>
+      <c r="S40">
+        <v>1913684.0</v>
+      </c>
+      <c r="T40">
+        <v>1771932.0</v>
+      </c>
+      <c r="U40">
+        <v>1584897.0</v>
+      </c>
+      <c r="V40">
+        <v>1085004.0</v>
+      </c>
+      <c r="W40">
+        <v>1375436.0</v>
+      </c>
+      <c r="X40">
+        <v>1351992.0</v>
+      </c>
+      <c r="Y40">
+        <v>1426260.0</v>
+      </c>
+      <c r="Z40">
+        <v>1498163.0</v>
+      </c>
+      <c r="AA40">
+        <v>1077954.0</v>
+      </c>
+      <c r="AB40">
+        <v>3455760.0</v>
+      </c>
+      <c r="AC40">
+        <v>1233908.0</v>
+      </c>
+      <c r="AD40">
+        <v>1095084.0</v>
+      </c>
+      <c r="AE40">
+        <v>788066.0</v>
+      </c>
+      <c r="AF40">
+        <v>2284685.0</v>
+      </c>
+      <c r="AG40">
+        <v>1188332.0</v>
+      </c>
+      <c r="AH40">
+        <v>1000205.0</v>
+      </c>
+      <c r="AI40">
+        <v>981239.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1151178.0</v>
+      </c>
+      <c r="AK40">
+        <v>1001622.0</v>
+      </c>
+      <c r="AL40">
+        <v>985526.0</v>
+      </c>
+      <c r="AM40">
+        <v>880686.0</v>
+      </c>
+      <c r="AN40">
+        <v>1019153.0</v>
+      </c>
+      <c r="AO40">
+        <v>908959.0</v>
+      </c>
+      <c r="AP40">
+        <v>852440.0</v>
+      </c>
+      <c r="AQ40">
+        <v>845087.0</v>
+      </c>
+      <c r="AR40">
+        <v>964837.0</v>
+      </c>
+      <c r="AS40">
+        <v>522951.0</v>
+      </c>
+      <c r="AT40">
+        <v>584238.0</v>
+      </c>
+      <c r="AU40">
+        <v>705028.0</v>
+      </c>
+      <c r="AV40">
+        <v>808873.0</v>
+      </c>
+      <c r="AW40">
+        <v>14692.0</v>
+      </c>
+      <c r="AX40">
+        <v>15514.0</v>
+      </c>
+      <c r="AY40">
+        <v>15842.0</v>
+      </c>
+      <c r="AZ40">
+        <v>692473.0</v>
+      </c>
+      <c r="BA40">
+        <v>13210.0</v>
+      </c>
+      <c r="BB40">
+        <v>12843.0</v>
+      </c>
+      <c r="BC40">
+        <v>13000.0</v>
+      </c>
+      <c r="BD40">
+        <v>18364.0</v>
+      </c>
+      <c r="BE40">
+        <v>45600.0</v>
+      </c>
+      <c r="BF40">
+        <v>45305.0</v>
+      </c>
+      <c r="BG40">
+        <v>15929.0</v>
+      </c>
+      <c r="BH40">
+        <v>14010.0</v>
+      </c>
+      <c r="BI40">
+        <v>93970.0</v>
+      </c>
+      <c r="BJ40">
+        <v>84573.0</v>
+      </c>
+      <c r="BK40">
+        <v>2966381.0</v>
+      </c>
+      <c r="BL40">
+        <v>3131687.0</v>
+      </c>
+      <c r="BM40">
+        <v>1965471.0</v>
+      </c>
+      <c r="BN40">
+        <v>2744099.0</v>
+      </c>
+      <c r="BO40">
+        <v>2139748.0</v>
+      </c>
+      <c r="BP40">
+        <v>3243386.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2200687.0</v>
+      </c>
+      <c r="BR40">
+        <v>5473848.0</v>
+      </c>
+      <c r="BS40">
+        <v>4243154.0</v>
+      </c>
+      <c r="BT40">
+        <v>3212448.0</v>
+      </c>
+      <c r="BU40">
+        <v>2107494.0</v>
+      </c>
+      <c r="BV40">
+        <v>846431.0</v>
+      </c>
+      <c r="BW40">
+        <v>2146064.0</v>
+      </c>
+      <c r="BX40">
+        <v>2222653.0</v>
+      </c>
+      <c r="BY40">
+        <v>3234865.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1285885.0</v>
+      </c>
+      <c r="CA40">
+        <v>1275140.0</v>
+      </c>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40">
+        <v>1591709.0</v>
+      </c>
+      <c r="CE40">
+        <v>1573117.0</v>
+      </c>
+      <c r="CF40">
+        <v>1696463.0</v>
+      </c>
+      <c r="CG40">
+        <v>1417386.0</v>
+      </c>
+      <c r="CH40">
+        <v>1597649.0</v>
+      </c>
+      <c r="CI40">
+        <v>1278541.0</v>
+      </c>
+      <c r="CJ40">
+        <v>1191623.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:88">
+      <c r="A41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+    </row>
+    <row r="42" spans="1:88">
+      <c r="A42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42">
+        <v>10079000000.0</v>
+      </c>
+      <c r="C42">
+        <v>9760200000.0</v>
+      </c>
+      <c r="D42">
+        <v>9046900000.0</v>
+      </c>
+      <c r="E42">
+        <v>9039200000.0</v>
+      </c>
+      <c r="F42">
+        <v>8965800000.0</v>
+      </c>
+      <c r="G42">
+        <v>4580763000.0</v>
+      </c>
+      <c r="H42">
+        <v>4560500000.0</v>
+      </c>
+      <c r="I42">
+        <v>4539975000.0</v>
+      </c>
+      <c r="J42">
+        <v>474951000.0</v>
+      </c>
+      <c r="K42">
+        <v>9419242.0</v>
+      </c>
+      <c r="L42">
+        <v>9419000.0</v>
+      </c>
+      <c r="M42">
+        <v>9419242.0</v>
+      </c>
+      <c r="N42">
+        <v>10470498.0</v>
+      </c>
+      <c r="O42">
+        <v>10470498.0</v>
+      </c>
+      <c r="P42">
+        <v>10429000.0</v>
+      </c>
+      <c r="Q42">
+        <v>10384817.0</v>
+      </c>
+      <c r="R42">
+        <v>10043032.0</v>
+      </c>
+      <c r="S42">
+        <v>9997087.0</v>
+      </c>
+      <c r="T42">
+        <v>9951142.0</v>
+      </c>
+      <c r="U42">
+        <v>9608642.0</v>
+      </c>
+      <c r="V42">
+        <v>12565034.0</v>
+      </c>
+      <c r="W42">
+        <v>11793978.0</v>
+      </c>
+      <c r="X42">
+        <v>7739883.0</v>
+      </c>
+      <c r="Y42">
+        <v>9540392.0</v>
+      </c>
+      <c r="Z42">
+        <v>9536996.0</v>
+      </c>
+      <c r="AA42">
+        <v>9533597.0</v>
+      </c>
+      <c r="AB42">
+        <v>9530198.0</v>
+      </c>
+      <c r="AC42">
+        <v>11777434.0</v>
+      </c>
+      <c r="AD42">
+        <v>11774034.0</v>
+      </c>
+      <c r="AE42">
+        <v>11770636.0</v>
+      </c>
+      <c r="AF42">
+        <v>11763923.0</v>
+      </c>
+      <c r="AG42">
+        <v>11985907.0</v>
+      </c>
+      <c r="AH42">
+        <v>11979194.0</v>
+      </c>
+      <c r="AI42">
+        <v>11973055.0</v>
+      </c>
+      <c r="AJ42">
+        <v>11919316.0</v>
+      </c>
+      <c r="AK42">
+        <v>12090515.0</v>
+      </c>
+      <c r="AL42">
+        <v>12082082.0</v>
+      </c>
+      <c r="AM42">
+        <v>12163465.0</v>
+      </c>
+      <c r="AN42">
+        <v>12176642.0</v>
+      </c>
+      <c r="AO42">
+        <v>11962400.0</v>
+      </c>
+      <c r="AP42">
+        <v>11957653.0</v>
+      </c>
+      <c r="AQ42">
+        <v>11945701.0</v>
+      </c>
+      <c r="AR42">
+        <v>12198448.0</v>
+      </c>
+      <c r="AS42">
+        <v>12186540.0</v>
+      </c>
+      <c r="AT42">
+        <v>11919300.0</v>
+      </c>
+      <c r="AU42">
+        <v>11872468.0</v>
+      </c>
+      <c r="AV42">
+        <v>11030043.0</v>
+      </c>
+      <c r="AW42">
+        <v>11017803.0</v>
+      </c>
+      <c r="AX42">
+        <v>10909926.0</v>
+      </c>
+      <c r="AY42">
+        <v>10858141.0</v>
+      </c>
+      <c r="AZ42">
+        <v>10809499.0</v>
+      </c>
+      <c r="BA42">
+        <v>10803957.0</v>
+      </c>
+      <c r="BB42">
+        <v>10753558.0</v>
+      </c>
+      <c r="BC42">
+        <v>10749000.0</v>
+      </c>
+      <c r="BD42">
+        <v>10716224.0</v>
+      </c>
+      <c r="BE42">
+        <v>10653674.0</v>
+      </c>
+      <c r="BF42">
+        <v>10571656.0</v>
+      </c>
+      <c r="BG42">
+        <v>10153643.0</v>
+      </c>
+      <c r="BH42">
+        <v>9326973.0</v>
+      </c>
+      <c r="BI42">
+        <v>9347539.0</v>
+      </c>
+      <c r="BJ42">
+        <v>9326574.0</v>
+      </c>
+      <c r="BK42">
+        <v>7700587.0</v>
+      </c>
+      <c r="BL42">
+        <v>7760587.0</v>
+      </c>
+      <c r="BM42">
+        <v>7482381.0</v>
+      </c>
+      <c r="BN42">
+        <v>7458736.0</v>
+      </c>
+      <c r="BO42">
+        <v>7427368.0</v>
+      </c>
+      <c r="BP42">
+        <v>7284202.0</v>
+      </c>
+      <c r="BQ42">
+        <v>7235045.0</v>
+      </c>
+      <c r="BR42">
+        <v>5804980.0</v>
+      </c>
+      <c r="BS42">
+        <v>5608555.0</v>
+      </c>
+      <c r="BT42">
+        <v>5608555.0</v>
+      </c>
+      <c r="BU42">
+        <v>5544835.0</v>
+      </c>
+      <c r="BV42">
+        <v>5544835.0</v>
+      </c>
+      <c r="BW42">
+        <v>4987098.0</v>
+      </c>
+      <c r="BX42">
+        <v>4759621.0</v>
+      </c>
+      <c r="BY42">
+        <v>4450015.0</v>
+      </c>
+      <c r="BZ42">
+        <v>4092932.0</v>
+      </c>
+      <c r="CA42">
+        <v>4050974.0</v>
+      </c>
+      <c r="CB42">
+        <v>3841917.0</v>
+      </c>
+      <c r="CC42">
+        <v>3541929.0</v>
+      </c>
+      <c r="CD42">
+        <v>3116916.0</v>
+      </c>
+      <c r="CE42">
+        <v>2925008.0</v>
+      </c>
+      <c r="CF42">
+        <v>2695726.0</v>
+      </c>
+      <c r="CG42">
+        <v>1916320.0</v>
+      </c>
+      <c r="CH42">
+        <v>1174957.0</v>
+      </c>
+      <c r="CI42">
+        <v>886778.0</v>
+      </c>
+      <c r="CJ42">
+        <v>61070.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:88">
+      <c r="A43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+    </row>
+    <row r="44" spans="1:88">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+    </row>
+    <row r="45" spans="1:88">
+      <c r="A45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45">
+        <v>1863000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1487000000.0</v>
+      </c>
+      <c r="D45">
+        <v>1466100000.0</v>
+      </c>
+      <c r="E45">
+        <v>1443900000.0</v>
+      </c>
+      <c r="F45">
+        <v>1465300000.0</v>
+      </c>
+      <c r="G45">
+        <v>4655000.0</v>
+      </c>
+      <c r="H45">
+        <v>4556000.0</v>
+      </c>
+      <c r="I45">
+        <v>4578000.0</v>
+      </c>
+      <c r="J45">
+        <v>4636000.0</v>
+      </c>
+      <c r="K45">
+        <v>4609350.0</v>
+      </c>
+      <c r="L45">
+        <v>4630069.0</v>
+      </c>
+      <c r="M45">
+        <v>4436910.0</v>
+      </c>
+      <c r="N45">
+        <v>4476178.0</v>
+      </c>
+      <c r="O45">
+        <v>4438010.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+    </row>
+    <row r="46" spans="1:88">
+      <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46">
+        <v>1649000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1329400.0</v>
+      </c>
+      <c r="D46">
+        <v>1378200000.0</v>
+      </c>
+      <c r="E46">
+        <v>1387900000.0</v>
+      </c>
+      <c r="F46">
+        <v>1443600000.0</v>
+      </c>
+      <c r="G46">
+        <v>747000.0</v>
+      </c>
+      <c r="H46">
+        <v>704000.0</v>
+      </c>
+      <c r="I46">
+        <v>776000.0</v>
+      </c>
+      <c r="J46">
+        <v>891000.0</v>
+      </c>
+      <c r="K46">
+        <v>937558.0</v>
+      </c>
+      <c r="L46">
+        <v>1025000.0</v>
+      </c>
+      <c r="M46">
+        <v>907568.0</v>
+      </c>
+      <c r="N46">
+        <v>1022146.0</v>
+      </c>
+      <c r="O46">
+        <v>1069507.0</v>
+      </c>
+      <c r="P46">
+        <v>1039876.0</v>
+      </c>
+      <c r="Q46">
+        <v>1226197.0</v>
+      </c>
+      <c r="R46">
+        <v>1406942.0</v>
+      </c>
+      <c r="S46">
+        <v>1173246.0</v>
+      </c>
+      <c r="T46">
+        <v>1601891.0</v>
+      </c>
+      <c r="U46">
+        <v>1777501.0</v>
+      </c>
+      <c r="V46">
+        <v>1896979.0</v>
+      </c>
+      <c r="W46">
+        <v>1780531.0</v>
+      </c>
+      <c r="X46">
+        <v>1896760.0</v>
+      </c>
+      <c r="Y46">
+        <v>1983760.0</v>
+      </c>
+      <c r="Z46">
+        <v>2001394.0</v>
+      </c>
+      <c r="AA46">
+        <v>2163916.0</v>
+      </c>
+      <c r="AB46">
+        <v>1411467.0</v>
+      </c>
+      <c r="AC46">
+        <v>1523439.0</v>
+      </c>
+      <c r="AD46">
+        <v>1685586.0</v>
+      </c>
+      <c r="AE46">
+        <v>1459449.0</v>
+      </c>
+      <c r="AF46">
+        <v>688122.0</v>
+      </c>
+      <c r="AG46">
+        <v>729645.0</v>
+      </c>
+      <c r="AH46">
+        <v>753405.0</v>
+      </c>
+      <c r="AI46">
+        <v>512728.0</v>
+      </c>
+      <c r="AJ46">
+        <v>567532.0</v>
+      </c>
+      <c r="AK46">
+        <v>490085.0</v>
+      </c>
+      <c r="AL46">
+        <v>553485.0</v>
+      </c>
+      <c r="AM46">
+        <v>475144.0</v>
+      </c>
+      <c r="AN46">
+        <v>466202.0</v>
+      </c>
+      <c r="AO46">
+        <v>516036.0</v>
+      </c>
+      <c r="AP46">
+        <v>526075.0</v>
+      </c>
+      <c r="AQ46">
+        <v>516771.0</v>
+      </c>
+      <c r="AR46">
+        <v>425347.0</v>
+      </c>
+      <c r="AS46">
+        <v>378192.0</v>
+      </c>
+      <c r="AT46">
+        <v>305880.0</v>
+      </c>
+      <c r="AU46">
+        <v>281716.0</v>
+      </c>
+      <c r="AV46">
+        <v>295054.0</v>
+      </c>
+      <c r="AW46">
+        <v>179295.0</v>
+      </c>
+      <c r="AX46">
+        <v>207491.0</v>
+      </c>
+      <c r="AY46">
+        <v>213565.0</v>
+      </c>
+      <c r="AZ46">
+        <v>241895.0</v>
+      </c>
+      <c r="BA46">
+        <v>255617.0</v>
+      </c>
+      <c r="BB46">
+        <v>276421.0</v>
+      </c>
+      <c r="BC46">
+        <v>263000.0</v>
+      </c>
+      <c r="BD46">
+        <v>250233.0</v>
+      </c>
+      <c r="BE46">
+        <v>175805.0</v>
+      </c>
+      <c r="BF46">
+        <v>165686.0</v>
+      </c>
+      <c r="BG46">
+        <v>166917.0</v>
+      </c>
+      <c r="BH46">
+        <v>137948.0</v>
+      </c>
+      <c r="BI46">
+        <v>155517.0</v>
+      </c>
+      <c r="BJ46">
+        <v>135879.0</v>
+      </c>
+      <c r="BK46">
+        <v>150757.0</v>
+      </c>
+      <c r="BL46">
+        <v>156621.0</v>
+      </c>
+      <c r="BM46">
+        <v>149817.0</v>
+      </c>
+      <c r="BN46">
+        <v>167575.0</v>
+      </c>
+      <c r="BO46">
+        <v>160145.0</v>
+      </c>
+      <c r="BP46">
+        <v>163372.0</v>
+      </c>
+      <c r="BQ46">
+        <v>141806.0</v>
+      </c>
+      <c r="BR46">
+        <v>151694.0</v>
+      </c>
+      <c r="BS46">
+        <v>172381.0</v>
+      </c>
+      <c r="BT46">
+        <v>206146.0</v>
+      </c>
+      <c r="BU46">
+        <v>218744.0</v>
+      </c>
+      <c r="BV46">
+        <v>243204.0</v>
+      </c>
+      <c r="BW46">
+        <v>252000.0</v>
+      </c>
+      <c r="BX46">
+        <v>267746.0</v>
+      </c>
+      <c r="BY46">
+        <v>246360.0</v>
+      </c>
+      <c r="BZ46">
+        <v>296909.0</v>
+      </c>
+      <c r="CA46">
+        <v>268296.0</v>
+      </c>
+      <c r="CB46">
+        <v>173153.0</v>
+      </c>
+      <c r="CC46">
+        <v>157016.0</v>
+      </c>
+      <c r="CD46">
+        <v>165822.0</v>
+      </c>
+      <c r="CE46">
+        <v>160253.0</v>
+      </c>
+      <c r="CF46">
+        <v>120044.0</v>
+      </c>
+      <c r="CG46">
+        <v>92834.0</v>
+      </c>
+      <c r="CH46">
+        <v>77836.0</v>
+      </c>
+      <c r="CI46">
+        <v>77955.0</v>
+      </c>
+      <c r="CJ46"/>
+    </row>
+    <row r="47" spans="1:88">
+      <c r="A47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1378200000.0</v>
+      </c>
+      <c r="E47">
+        <v>1387900000.0</v>
+      </c>
+      <c r="F47">
+        <v>1443600000.0</v>
+      </c>
+      <c r="G47">
+        <v>747000.0</v>
+      </c>
+      <c r="H47">
+        <v>704000.0</v>
+      </c>
+      <c r="I47">
+        <v>776000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+    </row>
+    <row r="48" spans="1:88">
+      <c r="A48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48">
+        <v>-761000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-652000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-394500000.0</v>
+      </c>
+      <c r="E48">
+        <v>-273900000.0</v>
+      </c>
+      <c r="F48">
+        <v>-104100000.0</v>
+      </c>
+      <c r="G48">
+        <v>-19974000.0</v>
+      </c>
+      <c r="H48">
+        <v>-6229000.0</v>
+      </c>
+      <c r="I48">
+        <v>4982000.0</v>
+      </c>
+      <c r="J48">
+        <v>-2400000.0</v>
+      </c>
+      <c r="K48">
+        <v>-1808598.0</v>
+      </c>
+      <c r="L48">
+        <v>-1948000.0</v>
+      </c>
+      <c r="M48">
+        <v>-2365916.0</v>
+      </c>
+      <c r="N48">
+        <v>-255738.0</v>
+      </c>
+      <c r="O48">
+        <v>-599099.0</v>
+      </c>
+      <c r="P48">
+        <v>-876590.0</v>
+      </c>
+      <c r="Q48">
+        <v>-857030.0</v>
+      </c>
+      <c r="R48">
+        <v>-722793.0</v>
+      </c>
+      <c r="S48">
+        <v>-635027.0</v>
+      </c>
+      <c r="T48">
+        <v>-594371.0</v>
+      </c>
+      <c r="U48">
+        <v>-214998.0</v>
+      </c>
+      <c r="V48">
+        <v>25031.0</v>
+      </c>
+      <c r="W48">
+        <v>-105258.0</v>
+      </c>
+      <c r="X48">
+        <v>-459937.0</v>
+      </c>
+      <c r="Y48">
+        <v>-838980.0</v>
+      </c>
+      <c r="Z48">
+        <v>-894185.0</v>
+      </c>
+      <c r="AA48">
+        <v>-927699.0</v>
+      </c>
+      <c r="AB48">
+        <v>-635584.0</v>
+      </c>
+      <c r="AC48">
+        <v>332177.0</v>
+      </c>
+      <c r="AD48">
+        <v>-7336664.0</v>
+      </c>
+      <c r="AE48">
+        <v>-7333774.0</v>
+      </c>
+      <c r="AF48">
+        <v>-7429810.0</v>
+      </c>
+      <c r="AG48">
+        <v>-7445705.0</v>
+      </c>
+      <c r="AH48">
+        <v>-7616637.0</v>
+      </c>
+      <c r="AI48">
+        <v>-7633855.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-7692242.0</v>
+      </c>
+      <c r="AK48">
+        <v>-6613603.0</v>
+      </c>
+      <c r="AL48">
+        <v>-6931426.0</v>
+      </c>
+      <c r="AM48">
+        <v>-7051920.0</v>
+      </c>
+      <c r="AN48">
+        <v>-7205773.0</v>
+      </c>
+      <c r="AO48">
+        <v>-7269369.0</v>
+      </c>
+      <c r="AP48">
+        <v>-10020775.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-10567895.0</v>
+      </c>
+      <c r="AR48">
+        <v>-10642172.0</v>
+      </c>
+      <c r="AS48">
+        <v>-10434245.0</v>
+      </c>
+      <c r="AT48">
+        <v>-10450709.0</v>
+      </c>
+      <c r="AU48">
+        <v>-10495310.0</v>
+      </c>
+      <c r="AV48">
+        <v>-11016477.0</v>
+      </c>
+      <c r="AW48">
+        <v>-10780582.0</v>
+      </c>
+      <c r="AX48">
+        <v>-11028747.0</v>
+      </c>
+      <c r="AY48">
+        <v>-11088637.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-11209378.0</v>
+      </c>
+      <c r="BA48">
+        <v>-11436430.0</v>
+      </c>
+      <c r="BB48">
+        <v>-11354211.0</v>
+      </c>
+      <c r="BC48">
+        <v>-11416000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-11531926.0</v>
+      </c>
+      <c r="BE48">
+        <v>-11236170.0</v>
+      </c>
+      <c r="BF48">
+        <v>-11338978.0</v>
+      </c>
+      <c r="BG48">
+        <v>-11004947.0</v>
+      </c>
+      <c r="BH48">
+        <v>-10296756.0</v>
+      </c>
+      <c r="BI48">
+        <v>-10207103.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-10182451.0</v>
+      </c>
+      <c r="BK48">
+        <v>-12473665.0</v>
+      </c>
+      <c r="BL48">
+        <v>-12913304.0</v>
+      </c>
+      <c r="BM48">
+        <v>-12038775.0</v>
+      </c>
+      <c r="BN48">
+        <v>-12772696.0</v>
+      </c>
+      <c r="BO48">
+        <v>-12021088.0</v>
+      </c>
+      <c r="BP48">
+        <v>-12444383.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-11754042.0</v>
+      </c>
+      <c r="BR48">
+        <v>-10334284.0</v>
+      </c>
+      <c r="BS48">
+        <v>-10876966.0</v>
+      </c>
+      <c r="BT48">
+        <v>-11287300.0</v>
+      </c>
+      <c r="BU48">
+        <v>-11161190.0</v>
+      </c>
+      <c r="BV48">
+        <v>-9613364.0</v>
+      </c>
+      <c r="BW48">
+        <v>-9015032.0</v>
+      </c>
+      <c r="BX48">
+        <v>-8711865.0</v>
+      </c>
+      <c r="BY48">
+        <v>-7995198.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-6559797.0</v>
+      </c>
+      <c r="CA48">
+        <v>-6412481.0</v>
+      </c>
+      <c r="CB48">
+        <v>-5773582.0</v>
+      </c>
+      <c r="CC48">
+        <v>-5482032.0</v>
+      </c>
+      <c r="CD48">
+        <v>-4436693.0</v>
+      </c>
+      <c r="CE48">
+        <v>-3925879.0</v>
+      </c>
+      <c r="CF48">
+        <v>-3591676.0</v>
+      </c>
+      <c r="CG48">
+        <v>-3073388.0</v>
+      </c>
+      <c r="CH48">
+        <v>-2481788.0</v>
+      </c>
+      <c r="CI48">
+        <v>-1959862.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-1647208.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:88">
+      <c r="A49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+    </row>
+    <row r="50" spans="1:88">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
+        <v>784000.0</v>
+      </c>
+      <c r="K50">
+        <v>732623.0</v>
+      </c>
+      <c r="L50">
+        <v>701749.0</v>
+      </c>
+      <c r="M50">
+        <v>413861.0</v>
+      </c>
+      <c r="N50">
+        <v>580402.0</v>
+      </c>
+      <c r="O50">
+        <v>613863.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+    </row>
+    <row r="51" spans="1:88">
+      <c r="A51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51">
+        <v>7037000000.0</v>
+      </c>
+      <c r="C51">
+        <v>3902500000.0</v>
+      </c>
+      <c r="D51">
+        <v>3914500000.0</v>
+      </c>
+      <c r="E51">
+        <v>3954400000.0</v>
+      </c>
+      <c r="F51">
+        <v>4115200000.0</v>
+      </c>
+      <c r="G51">
+        <v>500000.0</v>
+      </c>
+      <c r="H51">
+        <v>577000.0</v>
+      </c>
+      <c r="I51">
+        <v>669000.0</v>
+      </c>
+      <c r="J51">
+        <v>2246000.0</v>
+      </c>
+      <c r="K51">
+        <v>2369374.0</v>
+      </c>
+      <c r="L51">
+        <v>2619000.0</v>
+      </c>
+      <c r="M51">
+        <v>1624990.0</v>
+      </c>
+      <c r="N51">
+        <v>2004773.0</v>
+      </c>
+      <c r="O51">
+        <v>2171878.0</v>
+      </c>
+      <c r="P51">
+        <v>2399498.0</v>
+      </c>
+      <c r="Q51">
+        <v>2625307.0</v>
+      </c>
+      <c r="R51">
+        <v>2963465.0</v>
+      </c>
+      <c r="S51">
+        <v>2697127.0</v>
+      </c>
+      <c r="T51">
+        <v>2286785.0</v>
+      </c>
+      <c r="U51">
+        <v>2502242.0</v>
+      </c>
+      <c r="V51">
+        <v>2816121.0</v>
+      </c>
+      <c r="W51">
+        <v>2207184.0</v>
+      </c>
+      <c r="X51">
+        <v>3037037.0</v>
+      </c>
+      <c r="Y51">
+        <v>2808362.0</v>
+      </c>
+      <c r="Z51">
+        <v>2594346.0</v>
+      </c>
+      <c r="AA51">
+        <v>2864990.0</v>
+      </c>
+      <c r="AB51">
+        <v>2232896.0</v>
+      </c>
+      <c r="AC51">
+        <v>2459444.0</v>
+      </c>
+      <c r="AD51">
+        <v>2690129.0</v>
+      </c>
+      <c r="AE51">
+        <v>2557787.0</v>
+      </c>
+      <c r="AF51">
+        <v>1690704.0</v>
+      </c>
+      <c r="AG51">
+        <v>1840949.0</v>
+      </c>
+      <c r="AH51">
+        <v>1994619.0</v>
+      </c>
+      <c r="AI51">
+        <v>508965.0</v>
+      </c>
+      <c r="AJ51">
+        <v>649529.0</v>
+      </c>
+      <c r="AK51">
+        <v>688370.0</v>
+      </c>
+      <c r="AL51">
+        <v>792210.0</v>
+      </c>
+      <c r="AM51">
+        <v>845342.0</v>
+      </c>
+      <c r="AN51">
+        <v>947991.0</v>
+      </c>
+      <c r="AO51">
+        <v>1263207.0</v>
+      </c>
+      <c r="AP51">
+        <v>1342889.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1376900.0</v>
+      </c>
+      <c r="AR51">
+        <v>1475795.0</v>
+      </c>
+      <c r="AS51">
+        <v>1144860.0</v>
+      </c>
+      <c r="AT51">
+        <v>603007.0</v>
+      </c>
+      <c r="AU51">
+        <v>642827.0</v>
+      </c>
+      <c r="AV51">
+        <v>549695.0</v>
+      </c>
+      <c r="AW51">
+        <v>550006.0</v>
+      </c>
+      <c r="AX51">
+        <v>643107.0</v>
+      </c>
+      <c r="AY51">
+        <v>345257.0</v>
+      </c>
+      <c r="AZ51">
+        <v>401867.0</v>
+      </c>
+      <c r="BA51">
+        <v>435742.0</v>
+      </c>
+      <c r="BB51">
+        <v>128234.0</v>
+      </c>
+      <c r="BC51">
+        <v>113000.0</v>
+      </c>
+      <c r="BD51">
+        <v>287462.0</v>
+      </c>
+      <c r="BE51">
+        <v>477377.0</v>
+      </c>
+      <c r="BF51">
+        <v>643614.0</v>
+      </c>
+      <c r="BG51">
+        <v>82307.0</v>
+      </c>
+      <c r="BH51">
+        <v>131117.0</v>
+      </c>
+      <c r="BI51">
+        <v>538233.0</v>
+      </c>
+      <c r="BJ51">
+        <v>559349.0</v>
+      </c>
+      <c r="BK51">
+        <v>1232541.0</v>
+      </c>
+      <c r="BL51">
+        <v>1419565.0</v>
+      </c>
+      <c r="BM51">
+        <v>1374659.0</v>
+      </c>
+      <c r="BN51">
+        <v>1412884.0</v>
+      </c>
+      <c r="BO51">
+        <v>1561163.0</v>
+      </c>
+      <c r="BP51">
+        <v>1582925.0</v>
+      </c>
+      <c r="BQ51">
+        <v>1687217.0</v>
+      </c>
+      <c r="BR51">
+        <v>234201.0</v>
+      </c>
+      <c r="BS51">
+        <v>1939957.0</v>
+      </c>
+      <c r="BT51">
+        <v>2030551.0</v>
+      </c>
+      <c r="BU51">
+        <v>3222623.0</v>
+      </c>
+      <c r="BV51">
+        <v>3153191.0</v>
+      </c>
+      <c r="BW51">
+        <v>2293408.0</v>
+      </c>
+      <c r="BX51">
+        <v>2182601.0</v>
+      </c>
+      <c r="BY51">
+        <v>751895.0</v>
+      </c>
+      <c r="BZ51">
+        <v>1871925.0</v>
+      </c>
+      <c r="CA51">
+        <v>1405030.0</v>
+      </c>
+      <c r="CB51">
+        <v>583269.0</v>
+      </c>
+      <c r="CC51">
+        <v>1844330.0</v>
+      </c>
+      <c r="CD51">
+        <v>1654779.0</v>
+      </c>
+      <c r="CE51">
+        <v>1423886.0</v>
+      </c>
+      <c r="CF51">
+        <v>1546326.0</v>
+      </c>
+      <c r="CG51">
+        <v>1054374.0</v>
+      </c>
+      <c r="CH51">
+        <v>1046236.0</v>
+      </c>
+      <c r="CI51">
+        <v>987716.0</v>
+      </c>
+      <c r="CJ51">
+        <v>340000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:88">
+      <c r="A52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52">
+        <v>189000000.0</v>
+      </c>
+      <c r="C52">
+        <v>160059900.0</v>
+      </c>
+      <c r="D52">
+        <v>156700000.0</v>
+      </c>
+      <c r="E52">
+        <v>155300000.0</v>
+      </c>
+      <c r="F52">
+        <v>152800000.0</v>
+      </c>
+      <c r="G52">
+        <v>313000.0</v>
+      </c>
+      <c r="H52">
+        <v>316000.0</v>
+      </c>
+      <c r="I52">
+        <v>331000.0</v>
+      </c>
+      <c r="J52">
+        <v>1142000.0</v>
+      </c>
+      <c r="K52">
+        <v>1091215.0</v>
+      </c>
+      <c r="L52">
+        <v>1119000.0</v>
+      </c>
+      <c r="M52">
+        <v>841818.0</v>
+      </c>
+      <c r="N52">
+        <v>1085561.0</v>
+      </c>
+      <c r="O52">
+        <v>1156611.0</v>
+      </c>
+      <c r="P52">
+        <v>1266814.0</v>
+      </c>
+      <c r="Q52">
+        <v>1255046.0</v>
+      </c>
+      <c r="R52">
+        <v>1172933.0</v>
+      </c>
+      <c r="S52">
+        <v>1123451.0</v>
+      </c>
+      <c r="T52">
+        <v>1034389.0</v>
+      </c>
+      <c r="U52">
+        <v>1079603.0</v>
+      </c>
+      <c r="V52">
+        <v>1120369.0</v>
+      </c>
+      <c r="W52">
+        <v>862026.0</v>
+      </c>
+      <c r="X52">
+        <v>1144908.0</v>
+      </c>
+      <c r="Y52">
+        <v>1051065.0</v>
+      </c>
+      <c r="Z52">
+        <v>920372.0</v>
+      </c>
+      <c r="AA52">
+        <v>972797.0</v>
+      </c>
+      <c r="AB52">
+        <v>833546.0</v>
+      </c>
+      <c r="AC52">
+        <v>874420.0</v>
+      </c>
+      <c r="AD52">
+        <v>904908.0</v>
+      </c>
+      <c r="AE52">
+        <v>812361.0</v>
+      </c>
+      <c r="AF52">
+        <v>513705.0</v>
+      </c>
+      <c r="AG52">
+        <v>538453.0</v>
+      </c>
+      <c r="AH52">
+        <v>575584.0</v>
+      </c>
+      <c r="AI52">
+        <v>272044.0</v>
+      </c>
+      <c r="AJ52">
+        <v>352289.0</v>
+      </c>
+      <c r="AK52">
+        <v>366086.0</v>
+      </c>
+      <c r="AL52">
+        <v>386501.0</v>
+      </c>
+      <c r="AM52">
+        <v>395894.0</v>
+      </c>
+      <c r="AN52">
+        <v>401391.0</v>
+      </c>
+      <c r="AO52">
+        <v>616722.0</v>
+      </c>
+      <c r="AP52">
+        <v>608103.0</v>
+      </c>
+      <c r="AQ52">
+        <v>388018.0</v>
+      </c>
+      <c r="AR52">
+        <v>390200.0</v>
+      </c>
+      <c r="AS52">
+        <v>320719.0</v>
+      </c>
+      <c r="AT52">
+        <v>208777.0</v>
+      </c>
+      <c r="AU52">
+        <v>244710.0</v>
+      </c>
+      <c r="AV52">
+        <v>239847.0</v>
+      </c>
+      <c r="AW52">
+        <v>265004.0</v>
+      </c>
+      <c r="AX52">
+        <v>312870.0</v>
+      </c>
+      <c r="AY52">
+        <v>253404.0</v>
+      </c>
+      <c r="AZ52">
+        <v>248726.0</v>
+      </c>
+      <c r="BA52">
+        <v>243255.0</v>
+      </c>
+      <c r="BB52">
+        <v>128234.0</v>
+      </c>
+      <c r="BC52">
+        <v>113000.0</v>
+      </c>
+      <c r="BD52">
+        <v>287462.0</v>
+      </c>
+      <c r="BE52">
+        <v>477377.0</v>
+      </c>
+      <c r="BF52">
+        <v>643614.0</v>
+      </c>
+      <c r="BG52">
+        <v>82307.0</v>
+      </c>
+      <c r="BH52">
+        <v>131117.0</v>
+      </c>
+      <c r="BI52">
+        <v>538233.0</v>
+      </c>
+      <c r="BJ52">
+        <v>559349.0</v>
+      </c>
+      <c r="BK52">
+        <v>1232541.0</v>
+      </c>
+      <c r="BL52">
+        <v>1419565.0</v>
+      </c>
+      <c r="BM52">
+        <v>1374659.0</v>
+      </c>
+      <c r="BN52">
+        <v>1412884.0</v>
+      </c>
+      <c r="BO52">
+        <v>1561163.0</v>
+      </c>
+      <c r="BP52">
+        <v>1582925.0</v>
+      </c>
+      <c r="BQ52">
+        <v>1687217.0</v>
+      </c>
+      <c r="BR52">
+        <v>234201.0</v>
+      </c>
+      <c r="BS52">
+        <v>1939957.0</v>
+      </c>
+      <c r="BT52">
+        <v>2009760.0</v>
+      </c>
+      <c r="BU52">
+        <v>3165791.0</v>
+      </c>
+      <c r="BV52">
+        <v>3072444.0</v>
+      </c>
+      <c r="BW52">
+        <v>2163750.0</v>
+      </c>
+      <c r="BX52">
+        <v>2026542.0</v>
+      </c>
+      <c r="BY52">
+        <v>404747.0</v>
+      </c>
+      <c r="BZ52">
+        <v>382047.0</v>
+      </c>
+      <c r="CA52">
+        <v>199940.0</v>
+      </c>
+      <c r="CB52">
+        <v>310923.0</v>
+      </c>
+      <c r="CC52">
+        <v>1778985.0</v>
+      </c>
+      <c r="CD52">
+        <v>1632935.0</v>
+      </c>
+      <c r="CE52">
+        <v>1397362.0</v>
+      </c>
+      <c r="CF52">
+        <v>1513889.0</v>
+      </c>
+      <c r="CG52">
+        <v>1035243.0</v>
+      </c>
+      <c r="CH52">
+        <v>1032855.0</v>
+      </c>
+      <c r="CI52">
+        <v>971107.0</v>
+      </c>
+      <c r="CJ52">
+        <v>340000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:88">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53">
+        <v>31515.0</v>
+      </c>
+      <c r="BZ53">
+        <v>69308.0</v>
+      </c>
+      <c r="CA53">
+        <v>21873.0</v>
+      </c>
+      <c r="CB53">
+        <v>17568.0</v>
+      </c>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
+        <v>50000.0</v>
+      </c>
+      <c r="CG53">
+        <v>50000.0</v>
+      </c>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+    </row>
+    <row r="54" spans="1:88">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+    </row>
+    <row r="55" spans="1:88">
+      <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55">
+        <v>22665000000.0</v>
+      </c>
+      <c r="C55">
+        <v>16660200000.0</v>
+      </c>
+      <c r="D55">
+        <v>15887300000.0</v>
+      </c>
+      <c r="E55">
+        <v>16642900000.0</v>
+      </c>
+      <c r="F55">
+        <v>17114200000.0</v>
+      </c>
+      <c r="G55">
+        <v>5113196000.0</v>
+      </c>
+      <c r="H55">
+        <v>5098262000.0</v>
+      </c>
+      <c r="I55">
+        <v>5063467000.0</v>
+      </c>
+      <c r="J55">
+        <v>988185000.0</v>
+      </c>
+      <c r="K55">
+        <v>20858983.0</v>
+      </c>
+      <c r="L55">
+        <v>20495000.0</v>
+      </c>
+      <c r="M55">
+        <v>18387195.0</v>
+      </c>
+      <c r="N55">
+        <v>20603189.0</v>
+      </c>
+      <c r="O55">
+        <v>21103094.0</v>
+      </c>
+      <c r="P55">
+        <v>21438067.0</v>
+      </c>
+      <c r="Q55">
+        <v>19979280.0</v>
+      </c>
+      <c r="R55">
+        <v>18311061.0</v>
+      </c>
+      <c r="S55">
+        <v>18658285.0</v>
+      </c>
+      <c r="T55">
+        <v>17998762.0</v>
+      </c>
+      <c r="U55">
+        <v>17245538.0</v>
+      </c>
+      <c r="V55">
+        <v>20186821.0</v>
+      </c>
+      <c r="W55">
+        <v>19611928.0</v>
+      </c>
+      <c r="X55">
+        <v>15901408.0</v>
+      </c>
+      <c r="Y55">
+        <v>17170114.0</v>
+      </c>
+      <c r="Z55">
+        <v>16990878.0</v>
+      </c>
+      <c r="AA55">
+        <v>17741507.0</v>
+      </c>
+      <c r="AB55">
+        <v>18953272.0</v>
+      </c>
+      <c r="AC55">
+        <v>21728544.0</v>
+      </c>
+      <c r="AD55">
+        <v>12791546.0</v>
+      </c>
+      <c r="AE55">
+        <v>12342402.0</v>
+      </c>
+      <c r="AF55">
+        <v>11744385.0</v>
+      </c>
+      <c r="AG55">
+        <v>11563334.0</v>
+      </c>
+      <c r="AH55">
+        <v>11847314.0</v>
+      </c>
+      <c r="AI55">
+        <v>10918545.0</v>
+      </c>
+      <c r="AJ55">
+        <v>10412248.0</v>
+      </c>
+      <c r="AK55">
+        <v>11614678.0</v>
+      </c>
+      <c r="AL55">
+        <v>10757435.0</v>
+      </c>
+      <c r="AM55">
+        <v>10327858.0</v>
+      </c>
+      <c r="AN55">
+        <v>10659429.0</v>
+      </c>
+      <c r="AO55">
+        <v>11189013.0</v>
+      </c>
+      <c r="AP55">
+        <v>8324641.0</v>
+      </c>
+      <c r="AQ55">
+        <v>7874525.0</v>
+      </c>
+      <c r="AR55">
+        <v>8483549.0</v>
+      </c>
+      <c r="AS55">
+        <v>7528278.0</v>
+      </c>
+      <c r="AT55">
+        <v>6706529.0</v>
+      </c>
+      <c r="AU55">
+        <v>7000064.0</v>
+      </c>
+      <c r="AV55">
+        <v>5056830.0</v>
+      </c>
+      <c r="AW55">
+        <v>5129999.0</v>
+      </c>
+      <c r="AX55">
+        <v>4556889.0</v>
+      </c>
+      <c r="AY55">
+        <v>3926785.0</v>
+      </c>
+      <c r="AZ55">
+        <v>3569775.0</v>
+      </c>
+      <c r="BA55">
+        <v>3341206.0</v>
+      </c>
+      <c r="BB55">
+        <v>2582508.0</v>
+      </c>
+      <c r="BC55">
+        <v>2729000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2802277.0</v>
+      </c>
+      <c r="BE55">
+        <v>3077953.0</v>
+      </c>
+      <c r="BF55">
+        <v>2627235.0</v>
+      </c>
+      <c r="BG55">
+        <v>1644988.0</v>
+      </c>
+      <c r="BH55">
+        <v>1521277.0</v>
+      </c>
+      <c r="BI55">
+        <v>2114374.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1681678.0</v>
+      </c>
+      <c r="BK55">
+        <v>1752306.0</v>
+      </c>
+      <c r="BL55">
+        <v>1021114.0</v>
+      </c>
+      <c r="BM55">
+        <v>901402.0</v>
+      </c>
+      <c r="BN55">
+        <v>977091.0</v>
+      </c>
+      <c r="BO55">
+        <v>1266847.0</v>
+      </c>
+      <c r="BP55">
+        <v>1120713.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1170807.0</v>
+      </c>
+      <c r="BR55">
+        <v>1222750.0</v>
+      </c>
+      <c r="BS55">
+        <v>1117610.0</v>
+      </c>
+      <c r="BT55">
+        <v>1502051.0</v>
+      </c>
+      <c r="BU55">
+        <v>1635564.0</v>
+      </c>
+      <c r="BV55">
+        <v>1657481.0</v>
+      </c>
+      <c r="BW55">
+        <v>2282762.0</v>
+      </c>
+      <c r="BX55">
+        <v>2260031.0</v>
+      </c>
+      <c r="BY55">
+        <v>2612173.0</v>
+      </c>
+      <c r="BZ55">
+        <v>3450783.0</v>
+      </c>
+      <c r="CA55">
+        <v>3273249.0</v>
+      </c>
+      <c r="CB55">
+        <v>2343146.0</v>
+      </c>
+      <c r="CC55">
+        <v>2840792.0</v>
+      </c>
+      <c r="CD55">
+        <v>2700955.0</v>
+      </c>
+      <c r="CE55">
+        <v>2575112.0</v>
+      </c>
+      <c r="CF55">
+        <v>2871693.0</v>
+      </c>
+      <c r="CG55">
+        <v>1902820.0</v>
+      </c>
+      <c r="CH55">
+        <v>1780603.0</v>
+      </c>
+      <c r="CI55">
+        <v>1623923.0</v>
+      </c>
+      <c r="CJ55">
+        <v>72225.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:88">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>10348000000.0</v>
+      </c>
+      <c r="C56">
+        <v>6456600000.0</v>
+      </c>
+      <c r="D56">
+        <v>5546300000.0</v>
+      </c>
+      <c r="E56">
+        <v>6215300000.0</v>
+      </c>
+      <c r="F56">
+        <v>6494800000.0</v>
+      </c>
+      <c r="G56">
+        <v>5104044000.0</v>
+      </c>
+      <c r="H56">
+        <v>5089579000.0</v>
+      </c>
+      <c r="I56">
+        <v>5055639000.0</v>
+      </c>
+      <c r="J56">
+        <v>979838000.0</v>
+      </c>
+      <c r="K56">
+        <v>12526101.0</v>
+      </c>
+      <c r="L56">
+        <v>11796000.0</v>
+      </c>
+      <c r="M56">
+        <v>11037734.0</v>
+      </c>
+      <c r="N56">
+        <v>13426388.0</v>
+      </c>
+      <c r="O56">
+        <v>13578204.0</v>
+      </c>
+      <c r="P56">
+        <v>13699268.0</v>
+      </c>
+      <c r="Q56">
+        <v>12011831.0</v>
+      </c>
+      <c r="R56">
+        <v>9950071.0</v>
+      </c>
+      <c r="S56">
+        <v>10357964.0</v>
+      </c>
+      <c r="T56">
+        <v>10710922.0</v>
+      </c>
+      <c r="U56">
+        <v>9801125.0</v>
+      </c>
+      <c r="V56">
+        <v>12555916.0</v>
+      </c>
+      <c r="W56">
+        <v>12704005.0</v>
+      </c>
+      <c r="X56">
+        <v>8628550.0</v>
+      </c>
+      <c r="Y56">
+        <v>9995596.0</v>
+      </c>
+      <c r="Z56">
+        <v>10357063.0</v>
+      </c>
+      <c r="AA56">
+        <v>10841623.0</v>
+      </c>
+      <c r="AB56">
+        <v>12976864.0</v>
+      </c>
+      <c r="AC56">
+        <v>15351258.0</v>
+      </c>
+      <c r="AD56">
+        <v>4817959.0</v>
+      </c>
+      <c r="AE56">
+        <v>4497044.0</v>
+      </c>
+      <c r="AF56">
+        <v>4885755.0</v>
+      </c>
+      <c r="AG56">
+        <v>4788905.0</v>
+      </c>
+      <c r="AH56">
+        <v>4959003.0</v>
+      </c>
+      <c r="AI56">
+        <v>5883145.0</v>
+      </c>
+      <c r="AJ56">
+        <v>5403947.0</v>
+      </c>
+      <c r="AK56">
+        <v>6022760.0</v>
+      </c>
+      <c r="AL56">
+        <v>5014517.0</v>
+      </c>
+      <c r="AM56">
+        <v>4669640.0</v>
+      </c>
+      <c r="AN56">
+        <v>4917327.0</v>
+      </c>
+      <c r="AO56">
+        <v>5817184.0</v>
+      </c>
+      <c r="AP56">
+        <v>4422291.0</v>
+      </c>
+      <c r="AQ56">
+        <v>4273411.0</v>
+      </c>
+      <c r="AR56">
+        <v>4893776.0</v>
+      </c>
+      <c r="AS56">
+        <v>4886054.0</v>
+      </c>
+      <c r="AT56">
+        <v>5227210.0</v>
+      </c>
+      <c r="AU56">
+        <v>5452128.0</v>
+      </c>
+      <c r="AV56">
+        <v>3869570.0</v>
+      </c>
+      <c r="AW56">
+        <v>4034622.0</v>
+      </c>
+      <c r="AX56">
+        <v>3360366.0</v>
+      </c>
+      <c r="AY56">
+        <v>2996016.0</v>
+      </c>
+      <c r="AZ56">
+        <v>2537164.0</v>
+      </c>
+      <c r="BA56">
+        <v>2326150.0</v>
+      </c>
+      <c r="BB56">
+        <v>1496339.0</v>
+      </c>
+      <c r="BC56">
+        <v>1608000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1645535.0</v>
+      </c>
+      <c r="BE56">
+        <v>1922970.0</v>
+      </c>
+      <c r="BF56">
+        <v>1531526.0</v>
+      </c>
+      <c r="BG56">
+        <v>1304004.0</v>
+      </c>
+      <c r="BH56">
+        <v>1325408.0</v>
+      </c>
+      <c r="BI56">
+        <v>1887941.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1482779.0</v>
+      </c>
+      <c r="BK56">
+        <v>1532648.0</v>
+      </c>
+      <c r="BL56">
+        <v>798627.0</v>
+      </c>
+      <c r="BM56">
+        <v>688197.0</v>
+      </c>
+      <c r="BN56">
+        <v>748878.0</v>
+      </c>
+      <c r="BO56">
+        <v>1046069.0</v>
+      </c>
+      <c r="BP56">
+        <v>901061.0</v>
+      </c>
+      <c r="BQ56">
+        <v>974317.0</v>
+      </c>
+      <c r="BR56">
+        <v>1034598.0</v>
+      </c>
+      <c r="BS56">
+        <v>861854.0</v>
+      </c>
+      <c r="BT56">
+        <v>1120280.0</v>
+      </c>
+      <c r="BU56">
+        <v>1189565.0</v>
+      </c>
+      <c r="BV56">
+        <v>1135572.0</v>
+      </c>
+      <c r="BW56">
+        <v>1406524.0</v>
+      </c>
+      <c r="BX56">
+        <v>1397757.0</v>
+      </c>
+      <c r="BY56">
+        <v>1699499.0</v>
+      </c>
+      <c r="BZ56">
+        <v>1537625.0</v>
+      </c>
+      <c r="CA56">
+        <v>1679463.0</v>
+      </c>
+      <c r="CB56">
+        <v>1393680.0</v>
+      </c>
+      <c r="CC56">
+        <v>1946018.0</v>
+      </c>
+      <c r="CD56">
+        <v>1434511.0</v>
+      </c>
+      <c r="CE56">
+        <v>1312708.0</v>
+      </c>
+      <c r="CF56">
+        <v>1647969.0</v>
+      </c>
+      <c r="CG56">
+        <v>707472.0</v>
+      </c>
+      <c r="CH56">
+        <v>658369.0</v>
+      </c>
+      <c r="CI56">
+        <v>511768.0</v>
+      </c>
+      <c r="CJ56">
+        <v>67725.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:88">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>2515000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1937200000.0</v>
+      </c>
+      <c r="D57">
+        <v>1550000000.0</v>
+      </c>
+      <c r="E57">
+        <v>2034200000.0</v>
+      </c>
+      <c r="F57">
+        <v>2165400000.0</v>
+      </c>
+      <c r="G57">
+        <v>53595000.0</v>
+      </c>
+      <c r="H57">
+        <v>45102000.0</v>
+      </c>
+      <c r="I57">
+        <v>19547000.0</v>
+      </c>
+      <c r="J57">
+        <v>15846000.0</v>
+      </c>
+      <c r="K57">
+        <v>11970127.0</v>
+      </c>
+      <c r="L57">
+        <v>11524000.0</v>
+      </c>
+      <c r="M57">
+        <v>10550644.0</v>
+      </c>
+      <c r="N57">
+        <v>9469164.0</v>
+      </c>
+      <c r="O57">
+        <v>10216375.0</v>
+      </c>
+      <c r="P57">
+        <v>10752919.0</v>
+      </c>
+      <c r="Q57">
+        <v>9081180.0</v>
+      </c>
+      <c r="R57">
+        <v>7200238.0</v>
+      </c>
+      <c r="S57">
+        <v>7722497.0</v>
+      </c>
+      <c r="T57">
+        <v>7389543.0</v>
+      </c>
+      <c r="U57">
+        <v>6429203.0</v>
+      </c>
+      <c r="V57">
+        <v>5900952.0</v>
+      </c>
+      <c r="W57">
+        <v>6577998.0</v>
+      </c>
+      <c r="X57">
+        <v>6729287.0</v>
+      </c>
+      <c r="Y57">
+        <v>6711359.0</v>
+      </c>
+      <c r="Z57">
+        <v>6674047.0</v>
+      </c>
+      <c r="AA57">
+        <v>7243370.0</v>
+      </c>
+      <c r="AB57">
+        <v>8659262.0</v>
+      </c>
+      <c r="AC57">
+        <v>8033863.0</v>
+      </c>
+      <c r="AD57">
+        <v>6568908.0</v>
+      </c>
+      <c r="AE57">
+        <v>6160067.0</v>
+      </c>
+      <c r="AF57">
+        <v>6233226.0</v>
+      </c>
+      <c r="AG57">
+        <v>5720589.0</v>
+      </c>
+      <c r="AH57">
+        <v>6029732.0</v>
+      </c>
+      <c r="AI57">
+        <v>6316321.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5845632.0</v>
+      </c>
+      <c r="AK57">
+        <v>5753352.0</v>
+      </c>
+      <c r="AL57">
+        <v>5141148.0</v>
+      </c>
+      <c r="AM57">
+        <v>4742927.0</v>
+      </c>
+      <c r="AN57">
+        <v>5110228.0</v>
+      </c>
+      <c r="AO57">
+        <v>5607611.0</v>
+      </c>
+      <c r="AP57">
+        <v>5411192.0</v>
+      </c>
+      <c r="AQ57">
+        <v>5266052.0</v>
+      </c>
+      <c r="AR57">
+        <v>5569420.0</v>
+      </c>
+      <c r="AS57">
+        <v>4951797.0</v>
+      </c>
+      <c r="AT57">
+        <v>4843664.0</v>
+      </c>
+      <c r="AU57">
+        <v>5224745.0</v>
+      </c>
+      <c r="AV57">
+        <v>4733375.0</v>
+      </c>
+      <c r="AW57">
+        <v>4606587.0</v>
+      </c>
+      <c r="AX57">
+        <v>4344290.0</v>
+      </c>
+      <c r="AY57">
+        <v>4064245.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3816473.0</v>
+      </c>
+      <c r="BA57">
+        <v>3780014.0</v>
+      </c>
+      <c r="BB57">
+        <v>3181988.0</v>
+      </c>
+      <c r="BC57">
+        <v>3395000.0</v>
+      </c>
+      <c r="BD57">
+        <v>3616808.0</v>
+      </c>
+      <c r="BE57">
+        <v>3648753.0</v>
+      </c>
+      <c r="BF57">
+        <v>3382876.0</v>
+      </c>
+      <c r="BG57">
+        <v>2484611.0</v>
+      </c>
+      <c r="BH57">
+        <v>2420922.0</v>
+      </c>
+      <c r="BI57">
+        <v>2897907.0</v>
+      </c>
+      <c r="BJ57">
+        <v>2472070.0</v>
+      </c>
+      <c r="BK57">
+        <v>6464011.0</v>
+      </c>
+      <c r="BL57">
+        <v>6133472.0</v>
+      </c>
+      <c r="BM57">
+        <v>5399904.0</v>
+      </c>
+      <c r="BN57">
+        <v>6232978.0</v>
+      </c>
+      <c r="BO57">
+        <v>5767618.0</v>
+      </c>
+      <c r="BP57">
+        <v>6042974.0</v>
+      </c>
+      <c r="BQ57">
+        <v>5638765.0</v>
+      </c>
+      <c r="BR57">
+        <v>5708049.0</v>
+      </c>
+      <c r="BS57">
+        <v>6344966.0</v>
+      </c>
+      <c r="BT57">
+        <v>7118950.0</v>
+      </c>
+      <c r="BU57">
+        <v>7157632.0</v>
+      </c>
+      <c r="BV57">
+        <v>5607808.0</v>
+      </c>
+      <c r="BW57">
+        <v>6078671.0</v>
+      </c>
+      <c r="BX57">
+        <v>5889694.0</v>
+      </c>
+      <c r="BY57">
+        <v>5514813.0</v>
+      </c>
+      <c r="BZ57">
+        <v>3143254.0</v>
+      </c>
+      <c r="CA57">
+        <v>2838258.0</v>
+      </c>
+      <c r="CB57">
+        <v>2572088.0</v>
+      </c>
+      <c r="CC57">
+        <v>2846418.0</v>
+      </c>
+      <c r="CD57">
+        <v>3905874.0</v>
+      </c>
+      <c r="CE57">
+        <v>3543527.0</v>
+      </c>
+      <c r="CF57">
+        <v>3779398.0</v>
+      </c>
+      <c r="CG57">
+        <v>3085220.0</v>
+      </c>
+      <c r="CH57">
+        <v>3037673.0</v>
+      </c>
+      <c r="CI57">
+        <v>2680313.0</v>
+      </c>
+      <c r="CJ57">
+        <v>1658333.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:88">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>12287000000.0</v>
+      </c>
+      <c r="C58">
+        <v>6495300000.0</v>
+      </c>
+      <c r="D58">
+        <v>6180500000.0</v>
+      </c>
+      <c r="E58">
+        <v>6821000000.0</v>
+      </c>
+      <c r="F58">
+        <v>7198900000.0</v>
+      </c>
+      <c r="G58">
+        <v>53782000.0</v>
+      </c>
+      <c r="H58">
+        <v>45363000.0</v>
+      </c>
+      <c r="I58">
+        <v>19885000.0</v>
+      </c>
+      <c r="J58">
+        <v>16950000.0</v>
+      </c>
+      <c r="K58">
+        <v>13248286.0</v>
+      </c>
+      <c r="L58">
+        <v>13024000.0</v>
+      </c>
+      <c r="M58">
+        <v>11333816.0</v>
+      </c>
+      <c r="N58">
+        <v>10388376.0</v>
+      </c>
+      <c r="O58">
+        <v>11231642.0</v>
+      </c>
+      <c r="P58">
+        <v>11885603.0</v>
+      </c>
+      <c r="Q58">
+        <v>10451441.0</v>
+      </c>
+      <c r="R58">
+        <v>8990770.0</v>
+      </c>
+      <c r="S58">
+        <v>9296173.0</v>
+      </c>
+      <c r="T58">
+        <v>8641939.0</v>
+      </c>
+      <c r="U58">
+        <v>7851842.0</v>
+      </c>
+      <c r="V58">
+        <v>7596704.0</v>
+      </c>
+      <c r="W58">
+        <v>7923156.0</v>
+      </c>
+      <c r="X58">
+        <v>8621416.0</v>
+      </c>
+      <c r="Y58">
+        <v>8468656.0</v>
+      </c>
+      <c r="Z58">
+        <v>8348021.0</v>
+      </c>
+      <c r="AA58">
+        <v>9135563.0</v>
+      </c>
+      <c r="AB58">
+        <v>10058612.0</v>
+      </c>
+      <c r="AC58">
+        <v>9618887.0</v>
+      </c>
+      <c r="AD58">
+        <v>8354129.0</v>
+      </c>
+      <c r="AE58">
+        <v>7905493.0</v>
+      </c>
+      <c r="AF58">
+        <v>7410225.0</v>
+      </c>
+      <c r="AG58">
+        <v>7023085.0</v>
+      </c>
+      <c r="AH58">
+        <v>7484710.0</v>
+      </c>
+      <c r="AI58">
+        <v>6579298.0</v>
+      </c>
+      <c r="AJ58">
+        <v>6185127.0</v>
+      </c>
+      <c r="AK58">
+        <v>6137719.0</v>
+      </c>
+      <c r="AL58">
+        <v>5606732.0</v>
+      </c>
+      <c r="AM58">
+        <v>5216266.0</v>
+      </c>
+      <c r="AN58">
+        <v>5688513.0</v>
+      </c>
+      <c r="AO58">
+        <v>6495837.0</v>
+      </c>
+      <c r="AP58">
+        <v>6387718.0</v>
+      </c>
+      <c r="AQ58">
+        <v>6496674.0</v>
+      </c>
+      <c r="AR58">
+        <v>6927228.0</v>
+      </c>
+      <c r="AS58">
+        <v>5775938.0</v>
+      </c>
+      <c r="AT58">
+        <v>5237894.0</v>
+      </c>
+      <c r="AU58">
+        <v>5622862.0</v>
+      </c>
+      <c r="AV58">
+        <v>5043223.0</v>
+      </c>
+      <c r="AW58">
+        <v>4891589.0</v>
+      </c>
+      <c r="AX58">
+        <v>4674527.0</v>
+      </c>
+      <c r="AY58">
+        <v>4156098.0</v>
+      </c>
+      <c r="AZ58">
+        <v>3969614.0</v>
+      </c>
+      <c r="BA58">
+        <v>3972501.0</v>
+      </c>
+      <c r="BB58">
+        <v>3181988.0</v>
+      </c>
+      <c r="BC58">
+        <v>3395000.0</v>
+      </c>
+      <c r="BD58">
+        <v>3616808.0</v>
+      </c>
+      <c r="BE58">
+        <v>3648753.0</v>
+      </c>
+      <c r="BF58">
+        <v>3382876.0</v>
+      </c>
+      <c r="BG58">
+        <v>2484611.0</v>
+      </c>
+      <c r="BH58">
+        <v>2420922.0</v>
+      </c>
+      <c r="BI58">
+        <v>2897907.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2472070.0</v>
+      </c>
+      <c r="BK58">
+        <v>6464011.0</v>
+      </c>
+      <c r="BL58">
+        <v>6133472.0</v>
+      </c>
+      <c r="BM58">
+        <v>5399904.0</v>
+      </c>
+      <c r="BN58">
+        <v>6232978.0</v>
+      </c>
+      <c r="BO58">
+        <v>5767618.0</v>
+      </c>
+      <c r="BP58">
+        <v>6042974.0</v>
+      </c>
+      <c r="BQ58">
+        <v>5638765.0</v>
+      </c>
+      <c r="BR58">
+        <v>5708049.0</v>
+      </c>
+      <c r="BS58">
+        <v>6344966.0</v>
+      </c>
+      <c r="BT58">
+        <v>7139741.0</v>
+      </c>
+      <c r="BU58">
+        <v>7214464.0</v>
+      </c>
+      <c r="BV58">
+        <v>5688555.0</v>
+      </c>
+      <c r="BW58">
+        <v>6294319.0</v>
+      </c>
+      <c r="BX58">
+        <v>6206208.0</v>
+      </c>
+      <c r="BY58">
+        <v>6154909.0</v>
+      </c>
+      <c r="BZ58">
+        <v>5876453.0</v>
+      </c>
+      <c r="CA58">
+        <v>5633253.0</v>
+      </c>
+      <c r="CB58">
+        <v>4273522.0</v>
+      </c>
+      <c r="CC58">
+        <v>4613793.0</v>
+      </c>
+      <c r="CD58">
+        <v>3927718.0</v>
+      </c>
+      <c r="CE58">
+        <v>3570051.0</v>
+      </c>
+      <c r="CF58">
+        <v>3811835.0</v>
+      </c>
+      <c r="CG58">
+        <v>3104351.0</v>
+      </c>
+      <c r="CH58">
+        <v>3087302.0</v>
+      </c>
+      <c r="CI58">
+        <v>2696922.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1658333.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:88">
+      <c r="A59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+    </row>
+    <row r="60" spans="1:88">
+      <c r="A60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60">
+        <v>10378000000.0</v>
+      </c>
+      <c r="C60">
+        <v>10164900000.0</v>
+      </c>
+      <c r="D60">
+        <v>9706800000.0</v>
+      </c>
+      <c r="E60">
+        <v>9821900000.0</v>
+      </c>
+      <c r="F60">
+        <v>9915300000.0</v>
+      </c>
+      <c r="G60">
+        <v>5059414000.0</v>
+      </c>
+      <c r="H60">
+        <v>5052899000.0</v>
+      </c>
+      <c r="I60">
+        <v>5043582000.0</v>
+      </c>
+      <c r="J60">
+        <v>971235000.0</v>
+      </c>
+      <c r="K60">
+        <v>7610697.0</v>
+      </c>
+      <c r="L60">
+        <v>7471000.0</v>
+      </c>
+      <c r="M60">
+        <v>7053379.0</v>
+      </c>
+      <c r="N60">
+        <v>10214813.0</v>
+      </c>
+      <c r="O60">
+        <v>9871452.0</v>
+      </c>
+      <c r="P60">
+        <v>9552464.0</v>
+      </c>
+      <c r="Q60">
+        <v>9527839.0</v>
+      </c>
+      <c r="R60">
+        <v>9320291.0</v>
+      </c>
+      <c r="S60">
+        <v>9362112.0</v>
+      </c>
+      <c r="T60">
+        <v>9356823.0</v>
+      </c>
+      <c r="U60">
+        <v>9393696.0</v>
+      </c>
+      <c r="V60">
+        <v>12590117.0</v>
+      </c>
+      <c r="W60">
+        <v>11688772.0</v>
+      </c>
+      <c r="X60">
+        <v>7279992.0</v>
+      </c>
+      <c r="Y60">
+        <v>8701458.0</v>
+      </c>
+      <c r="Z60">
+        <v>8642857.0</v>
+      </c>
+      <c r="AA60">
+        <v>8605944.0</v>
+      </c>
+      <c r="AB60">
+        <v>8894660.0</v>
+      </c>
+      <c r="AC60">
+        <v>12109657.0</v>
+      </c>
+      <c r="AD60">
+        <v>4437417.0</v>
+      </c>
+      <c r="AE60">
+        <v>4436909.0</v>
+      </c>
+      <c r="AF60">
+        <v>4334160.0</v>
+      </c>
+      <c r="AG60">
+        <v>4540249.0</v>
+      </c>
+      <c r="AH60">
+        <v>4362604.0</v>
+      </c>
+      <c r="AI60">
+        <v>4339247.0</v>
+      </c>
+      <c r="AJ60">
+        <v>4227121.0</v>
+      </c>
+      <c r="AK60">
+        <v>5476959.0</v>
+      </c>
+      <c r="AL60">
+        <v>5150703.0</v>
+      </c>
+      <c r="AM60">
+        <v>5111592.0</v>
+      </c>
+      <c r="AN60">
+        <v>4970916.0</v>
+      </c>
+      <c r="AO60">
+        <v>4693176.0</v>
+      </c>
+      <c r="AP60">
+        <v>1936923.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1377851.0</v>
+      </c>
+      <c r="AR60">
+        <v>1556321.0</v>
+      </c>
+      <c r="AS60">
+        <v>1752340.0</v>
+      </c>
+      <c r="AT60">
+        <v>1468635.0</v>
+      </c>
+      <c r="AU60">
+        <v>1377202.0</v>
+      </c>
+      <c r="AV60">
+        <v>13607.0</v>
+      </c>
+      <c r="AW60">
+        <v>238410.0</v>
+      </c>
+      <c r="AX60">
+        <v>-117638.0</v>
+      </c>
+      <c r="AY60">
+        <v>-229313.0</v>
+      </c>
+      <c r="AZ60">
+        <v>-399839.0</v>
+      </c>
+      <c r="BA60">
+        <v>-631295.0</v>
+      </c>
+      <c r="BB60">
+        <v>-599480.0</v>
+      </c>
+      <c r="BC60">
+        <v>-666000.0</v>
+      </c>
+      <c r="BD60">
+        <v>-814531.0</v>
+      </c>
+      <c r="BE60">
+        <v>-570800.0</v>
+      </c>
+      <c r="BF60">
+        <v>-755641.0</v>
+      </c>
+      <c r="BG60">
+        <v>-839623.0</v>
+      </c>
+      <c r="BH60">
+        <v>-946851.0</v>
+      </c>
+      <c r="BI60">
+        <v>-836198.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-832546.0</v>
+      </c>
+      <c r="BK60">
+        <v>-4692542.0</v>
+      </c>
+      <c r="BL60">
+        <v>-5067181.0</v>
+      </c>
+      <c r="BM60">
+        <v>-4490660.0</v>
+      </c>
+      <c r="BN60">
+        <v>-5251181.0</v>
+      </c>
+      <c r="BO60">
+        <v>-4533873.0</v>
+      </c>
+      <c r="BP60">
+        <v>-4976668.0</v>
+      </c>
+      <c r="BQ60">
+        <v>-4467958.0</v>
+      </c>
+      <c r="BR60">
+        <v>-4485299.0</v>
+      </c>
+      <c r="BS60">
+        <v>-5227356.0</v>
+      </c>
+      <c r="BT60">
+        <v>-5637690.0</v>
+      </c>
+      <c r="BU60">
+        <v>-5578900.0</v>
+      </c>
+      <c r="BV60">
+        <v>-4031074.0</v>
+      </c>
+      <c r="BW60">
+        <v>-4011557.0</v>
+      </c>
+      <c r="BX60">
+        <v>-3946177.0</v>
+      </c>
+      <c r="BY60">
+        <v>-3542736.0</v>
+      </c>
+      <c r="BZ60">
+        <v>-2425670.0</v>
+      </c>
+      <c r="CA60">
+        <v>-2360004.0</v>
+      </c>
+      <c r="CB60">
+        <v>-1930376.0</v>
+      </c>
+      <c r="CC60">
+        <v>-1773000.0</v>
+      </c>
+      <c r="CD60">
+        <v>-1226763.0</v>
+      </c>
+      <c r="CE60">
+        <v>-994939.0</v>
+      </c>
+      <c r="CF60">
+        <v>-940142.0</v>
+      </c>
+      <c r="CG60">
+        <v>-1201531.0</v>
+      </c>
+      <c r="CH60">
+        <v>-1306699.0</v>
+      </c>
+      <c r="CI60">
+        <v>-1072999.0</v>
+      </c>
+      <c r="CJ60">
+        <v>-1586108.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:88">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+    </row>
+    <row r="62" spans="1:88">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>5692600000.0</v>
+      </c>
+      <c r="C2">
+        <v>33941000.0</v>
+      </c>
+      <c r="D2">
+        <v>32903000.0</v>
+      </c>
+      <c r="E2">
+        <v>27024540.0</v>
+      </c>
+      <c r="F2">
+        <v>24493322.0</v>
+      </c>
+      <c r="G2">
+        <v>24641425.0</v>
+      </c>
+      <c r="H2">
+        <v>23824028.0</v>
+      </c>
+      <c r="I2">
+        <v>22898395.0</v>
+      </c>
+      <c r="J2">
+        <v>21606885.0</v>
+      </c>
+      <c r="K2">
+        <v>22079388.0</v>
+      </c>
+      <c r="L2">
+        <v>16798448.0</v>
+      </c>
+      <c r="M2">
+        <v>12890710.0</v>
+      </c>
+      <c r="N2">
+        <v>10649910.0</v>
+      </c>
+      <c r="O2">
+        <v>8040445.0</v>
+      </c>
+      <c r="P2">
+        <v>6121471.0</v>
+      </c>
+      <c r="Q2">
+        <v>4697020.0</v>
+      </c>
+      <c r="R2">
+        <v>4562109.0</v>
+      </c>
+      <c r="S2">
+        <v>5294431.0</v>
+      </c>
+      <c r="T2">
+        <v>5118535.0</v>
+      </c>
+      <c r="U2">
+        <v>4283435.0</v>
+      </c>
+      <c r="V2">
+        <v>2773183.0</v>
+      </c>
+      <c r="W2">
+        <v>1020567.0</v>
+      </c>
+      <c r="X2">
+        <v>18435.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>423100000.0</v>
+      </c>
+      <c r="C3">
+        <v>1122000.0</v>
+      </c>
+      <c r="D3">
+        <v>1001000.0</v>
+      </c>
+      <c r="E3">
+        <v>1755827.0</v>
+      </c>
+      <c r="F3">
+        <v>1394691.0</v>
+      </c>
+      <c r="G3">
+        <v>1121993.0</v>
+      </c>
+      <c r="H3">
+        <v>932200.0</v>
+      </c>
+      <c r="I3">
+        <v>649427.0</v>
+      </c>
+      <c r="J3">
+        <v>620297.0</v>
+      </c>
+      <c r="K3">
+        <v>684660.0</v>
+      </c>
+      <c r="L3">
+        <v>485092.0</v>
+      </c>
+      <c r="M3">
+        <v>364573.0</v>
+      </c>
+      <c r="N3">
+        <v>301963.0</v>
+      </c>
+      <c r="O3">
+        <v>195560.0</v>
+      </c>
+      <c r="P3">
+        <v>97011.0</v>
+      </c>
+      <c r="Q3">
+        <v>82879.0</v>
+      </c>
+      <c r="R3">
+        <v>191004.0</v>
+      </c>
+      <c r="S3">
+        <v>302033.0</v>
+      </c>
+      <c r="T3">
+        <v>305523.0</v>
+      </c>
+      <c r="U3">
+        <v>182035.0</v>
+      </c>
+      <c r="V3">
+        <v>48777.0</v>
+      </c>
+      <c r="W3">
+        <v>24922.0</v>
+      </c>
+      <c r="X3">
+        <v>18455.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>-163600000.0</v>
+      </c>
+      <c r="C5">
+        <v>50872000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1291000.0</v>
+      </c>
+      <c r="E5">
+        <v>-385379.0</v>
+      </c>
+      <c r="F5">
+        <v>90373.0</v>
+      </c>
+      <c r="G5">
+        <v>236654.0</v>
+      </c>
+      <c r="H5">
+        <v>-1883056.0</v>
+      </c>
+      <c r="I5">
+        <v>-1161103.0</v>
+      </c>
+      <c r="J5">
+        <v>939258.0</v>
+      </c>
+      <c r="K5">
+        <v>1267343.0</v>
+      </c>
+      <c r="L5">
+        <v>491788.0</v>
+      </c>
+      <c r="M5">
+        <v>470651.0</v>
+      </c>
+      <c r="N5">
+        <v>258604.0</v>
+      </c>
+      <c r="O5">
+        <v>-1158500.0</v>
+      </c>
+      <c r="P5">
+        <v>2851041.0</v>
+      </c>
+      <c r="Q5">
+        <v>-454035.0</v>
+      </c>
+      <c r="R5">
+        <v>-1316742.0</v>
+      </c>
+      <c r="S5">
+        <v>-1207412.0</v>
+      </c>
+      <c r="T5">
+        <v>-414500.0</v>
+      </c>
+      <c r="U5">
+        <v>-1069724.0</v>
+      </c>
+      <c r="V5">
+        <v>-1952343.0</v>
+      </c>
+      <c r="W5">
+        <v>-1867560.0</v>
+      </c>
+      <c r="X5">
+        <v>-376925.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>259500000.0</v>
+      </c>
+      <c r="C6">
+        <v>51994000.0</v>
+      </c>
+      <c r="D6">
+        <v>-290000.0</v>
+      </c>
+      <c r="E6">
+        <v>1370448.0</v>
+      </c>
+      <c r="F6">
+        <v>1485064.0</v>
+      </c>
+      <c r="G6">
+        <v>1358647.0</v>
+      </c>
+      <c r="H6">
+        <v>-950856.0</v>
+      </c>
+      <c r="I6">
+        <v>-511676.0</v>
+      </c>
+      <c r="J6">
+        <v>1559555.0</v>
+      </c>
+      <c r="K6">
+        <v>1952003.0</v>
+      </c>
+      <c r="L6">
+        <v>976880.0</v>
+      </c>
+      <c r="M6">
+        <v>835224.0</v>
+      </c>
+      <c r="N6">
+        <v>560567.0</v>
+      </c>
+      <c r="O6">
+        <v>-962940.0</v>
+      </c>
+      <c r="P6">
+        <v>2948052.0</v>
+      </c>
+      <c r="Q6">
+        <v>-371156.0</v>
+      </c>
+      <c r="R6">
+        <v>-1125738.0</v>
+      </c>
+      <c r="S6">
+        <v>-905379.0</v>
+      </c>
+      <c r="T6">
+        <v>-108977.0</v>
+      </c>
+      <c r="U6">
+        <v>-887689.0</v>
+      </c>
+      <c r="V6">
+        <v>-1903566.0</v>
+      </c>
+      <c r="W6">
+        <v>-1842638.0</v>
+      </c>
+      <c r="X6">
+        <v>-358470.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>1149600000.0</v>
+      </c>
+      <c r="C9">
+        <v>22932000.0</v>
+      </c>
+      <c r="D9">
+        <v>21614000.0</v>
+      </c>
+      <c r="E9">
+        <v>17960736.0</v>
+      </c>
+      <c r="F9">
+        <v>17208058.0</v>
+      </c>
+      <c r="G9">
+        <v>16578981.0</v>
+      </c>
+      <c r="H9">
+        <v>14678454.0</v>
+      </c>
+      <c r="I9">
+        <v>13205423.0</v>
+      </c>
+      <c r="J9">
+        <v>13245143.0</v>
+      </c>
+      <c r="K9">
+        <v>12042582.0</v>
+      </c>
+      <c r="L9">
+        <v>10843534.0</v>
+      </c>
+      <c r="M9">
+        <v>8573064.0</v>
+      </c>
+      <c r="N9">
+        <v>6750141.0</v>
+      </c>
+      <c r="O9">
+        <v>5138540.0</v>
+      </c>
+      <c r="P9">
+        <v>4400609.0</v>
+      </c>
+      <c r="Q9">
+        <v>2789683.0</v>
+      </c>
+      <c r="R9">
+        <v>2852539.0</v>
+      </c>
+      <c r="S9">
+        <v>2429864.0</v>
+      </c>
+      <c r="T9">
+        <v>2259674.0</v>
+      </c>
+      <c r="U9">
+        <v>2302448.0</v>
+      </c>
+      <c r="V9">
+        <v>1406892.0</v>
+      </c>
+      <c r="W9">
+        <v>682714.0</v>
+      </c>
+      <c r="X9">
+        <v>-17085.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>-337100000.0</v>
+      </c>
+      <c r="C10">
+        <v>50812000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1367000.0</v>
+      </c>
+      <c r="E10">
+        <v>-474403.0</v>
+      </c>
+      <c r="F10">
+        <v>43571.0</v>
+      </c>
+      <c r="G10">
+        <v>223038.0</v>
+      </c>
+      <c r="H10">
+        <v>-1922870.0</v>
+      </c>
+      <c r="I10">
+        <v>-1202785.0</v>
+      </c>
+      <c r="J10">
+        <v>907562.0</v>
+      </c>
+      <c r="K10">
+        <v>1212665.0</v>
+      </c>
+      <c r="L10">
+        <v>434305.0</v>
+      </c>
+      <c r="M10">
+        <v>410901.0</v>
+      </c>
+      <c r="N10">
+        <v>202548.0</v>
+      </c>
+      <c r="O10">
+        <v>-1235170.0</v>
+      </c>
+      <c r="P10">
+        <v>2708931.0</v>
+      </c>
+      <c r="Q10">
+        <v>-568505.0</v>
+      </c>
+      <c r="R10">
+        <v>-1502262.0</v>
+      </c>
+      <c r="S10">
+        <v>-1486398.0</v>
+      </c>
+      <c r="T10">
+        <v>-1614008.0</v>
+      </c>
+      <c r="U10">
+        <v>-2321573.0</v>
+      </c>
+      <c r="V10">
+        <v>-2408644.0</v>
+      </c>
+      <c r="W10">
+        <v>-2390705.0</v>
+      </c>
+      <c r="X10">
+        <v>-397605.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>-57700000.0</v>
+      </c>
+      <c r="C11">
+        <v>22843000.0</v>
+      </c>
+      <c r="D11">
+        <v>-297000.0</v>
+      </c>
+      <c r="E11">
+        <v>-192184.0</v>
+      </c>
+      <c r="F11">
+        <v>178005.0</v>
+      </c>
+      <c r="G11">
+        <v>47391.0</v>
+      </c>
+      <c r="H11">
+        <v>-455006.0</v>
+      </c>
+      <c r="I11">
+        <v>-281212.0</v>
+      </c>
+      <c r="J11">
+        <v>1394031.0</v>
+      </c>
+      <c r="K11">
+        <v>-2223734.0</v>
+      </c>
+      <c r="L11">
+        <v>60000.0</v>
+      </c>
+      <c r="M11">
+        <v>218000.0</v>
+      </c>
+      <c r="N11">
+        <v>-120000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12">
+        <v>173500000.0</v>
+      </c>
+      <c r="C12">
+        <v>60000.0</v>
+      </c>
+      <c r="D12">
+        <v>55666.0</v>
+      </c>
+      <c r="E12">
+        <v>89024.0</v>
+      </c>
+      <c r="F12">
+        <v>46802.0</v>
+      </c>
+      <c r="G12">
+        <v>13616.0</v>
+      </c>
+      <c r="H12">
+        <v>39814.0</v>
+      </c>
+      <c r="I12">
+        <v>41682.0</v>
+      </c>
+      <c r="J12">
+        <v>31696.0</v>
+      </c>
+      <c r="K12">
+        <v>64678.0</v>
+      </c>
+      <c r="L12">
+        <v>57483.0</v>
+      </c>
+      <c r="M12">
+        <v>59750.0</v>
+      </c>
+      <c r="N12">
+        <v>56056.0</v>
+      </c>
+      <c r="O12">
+        <v>76670.0</v>
+      </c>
+      <c r="P12">
+        <v>142110.0</v>
+      </c>
+      <c r="Q12">
+        <v>114469.0</v>
+      </c>
+      <c r="R12">
+        <v>186568.0</v>
+      </c>
+      <c r="S12">
+        <v>278983.0</v>
+      </c>
+      <c r="T12">
+        <v>1199505.0</v>
+      </c>
+      <c r="U12">
+        <v>1251846.0</v>
+      </c>
+      <c r="V12">
+        <v>456300.0</v>
+      </c>
+      <c r="W12">
+        <v>523145.0</v>
+      </c>
+      <c r="X12">
+        <v>6680.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>125800000.0</v>
+      </c>
+      <c r="C13">
+        <v>121872000.0</v>
+      </c>
+      <c r="D13">
+        <v>20000.0</v>
+      </c>
+      <c r="E13">
+        <v>89020.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>-279400000.0</v>
+      </c>
+      <c r="C15">
+        <v>27969000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1070000.0</v>
+      </c>
+      <c r="E15">
+        <v>-282219.0</v>
+      </c>
+      <c r="F15">
+        <v>-134434.0</v>
+      </c>
+      <c r="G15">
+        <v>175647.0</v>
+      </c>
+      <c r="H15">
+        <v>6794226.0</v>
+      </c>
+      <c r="I15">
+        <v>262432.0</v>
+      </c>
+      <c r="J15">
+        <v>-486469.0</v>
+      </c>
+      <c r="K15">
+        <v>3436399.0</v>
+      </c>
+      <c r="L15">
+        <v>374305.0</v>
+      </c>
+      <c r="M15">
+        <v>192901.0</v>
+      </c>
+      <c r="N15">
+        <v>322548.0</v>
+      </c>
+      <c r="O15">
+        <v>-1235170.0</v>
+      </c>
+      <c r="P15">
+        <v>2616548.0</v>
+      </c>
+      <c r="Q15">
+        <v>-468921.0</v>
+      </c>
+      <c r="R15">
+        <v>-1540372.0</v>
+      </c>
+      <c r="S15">
+        <v>-1486398.0</v>
+      </c>
+      <c r="T15">
+        <v>-1614008.0</v>
+      </c>
+      <c r="U15">
+        <v>-2321573.0</v>
+      </c>
+      <c r="V15">
+        <v>-2408644.0</v>
+      </c>
+      <c r="W15">
+        <v>-2390705.0</v>
+      </c>
+      <c r="X15">
+        <v>-397605.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>-388300000.0</v>
+      </c>
+      <c r="C16">
+        <v>-23031000.0</v>
+      </c>
+      <c r="D16">
+        <v>-1070000.0</v>
+      </c>
+      <c r="E16">
+        <v>-282220.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>-279400000.0</v>
+      </c>
+      <c r="C17">
+        <v>27969000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1070095.0</v>
+      </c>
+      <c r="E17">
+        <v>-282219.0</v>
+      </c>
+      <c r="F17">
+        <v>-134434.0</v>
+      </c>
+      <c r="G17">
+        <v>175647.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-47700000.0</v>
+      </c>
+      <c r="C18">
+        <v>121812000.0</v>
+      </c>
+      <c r="D18">
+        <v>-55666.0</v>
+      </c>
+      <c r="E18">
+        <v>-89024.0</v>
+      </c>
+      <c r="F18">
+        <v>-46802.0</v>
+      </c>
+      <c r="G18">
+        <v>-13616.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>-57000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-71000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1311000.0</v>
+      </c>
+      <c r="E21">
+        <v>-385379.0</v>
+      </c>
+      <c r="F21">
+        <v>-230986.0</v>
+      </c>
+      <c r="G21">
+        <v>223385.0</v>
+      </c>
+      <c r="H21">
+        <v>-1907061.0</v>
+      </c>
+      <c r="I21">
+        <v>-1161100.0</v>
+      </c>
+      <c r="J21">
+        <v>939260.0</v>
+      </c>
+      <c r="K21">
+        <v>1267340.0</v>
+      </c>
+      <c r="L21">
+        <v>357788.0</v>
+      </c>
+      <c r="M21">
+        <v>470651.0</v>
+      </c>
+      <c r="N21">
+        <v>258604.0</v>
+      </c>
+      <c r="O21">
+        <v>-1130432.0</v>
+      </c>
+      <c r="P21">
+        <v>260067.0</v>
+      </c>
+      <c r="Q21">
+        <v>-937117.0</v>
+      </c>
+      <c r="R21">
+        <v>-252121.0</v>
+      </c>
+      <c r="S21">
+        <v>-577693.0</v>
+      </c>
+      <c r="T21">
+        <v>-1007562.0</v>
+      </c>
+      <c r="U21">
+        <v>-1030178.0</v>
+      </c>
+      <c r="V21">
+        <v>-1502088.0</v>
+      </c>
+      <c r="W21">
+        <v>-1967560.0</v>
+      </c>
+      <c r="X21">
+        <v>-376925.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>6899200000.0</v>
+      </c>
+      <c r="C23">
+        <v>127873000.0</v>
+      </c>
+      <c r="D23">
+        <v>55828000.0</v>
+      </c>
+      <c r="E23">
+        <v>45370655.0</v>
+      </c>
+      <c r="F23">
+        <v>41932366.0</v>
+      </c>
+      <c r="G23">
+        <v>40997021.0</v>
+      </c>
+      <c r="H23">
+        <v>40409543.0</v>
+      </c>
+      <c r="I23">
+        <v>37264921.0</v>
+      </c>
+      <c r="J23">
+        <v>33912770.0</v>
+      </c>
+      <c r="K23">
+        <v>32854627.0</v>
+      </c>
+      <c r="L23">
+        <v>27284194.0</v>
+      </c>
+      <c r="M23">
+        <v>20993123.0</v>
+      </c>
+      <c r="N23">
+        <v>17141447.0</v>
+      </c>
+      <c r="O23">
+        <v>14355417.0</v>
+      </c>
+      <c r="P23">
+        <v>10262013.0</v>
+      </c>
+      <c r="Q23">
+        <v>8423820.0</v>
+      </c>
+      <c r="R23">
+        <v>7666769.0</v>
+      </c>
+      <c r="S23">
+        <v>8301988.0</v>
+      </c>
+      <c r="T23">
+        <v>8385771.0</v>
+      </c>
+      <c r="U23">
+        <v>7616061.0</v>
+      </c>
+      <c r="V23">
+        <v>5682163.0</v>
+      </c>
+      <c r="W23">
+        <v>3670841.0</v>
+      </c>
+      <c r="X23">
+        <v>378275.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>423100000.0</v>
+      </c>
+      <c r="C25">
+        <v>1122000.0</v>
+      </c>
+      <c r="D25">
+        <v>1126735.0</v>
+      </c>
+      <c r="E25">
+        <v>1755827.0</v>
+      </c>
+      <c r="F25">
+        <v>1394691.0</v>
+      </c>
+      <c r="G25">
+        <v>1121993.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>156983.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>572.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>55662000.0</v>
+      </c>
+      <c r="D27">
+        <v>8852739.0</v>
+      </c>
+      <c r="E27">
+        <v>7745265.0</v>
+      </c>
+      <c r="F27">
+        <v>6719909.0</v>
+      </c>
+      <c r="G27">
+        <v>7365912.0</v>
+      </c>
+      <c r="H27">
+        <v>6838745.0</v>
+      </c>
+      <c r="I27">
+        <v>6312304.0</v>
+      </c>
+      <c r="J27">
+        <v>4849996.0</v>
+      </c>
+      <c r="K27">
+        <v>4358234.0</v>
+      </c>
+      <c r="L27">
+        <v>4304224.0</v>
+      </c>
+      <c r="M27">
+        <v>3326497.0</v>
+      </c>
+      <c r="N27">
+        <v>3244337.0</v>
+      </c>
+      <c r="O27">
+        <v>2302258.0</v>
+      </c>
+      <c r="P27">
+        <v>1843824.0</v>
+      </c>
+      <c r="Q27">
+        <v>1546107.0</v>
+      </c>
+      <c r="R27">
+        <v>1218680.0</v>
+      </c>
+      <c r="S27">
+        <v>1209754.0</v>
+      </c>
+      <c r="T27">
+        <v>1234362.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>1394800000.0</v>
+      </c>
+      <c r="C28">
+        <v>34513000.0</v>
+      </c>
+      <c r="D28">
+        <v>10258654.0</v>
+      </c>
+      <c r="E28">
+        <v>9651885.0</v>
+      </c>
+      <c r="F28">
+        <v>9843569.0</v>
+      </c>
+      <c r="G28">
+        <v>8283752.0</v>
+      </c>
+      <c r="H28">
+        <v>8789875.0</v>
+      </c>
+      <c r="I28">
+        <v>8054222.0</v>
+      </c>
+      <c r="J28">
+        <v>7455889.0</v>
+      </c>
+      <c r="K28">
+        <v>6417005.0</v>
+      </c>
+      <c r="L28">
+        <v>5696431.0</v>
+      </c>
+      <c r="M28">
+        <v>4411343.0</v>
+      </c>
+      <c r="N28">
+        <v>2945238.0</v>
+      </c>
+      <c r="O28">
+        <v>4012714.0</v>
+      </c>
+      <c r="P28">
+        <v>2296718.0</v>
+      </c>
+      <c r="Q28">
+        <v>2180693.0</v>
+      </c>
+      <c r="R28">
+        <v>1885980.0</v>
+      </c>
+      <c r="S28">
+        <v>1797803.0</v>
+      </c>
+      <c r="T28">
+        <v>1875891.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>-57700000.0</v>
+      </c>
+      <c r="C29">
+        <v>22843000.0</v>
+      </c>
+      <c r="D29">
+        <v>-297419.0</v>
+      </c>
+      <c r="E29">
+        <v>-192184.0</v>
+      </c>
+      <c r="F29">
+        <v>178005.0</v>
+      </c>
+      <c r="G29">
+        <v>47391.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>1206600000.0</v>
+      </c>
+      <c r="C30">
+        <v>93932000.0</v>
+      </c>
+      <c r="D30">
+        <v>22925000.0</v>
+      </c>
+      <c r="E30">
+        <v>18346115.0</v>
+      </c>
+      <c r="F30">
+        <v>17439044.0</v>
+      </c>
+      <c r="G30">
+        <v>16355596.0</v>
+      </c>
+      <c r="H30">
+        <v>16585515.0</v>
+      </c>
+      <c r="I30">
+        <v>14366526.0</v>
+      </c>
+      <c r="J30">
+        <v>12305885.0</v>
+      </c>
+      <c r="K30">
+        <v>10775239.0</v>
+      </c>
+      <c r="L30">
+        <v>10485746.0</v>
+      </c>
+      <c r="M30">
+        <v>8102413.0</v>
+      </c>
+      <c r="N30">
+        <v>6491537.0</v>
+      </c>
+      <c r="O30">
+        <v>6268972.0</v>
+      </c>
+      <c r="P30">
+        <v>4140542.0</v>
+      </c>
+      <c r="Q30">
+        <v>3726800.0</v>
+      </c>
+      <c r="R30">
+        <v>3104660.0</v>
+      </c>
+      <c r="S30">
+        <v>3007557.0</v>
+      </c>
+      <c r="T30">
+        <v>3267236.0</v>
+      </c>
+      <c r="U30">
+        <v>3332626.0</v>
+      </c>
+      <c r="V30">
+        <v>2908980.0</v>
+      </c>
+      <c r="W30">
+        <v>2650274.0</v>
+      </c>
+      <c r="X30">
+        <v>359840.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>-280100000.0</v>
+      </c>
+      <c r="C31">
+        <v>121812000.0</v>
+      </c>
+      <c r="D31">
+        <v>-56000.0</v>
+      </c>
+      <c r="E31">
+        <v>-89024.0</v>
+      </c>
+      <c r="F31">
+        <v>274557.0</v>
+      </c>
+      <c r="G31">
+        <v>-347.0</v>
+      </c>
+      <c r="H31">
+        <v>-15809.0</v>
+      </c>
+      <c r="I31">
+        <v>-41682.0</v>
+      </c>
+      <c r="J31">
+        <v>-31696.0</v>
+      </c>
+      <c r="K31">
+        <v>-54678.0</v>
+      </c>
+      <c r="L31">
+        <v>76517.0</v>
+      </c>
+      <c r="M31">
+        <v>-59750.0</v>
+      </c>
+      <c r="N31">
+        <v>-56056.0</v>
+      </c>
+      <c r="O31">
+        <v>-58738.0</v>
+      </c>
+      <c r="P31">
+        <v>2448864.0</v>
+      </c>
+      <c r="Q31">
+        <v>368612.0</v>
+      </c>
+      <c r="R31">
+        <v>-1250141.0</v>
+      </c>
+      <c r="S31">
+        <v>-908705.0</v>
+      </c>
+      <c r="T31">
+        <v>-606446.0</v>
+      </c>
+      <c r="U31">
+        <v>-1291395.0</v>
+      </c>
+      <c r="V31">
+        <v>-906556.0</v>
+      </c>
+      <c r="W31">
+        <v>-423145.0</v>
+      </c>
+      <c r="X31">
+        <v>-20680.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>6842200000.0</v>
+      </c>
+      <c r="C32">
+        <v>56873000.0</v>
+      </c>
+      <c r="D32">
+        <v>54517000.0</v>
+      </c>
+      <c r="E32">
+        <v>44985276.0</v>
+      </c>
+      <c r="F32">
+        <v>41701380.0</v>
+      </c>
+      <c r="G32">
+        <v>41220406.0</v>
+      </c>
+      <c r="H32">
+        <v>38502482.0</v>
+      </c>
+      <c r="I32">
+        <v>36103818.0</v>
+      </c>
+      <c r="J32">
+        <v>34852028.0</v>
+      </c>
+      <c r="K32">
+        <v>34121970.0</v>
+      </c>
+      <c r="L32">
+        <v>27641982.0</v>
+      </c>
+      <c r="M32">
+        <v>21463774.0</v>
+      </c>
+      <c r="N32">
+        <v>17400051.0</v>
+      </c>
+      <c r="O32">
+        <v>13178985.0</v>
+      </c>
+      <c r="P32">
+        <v>10522080.0</v>
+      </c>
+      <c r="Q32">
+        <v>7486703.0</v>
+      </c>
+      <c r="R32">
+        <v>7414648.0</v>
+      </c>
+      <c r="S32">
+        <v>7724295.0</v>
+      </c>
+      <c r="T32">
+        <v>7378209.0</v>
+      </c>
+      <c r="U32">
+        <v>6585883.0</v>
+      </c>
+      <c r="V32">
+        <v>4180075.0</v>
+      </c>
+      <c r="W32">
+        <v>1703281.0</v>
+      </c>
+      <c r="X32">
+        <v>1350.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:88">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="2" spans="1:88">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>2443000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1485100000.0</v>
+      </c>
+      <c r="D2">
+        <v>1822500000.0</v>
+      </c>
+      <c r="E2">
+        <v>2250000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1611700000.0</v>
+      </c>
+      <c r="G2">
+        <v>8372999.0</v>
+      </c>
+      <c r="H2">
+        <v>8705000.0</v>
+      </c>
+      <c r="I2">
+        <v>7713000.0</v>
+      </c>
+      <c r="J2">
+        <v>8700000.0</v>
+      </c>
+      <c r="K2">
+        <v>8778000.0</v>
+      </c>
+      <c r="L2">
+        <v>9208179.0</v>
+      </c>
+      <c r="M2">
+        <v>8148331.0</v>
+      </c>
+      <c r="N2">
+        <v>8072000.0</v>
+      </c>
+      <c r="O2">
+        <v>7770178.0</v>
+      </c>
+      <c r="P2">
+        <v>7706168.0</v>
+      </c>
+      <c r="Q2">
+        <v>6729112.0</v>
+      </c>
+      <c r="R2">
+        <v>6510805.0</v>
+      </c>
+      <c r="S2">
+        <v>6318977.0</v>
+      </c>
+      <c r="T2">
+        <v>6231516.0</v>
+      </c>
+      <c r="U2">
+        <v>6170346.0</v>
+      </c>
+      <c r="V2">
+        <v>5958529.0</v>
+      </c>
+      <c r="W2">
+        <v>6132931.0</v>
+      </c>
+      <c r="X2">
+        <v>6572610.0</v>
+      </c>
+      <c r="Y2">
+        <v>6107161.0</v>
+      </c>
+      <c r="Z2">
+        <v>5734340.0</v>
+      </c>
+      <c r="AA2">
+        <v>6227314.0</v>
+      </c>
+      <c r="AB2">
+        <v>6244777.0</v>
+      </c>
+      <c r="AC2">
+        <v>6407089.0</v>
+      </c>
+      <c r="AD2">
+        <v>5642520.0</v>
+      </c>
+      <c r="AE2">
+        <v>5544690.0</v>
+      </c>
+      <c r="AF2">
+        <v>6414663.0</v>
+      </c>
+      <c r="AG2">
+        <v>6282316.0</v>
+      </c>
+      <c r="AH2">
+        <v>5831369.0</v>
+      </c>
+      <c r="AI2">
+        <v>5369336.0</v>
+      </c>
+      <c r="AJ2">
+        <v>5467471.0</v>
+      </c>
+      <c r="AK2">
+        <v>5799042.0</v>
+      </c>
+      <c r="AL2">
+        <v>5104552.0</v>
+      </c>
+      <c r="AM2">
+        <v>4615523.0</v>
+      </c>
+      <c r="AN2">
+        <v>5348200.0</v>
+      </c>
+      <c r="AO2">
+        <v>5980724.0</v>
+      </c>
+      <c r="AP2">
+        <v>5212532.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4853272.0</v>
+      </c>
+      <c r="AR2">
+        <v>5300144.0</v>
+      </c>
+      <c r="AS2">
+        <v>4294776.0</v>
+      </c>
+      <c r="AT2">
+        <v>3520685.0</v>
+      </c>
+      <c r="AU2">
+        <v>3682842.0</v>
+      </c>
+      <c r="AV2">
+        <v>3536106.0</v>
+      </c>
+      <c r="AW2">
+        <v>3527918.0</v>
+      </c>
+      <c r="AX2">
+        <v>3007105.0</v>
+      </c>
+      <c r="AY2">
+        <v>2819581.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3232539.0</v>
+      </c>
+      <c r="BA2">
+        <v>2743964.0</v>
+      </c>
+      <c r="BB2">
+        <v>2263991.0</v>
+      </c>
+      <c r="BC2">
+        <v>2409416.0</v>
+      </c>
+      <c r="BD2">
+        <v>2263469.0</v>
+      </c>
+      <c r="BE2">
+        <v>2081736.0</v>
+      </c>
+      <c r="BF2">
+        <v>1773995.0</v>
+      </c>
+      <c r="BG2">
+        <v>1726000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1577411.0</v>
+      </c>
+      <c r="BI2">
+        <v>1360563.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1527095.0</v>
+      </c>
+      <c r="BK2">
+        <v>1559391.0</v>
+      </c>
+      <c r="BL2">
+        <v>1194668.0</v>
+      </c>
+      <c r="BM2">
+        <v>1074780.0</v>
+      </c>
+      <c r="BN2">
+        <v>1129081.0</v>
+      </c>
+      <c r="BO2">
+        <v>1215611.0</v>
+      </c>
+      <c r="BP2">
+        <v>1060712.0</v>
+      </c>
+      <c r="BQ2">
+        <v>1004857.0</v>
+      </c>
+      <c r="BR2">
+        <v>1057629.0</v>
+      </c>
+      <c r="BS2">
+        <v>1247908.0</v>
+      </c>
+      <c r="BT2">
+        <v>1239666.0</v>
+      </c>
+      <c r="BU2">
+        <v>1207689.0</v>
+      </c>
+      <c r="BV2">
+        <v>1254059.0</v>
+      </c>
+      <c r="BW2">
+        <v>1004515.0</v>
+      </c>
+      <c r="BX2">
+        <v>1255512.0</v>
+      </c>
+      <c r="BY2">
+        <v>1319454.0</v>
+      </c>
+      <c r="BZ2">
+        <v>1131908.0</v>
+      </c>
+      <c r="CA2">
+        <v>997995.0</v>
+      </c>
+      <c r="CB2">
+        <v>822543.0</v>
+      </c>
+      <c r="CC2">
+        <v>754143.0</v>
+      </c>
+      <c r="CD2">
+        <v>746383.0</v>
+      </c>
+      <c r="CE2">
+        <v>610000.0</v>
+      </c>
+      <c r="CF2">
+        <v>613878.0</v>
+      </c>
+      <c r="CG2">
+        <v>599559.0</v>
+      </c>
+      <c r="CH2">
+        <v>294535.0</v>
+      </c>
+      <c r="CI2">
+        <v>108301.0</v>
+      </c>
+      <c r="CJ2">
+        <v>2250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:88">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>196000000.0</v>
+      </c>
+      <c r="C3">
+        <v>164200000.0</v>
+      </c>
+      <c r="D3">
+        <v>158300000.0</v>
+      </c>
+      <c r="E3">
+        <v>157500000.0</v>
+      </c>
+      <c r="F3">
+        <v>107000000.0</v>
+      </c>
+      <c r="G3">
+        <v>278600.0</v>
+      </c>
+      <c r="H3">
+        <v>271000.0</v>
+      </c>
+      <c r="I3">
+        <v>251000.0</v>
+      </c>
+      <c r="J3">
+        <v>324000.0</v>
+      </c>
+      <c r="K3">
+        <v>276000.0</v>
+      </c>
+      <c r="L3">
+        <v>261135.0</v>
+      </c>
+      <c r="M3">
+        <v>237271.0</v>
+      </c>
+      <c r="N3">
+        <v>336380.0</v>
+      </c>
+      <c r="O3">
+        <v>353620.0</v>
+      </c>
+      <c r="P3">
+        <v>349010.0</v>
+      </c>
+      <c r="Q3">
+        <v>381979.0</v>
+      </c>
+      <c r="R3">
+        <v>375188.0</v>
+      </c>
+      <c r="S3">
+        <v>649650.0</v>
+      </c>
+      <c r="T3">
+        <v>485530.0</v>
+      </c>
+      <c r="U3">
+        <v>252758.0</v>
+      </c>
+      <c r="V3">
+        <v>329929.0</v>
+      </c>
+      <c r="W3">
+        <v>326474.0</v>
+      </c>
+      <c r="X3">
+        <v>232158.0</v>
+      </c>
+      <c r="Y3">
+        <v>309296.0</v>
+      </c>
+      <c r="Z3">
+        <v>286340.0</v>
+      </c>
+      <c r="AA3">
+        <v>294199.0</v>
+      </c>
+      <c r="AB3">
+        <v>253187.0</v>
+      </c>
+      <c r="AC3">
+        <v>178472.0</v>
+      </c>
+      <c r="AD3">
+        <v>186570.0</v>
+      </c>
+      <c r="AE3">
+        <v>174229.0</v>
+      </c>
+      <c r="AF3">
+        <v>132959.0</v>
+      </c>
+      <c r="AG3">
+        <v>233685.0</v>
+      </c>
+      <c r="AH3">
+        <v>174043.0</v>
+      </c>
+      <c r="AI3">
+        <v>142634.0</v>
+      </c>
+      <c r="AJ3">
+        <v>154833.0</v>
+      </c>
+      <c r="AK3">
+        <v>145585.0</v>
+      </c>
+      <c r="AL3">
+        <v>149042.0</v>
+      </c>
+      <c r="AM3">
+        <v>170836.0</v>
+      </c>
+      <c r="AN3">
+        <v>170895.0</v>
+      </c>
+      <c r="AO3">
+        <v>171308.0</v>
+      </c>
+      <c r="AP3">
+        <v>171564.0</v>
+      </c>
+      <c r="AQ3">
+        <v>170893.0</v>
+      </c>
+      <c r="AR3">
+        <v>68155.0</v>
+      </c>
+      <c r="AS3">
+        <v>184628.0</v>
+      </c>
+      <c r="AT3">
+        <v>120353.0</v>
+      </c>
+      <c r="AU3">
+        <v>111956.0</v>
+      </c>
+      <c r="AV3">
+        <v>102518.0</v>
+      </c>
+      <c r="AW3">
+        <v>95098.0</v>
+      </c>
+      <c r="AX3">
+        <v>89225.0</v>
+      </c>
+      <c r="AY3">
+        <v>77732.0</v>
+      </c>
+      <c r="AZ3">
+        <v>83358.0</v>
+      </c>
+      <c r="BA3">
+        <v>72402.0</v>
+      </c>
+      <c r="BB3">
+        <v>70423.0</v>
+      </c>
+      <c r="BC3">
+        <v>75780.0</v>
+      </c>
+      <c r="BD3">
+        <v>81184.0</v>
+      </c>
+      <c r="BE3">
+        <v>62624.0</v>
+      </c>
+      <c r="BF3">
+        <v>32752.0</v>
+      </c>
+      <c r="BG3">
+        <v>19000.0</v>
+      </c>
+      <c r="BH3">
+        <v>22151.0</v>
+      </c>
+      <c r="BI3">
+        <v>22548.0</v>
+      </c>
+      <c r="BJ3">
+        <v>26124.0</v>
+      </c>
+      <c r="BK3">
+        <v>26188.0</v>
+      </c>
+      <c r="BL3">
+        <v>21223.0</v>
+      </c>
+      <c r="BM3">
+        <v>19164.0</v>
+      </c>
+      <c r="BN3">
+        <v>20580.0</v>
+      </c>
+      <c r="BO3">
+        <v>21912.0</v>
+      </c>
+      <c r="BP3">
+        <v>19660.0</v>
+      </c>
+      <c r="BQ3">
+        <v>23990.0</v>
+      </c>
+      <c r="BR3">
+        <v>72804.0</v>
+      </c>
+      <c r="BS3">
+        <v>74550.0</v>
+      </c>
+      <c r="BT3">
+        <v>70096.0</v>
+      </c>
+      <c r="BU3">
+        <v>73702.0</v>
+      </c>
+      <c r="BV3">
+        <v>79216.0</v>
+      </c>
+      <c r="BW3">
+        <v>343292.0</v>
+      </c>
+      <c r="BX3">
+        <v>316758.0</v>
+      </c>
+      <c r="BY3">
+        <v>321360.0</v>
+      </c>
+      <c r="BZ3">
+        <v>261211.0</v>
+      </c>
+      <c r="CA3">
+        <v>215586.0</v>
+      </c>
+      <c r="CB3">
+        <v>227618.0</v>
+      </c>
+      <c r="CC3">
+        <v>346284.0</v>
+      </c>
+      <c r="CD3">
+        <v>9029.0</v>
+      </c>
+      <c r="CE3">
+        <v>9298.0</v>
+      </c>
+      <c r="CF3">
+        <v>10259.0</v>
+      </c>
+      <c r="CG3">
+        <v>165171.0</v>
+      </c>
+      <c r="CH3">
+        <v>-5502.0</v>
+      </c>
+      <c r="CI3">
+        <v>18248.0</v>
+      </c>
+      <c r="CJ3">
+        <v>2250.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-223800000.0</v>
+      </c>
+      <c r="D5">
+        <v>-71100000.0</v>
+      </c>
+      <c r="E5">
+        <v>51800000.0</v>
+      </c>
+      <c r="F5">
+        <v>-206100000.0</v>
+      </c>
+      <c r="G5">
+        <v>17267000.0</v>
+      </c>
+      <c r="H5">
+        <v>88771000.0</v>
+      </c>
+      <c r="I5">
+        <v>23163000.0</v>
+      </c>
+      <c r="J5">
+        <v>-800000.0</v>
+      </c>
+      <c r="K5">
+        <v>230000.0</v>
+      </c>
+      <c r="L5">
+        <v>421003.0</v>
+      </c>
+      <c r="M5">
+        <v>-2558652.0</v>
+      </c>
+      <c r="N5">
+        <v>456422.0</v>
+      </c>
+      <c r="O5">
+        <v>369537.0</v>
+      </c>
+      <c r="P5">
+        <v>-168807.0</v>
+      </c>
+      <c r="Q5">
+        <v>-117610.0</v>
+      </c>
+      <c r="R5">
+        <v>-79246.0</v>
+      </c>
+      <c r="S5">
+        <v>-19716.0</v>
+      </c>
+      <c r="T5">
+        <v>-316506.0</v>
+      </c>
+      <c r="U5">
+        <v>-290298.0</v>
+      </c>
+      <c r="V5">
+        <v>203904.0</v>
+      </c>
+      <c r="W5">
+        <v>493273.0</v>
+      </c>
+      <c r="X5">
+        <v>480491.0</v>
+      </c>
+      <c r="Y5">
+        <v>92500.0</v>
+      </c>
+      <c r="Z5">
+        <v>53128.0</v>
+      </c>
+      <c r="AA5">
+        <v>-395190.0</v>
+      </c>
+      <c r="AB5">
+        <v>-375259.0</v>
+      </c>
+      <c r="AC5">
+        <v>-713519.0</v>
+      </c>
+      <c r="AD5">
+        <v>-356631.0</v>
+      </c>
+      <c r="AE5">
+        <v>-215544.0</v>
+      </c>
+      <c r="AF5">
+        <v>37041.0</v>
+      </c>
+      <c r="AG5">
+        <v>-152099.0</v>
+      </c>
+      <c r="AH5">
+        <v>32327.0</v>
+      </c>
+      <c r="AI5">
+        <v>88322.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-90474.0</v>
+      </c>
+      <c r="AK5">
+        <v>549427.0</v>
+      </c>
+      <c r="AL5">
+        <v>192112.0</v>
+      </c>
+      <c r="AM5">
+        <v>288192.0</v>
+      </c>
+      <c r="AN5">
+        <v>134444.0</v>
+      </c>
+      <c r="AO5">
+        <v>503128.0</v>
+      </c>
+      <c r="AP5">
+        <v>485400.0</v>
+      </c>
+      <c r="AQ5">
+        <v>144371.0</v>
+      </c>
+      <c r="AR5">
+        <v>-332603.0</v>
+      </c>
+      <c r="AS5">
+        <v>48348.0</v>
+      </c>
+      <c r="AT5">
+        <v>84076.0</v>
+      </c>
+      <c r="AU5">
+        <v>557967.0</v>
+      </c>
+      <c r="AV5">
+        <v>-338726.0</v>
+      </c>
+      <c r="AW5">
+        <v>467506.0</v>
+      </c>
+      <c r="AX5">
+        <v>132729.0</v>
+      </c>
+      <c r="AY5">
+        <v>201643.0</v>
+      </c>
+      <c r="AZ5">
+        <v>111709.0</v>
+      </c>
+      <c r="BA5">
+        <v>-62083.0</v>
+      </c>
+      <c r="BB5">
+        <v>77339.0</v>
+      </c>
+      <c r="BC5">
+        <v>131640.0</v>
+      </c>
+      <c r="BD5">
+        <v>-272340.0</v>
+      </c>
+      <c r="BE5">
+        <v>119212.0</v>
+      </c>
+      <c r="BF5">
+        <v>-319781.0</v>
+      </c>
+      <c r="BG5">
+        <v>-686000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2521363.0</v>
+      </c>
+      <c r="BI5">
+        <v>10643.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2399584.0</v>
+      </c>
+      <c r="BK5">
+        <v>234887.0</v>
+      </c>
+      <c r="BL5">
+        <v>161486.0</v>
+      </c>
+      <c r="BM5">
+        <v>-107686.0</v>
+      </c>
+      <c r="BN5">
+        <v>-759877.0</v>
+      </c>
+      <c r="BO5">
+        <v>-195285.0</v>
+      </c>
+      <c r="BP5">
+        <v>-599431.0</v>
+      </c>
+      <c r="BQ5">
+        <v>149281.0</v>
+      </c>
+      <c r="BR5">
+        <v>601767.0</v>
+      </c>
+      <c r="BS5">
+        <v>-121692.0</v>
+      </c>
+      <c r="BT5">
+        <v>-45726.0</v>
+      </c>
+      <c r="BU5">
+        <v>-108450.0</v>
+      </c>
+      <c r="BV5">
+        <v>-98553.0</v>
+      </c>
+      <c r="BW5">
+        <v>-161375.0</v>
+      </c>
+      <c r="BX5">
+        <v>-395031.0</v>
+      </c>
+      <c r="BY5">
+        <v>-36977.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-196074.0</v>
+      </c>
+      <c r="CA5">
+        <v>-237877.0</v>
+      </c>
+      <c r="CB5">
+        <v>-210683.0</v>
+      </c>
+      <c r="CC5">
+        <v>-1002756.0</v>
+      </c>
+      <c r="CD5">
+        <v>-344750.0</v>
+      </c>
+      <c r="CE5">
+        <v>-315051.0</v>
+      </c>
+      <c r="CF5">
+        <v>-200361.0</v>
+      </c>
+      <c r="CG5">
+        <v>-431730.0</v>
+      </c>
+      <c r="CH5">
+        <v>-451353.0</v>
+      </c>
+      <c r="CI5">
+        <v>-219794.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-852656.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>151000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-59600000.0</v>
+      </c>
+      <c r="D6">
+        <v>87200000.0</v>
+      </c>
+      <c r="E6">
+        <v>209300000.0</v>
+      </c>
+      <c r="F6">
+        <v>-99100000.0</v>
+      </c>
+      <c r="G6">
+        <v>17545600.0</v>
+      </c>
+      <c r="H6">
+        <v>89042000.0</v>
+      </c>
+      <c r="I6">
+        <v>23414000.0</v>
+      </c>
+      <c r="J6">
+        <v>-476000.0</v>
+      </c>
+      <c r="K6">
+        <v>506000.0</v>
+      </c>
+      <c r="L6">
+        <v>682138.0</v>
+      </c>
+      <c r="M6">
+        <v>-2321381.0</v>
+      </c>
+      <c r="N6">
+        <v>792802.0</v>
+      </c>
+      <c r="O6">
+        <v>723157.0</v>
+      </c>
+      <c r="P6">
+        <v>180203.0</v>
+      </c>
+      <c r="Q6">
+        <v>264369.0</v>
+      </c>
+      <c r="R6">
+        <v>295942.0</v>
+      </c>
+      <c r="S6">
+        <v>629934.0</v>
+      </c>
+      <c r="T6">
+        <v>169024.0</v>
+      </c>
+      <c r="U6">
+        <v>-37540.0</v>
+      </c>
+      <c r="V6">
+        <v>533833.0</v>
+      </c>
+      <c r="W6">
+        <v>819747.0</v>
+      </c>
+      <c r="X6">
+        <v>712649.0</v>
+      </c>
+      <c r="Y6">
+        <v>401796.0</v>
+      </c>
+      <c r="Z6">
+        <v>339468.0</v>
+      </c>
+      <c r="AA6">
+        <v>-100991.0</v>
+      </c>
+      <c r="AB6">
+        <v>-122072.0</v>
+      </c>
+      <c r="AC6">
+        <v>-535047.0</v>
+      </c>
+      <c r="AD6">
+        <v>-170061.0</v>
+      </c>
+      <c r="AE6">
+        <v>-41315.0</v>
+      </c>
+      <c r="AF6">
+        <v>170000.0</v>
+      </c>
+      <c r="AG6">
+        <v>81586.0</v>
+      </c>
+      <c r="AH6">
+        <v>206370.0</v>
+      </c>
+      <c r="AI6">
+        <v>230956.0</v>
+      </c>
+      <c r="AJ6">
+        <v>64359.0</v>
+      </c>
+      <c r="AK6">
+        <v>695012.0</v>
+      </c>
+      <c r="AL6">
+        <v>341154.0</v>
+      </c>
+      <c r="AM6">
+        <v>459028.0</v>
+      </c>
+      <c r="AN6">
+        <v>305339.0</v>
+      </c>
+      <c r="AO6">
+        <v>674436.0</v>
+      </c>
+      <c r="AP6">
+        <v>656964.0</v>
+      </c>
+      <c r="AQ6">
+        <v>315264.0</v>
+      </c>
+      <c r="AR6">
+        <v>-264448.0</v>
+      </c>
+      <c r="AS6">
+        <v>232976.0</v>
+      </c>
+      <c r="AT6">
+        <v>204429.0</v>
+      </c>
+      <c r="AU6">
+        <v>669923.0</v>
+      </c>
+      <c r="AV6">
+        <v>-236208.0</v>
+      </c>
+      <c r="AW6">
+        <v>562604.0</v>
+      </c>
+      <c r="AX6">
+        <v>221954.0</v>
+      </c>
+      <c r="AY6">
+        <v>279375.0</v>
+      </c>
+      <c r="AZ6">
+        <v>195067.0</v>
+      </c>
+      <c r="BA6">
+        <v>10319.0</v>
+      </c>
+      <c r="BB6">
+        <v>147762.0</v>
+      </c>
+      <c r="BC6">
+        <v>207420.0</v>
+      </c>
+      <c r="BD6">
+        <v>-191156.0</v>
+      </c>
+      <c r="BE6">
+        <v>181836.0</v>
+      </c>
+      <c r="BF6">
+        <v>-287029.0</v>
+      </c>
+      <c r="BG6">
+        <v>-667000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2543514.0</v>
+      </c>
+      <c r="BI6">
+        <v>33191.0</v>
+      </c>
+      <c r="BJ6">
+        <v>2425708.0</v>
+      </c>
+      <c r="BK6">
+        <v>261075.0</v>
+      </c>
+      <c r="BL6">
+        <v>182709.0</v>
+      </c>
+      <c r="BM6">
+        <v>-88522.0</v>
+      </c>
+      <c r="BN6">
+        <v>-739297.0</v>
+      </c>
+      <c r="BO6">
+        <v>-173373.0</v>
+      </c>
+      <c r="BP6">
+        <v>-579771.0</v>
+      </c>
+      <c r="BQ6">
+        <v>173271.0</v>
+      </c>
+      <c r="BR6">
+        <v>674571.0</v>
+      </c>
+      <c r="BS6">
+        <v>-47142.0</v>
+      </c>
+      <c r="BT6">
+        <v>24370.0</v>
+      </c>
+      <c r="BU6">
+        <v>-34748.0</v>
+      </c>
+      <c r="BV6">
+        <v>-19337.0</v>
+      </c>
+      <c r="BW6">
+        <v>181917.0</v>
+      </c>
+      <c r="BX6">
+        <v>-78273.0</v>
+      </c>
+      <c r="BY6">
+        <v>284383.0</v>
+      </c>
+      <c r="BZ6">
+        <v>65137.0</v>
+      </c>
+      <c r="CA6">
+        <v>-22291.0</v>
+      </c>
+      <c r="CB6">
+        <v>16935.0</v>
+      </c>
+      <c r="CC6">
+        <v>-656472.0</v>
+      </c>
+      <c r="CD6">
+        <v>-335721.0</v>
+      </c>
+      <c r="CE6">
+        <v>-305753.0</v>
+      </c>
+      <c r="CF6">
+        <v>-190102.0</v>
+      </c>
+      <c r="CG6">
+        <v>-266559.0</v>
+      </c>
+      <c r="CH6">
+        <v>-456855.0</v>
+      </c>
+      <c r="CI6">
+        <v>-201546.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-850406.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>803000000.0</v>
+      </c>
+      <c r="C9">
+        <v>245100000.0</v>
+      </c>
+      <c r="D9">
+        <v>371600000.0</v>
+      </c>
+      <c r="E9">
+        <v>478300000.0</v>
+      </c>
+      <c r="F9">
+        <v>294700000.0</v>
+      </c>
+      <c r="G9">
+        <v>5135000.0</v>
+      </c>
+      <c r="H9">
+        <v>6038000.0</v>
+      </c>
+      <c r="I9">
+        <v>5442000.0</v>
+      </c>
+      <c r="J9">
+        <v>5800000.0</v>
+      </c>
+      <c r="K9">
+        <v>5658000.0</v>
+      </c>
+      <c r="L9">
+        <v>5500499.0</v>
+      </c>
+      <c r="M9">
+        <v>5274923.0</v>
+      </c>
+      <c r="N9">
+        <v>5185000.0</v>
+      </c>
+      <c r="O9">
+        <v>5357560.0</v>
+      </c>
+      <c r="P9">
+        <v>4700032.0</v>
+      </c>
+      <c r="Q9">
+        <v>4188047.0</v>
+      </c>
+      <c r="R9">
+        <v>4127268.0</v>
+      </c>
+      <c r="S9">
+        <v>4704867.0</v>
+      </c>
+      <c r="T9">
+        <v>4251533.0</v>
+      </c>
+      <c r="U9">
+        <v>3939308.0</v>
+      </c>
+      <c r="V9">
+        <v>4270680.0</v>
+      </c>
+      <c r="W9">
+        <v>4746537.0</v>
+      </c>
+      <c r="X9">
+        <v>4736177.0</v>
+      </c>
+      <c r="Y9">
+        <v>4051991.0</v>
+      </c>
+      <c r="Z9">
+        <v>3938605.0</v>
+      </c>
+      <c r="AA9">
+        <v>3852210.0</v>
+      </c>
+      <c r="AB9">
+        <v>3723109.0</v>
+      </c>
+      <c r="AC9">
+        <v>3700776.0</v>
+      </c>
+      <c r="AD9">
+        <v>3476898.0</v>
+      </c>
+      <c r="AE9">
+        <v>3762624.0</v>
+      </c>
+      <c r="AF9">
+        <v>4305293.0</v>
+      </c>
+      <c r="AG9">
+        <v>3780918.0</v>
+      </c>
+      <c r="AH9">
+        <v>3851855.0</v>
+      </c>
+      <c r="AI9">
+        <v>3940738.0</v>
+      </c>
+      <c r="AJ9">
+        <v>3286445.0</v>
+      </c>
+      <c r="AK9">
+        <v>3787858.0</v>
+      </c>
+      <c r="AL9">
+        <v>3404088.0</v>
+      </c>
+      <c r="AM9">
+        <v>3387049.0</v>
+      </c>
+      <c r="AN9">
+        <v>2892487.0</v>
+      </c>
+      <c r="AO9">
+        <v>3553368.0</v>
+      </c>
+      <c r="AP9">
+        <v>3350358.0</v>
+      </c>
+      <c r="AQ9">
+        <v>2931029.0</v>
+      </c>
+      <c r="AR9">
+        <v>2727522.0</v>
+      </c>
+      <c r="AS9">
+        <v>2905007.0</v>
+      </c>
+      <c r="AT9">
+        <v>2410734.0</v>
+      </c>
+      <c r="AU9">
+        <v>2800272.0</v>
+      </c>
+      <c r="AV9">
+        <v>1661636.0</v>
+      </c>
+      <c r="AW9">
+        <v>2558547.0</v>
+      </c>
+      <c r="AX9">
+        <v>2247837.0</v>
+      </c>
+      <c r="AY9">
+        <v>2105044.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1877424.0</v>
+      </c>
+      <c r="BA9">
+        <v>1630987.0</v>
+      </c>
+      <c r="BB9">
+        <v>1606607.0</v>
+      </c>
+      <c r="BC9">
+        <v>1635123.0</v>
+      </c>
+      <c r="BD9">
+        <v>1466878.0</v>
+      </c>
+      <c r="BE9">
+        <v>1386618.0</v>
+      </c>
+      <c r="BF9">
+        <v>1297430.0</v>
+      </c>
+      <c r="BG9">
+        <v>1183000.0</v>
+      </c>
+      <c r="BH9">
+        <v>1119346.0</v>
+      </c>
+      <c r="BI9">
+        <v>1011237.0</v>
+      </c>
+      <c r="BJ9">
+        <v>1164983.0</v>
+      </c>
+      <c r="BK9">
+        <v>1202054.0</v>
+      </c>
+      <c r="BL9">
+        <v>767672.0</v>
+      </c>
+      <c r="BM9">
+        <v>833436.0</v>
+      </c>
+      <c r="BN9">
+        <v>658344.0</v>
+      </c>
+      <c r="BO9">
+        <v>613111.0</v>
+      </c>
+      <c r="BP9">
+        <v>602542.0</v>
+      </c>
+      <c r="BQ9">
+        <v>856348.0</v>
+      </c>
+      <c r="BR9">
+        <v>743777.0</v>
+      </c>
+      <c r="BS9">
+        <v>840875.0</v>
+      </c>
+      <c r="BT9">
+        <v>594003.0</v>
+      </c>
+      <c r="BU9">
+        <v>720015.0</v>
+      </c>
+      <c r="BV9">
+        <v>695831.0</v>
+      </c>
+      <c r="BW9">
+        <v>643712.0</v>
+      </c>
+      <c r="BX9">
+        <v>540349.0</v>
+      </c>
+      <c r="BY9">
+        <v>798904.0</v>
+      </c>
+      <c r="BZ9">
+        <v>656041.0</v>
+      </c>
+      <c r="CA9">
+        <v>570777.0</v>
+      </c>
+      <c r="CB9">
+        <v>516391.0</v>
+      </c>
+      <c r="CC9">
+        <v>321897.0</v>
+      </c>
+      <c r="CD9">
+        <v>392711.0</v>
+      </c>
+      <c r="CE9">
+        <v>345525.0</v>
+      </c>
+      <c r="CF9">
+        <v>395536.0</v>
+      </c>
+      <c r="CG9">
+        <v>311583.0</v>
+      </c>
+      <c r="CH9">
+        <v>282529.0</v>
+      </c>
+      <c r="CI9">
+        <v>106774.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-2250.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-280300000.0</v>
+      </c>
+      <c r="D10">
+        <v>-107500000.0</v>
+      </c>
+      <c r="E10">
+        <v>-10500000.0</v>
+      </c>
+      <c r="F10">
+        <v>-236300000.0</v>
+      </c>
+      <c r="G10">
+        <v>17267000.0</v>
+      </c>
+      <c r="H10">
+        <v>28273000.0</v>
+      </c>
+      <c r="I10">
+        <v>23163000.0</v>
+      </c>
+      <c r="J10">
+        <v>-800000.0</v>
+      </c>
+      <c r="K10">
+        <v>208000.0</v>
+      </c>
+      <c r="L10">
+        <v>407661.0</v>
+      </c>
+      <c r="M10">
+        <v>-2566299.0</v>
+      </c>
+      <c r="N10">
+        <v>439000.0</v>
+      </c>
+      <c r="O10">
+        <v>352282.0</v>
+      </c>
+      <c r="P10">
+        <v>-191491.0</v>
+      </c>
+      <c r="Q10">
+        <v>-141298.0</v>
+      </c>
+      <c r="R10">
+        <v>-103046.0</v>
+      </c>
+      <c r="S10">
+        <v>-38568.0</v>
+      </c>
+      <c r="T10">
+        <v>-327749.0</v>
+      </c>
+      <c r="U10">
+        <v>-308665.0</v>
+      </c>
+      <c r="V10">
+        <v>196737.0</v>
+      </c>
+      <c r="W10">
+        <v>483248.0</v>
+      </c>
+      <c r="X10">
+        <v>473338.0</v>
+      </c>
+      <c r="Y10">
+        <v>86683.0</v>
+      </c>
+      <c r="Z10">
+        <v>44882.0</v>
+      </c>
+      <c r="AA10">
+        <v>-381865.0</v>
+      </c>
+      <c r="AB10">
+        <v>-375261.0</v>
+      </c>
+      <c r="AC10">
+        <v>-949873.0</v>
+      </c>
+      <c r="AD10">
+        <v>-380762.0</v>
+      </c>
+      <c r="AE10">
+        <v>-232024.0</v>
+      </c>
+      <c r="AF10">
+        <v>25245.0</v>
+      </c>
+      <c r="AG10">
+        <v>-167188.0</v>
+      </c>
+      <c r="AH10">
+        <v>24218.0</v>
+      </c>
+      <c r="AI10">
+        <v>81633.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-96610.0</v>
+      </c>
+      <c r="AK10">
+        <v>541305.0</v>
+      </c>
+      <c r="AL10">
+        <v>183135.0</v>
+      </c>
+      <c r="AM10">
+        <v>279731.0</v>
+      </c>
+      <c r="AN10">
+        <v>122242.0</v>
+      </c>
+      <c r="AO10">
+        <v>489368.0</v>
+      </c>
+      <c r="AP10">
+        <v>465930.0</v>
+      </c>
+      <c r="AQ10">
+        <v>135125.0</v>
+      </c>
+      <c r="AR10">
+        <v>-216242.0</v>
+      </c>
+      <c r="AS10">
+        <v>34000.0</v>
+      </c>
+      <c r="AT10">
+        <v>70796.0</v>
+      </c>
+      <c r="AU10">
+        <v>545750.0</v>
+      </c>
+      <c r="AV10">
+        <v>-345259.0</v>
+      </c>
+      <c r="AW10">
+        <v>446012.0</v>
+      </c>
+      <c r="AX10">
+        <v>118496.0</v>
+      </c>
+      <c r="AY10">
+        <v>191652.0</v>
+      </c>
+      <c r="AZ10">
+        <v>107052.0</v>
+      </c>
+      <c r="BA10">
+        <v>-82219.0</v>
+      </c>
+      <c r="BB10">
+        <v>62185.0</v>
+      </c>
+      <c r="BC10">
+        <v>115530.0</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10">
+        <v>102808.0</v>
+      </c>
+      <c r="BF10">
+        <v>-334031.0</v>
+      </c>
+      <c r="BG10">
+        <v>-708000.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>2352531.0</v>
+      </c>
+      <c r="BK10">
+        <v>465653.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>-789416.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>-652231.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-325402.0</v>
+      </c>
+      <c r="BR10">
+        <v>542682.0</v>
+      </c>
+      <c r="BS10">
+        <v>27045.0</v>
+      </c>
+      <c r="BT10">
+        <v>-126110.0</v>
+      </c>
+      <c r="BU10">
+        <v>-1547826.0</v>
+      </c>
+      <c r="BV10">
+        <v>-195751.0</v>
+      </c>
+      <c r="BW10">
+        <v>-303167.0</v>
+      </c>
+      <c r="BX10">
+        <v>-716666.0</v>
+      </c>
+      <c r="BY10">
+        <v>-191593.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-147316.0</v>
+      </c>
+      <c r="CA10">
+        <v>-638899.0</v>
+      </c>
+      <c r="CB10">
+        <v>-291550.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>-510814.0</v>
+      </c>
+      <c r="CE10">
+        <v>-334203.0</v>
+      </c>
+      <c r="CF10">
+        <v>-518288.0</v>
+      </c>
+      <c r="CG10">
+        <v>-600600.0</v>
+      </c>
+      <c r="CH10">
+        <v>-521926.0</v>
+      </c>
+      <c r="CI10">
+        <v>-312654.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-955525.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-53200000.0</v>
+      </c>
+      <c r="D11">
+        <v>-17300000.0</v>
+      </c>
+      <c r="E11">
+        <v>128900000.0</v>
+      </c>
+      <c r="F11">
+        <v>-177800000.0</v>
+      </c>
+      <c r="G11">
+        <v>8512000.0</v>
+      </c>
+      <c r="H11">
+        <v>16984000.0</v>
+      </c>
+      <c r="I11">
+        <v>6031000.0</v>
+      </c>
+      <c r="J11">
+        <v>-200000.0</v>
+      </c>
+      <c r="K11">
+        <v>70000.0</v>
+      </c>
+      <c r="L11">
+        <v>-11570.0</v>
+      </c>
+      <c r="M11">
+        <v>-456121.0</v>
+      </c>
+      <c r="N11">
+        <v>95000.0</v>
+      </c>
+      <c r="O11">
+        <v>74791.0</v>
+      </c>
+      <c r="P11">
+        <v>-171931.0</v>
+      </c>
+      <c r="Q11">
+        <v>-7061.0</v>
+      </c>
+      <c r="R11">
+        <v>-15280.0</v>
+      </c>
+      <c r="S11">
+        <v>2088.0</v>
+      </c>
+      <c r="T11">
+        <v>51624.0</v>
+      </c>
+      <c r="U11">
+        <v>-68636.0</v>
+      </c>
+      <c r="V11">
+        <v>66448.0</v>
+      </c>
+      <c r="W11">
+        <v>128569.0</v>
+      </c>
+      <c r="X11">
+        <v>94295.0</v>
+      </c>
+      <c r="Y11">
+        <v>31478.0</v>
+      </c>
+      <c r="Z11">
+        <v>11368.0</v>
+      </c>
+      <c r="AA11">
+        <v>-89750.0</v>
+      </c>
+      <c r="AB11">
+        <v>-455006.0</v>
+      </c>
+      <c r="AC11"/>
+      <c r="AD11">
+        <v>-79960.0</v>
+      </c>
+      <c r="AE11"/>
+      <c r="AF11">
+        <v>9350.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11">
+        <v>7000.0</v>
+      </c>
+      <c r="AI11">
+        <v>23246.0</v>
+      </c>
+      <c r="AJ11">
+        <v>982029.0</v>
+      </c>
+      <c r="AK11">
+        <v>223482.0</v>
+      </c>
+      <c r="AL11">
+        <v>62642.0</v>
+      </c>
+      <c r="AM11">
+        <v>125878.0</v>
+      </c>
+      <c r="AN11">
+        <v>58646.0</v>
+      </c>
+      <c r="AO11">
+        <v>-2262038.0</v>
+      </c>
+      <c r="AP11">
+        <v>-81190.0</v>
+      </c>
+      <c r="AQ11">
+        <v>60848.0</v>
+      </c>
+      <c r="AR11">
+        <v>-8315.0</v>
+      </c>
+      <c r="AS11">
+        <v>17537.0</v>
+      </c>
+      <c r="AT11">
+        <v>26195.0</v>
+      </c>
+      <c r="AU11">
+        <v>24583.0</v>
+      </c>
+      <c r="AV11">
+        <v>-109364.0</v>
+      </c>
+      <c r="AW11">
+        <v>197847.0</v>
+      </c>
+      <c r="AX11">
+        <v>58606.0</v>
+      </c>
+      <c r="AY11">
+        <v>70911.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-120000.0</v>
+      </c>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12">
+        <v>38000000.0</v>
+      </c>
+      <c r="C12">
+        <v>56500000.0</v>
+      </c>
+      <c r="D12">
+        <v>36400000.0</v>
+      </c>
+      <c r="E12">
+        <v>62300000.0</v>
+      </c>
+      <c r="F12">
+        <v>30200000.0</v>
+      </c>
+      <c r="G12">
+        <v>6000.0</v>
+      </c>
+      <c r="H12">
+        <v>6000.0</v>
+      </c>
+      <c r="I12">
+        <v>9000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12">
+        <v>20060.0</v>
+      </c>
+      <c r="L12">
+        <v>13342.0</v>
+      </c>
+      <c r="M12">
+        <v>7647.0</v>
+      </c>
+      <c r="N12">
+        <v>17422.0</v>
+      </c>
+      <c r="O12">
+        <v>17255.0</v>
+      </c>
+      <c r="P12">
+        <v>22684.0</v>
+      </c>
+      <c r="Q12">
+        <v>23688.0</v>
+      </c>
+      <c r="R12">
+        <v>23800.0</v>
+      </c>
+      <c r="S12">
+        <v>18852.0</v>
+      </c>
+      <c r="T12">
+        <v>11243.0</v>
+      </c>
+      <c r="U12">
+        <v>18367.0</v>
+      </c>
+      <c r="V12">
+        <v>7167.0</v>
+      </c>
+      <c r="W12">
+        <v>10025.0</v>
+      </c>
+      <c r="X12">
+        <v>7153.0</v>
+      </c>
+      <c r="Y12">
+        <v>5817.0</v>
+      </c>
+      <c r="Z12">
+        <v>8246.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>18171.0</v>
+      </c>
+      <c r="AD12">
+        <v>24131.0</v>
+      </c>
+      <c r="AE12">
+        <v>16480.0</v>
+      </c>
+      <c r="AF12">
+        <v>11795.0</v>
+      </c>
+      <c r="AG12">
+        <v>15089.0</v>
+      </c>
+      <c r="AH12">
+        <v>8109.0</v>
+      </c>
+      <c r="AI12">
+        <v>6689.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6135.0</v>
+      </c>
+      <c r="AK12">
+        <v>8122.0</v>
+      </c>
+      <c r="AL12">
+        <v>8977.0</v>
+      </c>
+      <c r="AM12">
+        <v>8461.0</v>
+      </c>
+      <c r="AN12">
+        <v>12202.0</v>
+      </c>
+      <c r="AO12">
+        <v>13760.0</v>
+      </c>
+      <c r="AP12">
+        <v>19470.0</v>
+      </c>
+      <c r="AQ12">
+        <v>19246.0</v>
+      </c>
+      <c r="AR12">
+        <v>17639.0</v>
+      </c>
+      <c r="AS12">
+        <v>14347.0</v>
+      </c>
+      <c r="AT12">
+        <v>13280.0</v>
+      </c>
+      <c r="AU12">
+        <v>12217.0</v>
+      </c>
+      <c r="AV12">
+        <v>14033.0</v>
+      </c>
+      <c r="AW12">
+        <v>21494.0</v>
+      </c>
+      <c r="AX12">
+        <v>14233.0</v>
+      </c>
+      <c r="AY12">
+        <v>9990.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4657.0</v>
+      </c>
+      <c r="BA12">
+        <v>20135.0</v>
+      </c>
+      <c r="BB12">
+        <v>15154.0</v>
+      </c>
+      <c r="BC12">
+        <v>16110.0</v>
+      </c>
+      <c r="BD12">
+        <v>27666.0</v>
+      </c>
+      <c r="BE12">
+        <v>16404.0</v>
+      </c>
+      <c r="BF12">
+        <v>14250.0</v>
+      </c>
+      <c r="BG12">
+        <v>22000.0</v>
+      </c>
+      <c r="BH12">
+        <v>25501.0</v>
+      </c>
+      <c r="BI12">
+        <v>24784.0</v>
+      </c>
+      <c r="BJ12">
+        <v>47053.0</v>
+      </c>
+      <c r="BK12">
+        <v>23522.0</v>
+      </c>
+      <c r="BL12">
+        <v>24509.0</v>
+      </c>
+      <c r="BM12">
+        <v>27613.0</v>
+      </c>
+      <c r="BN12">
+        <v>29539.0</v>
+      </c>
+      <c r="BO12">
+        <v>32808.0</v>
+      </c>
+      <c r="BP12">
+        <v>52800.0</v>
+      </c>
+      <c r="BQ12">
+        <v>30877.0</v>
+      </c>
+      <c r="BR12">
+        <v>59085.0</v>
+      </c>
+      <c r="BS12">
+        <v>43806.0</v>
+      </c>
+      <c r="BT12">
+        <v>76164.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>27000000.0</v>
+      </c>
+      <c r="C13">
+        <v>25400000.0</v>
+      </c>
+      <c r="D13">
+        <v>36400000.0</v>
+      </c>
+      <c r="E13">
+        <v>37700000.0</v>
+      </c>
+      <c r="F13">
+        <v>30200000.0</v>
+      </c>
+      <c r="G13">
+        <v>56559000.0</v>
+      </c>
+      <c r="H13">
+        <v>61374000.0</v>
+      </c>
+      <c r="I13">
+        <v>56989000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>2000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>-55000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-227100000.0</v>
+      </c>
+      <c r="D15">
+        <v>-90200000.0</v>
+      </c>
+      <c r="E15">
+        <v>-139400000.0</v>
+      </c>
+      <c r="F15">
+        <v>-58500000.0</v>
+      </c>
+      <c r="G15">
+        <v>8755000.0</v>
+      </c>
+      <c r="H15">
+        <v>11289000.0</v>
+      </c>
+      <c r="I15">
+        <v>17200000.0</v>
+      </c>
+      <c r="J15">
+        <v>-600000.0</v>
+      </c>
+      <c r="K15">
+        <v>138000.0</v>
+      </c>
+      <c r="L15">
+        <v>419231.0</v>
+      </c>
+      <c r="M15">
+        <v>-2110178.0</v>
+      </c>
+      <c r="N15">
+        <v>344000.0</v>
+      </c>
+      <c r="O15">
+        <v>277491.0</v>
+      </c>
+      <c r="P15">
+        <v>-19560.0</v>
+      </c>
+      <c r="Q15">
+        <v>-134237.0</v>
+      </c>
+      <c r="R15">
+        <v>-87766.0</v>
+      </c>
+      <c r="S15">
+        <v>-40656.0</v>
+      </c>
+      <c r="T15">
+        <v>-379373.0</v>
+      </c>
+      <c r="U15">
+        <v>-240029.0</v>
+      </c>
+      <c r="V15">
+        <v>130289.0</v>
+      </c>
+      <c r="W15">
+        <v>354679.0</v>
+      </c>
+      <c r="X15">
+        <v>379043.0</v>
+      </c>
+      <c r="Y15">
+        <v>55205.0</v>
+      </c>
+      <c r="Z15">
+        <v>33514.0</v>
+      </c>
+      <c r="AA15">
+        <v>-292115.0</v>
+      </c>
+      <c r="AB15">
+        <v>-967761.0</v>
+      </c>
+      <c r="AC15">
+        <v>7668841.0</v>
+      </c>
+      <c r="AD15">
+        <v>-2890.0</v>
+      </c>
+      <c r="AE15">
+        <v>96036.0</v>
+      </c>
+      <c r="AF15">
+        <v>15895.0</v>
+      </c>
+      <c r="AG15">
+        <v>170932.0</v>
+      </c>
+      <c r="AH15">
+        <v>17218.0</v>
+      </c>
+      <c r="AI15">
+        <v>58387.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1078639.0</v>
+      </c>
+      <c r="AK15">
+        <v>317823.0</v>
+      </c>
+      <c r="AL15">
+        <v>120493.0</v>
+      </c>
+      <c r="AM15">
+        <v>153853.0</v>
+      </c>
+      <c r="AN15">
+        <v>63596.0</v>
+      </c>
+      <c r="AO15">
+        <v>2751406.0</v>
+      </c>
+      <c r="AP15">
+        <v>547120.0</v>
+      </c>
+      <c r="AQ15">
+        <v>74277.0</v>
+      </c>
+      <c r="AR15">
+        <v>-207927.0</v>
+      </c>
+      <c r="AS15">
+        <v>16464.0</v>
+      </c>
+      <c r="AT15">
+        <v>44601.0</v>
+      </c>
+      <c r="AU15">
+        <v>521167.0</v>
+      </c>
+      <c r="AV15">
+        <v>-235895.0</v>
+      </c>
+      <c r="AW15">
+        <v>248165.0</v>
+      </c>
+      <c r="AX15">
+        <v>59890.0</v>
+      </c>
+      <c r="AY15">
+        <v>120741.0</v>
+      </c>
+      <c r="AZ15">
+        <v>227052.0</v>
+      </c>
+      <c r="BA15">
+        <v>-82219.0</v>
+      </c>
+      <c r="BB15">
+        <v>62185.0</v>
+      </c>
+      <c r="BC15">
+        <v>115530.0</v>
+      </c>
+      <c r="BD15">
+        <v>-295756.0</v>
+      </c>
+      <c r="BE15">
+        <v>102808.0</v>
+      </c>
+      <c r="BF15">
+        <v>-334031.0</v>
+      </c>
+      <c r="BG15">
+        <v>-708000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-89653.0</v>
+      </c>
+      <c r="BI15">
+        <v>-24652.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2291214.0</v>
+      </c>
+      <c r="BK15">
+        <v>439639.0</v>
+      </c>
+      <c r="BL15">
+        <v>-874529.0</v>
+      </c>
+      <c r="BM15">
+        <v>733921.0</v>
+      </c>
+      <c r="BN15">
+        <v>-751608.0</v>
+      </c>
+      <c r="BO15">
+        <v>423295.0</v>
+      </c>
+      <c r="BP15">
+        <v>-690341.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-325402.0</v>
+      </c>
+      <c r="BR15">
+        <v>542682.0</v>
+      </c>
+      <c r="BS15">
+        <v>27045.0</v>
+      </c>
+      <c r="BT15">
+        <v>-126110.0</v>
+      </c>
+      <c r="BU15">
+        <v>-1547826.0</v>
+      </c>
+      <c r="BV15">
+        <v>-195751.0</v>
+      </c>
+      <c r="BW15">
+        <v>-303167.0</v>
+      </c>
+      <c r="BX15">
+        <v>-716666.0</v>
+      </c>
+      <c r="BY15">
+        <v>-191593.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-147316.0</v>
+      </c>
+      <c r="CA15">
+        <v>-638899.0</v>
+      </c>
+      <c r="CB15">
+        <v>-291550.0</v>
+      </c>
+      <c r="CC15">
+        <v>-1045339.0</v>
+      </c>
+      <c r="CD15">
+        <v>-510814.0</v>
+      </c>
+      <c r="CE15">
+        <v>-334203.0</v>
+      </c>
+      <c r="CF15">
+        <v>-518288.0</v>
+      </c>
+      <c r="CG15">
+        <v>-600600.0</v>
+      </c>
+      <c r="CH15">
+        <v>-521926.0</v>
+      </c>
+      <c r="CI15">
+        <v>-312654.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-955525.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-120600000.0</v>
+      </c>
+      <c r="E16">
+        <v>-169800000.0</v>
+      </c>
+      <c r="F16">
+        <v>-84100000.0</v>
+      </c>
+      <c r="G16">
+        <v>8755000.0</v>
+      </c>
+      <c r="H16">
+        <v>-11211000.0</v>
+      </c>
+      <c r="I16">
+        <v>-5368000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>-55000000.0</v>
+      </c>
+      <c r="C17">
+        <v>-227100000.0</v>
+      </c>
+      <c r="D17">
+        <v>-90200000.0</v>
+      </c>
+      <c r="E17">
+        <v>-139400000.0</v>
+      </c>
+      <c r="F17">
+        <v>-58500000.0</v>
+      </c>
+      <c r="G17">
+        <v>8755000.0</v>
+      </c>
+      <c r="H17">
+        <v>11289000.0</v>
+      </c>
+      <c r="I17">
+        <v>17132000.0</v>
+      </c>
+      <c r="J17">
+        <v>-591000.0</v>
+      </c>
+      <c r="K17">
+        <v>138087.0</v>
+      </c>
+      <c r="L17">
+        <v>419231.0</v>
+      </c>
+      <c r="M17">
+        <v>-2110178.0</v>
+      </c>
+      <c r="N17">
+        <v>344000.0</v>
+      </c>
+      <c r="O17">
+        <v>277491.0</v>
+      </c>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-31100000.0</v>
+      </c>
+      <c r="D18">
+        <v>-36400000.0</v>
+      </c>
+      <c r="E18">
+        <v>-37700000.0</v>
+      </c>
+      <c r="F18">
+        <v>-30200000.0</v>
+      </c>
+      <c r="G18">
+        <v>56553000.0</v>
+      </c>
+      <c r="H18">
+        <v>61374000.0</v>
+      </c>
+      <c r="I18">
+        <v>56989000.0</v>
+      </c>
+      <c r="J18">
+        <v>3470000.0</v>
+      </c>
+      <c r="K18">
+        <v>-20060.0</v>
+      </c>
+      <c r="L18">
+        <v>-13342.0</v>
+      </c>
+      <c r="M18">
+        <v>-7647.0</v>
+      </c>
+      <c r="N18">
+        <v>-17000.0</v>
+      </c>
+      <c r="O18">
+        <v>-17255.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>-42000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-204900000.0</v>
+      </c>
+      <c r="D21">
+        <v>-38600000.0</v>
+      </c>
+      <c r="E21">
+        <v>60500000.0</v>
+      </c>
+      <c r="F21">
+        <v>-162100000.0</v>
+      </c>
+      <c r="G21">
+        <v>-39286000.0</v>
+      </c>
+      <c r="H21">
+        <v>-33101000.0</v>
+      </c>
+      <c r="I21">
+        <v>-33826000.0</v>
+      </c>
+      <c r="J21">
+        <v>-4300000.0</v>
+      </c>
+      <c r="K21">
+        <v>228000.0</v>
+      </c>
+      <c r="L21">
+        <v>421000.0</v>
+      </c>
+      <c r="M21">
+        <v>427450.0</v>
+      </c>
+      <c r="N21">
+        <v>456000.0</v>
+      </c>
+      <c r="O21">
+        <v>369537.0</v>
+      </c>
+      <c r="P21">
+        <v>-168807.0</v>
+      </c>
+      <c r="Q21">
+        <v>-117610.0</v>
+      </c>
+      <c r="R21">
+        <v>-79246.0</v>
+      </c>
+      <c r="S21">
+        <v>-19716.0</v>
+      </c>
+      <c r="T21">
+        <v>-637865.0</v>
+      </c>
+      <c r="U21">
+        <v>-290298.0</v>
+      </c>
+      <c r="V21">
+        <v>203904.0</v>
+      </c>
+      <c r="W21">
+        <v>493273.0</v>
+      </c>
+      <c r="X21">
+        <v>480391.0</v>
+      </c>
+      <c r="Y21">
+        <v>90742.0</v>
+      </c>
+      <c r="Z21">
+        <v>47442.0</v>
+      </c>
+      <c r="AA21">
+        <v>-395190.0</v>
+      </c>
+      <c r="AB21">
+        <v>-399557.0</v>
+      </c>
+      <c r="AC21">
+        <v>-950379.0</v>
+      </c>
+      <c r="AD21">
+        <v>-356631.0</v>
+      </c>
+      <c r="AE21">
+        <v>-215544.0</v>
+      </c>
+      <c r="AF21">
+        <v>37040.0</v>
+      </c>
+      <c r="AG21">
+        <v>-152099.0</v>
+      </c>
+      <c r="AH21">
+        <v>32327.0</v>
+      </c>
+      <c r="AI21">
+        <v>88322.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-90475.0</v>
+      </c>
+      <c r="AK21">
+        <v>549427.0</v>
+      </c>
+      <c r="AL21">
+        <v>192112.0</v>
+      </c>
+      <c r="AM21">
+        <v>288192.0</v>
+      </c>
+      <c r="AN21">
+        <v>135325.0</v>
+      </c>
+      <c r="AO21">
+        <v>502247.0</v>
+      </c>
+      <c r="AP21">
+        <v>485400.0</v>
+      </c>
+      <c r="AQ21">
+        <v>144371.0</v>
+      </c>
+      <c r="AR21">
+        <v>-332603.0</v>
+      </c>
+      <c r="AS21">
+        <v>48348.0</v>
+      </c>
+      <c r="AT21">
+        <v>84076.0</v>
+      </c>
+      <c r="AU21">
+        <v>557967.0</v>
+      </c>
+      <c r="AV21">
+        <v>-331226.0</v>
+      </c>
+      <c r="AW21">
+        <v>467506.0</v>
+      </c>
+      <c r="AX21">
+        <v>132729.0</v>
+      </c>
+      <c r="AY21">
+        <v>201642.0</v>
+      </c>
+      <c r="AZ21">
+        <v>111709.0</v>
+      </c>
+      <c r="BA21">
+        <v>-62084.0</v>
+      </c>
+      <c r="BB21">
+        <v>77339.0</v>
+      </c>
+      <c r="BC21">
+        <v>131640.0</v>
+      </c>
+      <c r="BD21">
+        <v>-290272.0</v>
+      </c>
+      <c r="BE21">
+        <v>119212.0</v>
+      </c>
+      <c r="BF21">
+        <v>-319781.0</v>
+      </c>
+      <c r="BG21">
+        <v>-686000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-69611.0</v>
+      </c>
+      <c r="BI21">
+        <v>10643.0</v>
+      </c>
+      <c r="BJ21">
+        <v>84148.0</v>
+      </c>
+      <c r="BK21">
+        <v>234887.0</v>
+      </c>
+      <c r="BL21">
+        <v>-321596.0</v>
+      </c>
+      <c r="BM21">
+        <v>-107686.0</v>
+      </c>
+      <c r="BN21">
+        <v>-312550.0</v>
+      </c>
+      <c r="BO21">
+        <v>-195285.0</v>
+      </c>
+      <c r="BP21">
+        <v>-219277.0</v>
+      </c>
+      <c r="BQ21">
+        <v>149281.0</v>
+      </c>
+      <c r="BR21">
+        <v>-60433.0</v>
+      </c>
+      <c r="BS21">
+        <v>-121692.0</v>
+      </c>
+      <c r="BT21">
+        <v>-146834.0</v>
+      </c>
+      <c r="BU21">
+        <v>-108450.0</v>
+      </c>
+      <c r="BV21">
+        <v>-98553.0</v>
+      </c>
+      <c r="BW21">
+        <v>-161375.0</v>
+      </c>
+      <c r="BX21">
+        <v>-395032.0</v>
+      </c>
+      <c r="BY21">
+        <v>-36977.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-207414.0</v>
+      </c>
+      <c r="CA21">
+        <v>-321419.0</v>
+      </c>
+      <c r="CB21">
+        <v>-252547.0</v>
+      </c>
+      <c r="CC21">
+        <v>-1002756.0</v>
+      </c>
+      <c r="CD21">
+        <v>-344750.0</v>
+      </c>
+      <c r="CE21">
+        <v>-315051.0</v>
+      </c>
+      <c r="CF21">
+        <v>-200631.0</v>
+      </c>
+      <c r="CG21">
+        <v>-431730.0</v>
+      </c>
+      <c r="CH21">
+        <v>-463380.0</v>
+      </c>
+      <c r="CI21">
+        <v>-219794.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-852656.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>3288000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1935100000.0</v>
+      </c>
+      <c r="D23">
+        <v>2232700000.0</v>
+      </c>
+      <c r="E23">
+        <v>2667800000.0</v>
+      </c>
+      <c r="F23">
+        <v>2068500000.0</v>
+      </c>
+      <c r="G23">
+        <v>52794000.0</v>
+      </c>
+      <c r="H23">
+        <v>47844000.0</v>
+      </c>
+      <c r="I23">
+        <v>46981000.0</v>
+      </c>
+      <c r="J23">
+        <v>18800000.0</v>
+      </c>
+      <c r="K23">
+        <v>14208000.0</v>
+      </c>
+      <c r="L23">
+        <v>14287675.0</v>
+      </c>
+      <c r="M23">
+        <v>12995799.0</v>
+      </c>
+      <c r="N23">
+        <v>12801000.0</v>
+      </c>
+      <c r="O23">
+        <v>12758201.0</v>
+      </c>
+      <c r="P23">
+        <v>12575007.0</v>
+      </c>
+      <c r="Q23">
+        <v>11034769.0</v>
+      </c>
+      <c r="R23">
+        <v>10717319.0</v>
+      </c>
+      <c r="S23">
+        <v>11043560.0</v>
+      </c>
+      <c r="T23">
+        <v>11120914.0</v>
+      </c>
+      <c r="U23">
+        <v>10399952.0</v>
+      </c>
+      <c r="V23">
+        <v>10025305.0</v>
+      </c>
+      <c r="W23">
+        <v>10386195.0</v>
+      </c>
+      <c r="X23">
+        <v>10828396.0</v>
+      </c>
+      <c r="Y23">
+        <v>10068410.0</v>
+      </c>
+      <c r="Z23">
+        <v>9625503.0</v>
+      </c>
+      <c r="AA23">
+        <v>10474714.0</v>
+      </c>
+      <c r="AB23">
+        <v>10367443.0</v>
+      </c>
+      <c r="AC23">
+        <v>11058244.0</v>
+      </c>
+      <c r="AD23">
+        <v>9476049.0</v>
+      </c>
+      <c r="AE23">
+        <v>9522858.0</v>
+      </c>
+      <c r="AF23">
+        <v>10682916.0</v>
+      </c>
+      <c r="AG23">
+        <v>10215333.0</v>
+      </c>
+      <c r="AH23">
+        <v>9650897.0</v>
+      </c>
+      <c r="AI23">
+        <v>9221752.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8844391.0</v>
+      </c>
+      <c r="AK23">
+        <v>9037473.0</v>
+      </c>
+      <c r="AL23">
+        <v>8316528.0</v>
+      </c>
+      <c r="AM23">
+        <v>7714380.0</v>
+      </c>
+      <c r="AN23">
+        <v>8105362.0</v>
+      </c>
+      <c r="AO23">
+        <v>9031845.0</v>
+      </c>
+      <c r="AP23">
+        <v>8077490.0</v>
+      </c>
+      <c r="AQ23">
+        <v>7639930.0</v>
+      </c>
+      <c r="AR23">
+        <v>8360269.0</v>
+      </c>
+      <c r="AS23">
+        <v>7151435.0</v>
+      </c>
+      <c r="AT23">
+        <v>5847343.0</v>
+      </c>
+      <c r="AU23">
+        <v>5925147.0</v>
+      </c>
+      <c r="AV23">
+        <v>5528968.0</v>
+      </c>
+      <c r="AW23">
+        <v>5618959.0</v>
+      </c>
+      <c r="AX23">
+        <v>5122213.0</v>
+      </c>
+      <c r="AY23">
+        <v>4722983.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4998254.0</v>
+      </c>
+      <c r="BA23">
+        <v>4437035.0</v>
+      </c>
+      <c r="BB23">
+        <v>3793259.0</v>
+      </c>
+      <c r="BC23">
+        <v>3912899.0</v>
+      </c>
+      <c r="BD23">
+        <v>4020619.0</v>
+      </c>
+      <c r="BE23">
+        <v>3349142.0</v>
+      </c>
+      <c r="BF23">
+        <v>3391206.0</v>
+      </c>
+      <c r="BG23">
+        <v>3595000.0</v>
+      </c>
+      <c r="BH23">
+        <v>2766368.0</v>
+      </c>
+      <c r="BI23">
+        <v>2361157.0</v>
+      </c>
+      <c r="BJ23">
+        <v>2607930.0</v>
+      </c>
+      <c r="BK23">
+        <v>2526558.0</v>
+      </c>
+      <c r="BL23">
+        <v>2283936.0</v>
+      </c>
+      <c r="BM23">
+        <v>2015902.0</v>
+      </c>
+      <c r="BN23">
+        <v>2099975.0</v>
+      </c>
+      <c r="BO23">
+        <v>2024007.0</v>
+      </c>
+      <c r="BP23">
+        <v>1882531.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1711924.0</v>
+      </c>
+      <c r="BR23">
+        <v>1861839.0</v>
+      </c>
+      <c r="BS23">
+        <v>2210475.0</v>
+      </c>
+      <c r="BT23">
+        <v>1980503.0</v>
+      </c>
+      <c r="BU23">
+        <v>2036154.0</v>
+      </c>
+      <c r="BV23">
+        <v>2048443.0</v>
+      </c>
+      <c r="BW23">
+        <v>1809602.0</v>
+      </c>
+      <c r="BX23">
+        <v>2190893.0</v>
+      </c>
+      <c r="BY23">
+        <v>2155335.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1995363.0</v>
+      </c>
+      <c r="CA23">
+        <v>1890191.0</v>
+      </c>
+      <c r="CB23">
+        <v>1591481.0</v>
+      </c>
+      <c r="CC23">
+        <v>2078796.0</v>
+      </c>
+      <c r="CD23">
+        <v>1483844.0</v>
+      </c>
+      <c r="CE23">
+        <v>1270578.0</v>
+      </c>
+      <c r="CF23">
+        <v>1210045.0</v>
+      </c>
+      <c r="CG23">
+        <v>1342872.0</v>
+      </c>
+      <c r="CH23">
+        <v>1040444.0</v>
+      </c>
+      <c r="CI23">
+        <v>434869.0</v>
+      </c>
+      <c r="CJ23">
+        <v>852656.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>197800000.0</v>
+      </c>
+      <c r="C25">
+        <v>164200000.0</v>
+      </c>
+      <c r="D25">
+        <v>158300000.0</v>
+      </c>
+      <c r="E25">
+        <v>157500000.0</v>
+      </c>
+      <c r="F25">
+        <v>107022000.0</v>
+      </c>
+      <c r="G25">
+        <v>278000.0</v>
+      </c>
+      <c r="H25">
+        <v>271000.0</v>
+      </c>
+      <c r="I25">
+        <v>137000.0</v>
+      </c>
+      <c r="J25">
+        <v>356533.0</v>
+      </c>
+      <c r="K25">
+        <v>357467.0</v>
+      </c>
+      <c r="L25">
+        <v>113996.0</v>
+      </c>
+      <c r="M25">
+        <v>322739.0</v>
+      </c>
+      <c r="N25">
+        <v>336380.0</v>
+      </c>
+      <c r="O25">
+        <v>353620.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>18368000.0</v>
+      </c>
+      <c r="I27">
+        <v>23000.0</v>
+      </c>
+      <c r="J27">
+        <v>35000.0</v>
+      </c>
+      <c r="K27">
+        <v>2345416.0</v>
+      </c>
+      <c r="L27">
+        <v>2304042.0</v>
+      </c>
+      <c r="M27">
+        <v>2228526.0</v>
+      </c>
+      <c r="N27">
+        <v>2141468.0</v>
+      </c>
+      <c r="O27">
+        <v>2178703.0</v>
+      </c>
+      <c r="P27">
+        <v>2099701.0</v>
+      </c>
+      <c r="Q27">
+        <v>2016850.0</v>
+      </c>
+      <c r="R27">
+        <v>1852903.0</v>
+      </c>
+      <c r="S27">
+        <v>1775811.0</v>
+      </c>
+      <c r="T27">
+        <v>1683999.0</v>
+      </c>
+      <c r="U27">
+        <v>1702496.0</v>
+      </c>
+      <c r="V27">
+        <v>1614106.0</v>
+      </c>
+      <c r="W27">
+        <v>1719308.0</v>
+      </c>
+      <c r="X27">
+        <v>1938797.0</v>
+      </c>
+      <c r="Y27">
+        <v>1752319.0</v>
+      </c>
+      <c r="Z27">
+        <v>1733472.0</v>
+      </c>
+      <c r="AA27">
+        <v>1941324.0</v>
+      </c>
+      <c r="AB27">
+        <v>1765058.0</v>
+      </c>
+      <c r="AC27">
+        <v>1765271.0</v>
+      </c>
+      <c r="AD27">
+        <v>1565966.0</v>
+      </c>
+      <c r="AE27">
+        <v>1742450.0</v>
+      </c>
+      <c r="AF27">
+        <v>1736155.0</v>
+      </c>
+      <c r="AG27">
+        <v>1606792.0</v>
+      </c>
+      <c r="AH27">
+        <v>1719484.0</v>
+      </c>
+      <c r="AI27">
+        <v>1596373.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1246304.0</v>
+      </c>
+      <c r="AK27">
+        <v>1181878.0</v>
+      </c>
+      <c r="AL27">
+        <v>1275158.0</v>
+      </c>
+      <c r="AM27">
+        <v>1146656.0</v>
+      </c>
+      <c r="AN27">
+        <v>1009758.0</v>
+      </c>
+      <c r="AO27">
+        <v>1172956.0</v>
+      </c>
+      <c r="AP27">
+        <v>1090641.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1084879.0</v>
+      </c>
+      <c r="AR27">
+        <v>1208223.0</v>
+      </c>
+      <c r="AS27">
+        <v>1254202.0</v>
+      </c>
+      <c r="AT27">
+        <v>929668.0</v>
+      </c>
+      <c r="AU27">
+        <v>912130.0</v>
+      </c>
+      <c r="AV27">
+        <v>849777.0</v>
+      </c>
+      <c r="AW27">
+        <v>853818.0</v>
+      </c>
+      <c r="AX27">
+        <v>890627.0</v>
+      </c>
+      <c r="AY27">
+        <v>732275.0</v>
+      </c>
+      <c r="AZ27">
+        <v>898634.0</v>
+      </c>
+      <c r="BA27">
+        <v>926738.0</v>
+      </c>
+      <c r="BB27">
+        <v>688863.0</v>
+      </c>
+      <c r="BC27">
+        <v>730102.0</v>
+      </c>
+      <c r="BD27">
+        <v>694699.0</v>
+      </c>
+      <c r="BE27">
+        <v>523352.0</v>
+      </c>
+      <c r="BF27">
+        <v>569857.0</v>
+      </c>
+      <c r="BG27">
+        <v>515000.0</v>
+      </c>
+      <c r="BH27">
+        <v>536631.0</v>
+      </c>
+      <c r="BI27">
+        <v>450345.0</v>
+      </c>
+      <c r="BJ27">
+        <v>431690.0</v>
+      </c>
+      <c r="BK27">
+        <v>425158.0</v>
+      </c>
+      <c r="BL27">
+        <v>366856.0</v>
+      </c>
+      <c r="BM27">
+        <v>382831.0</v>
+      </c>
+      <c r="BN27">
+        <v>442110.0</v>
+      </c>
+      <c r="BO27">
+        <v>354310.0</v>
+      </c>
+      <c r="BP27">
+        <v>303753.0</v>
+      </c>
+      <c r="BQ27">
+        <v>155142.0</v>
+      </c>
+      <c r="BR27">
+        <v>452267.0</v>
+      </c>
+      <c r="BS27">
+        <v>307518.0</v>
+      </c>
+      <c r="BT27">
+        <v>266689.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>649000000.0</v>
+      </c>
+      <c r="C28">
+        <v>497000000.0</v>
+      </c>
+      <c r="D28">
+        <v>441100000.0</v>
+      </c>
+      <c r="E28">
+        <v>452500000.0</v>
+      </c>
+      <c r="F28">
+        <v>456800000.0</v>
+      </c>
+      <c r="G28">
+        <v>44421000.0</v>
+      </c>
+      <c r="H28">
+        <v>20528000.0</v>
+      </c>
+      <c r="I28">
+        <v>39023000.0</v>
+      </c>
+      <c r="J28">
+        <v>9835000.0</v>
+      </c>
+      <c r="K28">
+        <v>2843906.0</v>
+      </c>
+      <c r="L28">
+        <v>2775454.0</v>
+      </c>
+      <c r="M28">
+        <v>2497891.0</v>
+      </c>
+      <c r="N28">
+        <v>4525000.0</v>
+      </c>
+      <c r="O28">
+        <v>2601525.0</v>
+      </c>
+      <c r="P28">
+        <v>2559066.0</v>
+      </c>
+      <c r="Q28">
+        <v>2288807.0</v>
+      </c>
+      <c r="R28">
+        <v>2117090.0</v>
+      </c>
+      <c r="S28">
+        <v>2686922.0</v>
+      </c>
+      <c r="T28">
+        <v>2965097.0</v>
+      </c>
+      <c r="U28">
+        <v>2300345.0</v>
+      </c>
+      <c r="V28">
+        <v>2242217.0</v>
+      </c>
+      <c r="W28">
+        <v>2335910.0</v>
+      </c>
+      <c r="X28">
+        <v>2139693.0</v>
+      </c>
+      <c r="Y28">
+        <v>2029873.0</v>
+      </c>
+      <c r="Z28">
+        <v>1984647.0</v>
+      </c>
+      <c r="AA28">
+        <v>2129540.0</v>
+      </c>
+      <c r="AB28">
+        <v>2176480.0</v>
+      </c>
+      <c r="AC28">
+        <v>2470915.0</v>
+      </c>
+      <c r="AD28">
+        <v>2080993.0</v>
+      </c>
+      <c r="AE28">
+        <v>2061490.0</v>
+      </c>
+      <c r="AF28">
+        <v>2532098.0</v>
+      </c>
+      <c r="AG28">
+        <v>2086443.0</v>
+      </c>
+      <c r="AH28">
+        <v>2100044.0</v>
+      </c>
+      <c r="AI28">
+        <v>2113409.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1975782.0</v>
+      </c>
+      <c r="AK28">
+        <v>1910968.0</v>
+      </c>
+      <c r="AL28">
+        <v>1787777.0</v>
+      </c>
+      <c r="AM28">
+        <v>1781365.0</v>
+      </c>
+      <c r="AN28">
+        <v>1576510.0</v>
+      </c>
+      <c r="AO28">
+        <v>1706857.0</v>
+      </c>
+      <c r="AP28">
+        <v>1602753.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1530885.0</v>
+      </c>
+      <c r="AR28">
+        <v>1783747.0</v>
+      </c>
+      <c r="AS28">
+        <v>1417830.0</v>
+      </c>
+      <c r="AT28">
+        <v>1276637.0</v>
+      </c>
+      <c r="AU28">
+        <v>1218219.0</v>
+      </c>
+      <c r="AV28">
+        <v>1040567.0</v>
+      </c>
+      <c r="AW28">
+        <v>1142125.0</v>
+      </c>
+      <c r="AX28">
+        <v>1135257.0</v>
+      </c>
+      <c r="AY28">
+        <v>1093394.0</v>
+      </c>
+      <c r="AZ28">
+        <v>783723.0</v>
+      </c>
+      <c r="BA28">
+        <v>693930.0</v>
+      </c>
+      <c r="BB28">
+        <v>769983.0</v>
+      </c>
+      <c r="BC28">
+        <v>697602.0</v>
+      </c>
+      <c r="BD28">
+        <v>981267.0</v>
+      </c>
+      <c r="BE28">
+        <v>681430.0</v>
+      </c>
+      <c r="BF28">
+        <v>1014804.0</v>
+      </c>
+      <c r="BG28">
+        <v>1335000.0</v>
+      </c>
+      <c r="BH28">
+        <v>630175.0</v>
+      </c>
+      <c r="BI28">
+        <v>527701.0</v>
+      </c>
+      <c r="BJ28">
+        <v>623021.0</v>
+      </c>
+      <c r="BK28">
+        <v>515821.0</v>
+      </c>
+      <c r="BL28">
+        <v>701188.0</v>
+      </c>
+      <c r="BM28">
+        <v>539127.0</v>
+      </c>
+      <c r="BN28">
+        <v>508204.0</v>
+      </c>
+      <c r="BO28">
+        <v>432174.0</v>
+      </c>
+      <c r="BP28">
+        <v>498406.0</v>
+      </c>
+      <c r="BQ28">
+        <v>527936.0</v>
+      </c>
+      <c r="BR28">
+        <v>279139.0</v>
+      </c>
+      <c r="BS28">
+        <v>580499.0</v>
+      </c>
+      <c r="BT28">
+        <v>399832.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-53200000.0</v>
+      </c>
+      <c r="D29">
+        <v>-17300000.0</v>
+      </c>
+      <c r="E29">
+        <v>128900000.0</v>
+      </c>
+      <c r="F29">
+        <v>-177800000.0</v>
+      </c>
+      <c r="G29">
+        <v>8512000.0</v>
+      </c>
+      <c r="H29">
+        <v>16984000.0</v>
+      </c>
+      <c r="I29">
+        <v>6031000.0</v>
+      </c>
+      <c r="J29">
+        <v>-240000.0</v>
+      </c>
+      <c r="K29">
+        <v>69539.0</v>
+      </c>
+      <c r="L29">
+        <v>-11570.0</v>
+      </c>
+      <c r="M29">
+        <v>-456121.0</v>
+      </c>
+      <c r="N29">
+        <v>95000.0</v>
+      </c>
+      <c r="O29">
+        <v>74791.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>845000000.0</v>
+      </c>
+      <c r="C30">
+        <v>450000000.0</v>
+      </c>
+      <c r="D30">
+        <v>410200000.0</v>
+      </c>
+      <c r="E30">
+        <v>417800000.0</v>
+      </c>
+      <c r="F30">
+        <v>456800000.0</v>
+      </c>
+      <c r="G30">
+        <v>44421000.0</v>
+      </c>
+      <c r="H30">
+        <v>39139000.0</v>
+      </c>
+      <c r="I30">
+        <v>39268000.0</v>
+      </c>
+      <c r="J30">
+        <v>10100000.0</v>
+      </c>
+      <c r="K30">
+        <v>5430000.0</v>
+      </c>
+      <c r="L30">
+        <v>5079496.0</v>
+      </c>
+      <c r="M30">
+        <v>4847468.0</v>
+      </c>
+      <c r="N30">
+        <v>4729000.0</v>
+      </c>
+      <c r="O30">
+        <v>4988023.0</v>
+      </c>
+      <c r="P30">
+        <v>4868839.0</v>
+      </c>
+      <c r="Q30">
+        <v>4305657.0</v>
+      </c>
+      <c r="R30">
+        <v>4206514.0</v>
+      </c>
+      <c r="S30">
+        <v>4724583.0</v>
+      </c>
+      <c r="T30">
+        <v>4889398.0</v>
+      </c>
+      <c r="U30">
+        <v>4229606.0</v>
+      </c>
+      <c r="V30">
+        <v>4066776.0</v>
+      </c>
+      <c r="W30">
+        <v>4253264.0</v>
+      </c>
+      <c r="X30">
+        <v>4255786.0</v>
+      </c>
+      <c r="Y30">
+        <v>3961249.0</v>
+      </c>
+      <c r="Z30">
+        <v>3891163.0</v>
+      </c>
+      <c r="AA30">
+        <v>4247400.0</v>
+      </c>
+      <c r="AB30">
+        <v>4122666.0</v>
+      </c>
+      <c r="AC30">
+        <v>4651155.0</v>
+      </c>
+      <c r="AD30">
+        <v>3833529.0</v>
+      </c>
+      <c r="AE30">
+        <v>3978168.0</v>
+      </c>
+      <c r="AF30">
+        <v>4268253.0</v>
+      </c>
+      <c r="AG30">
+        <v>3933017.0</v>
+      </c>
+      <c r="AH30">
+        <v>3819528.0</v>
+      </c>
+      <c r="AI30">
+        <v>3852416.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3376920.0</v>
+      </c>
+      <c r="AK30">
+        <v>3238431.0</v>
+      </c>
+      <c r="AL30">
+        <v>3211976.0</v>
+      </c>
+      <c r="AM30">
+        <v>3098857.0</v>
+      </c>
+      <c r="AN30">
+        <v>2757162.0</v>
+      </c>
+      <c r="AO30">
+        <v>3051121.0</v>
+      </c>
+      <c r="AP30">
+        <v>2864958.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2786658.0</v>
+      </c>
+      <c r="AR30">
+        <v>3060125.0</v>
+      </c>
+      <c r="AS30">
+        <v>2856659.0</v>
+      </c>
+      <c r="AT30">
+        <v>2326658.0</v>
+      </c>
+      <c r="AU30">
+        <v>2242305.0</v>
+      </c>
+      <c r="AV30">
+        <v>1992862.0</v>
+      </c>
+      <c r="AW30">
+        <v>2091041.0</v>
+      </c>
+      <c r="AX30">
+        <v>2115108.0</v>
+      </c>
+      <c r="AY30">
+        <v>1903402.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1765715.0</v>
+      </c>
+      <c r="BA30">
+        <v>1693071.0</v>
+      </c>
+      <c r="BB30">
+        <v>1529268.0</v>
+      </c>
+      <c r="BC30">
+        <v>1503483.0</v>
+      </c>
+      <c r="BD30">
+        <v>1757150.0</v>
+      </c>
+      <c r="BE30">
+        <v>1267406.0</v>
+      </c>
+      <c r="BF30">
+        <v>1617211.0</v>
+      </c>
+      <c r="BG30">
+        <v>1869000.0</v>
+      </c>
+      <c r="BH30">
+        <v>1188957.0</v>
+      </c>
+      <c r="BI30">
+        <v>1000594.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1080835.0</v>
+      </c>
+      <c r="BK30">
+        <v>967167.0</v>
+      </c>
+      <c r="BL30">
+        <v>1089268.0</v>
+      </c>
+      <c r="BM30">
+        <v>941122.0</v>
+      </c>
+      <c r="BN30">
+        <v>970894.0</v>
+      </c>
+      <c r="BO30">
+        <v>808396.0</v>
+      </c>
+      <c r="BP30">
+        <v>821819.0</v>
+      </c>
+      <c r="BQ30">
+        <v>707067.0</v>
+      </c>
+      <c r="BR30">
+        <v>804210.0</v>
+      </c>
+      <c r="BS30">
+        <v>962567.0</v>
+      </c>
+      <c r="BT30">
+        <v>740837.0</v>
+      </c>
+      <c r="BU30">
+        <v>828465.0</v>
+      </c>
+      <c r="BV30">
+        <v>794384.0</v>
+      </c>
+      <c r="BW30">
+        <v>805087.0</v>
+      </c>
+      <c r="BX30">
+        <v>935381.0</v>
+      </c>
+      <c r="BY30">
+        <v>835881.0</v>
+      </c>
+      <c r="BZ30">
+        <v>863455.0</v>
+      </c>
+      <c r="CA30">
+        <v>892196.0</v>
+      </c>
+      <c r="CB30">
+        <v>768938.0</v>
+      </c>
+      <c r="CC30">
+        <v>1324653.0</v>
+      </c>
+      <c r="CD30">
+        <v>737461.0</v>
+      </c>
+      <c r="CE30">
+        <v>660576.0</v>
+      </c>
+      <c r="CF30">
+        <v>596167.0</v>
+      </c>
+      <c r="CG30">
+        <v>743313.0</v>
+      </c>
+      <c r="CH30">
+        <v>745909.0</v>
+      </c>
+      <c r="CI30">
+        <v>326568.0</v>
+      </c>
+      <c r="CJ30">
+        <v>850406.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-75400000.0</v>
+      </c>
+      <c r="D31">
+        <v>-68900000.0</v>
+      </c>
+      <c r="E31">
+        <v>-71000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-74200000.0</v>
+      </c>
+      <c r="G31">
+        <v>56553000.0</v>
+      </c>
+      <c r="H31">
+        <v>61374000.0</v>
+      </c>
+      <c r="I31">
+        <v>56989000.0</v>
+      </c>
+      <c r="J31">
+        <v>3500000.0</v>
+      </c>
+      <c r="K31">
+        <v>-20000.0</v>
+      </c>
+      <c r="L31">
+        <v>-13342.0</v>
+      </c>
+      <c r="M31">
+        <v>-2993754.0</v>
+      </c>
+      <c r="N31">
+        <v>-17000.0</v>
+      </c>
+      <c r="O31">
+        <v>-17255.0</v>
+      </c>
+      <c r="P31">
+        <v>-22684.0</v>
+      </c>
+      <c r="Q31">
+        <v>-23688.0</v>
+      </c>
+      <c r="R31">
+        <v>-23800.0</v>
+      </c>
+      <c r="S31">
+        <v>-18852.0</v>
+      </c>
+      <c r="T31">
+        <v>310116.0</v>
+      </c>
+      <c r="U31">
+        <v>-18367.0</v>
+      </c>
+      <c r="V31">
+        <v>-7167.0</v>
+      </c>
+      <c r="W31">
+        <v>-10025.0</v>
+      </c>
+      <c r="X31">
+        <v>-7053.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4059.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2560.0</v>
+      </c>
+      <c r="AA31">
+        <v>13325.0</v>
+      </c>
+      <c r="AB31">
+        <v>24296.0</v>
+      </c>
+      <c r="AC31">
+        <v>506.0</v>
+      </c>
+      <c r="AD31">
+        <v>-24131.0</v>
+      </c>
+      <c r="AE31">
+        <v>-16480.0</v>
+      </c>
+      <c r="AF31">
+        <v>-11795.0</v>
+      </c>
+      <c r="AG31">
+        <v>-15089.0</v>
+      </c>
+      <c r="AH31">
+        <v>-8109.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6689.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6135.0</v>
+      </c>
+      <c r="AK31">
+        <v>-8122.0</v>
+      </c>
+      <c r="AL31">
+        <v>-8977.0</v>
+      </c>
+      <c r="AM31">
+        <v>-8461.0</v>
+      </c>
+      <c r="AN31">
+        <v>-13083.0</v>
+      </c>
+      <c r="AO31">
+        <v>-12879.0</v>
+      </c>
+      <c r="AP31">
+        <v>-19470.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-9246.0</v>
+      </c>
+      <c r="AR31">
+        <v>116361.0</v>
+      </c>
+      <c r="AS31">
+        <v>-14347.0</v>
+      </c>
+      <c r="AT31">
+        <v>-13280.0</v>
+      </c>
+      <c r="AU31">
+        <v>-12217.0</v>
+      </c>
+      <c r="AV31">
+        <v>-14033.0</v>
+      </c>
+      <c r="AW31">
+        <v>-21494.0</v>
+      </c>
+      <c r="AX31">
+        <v>-14233.0</v>
+      </c>
+      <c r="AY31">
+        <v>-9990.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4657.0</v>
+      </c>
+      <c r="BA31">
+        <v>-20135.0</v>
+      </c>
+      <c r="BB31">
+        <v>-15154.0</v>
+      </c>
+      <c r="BC31">
+        <v>-16110.0</v>
+      </c>
+      <c r="BD31">
+        <v>290272.0</v>
+      </c>
+      <c r="BE31">
+        <v>-16404.0</v>
+      </c>
+      <c r="BF31">
+        <v>-14250.0</v>
+      </c>
+      <c r="BG31">
+        <v>-22000.0</v>
+      </c>
+      <c r="BH31">
+        <v>69611.0</v>
+      </c>
+      <c r="BI31">
+        <v>-10643.0</v>
+      </c>
+      <c r="BJ31">
+        <v>2268383.0</v>
+      </c>
+      <c r="BK31">
+        <v>230766.0</v>
+      </c>
+      <c r="BL31">
+        <v>321596.0</v>
+      </c>
+      <c r="BM31">
+        <v>107686.0</v>
+      </c>
+      <c r="BN31">
+        <v>-476866.0</v>
+      </c>
+      <c r="BO31">
+        <v>195285.0</v>
+      </c>
+      <c r="BP31">
+        <v>-432954.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-474683.0</v>
+      </c>
+      <c r="BR31">
+        <v>603115.0</v>
+      </c>
+      <c r="BS31">
+        <v>148737.0</v>
+      </c>
+      <c r="BT31">
+        <v>20724.0</v>
+      </c>
+      <c r="BU31">
+        <v>-1439376.0</v>
+      </c>
+      <c r="BV31">
+        <v>-97198.0</v>
+      </c>
+      <c r="BW31">
+        <v>-141792.0</v>
+      </c>
+      <c r="BX31">
+        <v>-321634.0</v>
+      </c>
+      <c r="BY31">
+        <v>-154616.0</v>
+      </c>
+      <c r="BZ31">
+        <v>60098.0</v>
+      </c>
+      <c r="CA31">
+        <v>-317480.0</v>
+      </c>
+      <c r="CB31">
+        <v>-39003.0</v>
+      </c>
+      <c r="CC31">
+        <v>1002756.0</v>
+      </c>
+      <c r="CD31">
+        <v>-166064.0</v>
+      </c>
+      <c r="CE31">
+        <v>-19152.0</v>
+      </c>
+      <c r="CF31">
+        <v>-317657.0</v>
+      </c>
+      <c r="CG31">
+        <v>-168870.0</v>
+      </c>
+      <c r="CH31">
+        <v>-58546.0</v>
+      </c>
+      <c r="CI31">
+        <v>-92860.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-102869.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>3246000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1730200000.0</v>
+      </c>
+      <c r="D32">
+        <v>2194100000.0</v>
+      </c>
+      <c r="E32">
+        <v>2728300000.0</v>
+      </c>
+      <c r="F32">
+        <v>1906400000.0</v>
+      </c>
+      <c r="G32">
+        <v>13508000.0</v>
+      </c>
+      <c r="H32">
+        <v>14743000.0</v>
+      </c>
+      <c r="I32">
+        <v>13155000.0</v>
+      </c>
+      <c r="J32">
+        <v>14500000.0</v>
+      </c>
+      <c r="K32">
+        <v>14436000.0</v>
+      </c>
+      <c r="L32">
+        <v>14708678.0</v>
+      </c>
+      <c r="M32">
+        <v>13423254.0</v>
+      </c>
+      <c r="N32">
+        <v>13257000.0</v>
+      </c>
+      <c r="O32">
+        <v>13127738.0</v>
+      </c>
+      <c r="P32">
+        <v>12406200.0</v>
+      </c>
+      <c r="Q32">
+        <v>10917159.0</v>
+      </c>
+      <c r="R32">
+        <v>10638073.0</v>
+      </c>
+      <c r="S32">
+        <v>11023844.0</v>
+      </c>
+      <c r="T32">
+        <v>10483049.0</v>
+      </c>
+      <c r="U32">
+        <v>10109654.0</v>
+      </c>
+      <c r="V32">
+        <v>10229209.0</v>
+      </c>
+      <c r="W32">
+        <v>10879468.0</v>
+      </c>
+      <c r="X32">
+        <v>11308787.0</v>
+      </c>
+      <c r="Y32">
+        <v>10159152.0</v>
+      </c>
+      <c r="Z32">
+        <v>9672945.0</v>
+      </c>
+      <c r="AA32">
+        <v>10079524.0</v>
+      </c>
+      <c r="AB32">
+        <v>9967886.0</v>
+      </c>
+      <c r="AC32">
+        <v>10107865.0</v>
+      </c>
+      <c r="AD32">
+        <v>9119418.0</v>
+      </c>
+      <c r="AE32">
+        <v>9307314.0</v>
+      </c>
+      <c r="AF32">
+        <v>10719956.0</v>
+      </c>
+      <c r="AG32">
+        <v>10063234.0</v>
+      </c>
+      <c r="AH32">
+        <v>9683224.0</v>
+      </c>
+      <c r="AI32">
+        <v>9310074.0</v>
+      </c>
+      <c r="AJ32">
+        <v>8753916.0</v>
+      </c>
+      <c r="AK32">
+        <v>9586900.0</v>
+      </c>
+      <c r="AL32">
+        <v>8508640.0</v>
+      </c>
+      <c r="AM32">
+        <v>8002572.0</v>
+      </c>
+      <c r="AN32">
+        <v>8240687.0</v>
+      </c>
+      <c r="AO32">
+        <v>9534092.0</v>
+      </c>
+      <c r="AP32">
+        <v>8562890.0</v>
+      </c>
+      <c r="AQ32">
+        <v>7784301.0</v>
+      </c>
+      <c r="AR32">
+        <v>8027666.0</v>
+      </c>
+      <c r="AS32">
+        <v>7199783.0</v>
+      </c>
+      <c r="AT32">
+        <v>5931419.0</v>
+      </c>
+      <c r="AU32">
+        <v>6483114.0</v>
+      </c>
+      <c r="AV32">
+        <v>5197742.0</v>
+      </c>
+      <c r="AW32">
+        <v>6086465.0</v>
+      </c>
+      <c r="AX32">
+        <v>5254942.0</v>
+      </c>
+      <c r="AY32">
+        <v>4924625.0</v>
+      </c>
+      <c r="AZ32">
+        <v>5109963.0</v>
+      </c>
+      <c r="BA32">
+        <v>4374951.0</v>
+      </c>
+      <c r="BB32">
+        <v>3870598.0</v>
+      </c>
+      <c r="BC32">
+        <v>4044539.0</v>
+      </c>
+      <c r="BD32">
+        <v>3730347.0</v>
+      </c>
+      <c r="BE32">
+        <v>3468354.0</v>
+      </c>
+      <c r="BF32">
+        <v>3071425.0</v>
+      </c>
+      <c r="BG32">
+        <v>2909000.0</v>
+      </c>
+      <c r="BH32">
+        <v>2696757.0</v>
+      </c>
+      <c r="BI32">
+        <v>2371800.0</v>
+      </c>
+      <c r="BJ32">
+        <v>2692078.0</v>
+      </c>
+      <c r="BK32">
+        <v>2761445.0</v>
+      </c>
+      <c r="BL32">
+        <v>1962340.0</v>
+      </c>
+      <c r="BM32">
+        <v>1908216.0</v>
+      </c>
+      <c r="BN32">
+        <v>1787425.0</v>
+      </c>
+      <c r="BO32">
+        <v>1828722.0</v>
+      </c>
+      <c r="BP32">
+        <v>1663254.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1861205.0</v>
+      </c>
+      <c r="BR32">
+        <v>1801406.0</v>
+      </c>
+      <c r="BS32">
+        <v>2088783.0</v>
+      </c>
+      <c r="BT32">
+        <v>1833669.0</v>
+      </c>
+      <c r="BU32">
+        <v>1927704.0</v>
+      </c>
+      <c r="BV32">
+        <v>1949890.0</v>
+      </c>
+      <c r="BW32">
+        <v>1648227.0</v>
+      </c>
+      <c r="BX32">
+        <v>1795861.0</v>
+      </c>
+      <c r="BY32">
+        <v>2118358.0</v>
+      </c>
+      <c r="BZ32">
+        <v>1787949.0</v>
+      </c>
+      <c r="CA32">
+        <v>1568772.0</v>
+      </c>
+      <c r="CB32">
+        <v>1338934.0</v>
+      </c>
+      <c r="CC32">
+        <v>1076040.0</v>
+      </c>
+      <c r="CD32">
+        <v>1139094.0</v>
+      </c>
+      <c r="CE32">
+        <v>955527.0</v>
+      </c>
+      <c r="CF32">
+        <v>1009414.0</v>
+      </c>
+      <c r="CG32">
+        <v>911142.0</v>
+      </c>
+      <c r="CH32">
+        <v>577064.0</v>
+      </c>
+      <c r="CI32">
+        <v>215075.0</v>
+      </c>
+      <c r="CJ32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>5072000000.0</v>
+      </c>
+      <c r="C2">
+        <v>6143000.0</v>
+      </c>
+      <c r="D2">
+        <v>8009000.0</v>
+      </c>
+      <c r="E2">
+        <v>6814117.0</v>
+      </c>
+      <c r="F2">
+        <v>6595416.0</v>
+      </c>
+      <c r="G2">
+        <v>8658401.0</v>
+      </c>
+      <c r="H2">
+        <v>1900857.0</v>
+      </c>
+      <c r="I2">
+        <v>2235347.0</v>
+      </c>
+      <c r="J2">
+        <v>1621049.0</v>
+      </c>
+      <c r="K2">
+        <v>1193313.0</v>
+      </c>
+      <c r="L2">
+        <v>1308337.0</v>
+      </c>
+      <c r="M2">
+        <v>762892.0</v>
+      </c>
+      <c r="N2">
+        <v>4483.0</v>
+      </c>
+      <c r="O2">
+        <v>233722.0</v>
+      </c>
+      <c r="P2">
+        <v>104344.0</v>
+      </c>
+      <c r="Q2">
+        <v>300482.0</v>
+      </c>
+      <c r="R2">
+        <v>420042.0</v>
+      </c>
+      <c r="S2">
+        <v>146443.0</v>
+      </c>
+      <c r="T2">
+        <v>373437.0</v>
+      </c>
+      <c r="U2">
+        <v>1016993.0</v>
+      </c>
+      <c r="V2">
+        <v>346635.0</v>
+      </c>
+      <c r="W2">
+        <v>4548.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>78200000</v>
+      </c>
+      <c r="C3">
+        <v>102000</v>
+      </c>
+      <c r="D3">
+        <v>121000</v>
+      </c>
+      <c r="E3">
+        <v>38742</v>
+      </c>
+      <c r="F3">
+        <v>114761</v>
+      </c>
+      <c r="G3">
+        <v>124782</v>
+      </c>
+      <c r="H3">
+        <v>152402</v>
+      </c>
+      <c r="I3">
+        <v>397822</v>
+      </c>
+      <c r="J3">
+        <v>755510</v>
+      </c>
+      <c r="K3">
+        <v>496719</v>
+      </c>
+      <c r="L3">
+        <v>67483</v>
+      </c>
+      <c r="M3">
+        <v>81116</v>
+      </c>
+      <c r="N3">
+        <v>30364</v>
+      </c>
+      <c r="O3">
+        <v>103823</v>
+      </c>
+      <c r="P3">
+        <v>40653</v>
+      </c>
+      <c r="Q3">
+        <v>31725</v>
+      </c>
+      <c r="R3">
+        <v>55586</v>
+      </c>
+      <c r="S3">
+        <v>20711</v>
+      </c>
+      <c r="T3">
+        <v>108153</v>
+      </c>
+      <c r="U3">
+        <v>98229</v>
+      </c>
+      <c r="V3">
+        <v>106844</v>
+      </c>
+      <c r="W3">
+        <v>25938</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-2706600000.0</v>
+      </c>
+      <c r="C6">
+        <v>5065861000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1866000.0</v>
+      </c>
+      <c r="E6">
+        <v>1194516.0</v>
+      </c>
+      <c r="F6">
+        <v>218701.0</v>
+      </c>
+      <c r="G6">
+        <v>-2062985.0</v>
+      </c>
+      <c r="H6">
+        <v>6757544.0</v>
+      </c>
+      <c r="I6">
+        <v>-334490.0</v>
+      </c>
+      <c r="J6">
+        <v>614298.0</v>
+      </c>
+      <c r="K6">
+        <v>427736.0</v>
+      </c>
+      <c r="L6">
+        <v>-115024.0</v>
+      </c>
+      <c r="M6">
+        <v>545445.0</v>
+      </c>
+      <c r="N6">
+        <v>758409.0</v>
+      </c>
+      <c r="O6">
+        <v>-229239.0</v>
+      </c>
+      <c r="P6">
+        <v>129378.0</v>
+      </c>
+      <c r="Q6">
+        <v>-196138.0</v>
+      </c>
+      <c r="R6">
+        <v>-119560.0</v>
+      </c>
+      <c r="S6">
+        <v>273599.0</v>
+      </c>
+      <c r="T6">
+        <v>-226994.0</v>
+      </c>
+      <c r="U6">
+        <v>-643556.0</v>
+      </c>
+      <c r="V6">
+        <v>670358.0</v>
+      </c>
+      <c r="W6">
+        <v>342087.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7">
+        <v>-124400000.0</v>
+      </c>
+      <c r="C7">
+        <v>22125000.0</v>
+      </c>
+      <c r="D7">
+        <v>709000.0</v>
+      </c>
+      <c r="E7">
+        <v>339631.0</v>
+      </c>
+      <c r="F7">
+        <v>-1157611.0</v>
+      </c>
+      <c r="G7">
+        <v>588133.0</v>
+      </c>
+      <c r="H7">
+        <v>-305677.0</v>
+      </c>
+      <c r="I7">
+        <v>117557.0</v>
+      </c>
+      <c r="J7">
+        <v>977261.0</v>
+      </c>
+      <c r="K7">
+        <v>-154792.0</v>
+      </c>
+      <c r="L7">
+        <v>-783898.0</v>
+      </c>
+      <c r="M7">
+        <v>108719.0</v>
+      </c>
+      <c r="N7">
+        <v>169341.0</v>
+      </c>
+      <c r="O7">
+        <v>130757.0</v>
+      </c>
+      <c r="P7">
+        <v>605751.0</v>
+      </c>
+      <c r="Q7">
+        <v>864278.0</v>
+      </c>
+      <c r="R7">
+        <v>-125728.0</v>
+      </c>
+      <c r="S7">
+        <v>981010.0</v>
+      </c>
+      <c r="T7">
+        <v>216.0</v>
+      </c>
+      <c r="U7">
+        <v>181385.0</v>
+      </c>
+      <c r="V7">
+        <v>217853.0</v>
+      </c>
+      <c r="W7">
+        <v>1066990.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>-38000000.0</v>
+      </c>
+      <c r="C9">
+        <v>183000.0</v>
+      </c>
+      <c r="D9">
+        <v>103000.0</v>
+      </c>
+      <c r="E9">
+        <v>-549048.0</v>
+      </c>
+      <c r="F9">
+        <v>-534074.0</v>
+      </c>
+      <c r="G9">
+        <v>1108863.0</v>
+      </c>
+      <c r="H9">
+        <v>-622499.0</v>
+      </c>
+      <c r="I9">
+        <v>232642.0</v>
+      </c>
+      <c r="J9">
+        <v>120993.0</v>
+      </c>
+      <c r="K9">
+        <v>253660.0</v>
+      </c>
+      <c r="L9">
+        <v>-770832.0</v>
+      </c>
+      <c r="M9">
+        <v>-707458.0</v>
+      </c>
+      <c r="N9">
+        <v>-155464.0</v>
+      </c>
+      <c r="O9">
+        <v>-667315.0</v>
+      </c>
+      <c r="P9">
+        <v>-391937.0</v>
+      </c>
+      <c r="Q9">
+        <v>199629.0</v>
+      </c>
+      <c r="R9">
+        <v>-632.0</v>
+      </c>
+      <c r="S9">
+        <v>105652.0</v>
+      </c>
+      <c r="T9">
+        <v>5912.0</v>
+      </c>
+      <c r="U9">
+        <v>-397778.0</v>
+      </c>
+      <c r="V9">
+        <v>-127941.0</v>
+      </c>
+      <c r="W9">
+        <v>-185488.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>287800000.0</v>
+      </c>
+      <c r="C10">
+        <v>0.0</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
+        <v>3668.0</v>
+      </c>
+      <c r="Q10">
+        <v>-15285.0</v>
+      </c>
+      <c r="R10">
+        <v>34565.0</v>
+      </c>
+      <c r="S10">
+        <v>11082.0</v>
+      </c>
+      <c r="T10">
+        <v>5647.0</v>
+      </c>
+      <c r="U10">
+        <v>-619.0</v>
+      </c>
+      <c r="V10">
+        <v>-45617.0</v>
+      </c>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>423100000.0</v>
+      </c>
+      <c r="C14">
+        <v>1122000.0</v>
+      </c>
+      <c r="D14">
+        <v>1001000.0</v>
+      </c>
+      <c r="E14">
+        <v>1755827.0</v>
+      </c>
+      <c r="F14">
+        <v>1394691.0</v>
+      </c>
+      <c r="G14">
+        <v>1121993.0</v>
+      </c>
+      <c r="H14">
+        <v>932200.0</v>
+      </c>
+      <c r="I14">
+        <v>649427.0</v>
+      </c>
+      <c r="J14">
+        <v>620297.0</v>
+      </c>
+      <c r="K14">
+        <v>684660.0</v>
+      </c>
+      <c r="L14">
+        <v>485092.0</v>
+      </c>
+      <c r="M14">
+        <v>364573.0</v>
+      </c>
+      <c r="N14">
+        <v>301963.0</v>
+      </c>
+      <c r="O14">
+        <v>195560.0</v>
+      </c>
+      <c r="P14">
+        <v>97011.0</v>
+      </c>
+      <c r="Q14">
+        <v>82879.0</v>
+      </c>
+      <c r="R14">
+        <v>191004.0</v>
+      </c>
+      <c r="S14">
+        <v>296407.0</v>
+      </c>
+      <c r="T14">
+        <v>305523.0</v>
+      </c>
+      <c r="U14">
+        <v>-813618.0</v>
+      </c>
+      <c r="V14">
+        <v>77771.0</v>
+      </c>
+      <c r="W14">
+        <v>180167.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>104800000.0</v>
+      </c>
+      <c r="C15">
+        <v>49650000.0</v>
+      </c>
+      <c r="D15">
+        <v>1051000.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>3081706.0</v>
+      </c>
+      <c r="G15">
+        <v>4051145.0</v>
+      </c>
+      <c r="H15">
+        <v>225038.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
+        <v>359014.0</v>
+      </c>
+      <c r="K15">
+        <v>264699.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>198</v>
+      </c>
+      <c r="B16">
+        <v>2365400000.0</v>
+      </c>
+      <c r="C16">
+        <v>5072004000.0</v>
+      </c>
+      <c r="D16">
+        <v>6143000.0</v>
+      </c>
+      <c r="E16">
+        <v>8008633.0</v>
+      </c>
+      <c r="F16">
+        <v>6814117.0</v>
+      </c>
+      <c r="G16">
+        <v>6595416.0</v>
+      </c>
+      <c r="H16">
+        <v>8658401.0</v>
+      </c>
+      <c r="I16">
+        <v>1900857.0</v>
+      </c>
+      <c r="J16">
+        <v>2235347.0</v>
+      </c>
+      <c r="K16">
+        <v>1621049.0</v>
+      </c>
+      <c r="L16">
+        <v>1193313.0</v>
+      </c>
+      <c r="M16">
+        <v>1308337.0</v>
+      </c>
+      <c r="N16">
+        <v>762892.0</v>
+      </c>
+      <c r="O16">
+        <v>4483.0</v>
+      </c>
+      <c r="P16">
+        <v>233722.0</v>
+      </c>
+      <c r="Q16">
+        <v>104344.0</v>
+      </c>
+      <c r="R16">
+        <v>300482.0</v>
+      </c>
+      <c r="S16">
+        <v>420042.0</v>
+      </c>
+      <c r="T16">
+        <v>146443.0</v>
+      </c>
+      <c r="U16">
+        <v>373437.0</v>
+      </c>
+      <c r="V16">
+        <v>1016993.0</v>
+      </c>
+      <c r="W16">
+        <v>346635.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>183199999.0</v>
+      </c>
+      <c r="C18">
+        <v>84781000.0</v>
+      </c>
+      <c r="D18">
+        <v>463000.0</v>
+      </c>
+      <c r="E18">
+        <v>1999650.0</v>
+      </c>
+      <c r="F18">
+        <v>111273.0</v>
+      </c>
+      <c r="G18">
+        <v>1604309.0</v>
+      </c>
+      <c r="H18">
+        <v>-549799.0</v>
+      </c>
+      <c r="I18">
+        <v>896740.0</v>
+      </c>
+      <c r="J18">
+        <v>1553315.0</v>
+      </c>
+      <c r="K18">
+        <v>1297441.0</v>
+      </c>
+      <c r="L18">
+        <v>59176.0</v>
+      </c>
+      <c r="M18">
+        <v>911833.0</v>
+      </c>
+      <c r="N18">
+        <v>710632.0</v>
+      </c>
+      <c r="O18">
+        <v>288980.0</v>
+      </c>
+      <c r="P18">
+        <v>865253.0</v>
+      </c>
+      <c r="Q18">
+        <v>-69902.0</v>
+      </c>
+      <c r="R18">
+        <v>-123219.0</v>
+      </c>
+      <c r="S18">
+        <v>239168.0</v>
+      </c>
+      <c r="T18">
+        <v>-651010.0</v>
+      </c>
+      <c r="U18">
+        <v>-1077390.0</v>
+      </c>
+      <c r="V18">
+        <v>-853277.0</v>
+      </c>
+      <c r="W18">
+        <v>-1044974.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-102000.0</v>
+      </c>
+      <c r="D19">
+        <v>-399416.0</v>
+      </c>
+      <c r="E19">
+        <v>-188742.0</v>
+      </c>
+      <c r="F19">
+        <v>-510464.0</v>
+      </c>
+      <c r="G19">
+        <v>839808.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B20">
+        <v>4814100000.0</v>
+      </c>
+      <c r="C20">
+        <v>5032641000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>4180904.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>3069600000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1866000.0</v>
+      </c>
+      <c r="D21">
+        <v>-999000.0</v>
+      </c>
+      <c r="E21">
+        <v>-655134.0</v>
+      </c>
+      <c r="F21">
+        <v>-596067.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22">
+        <v>-279400000.0</v>
+      </c>
+      <c r="C22">
+        <v>27969000.0</v>
+      </c>
+      <c r="D22">
+        <v>-1070000.0</v>
+      </c>
+      <c r="E22">
+        <v>-282219.0</v>
+      </c>
+      <c r="F22">
+        <v>-134434.0</v>
+      </c>
+      <c r="G22">
+        <v>175647.0</v>
+      </c>
+      <c r="H22">
+        <v>-1467864.0</v>
+      </c>
+      <c r="I22">
+        <v>-921573.0</v>
+      </c>
+      <c r="J22">
+        <v>-486469.0</v>
+      </c>
+      <c r="K22">
+        <v>3436399.0</v>
+      </c>
+      <c r="L22">
+        <v>374305.0</v>
+      </c>
+      <c r="M22">
+        <v>192901.0</v>
+      </c>
+      <c r="N22">
+        <v>322548.0</v>
+      </c>
+      <c r="O22">
+        <v>-1235170.0</v>
+      </c>
+      <c r="P22">
+        <v>2708931.0</v>
+      </c>
+      <c r="Q22">
+        <v>-568505.0</v>
+      </c>
+      <c r="R22">
+        <v>-1502262.0</v>
+      </c>
+      <c r="S22">
+        <v>-1486398.0</v>
+      </c>
+      <c r="T22">
+        <v>-1614008.0</v>
+      </c>
+      <c r="U22">
+        <v>-2321573.0</v>
+      </c>
+      <c r="V22">
+        <v>-2408644.0</v>
+      </c>
+      <c r="W22">
+        <v>-2390705.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>-20500000.0</v>
+      </c>
+      <c r="C23">
+        <v>981493000.0</v>
+      </c>
+      <c r="D23">
+        <v>1.0</v>
+      </c>
+      <c r="E23">
+        <v>-188742.0</v>
+      </c>
+      <c r="F23">
+        <v>-510464.0</v>
+      </c>
+      <c r="G23">
+        <v>839808.0</v>
+      </c>
+      <c r="H23">
+        <v>-22548.0</v>
+      </c>
+      <c r="I23">
+        <v>-83087.0</v>
+      </c>
+      <c r="J23">
+        <v>-106079.0</v>
+      </c>
+      <c r="K23">
+        <v>-188833.0</v>
+      </c>
+      <c r="L23">
+        <v>-49980.0</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23">
+        <v>259050.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23">
+        <v>-77617.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24">
+        <v>4400000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-279000.0</v>
+      </c>
+      <c r="E24">
+        <v>-150000.0</v>
+      </c>
+      <c r="F24">
+        <v>250000.0</v>
+      </c>
+      <c r="G24">
+        <v>1150000.0</v>
+      </c>
+      <c r="H24">
+        <v>-209409.0</v>
+      </c>
+      <c r="I24">
+        <v>-365723.0</v>
+      </c>
+      <c r="J24">
+        <v>-60000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>-71875.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>158199999.0</v>
+      </c>
+      <c r="C25">
+        <v>313000.0</v>
+      </c>
+      <c r="D25">
+        <v>241000.0</v>
+      </c>
+      <c r="E25">
+        <v>160000.0</v>
+      </c>
+      <c r="F25">
+        <v>-366048.0</v>
+      </c>
+      <c r="G25">
+        <v>-2274.0</v>
+      </c>
+      <c r="H25">
+        <v>882040.0</v>
+      </c>
+      <c r="I25">
+        <v>1657056.0</v>
+      </c>
+      <c r="J25">
+        <v>44146.0</v>
+      </c>
+      <c r="K25">
+        <v>930485.0</v>
+      </c>
+      <c r="L25">
+        <v>172300.0</v>
+      </c>
+      <c r="M25">
+        <v>114503.0</v>
+      </c>
+      <c r="N25">
+        <v>49528.0</v>
+      </c>
+      <c r="O25">
+        <v>165398.0</v>
+      </c>
+      <c r="P25">
+        <v>-2505787.0</v>
+      </c>
+      <c r="Q25">
+        <v>-416829.0</v>
+      </c>
+      <c r="R25">
+        <v>1110303.0</v>
+      </c>
+      <c r="S25">
+        <v>771944.0</v>
+      </c>
+      <c r="T25">
+        <v>509805.0</v>
+      </c>
+      <c r="U25">
+        <v>1974645.0</v>
+      </c>
+      <c r="V25">
+        <v>1366587.0</v>
+      </c>
+      <c r="W25">
+        <v>124512.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>4833000000.0</v>
+      </c>
+      <c r="C26">
+        <v>5032641000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-3661.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27">
+        <v>144500000.0</v>
+      </c>
+      <c r="C27">
+        <v>34513000.0</v>
+      </c>
+      <c r="D27">
+        <v>41000.0</v>
+      </c>
+      <c r="E27">
+        <v>180260.0</v>
+      </c>
+      <c r="F27">
+        <v>441310.0</v>
+      </c>
+      <c r="G27">
+        <v>10194.0</v>
+      </c>
+      <c r="H27">
+        <v>16910.0</v>
+      </c>
+      <c r="I27">
+        <v>73307.0</v>
+      </c>
+      <c r="J27">
+        <v>101688.0</v>
+      </c>
+      <c r="K27">
+        <v>42795.0</v>
+      </c>
+      <c r="L27">
+        <v>40860.0</v>
+      </c>
+      <c r="M27">
+        <v>130253.0</v>
+      </c>
+      <c r="N27">
+        <v>17616.0</v>
+      </c>
+      <c r="O27">
+        <v>1136258.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>255607.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>7662800000.0</v>
+      </c>
+      <c r="C28">
+        <v>4981080000.0</v>
+      </c>
+      <c r="D28">
+        <v>-2050000.0</v>
+      </c>
+      <c r="E28">
+        <v>-655134.0</v>
+      </c>
+      <c r="F28">
+        <v>503131.0</v>
+      </c>
+      <c r="G28">
+        <v>-4631884.0</v>
+      </c>
+      <c r="H28">
+        <v>-870170.0</v>
+      </c>
+      <c r="I28">
+        <v>-565507.0</v>
+      </c>
+      <c r="J28">
+        <v>-879017.0</v>
+      </c>
+      <c r="K28">
+        <v>-869705.0</v>
+      </c>
+      <c r="L28">
+        <v>401693.0</v>
+      </c>
+      <c r="M28">
+        <v>-294513.0</v>
+      </c>
+      <c r="N28">
+        <v>47777.0</v>
+      </c>
+      <c r="O28">
+        <v>122332.0</v>
+      </c>
+      <c r="P28">
+        <v>-735875.0</v>
+      </c>
+      <c r="Q28">
+        <v>-126236.0</v>
+      </c>
+      <c r="R28">
+        <v>262709.0</v>
+      </c>
+      <c r="S28">
+        <v>-336032.0</v>
+      </c>
+      <c r="T28">
+        <v>183050.0</v>
+      </c>
+      <c r="U28">
+        <v>294817.0</v>
+      </c>
+      <c r="V28">
+        <v>1852330.0</v>
+      </c>
+      <c r="W28">
+        <v>1384624.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>261399999.0</v>
+      </c>
+      <c r="C29">
+        <v>84883000.0</v>
+      </c>
+      <c r="D29">
+        <v>584000.0</v>
+      </c>
+      <c r="E29">
+        <v>2038392.0</v>
+      </c>
+      <c r="F29">
+        <v>226034.0</v>
+      </c>
+      <c r="G29">
+        <v>1729091.0</v>
+      </c>
+      <c r="H29">
+        <v>-397397.0</v>
+      </c>
+      <c r="I29">
+        <v>1294562.0</v>
+      </c>
+      <c r="J29">
+        <v>2308825.0</v>
+      </c>
+      <c r="K29">
+        <v>1794160.0</v>
+      </c>
+      <c r="L29">
+        <v>126659.0</v>
+      </c>
+      <c r="M29">
+        <v>992949.0</v>
+      </c>
+      <c r="N29">
+        <v>740996.0</v>
+      </c>
+      <c r="O29">
+        <v>392803.0</v>
+      </c>
+      <c r="P29">
+        <v>905906.0</v>
+      </c>
+      <c r="Q29">
+        <v>-38177.0</v>
+      </c>
+      <c r="R29">
+        <v>-326683.0</v>
+      </c>
+      <c r="S29">
+        <v>562963.0</v>
+      </c>
+      <c r="T29">
+        <v>-542857.0</v>
+      </c>
+      <c r="U29">
+        <v>-979161.0</v>
+      </c>
+      <c r="V29">
+        <v>-746433.0</v>
+      </c>
+      <c r="W29">
+        <v>-1019036.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>-10630300000.0</v>
+      </c>
+      <c r="C30">
+        <v>-102000.0</v>
+      </c>
+      <c r="D30">
+        <v>-400000.0</v>
+      </c>
+      <c r="E30">
+        <v>-188742.0</v>
+      </c>
+      <c r="F30">
+        <v>-510464.0</v>
+      </c>
+      <c r="G30">
+        <v>839808.0</v>
+      </c>
+      <c r="H30">
+        <v>8025111.0</v>
+      </c>
+      <c r="I30">
+        <v>-1063545.0</v>
+      </c>
+      <c r="J30">
+        <v>-815510.0</v>
+      </c>
+      <c r="K30">
+        <v>-496719.0</v>
+      </c>
+      <c r="L30">
+        <v>-643376.0</v>
+      </c>
+      <c r="M30">
+        <v>-152991.0</v>
+      </c>
+      <c r="N30">
+        <v>-30364.0</v>
+      </c>
+      <c r="O30">
+        <v>-744374.0</v>
+      </c>
+      <c r="P30">
+        <v>-40653.0</v>
+      </c>
+      <c r="Q30">
+        <v>-31725.0</v>
+      </c>
+      <c r="R30">
+        <v>-55586.0</v>
+      </c>
+      <c r="S30">
+        <v>46668.0</v>
+      </c>
+      <c r="T30">
+        <v>132813.0</v>
+      </c>
+      <c r="U30">
+        <v>40788.0</v>
+      </c>
+      <c r="V30">
+        <v>-435539.0</v>
+      </c>
+      <c r="W30">
+        <v>-23501.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CI30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:87">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:87">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>3050100000.0</v>
+      </c>
+      <c r="C2">
+        <v>2365400000.0</v>
+      </c>
+      <c r="D2">
+        <v>2310700000.0</v>
+      </c>
+      <c r="E2">
+        <v>2282300000.0</v>
+      </c>
+      <c r="F2">
+        <v>5085172000.0</v>
+      </c>
+      <c r="G2">
+        <v>5072004000.0</v>
+      </c>
+      <c r="H2">
+        <v>5040612000.0</v>
+      </c>
+      <c r="I2">
+        <v>971284000.0</v>
+      </c>
+      <c r="J2">
+        <v>6279569.0</v>
+      </c>
+      <c r="K2">
+        <v>6143000.0</v>
+      </c>
+      <c r="L2">
+        <v>6879520.0</v>
+      </c>
+      <c r="M2">
+        <v>7130000.0</v>
+      </c>
+      <c r="N2">
+        <v>6875779.0</v>
+      </c>
+      <c r="O2">
+        <v>8008633.0</v>
+      </c>
+      <c r="P2">
+        <v>7232158.0</v>
+      </c>
+      <c r="Q2">
+        <v>5873674.0</v>
+      </c>
+      <c r="R2">
+        <v>6486433.0</v>
+      </c>
+      <c r="S2">
+        <v>6814117.0</v>
+      </c>
+      <c r="T2">
+        <v>7252236.0</v>
+      </c>
+      <c r="U2">
+        <v>9427360.0</v>
+      </c>
+      <c r="V2">
+        <v>9356136.0</v>
+      </c>
+      <c r="W2">
+        <v>6595416.0</v>
+      </c>
+      <c r="X2">
+        <v>7072595.0</v>
+      </c>
+      <c r="Y2">
+        <v>6859030.0</v>
+      </c>
+      <c r="Z2">
+        <v>6481183.0</v>
+      </c>
+      <c r="AA2">
+        <v>8658401.0</v>
+      </c>
+      <c r="AB2">
+        <v>10721629.0</v>
+      </c>
+      <c r="AC2">
+        <v>527660.0</v>
+      </c>
+      <c r="AD2">
+        <v>653116.0</v>
+      </c>
+      <c r="AE2">
+        <v>1900857.0</v>
+      </c>
+      <c r="AF2">
+        <v>1808089.0</v>
+      </c>
+      <c r="AG2">
+        <v>1154132.0</v>
+      </c>
+      <c r="AH2">
+        <v>1807171.0</v>
+      </c>
+      <c r="AI2">
+        <v>2235347.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1664210.0</v>
+      </c>
+      <c r="AK2">
+        <v>1539051.0</v>
+      </c>
+      <c r="AL2">
+        <v>1360929.0</v>
+      </c>
+      <c r="AM2">
+        <v>1621049.0</v>
+      </c>
+      <c r="AN2">
+        <v>1710419.0</v>
+      </c>
+      <c r="AO2">
+        <v>671429.0</v>
+      </c>
+      <c r="AP2">
+        <v>673536.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1193313.0</v>
+      </c>
+      <c r="AR2">
+        <v>1139404.0</v>
+      </c>
+      <c r="AS2">
+        <v>2062756.0</v>
+      </c>
+      <c r="AT2">
+        <v>2384381.0</v>
+      </c>
+      <c r="AU2">
+        <v>1308337.0</v>
+      </c>
+      <c r="AV2">
+        <v>1449773.0</v>
+      </c>
+      <c r="AW2">
+        <v>938541.0</v>
+      </c>
+      <c r="AX2">
+        <v>1106909.0</v>
+      </c>
+      <c r="AY2">
+        <v>762892.0</v>
+      </c>
+      <c r="AZ2">
+        <v>938008.0</v>
+      </c>
+      <c r="BA2">
+        <v>57573.0</v>
+      </c>
+      <c r="BB2">
+        <v>261308.0</v>
+      </c>
+      <c r="BC2">
+        <v>4483.0</v>
+      </c>
+      <c r="BD2">
+        <v>101340.0</v>
+      </c>
+      <c r="BE2">
+        <v>176996.0</v>
+      </c>
+      <c r="BF2">
+        <v>100000.0</v>
+      </c>
+      <c r="BG2">
+        <v>234000.0</v>
+      </c>
+      <c r="BH2">
+        <v>587424.0</v>
+      </c>
+      <c r="BI2">
+        <v>476191.0</v>
+      </c>
+      <c r="BJ2">
+        <v>686968.0</v>
+      </c>
+      <c r="BK2">
+        <v>104344.0</v>
+      </c>
+      <c r="BL2">
+        <v>71709.0</v>
+      </c>
+      <c r="BM2">
+        <v>175419.0</v>
+      </c>
+      <c r="BN2">
+        <v>373611.0</v>
+      </c>
+      <c r="BO2">
+        <v>300482.0</v>
+      </c>
+      <c r="BP2">
+        <v>374391.0</v>
+      </c>
+      <c r="BQ2">
+        <v>437468.0</v>
+      </c>
+      <c r="BR2">
+        <v>86182.0</v>
+      </c>
+      <c r="BS2">
+        <v>420042.0</v>
+      </c>
+      <c r="BT2">
+        <v>348167.0</v>
+      </c>
+      <c r="BU2">
+        <v>237579.0</v>
+      </c>
+      <c r="BV2">
+        <v>146443.0</v>
+      </c>
+      <c r="BW2">
+        <v>334833.0</v>
+      </c>
+      <c r="BX2">
+        <v>633813.0</v>
+      </c>
+      <c r="BY2">
+        <v>373450.0</v>
+      </c>
+      <c r="BZ2">
+        <v>556414.0</v>
+      </c>
+      <c r="CA2">
+        <v>341938.0</v>
+      </c>
+      <c r="CB2">
+        <v>1016993.0</v>
+      </c>
+      <c r="CC2">
+        <v>399148.0</v>
+      </c>
+      <c r="CD2">
+        <v>396189.0</v>
+      </c>
+      <c r="CE2">
+        <v>717820.0</v>
+      </c>
+      <c r="CF2">
+        <v>346635.0</v>
+      </c>
+      <c r="CG2">
+        <v>453935.0</v>
+      </c>
+      <c r="CH2">
+        <v>322882.0</v>
+      </c>
+      <c r="CI2">
+        <v>25740.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:87">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>31500000</v>
+      </c>
+      <c r="C3">
+        <v>22500000</v>
+      </c>
+      <c r="D3">
+        <v>28400000</v>
+      </c>
+      <c r="E3">
+        <v>30100000</v>
+      </c>
+      <c r="F3">
+        <v>18895000</v>
+      </c>
+      <c r="G3">
+        <v>805000</v>
+      </c>
+      <c r="H3">
+        <v>38000</v>
+      </c>
+      <c r="I3">
+        <v>2000</v>
+      </c>
+      <c r="J3">
+        <v>1476</v>
+      </c>
+      <c r="K3">
+        <v>61000</v>
+      </c>
+      <c r="L3">
+        <v>46020</v>
+      </c>
+      <c r="M3">
+        <v>51000</v>
+      </c>
+      <c r="N3">
+        <v>19021</v>
+      </c>
+      <c r="O3">
+        <v>4979</v>
+      </c>
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="Q3">
+        <v>8192</v>
+      </c>
+      <c r="R3">
+        <v>1</v>
+      </c>
+      <c r="S3">
+        <v>30548</v>
+      </c>
+      <c r="T3">
+        <v>4368</v>
+      </c>
+      <c r="U3">
+        <v>47008</v>
+      </c>
+      <c r="V3">
+        <v>72121</v>
+      </c>
+      <c r="W3">
+        <v>1</v>
+      </c>
+      <c r="X3">
+        <v>26787</v>
+      </c>
+      <c r="Y3">
+        <v>19137</v>
+      </c>
+      <c r="Z3">
+        <v>31846</v>
+      </c>
+      <c r="AA3">
+        <v>47012</v>
+      </c>
+      <c r="AB3">
+        <v>45451</v>
+      </c>
+      <c r="AC3">
+        <v>2724</v>
+      </c>
+      <c r="AD3">
+        <v>21300</v>
+      </c>
+      <c r="AE3">
+        <v>2393</v>
+      </c>
+      <c r="AF3">
+        <v>45757</v>
+      </c>
+      <c r="AG3">
+        <v>67502</v>
+      </c>
+      <c r="AH3">
+        <v>16412</v>
+      </c>
+      <c r="AI3">
+        <v>16335</v>
+      </c>
+      <c r="AJ3">
+        <v>85934</v>
+      </c>
+      <c r="AK3">
+        <v>4</v>
+      </c>
+      <c r="AL3">
+        <v>90368</v>
+      </c>
+      <c r="AM3">
+        <v>64928</v>
+      </c>
+      <c r="AN3">
+        <v>7974</v>
+      </c>
+      <c r="AO3">
+        <v>25235</v>
+      </c>
+      <c r="AP3">
+        <v>2363</v>
+      </c>
+      <c r="AQ3">
+        <v>191734</v>
+      </c>
+      <c r="AR3">
+        <v>24682</v>
+      </c>
+      <c r="AS3">
+        <v>17932</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>24869</v>
+      </c>
+      <c r="AV3">
+        <v>70772</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>10344</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>1011</v>
+      </c>
+      <c r="BA3">
+        <v>2196</v>
+      </c>
+      <c r="BB3">
+        <v>6114</v>
+      </c>
+      <c r="BC3">
+        <v>23065</v>
+      </c>
+      <c r="BD3">
+        <v>89075</v>
+      </c>
+      <c r="BE3">
+        <v>96940</v>
+      </c>
+      <c r="BF3">
+        <v>37395</v>
+      </c>
+      <c r="BG3">
+        <v>79000</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>42186</v>
+      </c>
+      <c r="BJ3">
+        <v>10645</v>
+      </c>
+      <c r="BK3">
+        <v>18917</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>26603</v>
+      </c>
+      <c r="BO3">
+        <v>17278</v>
+      </c>
+      <c r="BP3">
+        <v>39819</v>
+      </c>
+      <c r="BQ3">
+        <v>9469</v>
+      </c>
+      <c r="BR3">
+        <v>1468</v>
+      </c>
+      <c r="BS3">
+        <v>4830</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>171722</v>
+      </c>
+      <c r="BX3">
+        <v>53811</v>
+      </c>
+      <c r="BY3">
+        <v>8624</v>
+      </c>
+      <c r="BZ3">
+        <v>45050</v>
+      </c>
+      <c r="CA3">
+        <v>20325</v>
+      </c>
+      <c r="CB3">
+        <v>29472</v>
+      </c>
+      <c r="CC3">
+        <v>9856</v>
+      </c>
+      <c r="CD3">
+        <v>13069</v>
+      </c>
+      <c r="CE3">
+        <v>47709</v>
+      </c>
+      <c r="CF3">
+        <v>36210</v>
+      </c>
+      <c r="CG3">
+        <v>18297</v>
+      </c>
+      <c r="CH3">
+        <v>4982</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4878,86 +24938,66 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...7 lines deleted...]
-      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...19 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
@@ -4965,343 +25005,615 @@
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
+      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
-[...1 lines deleted...]
-      </c>
+      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
-      <c r="BX5">
-[...4 lines deleted...]
-      </c>
+      <c r="BX5"/>
+      <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
-      <c r="CB5">
-[...13 lines deleted...]
-      </c>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>28</v>
-[...86 lines deleted...]
-      <c r="CI6"/>
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-276100000.0</v>
+      </c>
+      <c r="C6">
+        <v>684700000.0</v>
+      </c>
+      <c r="D6">
+        <v>54700000.0</v>
+      </c>
+      <c r="E6">
+        <v>28400000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2802872000.0</v>
+      </c>
+      <c r="G6">
+        <v>13168000.0</v>
+      </c>
+      <c r="H6">
+        <v>31392000.0</v>
+      </c>
+      <c r="I6">
+        <v>4069328000.0</v>
+      </c>
+      <c r="J6">
+        <v>965004431.0</v>
+      </c>
+      <c r="K6">
+        <v>135000.0</v>
+      </c>
+      <c r="L6">
+        <v>-736222.0</v>
+      </c>
+      <c r="M6">
+        <v>-250000.0</v>
+      </c>
+      <c r="N6">
+        <v>254221.0</v>
+      </c>
+      <c r="O6">
+        <v>-1132854.0</v>
+      </c>
+      <c r="P6">
+        <v>776475.0</v>
+      </c>
+      <c r="Q6">
+        <v>1358484.0</v>
+      </c>
+      <c r="R6">
+        <v>-612759.0</v>
+      </c>
+      <c r="S6">
+        <v>-327684.0</v>
+      </c>
+      <c r="T6">
+        <v>-438119.0</v>
+      </c>
+      <c r="U6">
+        <v>-2175124.0</v>
+      </c>
+      <c r="V6">
+        <v>71224.0</v>
+      </c>
+      <c r="W6">
+        <v>2760720.0</v>
+      </c>
+      <c r="X6">
+        <v>-477179.0</v>
+      </c>
+      <c r="Y6">
+        <v>213565.0</v>
+      </c>
+      <c r="Z6">
+        <v>377847.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2177218.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2063228.0</v>
+      </c>
+      <c r="AC6">
+        <v>10193969.0</v>
+      </c>
+      <c r="AD6">
+        <v>-125456.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1247741.0</v>
+      </c>
+      <c r="AF6">
+        <v>92768.0</v>
+      </c>
+      <c r="AG6">
+        <v>653957.0</v>
+      </c>
+      <c r="AH6">
+        <v>-653039.0</v>
+      </c>
+      <c r="AI6">
+        <v>-428176.0</v>
+      </c>
+      <c r="AJ6">
+        <v>571137.0</v>
+      </c>
+      <c r="AK6">
+        <v>125159.0</v>
+      </c>
+      <c r="AL6">
+        <v>178122.0</v>
+      </c>
+      <c r="AM6">
+        <v>-260120.0</v>
+      </c>
+      <c r="AN6">
+        <v>-89370.0</v>
+      </c>
+      <c r="AO6">
+        <v>1038990.0</v>
+      </c>
+      <c r="AP6">
+        <v>-2107.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-519777.0</v>
+      </c>
+      <c r="AR6">
+        <v>53909.0</v>
+      </c>
+      <c r="AS6">
+        <v>-923352.0</v>
+      </c>
+      <c r="AT6">
+        <v>-321625.0</v>
+      </c>
+      <c r="AU6">
+        <v>1076044.0</v>
+      </c>
+      <c r="AV6">
+        <v>-141436.0</v>
+      </c>
+      <c r="AW6">
+        <v>511232.0</v>
+      </c>
+      <c r="AX6">
+        <v>-168368.0</v>
+      </c>
+      <c r="AY6">
+        <v>344017.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-175116.0</v>
+      </c>
+      <c r="BA6">
+        <v>880435.0</v>
+      </c>
+      <c r="BB6">
+        <v>-203735.0</v>
+      </c>
+      <c r="BC6">
+        <v>256825.0</v>
+      </c>
+      <c r="BD6">
+        <v>-96857.0</v>
+      </c>
+      <c r="BE6">
+        <v>-75656.0</v>
+      </c>
+      <c r="BF6">
+        <v>76996.0</v>
+      </c>
+      <c r="BG6">
+        <v>-134000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-353702.0</v>
+      </c>
+      <c r="BI6">
+        <v>111233.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-210777.0</v>
+      </c>
+      <c r="BK6">
+        <v>582624.0</v>
+      </c>
+      <c r="BL6">
+        <v>32635.0</v>
+      </c>
+      <c r="BM6">
+        <v>-103710.0</v>
+      </c>
+      <c r="BN6">
+        <v>-198192.0</v>
+      </c>
+      <c r="BO6">
+        <v>73129.0</v>
+      </c>
+      <c r="BP6">
+        <v>-73909.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-63077.0</v>
+      </c>
+      <c r="BR6">
+        <v>351286.0</v>
+      </c>
+      <c r="BS6">
+        <v>-333860.0</v>
+      </c>
+      <c r="BT6">
+        <v>-79427.0</v>
+      </c>
+      <c r="BU6">
+        <v>110588.0</v>
+      </c>
+      <c r="BV6">
+        <v>91136.0</v>
+      </c>
+      <c r="BW6">
+        <v>-11733.0</v>
+      </c>
+      <c r="BX6">
+        <v>-298980.0</v>
+      </c>
+      <c r="BY6">
+        <v>260363.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-70771.0</v>
+      </c>
+      <c r="CA6">
+        <v>214476.0</v>
+      </c>
+      <c r="CB6">
+        <v>-675055.0</v>
+      </c>
+      <c r="CC6">
+        <v>617845.0</v>
+      </c>
+      <c r="CD6">
+        <v>2959.0</v>
+      </c>
+      <c r="CE6">
+        <v>-321631.0</v>
+      </c>
+      <c r="CF6">
+        <v>371185.0</v>
+      </c>
+      <c r="CG6">
+        <v>-107300.0</v>
+      </c>
+      <c r="CH6">
+        <v>131053.0</v>
+      </c>
+      <c r="CI6">
+        <v>297142.0</v>
+      </c>
     </row>
     <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
       <c r="B7">
-        <v>843900000.0</v>
+        <v>-417500000.0</v>
       </c>
       <c r="C7">
-        <v>857200000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="D7">
-        <v>858500000.0</v>
+        <v>144600000.0</v>
       </c>
       <c r="E7">
-        <v>863800000.0</v>
+        <v>111900000.0</v>
       </c>
       <c r="F7">
-        <v>500000.0</v>
+        <v>-388049000.0</v>
       </c>
       <c r="G7">
-        <v>577000.0</v>
+        <v>7149000.0</v>
       </c>
       <c r="H7">
-        <v>669000.0</v>
+        <v>22945000.0</v>
       </c>
       <c r="I7">
-        <v>769000.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="J7">
-        <v>793030.0</v>
+        <v>-599419.0</v>
       </c>
       <c r="K7">
-        <v>923319.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="L7">
-        <v>829781.0</v>
+        <v>-740083.0</v>
       </c>
       <c r="M7">
-        <v>972697.0</v>
+        <v>3373000.0</v>
       </c>
       <c r="N7">
-        <v>1006673.0</v>
-[...73 lines deleted...]
-      <c r="CI7"/>
+        <v>-266287.0</v>
+      </c>
+      <c r="O7">
+        <v>-1561713.0</v>
+      </c>
+      <c r="P7">
+        <v>617814.0</v>
+      </c>
+      <c r="Q7">
+        <v>1182239.0</v>
+      </c>
+      <c r="R7">
+        <v>-795149.0</v>
+      </c>
+      <c r="S7">
+        <v>-665273.0</v>
+      </c>
+      <c r="T7">
+        <v>-89100.0</v>
+      </c>
+      <c r="U7">
+        <v>1122783.0</v>
+      </c>
+      <c r="V7">
+        <v>-880219.0</v>
+      </c>
+      <c r="W7">
+        <v>-1311075.0</v>
+      </c>
+      <c r="X7">
+        <v>643691.0</v>
+      </c>
+      <c r="Y7">
+        <v>-239802.0</v>
+      </c>
+      <c r="Z7">
+        <v>228966.0</v>
+      </c>
+      <c r="AA7">
+        <v>-44722.0</v>
+      </c>
+      <c r="AB7">
+        <v>454947.0</v>
+      </c>
+      <c r="AC7">
+        <v>497444.0</v>
+      </c>
+      <c r="AD7">
+        <v>-38980.0</v>
+      </c>
+      <c r="AE7">
+        <v>-1219088.0</v>
+      </c>
+      <c r="AF7">
+        <v>244532.0</v>
+      </c>
+      <c r="AG7">
+        <v>538361.0</v>
+      </c>
+      <c r="AH7">
+        <v>-297688.0</v>
+      </c>
+      <c r="AI7">
+        <v>-408339.0</v>
+      </c>
+      <c r="AJ7">
+        <v>1298302.0</v>
+      </c>
+      <c r="AK7">
+        <v>-227905.0</v>
+      </c>
+      <c r="AL7">
+        <v>294425.0</v>
+      </c>
+      <c r="AM7">
+        <v>-387561.0</v>
+      </c>
+      <c r="AN7">
+        <v>29334.0</v>
+      </c>
+      <c r="AO7">
+        <v>267313.0</v>
+      </c>
+      <c r="AP7">
+        <v>-171326.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-16379.0</v>
+      </c>
+      <c r="AR7">
+        <v>440273.0</v>
+      </c>
+      <c r="AS7">
+        <v>-490865.0</v>
+      </c>
+      <c r="AT7">
+        <v>-214769.0</v>
+      </c>
+      <c r="AU7">
+        <v>-612622.0</v>
+      </c>
+      <c r="AV7">
+        <v>-318371.0</v>
+      </c>
+      <c r="AW7">
+        <v>513277.0</v>
+      </c>
+      <c r="AX7">
+        <v>-933574.0</v>
+      </c>
+      <c r="AY7">
+        <v>38006.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-414525.0</v>
+      </c>
+      <c r="BA7">
+        <v>51898.0</v>
+      </c>
+      <c r="BB7">
+        <v>-92655.0</v>
+      </c>
+      <c r="BC7">
+        <v>246737.0</v>
+      </c>
+      <c r="BD7">
+        <v>339449.0</v>
+      </c>
+      <c r="BE7">
+        <v>5526.0</v>
+      </c>
+      <c r="BF7">
+        <v>-129218.0</v>
+      </c>
+      <c r="BG7">
+        <v>-85000.0</v>
+      </c>
+      <c r="BH7">
+        <v>130406.0</v>
+      </c>
+      <c r="BI7">
+        <v>137378.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-250545.0</v>
+      </c>
+      <c r="BK7">
+        <v>588512.0</v>
+      </c>
+      <c r="BL7">
+        <v>337790.0</v>
+      </c>
+      <c r="BM7">
+        <v>21843.0</v>
+      </c>
+      <c r="BN7">
+        <v>190795.0</v>
+      </c>
+      <c r="BO7">
+        <v>313850.0</v>
+      </c>
+      <c r="BP7">
+        <v>-40187.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-157217.0</v>
+      </c>
+      <c r="BR7">
+        <v>-44898.0</v>
+      </c>
+      <c r="BS7">
+        <v>116574.0</v>
+      </c>
+      <c r="BT7">
+        <v>82738.0</v>
+      </c>
+      <c r="BU7">
+        <v>279116.0</v>
+      </c>
+      <c r="BV7">
+        <v>242783.0</v>
+      </c>
+      <c r="BW7">
+        <v>172152.0</v>
+      </c>
+      <c r="BX7">
+        <v>-263605.0</v>
+      </c>
+      <c r="BY7">
+        <v>231104.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-76629.0</v>
+      </c>
+      <c r="CA7">
+        <v>314285.0</v>
+      </c>
+      <c r="CB7">
+        <v>-259939.0</v>
+      </c>
+      <c r="CC7">
+        <v>391434.0</v>
+      </c>
+      <c r="CD7">
+        <v>59154.0</v>
+      </c>
+      <c r="CE7">
+        <v>-35031.0</v>
+      </c>
+      <c r="CF7">
+        <v>-197704.0</v>
+      </c>
+      <c r="CG7">
+        <v>1280643.0</v>
+      </c>
+      <c r="CH7">
+        <v>-50217.0</v>
+      </c>
+      <c r="CI7">
+        <v>-102480.0</v>
+      </c>
     </row>
     <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>30</v>
-[...39 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
@@ -5334,417 +25646,447 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
     </row>
     <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>-485000000.0</v>
+      </c>
       <c r="C9">
-        <v>9046900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9">
-        <v>9039200000.0</v>
+        <v>526000000.0</v>
       </c>
       <c r="E9">
-        <v>8965800000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="F9">
-        <v>4580763000.0</v>
+        <v>-656483000.0</v>
       </c>
       <c r="G9">
-        <v>4560503000.0</v>
+        <v>-517000.0</v>
       </c>
       <c r="H9">
-        <v>4539975000.0</v>
-[...78 lines deleted...]
-      <c r="CH9"/>
+        <v>-525000.0</v>
+      </c>
+      <c r="I9">
+        <v>779000.0</v>
+      </c>
+      <c r="J9">
+        <v>93921.0</v>
+      </c>
+      <c r="K9">
+        <v>307000.0</v>
+      </c>
+      <c r="L9">
+        <v>-195068.0</v>
+      </c>
+      <c r="M9">
+        <v>-326960.0</v>
+      </c>
+      <c r="N9">
+        <v>666162.0</v>
+      </c>
+      <c r="O9">
+        <v>-593162.0</v>
+      </c>
+      <c r="P9">
+        <v>-904.0</v>
+      </c>
+      <c r="Q9">
+        <v>-167973.0</v>
+      </c>
+      <c r="R9">
+        <v>-207586.0</v>
+      </c>
+      <c r="S9">
+        <v>-172585.0</v>
+      </c>
+      <c r="T9">
+        <v>-397289.0</v>
+      </c>
+      <c r="U9">
+        <v>-209960.0</v>
+      </c>
+      <c r="V9">
+        <v>855681.0</v>
+      </c>
+      <c r="W9">
+        <v>-782506.0</v>
+      </c>
+      <c r="X9">
+        <v>978298.0</v>
+      </c>
+      <c r="Y9">
+        <v>54255.0</v>
+      </c>
+      <c r="Z9">
+        <v>771548.0</v>
+      </c>
+      <c r="AA9">
+        <v>-695238.0</v>
+      </c>
+      <c r="AB9">
+        <v>510031.0</v>
+      </c>
+      <c r="AC9">
+        <v>173062.0</v>
+      </c>
+      <c r="AD9">
+        <v>-258108.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1047484.0</v>
+      </c>
+      <c r="AF9">
+        <v>-371488.0</v>
+      </c>
+      <c r="AG9">
+        <v>695932.0</v>
+      </c>
+      <c r="AH9">
+        <v>29107.0</v>
+      </c>
+      <c r="AI9">
+        <v>-983113.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1010400.0</v>
+      </c>
+      <c r="AK9">
+        <v>-765647.0</v>
+      </c>
+      <c r="AL9">
+        <v>-79966.0</v>
+      </c>
+      <c r="AM9">
+        <v>-8439.0</v>
+      </c>
+      <c r="AN9">
+        <v>500913.0</v>
+      </c>
+      <c r="AO9">
+        <v>-16280.0</v>
+      </c>
+      <c r="AP9">
+        <v>-194271.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-36702.0</v>
+      </c>
+      <c r="AR9">
+        <v>48280.0</v>
+      </c>
+      <c r="AS9">
+        <v>-304604.0</v>
+      </c>
+      <c r="AT9">
+        <v>-19271.0</v>
+      </c>
+      <c r="AU9">
+        <v>-495237.0</v>
+      </c>
+      <c r="AV9">
+        <v>39974.0</v>
+      </c>
+      <c r="AW9">
+        <v>-386496.0</v>
+      </c>
+      <c r="AX9">
+        <v>-326104.0</v>
+      </c>
+      <c r="AY9">
+        <v>-34832.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-358297.0</v>
+      </c>
+      <c r="BA9">
+        <v>-68230.0</v>
+      </c>
+      <c r="BB9">
+        <v>-47541.0</v>
+      </c>
+      <c r="BC9">
+        <v>318604.0</v>
+      </c>
+      <c r="BD9">
+        <v>119225.0</v>
+      </c>
+      <c r="BE9">
+        <v>-378482.0</v>
+      </c>
+      <c r="BF9">
+        <v>-125058.0</v>
+      </c>
+      <c r="BG9">
+        <v>-283000.0</v>
+      </c>
+      <c r="BH9">
+        <v>169032.0</v>
+      </c>
+      <c r="BI9">
+        <v>-319532.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-50367.0</v>
+      </c>
+      <c r="BK9">
+        <v>-191070.0</v>
+      </c>
+      <c r="BL9">
+        <v>166202.0</v>
+      </c>
+      <c r="BM9">
+        <v>-37708.0</v>
+      </c>
+      <c r="BN9">
+        <v>110985.0</v>
+      </c>
+      <c r="BO9">
+        <v>-39850.0</v>
+      </c>
+      <c r="BP9">
+        <v>-10664.0</v>
+      </c>
+      <c r="BQ9">
+        <v>5388.0</v>
+      </c>
+      <c r="BR9">
+        <v>176863.0</v>
+      </c>
+      <c r="BS9">
+        <v>-172219.0</v>
+      </c>
+      <c r="BT9">
+        <v>-30850.0</v>
+      </c>
+      <c r="BU9">
+        <v>-55398.0</v>
+      </c>
+      <c r="BV9">
+        <v>19388.0</v>
+      </c>
+      <c r="BW9">
+        <v>22367.0</v>
+      </c>
+      <c r="BX9">
+        <v>-45321.0</v>
+      </c>
+      <c r="BY9">
+        <v>-46043.0</v>
+      </c>
+      <c r="BZ9">
+        <v>-247182.0</v>
+      </c>
+      <c r="CA9">
+        <v>-59279.0</v>
+      </c>
+      <c r="CB9">
+        <v>-101620.0</v>
+      </c>
+      <c r="CC9">
+        <v>105045.0</v>
+      </c>
+      <c r="CD9">
+        <v>-106384.0</v>
+      </c>
+      <c r="CE9">
+        <v>-43273.0</v>
+      </c>
+      <c r="CF9">
+        <v>-83329.0</v>
+      </c>
+      <c r="CG9">
+        <v>-86686.0</v>
+      </c>
+      <c r="CH9">
+        <v>-42123.0</v>
+      </c>
       <c r="CI9"/>
     </row>
     <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="B10">
-        <v>3046300000.0</v>
+        <v>-183100000.0</v>
       </c>
       <c r="C10">
-        <v>2361600000.0</v>
+        <v>-183900000.0</v>
       </c>
       <c r="D10">
-        <v>2306900000.0</v>
+        <v>125900000.0</v>
       </c>
       <c r="E10">
-        <v>2278500000.0</v>
+        <v>177500000.0</v>
       </c>
       <c r="F10">
-        <v>5081672000.0</v>
+        <v>-15600000.0</v>
       </c>
       <c r="G10">
-        <v>5068504000.0</v>
-[...153 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
       <c r="BG10">
-        <v>233722.0</v>
+        <v>11617.0</v>
       </c>
       <c r="BH10">
-        <v>587424.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>3668.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
       <c r="BL10">
-        <v>71709.0</v>
+        <v>8775.0</v>
       </c>
       <c r="BM10">
-        <v>175419.0</v>
+        <v>-3025.0</v>
       </c>
       <c r="BN10">
-        <v>373611.0</v>
+        <v>16250.0</v>
       </c>
       <c r="BO10">
-        <v>300482.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-37285.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
       <c r="BS10">
-        <v>268740.0</v>
+        <v>34565.0</v>
       </c>
       <c r="BT10">
-        <v>348167.0</v>
+        <v>-34565.0</v>
       </c>
       <c r="BU10">
-        <v>237579.0</v>
+        <v>60108.0</v>
       </c>
       <c r="BV10">
-        <v>323100.0</v>
+        <v>-14461.0</v>
       </c>
       <c r="BW10">
-        <v>334833.0</v>
+        <v>-22139.0</v>
       </c>
       <c r="BX10">
-        <v>633813.0</v>
+        <v>-9850.0</v>
       </c>
       <c r="BY10">
-        <v>485643.0</v>
+        <v>18012.0</v>
       </c>
       <c r="BZ10">
-        <v>556414.0</v>
+        <v>-8005.0</v>
       </c>
       <c r="CA10">
-        <v>341938.0</v>
+        <v>6620.0</v>
       </c>
       <c r="CB10">
-        <v>1016993.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>6586.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
     <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5791,1176 +26133,890 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
     </row>
     <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>34</v>
-[...258 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
     <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...16 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...232 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
     <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>196</v>
       </c>
       <c r="B14">
-        <v>744400000.0</v>
+        <v>-59200000.0</v>
       </c>
       <c r="C14">
-        <v>716500000.0</v>
+        <v>164200000.0</v>
       </c>
       <c r="D14">
-        <v>715300000.0</v>
+        <v>158300000.0</v>
       </c>
       <c r="E14">
-        <v>564700000.0</v>
+        <v>157500000.0</v>
       </c>
       <c r="F14">
-        <v>451430000.0</v>
+        <v>107022000.0</v>
       </c>
       <c r="G14">
-        <v>451430000.0</v>
+        <v>278000.0</v>
       </c>
       <c r="H14">
-        <v>358813000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="I14">
-        <v>332000000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="J14">
-        <v>332223500.0</v>
+        <v>356533.0</v>
       </c>
       <c r="K14">
-        <v>332223500.0</v>
+        <v>276000.0</v>
       </c>
       <c r="L14">
-        <v>328511000.0</v>
+        <v>113996.0</v>
       </c>
       <c r="M14">
-        <v>328511000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="N14">
-        <v>328511000.0</v>
+        <v>336380.0</v>
       </c>
       <c r="O14">
-        <v>328511000.0</v>
+        <v>353620.0</v>
       </c>
       <c r="P14">
-        <v>321011000.0</v>
+        <v>349010.0</v>
       </c>
       <c r="Q14">
-        <v>321011000.0</v>
+        <v>381979.0</v>
       </c>
       <c r="R14">
-        <v>321011000.0</v>
+        <v>375188.0</v>
       </c>
       <c r="S14">
-        <v>321011000.0</v>
+        <v>649650.0</v>
       </c>
       <c r="T14">
-        <v>321011000.0</v>
+        <v>485530.0</v>
       </c>
       <c r="U14">
-        <v>633136.0</v>
+        <v>252757.0</v>
       </c>
       <c r="V14">
-        <v>595837.0</v>
+        <v>329929.0</v>
       </c>
       <c r="W14">
-        <v>562658.0</v>
+        <v>326474.0</v>
       </c>
       <c r="X14">
-        <v>562658.0</v>
+        <v>232158.0</v>
       </c>
       <c r="Y14">
-        <v>562658.0</v>
+        <v>309296.0</v>
       </c>
       <c r="Z14">
-        <v>562658.0</v>
+        <v>286340.0</v>
       </c>
       <c r="AA14">
-        <v>562622.0</v>
+        <v>294199.0</v>
       </c>
       <c r="AB14">
-        <v>562594.0</v>
+        <v>253187.0</v>
       </c>
       <c r="AC14">
-        <v>562594.0</v>
+        <v>178472.0</v>
       </c>
       <c r="AD14">
-        <v>600065.0</v>
+        <v>258630.0</v>
       </c>
       <c r="AE14">
-        <v>562628.0</v>
+        <v>241911.0</v>
       </c>
       <c r="AF14">
-        <v>606686.0</v>
+        <v>132959.0</v>
       </c>
       <c r="AG14">
-        <v>577225.0</v>
+        <v>233685.0</v>
       </c>
       <c r="AH14">
-        <v>562202.0</v>
+        <v>174043.0</v>
       </c>
       <c r="AI14">
-        <v>561493.0</v>
+        <v>142634.0</v>
       </c>
       <c r="AJ14">
-        <v>561737.0</v>
+        <v>154833.0</v>
       </c>
       <c r="AK14">
-        <v>561737.0</v>
+        <v>145585.0</v>
       </c>
       <c r="AL14">
-        <v>561269.0</v>
+        <v>149042.0</v>
       </c>
       <c r="AM14">
-        <v>559675.0</v>
+        <v>170836.0</v>
       </c>
       <c r="AN14">
-        <v>559675.0</v>
+        <v>170895.0</v>
       </c>
       <c r="AO14">
-        <v>559675.0</v>
+        <v>171308.0</v>
       </c>
       <c r="AP14">
-        <v>559675.0</v>
+        <v>171564.0</v>
       </c>
       <c r="AQ14">
-        <v>551493.0</v>
+        <v>170893.0</v>
       </c>
       <c r="AR14">
-        <v>550903.0</v>
+        <v>68155.0</v>
       </c>
       <c r="AS14">
-        <v>542704.0</v>
+        <v>184628.0</v>
       </c>
       <c r="AT14">
-        <v>506417.0</v>
+        <v>120353.0</v>
       </c>
       <c r="AU14">
-        <v>494439.0</v>
+        <v>111956.0</v>
       </c>
       <c r="AV14">
-        <v>493422.0</v>
+        <v>102518.0</v>
       </c>
       <c r="AW14">
-        <v>492404.0</v>
+        <v>95098.0</v>
       </c>
       <c r="AX14">
-        <v>491316.0</v>
+        <v>89225.0</v>
       </c>
       <c r="AY14">
-        <v>487751.0</v>
+        <v>77732.0</v>
       </c>
       <c r="AZ14">
-        <v>488308.0</v>
+        <v>83358.0</v>
       </c>
       <c r="BA14">
-        <v>488167.0</v>
+        <v>72402.0</v>
       </c>
       <c r="BB14">
-        <v>488120.0</v>
+        <v>70423.0</v>
       </c>
       <c r="BC14">
-        <v>480800.0</v>
+        <v>75780.0</v>
       </c>
       <c r="BD14">
-        <v>547011.0</v>
+        <v>81184.0</v>
       </c>
       <c r="BE14">
-        <v>486665.0</v>
+        <v>62624.0</v>
       </c>
       <c r="BF14">
-        <v>3893364.0</v>
+        <v>32752.0</v>
       </c>
       <c r="BG14">
-        <v>440800.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BH14">
-        <v>18718.0</v>
+        <v>22151.0</v>
       </c>
       <c r="BI14">
-        <v>440513.0</v>
+        <v>22548.0</v>
       </c>
       <c r="BJ14">
-        <v>23007.0</v>
+        <v>26124.0</v>
       </c>
       <c r="BK14">
-        <v>15100.0</v>
+        <v>26188.0</v>
       </c>
       <c r="BL14">
-        <v>23007.0</v>
+        <v>21223.0</v>
       </c>
       <c r="BM14">
-        <v>14354.0</v>
+        <v>19164.0</v>
       </c>
       <c r="BN14">
-        <v>22999.0</v>
+        <v>20580.0</v>
       </c>
       <c r="BO14">
-        <v>5000.0</v>
+        <v>21912.0</v>
       </c>
       <c r="BP14">
-        <v>10954.0</v>
+        <v>19660.0</v>
       </c>
       <c r="BQ14">
-        <v>22999.0</v>
+        <v>23990.0</v>
       </c>
       <c r="BR14">
-        <v>22999.0</v>
+        <v>72804.0</v>
       </c>
       <c r="BS14">
-        <v>8857.0</v>
+        <v>74550.0</v>
       </c>
       <c r="BT14">
-        <v>8614.0</v>
+        <v>70096.0</v>
       </c>
       <c r="BU14">
-        <v>8118.0</v>
+        <v>73702.0</v>
       </c>
       <c r="BV14">
-        <v>2471.0</v>
+        <v>79216.0</v>
       </c>
       <c r="BW14">
-        <v>561269.0</v>
+        <v>343292.0</v>
       </c>
       <c r="BX14">
-        <v>561269.0</v>
+        <v>316758.0</v>
       </c>
       <c r="BY14">
-        <v>561269.0</v>
+        <v>321360.0</v>
       </c>
       <c r="BZ14">
-        <v>561269.0</v>
+        <v>261211.0</v>
       </c>
       <c r="CA14">
-        <v>561269.0</v>
+        <v>215586.0</v>
       </c>
       <c r="CB14">
-        <v>100.0</v>
+        <v>227618.0</v>
       </c>
       <c r="CC14">
-        <v>561269.0</v>
+        <v>346284.0</v>
       </c>
       <c r="CD14">
-        <v>561269.0</v>
+        <v>9029.0</v>
       </c>
       <c r="CE14">
-        <v>561269.0</v>
-[...1 lines deleted...]
-      <c r="CF14"/>
+        <v>9298.0</v>
+      </c>
+      <c r="CF14">
+        <v>10259.0</v>
+      </c>
       <c r="CG14">
-        <v>561269.0</v>
+        <v>165171.0</v>
       </c>
       <c r="CH14">
-        <v>561269.0</v>
+        <v>-5502.0</v>
       </c>
       <c r="CI14">
-        <v>561269.0</v>
+        <v>18248.0</v>
       </c>
     </row>
     <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      <c r="M15"/>
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>53600000.0</v>
+      </c>
+      <c r="C15">
+        <v>30400000.0</v>
+      </c>
+      <c r="D15">
+        <v>30400000.0</v>
+      </c>
+      <c r="E15">
+        <v>29400000.0</v>
+      </c>
+      <c r="F15">
+        <v>22500000.0</v>
+      </c>
+      <c r="G15">
+        <v>22500000.0</v>
+      </c>
+      <c r="H15">
+        <v>22500000.0</v>
+      </c>
+      <c r="I15">
+        <v>9750000.0</v>
+      </c>
+      <c r="J15">
+        <v>17400000.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>1051000.0</v>
+      </c>
+      <c r="M15">
+        <v>1051000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15"/>
+      <c r="U15">
+        <v>3081706.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15"/>
+      <c r="X15">
+        <v>1800509.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>2250636.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AE15">
+        <v>225038.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>179631.0</v>
+      </c>
       <c r="AK15"/>
-      <c r="AL15"/>
-      <c r="AM15"/>
+      <c r="AL15">
+        <v>89817.0</v>
+      </c>
+      <c r="AM15">
+        <v>89566.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15"/>
+      <c r="AQ15">
+        <v>264699.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
     </row>
     <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
       <c r="B16">
-        <v>24900000.0</v>
-[...3 lines deleted...]
-      <c r="E16"/>
+        <v>2774000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3050100000.0</v>
+      </c>
+      <c r="D16">
+        <v>2365400000.0</v>
+      </c>
+      <c r="E16">
+        <v>2310700000.0</v>
+      </c>
       <c r="F16">
-        <v>3498000.0</v>
+        <v>2282300000.0</v>
       </c>
       <c r="G16">
-        <v>2900000.0</v>
+        <v>5085172000.0</v>
       </c>
       <c r="H16">
-        <v>2867000.0</v>
+        <v>5072004000.0</v>
       </c>
       <c r="I16">
-        <v>3113000.0</v>
+        <v>5040612000.0</v>
       </c>
       <c r="J16">
-        <v>3636370.0</v>
+        <v>971284000.0</v>
       </c>
       <c r="K16">
-        <v>3161000.0</v>
+        <v>6278000.0</v>
       </c>
       <c r="L16">
-        <v>3352238.0</v>
+        <v>6143298.0</v>
       </c>
       <c r="M16">
-        <v>3363654.0</v>
+        <v>6880000.0</v>
       </c>
       <c r="N16">
-        <v>3976574.0</v>
+        <v>7130000.0</v>
       </c>
       <c r="O16">
-        <v>3757090.0</v>
+        <v>6875779.0</v>
       </c>
       <c r="P16">
-        <v>3130282.0</v>
+        <v>8008633.0</v>
       </c>
       <c r="Q16">
-        <v>2552341.0</v>
+        <v>7232158.0</v>
       </c>
       <c r="R16">
-        <v>2541805.0</v>
+        <v>5873674.0</v>
       </c>
       <c r="S16">
-        <v>2475583.0</v>
+        <v>6486433.0</v>
       </c>
       <c r="T16">
-        <v>2300190.0</v>
+        <v>6814117.0</v>
       </c>
       <c r="U16">
-        <v>2469811.0</v>
+        <v>7252236.0</v>
       </c>
       <c r="V16">
-        <v>2575426.0</v>
+        <v>9427360.0</v>
       </c>
       <c r="W16">
-        <v>2039241.0</v>
+        <v>9356136.0</v>
       </c>
       <c r="X16">
-        <v>1877635.0</v>
+        <v>6595416.0</v>
       </c>
       <c r="Y16">
-        <v>2317871.0</v>
+        <v>7072595.0</v>
       </c>
       <c r="Z16">
-        <v>3066600.0</v>
+        <v>6859030.0</v>
       </c>
       <c r="AA16">
-        <v>2006983.0</v>
+        <v>6481183.0</v>
       </c>
       <c r="AB16">
-        <v>1977439.0</v>
+        <v>8658401.0</v>
       </c>
       <c r="AC16">
-        <v>2843077.0</v>
+        <v>10721629.0</v>
       </c>
       <c r="AD16">
-        <v>2480107.0</v>
+        <v>527660.0</v>
       </c>
       <c r="AE16">
-        <v>1386618.0</v>
+        <v>653116.0</v>
       </c>
       <c r="AF16">
-        <v>2053391.0</v>
+        <v>1900857.0</v>
       </c>
       <c r="AG16">
-        <v>2763533.0</v>
+        <v>1808089.0</v>
       </c>
       <c r="AH16">
-        <v>2673295.0</v>
+        <v>1154132.0</v>
       </c>
       <c r="AI16">
-        <v>2150771.0</v>
+        <v>1807171.0</v>
       </c>
       <c r="AJ16">
-        <v>2194716.0</v>
+        <v>2235347.0</v>
       </c>
       <c r="AK16">
-        <v>2123029.0</v>
+        <v>1664210.0</v>
       </c>
       <c r="AL16">
-        <v>1757198.0</v>
+        <v>1539051.0</v>
       </c>
       <c r="AM16">
-        <v>1690147.0</v>
+        <v>1360929.0</v>
       </c>
       <c r="AN16">
-        <v>1701935.0</v>
+        <v>1621049.0</v>
       </c>
       <c r="AO16">
-        <v>1782881.0</v>
+        <v>1710419.0</v>
       </c>
       <c r="AP16">
-        <v>2087063.0</v>
+        <v>671429.0</v>
       </c>
       <c r="AQ16">
-        <v>2369999.0</v>
+        <v>673536.0</v>
       </c>
       <c r="AR16">
-        <v>2542803.0</v>
+        <v>1193313.0</v>
       </c>
       <c r="AS16">
-        <v>2606919.0</v>
+        <v>1139404.0</v>
       </c>
       <c r="AT16">
-        <v>2471104.0</v>
+        <v>2062756.0</v>
       </c>
       <c r="AU16">
-        <v>2215114.0</v>
+        <v>2384381.0</v>
       </c>
       <c r="AV16">
-        <v>2092852.0</v>
+        <v>1308337.0</v>
       </c>
       <c r="AW16">
-        <v>2078752.0</v>
+        <v>1449773.0</v>
       </c>
       <c r="AX16">
-        <v>1885365.0</v>
+        <v>938541.0</v>
       </c>
       <c r="AY16">
-        <v>1715555.0</v>
+        <v>1106909.0</v>
       </c>
       <c r="AZ16">
-        <v>1743199.0</v>
+        <v>762892.0</v>
       </c>
       <c r="BA16">
-        <v>1668810.0</v>
+        <v>938008.0</v>
       </c>
       <c r="BB16">
-        <v>1534000.0</v>
+        <v>57573.0</v>
       </c>
       <c r="BC16">
-        <v>1357800.0</v>
+        <v>261308.0</v>
       </c>
       <c r="BD16">
-        <v>1484449.0</v>
+        <v>4483.0</v>
       </c>
       <c r="BE16">
-        <v>1516938.0</v>
+        <v>101340.0</v>
       </c>
       <c r="BF16">
-        <v>1209409.0</v>
+        <v>176996.0</v>
       </c>
       <c r="BG16">
-        <v>1015750.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BH16">
-        <v>1236667.0</v>
+        <v>233722.0</v>
       </c>
       <c r="BI16">
-        <v>809990.0</v>
+        <v>587424.0</v>
       </c>
       <c r="BJ16">
-        <v>904961.0</v>
+        <v>476191.0</v>
       </c>
       <c r="BK16">
-        <v>486019.0</v>
+        <v>686968.0</v>
       </c>
       <c r="BL16">
-        <v>163698.0</v>
+        <v>104344.0</v>
       </c>
       <c r="BM16">
-        <v>167824.0</v>
+        <v>71709.0</v>
       </c>
       <c r="BN16">
-        <v>170240.0</v>
+        <v>175419.0</v>
       </c>
       <c r="BO16">
-        <v>180577.0</v>
+        <v>373611.0</v>
       </c>
       <c r="BP16">
-        <v>133934.0</v>
-[...1 lines deleted...]
-      <c r="BQ16"/>
+        <v>300482.0</v>
+      </c>
+      <c r="BQ16">
+        <v>374391.0</v>
+      </c>
       <c r="BR16">
-        <v>161855.0</v>
+        <v>437468.0</v>
       </c>
       <c r="BS16">
-        <v>145334.0</v>
+        <v>86182.0</v>
       </c>
       <c r="BT16">
-        <v>139005.0</v>
+        <v>268740.0</v>
       </c>
       <c r="BU16">
-        <v>140357.0</v>
+        <v>348167.0</v>
       </c>
       <c r="BV16">
-        <v>128753.0</v>
+        <v>237579.0</v>
       </c>
       <c r="BW16">
-        <v>131361.0</v>
+        <v>323100.0</v>
       </c>
       <c r="BX16">
-        <v>125612.0</v>
+        <v>334833.0</v>
       </c>
       <c r="BY16">
-        <v>94612.0</v>
+        <v>633813.0</v>
       </c>
       <c r="BZ16">
-        <v>50831.0</v>
+        <v>485643.0</v>
       </c>
       <c r="CA16">
-        <v>41804.0</v>
+        <v>556414.0</v>
       </c>
       <c r="CB16">
-        <v>23754.0</v>
+        <v>341938.0</v>
       </c>
       <c r="CC16">
-        <v>24054.0</v>
+        <v>1016993.0</v>
       </c>
       <c r="CD16">
-        <v>21905.0</v>
+        <v>399148.0</v>
       </c>
       <c r="CE16">
-        <v>23144.0</v>
-[...1 lines deleted...]
-      <c r="CF16"/>
+        <v>396189.0</v>
+      </c>
+      <c r="CF16">
+        <v>717820.0</v>
+      </c>
       <c r="CG16">
-        <v>12605.0</v>
+        <v>346635.0</v>
       </c>
       <c r="CH16">
-        <v>45136.0</v>
-[...1 lines deleted...]
-      <c r="CI16"/>
+        <v>453935.0</v>
+      </c>
+      <c r="CI16">
+        <v>322882.0</v>
+      </c>
     </row>
     <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7007,157 +27063,351 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
     </row>
     <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>40</v>
-[...86 lines deleted...]
-      <c r="CI18"/>
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>-248100000.0</v>
+      </c>
+      <c r="C18">
+        <v>48100000.0</v>
+      </c>
+      <c r="D18">
+        <v>158199999.0</v>
+      </c>
+      <c r="E18">
+        <v>182400000.0</v>
+      </c>
+      <c r="F18">
+        <v>-193099000.0</v>
+      </c>
+      <c r="G18">
+        <v>35699000.0</v>
+      </c>
+      <c r="H18">
+        <v>53922000.0</v>
+      </c>
+      <c r="I18">
+        <v>31604000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1049988.0</v>
+      </c>
+      <c r="K18">
+        <v>304000.0</v>
+      </c>
+      <c r="L18">
+        <v>-279938.0</v>
+      </c>
+      <c r="M18">
+        <v>1091000.0</v>
+      </c>
+      <c r="N18">
+        <v>440041.0</v>
+      </c>
+      <c r="O18">
+        <v>-788041.0</v>
+      </c>
+      <c r="P18">
+        <v>911089.0</v>
+      </c>
+      <c r="Q18">
+        <v>1604418.0</v>
+      </c>
+      <c r="R18">
+        <v>-477063.0</v>
+      </c>
+      <c r="S18">
+        <v>-38794.0</v>
+      </c>
+      <c r="T18">
+        <v>-46242.0</v>
+      </c>
+      <c r="U18">
+        <v>1068460.0</v>
+      </c>
+      <c r="V18">
+        <v>-410484.0</v>
+      </c>
+      <c r="W18">
+        <v>-500460.0</v>
+      </c>
+      <c r="X18">
+        <v>1455169.0</v>
+      </c>
+      <c r="Y18">
+        <v>-42377.0</v>
+      </c>
+      <c r="Z18">
+        <v>535194.0</v>
+      </c>
+      <c r="AA18">
+        <v>-343677.0</v>
+      </c>
+      <c r="AB18">
+        <v>-141350.0</v>
+      </c>
+      <c r="AC18">
+        <v>253880.0</v>
+      </c>
+      <c r="AD18">
+        <v>78265.0</v>
+      </c>
+      <c r="AE18">
+        <v>-660060.0</v>
+      </c>
+      <c r="AF18">
+        <v>428344.0</v>
+      </c>
+      <c r="AG18">
+        <v>962852.0</v>
+      </c>
+      <c r="AH18">
+        <v>-109700.0</v>
+      </c>
+      <c r="AI18">
+        <v>-132940.0</v>
+      </c>
+      <c r="AJ18">
+        <v>1018383.0</v>
+      </c>
+      <c r="AK18">
+        <v>416294.0</v>
+      </c>
+      <c r="AL18">
+        <v>564329.0</v>
+      </c>
+      <c r="AM18">
+        <v>68589.0</v>
+      </c>
+      <c r="AN18">
+        <v>269994.0</v>
+      </c>
+      <c r="AO18">
+        <v>1245801.0</v>
+      </c>
+      <c r="AP18">
+        <v>173986.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-122927.0</v>
+      </c>
+      <c r="AR18">
+        <v>208141.0</v>
+      </c>
+      <c r="AS18">
+        <v>-357013.0</v>
+      </c>
+      <c r="AT18">
+        <v>-217841.0</v>
+      </c>
+      <c r="AU18">
+        <v>425889.0</v>
+      </c>
+      <c r="AV18">
+        <v>11353.0</v>
+      </c>
+      <c r="AW18">
+        <v>604333.0</v>
+      </c>
+      <c r="AX18">
+        <v>-104480.0</v>
+      </c>
+      <c r="AY18">
+        <v>400627.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-119996.0</v>
+      </c>
+      <c r="BA18">
+        <v>572927.0</v>
+      </c>
+      <c r="BB18">
+        <v>-190197.0</v>
+      </c>
+      <c r="BC18">
+        <v>447898.0</v>
+      </c>
+      <c r="BD18">
+        <v>150265.0</v>
+      </c>
+      <c r="BE18">
+        <v>114681.0</v>
+      </c>
+      <c r="BF18">
+        <v>-49553.0</v>
+      </c>
+      <c r="BG18">
+        <v>-125000.0</v>
+      </c>
+      <c r="BH18">
+        <v>160841.0</v>
+      </c>
+      <c r="BI18">
+        <v>137349.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-175085.0</v>
+      </c>
+      <c r="BK18">
+        <v>742148.0</v>
+      </c>
+      <c r="BL18">
+        <v>86816.0</v>
+      </c>
+      <c r="BM18">
+        <v>-94292.0</v>
+      </c>
+      <c r="BN18">
+        <v>-157317.0</v>
+      </c>
+      <c r="BO18">
+        <v>94891.0</v>
+      </c>
+      <c r="BP18">
+        <v>-325567.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-24293.0</v>
+      </c>
+      <c r="BR18">
+        <v>253417.0</v>
+      </c>
+      <c r="BS18">
+        <v>-285826.0</v>
+      </c>
+      <c r="BT18">
+        <v>-43386.0</v>
+      </c>
+      <c r="BU18">
+        <v>205510.0</v>
+      </c>
+      <c r="BV18">
+        <v>186266.0</v>
+      </c>
+      <c r="BW18">
+        <v>-11806.0</v>
+      </c>
+      <c r="BX18">
+        <v>-599442.0</v>
+      </c>
+      <c r="BY18">
+        <v>237980.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-383022.0</v>
+      </c>
+      <c r="CA18">
+        <v>-67823.0</v>
+      </c>
+      <c r="CB18">
+        <v>-600503.0</v>
+      </c>
+      <c r="CC18">
+        <v>101675.0</v>
+      </c>
+      <c r="CD18">
+        <v>-214142.0</v>
+      </c>
+      <c r="CE18">
+        <v>-383713.0</v>
+      </c>
+      <c r="CF18">
+        <v>-357097.0</v>
+      </c>
+      <c r="CG18">
+        <v>822442.0</v>
+      </c>
+      <c r="CH18">
+        <v>-552822.0</v>
+      </c>
+      <c r="CI18">
+        <v>-381363.0</v>
+      </c>
     </row>
     <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...9 lines deleted...]
-      <c r="O19"/>
+      <c r="E19">
+        <v>-29000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-10574595000.0</v>
+      </c>
+      <c r="G19">
+        <v>-805000.0</v>
+      </c>
+      <c r="H19">
+        <v>-38000.0</v>
+      </c>
+      <c r="I19">
+        <v>-2000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1476.0</v>
+      </c>
+      <c r="K19">
+        <v>-60524.0</v>
+      </c>
+      <c r="L19">
+        <v>-324509.0</v>
+      </c>
+      <c r="M19">
+        <v>-50907.0</v>
+      </c>
+      <c r="N19">
+        <v>-19021.0</v>
+      </c>
+      <c r="O19">
+        <v>-4979.0</v>
+      </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
@@ -7189,12695 +27439,82 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
     </row>
     <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="B20">
-        <v>5129400000.0</v>
+        <v>1991500000.0</v>
       </c>
       <c r="C20">
-        <v>5111300000.0</v>
+        <v>749500000.0</v>
       </c>
       <c r="D20">
-        <v>5070800000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="E20">
-        <v>5137900000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="F20">
-        <v>1160000.0</v>
+        <v>4790800000.0</v>
       </c>
       <c r="G20">
-        <v>1160000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
-        <v>1160000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
-        <v>1140000.0</v>
-[...8486 lines deleted...]
-      <c r="I20"/>
+        <v>4048991000.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20"/>
-[...4128 lines deleted...]
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
@@ -19911,7460 +27548,76 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
     </row>
     <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="B21">
-        <v>-204900000.0</v>
+        <v>2997200000.0</v>
       </c>
       <c r="C21">
-        <v>-38600000.0</v>
+        <v>-12200000.0</v>
       </c>
       <c r="D21">
-        <v>60500000.0</v>
+        <v>-54800000.0</v>
       </c>
       <c r="E21">
-        <v>-162100000.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="F21">
-        <v>-39286000.0</v>
+        <v>3292431000.0</v>
       </c>
       <c r="G21">
-        <v>-33101000.0</v>
+        <v>-31000.0</v>
       </c>
       <c r="H21">
-        <v>-33826000.0</v>
+        <v>-30000.0</v>
       </c>
       <c r="I21">
-        <v>-4300000.0</v>
-[...7381 lines deleted...]
-      <c r="H21">
         <v>-1500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -27398,956 +27651,971 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>-55000000.0</v>
+      </c>
+      <c r="C22">
         <v>-227100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-90200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-139400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-58555000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8755000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11289000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17132000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-591000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>138000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>419231.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2110000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>343509.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>277491.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-19560.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-134237.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-87766.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-40656.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-379373.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-240029.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>130289.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>354679.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>379043.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>55205.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33514.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-292115.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>79745.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1063508.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-252077.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-232024.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15895.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-961716.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17218.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>58387.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1078639.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>317823.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>120494.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>153853.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>63596.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2751406.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>547120.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>74277.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-207927.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>16464.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>44601.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>521167.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-235895.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>248165.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>59890.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>120741.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>227052.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-82219.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>62185.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>115530.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-295756.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>102808.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-334222.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-708000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-95112.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-14141.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2352531.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>465653.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-911864.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>730785.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-789416.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>401990.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>-1419758.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>542682.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>27045.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-126110.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1547826.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-195751.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-303167.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-716666.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-191593.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-147316.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-638899.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-291550.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1045339.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-510814.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-334203.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-518288.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-600520.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-522006.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-312654.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>-46900000.0</v>
+      </c>
+      <c r="C23">
         <v>-44800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-20400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-114500000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-45000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2112000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>983650000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-49046.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1051000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-52601.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-53263.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-55525.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>76436.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-8354.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-14194.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-15175.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-34162.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-8837.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-24912.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-49574.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-20349.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-28333.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7823.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-65276.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-56275.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-34025.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-33257.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-49980.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-20000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>350000.0</v>
       </c>
-      <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>75405.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>259050.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>150000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>-2500.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-35087.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>35087.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>-27344.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>27344.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>-392468.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>400000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
+        <v>1000000.0</v>
+      </c>
+      <c r="C24">
         <v>3000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10554659000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-10555700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-659000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-278489.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-150000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-150000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>250000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>575000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>575000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-35048.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-36147.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-138213.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-166495.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-121063.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-155588.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-174399.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-112719.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-165946.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-128671.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-178872.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-47905.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-42637.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-42503.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-71875.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-198591.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-94597.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-473625.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-31000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-150000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>150000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-11255.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>50379.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>17000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>7000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-7000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-74431.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-328695.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-27437.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>27215.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>308000000.0</v>
+      </c>
+      <c r="C25">
         <v>47600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>31000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>78538000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>86000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>202000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25913.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>81000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>75000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>286000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-92464.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>24464.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>120000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1135175.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1481912.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-316048.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-68921.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-50000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-1788.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-9661.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3601.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5574.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-358172.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>434023.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>285369.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>520820.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>80052.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1164311.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>61280.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>24486.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>19661.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>67423.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>-59837.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-22461.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-181436.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-89086.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-46823.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-188058.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>590352.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>491781.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-315263.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>618612.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>128754.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-296.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>507638.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-228440.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>28512.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>110059.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>36259.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10080.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>93301.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>33750.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2292550.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-254288.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>627511.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-866084.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>447327.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-625583.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-265221.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1538161.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-315703.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-499165.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-58855.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1400518.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>60018.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-52361.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>117882.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-114267.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-375238.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>61530.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-247160.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>419152.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>241558.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>23932.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>384846.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4555.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>29885.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18182.0</v>
       </c>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
+        <v>-24200000.0</v>
+      </c>
+      <c r="C26">
         <v>-28100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4833000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4833100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4790800000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>45000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5032641000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-45000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-3661.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -28358,1024 +28626,1037 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
+        <v>28800000.0</v>
+      </c>
+      <c r="C27">
         <v>39200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>31100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>64940000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20260000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>20528000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
+        <v>0.0</v>
+      </c>
+      <c r="M27">
         <v>497.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-497.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>41497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44185.0</v>
       </c>
       <c r="P27">
         <v>44185.0</v>
       </c>
       <c r="Q27">
-        <v>45945.0</v>
+        <v>44185.0</v>
       </c>
       <c r="R27">
         <v>45945.0</v>
       </c>
       <c r="S27">
+        <v>45945.0</v>
+      </c>
+      <c r="T27">
         <v>342500.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>48878.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>48940.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>992.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>3396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3399.0</v>
       </c>
       <c r="Z27">
         <v>3399.0</v>
       </c>
       <c r="AA27">
+        <v>3399.0</v>
+      </c>
+      <c r="AB27">
         <v>3400.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3399.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3397.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6714.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6715.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6713.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6139.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8433.0</v>
       </c>
       <c r="AI27">
         <v>8433.0</v>
       </c>
       <c r="AJ27">
         <v>8433.0</v>
       </c>
       <c r="AK27">
         <v>8433.0</v>
       </c>
       <c r="AL27">
+        <v>8433.0</v>
+      </c>
+      <c r="AM27">
         <v>8966.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>14144.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11952.0</v>
       </c>
       <c r="AP27">
         <v>11952.0</v>
       </c>
       <c r="AQ27">
+        <v>11952.0</v>
+      </c>
+      <c r="AR27">
         <v>11908.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-11985.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10532.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>30405.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>11092.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>56092.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>51785.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11284.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-16596.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>25404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4404.0</v>
       </c>
       <c r="BB27">
         <v>4404.0</v>
       </c>
       <c r="BC27">
         <v>4404.0</v>
       </c>
       <c r="BD27">
         <v>4404.0</v>
       </c>
       <c r="BE27">
+        <v>4404.0</v>
+      </c>
+      <c r="BF27">
         <v>408450.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>719000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-21000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>-65000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>4935100000.0</v>
+      </c>
+      <c r="C28">
         <v>633900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-105800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-155100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7946231000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22531000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22530000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4037724000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>966054717.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-169000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-178000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1341000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-186187.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-344813.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-134614.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-245934.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-135696.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-138890.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-141877.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3243584.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>627411.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3261181.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1931938.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-134058.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-157347.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2408541.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-154495.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-158633.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-167574.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-389468.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-169081.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-187833.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-87755.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-120838.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-334527.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-124191.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-220261.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-200038.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-180492.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-158907.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-133456.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-396850.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-141810.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-82868.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-103784.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>730155.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-80914.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-93101.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-63888.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-56610.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-55120.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>307508.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13538.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-191073.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-247122.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-190337.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>568791.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-9000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-514543.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-26116.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-35692.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-159524.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-54181.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-9418.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-40875.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-21762.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>251658.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>111216.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-52131.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-48034.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-36041.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-145301.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-112130.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>86.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>177212.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-56278.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>228358.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>356730.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-74552.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>516170.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>217101.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>62082.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1056977.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-902306.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>683876.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>648631.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>-216600000.0</v>
+      </c>
+      <c r="C29">
         <v>70600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>186600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>212500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-174204000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36504000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>53960000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31606000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1048512.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>365000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-233918.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1142000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>459062.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-783062.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>911090.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1612610.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-477062.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8246.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-50610.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1115468.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-338363.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-500461.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1481956.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-23240.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>567040.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-296665.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-95899.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>256604.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>99565.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-657667.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>474098.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1030354.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-93288.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-116605.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1104317.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>416294.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>654697.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>133517.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>277969.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1271035.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>176349.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>68807.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>232823.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-339081.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-217841.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>450758.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>82125.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>604333.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-94136.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>400627.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-121007.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>575123.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-184083.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>470963.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>239340.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>211621.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-12158.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-46000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>129746.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>179535.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-164440.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>761065.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>74660.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-94292.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-130714.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>112169.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-285748.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-14824.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>254885.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-280996.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-32131.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>205510.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>186266.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>159916.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-545631.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>246604.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-337972.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-47498.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-571031.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>111531.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-201073.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-336004.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-320887.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>840739.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-547840.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-378704.0</v>
       </c>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>-1995500000.0</v>
+      </c>
+      <c r="C30">
         <v>-19500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-25900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-10574595000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-805000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1476.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-61000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-324509.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-51000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19021.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4979.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8192.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-180548.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-245632.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-47008.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-217824.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-27197.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>370863.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-31846.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>527988.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1812834.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10095998.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-57447.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-200606.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-212249.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-188565.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-471996.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-190733.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-198653.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-166944.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-256314.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-193599.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-186847.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-73138.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-45000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-191734.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-37104.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-501403.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-104869.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-142647.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-10344.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1011.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2196.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6114.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-23065.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-89075.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-96940.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-479359.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-79000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>31095.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-42186.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-10645.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-18917.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12156.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-26603.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-17278.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-39819.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-159469.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>148532.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-4830.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-11255.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>50379.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-171722.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>69439.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>70037.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38843.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-94756.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-29472.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-9856.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-13069.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-47709.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-364905.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-45734.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4982.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>27215.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>