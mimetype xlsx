--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -847,51 +847,51 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>2461000.0</v>
+        <v>2761000.0</v>
       </c>
       <c r="C2">
         <v>2277000.0</v>
       </c>
       <c r="D2">
         <v>2129000.0</v>
       </c>
       <c r="E2">
         <v>4158000.0</v>
       </c>
       <c r="F2">
         <v>18040000.0</v>
       </c>
       <c r="G2">
         <v>23308000.0</v>
       </c>
       <c r="H2">
         <v>12773000.0</v>
       </c>
       <c r="I2">
         <v>15557000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -999,51 +999,51 @@
       <c r="H8">
         <v>72491000.0</v>
       </c>
       <c r="I8">
         <v>72491000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>1838000.0</v>
+        <v>3443000.0</v>
       </c>
       <c r="C10">
         <v>6231000.0</v>
       </c>
       <c r="D10">
         <v>9696000.0</v>
       </c>
       <c r="E10">
         <v>13587000.0</v>
       </c>
       <c r="F10">
         <v>7641000.0</v>
       </c>
       <c r="G10">
         <v>6755000.0</v>
       </c>
       <c r="H10">
         <v>8361000.0</v>
       </c>
       <c r="I10">
         <v>5503000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
@@ -1168,51 +1168,53 @@
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>3948000.0</v>
       </c>
       <c r="H20">
         <v>3948000.0</v>
       </c>
       <c r="I20">
         <v>5890000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
@@ -1356,159 +1358,159 @@
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>3563000.0</v>
       </c>
       <c r="G28">
         <v>4011000.0</v>
       </c>
       <c r="H28">
         <v>10256000.0</v>
       </c>
       <c r="I28">
         <v>15860000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
-        <v>9256000.0</v>
+        <v>8354000.0</v>
       </c>
       <c r="C29">
         <v>10074000.0</v>
       </c>
       <c r="D29">
         <v>14533000.0</v>
       </c>
       <c r="E29">
         <v>18593000.0</v>
       </c>
       <c r="F29">
         <v>27472000.0</v>
       </c>
       <c r="G29">
         <v>38394000.0</v>
       </c>
       <c r="H29">
         <v>47018000.0</v>
       </c>
       <c r="I29">
         <v>62308000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>138000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C30">
         <v>200000.0</v>
       </c>
       <c r="D30">
         <v>665000.0</v>
       </c>
       <c r="E30">
         <v>1458000.0</v>
       </c>
       <c r="F30">
         <v>17122000.0</v>
       </c>
       <c r="G30">
         <v>23966000.0</v>
       </c>
       <c r="H30">
         <v>24082000.0</v>
       </c>
       <c r="I30">
         <v>32495000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>14325000.0</v>
       </c>
       <c r="F31">
         <v>14638000.0</v>
       </c>
       <c r="G31">
         <v>15663000.0</v>
       </c>
       <c r="H31">
         <v>14552000.0</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
-        <v>-440000.0</v>
+        <v>-1232000.0</v>
       </c>
       <c r="C32">
         <v>1982000.0</v>
       </c>
       <c r="D32">
         <v>15591000.0</v>
       </c>
       <c r="E32">
         <v>21661000.0</v>
       </c>
       <c r="F32">
         <v>14364000.0</v>
       </c>
       <c r="G32">
         <v>18873000.0</v>
       </c>
       <c r="H32">
         <v>8857000.0</v>
       </c>
       <c r="I32">
         <v>17259000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>14300000.0</v>
+        <v>14090000.0</v>
       </c>
       <c r="C33">
         <v>13980000.0</v>
       </c>
       <c r="D33">
         <v>6458000.0</v>
       </c>
       <c r="E33">
         <v>7083000.0</v>
       </c>
       <c r="F33">
         <v>20325000.0</v>
       </c>
       <c r="G33">
         <v>27664000.0</v>
       </c>
       <c r="H33">
         <v>39195000.0</v>
       </c>
       <c r="I33">
         <v>41534000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
@@ -1703,125 +1705,127 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>16852000.0</v>
+      </c>
       <c r="C45">
         <v>16968000.0</v>
       </c>
       <c r="D45">
         <v>22707000.0</v>
       </c>
       <c r="E45">
         <v>21582000.0</v>
       </c>
       <c r="F45">
         <v>26314000.0</v>
       </c>
       <c r="G45">
         <v>21367000.0</v>
       </c>
       <c r="H45">
         <v>19791000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>5077000.0</v>
+        <v>5198000.0</v>
       </c>
       <c r="C46">
         <v>5968000.0</v>
       </c>
       <c r="D46">
         <v>4907000.0</v>
       </c>
       <c r="E46">
         <v>6410000.0</v>
       </c>
       <c r="F46">
         <v>18648000.0</v>
       </c>
       <c r="G46">
         <v>15600000.0</v>
       </c>
       <c r="H46">
         <v>15727000.0</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>8978000.0</v>
       </c>
       <c r="F47">
         <v>18648000.0</v>
       </c>
       <c r="G47">
         <v>15600000.0</v>
       </c>
       <c r="H47">
         <v>15727000.0</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
-        <v>-68573000.0</v>
+        <v>-69452000.0</v>
       </c>
       <c r="C48">
         <v>-68309000.0</v>
       </c>
       <c r="D48">
         <v>-63647000.0</v>
       </c>
       <c r="E48">
         <v>-61459000.0</v>
       </c>
       <c r="F48">
         <v>-60160000.0</v>
       </c>
       <c r="G48">
         <v>-47426000.0</v>
       </c>
       <c r="H48">
         <v>-45696000.0</v>
       </c>
       <c r="I48">
         <v>-33684000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
@@ -1874,222 +1878,222 @@
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>304000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="C53">
         <v>304000.0</v>
       </c>
       <c r="D53">
         <v>43000.0</v>
       </c>
       <c r="E53">
         <v>37000.0</v>
       </c>
       <c r="F53">
         <v>7070000.0</v>
       </c>
       <c r="G53">
         <v>9263000.0</v>
       </c>
       <c r="H53">
         <v>515000.0</v>
       </c>
       <c r="I53">
         <v>967000.0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>21887000.0</v>
+        <v>21532000.0</v>
       </c>
       <c r="C55">
         <v>23826000.0</v>
       </c>
       <c r="D55">
         <v>30548000.0</v>
       </c>
       <c r="E55">
         <v>60207000.0</v>
       </c>
       <c r="F55">
         <v>77834000.0</v>
       </c>
       <c r="G55">
         <v>86504000.0</v>
       </c>
       <c r="H55">
         <v>86789000.0</v>
       </c>
       <c r="I55">
         <v>106932000.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>7587000.0</v>
+        <v>7442000.0</v>
       </c>
       <c r="C56">
         <v>9846000.0</v>
       </c>
       <c r="D56">
         <v>24090000.0</v>
       </c>
       <c r="E56">
         <v>65297000.0</v>
       </c>
       <c r="F56">
         <v>57509000.0</v>
       </c>
       <c r="G56">
         <v>58840000.0</v>
       </c>
       <c r="H56">
         <v>47594000.0</v>
       </c>
       <c r="I56">
         <v>65398000.0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>8027000.0</v>
+        <v>8674000.0</v>
       </c>
       <c r="C57">
         <v>7864000.0</v>
       </c>
       <c r="D57">
         <v>8499000.0</v>
       </c>
       <c r="E57">
         <v>39611000.0</v>
       </c>
       <c r="F57">
         <v>43145000.0</v>
       </c>
       <c r="G57">
         <v>39967000.0</v>
       </c>
       <c r="H57">
         <v>38737000.0</v>
       </c>
       <c r="I57">
         <v>48139000.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>9265000.0</v>
+        <v>9912000.0</v>
       </c>
       <c r="C58">
         <v>9802000.0</v>
       </c>
       <c r="D58">
         <v>9509000.0</v>
       </c>
       <c r="E58">
         <v>34347000.0</v>
       </c>
       <c r="F58">
         <v>47933000.0</v>
       </c>
       <c r="G58">
         <v>45645000.0</v>
       </c>
       <c r="H58">
         <v>44536000.0</v>
       </c>
       <c r="I58">
         <v>51236000.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>9058000.0</v>
+        <v>8156000.0</v>
       </c>
       <c r="C60">
         <v>9339000.0</v>
       </c>
       <c r="D60">
         <v>12958000.0</v>
       </c>
       <c r="E60">
         <v>15814000.0</v>
       </c>
       <c r="F60">
         <v>16268000.0</v>
       </c>
       <c r="G60">
         <v>27628000.0</v>
       </c>
       <c r="H60">
         <v>28401000.0</v>
       </c>
       <c r="I60">
         <v>40945000.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
@@ -2181,51 +2185,51 @@
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>2461000.0</v>
+        <v>2761000.0</v>
       </c>
       <c r="C2">
         <v>2299000.0</v>
       </c>
       <c r="D2">
         <v>2277000.0</v>
       </c>
       <c r="E2">
         <v>2332000.0</v>
       </c>
       <c r="F2">
         <v>2129000.0</v>
       </c>
       <c r="G2">
         <v>2057000.0</v>
       </c>
       <c r="H2">
         <v>4158000.0</v>
       </c>
       <c r="I2">
         <v>4158000.0</v>
       </c>
       <c r="J2">
         <v>17092000.0</v>
       </c>
@@ -2367,51 +2371,51 @@
       <c r="L8">
         <v>74315000.0</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>1838000.0</v>
+        <v>3443000.0</v>
       </c>
       <c r="C10">
         <v>4961000.0</v>
       </c>
       <c r="D10">
         <v>6231000.0</v>
       </c>
       <c r="E10">
         <v>6309000.0</v>
       </c>
       <c r="F10">
         <v>9696000.0</v>
       </c>
       <c r="G10">
         <v>14090000.0</v>
       </c>
       <c r="H10">
         <v>13587000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>8974000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
@@ -2570,51 +2574,53 @@
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>3000.0</v>
@@ -2785,85 +2791,85 @@
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>3328000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>3563000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
-        <v>9256000.0</v>
+        <v>8354000.0</v>
       </c>
       <c r="C29">
         <v>8996000.0</v>
       </c>
       <c r="D29">
         <v>10074000.0</v>
       </c>
       <c r="E29">
         <v>14118000.0</v>
       </c>
       <c r="F29">
         <v>14533000.0</v>
       </c>
       <c r="G29">
         <v>18134000.0</v>
       </c>
       <c r="H29">
         <v>18593000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>27846000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>27472000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>138000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C30">
         <v>288000.0</v>
       </c>
       <c r="D30">
         <v>200000.0</v>
       </c>
       <c r="E30">
         <v>1360000.0</v>
       </c>
       <c r="F30">
         <v>665000.0</v>
       </c>
       <c r="G30">
         <v>9516000.0</v>
       </c>
       <c r="H30">
         <v>264000.0</v>
       </c>
       <c r="I30">
         <v>264000.0</v>
       </c>
       <c r="J30">
         <v>17040000.0</v>
       </c>
@@ -2881,85 +2887,85 @@
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>14325000.0</v>
       </c>
       <c r="I31">
         <v>14325000.0</v>
       </c>
       <c r="J31">
         <v>14360000.0</v>
       </c>
       <c r="K31">
         <v>14360000.0</v>
       </c>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
-        <v>-440000.0</v>
+        <v>-1232000.0</v>
       </c>
       <c r="C32">
         <v>637000.0</v>
       </c>
       <c r="D32">
         <v>1982000.0</v>
       </c>
       <c r="E32">
         <v>10653000.0</v>
       </c>
       <c r="F32">
         <v>15591000.0</v>
       </c>
       <c r="G32">
         <v>19343000.0</v>
       </c>
       <c r="H32">
         <v>21661000.0</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>13141000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>14364000.0</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>14300000.0</v>
+        <v>14090000.0</v>
       </c>
       <c r="C33">
         <v>14055000.0</v>
       </c>
       <c r="D33">
         <v>13980000.0</v>
       </c>
       <c r="E33">
         <v>10724000.0</v>
       </c>
       <c r="F33">
         <v>6458000.0</v>
       </c>
       <c r="G33">
         <v>8646000.0</v>
       </c>
       <c r="H33">
         <v>7083000.0</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>19471000.0</v>
       </c>
       <c r="K33"/>
       <c r="L33">
@@ -3186,74 +3192,76 @@
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>16852000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>16968000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>22707000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45">
         <v>21582000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>5077000.0</v>
+        <v>5198000.0</v>
       </c>
       <c r="C46">
         <v>5795000.0</v>
       </c>
       <c r="D46">
         <v>5968000.0</v>
       </c>
       <c r="E46">
         <v>4485000.0</v>
       </c>
       <c r="F46">
         <v>4907000.0</v>
       </c>
       <c r="G46">
         <v>6473000.0</v>
       </c>
       <c r="H46">
         <v>6410000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>18240000.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
@@ -3265,51 +3273,51 @@
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47">
         <v>8978000.0</v>
       </c>
       <c r="I47">
         <v>8978000.0</v>
       </c>
       <c r="J47">
         <v>18240000.0</v>
       </c>
       <c r="K47">
         <v>18240000.0</v>
       </c>
       <c r="L47"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
-        <v>-68573000.0</v>
+        <v>-69452000.0</v>
       </c>
       <c r="C48">
         <v>-68379000.0</v>
       </c>
       <c r="D48">
         <v>-68309000.0</v>
       </c>
       <c r="E48">
         <v>-64086000.0</v>
       </c>
       <c r="F48">
         <v>-63647000.0</v>
       </c>
       <c r="G48">
         <v>-59187000.0</v>
       </c>
       <c r="H48">
         <v>-61459000.0</v>
       </c>
       <c r="I48">
         <v>-61459000.0</v>
       </c>
       <c r="J48">
         <v>-61812000.0</v>
       </c>
@@ -3385,261 +3393,261 @@
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>304000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="C53">
         <v>304000.0</v>
       </c>
       <c r="D53">
         <v>304000.0</v>
       </c>
       <c r="E53">
         <v>43000.0</v>
       </c>
       <c r="F53">
         <v>43000.0</v>
       </c>
       <c r="G53">
         <v>37000.0</v>
       </c>
       <c r="H53">
         <v>37000.0</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>7070000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53">
         <v>7070000.0</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>21887000.0</v>
+        <v>21532000.0</v>
       </c>
       <c r="C55">
         <v>22939000.0</v>
       </c>
       <c r="D55">
         <v>23826000.0</v>
       </c>
       <c r="E55">
         <v>28511000.0</v>
       </c>
       <c r="F55">
         <v>30548000.0</v>
       </c>
       <c r="G55">
         <v>35507000.0</v>
       </c>
       <c r="H55">
         <v>60207000.0</v>
       </c>
       <c r="I55"/>
       <c r="J55">
         <v>71875000.0</v>
       </c>
       <c r="K55"/>
       <c r="L55">
         <v>77834000.0</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>7587000.0</v>
+        <v>7442000.0</v>
       </c>
       <c r="C56">
         <v>8884000.0</v>
       </c>
       <c r="D56">
         <v>9846000.0</v>
       </c>
       <c r="E56">
         <v>17787000.0</v>
       </c>
       <c r="F56">
         <v>24090000.0</v>
       </c>
       <c r="G56">
         <v>26861000.0</v>
       </c>
       <c r="H56">
         <v>65297000.0</v>
       </c>
       <c r="I56">
         <v>65297000.0</v>
       </c>
       <c r="J56">
         <v>52404000.0</v>
       </c>
       <c r="K56">
         <v>52404000.0</v>
       </c>
       <c r="L56">
         <v>57509000.0</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>8027000.0</v>
+        <v>8674000.0</v>
       </c>
       <c r="C57">
         <v>8247000.0</v>
       </c>
       <c r="D57">
         <v>7864000.0</v>
       </c>
       <c r="E57">
         <v>7134000.0</v>
       </c>
       <c r="F57">
         <v>8499000.0</v>
       </c>
       <c r="G57">
         <v>7518000.0</v>
       </c>
       <c r="H57">
         <v>39611000.0</v>
       </c>
       <c r="I57">
         <v>39611000.0</v>
       </c>
       <c r="J57">
         <v>39263000.0</v>
       </c>
       <c r="K57">
         <v>39263000.0</v>
       </c>
       <c r="L57">
         <v>43145000.0</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>9265000.0</v>
+        <v>9912000.0</v>
       </c>
       <c r="C58">
         <v>10126000.0</v>
       </c>
       <c r="D58">
         <v>9802000.0</v>
       </c>
       <c r="E58">
         <v>7913000.0</v>
       </c>
       <c r="F58">
         <v>9509000.0</v>
       </c>
       <c r="G58">
         <v>10581000.0</v>
       </c>
       <c r="H58">
         <v>34347000.0</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>44217000.0</v>
       </c>
       <c r="K58"/>
       <c r="L58">
         <v>47933000.0</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>9058000.0</v>
+        <v>8156000.0</v>
       </c>
       <c r="C60">
         <v>8717000.0</v>
       </c>
       <c r="D60">
         <v>9339000.0</v>
       </c>
       <c r="E60">
         <v>13141000.0</v>
       </c>
       <c r="F60">
         <v>12958000.0</v>
       </c>
       <c r="G60">
         <v>15931000.0</v>
       </c>
       <c r="H60">
         <v>15814000.0</v>
       </c>
       <c r="I60"/>
       <c r="J60">
         <v>15544000.0</v>
       </c>
       <c r="K60"/>
       <c r="L60">
@@ -3730,51 +3738,51 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>76</v>
       </c>
       <c r="B2">
-        <v>8337000.0</v>
+        <v>8791000.0</v>
       </c>
       <c r="C2">
         <v>8686000.0</v>
       </c>
       <c r="D2">
         <v>9027000.0</v>
       </c>
       <c r="E2">
         <v>30652000.0</v>
       </c>
       <c r="F2">
         <v>228108000.0</v>
       </c>
       <c r="G2">
         <v>139597000.0</v>
       </c>
       <c r="H2">
         <v>127837000.0</v>
       </c>
       <c r="I2">
         <v>151361000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -3861,296 +3869,296 @@
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>83</v>
       </c>
       <c r="B9">
-        <v>7304000.0</v>
+        <v>6850000.0</v>
       </c>
       <c r="C9">
         <v>5344000.0</v>
       </c>
       <c r="D9">
         <v>4333000.0</v>
       </c>
       <c r="E9">
         <v>5889000.0</v>
       </c>
       <c r="F9">
         <v>13131000.0</v>
       </c>
       <c r="G9">
         <v>11668000.0</v>
       </c>
       <c r="H9">
         <v>11023000.0</v>
       </c>
       <c r="I9">
         <v>15750000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>84</v>
       </c>
       <c r="B10">
-        <v>-1385000.0</v>
+        <v>-2392000.0</v>
       </c>
       <c r="C10">
         <v>-7881000.0</v>
       </c>
       <c r="D10">
         <v>-6373000.0</v>
       </c>
       <c r="E10">
         <v>-2636000.0</v>
       </c>
       <c r="F10">
         <v>-15141000.0</v>
       </c>
       <c r="G10">
         <v>-1078000.0</v>
       </c>
       <c r="H10">
         <v>-12625000.0</v>
       </c>
       <c r="I10">
         <v>1175000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>85</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>246000.0</v>
       </c>
       <c r="F11">
         <v>236000.0</v>
       </c>
       <c r="G11">
         <v>98000.0</v>
       </c>
       <c r="H11">
         <v>282000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>86</v>
       </c>
       <c r="B12">
-        <v>135000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="C12">
         <v>184000.0</v>
       </c>
       <c r="D12">
         <v>233000.0</v>
       </c>
       <c r="E12">
         <v>291000.0</v>
       </c>
       <c r="F12">
         <v>555000.0</v>
       </c>
       <c r="G12">
         <v>903000.0</v>
       </c>
       <c r="H12">
         <v>1682000.0</v>
       </c>
       <c r="I12">
         <v>1362000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>87</v>
       </c>
       <c r="B13">
-        <v>109000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C13">
         <v>77000.0</v>
       </c>
       <c r="D13">
         <v>261000.0</v>
       </c>
       <c r="E13">
         <v>48000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
         <v>31000.0</v>
       </c>
       <c r="H13">
         <v>27000.0</v>
       </c>
       <c r="I13">
         <v>93000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>88</v>
       </c>
       <c r="B14">
-        <v>1121000.0</v>
+        <v>1221000.0</v>
       </c>
       <c r="C14">
         <v>3396000.0</v>
       </c>
       <c r="D14">
         <v>-443000.0</v>
       </c>
       <c r="E14">
         <v>4650000.0</v>
       </c>
       <c r="F14">
         <v>2643000.0</v>
       </c>
       <c r="G14">
         <v>597000.0</v>
       </c>
       <c r="H14">
         <v>895000.0</v>
       </c>
       <c r="I14">
         <v>-721000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>89</v>
       </c>
       <c r="B15">
-        <v>-264000.0</v>
+        <v>-1143000.0</v>
       </c>
       <c r="C15">
         <v>-4662000.0</v>
       </c>
       <c r="D15">
         <v>-2323000.0</v>
       </c>
       <c r="E15">
         <v>-5399000.0</v>
       </c>
       <c r="F15">
         <v>-12734000.0</v>
       </c>
       <c r="G15">
         <v>-579000.0</v>
       </c>
       <c r="H15">
         <v>-12012000.0</v>
       </c>
       <c r="I15">
         <v>143000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>90</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1299000.0</v>
       </c>
       <c r="F16">
         <v>-12734000.0</v>
       </c>
       <c r="G16">
         <v>-579000.0</v>
       </c>
       <c r="H16">
         <v>-12012000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>91</v>
       </c>
       <c r="B17">
-        <v>-1385000.0</v>
+        <v>-2364000.0</v>
       </c>
       <c r="C17">
         <v>-7909000.0</v>
       </c>
       <c r="D17">
         <v>-6398000.0</v>
       </c>
       <c r="E17">
         <v>-2677000.0</v>
       </c>
       <c r="F17">
         <v>-15377000.0</v>
       </c>
       <c r="G17">
         <v>-1176000.0</v>
       </c>
       <c r="H17">
         <v>-12907000.0</v>
       </c>
       <c r="I17">
         <v>864000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>92</v>
       </c>
       <c r="B18">
-        <v>-26000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="C18">
         <v>-107000.0</v>
       </c>
       <c r="D18">
         <v>28000.0</v>
       </c>
       <c r="E18">
         <v>-243000.0</v>
       </c>
       <c r="F18">
         <v>-537000.0</v>
       </c>
       <c r="G18">
         <v>-872000.0</v>
       </c>
       <c r="H18">
         <v>-1655000.0</v>
       </c>
       <c r="I18">
         <v>-1269000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
@@ -4161,51 +4169,51 @@
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>95</v>
       </c>
       <c r="B21">
-        <v>-2657000.0</v>
+        <v>-3573000.0</v>
       </c>
       <c r="C21">
         <v>-5658000.0</v>
       </c>
       <c r="D21">
         <v>-5663000.0</v>
       </c>
       <c r="E21">
         <v>-5846000.0</v>
       </c>
       <c r="F21">
         <v>-3084000.0</v>
       </c>
       <c r="G21">
         <v>-901000.0</v>
       </c>
       <c r="H21">
         <v>-8511000.0</v>
       </c>
       <c r="I21">
         <v>-601000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
@@ -4237,51 +4245,51 @@
         <v>736000.0</v>
       </c>
       <c r="H23">
         <v>736000.0</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25">
-        <v>2562000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C25">
         <v>2851000.0</v>
       </c>
       <c r="D25">
         <v>3068000.0</v>
       </c>
       <c r="E25">
         <v>4037000.0</v>
       </c>
       <c r="F25">
         <v>4574000.0</v>
       </c>
       <c r="G25">
         <v>4210000.0</v>
       </c>
       <c r="H25">
         <v>4218000.0</v>
       </c>
       <c r="I25">
         <v>2919000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
@@ -4292,109 +4300,109 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28">
-        <v>10095000.0</v>
+        <v>10532000.0</v>
       </c>
       <c r="C28">
         <v>11116000.0</v>
       </c>
       <c r="D28">
         <v>10057000.0</v>
       </c>
       <c r="E28">
         <v>11211000.0</v>
       </c>
       <c r="F28">
         <v>16471000.0</v>
       </c>
       <c r="G28">
         <v>13233000.0</v>
       </c>
       <c r="H28">
         <v>18604000.0</v>
       </c>
       <c r="I28">
         <v>16177000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>-28000.0</v>
       </c>
       <c r="C29">
         <v>28000.0</v>
       </c>
       <c r="D29">
         <v>25000.0</v>
       </c>
       <c r="E29">
         <v>41000.0</v>
       </c>
       <c r="F29">
         <v>236000.0</v>
       </c>
       <c r="G29">
         <v>98000.0</v>
       </c>
       <c r="H29">
         <v>282000.0</v>
       </c>
       <c r="I29">
         <v>311000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30">
-        <v>18298000.0</v>
+        <v>19214000.0</v>
       </c>
       <c r="C30">
         <v>19688000.0</v>
       </c>
       <c r="D30">
         <v>19023000.0</v>
       </c>
       <c r="E30">
         <v>42387000.0</v>
       </c>
       <c r="F30">
         <v>244323000.0</v>
       </c>
       <c r="G30">
         <v>152166000.0</v>
       </c>
       <c r="H30">
         <v>147371000.0</v>
       </c>
       <c r="I30">
         <v>167712000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -4793,51 +4801,51 @@
       </c>
       <c r="D2">
         <v>13334000.0</v>
       </c>
       <c r="E2">
         <v>7208000.0</v>
       </c>
       <c r="F2">
         <v>6383000.0</v>
       </c>
       <c r="G2">
         <v>7156000.0</v>
       </c>
       <c r="H2">
         <v>3762000.0</v>
       </c>
       <c r="I2">
         <v>7746000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>108</v>
       </c>
       <c r="B3">
-        <v>347000</v>
+        <v>384000</v>
       </c>
       <c r="C3">
         <v>509000</v>
       </c>
       <c r="D3">
         <v>330000</v>
       </c>
       <c r="E3">
         <v>2446000</v>
       </c>
       <c r="F3">
         <v>1846000</v>
       </c>
       <c r="G3">
         <v>519000</v>
       </c>
       <c r="H3">
         <v>965000</v>
       </c>
       <c r="I3">
         <v>1046000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
@@ -4848,80 +4856,80 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>111</v>
       </c>
       <c r="B6">
-        <v>-2433000.0</v>
+        <v>-3617000.0</v>
       </c>
       <c r="C6">
         <v>-3589000.0</v>
       </c>
       <c r="D6">
         <v>-4440000.0</v>
       </c>
       <c r="E6">
         <v>8319000.0</v>
       </c>
       <c r="F6">
         <v>825000.0</v>
       </c>
       <c r="G6">
         <v>-773000.0</v>
       </c>
       <c r="H6">
         <v>3394000.0</v>
       </c>
       <c r="I6">
         <v>-3960000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>112</v>
       </c>
       <c r="B7">
-        <v>-229000.0</v>
+        <v>806000.0</v>
       </c>
       <c r="C7">
         <v>-967000.0</v>
       </c>
       <c r="D7">
         <v>-1702000.0</v>
       </c>
       <c r="E7">
         <v>7959000.0</v>
       </c>
       <c r="F7">
         <v>-1862000.0</v>
       </c>
       <c r="G7">
         <v>4179000.0</v>
       </c>
       <c r="H7">
         <v>14494000.0</v>
       </c>
       <c r="I7">
         <v>-13076000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -5032,135 +5040,135 @@
       <c r="A13" t="s">
         <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-501000.0</v>
       </c>
       <c r="F13">
         <v>-36000.0</v>
       </c>
       <c r="G13">
         <v>-142000.0</v>
       </c>
       <c r="H13">
         <v>856000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14">
-        <v>2562000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C14">
         <v>2851000.0</v>
       </c>
       <c r="D14">
         <v>3068000.0</v>
       </c>
       <c r="E14">
         <v>1703000.0</v>
       </c>
       <c r="F14">
         <v>4557000.0</v>
       </c>
       <c r="G14">
         <v>4163000.0</v>
       </c>
       <c r="H14">
         <v>4192000.0</v>
       </c>
       <c r="I14">
         <v>2919000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>120</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>121</v>
       </c>
       <c r="B16">
-        <v>3443000.0</v>
+        <v>1838000.0</v>
       </c>
       <c r="C16">
         <v>5404000.0</v>
       </c>
       <c r="D16">
         <v>8896000.0</v>
       </c>
       <c r="E16">
         <v>15628000.0</v>
       </c>
       <c r="F16">
         <v>7208000.0</v>
       </c>
       <c r="G16">
         <v>6383000.0</v>
       </c>
       <c r="H16">
         <v>7156000.0</v>
       </c>
       <c r="I16">
         <v>3762000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>123</v>
       </c>
       <c r="B18">
-        <v>307000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="C18">
         <v>-3215000.0</v>
       </c>
       <c r="D18">
         <v>-8283000.0</v>
       </c>
       <c r="E18">
         <v>423000.0</v>
       </c>
       <c r="F18">
         <v>-2124000.0</v>
       </c>
       <c r="G18">
         <v>6463000.0</v>
       </c>
       <c r="H18">
         <v>11785000.0</v>
       </c>
       <c r="I18">
         <v>-11151000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
@@ -5203,78 +5211,78 @@
       </c>
       <c r="D20">
         <v>472000.0</v>
       </c>
       <c r="E20">
         <v>472000.0</v>
       </c>
       <c r="F20">
         <v>5290000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>126</v>
       </c>
       <c r="B21">
-        <v>-1070000.0</v>
+        <v>-537000.0</v>
       </c>
       <c r="C21">
         <v>-800000.0</v>
       </c>
       <c r="D21">
         <v>-991000.0</v>
       </c>
       <c r="E21">
         <v>-1409000.0</v>
       </c>
       <c r="F21">
         <v>-1409000.0</v>
       </c>
       <c r="G21">
         <v>-8277000.0</v>
       </c>
       <c r="H21">
         <v>-6182000.0</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22">
-        <v>-264000.0</v>
+        <v>-1143000.0</v>
       </c>
       <c r="C22">
         <v>-4662000.0</v>
       </c>
       <c r="D22">
         <v>-2323000.0</v>
       </c>
       <c r="E22">
         <v>-5399000.0</v>
       </c>
       <c r="F22">
         <v>-12734000.0</v>
       </c>
       <c r="G22">
         <v>-579000.0</v>
       </c>
       <c r="H22">
         <v>-12012000.0</v>
       </c>
       <c r="I22">
         <v>143000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
@@ -5301,51 +5309,51 @@
       <c r="A24" t="s">
         <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>2000.0</v>
       </c>
       <c r="F24">
         <v>9000.0</v>
       </c>
       <c r="G24">
         <v>91000.0</v>
       </c>
       <c r="H24">
         <v>13000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>129</v>
       </c>
       <c r="B25">
-        <v>26000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C25">
         <v>308000.0</v>
       </c>
       <c r="D25">
         <v>-7597000.0</v>
       </c>
       <c r="E25">
         <v>604000.0</v>
       </c>
       <c r="F25">
         <v>360000.0</v>
       </c>
       <c r="G25">
         <v>813000.0</v>
       </c>
       <c r="H25">
         <v>4424000.0</v>
       </c>
       <c r="I25">
         <v>-1006000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
@@ -5381,51 +5389,51 @@
       <c r="A28" t="s">
         <v>132</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-1557000.0</v>
       </c>
       <c r="F28">
         <v>2877000.0</v>
       </c>
       <c r="G28">
         <v>-8994000.0</v>
       </c>
       <c r="H28">
         <v>-8235000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>133</v>
       </c>
       <c r="B29">
-        <v>654000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="C29">
         <v>-2706000.0</v>
       </c>
       <c r="D29">
         <v>-7953000.0</v>
       </c>
       <c r="E29">
         <v>2831000.0</v>
       </c>
       <c r="F29">
         <v>-258000.0</v>
       </c>
       <c r="G29">
         <v>7020000.0</v>
       </c>
       <c r="H29">
         <v>12750000.0</v>
       </c>
       <c r="I29">
         <v>-10105000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">