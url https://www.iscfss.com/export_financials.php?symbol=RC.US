--- v0 (2026-09-12)
+++ v1 (2026-11-06)
@@ -2399,54 +2399,62 @@
         <v>875165000.0</v>
       </c>
       <c r="K36">
         <v>1765662000.0</v>
       </c>
       <c r="L36">
         <v>560557180.0</v>
       </c>
       <c r="M36">
         <v>545277980.0</v>
       </c>
       <c r="N36">
         <v>334736795.0</v>
       </c>
       <c r="O36">
         <v>1345665.0</v>
       </c>
       <c r="P36">
         <v>8134083.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>99235000.0</v>
+      </c>
+      <c r="C37">
+        <v>97697000.0</v>
+      </c>
+      <c r="D37">
+        <v>98464000.0</v>
+      </c>
+      <c r="E37">
+        <v>99146000.0</v>
+      </c>
       <c r="F37">
         <v>4494000.0</v>
       </c>
       <c r="G37">
         <v>18812000.0</v>
       </c>
       <c r="H37">
         <v>19372000.0</v>
       </c>
       <c r="I37">
         <v>19244000.0</v>
       </c>
       <c r="J37">
         <v>19394000.0</v>
       </c>
       <c r="K37">
         <v>39005000.0</v>
       </c>
       <c r="L37">
         <v>18553818.0</v>
       </c>
       <c r="M37">
         <v>20145450.0</v>
       </c>
       <c r="N37">
@@ -8510,55 +8518,65 @@
       <c r="AZ36">
         <v>334736795.0</v>
       </c>
       <c r="BA36">
         <v>3699269.0</v>
       </c>
       <c r="BB36">
         <v>8817571.0</v>
       </c>
       <c r="BC36">
         <v>2307448.0</v>
       </c>
       <c r="BD36">
         <v>8147063.0</v>
       </c>
       <c r="BE36">
         <v>569200.0</v>
       </c>
       <c r="BF36"/>
       <c r="BG36"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>102670000.0</v>
+      </c>
+      <c r="C37">
+        <v>100813000.0</v>
+      </c>
+      <c r="D37">
+        <v>99235000.0</v>
+      </c>
+      <c r="E37">
+        <v>100530000.0</v>
+      </c>
+      <c r="F37">
+        <v>98544000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>99960000.0</v>
       </c>
       <c r="O37">
         <v>100197000.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37">
         <v>101881000.0</v>
       </c>
       <c r="R37">
         <v>102613000.0</v>
       </c>
       <c r="S37">
         <v>107290000.0</v>
       </c>
       <c r="T37">
         <v>4494000.0</v>
@@ -12482,69 +12500,69 @@
       <c r="A3" t="s">
         <v>122</v>
       </c>
       <c r="B3">
         <v>2812000.0</v>
       </c>
       <c r="C3">
         <v>19774000.0</v>
       </c>
       <c r="D3">
         <v>20226000.0</v>
       </c>
       <c r="E3">
         <v>25070000.0</v>
       </c>
       <c r="F3">
         <v>-23563000.0</v>
       </c>
       <c r="G3">
         <v>33550000.0</v>
       </c>
       <c r="H3">
         <v>6251000.0</v>
       </c>
       <c r="I3">
-        <v>255621000.0</v>
+        <v>5061000.0</v>
       </c>
       <c r="J3">
-        <v>232212000.0</v>
+        <v>4643000.0</v>
       </c>
       <c r="K3">
-        <v>109705000.0</v>
+        <v>5660000.0</v>
       </c>
       <c r="L3">
         <v>933812.0</v>
       </c>
       <c r="M3">
         <v>154010.0</v>
       </c>
       <c r="N3">
         <v>6196000.0</v>
       </c>
       <c r="O3">
-        <v>1827350.0</v>
+        <v>2782000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>-2158000.0</v>
       </c>
       <c r="L4">
         <v>-653000.0</v>
       </c>
       <c r="M4">
         <v>-2671000.0</v>
       </c>
       <c r="N4"/>
@@ -12554,116 +12572,116 @@
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
         <v>211569000.0</v>
       </c>
       <c r="C5">
         <v>179944000.0</v>
       </c>
       <c r="D5">
         <v>1074887000.0</v>
       </c>
       <c r="E5">
         <v>575800000.0</v>
       </c>
       <c r="F5">
         <v>186827000.0</v>
       </c>
       <c r="G5">
         <v>53254000.0</v>
       </c>
       <c r="H5">
         <v>62416000.0</v>
       </c>
       <c r="I5">
-        <v>-126802000.0</v>
+        <v>51143000.0</v>
       </c>
       <c r="J5">
-        <v>-51828000.0</v>
+        <v>-24889000.0</v>
       </c>
       <c r="K5">
-        <v>-54141000.0</v>
+        <v>-303000.0</v>
       </c>
       <c r="L5">
         <v>-31901893.0</v>
       </c>
       <c r="M5">
         <v>46260279.0</v>
       </c>
       <c r="N5">
         <v>9719719.0</v>
       </c>
       <c r="O5">
-        <v>3829964.0</v>
+        <v>22092947.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
         <v>214381000.0</v>
       </c>
       <c r="C6">
         <v>199718000.0</v>
       </c>
       <c r="D6">
         <v>1095113000.0</v>
       </c>
       <c r="E6">
         <v>600870000.0</v>
       </c>
       <c r="F6">
         <v>163264000.0</v>
       </c>
       <c r="G6">
         <v>86804000.0</v>
       </c>
       <c r="H6">
         <v>62416000.0</v>
       </c>
       <c r="I6">
-        <v>128819000.0</v>
+        <v>56204000.0</v>
       </c>
       <c r="J6">
-        <v>-97431000.0</v>
+        <v>-20246000.0</v>
       </c>
       <c r="K6">
-        <v>55564000.0</v>
+        <v>5357000.0</v>
       </c>
       <c r="L6">
         <v>-30968081.0</v>
       </c>
       <c r="M6">
         <v>46414289.0</v>
       </c>
       <c r="N6">
         <v>9719719.0</v>
       </c>
       <c r="O6">
-        <v>5657314.0</v>
+        <v>24874947.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>127</v>
       </c>
@@ -14040,60 +14058,60 @@
       </c>
       <c r="BB2">
         <v>1156780.0</v>
       </c>
       <c r="BC2">
         <v>514035.0</v>
       </c>
       <c r="BD2">
         <v>343562.0</v>
       </c>
       <c r="BE2">
         <v>376742.0</v>
       </c>
       <c r="BF2">
         <v>378407.0</v>
       </c>
       <c r="BG2">
         <v>288740.0</v>
       </c>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>122</v>
       </c>
       <c r="B3">
-        <v>23055000.0</v>
+        <v>1575000.0</v>
       </c>
       <c r="C3">
-        <v>13044000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D3">
         <v>1712000.0</v>
       </c>
       <c r="E3">
-        <v>2973000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="F3">
         <v>15920000.0</v>
       </c>
       <c r="G3">
         <v>8303000.0</v>
       </c>
       <c r="H3">
         <v>10712000.0</v>
       </c>
       <c r="I3">
         <v>8768000.0</v>
       </c>
       <c r="J3">
         <v>7550000.0</v>
       </c>
       <c r="K3">
         <v>2827000.0</v>
       </c>
       <c r="L3">
         <v>7423000.0</v>
       </c>
       <c r="M3">
         <v>3044000.0</v>
       </c>
@@ -14115,135 +14133,135 @@
       <c r="S3">
         <v>4294000.0</v>
       </c>
       <c r="T3">
         <v>4590000.0</v>
       </c>
       <c r="U3">
         <v>3784000.0</v>
       </c>
       <c r="V3">
         <v>3646000.0</v>
       </c>
       <c r="W3">
         <v>2989000.0</v>
       </c>
       <c r="X3">
         <v>-36073000.0</v>
       </c>
       <c r="Y3">
         <v>-42061000.0</v>
       </c>
       <c r="Z3">
         <v>2137000.0</v>
       </c>
       <c r="AA3">
-        <v>56225000.0</v>
+        <v>2598000.0</v>
       </c>
       <c r="AB3">
         <v>1539000.0</v>
       </c>
       <c r="AC3">
         <v>1560000.0</v>
       </c>
       <c r="AD3">
         <v>1501000.0</v>
       </c>
       <c r="AE3">
         <v>7975000.0</v>
       </c>
       <c r="AF3">
         <v>15470000.0</v>
       </c>
       <c r="AG3">
         <v>1325000.0</v>
       </c>
       <c r="AH3">
         <v>1235000.0</v>
       </c>
       <c r="AI3">
         <v>1454000.0</v>
       </c>
       <c r="AJ3">
         <v>14525000.0</v>
       </c>
       <c r="AK3">
-        <v>125000.0</v>
+        <v>1253000.0</v>
       </c>
       <c r="AL3">
-        <v>130000.0</v>
+        <v>1283000.0</v>
       </c>
       <c r="AM3">
-        <v>136000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="AN3">
         <v>768897.0</v>
       </c>
       <c r="AO3">
         <v>240771.0</v>
       </c>
       <c r="AP3">
         <v>236902.0</v>
       </c>
       <c r="AQ3">
         <v>232430.0</v>
       </c>
       <c r="AR3">
         <v>278765.0</v>
       </c>
       <c r="AS3">
         <v>197085.0</v>
       </c>
       <c r="AT3">
         <v>230538.0</v>
       </c>
       <c r="AU3">
         <v>227424.0</v>
       </c>
       <c r="AV3">
         <v>3704194.0</v>
       </c>
       <c r="AW3">
         <v>1640000.0</v>
       </c>
       <c r="AX3">
         <v>-22688696.0</v>
       </c>
       <c r="AY3">
         <v>-992101.0</v>
       </c>
       <c r="AZ3">
         <v>5341000.0</v>
       </c>
       <c r="BA3">
         <v>-1172969.0</v>
       </c>
       <c r="BB3">
-        <v>10527875.0</v>
+        <v>1539000.0</v>
       </c>
       <c r="BC3">
-        <v>-1155515.0</v>
+        <v>836500.0</v>
       </c>
       <c r="BD3">
         <v>17699219.0</v>
       </c>
       <c r="BE3">
         <v>-6757077.0</v>
       </c>
       <c r="BF3">
         <v>-2114549.0</v>
       </c>
       <c r="BG3">
         <v>-4570564.0</v>
       </c>
     </row>
     <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -14350,102 +14368,102 @@
       <c r="B5">
         <v>-30111000.0</v>
       </c>
       <c r="C5">
         <v>-119927000.0</v>
       </c>
       <c r="D5">
         <v>-153336000.0</v>
       </c>
       <c r="E5">
         <v>-26882000.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>217669000.0</v>
       </c>
       <c r="H5">
         <v>-160924000.0</v>
       </c>
       <c r="I5">
         <v>159695000.0</v>
       </c>
       <c r="J5">
-        <v>122427000.0</v>
+        <v>103161000.0</v>
       </c>
       <c r="K5">
         <v>78012000.0</v>
       </c>
       <c r="L5">
         <v>203258000.0</v>
       </c>
       <c r="M5">
-        <v>249869000.0</v>
+        <v>237941000.0</v>
       </c>
       <c r="N5">
         <v>416947000.0</v>
       </c>
       <c r="O5">
         <v>199804000.0</v>
       </c>
       <c r="P5">
         <v>151679000.0</v>
       </c>
       <c r="Q5">
         <v>186524000.0</v>
       </c>
       <c r="R5">
-        <v>-16284000.0</v>
+        <v>150110000.0</v>
       </c>
       <c r="S5">
-        <v>77043000.0</v>
+        <v>143129000.0</v>
       </c>
       <c r="T5">
         <v>117704000.0</v>
       </c>
       <c r="U5">
-        <v>48535000.0</v>
+        <v>103211000.0</v>
       </c>
       <c r="V5">
-        <v>26814000.0</v>
+        <v>93314000.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>62984000.0</v>
       </c>
       <c r="Y5">
         <v>76619000.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
-        <v>-114614000.0</v>
+        <v>-55657000.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>8935000.0</v>
       </c>
       <c r="AD5">
         <v>6261000.0</v>
       </c>
       <c r="AE5">
         <v>63222000.0</v>
       </c>
       <c r="AF5">
         <v>37991000.0</v>
       </c>
       <c r="AG5">
         <v>47389000.0</v>
       </c>
       <c r="AH5">
         <v>42956000.0</v>
       </c>
       <c r="AI5">
         <v>43747000.0</v>
       </c>
@@ -14482,233 +14500,233 @@
       <c r="AT5">
         <v>-7927452.0</v>
       </c>
       <c r="AU5">
         <v>-6087786.0</v>
       </c>
       <c r="AV5">
         <v>-1612092.0</v>
       </c>
       <c r="AW5">
         <v>2712160.0</v>
       </c>
       <c r="AX5">
         <v>25872135.0</v>
       </c>
       <c r="AY5">
         <v>2482859.0</v>
       </c>
       <c r="AZ5">
         <v>-2373682.0</v>
       </c>
       <c r="BA5">
         <v>4148193.0</v>
       </c>
       <c r="BB5">
-        <v>-7568877.0</v>
+        <v>2958998.0</v>
       </c>
       <c r="BC5">
         <v>818180.0</v>
       </c>
       <c r="BD5">
         <v>332332.0</v>
       </c>
       <c r="BE5">
         <v>1301441.0</v>
       </c>
       <c r="BF5">
         <v>1213466.0</v>
       </c>
       <c r="BG5">
         <v>1662589.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>-7056000.0</v>
+        <v>-28536000.0</v>
       </c>
       <c r="C6">
-        <v>-106883000.0</v>
+        <v>-118351000.0</v>
       </c>
       <c r="D6">
         <v>-151624000.0</v>
       </c>
       <c r="E6">
-        <v>-23909000.0</v>
+        <v>-25782000.0</v>
       </c>
       <c r="F6">
         <v>15920000.0</v>
       </c>
       <c r="G6">
         <v>225972000.0</v>
       </c>
       <c r="H6">
         <v>-150212000.0</v>
       </c>
       <c r="I6">
         <v>168463000.0</v>
       </c>
       <c r="J6">
-        <v>103161000.0</v>
+        <v>110711000.0</v>
       </c>
       <c r="K6">
         <v>80839000.0</v>
       </c>
       <c r="L6">
         <v>210681000.0</v>
       </c>
       <c r="M6">
-        <v>237941000.0</v>
+        <v>240985000.0</v>
       </c>
       <c r="N6">
         <v>422016000.0</v>
       </c>
       <c r="O6">
         <v>204094000.0</v>
       </c>
       <c r="P6">
         <v>171736000.0</v>
       </c>
       <c r="Q6">
         <v>193076000.0</v>
       </c>
       <c r="R6">
-        <v>150110000.0</v>
+        <v>156770000.0</v>
       </c>
       <c r="S6">
-        <v>143129000.0</v>
+        <v>147423000.0</v>
       </c>
       <c r="T6">
         <v>122294000.0</v>
       </c>
       <c r="U6">
-        <v>103211000.0</v>
+        <v>106995000.0</v>
       </c>
       <c r="V6">
-        <v>93314000.0</v>
+        <v>96960000.0</v>
       </c>
       <c r="W6">
         <v>2989000.0</v>
       </c>
       <c r="X6">
         <v>163715000.0</v>
       </c>
       <c r="Y6">
         <v>34558000.0</v>
       </c>
       <c r="Z6">
         <v>2137000.0</v>
       </c>
       <c r="AA6">
-        <v>-58389000.0</v>
+        <v>-53059000.0</v>
       </c>
       <c r="AB6">
         <v>1539000.0</v>
       </c>
       <c r="AC6">
         <v>10495000.0</v>
       </c>
       <c r="AD6">
         <v>7762000.0</v>
       </c>
       <c r="AE6">
         <v>71197000.0</v>
       </c>
       <c r="AF6">
         <v>53461000.0</v>
       </c>
       <c r="AG6">
         <v>48714000.0</v>
       </c>
       <c r="AH6">
         <v>44191000.0</v>
       </c>
       <c r="AI6">
         <v>45201000.0</v>
       </c>
       <c r="AJ6">
         <v>12093000.0</v>
       </c>
       <c r="AK6">
-        <v>-9355000.0</v>
+        <v>-8227000.0</v>
       </c>
       <c r="AL6">
-        <v>-7152000.0</v>
+        <v>-5999000.0</v>
       </c>
       <c r="AM6">
-        <v>-5557000.0</v>
+        <v>-4353000.0</v>
       </c>
       <c r="AN6">
         <v>34163158.0</v>
       </c>
       <c r="AO6">
         <v>-13699990.0</v>
       </c>
       <c r="AP6">
         <v>-11652783.0</v>
       </c>
       <c r="AQ6">
         <v>-10986631.0</v>
       </c>
       <c r="AR6">
         <v>-10643784.0</v>
       </c>
       <c r="AS6">
         <v>-6767021.0</v>
       </c>
       <c r="AT6">
         <v>-7696914.0</v>
       </c>
       <c r="AU6">
         <v>-5860362.0</v>
       </c>
       <c r="AV6">
         <v>2092102.0</v>
       </c>
       <c r="AW6">
         <v>4352160.0</v>
       </c>
       <c r="AX6">
         <v>3183439.0</v>
       </c>
       <c r="AY6">
         <v>1490758.0</v>
       </c>
       <c r="AZ6">
         <v>2967318.0</v>
       </c>
       <c r="BA6">
         <v>2975224.0</v>
       </c>
       <c r="BB6">
-        <v>2958998.0</v>
+        <v>4497998.0</v>
       </c>
       <c r="BC6">
-        <v>-337335.0</v>
+        <v>1654680.0</v>
       </c>
       <c r="BD6">
         <v>18031551.0</v>
       </c>
       <c r="BE6">
         <v>1301441.0</v>
       </c>
       <c r="BF6">
         <v>1213466.0</v>
       </c>
       <c r="BG6">
         <v>1662589.0</v>
       </c>
     </row>
     <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -19145,90 +19163,90 @@
         <v>-18730000.0</v>
       </c>
       <c r="I13">
         <v>-684000.0</v>
       </c>
       <c r="J13">
         <v>-13434000.0</v>
       </c>
       <c r="K13">
         <v>-14612000.0</v>
       </c>
       <c r="L13">
         <v>-5495000.0</v>
       </c>
       <c r="M13">
         <v>-26039000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>51773000.0</v>
+        <v>2812000.0</v>
       </c>
       <c r="C14">
         <v>19774000.0</v>
       </c>
       <c r="D14">
         <v>20226000.0</v>
       </c>
       <c r="E14">
         <v>15061000.0</v>
       </c>
       <c r="F14">
         <v>-23563000.0</v>
       </c>
       <c r="G14">
         <v>33550000.0</v>
       </c>
       <c r="H14">
         <v>14409000.0</v>
       </c>
       <c r="I14">
-        <v>15470000.0</v>
+        <v>5061000.0</v>
       </c>
       <c r="J14">
-        <v>14525000.0</v>
+        <v>4643000.0</v>
       </c>
       <c r="K14">
-        <v>1479000.0</v>
+        <v>5660000.0</v>
       </c>
       <c r="L14">
         <v>933812.0</v>
       </c>
       <c r="M14">
         <v>154010.0</v>
       </c>
       <c r="N14">
         <v>88457000.0</v>
       </c>
       <c r="O14">
-        <v>-893792000.0</v>
+        <v>2782000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
         <v>113317000.0</v>
       </c>
       <c r="C15">
         <v>206057000.0</v>
       </c>
       <c r="D15">
         <v>215089000.0</v>
       </c>
       <c r="E15">
         <v>187832000.0</v>
       </c>
       <c r="F15">
         <v>111924000.0</v>
       </c>
       <c r="G15">
         <v>56885000.0</v>
       </c>
       <c r="H15">
@@ -19618,90 +19636,90 @@
       </c>
       <c r="J24">
         <v>-624356000.0</v>
       </c>
       <c r="K24">
         <v>-2675000.0</v>
       </c>
       <c r="L24">
         <v>2771353.0</v>
       </c>
       <c r="M24">
         <v>-9818592.0</v>
       </c>
       <c r="N24">
         <v>-318651070.0</v>
       </c>
       <c r="O24">
         <v>-2052940.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>125050000.0</v>
+        <v>174011000.0</v>
       </c>
       <c r="C25">
         <v>482283000.0</v>
       </c>
       <c r="D25">
         <v>-195181000.0</v>
       </c>
       <c r="E25">
         <v>176776000.0</v>
       </c>
       <c r="F25">
         <v>-184085000.0</v>
       </c>
       <c r="G25">
         <v>-54377000.0</v>
       </c>
       <c r="H25">
         <v>-113755000.0</v>
       </c>
       <c r="I25">
-        <v>171488000.0</v>
+        <v>181897000.0</v>
       </c>
       <c r="J25">
-        <v>379788000.0</v>
+        <v>389962000.0</v>
       </c>
       <c r="K25">
-        <v>-16689000.0</v>
+        <v>-20870000.0</v>
       </c>
       <c r="L25">
         <v>-31311022.0</v>
       </c>
       <c r="M25">
         <v>-38073771.0</v>
       </c>
       <c r="N25">
         <v>-87860791.0</v>
       </c>
       <c r="O25">
-        <v>876181798.0</v>
+        <v>-20392202.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>175</v>
       </c>
       <c r="B26">
         <v>-67596000.0</v>
       </c>
       <c r="C26">
         <v>-82250000.0</v>
       </c>
       <c r="D26">
         <v>-18108000.0</v>
       </c>
       <c r="E26">
         <v>-36969000.0</v>
       </c>
       <c r="F26">
         <v>-109374000.0</v>
       </c>
       <c r="G26">
         <v>-10516000.0</v>
       </c>
       <c r="H26">
@@ -21902,54 +21920,54 @@
         <v>-26039000.0</v>
       </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
         <v>1575000.0</v>
       </c>
       <c r="C14">
         <v>1576000.0</v>
       </c>
       <c r="D14">
-        <v>-33736700.0</v>
+        <v>1712000.0</v>
       </c>
       <c r="E14">
-        <v>12325700.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="F14">
         <v>15920000.0</v>
       </c>
       <c r="G14">
         <v>8303000.0</v>
       </c>
       <c r="H14">
         <v>10712000.0</v>
       </c>
       <c r="I14">
         <v>8768000.0</v>
       </c>
       <c r="J14">
         <v>7550000.0</v>
       </c>
       <c r="K14">
         <v>2827000.0</v>
       </c>
       <c r="L14">
         <v>7423000.0</v>
       </c>
       <c r="M14">
         <v>-7744000.0</v>
       </c>
@@ -21971,133 +21989,133 @@
       <c r="S14">
         <v>4294000.0</v>
       </c>
       <c r="T14">
         <v>4590000.0</v>
       </c>
       <c r="U14">
         <v>3784000.0</v>
       </c>
       <c r="V14">
         <v>3646000.0</v>
       </c>
       <c r="W14">
         <v>2989000.0</v>
       </c>
       <c r="X14">
         <v>2031000.0</v>
       </c>
       <c r="Y14">
         <v>1993000.0</v>
       </c>
       <c r="Z14">
         <v>2137000.0</v>
       </c>
       <c r="AA14">
-        <v>1813000.0</v>
+        <v>2598000.0</v>
       </c>
       <c r="AB14">
         <v>1539000.0</v>
       </c>
       <c r="AC14">
         <v>1560000.0</v>
       </c>
       <c r="AD14">
         <v>1501000.0</v>
       </c>
       <c r="AE14">
         <v>7975000.0</v>
       </c>
       <c r="AF14">
         <v>15470000.0</v>
       </c>
       <c r="AG14">
         <v>1325000.0</v>
       </c>
       <c r="AH14">
         <v>1235000.0</v>
       </c>
       <c r="AI14">
         <v>1454000.0</v>
       </c>
       <c r="AJ14">
         <v>14525000.0</v>
       </c>
       <c r="AK14">
-        <v>1128000.0</v>
+        <v>1253000.0</v>
       </c>
       <c r="AL14">
-        <v>1153000.0</v>
+        <v>1283000.0</v>
       </c>
       <c r="AM14">
-        <v>2472000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="AN14">
         <v>768897.0</v>
       </c>
       <c r="AO14">
         <v>240771.0</v>
       </c>
       <c r="AP14">
         <v>236902.0</v>
       </c>
       <c r="AQ14">
         <v>232430.0</v>
       </c>
       <c r="AR14">
         <v>278765.0</v>
       </c>
       <c r="AS14">
         <v>197085.0</v>
       </c>
       <c r="AT14">
         <v>230538.0</v>
       </c>
       <c r="AU14">
         <v>227424.0</v>
       </c>
       <c r="AV14">
         <v>-6561651000.0</v>
       </c>
       <c r="AW14">
         <v>1640000.0</v>
       </c>
       <c r="AX14">
         <v>-1106402.0</v>
       </c>
       <c r="AY14">
         <v>-1377884000.0</v>
       </c>
       <c r="AZ14">
         <v>88457000.0</v>
       </c>
       <c r="BA14"/>
       <c r="BB14">
-        <v>0.0</v>
+        <v>1539000.0</v>
       </c>
       <c r="BC14">
-        <v>-1243337.0</v>
+        <v>836500.0</v>
       </c>
       <c r="BD14">
         <v>-893792000.0</v>
       </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
         <v>3700000.0</v>
       </c>
       <c r="C15">
         <v>3627000.0</v>
       </c>
       <c r="D15">
         <v>22601000.0</v>
       </c>
       <c r="E15">
         <v>22830000.0</v>
       </c>
       <c r="F15">
@@ -23623,204 +23641,204 @@
       </c>
       <c r="BD24">
         <v>-646039.0</v>
       </c>
       <c r="BE24">
         <v>-840904.0</v>
       </c>
       <c r="BF24">
         <v>-990594.0</v>
       </c>
       <c r="BG24">
         <v>424597.0</v>
       </c>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
         <v>175178000.0</v>
       </c>
       <c r="C25">
         <v>750513000.0</v>
       </c>
       <c r="D25">
-        <v>254400700.0</v>
+        <v>218952000.0</v>
       </c>
       <c r="E25">
-        <v>464144300.0</v>
+        <v>475370000.0</v>
       </c>
       <c r="F25">
         <v>4226000.0</v>
       </c>
       <c r="G25">
         <v>-74444000.0</v>
       </c>
       <c r="H25">
         <v>324607000.0</v>
       </c>
       <c r="I25">
         <v>-13088999.0</v>
       </c>
       <c r="J25">
-        <v>52193000.0</v>
+        <v>44643000.0</v>
       </c>
       <c r="K25">
         <v>155398000.0</v>
       </c>
       <c r="L25">
         <v>-34235000.0</v>
       </c>
       <c r="M25">
         <v>5624000.0</v>
       </c>
       <c r="N25">
         <v>-229230000.0</v>
       </c>
       <c r="O25">
         <v>31188000.0</v>
       </c>
       <c r="P25">
         <v>197458000.0</v>
       </c>
       <c r="Q25">
         <v>5075000.0</v>
       </c>
       <c r="R25">
-        <v>18808000.0</v>
+        <v>12148000.0</v>
       </c>
       <c r="S25">
-        <v>-44565000.0</v>
+        <v>-48859000.0</v>
       </c>
       <c r="T25">
         <v>-25201000.0</v>
       </c>
       <c r="U25">
-        <v>-105372000.0</v>
+        <v>-109156000.0</v>
       </c>
       <c r="V25">
-        <v>-5441000.0</v>
+        <v>-9087000.0</v>
       </c>
       <c r="W25">
         <v>-113233000.0</v>
       </c>
       <c r="X25">
         <v>18367000.0</v>
       </c>
       <c r="Y25">
         <v>-48953000.0</v>
       </c>
       <c r="Z25">
         <v>-37931000.0</v>
       </c>
       <c r="AA25">
-        <v>-54417000.0</v>
+        <v>-57015000.0</v>
       </c>
       <c r="AB25">
         <v>-25142000.0</v>
       </c>
       <c r="AC25">
         <v>-28936000.0</v>
       </c>
       <c r="AD25">
         <v>-61715000.0</v>
       </c>
       <c r="AE25">
         <v>-12242000.0</v>
       </c>
       <c r="AF25">
         <v>28174000.0</v>
       </c>
       <c r="AG25">
         <v>53158000.0</v>
       </c>
       <c r="AH25">
         <v>-29897000.0</v>
       </c>
       <c r="AI25">
         <v>66093000.0</v>
       </c>
       <c r="AJ25">
         <v>106120000.0</v>
       </c>
       <c r="AK25">
-        <v>-88414000.0</v>
+        <v>-89767000.0</v>
       </c>
       <c r="AL25">
-        <v>178876000.0</v>
+        <v>177493000.0</v>
       </c>
       <c r="AM25">
-        <v>132740000.0</v>
+        <v>133872000.0</v>
       </c>
       <c r="AN25">
         <v>15371941.0</v>
       </c>
       <c r="AO25">
         <v>-32023024.0</v>
       </c>
       <c r="AP25">
         <v>-6302051.0</v>
       </c>
       <c r="AQ25">
         <v>6264134.0</v>
       </c>
       <c r="AR25">
         <v>-6467927.0</v>
       </c>
       <c r="AS25">
         <v>-3439948.0</v>
       </c>
       <c r="AT25">
         <v>8982717.0</v>
       </c>
       <c r="AU25">
         <v>-30385864.0</v>
       </c>
       <c r="AV25">
         <v>6555021972.0</v>
       </c>
       <c r="AW25">
         <v>-1745179.0</v>
       </c>
       <c r="AX25">
         <v>-25722474.0</v>
       </c>
       <c r="AY25">
         <v>1374060920.0</v>
       </c>
       <c r="AZ25">
         <v>-96035282.0</v>
       </c>
       <c r="BA25">
         <v>-106900.0</v>
       </c>
       <c r="BB25">
-        <v>10894379.0</v>
+        <v>9355379.0</v>
       </c>
       <c r="BC25">
-        <v>-1369651.0</v>
+        <v>-3449488.0</v>
       </c>
       <c r="BD25">
         <v>890815446.0</v>
       </c>
       <c r="BE25">
         <v>-6969327.0</v>
       </c>
       <c r="BF25">
         <v>-1989848.0</v>
       </c>
       <c r="BG25">
         <v>-5674473.0</v>
       </c>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>175</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">