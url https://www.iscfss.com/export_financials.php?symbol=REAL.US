--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1239,52 +1242,56 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>3108000.0</v>
+      </c>
+      <c r="C16">
+        <v>2441000.0</v>
+      </c>
       <c r="D16">
         <v>2214000.0</v>
       </c>
       <c r="E16">
         <v>3549000.0</v>
       </c>
       <c r="F16">
         <v>3387000.0</v>
       </c>
       <c r="G16">
         <v>1617000.0</v>
       </c>
       <c r="H16">
         <v>4767000.0</v>
       </c>
       <c r="I16">
         <v>3184000.0</v>
       </c>
       <c r="J16">
         <v>2133000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
@@ -1838,54 +1845,54 @@
       </c>
       <c r="E39">
         <v>23291000.0</v>
       </c>
       <c r="F39">
         <v>20859000.0</v>
       </c>
       <c r="G39">
         <v>17072000.0</v>
       </c>
       <c r="H39">
         <v>13804000.0</v>
       </c>
       <c r="I39">
         <v>9696000.0</v>
       </c>
       <c r="J39">
         <v>4358000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>225030000.0</v>
+        <v>221922000.0</v>
       </c>
       <c r="C40">
-        <v>178457000.0</v>
+        <v>176016000.0</v>
       </c>
       <c r="D40">
         <v>149475000.0</v>
       </c>
       <c r="E40">
         <v>162755000.0</v>
       </c>
       <c r="F40">
         <v>152908000.0</v>
       </c>
       <c r="G40">
         <v>110428000.0</v>
       </c>
       <c r="H40">
         <v>96488000.0</v>
       </c>
       <c r="I40">
         <v>72739000.0</v>
       </c>
       <c r="J40">
         <v>49902000.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
@@ -2434,515 +2441,528 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>14943000.0</v>
+      </c>
+      <c r="C2">
         <v>14565000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11121000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13588000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19764000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11004000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10795000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12650000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14126000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8961000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8088000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13153000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8867000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11902000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8052000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6292000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4503000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8246000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13533000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9260000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14346000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5410000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5989000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9916000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11159000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5666000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4469000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5242000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5149000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>11000.0</v>
       </c>
       <c r="W5">
+        <v>11000.0</v>
+      </c>
+      <c r="X5">
         <v>107000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>401000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>321000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-25000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-176986000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>89207000.0</v>
+      </c>
+      <c r="C7">
         <v>91438000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>96964000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>100386000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>105389000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>108625000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>113761000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>119104000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>122043000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>124950000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>129763000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>132970000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>138244000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>145894000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>150494000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>153009000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>157732000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>161412000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>161016000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>155029000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>156050000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>130083000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>126943000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>130653000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>134383000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>1000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
@@ -2959,361 +2979,372 @@
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>799398000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>790132000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>771287000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>758171000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>742802000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>841255000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>826649000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>813015000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>797918000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>723302000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>699249000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>693426000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>690365000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1729000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>123952000.0</v>
+      </c>
+      <c r="C10">
         <v>151231000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>108422000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>94345000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>139602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>172212000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>153179000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>150746000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>165996000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>175709000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>170811000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>188890000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>247145000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>293793000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>300439000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>315890000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>361007000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>418171000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>444809000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>491648000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>547859000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>350846000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>343092000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>304348000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>134662000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>154446000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>364995000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>53314000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>88790000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34393000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-28907000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>123952000.0</v>
+      </c>
+      <c r="C12">
         <v>151231000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108422000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>94345000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>139602000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>172212000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>153179000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>150746000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>165996000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>175709000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>170811000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>188890000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>247145000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>293793000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>300439000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>315890000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>361007000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>418171000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>444809000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>491648000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>547859000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>354863000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>395248000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>410282000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>303254000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>363257000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>370285000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>66686000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>103036000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>61524000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>28907000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
@@ -3357,3601 +3388,3711 @@
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
       <c r="AC13">
         <v>1000.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>1000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>314300232.0</v>
+      </c>
+      <c r="C14">
         <v>293599257.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>291931652.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>298711790.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>110363487.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>110363500.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>112418751.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>111117389.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106461694.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103937199.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102648790.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100973105.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>398432284.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>98546282.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>96696417.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>94901943.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>93476106.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>92634986.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>91859603.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91062220.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>90044082.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>88810674.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>87869321.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>87064384.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>86588796.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>85823352.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>84634956.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>341800092.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>82700671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62532173.0</v>
       </c>
       <c r="AE14">
         <v>62532173.0</v>
       </c>
       <c r="AF14">
         <v>62532173.0</v>
       </c>
       <c r="AG14">
         <v>62532173.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>62532173.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>1000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
       <c r="X15">
         <v>1000.0</v>
       </c>
       <c r="Y15">
         <v>1000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
         <v>1000.0</v>
       </c>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>1000.0</v>
+      </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3769000.0</v>
+      </c>
       <c r="C16">
+        <v>3108000.0</v>
+      </c>
+      <c r="D16">
         <v>3404000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16">
+        <v>2262000.0</v>
+      </c>
+      <c r="F16">
         <v>2772000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16">
+        <v>2441000.0</v>
+      </c>
+      <c r="H16">
         <v>3425000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2769000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2069000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2214000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1646000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1872000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3528000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3549000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3698000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3541000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3291000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3387000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2511000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2017000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2008000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1617000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1960000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2293000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3690000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4767000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3582000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3943000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3887000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3184000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>1700000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>33925000.0</v>
+      </c>
+      <c r="C22">
         <v>30843000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>29698000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28776000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26472000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23583000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19921000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21119000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21120000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22246000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24657000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25904000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30843000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42967000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>62974000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74030000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>73698000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>71015000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>63876000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>59078000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49502000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>42321000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19236000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>20705000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24916000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21916000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13846000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12664000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10528000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10355000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>385912000.0</v>
+      </c>
+      <c r="C23">
         <v>409033000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>366212000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>349383000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>400367000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>423095000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>406252000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>407423000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>431579000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>446923000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>452681000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>458720000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>511754000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>615641000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>634416000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>648414000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>698434000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>754944000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>771411000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>796501000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>830746000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>605109000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>616275000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>634060000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>529540000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>465247000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>453370000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>158130000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>187113000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>135417000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-3629000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>375322000.0</v>
+      </c>
+      <c r="C24">
         <v>371813000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>371270000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>372702000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>372218000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>411277000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>407910000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>407437000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>433523000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>452421000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>451768000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>451127000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>450481000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>449848000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>448954000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>448305000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>447653000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>348380000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>344245000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>340194000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>336112000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>149188000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>148057000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>146958000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>2501000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>451127000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>450481000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>448954000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>448305000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>447653000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>348380000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>344245000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>340194000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>336112000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>149188000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>2501000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>340577000.0</v>
+      </c>
+      <c r="C28">
         <v>312020000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>359812000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>378743000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>364709000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>374343000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>395092000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>402345000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>389570000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>401662000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>410720000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>395207000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>341580000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>301949000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>299009000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>285424000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>244378000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>91621000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>60452000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3575000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-55697000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71575000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-68092000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-26737000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-279000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-154446000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-364995000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-46816000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-80794000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-25154000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>28907000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>15950000.0</v>
+      </c>
+      <c r="C29">
         <v>-43705000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-13782000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34458000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62853000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30554000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89097000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>98733000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106470000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>149122000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>161749000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>175543000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>206961000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>279756000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>307699000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>341192000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>378336000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>421508000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>454962000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>494473000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>546017000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>340481000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>382365000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>414859000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>306773000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>24884000.0</v>
+      </c>
+      <c r="C30">
         <v>23822000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24342000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22767000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27750000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13961000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16450000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19819000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17226000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13564000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5994000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8941000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12207000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8753000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6364000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8176000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7767000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6770000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5808000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5994000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7213000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4559000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6312000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3089000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7779000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8935000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9517000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7571000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-275584000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-243520000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-170092000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-141255000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-107113000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-69317000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>73128000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>110717000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>154279000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>209905000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>191293000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>234308000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>267901000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>306773000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>338928000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>357236000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-306122000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-280979000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-176986000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>-38139000.0</v>
+      </c>
+      <c r="C32">
         <v>-36749000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-43665000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-39153000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-31845000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-16007000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-13967000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4355000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>31634000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47085000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53037000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71699000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>127188000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>164745000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>205172000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>244801000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>284475000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>329826000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>369012000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>413321000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>476209000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>273209000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>316368000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>349696000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>240977000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>182952000.0</v>
+      </c>
+      <c r="C33">
         <v>181542000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>183789000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>189050000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>192220000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>190426000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>194522000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>199974000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>206257000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>210976000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>222716000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>219066000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>200623000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>243383000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>235155000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>231415000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>234174000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>237132000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>233637000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>222333000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>212124000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>183640000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>178977000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>181811000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>187008000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>58491000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>47233000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>58700000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>50165000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>46271000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-28907000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>5967000.0</v>
+      </c>
+      <c r="C34">
         <v>7352000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5547000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7017000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5618000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6144000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7158000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6042000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4612000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4083000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4097000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>115222000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>120850000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3254000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>132628000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>135024000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>140313000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2291000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>147687000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1762000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>142316000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>116368000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1300000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1040000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1038000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9456000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>8050000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>10076000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>7043000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>504185000.0</v>
+      </c>
+      <c r="C35">
         <v>560311000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>525176000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>488141000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>496444000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>581795000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>525968000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>530873000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>564944000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>561360000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>565772000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>566349000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>571331000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>578220000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>581582000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>583329000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>587966000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>493830000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>491932000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>481375000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>478428000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>265556000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>261037000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>263606000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>121212000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9456000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8050000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>377406000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>9544000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>304753000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>20905000.0</v>
+      </c>
+      <c r="C36">
         <v>20753000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5756000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5771000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5781000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5358000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5251000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5342000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>20240000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5627000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21230000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22273000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3160000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2749000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2780000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2790000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3266000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2535000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2857000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2816000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2156000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2050000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2020000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3013000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3025000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2660000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1518000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18273000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>14941000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>12985000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-28907000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>22273000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2749000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2780000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2790000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3266000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2535000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2857000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2816000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2156000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>120186000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2020000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3013000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3025000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2660000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1518000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>18273000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14941000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>20199000.0</v>
+      </c>
+      <c r="C39">
         <v>21595000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19961000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14445000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14323000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22913000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22677000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19134000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18387000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20766000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20933000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18866000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24202000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23291000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>27095000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20715000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21379000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>20859000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22319000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17634000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15267000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17072000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18255000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14950000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11273000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13804000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>26142000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10563000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12084000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9696000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>225030000.0</v>
+        <v>199971000.0</v>
       </c>
       <c r="C40">
+        <v>221922000.0</v>
+      </c>
+      <c r="D40">
         <v>187486000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>160128000.0</v>
+      </c>
+      <c r="F40">
         <v>158720000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>176016000.0</v>
+      </c>
+      <c r="H40">
         <v>153871000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>140478000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>148240000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>149475000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>140244000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>125893000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>143388000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>162755000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>152121000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>133498000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>142349000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>152908000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>134683000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>122537000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>108624000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>110428000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>92851000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>72579000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>69756000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>96488000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>77715000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>72709000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>74543000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>72739000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3071000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3254000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2578000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1985000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2099000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2291000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1900000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1762000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1541000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1284000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1040000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1038000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>9347000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8050000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10076000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7909000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>897317000.0</v>
+      </c>
+      <c r="C42">
         <v>880107000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>871791000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>864548000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>855357000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>846450000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>839958000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>832179000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>823672000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>816325000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>807912000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>799398000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>790132000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>781060000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>771287000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>758171000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>742802000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>841255000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>826649000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>813015000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>797918000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>723302000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>713195000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>703189000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>699249000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>693426000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>690365000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>198228000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>889000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-294200000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>273887000.0</v>
+      </c>
+      <c r="C45">
         <v>269945000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>269284000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>270517000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>270792000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>265965000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>267073000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>265805000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>267332000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>264908000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>270107000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>261545000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>256914000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>240634000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>291361000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>219517000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>209968000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>181590000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>176957000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>178798000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>183983000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>55831000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>45715000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>40427000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>35224000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>33286000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>162047000.0</v>
+      </c>
+      <c r="C46">
         <v>160789000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>163174000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>168420000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>171580000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>170157000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>174360000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>179721000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>186017000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>190435000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>201486000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>196793000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>197463000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>240634000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>232375000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>228625000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>230908000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>234597000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>230780000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>219517000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>209968000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>181590000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>176957000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>178798000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>183983000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>55831000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>45715000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>40427000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>35224000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>33286000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>105775000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>101876000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>240634000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>99506000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>92991000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>90419000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>234597000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>83928000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>219517000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>66637000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>63454000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>176957000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>178798000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>183983000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>55831000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>45715000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>40427000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>35224000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-1256690000.0</v>
+      </c>
+      <c r="C48">
         <v>-1295626000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1256844000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1202793000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1191427000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1253827000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1185372000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1167434000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1150726000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1119625000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1097932000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1074983000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1033653000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-951153000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-912543000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-865285000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-812120000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-768128000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-715933000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-658737000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-588014000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-532021000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-478995000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-435690000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-392798000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-356189000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-333131000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-307857000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-280982000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-257665000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1074983000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1033653000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-912543000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-865285000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-812120000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-768128000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-715933000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-658737000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-588014000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-532021000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>26704000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>26653000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>26600000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>26550000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>6498000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5495000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>464529000.0</v>
+      </c>
+      <c r="C51">
         <v>463251000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>468234000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>473088000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>504311000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>546555000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>548271000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>553091000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>555566000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>577371000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>581531000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>584097000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>588725000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>595742000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>599448000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>601314000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>605385000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>509792000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>505261000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>495223000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>492162000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>279271000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>275000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>277611000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>134383000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>6498000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7996000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9239000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>22416000.0</v>
+      </c>
+      <c r="C52">
         <v>24645000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>24077000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23508000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>49566000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>49488000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>49087000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>48630000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21234000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20094000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>19856000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>20819000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>20691000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>20776000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>20444000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>19970000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>19518000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>18253000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15229000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15610000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15275000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14999000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15263000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>15045000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14209000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>94413000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>69833000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6498000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5495000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5990000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>0.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4017000.0</v>
       </c>
       <c r="V53">
         <v>4017000.0</v>
       </c>
       <c r="W53">
+        <v>4017000.0</v>
+      </c>
+      <c r="X53">
         <v>52156000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>105934000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>168592000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>208811000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>5290000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>13372000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>14246000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>27131000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>57814000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>385912000.0</v>
+      </c>
+      <c r="C55">
         <v>409033000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>366212000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>349383000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>400367000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>423095000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>406252000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>407423000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>431579000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>446923000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>452681000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>458720000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>511754000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>615641000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>634416000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>648414000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>698434000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>754944000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>771411000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>796501000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>830746000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>605109000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>616275000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>634060000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>529540000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>465247000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>453370000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>158130000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>187113000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>135417000.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>202960000.0</v>
+      </c>
+      <c r="C56">
         <v>227491000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>182423000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>160333000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>208147000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>232669000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>211730000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>207449000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>225322000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>235947000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>229965000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>239654000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>311131000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>372258000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>399261000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>416999000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>464260000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>517812000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>537774000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>574168000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>618622000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>421469000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>437298000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>452249000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>342532000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>406756000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>406137000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>99430000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>136948000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>89146000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>28907000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>241099000.0</v>
+      </c>
+      <c r="C57">
         <v>264240000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>226088000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>199486000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>239992000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>248676000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>225697000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>211804000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>193688000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>188862000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>176928000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>167955000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>183943000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>207513000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>194089000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>172198000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>179785000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>187986000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>168762000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>160847000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>142413000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>148260000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>120930000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>102553000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>101555000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>118546000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>88084000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>86846000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>90252000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>88354000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>745284000.0</v>
+      </c>
+      <c r="C58">
         <v>824551000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>751264000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>687627000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>736436000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>830471000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>751665000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>742677000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>758632000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>750222000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>742700000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>734304000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>755274000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>785733000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>775671000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>755527000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>767751000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>681816000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>660694000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>642222000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>620841000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>413816000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>381967000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>366159000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>222767000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>128002000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>96134000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>464252000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>99796000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>393107000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>-359372000.0</v>
+      </c>
+      <c r="C60">
         <v>-415518000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-385052000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-338244000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-336069000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-407376000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-345413000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-335254000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-327053000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-303299000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-290019000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-275584000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-243520000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-170092000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-141255000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-107113000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-69317000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>73128000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>110717000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>154279000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>209905000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>191293000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>234308000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>267901000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>306773000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>337245000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>357236000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-306122000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>87317000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-257690000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>-3629000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6984,3623 +7125,3701 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>209027000.0</v>
       </c>
       <c r="C2">
         <v>152963000.0</v>
       </c>
       <c r="D2">
         <v>173026000.0</v>
       </c>
       <c r="E2">
         <v>254802000.0</v>
       </c>
       <c r="F2">
         <v>194215000.0</v>
       </c>
       <c r="G2">
         <v>112382000.0</v>
       </c>
       <c r="H2">
         <v>114831000.0</v>
       </c>
       <c r="I2">
         <v>70458000.0</v>
       </c>
       <c r="J2">
         <v>49879000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>33004000.0</v>
       </c>
       <c r="C3">
         <v>33100000.0</v>
       </c>
       <c r="D3">
         <v>31695000.0</v>
       </c>
       <c r="E3">
         <v>27669000.0</v>
       </c>
       <c r="F3">
         <v>42970000.0</v>
       </c>
       <c r="G3">
         <v>34907000.0</v>
       </c>
       <c r="H3">
         <v>13408000.0</v>
       </c>
       <c r="I3">
         <v>9290000.0</v>
       </c>
       <c r="J3">
         <v>5634000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-13735000.0</v>
       </c>
       <c r="C5">
         <v>-112542000.0</v>
       </c>
       <c r="D5">
         <v>-157488000.0</v>
       </c>
       <c r="E5">
         <v>-185801000.0</v>
       </c>
       <c r="F5">
         <v>-214520000.0</v>
       </c>
       <c r="G5">
         <v>-170467000.0</v>
       </c>
       <c r="H5">
         <v>-97614000.0</v>
       </c>
       <c r="I5">
         <v>-74514000.0</v>
       </c>
       <c r="J5">
         <v>-51489000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>19269000.0</v>
       </c>
       <c r="C6">
         <v>-79442000.0</v>
       </c>
       <c r="D6">
         <v>-125793000.0</v>
       </c>
       <c r="E6">
         <v>-158132000.0</v>
       </c>
       <c r="F6">
         <v>-171550000.0</v>
       </c>
       <c r="G6">
         <v>-135560000.0</v>
       </c>
       <c r="H6">
         <v>-84206000.0</v>
       </c>
       <c r="I6">
         <v>-65224000.0</v>
       </c>
       <c r="J6">
         <v>-45855000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>483818000.0</v>
       </c>
       <c r="C9">
         <v>447521000.0</v>
       </c>
       <c r="D9">
         <v>376278000.0</v>
       </c>
       <c r="E9">
         <v>348691000.0</v>
       </c>
       <c r="F9">
         <v>273477000.0</v>
       </c>
       <c r="G9">
         <v>187567000.0</v>
       </c>
       <c r="H9">
         <v>201523000.0</v>
       </c>
       <c r="I9">
         <v>136918000.0</v>
       </c>
       <c r="J9">
         <v>87642000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-41436000.0</v>
       </c>
       <c r="C10">
         <v>-133926000.0</v>
       </c>
       <c r="D10">
         <v>-168189000.0</v>
       </c>
       <c r="E10">
         <v>-196273000.0</v>
       </c>
       <c r="F10">
         <v>-236051000.0</v>
       </c>
       <c r="G10">
         <v>-175731000.0</v>
       </c>
       <c r="H10">
         <v>-98230000.0</v>
       </c>
       <c r="I10">
         <v>-75666000.0</v>
       </c>
       <c r="J10">
         <v>-52251000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>363000.0</v>
       </c>
       <c r="C11">
         <v>276000.0</v>
       </c>
       <c r="D11">
         <v>283000.0</v>
       </c>
       <c r="E11">
         <v>172000.0</v>
       </c>
       <c r="F11">
         <v>56000.0</v>
       </c>
       <c r="G11">
         <v>101000.0</v>
       </c>
       <c r="H11">
         <v>199000.0</v>
       </c>
       <c r="I11">
         <v>99000.0</v>
       </c>
       <c r="J11">
         <v>57000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>27701000.0</v>
       </c>
       <c r="C12">
         <v>21384000.0</v>
       </c>
       <c r="D12">
         <v>10701000.0</v>
       </c>
       <c r="E12">
         <v>10472000.0</v>
       </c>
       <c r="F12">
         <v>21531000.0</v>
       </c>
       <c r="G12">
         <v>5264000.0</v>
       </c>
       <c r="H12">
         <v>616000.0</v>
       </c>
       <c r="I12">
         <v>1152000.0</v>
       </c>
       <c r="J12">
         <v>762000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>4257000.0</v>
       </c>
       <c r="C13">
         <v>7943000.0</v>
       </c>
       <c r="D13">
         <v>8548000.0</v>
       </c>
       <c r="E13">
         <v>3191000.0</v>
       </c>
       <c r="F13">
         <v>365000.0</v>
       </c>
       <c r="G13">
         <v>2518000.0</v>
       </c>
       <c r="H13">
         <v>4593000.0</v>
       </c>
       <c r="I13">
         <v>1046000.0</v>
       </c>
       <c r="J13">
         <v>355000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-41799000.0</v>
       </c>
       <c r="C15">
         <v>-134202000.0</v>
       </c>
       <c r="D15">
         <v>-168472000.0</v>
       </c>
       <c r="E15">
         <v>-196445000.0</v>
       </c>
       <c r="F15">
         <v>-236107000.0</v>
       </c>
       <c r="G15">
         <v>-175832000.0</v>
       </c>
       <c r="H15">
         <v>-98429000.0</v>
       </c>
       <c r="I15">
         <v>-75765000.0</v>
       </c>
       <c r="J15">
         <v>-52308000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-196445000.0</v>
       </c>
       <c r="F16">
         <v>-236107000.0</v>
       </c>
       <c r="G16">
         <v>-175832000.0</v>
       </c>
       <c r="H16">
         <v>-101784000.0</v>
       </c>
       <c r="I16">
         <v>-84687000.0</v>
       </c>
       <c r="J16">
         <v>-54918000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-41799000.0</v>
       </c>
       <c r="C17">
         <v>-134202000.0</v>
       </c>
       <c r="D17">
         <v>-185389000.0</v>
       </c>
       <c r="E17">
         <v>-196445000.0</v>
       </c>
       <c r="F17">
         <v>-236107000.0</v>
       </c>
       <c r="G17">
         <v>-175832000.0</v>
       </c>
       <c r="H17">
         <v>-96746000.0</v>
       </c>
       <c r="I17">
         <v>-75765000.0</v>
       </c>
       <c r="J17">
         <v>-52308000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>-23444000.0</v>
       </c>
       <c r="C18">
         <v>-13441000.0</v>
       </c>
       <c r="D18">
         <v>-1928000.0</v>
       </c>
       <c r="E18">
         <v>-7281000.0</v>
       </c>
       <c r="F18">
         <v>-21166000.0</v>
       </c>
       <c r="G18">
         <v>-2746000.0</v>
       </c>
       <c r="H18">
         <v>3977000.0</v>
       </c>
       <c r="I18">
         <v>-106000.0</v>
       </c>
       <c r="J18">
         <v>-407000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>388000.0</v>
       </c>
       <c r="G19">
         <v>2349000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>13389000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-23934000.0</v>
       </c>
       <c r="C21">
         <v>-56495000.0</v>
       </c>
       <c r="D21">
         <v>-166293000.0</v>
       </c>
       <c r="E21">
         <v>-189163000.0</v>
       </c>
       <c r="F21">
         <v>-214908000.0</v>
       </c>
       <c r="G21">
         <v>-172816000.0</v>
       </c>
       <c r="H21">
         <v>-100105000.0</v>
       </c>
       <c r="I21">
         <v>-73904000.0</v>
       </c>
       <c r="J21">
         <v>-51784000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>716779000.0</v>
       </c>
       <c r="C23">
         <v>656979000.0</v>
       </c>
       <c r="D23">
         <v>715597000.0</v>
       </c>
       <c r="E23">
         <v>792656000.0</v>
       </c>
       <c r="F23">
         <v>682600000.0</v>
       </c>
       <c r="G23">
         <v>472765000.0</v>
       </c>
       <c r="H23">
         <v>416459000.0</v>
       </c>
       <c r="I23">
         <v>281280000.0</v>
       </c>
       <c r="J23">
         <v>189305000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>33004000.0</v>
       </c>
       <c r="C25">
         <v>33100000.0</v>
       </c>
       <c r="D25">
         <v>30944000.0</v>
       </c>
       <c r="E25">
         <v>27669000.0</v>
       </c>
       <c r="F25">
         <v>23531000.0</v>
       </c>
       <c r="G25">
         <v>34907000.0</v>
       </c>
       <c r="H25">
         <v>13408000.0</v>
       </c>
       <c r="I25">
         <v>9290000.0</v>
       </c>
       <c r="J25">
         <v>5634000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
         <v>242912000.0</v>
       </c>
       <c r="C26">
         <v>227727000.0</v>
       </c>
       <c r="D26">
         <v>225346000.0</v>
       </c>
       <c r="E26">
         <v>251441000.0</v>
       </c>
       <c r="F26">
         <v>212298000.0</v>
       </c>
       <c r="G26">
         <v>144963000.0</v>
       </c>
       <c r="H26">
         <v>129823000.0</v>
       </c>
       <c r="I26">
         <v>104929000.0</v>
       </c>
       <c r="J26">
         <v>58680000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
         <v>63251000.0</v>
       </c>
       <c r="C27">
         <v>55256000.0</v>
       </c>
       <c r="D27">
         <v>58275000.0</v>
       </c>
       <c r="E27">
         <v>62988000.0</v>
       </c>
       <c r="F27">
         <v>62749000.0</v>
       </c>
       <c r="G27">
         <v>54813000.0</v>
       </c>
       <c r="H27">
         <v>47734000.0</v>
       </c>
       <c r="I27">
         <v>42165000.0</v>
       </c>
       <c r="J27">
         <v>36711000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>201588999.0</v>
       </c>
       <c r="C28">
         <v>187737000.0</v>
       </c>
       <c r="D28">
         <v>440834000.0</v>
       </c>
       <c r="E28">
         <v>195342000.0</v>
       </c>
       <c r="F28">
         <v>176418000.0</v>
       </c>
       <c r="G28">
         <v>141762000.0</v>
       </c>
       <c r="H28">
         <v>110663000.0</v>
       </c>
       <c r="I28">
         <v>168657000.0</v>
       </c>
       <c r="J28">
         <v>102715000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>363000.0</v>
       </c>
       <c r="C29">
         <v>276000.0</v>
       </c>
       <c r="D29">
         <v>323000.0</v>
       </c>
       <c r="E29">
         <v>172000.0</v>
       </c>
       <c r="F29">
         <v>56000.0</v>
       </c>
       <c r="G29">
         <v>101000.0</v>
       </c>
       <c r="H29">
         <v>199000.0</v>
       </c>
       <c r="I29">
         <v>99000.0</v>
       </c>
       <c r="J29">
         <v>57000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>507752000.0</v>
       </c>
       <c r="C30">
         <v>504016000.0</v>
       </c>
       <c r="D30">
         <v>542571000.0</v>
       </c>
       <c r="E30">
         <v>537854000.0</v>
       </c>
       <c r="F30">
         <v>488385000.0</v>
       </c>
       <c r="G30">
         <v>360383000.0</v>
       </c>
       <c r="H30">
         <v>301628000.0</v>
       </c>
       <c r="I30">
         <v>210822000.0</v>
       </c>
       <c r="J30">
         <v>139426000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>-17502000.0</v>
       </c>
       <c r="C31">
         <v>-77431000.0</v>
       </c>
       <c r="D31">
         <v>-1896000.0</v>
       </c>
       <c r="E31">
         <v>-7110000.0</v>
       </c>
       <c r="F31">
         <v>-21143000.0</v>
       </c>
       <c r="G31">
         <v>-2915000.0</v>
       </c>
       <c r="H31">
         <v>1875000.0</v>
       </c>
       <c r="I31">
         <v>-1762000.0</v>
       </c>
       <c r="J31">
         <v>-467000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>692845000.0</v>
       </c>
       <c r="C32">
         <v>600484000.0</v>
       </c>
       <c r="D32">
         <v>549304000.0</v>
       </c>
       <c r="E32">
         <v>603493000.0</v>
       </c>
       <c r="F32">
         <v>467692000.0</v>
       </c>
       <c r="G32">
         <v>299949000.0</v>
       </c>
       <c r="H32">
         <v>316354000.0</v>
       </c>
       <c r="I32">
         <v>207376000.0</v>
       </c>
       <c r="J32">
         <v>137521000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>56475000.0</v>
+      </c>
+      <c r="C2">
         <v>57012000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44653000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42512000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40010000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41932000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37042000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45568000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37324000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44681000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>51921000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>63045000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56926000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66748000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68083000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>64498000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47739000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41499000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40479000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33451000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28268000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21620000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29042000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34774000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28257000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24926000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26873000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19889000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18509000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16206000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15854000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>8094000.0</v>
+      </c>
+      <c r="C3">
         <v>8164000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8209000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8256000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12336000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12612000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8270000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11876000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8309000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11912000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11575000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11961000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7821000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12418000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7195000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6696000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6364000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10365000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6034000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6371000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5435000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5172000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4917000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4611000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8266000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3871000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3544000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3185000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2808000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2801000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2353000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2138000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1998000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>46265000.0</v>
+      </c>
+      <c r="C5">
         <v>-31369000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46942000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4239000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>68815000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-62441000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11918000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10904000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-27279000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-18974000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-20229000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-38538000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-79747000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-36076000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-44520000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-50457000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-54748000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-46065000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-51096000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-64690000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-52669000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-48826000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-40916000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-42551000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-38483000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-21183000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-25266000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-26436000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-23091000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-21892000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-21644000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-17069000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-13909000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>54359000.0</v>
+      </c>
+      <c r="C6">
         <v>-23205000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-38733000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4017000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>81151000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-49829000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3648000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>972000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18970000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7062000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8654000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26577000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-71926000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23658000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-37325000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-43761000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-48384000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-35700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-45062000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-58319000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-47234000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-43654000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-35999000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-37940000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-30217000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17312000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-21722000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23251000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-20283000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-19091000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-19291000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-14931000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-11911000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>133240000.0</v>
+      </c>
+      <c r="C9">
         <v>137039000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>128920000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>122676000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>120023000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>122063000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110713000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>99366000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>107279000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>106049000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>94072000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>86174000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>89983000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>96610000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>85777000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>87687000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>78617000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>80627000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71099000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>63413000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58338000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52817000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>49784000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35671000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>49197000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>62547000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52228000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>46050000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>42382000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>42204000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>33330000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>30779000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>30605000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>39044000.0</v>
+      </c>
+      <c r="C10">
         <v>-38627000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-54027000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11277000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>62495000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-68357000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-17866000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16673000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31030000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21657000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-22902000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-41216000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-82414000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-38534000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-47195000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-53132000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-57412000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-52222000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-57168000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-70696000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-55965000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-51280000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-43322000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-42935000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-38292000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-21227000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-25282000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-26816000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-23222000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-22117000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-21848000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-17595000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14106000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>108000.0</v>
+      </c>
+      <c r="C11">
         <v>155000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>89000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>95000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>98000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>72000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>35000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>71000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>36000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>47000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>114000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>86000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>76000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>63000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>33000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2705000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-27000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>28000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>63000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>55000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>28000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>148000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>59000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-151000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>62000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>37000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-753000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>7221000.0</v>
+      </c>
+      <c r="C12">
         <v>7258000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7085000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7038000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6320000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5916000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5948000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5769000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3751000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2683000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2673000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2678000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2667000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2675000.0</v>
       </c>
       <c r="P12">
         <v>2675000.0</v>
       </c>
       <c r="Q12">
+        <v>2675000.0</v>
+      </c>
+      <c r="R12">
         <v>2664000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6157000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6072000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3296000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2454000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2406000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>384000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>45000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>60000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>380000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>131000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>225000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>204000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>526000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>197000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>1001000.0</v>
+      </c>
+      <c r="C13">
         <v>956000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>818000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1109000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1374000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1671000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1940000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2263000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2069000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2088000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2260000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2404000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2053000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1831000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1002000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>260000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>98000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>116000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>55000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>107000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>87000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>168000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>448000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>616000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1286000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1675000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1902000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>610000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>274000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>38936000.0</v>
+      </c>
+      <c r="C15">
         <v>-38782000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-54051000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11366000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62400000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-68455000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-17938000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-16708000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31101000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-21693000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22949000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-41330000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-82500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-38610000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-47258000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-53165000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-57412000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-52195000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-57196000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-70723000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-55993000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-51343000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-43305000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-42990000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-38292000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-21375000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-25274000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-26875000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-23222000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-22179000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-21885000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-17595000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-14106000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-41330000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-82500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-38610000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-47258000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-53165000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-57412000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-52195000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-57196000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-70723000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-55993000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-51343000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-43305000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-42892000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-38292000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-21375000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-25274000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-26875000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-26577000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-25450000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-25085000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-18937000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-15215000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>38936000.0</v>
+      </c>
+      <c r="C17">
         <v>-38782000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-54051000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-11366000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>62400000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-68455000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-17938000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-16708000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31101000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-21693000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22949000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-41330000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-82500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-38610000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-47258000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-53165000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-57412000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-52195000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-57196000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-70723000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-55993000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-53026000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-43305000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-42892000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-38292000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-21375000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-25274000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-26875000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-23222000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-21885000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-17595000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-14106000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-6220000.0</v>
+      </c>
+      <c r="C18">
         <v>-6302000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6267000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5929000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4946000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4245000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4008000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3506000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1682000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-595000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-413000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-274000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-614000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-627000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1673000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2566000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6041000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6017000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5899000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3209000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2286000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1958000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>232000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1266000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1631000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1842000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>230000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>274000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2404000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2053000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>1008000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>526000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-41000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>117000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>60000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>107000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>104000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>1864000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>36388000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>152000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1889000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>500000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>11000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-2274000.0</v>
+      </c>
+      <c r="C21">
         <v>6272000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7550000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9885000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12771000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5154000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14602000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18797000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-17942000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21062000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-22489000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-40942000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-81800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-37945000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-45528000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-50983000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-54707000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-46182000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-51156000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-64797000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52773000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-48914000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-41364000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-43070000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-39566000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22862000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-27005000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25340000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-23214000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-22272000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-21876000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15871000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13885000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>191989000.0</v>
+      </c>
+      <c r="C23">
         <v>187779000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>181123000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>175073000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>172804000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>169149000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>162357000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>163731000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>161742000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>164435000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>155661000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>171797000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>223704000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>197600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>188231000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>205418000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>201407000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>191307000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>169994000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>169709000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>151590000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>135182000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>119416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>100361000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>117805000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>120183000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>107490000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96316000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92469000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>84365000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>73715000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>62856000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>60344000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>8094000.0</v>
+      </c>
+      <c r="C25">
         <v>8164000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8209000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8256000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8375000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8294000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8270000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8227000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8309000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8165000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7744000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7965000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7821000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7414000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7195000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6696000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6364000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5691000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6034000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6371000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5435000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21234000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4917000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>490000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8266000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3871000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3544000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3185000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2808000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2801000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2353000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2138000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1998000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>64625000.0</v>
+      </c>
+      <c r="C26">
         <v>61085000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>62494000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>60730000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>58603000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>57534000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>58099000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>57322000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>54772000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>54231000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>53294000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>57610000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>60532000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>64385000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>63587000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>62732000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>60737000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>57232000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>55135000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>53437000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>46534000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>40778000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>35678000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>36543000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>40737000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>39960000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>37407000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>34320000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>31544000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>21332000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>18557000.0</v>
+      </c>
+      <c r="C27">
         <v>17702000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14146000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15548000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15855000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14610000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11604000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13759000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15283000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13815000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11591000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15351000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17518000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14659000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>13511000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16983000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>17961000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18371000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15708000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13109000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15561000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>17066000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15186000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9639000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12922000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10896000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13390000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11715000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11733000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>12631000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10624000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9276000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9634000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>52332000.0</v>
+      </c>
+      <c r="C28">
         <v>51980000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51621000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48027000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49961000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46373000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>47512000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>47082000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46770000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43494000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>44788000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44326000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49845000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>48097000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>47012000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52136000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48262000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>43914000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>44912000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44264000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43616000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>38715000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35384000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>32559000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35104000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34553000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28436000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25355000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>53863000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>51845000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>44582000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>37374000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>34856000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>108000.0</v>
+      </c>
+      <c r="C29">
         <v>155000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>89000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>98000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>71000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>114000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>86000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>76000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>63000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>55000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>148000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-8000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>59000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>135514000.0</v>
+      </c>
+      <c r="C30">
         <v>130767000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>136470000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>132561000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>132794000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>127217000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>125315000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>118163000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125221000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>127111000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>116561000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>127116000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>171783000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>134555000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>131305000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>138670000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>133324000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>126809000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>122255000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>128210000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>111111000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>101731000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>91148000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>78741000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>88763000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>85409000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>79233000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>71390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>65596000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>64476000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>55206000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>46650000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>44490000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>41318000.0</v>
+      </c>
+      <c r="C31">
         <v>-44899000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-46477000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1392000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>75266000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-63203000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3264000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2124000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13088000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-595000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-413000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-274000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-614000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-589000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1667000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2149000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2705000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6040000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6012000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5899000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3192000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2366000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1958000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>135000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1274000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1635000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1723000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1476000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>155000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>28000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1724000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-221000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>189715000.0</v>
+      </c>
+      <c r="C32">
         <v>194051000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>173573000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>165188000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>160033000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>163995000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>147755000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>144934000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>143800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>143373000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133172000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>130855000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>141904000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>159655000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>142703000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>154435000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>146700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>145125000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>118838000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>104912000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>98817000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>86268000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>78052000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>57291000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>78239000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>97321000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>80485000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>70976000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>69255000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>62093000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>51839000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>46985000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>46459000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10635,3493 +10854,3559 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>187123000.0</v>
       </c>
       <c r="C2">
         <v>175709000.0</v>
       </c>
       <c r="D2">
         <v>293793000.0</v>
       </c>
       <c r="E2">
         <v>418171000.0</v>
       </c>
       <c r="F2">
         <v>350846000.0</v>
       </c>
       <c r="G2">
         <v>154446000.0</v>
       </c>
       <c r="H2">
         <v>45627000.0</v>
       </c>
       <c r="I2">
         <v>20660000.0</v>
       </c>
       <c r="J2">
         <v>23818000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>18644000</v>
       </c>
       <c r="C3">
         <v>26048000</v>
       </c>
       <c r="D3">
         <v>29177000</v>
       </c>
       <c r="E3">
         <v>22861000</v>
       </c>
       <c r="F3">
         <v>47437000</v>
       </c>
       <c r="G3">
         <v>26931000</v>
       </c>
       <c r="H3">
         <v>34028000</v>
       </c>
       <c r="I3">
         <v>19116000</v>
       </c>
       <c r="J3">
         <v>14120000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>67325000.0</v>
       </c>
       <c r="G4">
         <v>196400000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>28445000.0</v>
       </c>
       <c r="G5">
         <v>7177000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-21084000.0</v>
       </c>
       <c r="C6">
         <v>-3497000.0</v>
       </c>
       <c r="D6">
         <v>-103170000.0</v>
       </c>
       <c r="E6">
         <v>-124378000.0</v>
       </c>
       <c r="F6">
         <v>67325000.0</v>
       </c>
       <c r="G6">
         <v>196400000.0</v>
       </c>
       <c r="H6">
         <v>108819000.0</v>
       </c>
       <c r="I6">
         <v>24967000.0</v>
       </c>
       <c r="J6">
         <v>-3158000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>-9264000.0</v>
       </c>
       <c r="C7">
         <v>2836000.0</v>
       </c>
       <c r="D7">
         <v>-28627000.0</v>
       </c>
       <c r="E7">
         <v>-2295000.0</v>
       </c>
       <c r="F7">
         <v>-14855000.0</v>
       </c>
       <c r="G7">
         <v>-21528000.0</v>
       </c>
       <c r="H7">
         <v>17062000.0</v>
       </c>
       <c r="I7">
         <v>12099000.0</v>
       </c>
       <c r="J7">
         <v>5244000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-1588000.0</v>
       </c>
       <c r="G8">
         <v>-337000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>-12468000.0</v>
       </c>
       <c r="C9">
         <v>767000.0</v>
       </c>
       <c r="D9">
         <v>-6981000.0</v>
       </c>
       <c r="E9">
         <v>-6120000.0</v>
       </c>
       <c r="F9">
         <v>-1588000.0</v>
       </c>
       <c r="G9">
         <v>-337000.0</v>
       </c>
       <c r="H9">
         <v>-1579000.0</v>
       </c>
       <c r="I9">
         <v>-1572000.0</v>
       </c>
       <c r="J9">
         <v>-4206000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-9474000.0</v>
       </c>
       <c r="C10">
         <v>-3677000.0</v>
       </c>
       <c r="D10">
         <v>10938000.0</v>
       </c>
       <c r="E10">
         <v>23971000.0</v>
       </c>
       <c r="F10">
         <v>-29204000.0</v>
       </c>
       <c r="G10">
         <v>-20405000.0</v>
       </c>
       <c r="H10">
         <v>-13244000.0</v>
       </c>
       <c r="I10">
         <v>-3741000.0</v>
       </c>
       <c r="J10">
         <v>-3913000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4947000.0</v>
       </c>
       <c r="F11">
         <v>-9989000.0</v>
       </c>
       <c r="G11">
         <v>10628000.0</v>
       </c>
       <c r="H11">
         <v>6010000.0</v>
       </c>
       <c r="I11">
         <v>-2576000.0</v>
       </c>
       <c r="J11">
         <v>-88000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68122000.0</v>
       </c>
       <c r="F12">
         <v>70771000.0</v>
       </c>
       <c r="G12">
         <v>25505000.0</v>
       </c>
       <c r="H12">
         <v>11775000.0</v>
       </c>
       <c r="I12">
         <v>7077000.0</v>
       </c>
       <c r="J12">
         <v>2829000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-20146000.0</v>
       </c>
       <c r="F13">
         <v>25936000.0</v>
       </c>
       <c r="G13">
         <v>-3586000.0</v>
       </c>
       <c r="H13">
         <v>25875000.0</v>
       </c>
       <c r="I13">
         <v>19988000.0</v>
       </c>
       <c r="J13">
         <v>13451000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>33004000.0</v>
       </c>
       <c r="C14">
         <v>48292000.0</v>
       </c>
       <c r="D14">
         <v>34268000.0</v>
       </c>
       <c r="E14">
         <v>30037000.0</v>
       </c>
       <c r="F14">
         <v>23531000.0</v>
       </c>
       <c r="G14">
         <v>18845000.0</v>
       </c>
       <c r="H14">
         <v>13408000.0</v>
       </c>
       <c r="I14">
         <v>9290000.0</v>
       </c>
       <c r="J14">
         <v>5634000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>278229000.0</v>
       </c>
       <c r="G15">
         <v>165530000.0</v>
       </c>
       <c r="H15">
         <v>130000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>166039000.0</v>
       </c>
       <c r="C16">
         <v>172212000.0</v>
       </c>
       <c r="D16">
         <v>190623000.0</v>
       </c>
       <c r="E16">
         <v>293793000.0</v>
       </c>
       <c r="F16">
         <v>418171000.0</v>
       </c>
       <c r="G16">
         <v>350846000.0</v>
       </c>
       <c r="H16">
         <v>154446000.0</v>
       </c>
       <c r="I16">
         <v>45627000.0</v>
       </c>
       <c r="J16">
         <v>20660000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>18366000.0</v>
       </c>
       <c r="C18">
         <v>-4500000.0</v>
       </c>
       <c r="D18">
         <v>-90445000.0</v>
       </c>
       <c r="E18">
         <v>-114418000.0</v>
       </c>
       <c r="F18">
         <v>-189588000.0</v>
       </c>
       <c r="G18">
         <v>-161350000.0</v>
       </c>
       <c r="H18">
         <v>-88518000.0</v>
       </c>
       <c r="I18">
         <v>-66311000.0</v>
       </c>
       <c r="J18">
         <v>-52694000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-25587000.0</v>
       </c>
       <c r="D19">
         <v>-46065000.0</v>
       </c>
       <c r="E19">
         <v>-36922000.0</v>
       </c>
       <c r="F19">
         <v>4000000.0</v>
       </c>
       <c r="G19">
         <v>204935000.0</v>
       </c>
       <c r="H19">
         <v>-215356000.0</v>
       </c>
       <c r="I19">
         <v>-14807000.0</v>
       </c>
       <c r="J19">
         <v>-11303000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>55000.0</v>
       </c>
       <c r="H20">
         <v>385316000.0</v>
       </c>
       <c r="I20">
         <v>96267000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-26749000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>278234000.0</v>
       </c>
       <c r="G21">
         <v>166278000.0</v>
       </c>
       <c r="H21">
         <v>-9250000.0</v>
       </c>
       <c r="I21">
         <v>9773000.0</v>
       </c>
       <c r="J21">
         <v>-1250000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-41799000.0</v>
       </c>
       <c r="C22">
         <v>-134202000.0</v>
       </c>
       <c r="D22">
         <v>-168472000.0</v>
       </c>
       <c r="E22">
         <v>-196445000.0</v>
       </c>
       <c r="F22">
         <v>-236107000.0</v>
       </c>
       <c r="G22">
         <v>-175832000.0</v>
       </c>
       <c r="H22">
         <v>-96746000.0</v>
       </c>
       <c r="I22">
         <v>-75765000.0</v>
       </c>
       <c r="J22">
         <v>-52308000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>-4803000.0</v>
       </c>
       <c r="C23">
         <v>-1250000.0</v>
       </c>
       <c r="D23">
         <v>905000.0</v>
       </c>
       <c r="E23">
         <v>4306000.0</v>
       </c>
       <c r="F23">
         <v>-25321000.0</v>
       </c>
       <c r="G23">
         <v>-13463000.0</v>
       </c>
       <c r="H23">
         <v>72374000.0</v>
       </c>
       <c r="I23">
         <v>96312000.0</v>
       </c>
       <c r="J23">
         <v>47969000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>-10580000.0</v>
       </c>
       <c r="C24">
         <v>461000.0</v>
       </c>
       <c r="D24">
         <v>-12951000.0</v>
       </c>
       <c r="E24">
         <v>-14061000.0</v>
       </c>
       <c r="F24">
         <v>-9967000.0</v>
       </c>
       <c r="G24">
         <v>-8678000.0</v>
       </c>
       <c r="H24">
         <v>-9267000.0</v>
       </c>
       <c r="I24">
         <v>-5724000.0</v>
       </c>
       <c r="J24">
         <v>-2521000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>26126000.0</v>
       </c>
       <c r="C25">
         <v>104622000.0</v>
       </c>
       <c r="D25">
         <v>67290000.0</v>
       </c>
       <c r="E25">
         <v>31008000.0</v>
       </c>
       <c r="F25">
         <v>36478000.0</v>
       </c>
       <c r="G25">
         <v>19774000.0</v>
       </c>
       <c r="H25">
         <v>105000.0</v>
       </c>
       <c r="I25">
         <v>445000.0</v>
       </c>
       <c r="J25">
         <v>70000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-679000.0</v>
       </c>
       <c r="E26">
         <v>-205000.0</v>
       </c>
       <c r="F26">
         <v>-5000.0</v>
       </c>
       <c r="G26">
         <v>-748000.0</v>
       </c>
       <c r="H26">
         <v>-130000.0</v>
       </c>
       <c r="I26">
         <v>96881000.0</v>
       </c>
       <c r="J26">
         <v>47969000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>28943000.0</v>
       </c>
       <c r="C27">
         <v>29082000.0</v>
       </c>
       <c r="D27">
         <v>34273000.0</v>
       </c>
       <c r="E27">
         <v>46138000.0</v>
       </c>
       <c r="F27">
         <v>48802000.0</v>
       </c>
       <c r="G27">
         <v>24322000.0</v>
       </c>
       <c r="H27">
         <v>8530000.0</v>
       </c>
       <c r="I27">
         <v>3758000.0</v>
       </c>
       <c r="J27">
         <v>1853000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-28870000.0</v>
       </c>
       <c r="C28">
         <v>539000.0</v>
       </c>
       <c r="D28">
         <v>226000.0</v>
       </c>
       <c r="E28">
         <v>4101000.0</v>
       </c>
       <c r="F28">
         <v>252913000.0</v>
       </c>
       <c r="G28">
         <v>152815000.0</v>
       </c>
       <c r="H28">
         <v>378665000.0</v>
       </c>
       <c r="I28">
         <v>106085000.0</v>
       </c>
       <c r="J28">
         <v>46719000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>37010000.0</v>
       </c>
       <c r="C29">
         <v>21548000.0</v>
       </c>
       <c r="D29">
         <v>-61268000.0</v>
       </c>
       <c r="E29">
         <v>-91557000.0</v>
       </c>
       <c r="F29">
         <v>-142151000.0</v>
       </c>
       <c r="G29">
         <v>-134419000.0</v>
       </c>
       <c r="H29">
         <v>-54490000.0</v>
       </c>
       <c r="I29">
         <v>-47195000.0</v>
       </c>
       <c r="J29">
         <v>-38574000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>-29224000.0</v>
       </c>
       <c r="C30">
         <v>-25587000.0</v>
       </c>
       <c r="D30">
         <v>-42128000.0</v>
       </c>
       <c r="E30">
         <v>-36922000.0</v>
       </c>
       <c r="F30">
         <v>-43437000.0</v>
       </c>
       <c r="G30">
         <v>178004000.0</v>
       </c>
       <c r="H30">
         <v>-215356000.0</v>
       </c>
       <c r="I30">
         <v>-33923000.0</v>
       </c>
       <c r="J30">
         <v>-11303000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>166039000.0</v>
+      </c>
+      <c r="C2">
         <v>123281000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109204000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139602000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>172212000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>168090000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>165657000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>180906000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>190623000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186568000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>205695000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>247145000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>293793000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>300439000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>315890000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>361007000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>418171000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>444809000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>491648000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>547859000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>350846000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>343092000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>304348000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>134662000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>154446000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>364995000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>65014000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>100211000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>45627000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65938000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>96888000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14187000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20660000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>7472000</v>
+      </c>
+      <c r="C3">
         <v>6553000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5612000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11423000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7578000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5080000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4026000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4959000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2141000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3649000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8120000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8058000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15920000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6453000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6809000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4456000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8447000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9679000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9661000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17133000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8330000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4606000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7685000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6674000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7966000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11247000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8852000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5429000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6131000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6576000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3207000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3202000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-41450000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-46648000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-15451000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-45117000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-57164000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-26638000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-46839000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-56211000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>197013000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-8568000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10771000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>2184000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2855000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1061000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17673000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5770000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1852000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3150000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-27279000.0</v>
+      </c>
+      <c r="C6">
         <v>42758000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14077000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-45257000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-32610000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19033000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2433000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15249000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9717000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4055000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19127000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-41450000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46648000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6646000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-15451000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45117000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57164000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-26638000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-46839000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-56211000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>197013000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7754000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38744000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>169686000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-19784000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-210549000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>299981000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-35197000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>54584000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20311000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-30950000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>82701000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6473000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-25406000.0</v>
+      </c>
+      <c r="C7">
         <v>22329000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16134000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16260000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-31467000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11578000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10073000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11397000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5648000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3814000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11852000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17138000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8149000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16945000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13714000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11914000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-19010000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6489000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2336000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2062000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16213000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5559000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14960000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3446000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-28415000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>18509000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6715000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3403000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4759000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>10124000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6494000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-797000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3722000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>2569000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2615000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-2842000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1325000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-602000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1394000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1117000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-296000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1219000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-1795000.0</v>
+      </c>
+      <c r="C9">
         <v>-42000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2406000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4440000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14460000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1338000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-101000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2547000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3017000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4059000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8106000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2569000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2615000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4001000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2842000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1325000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-602000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1394000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1117000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-296000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1219000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2896000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1566000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3242000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4235000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>993000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>55000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1423000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4050000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1282000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3772000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-382000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-4018000.0</v>
+      </c>
+      <c r="C10">
         <v>-1131000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1665000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3264000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3414000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3773000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>725000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-606000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-23000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1464000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1058000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1854000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8678000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17728000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10208000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>527000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4492000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7139000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4798000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9576000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7181000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-24768000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1724000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4309000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1106000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-9753000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1182000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2136000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-173000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2134000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-154000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1009000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-444000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-5758000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2255000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>880000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11020000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4371000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6667000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3769000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3121000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3199000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5362000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6964000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1365000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3323000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2206000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4616000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1237000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-640000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>797000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>4232000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1430000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>12843000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45979000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14364000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11294000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14152000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12707000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17116000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13115000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17794000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10924000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12197000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11652000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10046000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7802000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2624000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3068000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3488000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2595000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>2112000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2429000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>852000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-21561000.0</v>
       </c>
       <c r="N13">
+        <v>-21561000.0</v>
+      </c>
+      <c r="O13">
         <v>3218000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6348000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-13766000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-15946000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18791000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3579000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8735000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5179000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15141000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11801000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1190000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-29338000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22653000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6605000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2050000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1333000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>6188000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>342000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2846000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>8094000.0</v>
+      </c>
+      <c r="C14">
         <v>8164000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8209000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12238000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12336000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8814000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8832000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8227000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8889999.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8817999.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7744000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8611000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7821000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7840000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7844000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7348000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6364000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5691000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10085000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6371000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5435000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5172000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4917000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8538000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4145000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3871000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3544000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3185000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2808000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2801000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2353000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2138000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1998000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>138760000.0</v>
+      </c>
+      <c r="C16">
         <v>166039000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>123281000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>94345000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>139602000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>187123000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>168090000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>165657000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180906000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>190623000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>186568000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>205695000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>247145000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>293793000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>300439000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>315890000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>361007000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>418171000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>444809000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>491648000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>547859000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>350846000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>343092000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>304348000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>134662000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>154446000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>364995000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>65014000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>100211000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>45627000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>65938000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>96888000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14187000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-24095000.0</v>
+      </c>
+      <c r="C18">
         <v>42967000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13718000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19997000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-35850000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22914000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5047000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11713000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5608000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6874000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19053000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-38483000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46353000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2755000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14160000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43006000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-57801000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28443000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-44732000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-57641000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-56138000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-43008000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17121000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-38284000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-62937000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7618000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-20797000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32103000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13701000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-17495000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-16941000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-18174000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5612000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10833000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5859000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8829000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6478000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4959000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5321000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6730000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8120000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11358000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-15920000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10667000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10036000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7772000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8447000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9679000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12295000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17133000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>41803000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>45662000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>56108000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>32774000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-214404000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-770000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-7626000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7444000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-22026000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>12873000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>12412000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-162000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278844000.0</v>
       </c>
       <c r="V21">
         <v>278844000.0</v>
       </c>
       <c r="W21">
+        <v>278844000.0</v>
+      </c>
+      <c r="X21">
         <v>-36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166314000.0</v>
       </c>
       <c r="Y21">
         <v>166314000.0</v>
       </c>
       <c r="Z21">
         <v>166314000.0</v>
       </c>
       <c r="AA21">
+        <v>166314000.0</v>
+      </c>
+      <c r="AB21">
         <v>-6500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1250000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-1250000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13523000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-750000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>38936000.0</v>
+      </c>
+      <c r="C22">
         <v>-38782000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-54051000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11366000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-68455000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17938000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-16708000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31101000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-21693000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22949000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-41330000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-82500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-38610000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-47258000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-53165000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-57412000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-52195000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-57196000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-70723000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-55993000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-51343000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-43560000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-42990000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-38503000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-21375000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-25274000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-26875000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-23222000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-22179000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-21885000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-17595000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-14106000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-97000.0</v>
+      </c>
+      <c r="C23">
         <v>-1376000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>359000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-29000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1445000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1047000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-59000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3536000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-624000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-74000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>449000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-295000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1941000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1228000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>637000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1805000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>693000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1878000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-29693000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2696000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2554000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-189230000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2413000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>171000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>319196000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2911000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>70961000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>333000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9821000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>86119000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-3168000.0</v>
+      </c>
+      <c r="C24">
         <v>-3231000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3175000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>590000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1719000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3749000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2452000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1958000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3180000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3081000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2356000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4214000.0</v>
       </c>
       <c r="N24">
         <v>-4214000.0</v>
       </c>
       <c r="O24">
+        <v>-4214000.0</v>
+      </c>
+      <c r="P24">
         <v>-3227000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3316000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3304000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2512000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2634000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2416000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2405000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2038000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2861000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>60483000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1480000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2597000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2783000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2201000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11187000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1520000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-23985000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1445000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>-44520000.0</v>
+      </c>
+      <c r="C25">
         <v>51038000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42433000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6814000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-71541000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>69555000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>348000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5422000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17272001.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11604001.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7588000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10666000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43404000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8405000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7508000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5516000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8190000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8773000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1784000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8969000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8044000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5917000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6875000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6288000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4392000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AD25">
         <v>33000.0</v>
       </c>
       <c r="AE25">
+        <v>33000.0</v>
+      </c>
+      <c r="AF25">
         <v>39000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>346000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>27000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>150</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-54000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>54000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-54000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1179000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-103000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-59000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-305000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-178000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-90000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-116000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-295000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-177000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-23000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>637000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1878000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3973000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-227000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-370000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-151000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>388045000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-20000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>71550000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>71183000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>96881000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>6273000.0</v>
+      </c>
+      <c r="C27">
         <v>6771000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6605000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8208000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7359000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6502000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7758000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7702000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7120000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7980000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8536000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8766000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8991000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9118000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10841000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13665000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12514000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12478000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12592000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12813000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10919000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7411000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7372000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6129000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3410000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2795000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2519000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1288000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1928000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>945000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1587000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>681000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>545000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-16000.0</v>
+      </c>
+      <c r="C28">
         <v>158000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>359000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25850000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1469000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-132000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-162000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3536000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-929000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>262000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-74000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>333000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-295000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>323000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1936000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1205000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>637000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1805000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>527000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1430000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>249151000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2696000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2518000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>145188000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2413000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>226000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>312696000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3968000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>69711000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1417000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8571000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>99642000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-711000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-16623000.0</v>
+      </c>
+      <c r="C29">
         <v>49520000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19330000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8574000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28272000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27994000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9073000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6754000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3467000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10523000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10933000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30425000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30433000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3698000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7351000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-38550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-49354000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-18764000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-35071000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-40508000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-47808000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-38402000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9436000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-31610000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-54971000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3629000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11945000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-23603000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-22571000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-7570000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-10919000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-13734000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-14972000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-10640000.0</v>
+      </c>
+      <c r="C30">
         <v>-6920000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5612000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10833000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5859000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8829000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6478000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4959000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5321000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6730000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8120000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11358000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15920000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10667000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10036000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7772000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8447000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9679000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12295000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17133000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4330000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43460000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45662000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56108000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32774000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-214404000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-770000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7626000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7444000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11324000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-28602000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3207000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9210000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>