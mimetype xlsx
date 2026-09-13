--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -947,63 +953,63 @@
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>318000.0</v>
+        <v>317999.0</v>
       </c>
       <c r="C5">
         <v>708000.0</v>
       </c>
       <c r="D5">
         <v>52769999.0</v>
       </c>
       <c r="E5">
         <v>24614000.0</v>
       </c>
       <c r="F5">
-        <v>6377999.0</v>
+        <v>-347000.0</v>
       </c>
       <c r="G5">
         <v>2760000.0</v>
       </c>
       <c r="H5">
         <v>1622000.0</v>
       </c>
       <c r="I5">
         <v>70766.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
@@ -1140,72 +1146,72 @@
         <v>357591.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>400981.0</v>
       </c>
       <c r="I13">
         <v>380709.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>219873000.0</v>
+        <v>21987300.0</v>
       </c>
       <c r="C14">
-        <v>191172000.0</v>
+        <v>19117200.0</v>
       </c>
       <c r="D14">
         <v>178127000.0</v>
       </c>
       <c r="E14">
-        <v>178201000.0</v>
+        <v>17820100.0</v>
       </c>
       <c r="F14">
-        <v>178975000.0</v>
+        <v>17897500.0</v>
       </c>
       <c r="G14">
-        <v>101847000.0</v>
+        <v>10184700.0</v>
       </c>
       <c r="H14">
-        <v>140098047.0</v>
+        <v>14009805.0</v>
       </c>
       <c r="I14">
-        <v>140098047.0</v>
+        <v>14009805.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>24089000.0</v>
       </c>
       <c r="D16">
         <v>12948000.0</v>
@@ -1736,63 +1742,63 @@
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>242000.0</v>
       </c>
       <c r="F41">
         <v>2907000.0</v>
       </c>
       <c r="G41">
         <v>15000.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>164208000.0</v>
+        <v>164208001.0</v>
       </c>
       <c r="C42">
         <v>136184000.0</v>
       </c>
       <c r="D42">
         <v>62310001.0</v>
       </c>
       <c r="E42">
         <v>48242000.0</v>
       </c>
       <c r="F42">
-        <v>50753000.0</v>
+        <v>57478000.0</v>
       </c>
       <c r="G42">
         <v>21668000.0</v>
       </c>
       <c r="H42">
         <v>864019.0</v>
       </c>
       <c r="I42">
         <v>-12390030.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
@@ -2146,51 +2152,51 @@
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
         <v>51675000.0</v>
       </c>
       <c r="C60">
         <v>32146000.0</v>
       </c>
       <c r="D60">
-        <v>36875000.0</v>
+        <v>37084000.0</v>
       </c>
       <c r="E60">
         <v>22152000.0</v>
       </c>
       <c r="F60">
         <v>27004000.0</v>
       </c>
       <c r="G60">
         <v>5980000.0</v>
       </c>
       <c r="H60">
         <v>-11940000.0</v>
       </c>
       <c r="I60">
         <v>343505.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -2211,481 +2217,507 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>948000.0</v>
+      </c>
+      <c r="C2">
+        <v>931000.0</v>
+      </c>
+      <c r="D2">
         <v>1161000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1078000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1251000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>927000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1374000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1133000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1196000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1093000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>571000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>653000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1146000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>370000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>474000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14090000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12124000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8053000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>54000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5955000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3244000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2622000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>815000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1049000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>981000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>46231.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>336000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>318000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C5">
+        <v>701000.0</v>
+      </c>
+      <c r="D5">
+        <v>317999.0</v>
+      </c>
+      <c r="E5">
         <v>392000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>582000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>599000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>708000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>195000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>57441999.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>53443000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>52769999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>32415999.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>31752000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>29075999.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>24614000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9735000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-346000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>11437999.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>-347000.0</v>
+      </c>
+      <c r="U5">
         <v>5680000.0</v>
       </c>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5">
+      <c r="V5">
+        <v>7375999.0</v>
+      </c>
+      <c r="W5">
         <v>5386000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2760000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1958000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1819000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>68151.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1622000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-10177000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
-[...4 lines deleted...]
-      </c>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
+        <v>0.0</v>
+      </c>
+      <c r="N7">
+        <v>0.0</v>
+      </c>
+      <c r="O7">
         <v>16000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>96000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>63000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>86000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>108000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>131000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>153000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>174000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>195000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>215000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>235000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>255000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -2702,3237 +2734,3457 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>73824000.0</v>
+      </c>
+      <c r="C10">
+        <v>82821000.0</v>
+      </c>
+      <c r="D10">
         <v>59551000.0</v>
       </c>
-      <c r="C10">
-[...2 lines deleted...]
-      <c r="D10">
+      <c r="E10">
+        <v>36427000.0</v>
+      </c>
+      <c r="F10">
         <v>49614000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>24706000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>23376000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>21580000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>23316000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20072000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27655000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19006000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>17165000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10975000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10846000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>21943000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>32520000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>28941000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>29082000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>36077000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>37904000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>20527000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21226000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1936000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1748000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>308555.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>53000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-485000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>86640000.0</v>
+      </c>
+      <c r="C12">
+        <v>99725000.0</v>
+      </c>
+      <c r="D12">
         <v>76282000.0</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12">
+      <c r="E12">
+        <v>55779000.0</v>
+      </c>
+      <c r="F12">
         <v>54772000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>35260000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>32825000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>31978000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33592000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>34485000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>41877000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>33034000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28076000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19466000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18738000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>31729000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>36949000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>37416000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>37893000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>44970000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>46761000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20527000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>21226000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1936000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1748000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>308555.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>53000.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13">
         <v>15950000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>15507000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>366642.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>400981.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>221311000.0</v>
+        <v>23027800.0</v>
       </c>
       <c r="C14">
-        <v>218996000.0</v>
+        <v>223688000.0</v>
       </c>
       <c r="D14">
-        <v>233366000.0</v>
+        <v>22131100.0</v>
       </c>
       <c r="E14">
-        <v>204382000.0</v>
+        <v>21899600.0</v>
       </c>
       <c r="F14">
-        <v>201303030.0</v>
+        <v>23336600.0</v>
       </c>
       <c r="G14">
-        <v>196668000.0</v>
+        <v>20438200.0</v>
       </c>
       <c r="H14">
-        <v>189046000.0</v>
+        <v>20130303.0</v>
       </c>
       <c r="I14">
-        <v>184692000.0</v>
+        <v>19666800.0</v>
       </c>
       <c r="J14">
+        <v>18904600.0</v>
+      </c>
+      <c r="K14">
+        <v>18469200.0</v>
+      </c>
+      <c r="L14">
         <v>181272727.0</v>
       </c>
-      <c r="K14">
-[...4 lines deleted...]
-      </c>
       <c r="M14">
-        <v>178629000.0</v>
+        <v>18061100.0</v>
       </c>
       <c r="N14">
-        <v>178500000.0</v>
+        <v>17976400.0</v>
       </c>
       <c r="O14">
-        <v>179466000.0</v>
+        <v>17862900.0</v>
       </c>
       <c r="P14">
+        <v>17850000.0</v>
+      </c>
+      <c r="Q14">
+        <v>17946600.0</v>
+      </c>
+      <c r="R14">
         <v>178330000.0</v>
       </c>
-      <c r="Q14">
-[...4 lines deleted...]
-      </c>
       <c r="S14">
-        <v>165700000.0</v>
+        <v>17474600.0</v>
       </c>
       <c r="T14">
-        <v>110655000.0</v>
+        <v>19225000.0</v>
       </c>
       <c r="U14">
-        <v>101847000.0</v>
+        <v>16570000.0</v>
       </c>
       <c r="V14">
-        <v>101847000.0</v>
+        <v>11065500.0</v>
       </c>
       <c r="W14">
-        <v>145446000.0</v>
+        <v>10184700.0</v>
       </c>
       <c r="X14">
-        <v>137212000.0</v>
+        <v>10184700.0</v>
       </c>
       <c r="Y14">
-        <v>140098047.0</v>
+        <v>14544600.0</v>
       </c>
       <c r="Z14">
-        <v>140098047.0</v>
+        <v>13721200.0</v>
       </c>
       <c r="AA14">
-        <v>140098047.0</v>
+        <v>14009805.0</v>
       </c>
       <c r="AB14">
-        <v>140098047.0</v>
+        <v>14009805.0</v>
       </c>
       <c r="AC14">
-        <v>140098047.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:29">
+        <v>14009805.0</v>
+      </c>
+      <c r="AD14">
+        <v>14009805.0</v>
+      </c>
+      <c r="AE14">
+        <v>14009805.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>54785000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>35945000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>46302000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30259000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>24089000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>27516000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>33124000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>24440000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12948000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>16333000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>29580000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>15436000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7481000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>8993000.0</v>
       </c>
       <c r="C20">
         <v>8993000.0</v>
       </c>
       <c r="D20">
         <v>8993000.0</v>
       </c>
       <c r="E20">
         <v>8993000.0</v>
       </c>
       <c r="F20">
         <v>8993000.0</v>
       </c>
       <c r="G20">
         <v>8993000.0</v>
       </c>
       <c r="H20">
         <v>8993000.0</v>
       </c>
       <c r="I20">
         <v>8993000.0</v>
       </c>
       <c r="J20">
         <v>8993000.0</v>
       </c>
       <c r="K20">
+        <v>8993000.0</v>
+      </c>
+      <c r="L20">
+        <v>8993000.0</v>
+      </c>
+      <c r="M20">
         <v>10174000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>10174000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>10175000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>10262000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12527000.0</v>
       </c>
       <c r="Q20">
         <v>12527000.0</v>
       </c>
       <c r="R20">
+        <v>12527000.0</v>
+      </c>
+      <c r="S20">
+        <v>12527000.0</v>
+      </c>
+      <c r="T20">
         <v>602000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>3480000.0</v>
+      </c>
+      <c r="C21">
+        <v>3812000.0</v>
+      </c>
+      <c r="D21">
         <v>4157000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4518000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2130000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2352000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2575000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2788000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2996000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3219000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3442000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3118000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3314000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3511000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3708000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>366000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>395000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>483000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>451000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1107000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1127000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1146000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>16333000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>29580000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15436000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7481000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="S22">
         <v>47000.0</v>
       </c>
       <c r="T22">
         <v>47000.0</v>
       </c>
       <c r="U22">
         <v>47000.0</v>
       </c>
       <c r="V22">
         <v>47000.0</v>
       </c>
       <c r="W22">
+        <v>47000.0</v>
+      </c>
+      <c r="X22">
+        <v>47000.0</v>
+      </c>
+      <c r="Y22">
         <v>44000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-299000.0</v>
       </c>
       <c r="Z22">
         <v>43000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22"/>
+      <c r="AA22">
+        <v>-299000.0</v>
+      </c>
+      <c r="AB22">
+        <v>43000.0</v>
+      </c>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>213395000.0</v>
+      </c>
+      <c r="C23">
+        <v>156908000.0</v>
+      </c>
+      <c r="D23">
         <v>126861000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>145215000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>149433000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>100454000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>86595000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>102473000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>110160000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>83577000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>64548000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>68159000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>75646000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>52248000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>43762000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>47326000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>52297000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>52978000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>39997000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>47183000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48550000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>22834000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21907000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2455000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>308555.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>408000.0</v>
       </c>
-      <c r="AA23"/>
-[...1 lines deleted...]
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>-10177000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>172000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>172000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
         <v>2250000.0</v>
       </c>
       <c r="C26">
         <v>2250000.0</v>
       </c>
       <c r="D26">
         <v>2250000.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>2250000.0</v>
+      </c>
       <c r="F26">
+        <v>2250000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-73824000.0</v>
+      </c>
+      <c r="C28">
+        <v>-82821000.0</v>
+      </c>
+      <c r="D28">
         <v>-59551000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>-36427000.0</v>
+      </c>
+      <c r="F28">
         <v>-49614000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24706000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-23376000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-21580000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-23316000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-20072000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-27655000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-19006000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-17165000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-10959000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-10750000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-21880000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32434000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-28833000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-28951000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-35924000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-37730000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-20332000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-21011000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1529000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1321000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11526445.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>11919000.0</v>
       </c>
-      <c r="AA28"/>
-[...1 lines deleted...]
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>78681000.0</v>
+      </c>
+      <c r="C29">
+        <v>65691000.0</v>
+      </c>
+      <c r="D29">
         <v>51675000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>53640000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>49187000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>32752000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>32146000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>29802000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>30565000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>25453000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>36875000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>24650000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>21473000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20223000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>22152000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13188000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18276000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>23823000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>27004000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38633000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>29391000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4905000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5980000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1113000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>896000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>44934000.0</v>
+      </c>
+      <c r="C30">
+        <v>34193000.0</v>
+      </c>
+      <c r="D30">
         <v>26401000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>30085000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>26944000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16843000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14352000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17348000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18687000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9625000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6504000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2614000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1977000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1474000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1621000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>857000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>306000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>438000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>277000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>298000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>232000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>751000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>338000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>192000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>113000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>213000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>56000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>6933000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>7270000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-361000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4962000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>10582000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>25951000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>37526000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>28264000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3637000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>5980000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>941000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>724000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>59285000.0</v>
+      </c>
+      <c r="C32">
+        <v>45386000.0</v>
+      </c>
+      <c r="D32">
         <v>30498000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>33088000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>29126000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>15960000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18459000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>16000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>16861000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>11819000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>23318000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>10314000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7332000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5647000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7264000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7605000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>11241000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>14526000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>28619000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>38790000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>43564000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>18711000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>20736000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1040000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>833000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>19317000.0</v>
+      </c>
+      <c r="C33">
+        <v>20203999.0</v>
+      </c>
+      <c r="D33">
         <v>21097000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>20505000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>19843000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>16559000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>13684000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>13990000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>13966000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>13805000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>14035000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>14853000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>14954000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>15119000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>15393000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>13958000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>13743000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>13629000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1332000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1308000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1335000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1346000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>207000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>223000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>233000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>186000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>213000.0</v>
       </c>
-      <c r="AA33"/>
-[...1 lines deleted...]
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-485000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>-122000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>10000.0</v>
+      </c>
+      <c r="C35">
+        <v>10000.0</v>
+      </c>
+      <c r="D35">
         <v>9999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35">
         <v>268999.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>246000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>324000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>200000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>242000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>8162000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6573000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4248000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2947000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1465000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>690000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>334000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>145000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>322000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>342000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>46231.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11850000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>1275000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
+        <v>2230000.0</v>
+      </c>
+      <c r="F36">
         <v>4146000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2969000.0</v>
       </c>
-      <c r="F36"/>
-[...1 lines deleted...]
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3218999.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-14853000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-1000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-15119000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-15393000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-13958000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-1000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36">
         <v>-1000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-485000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...4 lines deleted...]
-      </c>
+      <c r="H38"/>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>-186000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>62504000.0</v>
+      </c>
+      <c r="C39">
+        <v>2786000.0</v>
+      </c>
+      <c r="D39">
         <v>3081000.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="E39">
+        <v>38846000.0</v>
+      </c>
+      <c r="F39">
         <v>47874000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>31792000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>25734000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>39157000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3082000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>25662000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2132000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>17658000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>30639000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>16189000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8010000.0</v>
       </c>
-      <c r="O39">
-[...2 lines deleted...]
-      <c r="P39">
+      <c r="Q39">
+        <v>1564000.0</v>
+      </c>
+      <c r="R39">
         <v>1299000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1495000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3759000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>607000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>222000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>210000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>136000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>104000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>76000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>86000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>86000.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>79060000.0</v>
+      </c>
+      <c r="C40">
+        <v>90387000.0</v>
+      </c>
+      <c r="D40">
         <v>74105000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>54599000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>52911000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>36749000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>28989000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>43834000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>33985000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>21754000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>26624000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>26006000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>22634000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15660000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>20535000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>11610000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>15103000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>16686000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>8858000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1048000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>320000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>70000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>64000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>58000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>38000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>14102.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>40000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>324000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>242000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>8162000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6573000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4224000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2907000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1394000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>603000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>346000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>15000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>164208000.0</v>
+        <v>202621000.0</v>
       </c>
       <c r="C42">
+        <v>181262000.0</v>
+      </c>
+      <c r="D42">
+        <v>164208001.0</v>
+      </c>
+      <c r="E42">
         <v>161896000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>156806000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>141866000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>136184000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>127710000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>68640001.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>66312000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>62310001.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>58475000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>51938000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>49246000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>48242000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>47348000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>57270000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>46825000.0</v>
       </c>
-      <c r="R42">
-[...2 lines deleted...]
-      <c r="S42">
+      <c r="T42">
+        <v>57478000.0</v>
+      </c>
+      <c r="U42">
         <v>59236000.0</v>
       </c>
-      <c r="T42">
-[...2 lines deleted...]
-      <c r="U42">
+      <c r="V42">
+        <v>47234001.0</v>
+      </c>
+      <c r="W42">
         <v>21790000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>21668000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>135000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>78000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1.12</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>864019.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>4475000.0</v>
+      </c>
+      <c r="C45">
+        <v>4401000.0</v>
+      </c>
+      <c r="D45">
         <v>4179000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>4014000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3619000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3364000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3079000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3039000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2672000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2171000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2632000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2506000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2579000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2526000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1423000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1703000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>2353000.0</v>
+      </c>
+      <c r="C46">
+        <v>2451000.0</v>
+      </c>
+      <c r="D46">
         <v>2455000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2514000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2324000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2245000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2116000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2209000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1977000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1593000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1600000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1561000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1467000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1433000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1423000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1065000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>820000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>620000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>279000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>201000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>208000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>200000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>207000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>224000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>233000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>186000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>213000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>414000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>511000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>409000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>429000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>388000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>279000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>201000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>208000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>200000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>207000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>223000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>233000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-124295000.0</v>
+      </c>
+      <c r="C48">
+        <v>-116272000.0</v>
+      </c>
+      <c r="D48">
         <v>-112851000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-108648000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-108201000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-109713000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-104746000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-98103000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-95517000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-94302000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-78205000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-66241000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-62217000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-58099000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-50704000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-43895000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-38648000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-34440000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-30127000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-26283000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-25219000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-22271000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-18448000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-17102000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-16680000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-186573.12</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-14827000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51">
         <v>16000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>96000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>63000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>86000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>108000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>131000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>153000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>174000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>195000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>215000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>407000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>427000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>11835000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11972000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
+      <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
+        <v>-33124000.0</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52">
         <v>12948000.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
         <v>16000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>96000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>63000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>86000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>84000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>91000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>82000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>87000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="W52">
         <v>85000.0</v>
       </c>
       <c r="X52">
         <v>85000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>85000.0</v>
+      </c>
       <c r="Z52">
+        <v>85000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>122000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>12816000.0</v>
+      </c>
+      <c r="C53">
+        <v>16904000.0</v>
+      </c>
+      <c r="D53">
         <v>16731000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>19352000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>5158000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>10554000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>9449000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>10398000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>10276000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>14413000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>14222000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>14028000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>10911000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>8491000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>7892000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>9786000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4429000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>8475000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>8811000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>8893000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>8857000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>970000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>213395000.0</v>
+      </c>
+      <c r="C55">
+        <v>156908000.0</v>
+      </c>
+      <c r="D55">
         <v>126861000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>145215000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>149433000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>100454000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>86595000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>102473000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>110160000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>83577000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>64548000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>68159000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>75646000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>52248000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>43762000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>47326000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>52297000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>52978000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>39997000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>47183000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>48550000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>22834000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>21907000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2455000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2170000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>308555.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>408000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>194078000.0</v>
+      </c>
+      <c r="C56">
+        <v>136704000.0</v>
+      </c>
+      <c r="D56">
         <v>105764000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>124710000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>129590000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>83895000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>72911000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>88483000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>96194000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>69772000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>50513000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>53306000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>60692000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>37129000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>28369000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>33368000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>38554000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>39349000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>38665000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>45875000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>47215000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>21488000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>21700000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2232000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1937000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>308555.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>195000.0</v>
       </c>
-      <c r="AA56"/>
-[...1 lines deleted...]
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>134793000.0</v>
+      </c>
+      <c r="C57">
+        <v>91318000.0</v>
+      </c>
+      <c r="D57">
         <v>75266000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>91622000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>100464000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>67935000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>54452000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>72483000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>79333000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>57953000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>27195000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>42992000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>53360000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>31482000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>21105000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>25763000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>27313000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>24823000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>10046000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7085000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3651000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2777000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>964000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1192000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1104000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>60333.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>498000.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>134803000.0</v>
+      </c>
+      <c r="C58">
+        <v>91328000.0</v>
+      </c>
+      <c r="D58">
         <v>75276000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>91622000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>100464000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>67935000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>54452000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>72483000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>79333000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>57953000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>27464000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>43238000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>53684000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>31682000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>21347000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>33925000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>33886000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>29071000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>12993000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8550000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4341000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3111000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1109000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1514000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1446000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>60333.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>12348000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>78681000.0</v>
+      </c>
+      <c r="C60">
+        <v>65691000.0</v>
+      </c>
+      <c r="D60">
         <v>51675000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>53640000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>49187000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>32752000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>32146000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>29802000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>30565000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>25453000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>36875000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>24650000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>21473000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>20223000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>22152000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>13188000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>18276000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>23823000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>27004000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>38633000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>29391000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>4905000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>5980000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>941000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>724000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>248221.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-11940000.0</v>
       </c>
-      <c r="AA60"/>
-[...1 lines deleted...]
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60">
         <v>-10177000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5961,3096 +6213,3260 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>1804657000.0</v>
       </c>
       <c r="C2">
         <v>1149898000.0</v>
       </c>
       <c r="D2">
         <v>626285000.0</v>
       </c>
       <c r="E2">
         <v>349806000.0</v>
       </c>
       <c r="F2">
         <v>110587000.0</v>
       </c>
       <c r="G2">
         <v>14405000.0</v>
       </c>
       <c r="H2">
         <v>13785000.0</v>
       </c>
       <c r="I2">
         <v>7133000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>1929000.0</v>
       </c>
       <c r="C3">
         <v>1396000.0</v>
       </c>
       <c r="D3">
         <v>1128000.0</v>
       </c>
       <c r="E3">
         <v>333000.0</v>
       </c>
       <c r="F3">
         <v>213000.0</v>
       </c>
       <c r="G3">
         <v>91000.0</v>
       </c>
       <c r="H3">
         <v>137000.0</v>
       </c>
       <c r="I3">
         <v>37000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-8497000.0</v>
       </c>
       <c r="C5">
         <v>-26077000.0</v>
       </c>
       <c r="D5">
         <v>-26621000.0</v>
       </c>
       <c r="E5">
         <v>-19887000.0</v>
       </c>
       <c r="F5">
         <v>-11266000.0</v>
       </c>
       <c r="G5">
         <v>-3481000.0</v>
       </c>
       <c r="H5">
         <v>-1668000.0</v>
       </c>
       <c r="I5">
         <v>-150689.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-6568000.0</v>
       </c>
       <c r="C6">
         <v>-24681000.0</v>
       </c>
       <c r="D6">
         <v>-25493000.0</v>
       </c>
       <c r="E6">
         <v>-19554000.0</v>
       </c>
       <c r="F6">
         <v>-11053000.0</v>
       </c>
       <c r="G6">
         <v>-3390000.0</v>
       </c>
       <c r="H6">
         <v>-1531000.0</v>
       </c>
       <c r="I6">
         <v>-113689.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>163759000.0</v>
       </c>
       <c r="C9">
         <v>114741000.0</v>
       </c>
       <c r="D9">
         <v>62873000.0</v>
       </c>
       <c r="E9">
         <v>31950000.0</v>
       </c>
       <c r="F9">
         <v>11094000.0</v>
       </c>
       <c r="G9">
         <v>2154000.0</v>
       </c>
       <c r="H9">
         <v>1966000.0</v>
       </c>
       <c r="I9">
         <v>1311000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-8806000.0</v>
       </c>
       <c r="C10">
         <v>-26453000.0</v>
       </c>
       <c r="D10">
         <v>-27216000.0</v>
       </c>
       <c r="E10">
         <v>-20335000.0</v>
       </c>
       <c r="F10">
         <v>-11679000.0</v>
       </c>
       <c r="G10">
         <v>-3621000.0</v>
       </c>
       <c r="H10">
         <v>-2251000.0</v>
       </c>
       <c r="I10">
         <v>-113772.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-740000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>1000.0</v>
       </c>
       <c r="E11">
         <v>242000.0</v>
       </c>
       <c r="F11">
         <v>662000.0</v>
       </c>
       <c r="G11">
         <v>835000.0</v>
       </c>
       <c r="H11">
         <v>583000.0</v>
       </c>
       <c r="I11">
         <v>-37000.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>554000.0</v>
       </c>
       <c r="C12">
         <v>1123000.0</v>
       </c>
       <c r="D12">
         <v>68000.0</v>
       </c>
       <c r="E12">
         <v>940000.0</v>
       </c>
       <c r="F12">
         <v>101000.0</v>
       </c>
       <c r="G12">
         <v>140000.0</v>
       </c>
       <c r="H12">
         <v>583000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14">
         <v>-39000.0</v>
       </c>
       <c r="C14">
         <v>-88000.0</v>
       </c>
       <c r="D14">
         <v>-361000.0</v>
       </c>
       <c r="E14">
         <v>-242000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>14818000.0</v>
       </c>
       <c r="H14">
         <v>14818000.0</v>
       </c>
       <c r="I14">
         <v>14818000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-8105000.0</v>
       </c>
       <c r="C15">
         <v>-26541000.0</v>
       </c>
       <c r="D15">
         <v>-27501000.0</v>
       </c>
       <c r="E15">
         <v>-20577000.0</v>
       </c>
       <c r="F15">
         <v>-12341000.0</v>
       </c>
       <c r="G15">
         <v>-4456000.0</v>
       </c>
       <c r="H15">
         <v>-2834000.0</v>
       </c>
       <c r="I15">
         <v>-113772.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-20577000.0</v>
       </c>
       <c r="F16">
         <v>-11679000.0</v>
       </c>
       <c r="G16">
         <v>-3621000.0</v>
       </c>
       <c r="H16">
         <v>-2251000.0</v>
       </c>
       <c r="I16">
         <v>-2524000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-8066000.0</v>
       </c>
       <c r="C17">
         <v>-26453000.0</v>
       </c>
       <c r="D17">
         <v>-21984000.0</v>
       </c>
       <c r="E17">
         <v>-20335000.0</v>
       </c>
       <c r="F17">
         <v>-11679000.0</v>
       </c>
       <c r="G17">
         <v>-3621000.0</v>
       </c>
       <c r="H17">
         <v>-2251000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>-554000.0</v>
       </c>
       <c r="C18">
         <v>-1123000.0</v>
       </c>
       <c r="D18">
         <v>-599000.0</v>
       </c>
       <c r="E18">
         <v>-1167000.0</v>
       </c>
       <c r="F18">
         <v>-662000.0</v>
       </c>
       <c r="G18">
         <v>-140000.0</v>
       </c>
       <c r="H18">
         <v>-583000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-8497000.0</v>
       </c>
       <c r="C21">
         <v>-25226000.0</v>
       </c>
       <c r="D21">
         <v>-26010000.0</v>
       </c>
       <c r="E21">
         <v>-19168000.0</v>
       </c>
       <c r="F21">
         <v>-11017000.0</v>
       </c>
       <c r="G21">
         <v>-2646000.0</v>
       </c>
       <c r="H21">
         <v>-1668000.0</v>
       </c>
       <c r="I21">
         <v>-113690.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>1976913000.0</v>
       </c>
       <c r="C23">
         <v>1289865000.0</v>
       </c>
       <c r="D23">
         <v>715168000.0</v>
       </c>
       <c r="E23">
         <v>400924000.0</v>
       </c>
       <c r="F23">
         <v>132698000.0</v>
       </c>
       <c r="G23">
         <v>19205000.0</v>
       </c>
       <c r="H23">
         <v>17419000.0</v>
       </c>
       <c r="I23">
         <v>113689.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>1929000.0</v>
       </c>
       <c r="C25">
         <v>1396000.0</v>
       </c>
       <c r="D25">
         <v>938000.0</v>
       </c>
       <c r="E25">
         <v>333000.0</v>
       </c>
       <c r="F25">
         <v>213000.0</v>
       </c>
       <c r="G25">
         <v>91000.0</v>
       </c>
       <c r="H25">
         <v>137000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>17443000.0</v>
       </c>
       <c r="C26">
         <v>12156000.0</v>
       </c>
       <c r="D26">
         <v>7359000.0</v>
       </c>
       <c r="E26">
         <v>4867000.0</v>
       </c>
       <c r="F26">
         <v>3979000.0</v>
       </c>
       <c r="G26">
         <v>223000.0</v>
       </c>
       <c r="H26">
         <v>234000.0</v>
       </c>
       <c r="I26">
         <v>607000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>118</v>
+      </c>
+      <c r="B27">
+        <v>65810000.0</v>
+      </c>
       <c r="C27">
         <v>46323000.0</v>
       </c>
       <c r="D27">
         <v>38611000.0</v>
       </c>
       <c r="E27">
         <v>22674000.0</v>
       </c>
       <c r="F27">
         <v>7808000.0</v>
       </c>
       <c r="G27">
         <v>717000.0</v>
       </c>
       <c r="H27">
         <v>555000.0</v>
       </c>
       <c r="I27">
         <v>744000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
-        <v>154813000.0</v>
+        <v>89003000.0</v>
       </c>
       <c r="C28">
         <v>70842000.0</v>
       </c>
       <c r="D28">
         <v>42913000.0</v>
       </c>
       <c r="E28">
         <v>24155000.0</v>
       </c>
       <c r="F28">
         <v>10573000.0</v>
       </c>
       <c r="G28">
         <v>4028000.0</v>
       </c>
       <c r="H28">
         <v>2845000.0</v>
       </c>
       <c r="I28">
         <v>2333000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>-740000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>172256000.0</v>
       </c>
       <c r="C30">
         <v>139967000.0</v>
       </c>
       <c r="D30">
         <v>88883000.0</v>
       </c>
       <c r="E30">
         <v>51118000.0</v>
       </c>
       <c r="F30">
         <v>22111000.0</v>
       </c>
       <c r="G30">
         <v>4800000.0</v>
       </c>
       <c r="H30">
         <v>3634000.0</v>
       </c>
       <c r="I30">
         <v>113689.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-309000.0</v>
       </c>
       <c r="C31">
         <v>-1227000.0</v>
       </c>
       <c r="D31">
         <v>-1206000.0</v>
       </c>
       <c r="E31">
         <v>-589000.0</v>
       </c>
       <c r="F31">
         <v>-413000.0</v>
       </c>
       <c r="G31">
         <v>-975000.0</v>
       </c>
       <c r="H31">
         <v>-583000.0</v>
       </c>
       <c r="I31">
         <v>-83.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>1968416000.0</v>
       </c>
       <c r="C32">
         <v>1264639000.0</v>
       </c>
       <c r="D32">
         <v>689158000.0</v>
       </c>
       <c r="E32">
         <v>381756000.0</v>
       </c>
       <c r="F32">
         <v>121681000.0</v>
       </c>
       <c r="G32">
         <v>16559000.0</v>
       </c>
       <c r="H32">
         <v>15751000.0</v>
       </c>
       <c r="I32">
         <v>8444000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
-        <v>466690000.0</v>
+        <v>642319000.0</v>
       </c>
       <c r="C2">
+        <v>423396000.0</v>
+      </c>
+      <c r="D2">
+        <v>466105000.0</v>
+      </c>
+      <c r="E2">
         <v>523692000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>492886000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>320045000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>320645000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>340359000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>309250000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>179984000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>166108000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>195865000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>167573000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>97037000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>87898000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>103057000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>103064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>55787000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>46371000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>35477000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20667000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8072000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6342000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3198000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2313000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2552000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3381000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3094000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2877000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4433000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>553000.0</v>
+      </c>
+      <c r="C3">
+        <v>575000.0</v>
+      </c>
+      <c r="D3">
         <v>585000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>567000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>398000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>379000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>372000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>358000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>340000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>326000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>298000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>277000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>284000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>269000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>108000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>87000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>84000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>44000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>44000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>41000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>25000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>17000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>22000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>27000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>52000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>17000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>31000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
-        <v>-4499000.0</v>
+        <v>-6838000.0</v>
       </c>
       <c r="C5">
+        <v>-3328000.0</v>
+      </c>
+      <c r="D5">
+        <v>-4907000.0</v>
+      </c>
+      <c r="E5">
         <v>-108000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1849000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5209000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-6460000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2327000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-909000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15979000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-11879000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3967000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3740000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7010000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6778000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4311000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3947000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3890000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3493000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1021000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2790000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3713000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1235000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-410000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1261000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-575000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-343000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-461000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-356000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13719.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
-        <v>-3914000.0</v>
+        <v>-6285000.0</v>
       </c>
       <c r="C6">
+        <v>-2753000.0</v>
+      </c>
+      <c r="D6">
+        <v>-4322000.0</v>
+      </c>
+      <c r="E6">
         <v>459000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2247000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4830000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6088000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1969000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-569000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-15653000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11581000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3690000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3456000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6741000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6670000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4224000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3919000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3887000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3409000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-977000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2746000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3672000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1210000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-393000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1239000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-548000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-291000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-444000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-325000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>23281.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
-        <v>38449000.0</v>
+        <v>58256000.0</v>
       </c>
       <c r="C9">
+        <v>42155000.0</v>
+      </c>
+      <c r="D9">
+        <v>39034000.0</v>
+      </c>
+      <c r="E9">
         <v>44857000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>47861000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>33936000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>29985000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>32129000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>31528000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20759000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15233000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>18775000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>17759000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>10808000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8220000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8576000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9292000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5862000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4108000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3321000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2428000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1237000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>748000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>741000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>281000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>384000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>590000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>425000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>589000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>362000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-7469000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3414000.0</v>
+      </c>
+      <c r="D10">
         <v>-5044000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-191000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1549000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5121000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-6705000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2541000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1110000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-16097000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-12017000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3938000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3972000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7315000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6759000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-5169000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4155000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4252000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3845000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1064000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2948000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3823000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1346000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-422000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1276000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-30319.42</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-483000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-901000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-358000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-13682.59</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>487000.0</v>
+      </c>
+      <c r="C11">
+        <v>44000.0</v>
+      </c>
+      <c r="D11">
         <v>-829000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>89000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>105000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>282724.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-26000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>95000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>418000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>80000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-221000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>835000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-78000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-137000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>352000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>43000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>158000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>110000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>32000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>12000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>803000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-535.19</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>140000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>440000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1422.26</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>631000.0</v>
+      </c>
+      <c r="C12">
+        <v>86000.0</v>
+      </c>
+      <c r="D12">
         <v>137000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>83000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>300000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>29000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>435000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>245000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>177000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>118000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>73999.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>272000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>305000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>115000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>120000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>232000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>362000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>352000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>43000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>33000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>111000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>331435.71</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>140000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>440000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2000.0</v>
       </c>
-      <c r="AC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:29">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
+        <v>149000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
         <v>164000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>80000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>84000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>159000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14">
+        <v>-67000.0</v>
+      </c>
+      <c r="C14">
+        <v>37000.0</v>
+      </c>
+      <c r="D14">
         <v>12000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-167000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-38000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>154000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>62000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-45000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-105000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>26000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-85000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-146000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-80000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-50000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-78000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-53000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-61000.0</v>
       </c>
-      <c r="R14"/>
-[...6 lines deleted...]
-      </c>
+      <c r="T14"/>
+      <c r="U14"/>
       <c r="V14">
         <v>14818000.0</v>
       </c>
       <c r="W14">
         <v>14818000.0</v>
       </c>
       <c r="X14">
         <v>14818000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>14818000.0</v>
+      </c>
+      <c r="Z14">
+        <v>14818000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-8023000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3421000.0</v>
+      </c>
+      <c r="D15">
         <v>-4203000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-447000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1512000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4967000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-6643000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2586000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1215000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-16097000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-11964000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4024000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4118000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7395000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-6538000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-6004000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4077000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4115000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4197000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1107000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3106000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3933000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1378000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-434000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2079000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-29784.23</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-623000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1341000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-360000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-12260.34</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-4118000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4118000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-6809000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5247000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-4208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4313000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-3844000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1064000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2948000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3823000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1346000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-422000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1276000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-7956000.0</v>
+      </c>
+      <c r="C17">
+        <v>-3458000.0</v>
+      </c>
+      <c r="D17">
         <v>-4215000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-280000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1549000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-5121000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-6705000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2541000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1110000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-16096000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-11991000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-3938000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3972000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7315000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-6759000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5169000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4155000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4252000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-3845000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1064000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2948000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3823000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1346000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-422000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1276000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-631000.0</v>
+      </c>
+      <c r="C18">
+        <v>-86000.0</v>
+      </c>
+      <c r="D18">
         <v>-137000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-83000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-300000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-29000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-436000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-81000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-378000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-227000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-112000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-73000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-72000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-305000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>159000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-920000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-208000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-164000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-352000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-43000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-158000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-110000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-111000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-12000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>4552000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3128000.0</v>
+      </c>
+      <c r="D21">
         <v>-4499000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-473000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1684000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5209000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-6386000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2478000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-644000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-15718000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-11265000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3967000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3740000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7038000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-6918000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4446000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3947000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4088000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3493000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1021000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2790000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3713000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1203000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-410000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-458000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-30854.6</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-343000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-461000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-356000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-15104.85</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>696023000.0</v>
+      </c>
+      <c r="C23">
+        <v>468679000.0</v>
+      </c>
+      <c r="D23">
         <v>509638000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>569022000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>539063000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>359190000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>357016000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>374966000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>341422000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>207211000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>192606000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>218607000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>189072000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>114883000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>103036000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>116079000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>116303000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>65737000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>53972000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39819000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>25885000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13022000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8293000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4349000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3052000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>30854.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4314000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3980000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3822000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15104.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>553000.0</v>
+      </c>
+      <c r="C25">
+        <v>575000.0</v>
+      </c>
+      <c r="D25">
         <v>585000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>567000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>398000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>379000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>372000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>358000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>340000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>326000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>298000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>277000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>284000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>269000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>108000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>87000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>135000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>84000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>42000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>44000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>41000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>25000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>5353000.0</v>
+      </c>
+      <c r="C26">
+        <v>5147000.0</v>
+      </c>
+      <c r="D26">
         <v>4806000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4712000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3993000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3932000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4042000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3045000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2608000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2462000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2325000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1931000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1579000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1524000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1002000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1146000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1680000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1039000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>682000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>497000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>475000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>427000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>76000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>75000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>49000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>23000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>8000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>67000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>67000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>92000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>118</v>
+      </c>
+      <c r="B27">
+        <v>22859000.0</v>
+      </c>
       <c r="C27">
+        <v>16278000.0</v>
+      </c>
+      <c r="D27">
+        <v>15704000.0</v>
+      </c>
+      <c r="E27">
         <v>16604000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>19351000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>14152000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>10413000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12311000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>13316000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>10283000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>15609000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8565000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>10266000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6025000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7061000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6197000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3716000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3790000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1675000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>942000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>443000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>268000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>88000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>209000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>152000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>164000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>140000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>145000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>106000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
-        <v>38142000.0</v>
+        <v>24939000.0</v>
       </c>
       <c r="C28">
+        <v>23283000.0</v>
+      </c>
+      <c r="D28">
+        <v>22438000.0</v>
+      </c>
+      <c r="E28">
         <v>23447000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22436000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>20682000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21545000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>18893000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>16248000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14156000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9692000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11969000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9654000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10028000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7121000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5457000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6116000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5374000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3378000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2170000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3801000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4080000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1774000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>988000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>482000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>784000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>761000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>679000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>733000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>15104.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>487000.0</v>
+      </c>
+      <c r="C29">
+        <v>44000.0</v>
+      </c>
+      <c r="D29">
         <v>-829000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>89000.0</v>
       </c>
-      <c r="D29"/>
-[...2 lines deleted...]
-      <c r="G29"/>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
-        <v>42948000.0</v>
+        <v>53704000.0</v>
       </c>
       <c r="C30">
-        <v>44763000.0</v>
+        <v>45283000.0</v>
       </c>
       <c r="D30">
+        <v>43533000.0</v>
+      </c>
+      <c r="E30">
+        <v>45330000.0</v>
+      </c>
+      <c r="F30">
         <v>46177000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>39145000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>36371000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34607000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32512000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26901000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>26498000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>22742000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21499000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17846000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15138000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13022000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13239000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9950000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7601000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4342000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5218000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4950000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1951000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1151000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>739000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30854.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>933000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>886000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>945000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15104.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-12021000.0</v>
+      </c>
+      <c r="C31">
+        <v>-286000.0</v>
+      </c>
+      <c r="D31">
         <v>-545000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>282000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-135000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>88000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-319000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-63000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-466000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-379000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-752000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>29000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-232000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-277000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>205000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-858000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-208000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>15000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-351000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-43000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-158000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-65000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-143000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-12000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-818000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>332000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-140000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-440000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1405.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>700575000.0</v>
+      </c>
+      <c r="C32">
+        <v>465551000.0</v>
+      </c>
+      <c r="D32">
         <v>505139000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>568549000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>540747000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>353981000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>350630000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>372488000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>340778000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>200743000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>181341000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>214640000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>185332000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>107845000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>96118000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>111633000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>112356000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>61649000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>50479000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>38798000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>23095000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9309000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>7090000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3939000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2594000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2936000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>3971000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>3519000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>3466000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4795000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9081,2902 +9497,3034 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>47465000.0</v>
       </c>
       <c r="C2">
         <v>27655000.0</v>
       </c>
       <c r="D2">
         <v>18327000.0</v>
       </c>
       <c r="E2">
         <v>29129000.0</v>
       </c>
       <c r="F2">
         <v>21226000.0</v>
       </c>
       <c r="G2">
         <v>53000.0</v>
       </c>
       <c r="H2">
         <v>485000.0</v>
       </c>
       <c r="I2">
         <v>-59217.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>1100000</v>
       </c>
       <c r="C3">
         <v>1045000</v>
       </c>
       <c r="D3">
         <v>629000</v>
       </c>
       <c r="E3">
         <v>1408000</v>
       </c>
       <c r="F3">
         <v>172000</v>
       </c>
       <c r="G3">
         <v>16000</v>
       </c>
       <c r="H3">
         <v>16000</v>
       </c>
       <c r="I3">
         <v>16000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>12086000.0</v>
       </c>
       <c r="C6">
         <v>19810000.0</v>
       </c>
       <c r="D6">
         <v>9328000.0</v>
       </c>
       <c r="E6">
         <v>-10802000.0</v>
       </c>
       <c r="F6">
         <v>7856000.0</v>
       </c>
       <c r="G6">
         <v>21173000.0</v>
       </c>
       <c r="H6">
         <v>-432000.0</v>
       </c>
       <c r="I6">
         <v>416808.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>5018000.0</v>
       </c>
       <c r="C7">
         <v>19896000.0</v>
       </c>
       <c r="D7">
         <v>6744000.0</v>
       </c>
       <c r="E7">
         <v>9629000.0</v>
       </c>
       <c r="F7">
         <v>11031000.0</v>
       </c>
       <c r="G7">
         <v>190000.0</v>
       </c>
       <c r="H7">
         <v>333000.0</v>
       </c>
       <c r="I7">
         <v>-254000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>-14477000.0</v>
       </c>
       <c r="C9">
         <v>-7848000.0</v>
       </c>
       <c r="D9">
         <v>-4883000.0</v>
       </c>
       <c r="E9">
         <v>-1293000.0</v>
       </c>
       <c r="F9">
         <v>-137000.0</v>
       </c>
       <c r="G9">
         <v>-61000.0</v>
       </c>
       <c r="H9">
         <v>220000.0</v>
       </c>
       <c r="I9">
         <v>-257000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>420000.0</v>
       </c>
       <c r="F11">
         <v>5789000.0</v>
       </c>
       <c r="G11">
         <v>479000.0</v>
       </c>
       <c r="H11">
         <v>-16000.0</v>
       </c>
       <c r="I11">
         <v>149000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16610000.0</v>
       </c>
       <c r="F12">
         <v>4377000.0</v>
       </c>
       <c r="G12">
         <v>1737000.0</v>
       </c>
       <c r="H12">
         <v>473000.0</v>
       </c>
       <c r="I12">
         <v>-67000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10502000.0</v>
       </c>
       <c r="F13">
         <v>5379000.0</v>
       </c>
       <c r="G13">
         <v>-228000.0</v>
       </c>
       <c r="H13">
         <v>113000.0</v>
       </c>
       <c r="I13">
         <v>3000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>1929000.0</v>
       </c>
       <c r="C14">
         <v>1396000.0</v>
       </c>
       <c r="D14">
         <v>1128000.0</v>
       </c>
       <c r="E14">
         <v>333000.0</v>
       </c>
       <c r="F14">
         <v>213000.0</v>
       </c>
       <c r="G14">
         <v>91000.0</v>
       </c>
       <c r="H14">
         <v>137000.0</v>
       </c>
       <c r="I14">
         <v>147000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>265000.0</v>
       </c>
       <c r="F15">
         <v>26682000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>59551000.0</v>
       </c>
       <c r="C16">
         <v>47465000.0</v>
       </c>
       <c r="D16">
         <v>27655000.0</v>
       </c>
       <c r="E16">
         <v>18327000.0</v>
       </c>
       <c r="F16">
         <v>29082000.0</v>
       </c>
       <c r="G16">
         <v>21226000.0</v>
       </c>
       <c r="H16">
         <v>53000.0</v>
       </c>
       <c r="I16">
         <v>357591.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>64825999.0</v>
       </c>
       <c r="C18">
         <v>47686000.0</v>
       </c>
       <c r="D18">
         <v>19244000.0</v>
       </c>
       <c r="E18">
         <v>4587000.0</v>
       </c>
       <c r="F18">
         <v>3770000.0</v>
       </c>
       <c r="G18">
         <v>-1619000.0</v>
       </c>
       <c r="H18">
         <v>-1324000.0</v>
       </c>
       <c r="I18">
         <v>-36603.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-9744000.0</v>
       </c>
       <c r="C19">
         <v>3809000.0</v>
       </c>
       <c r="D19">
         <v>-5614000.0</v>
       </c>
       <c r="E19">
         <v>-9048000.0</v>
       </c>
       <c r="F19">
         <v>-8940000.0</v>
       </c>
       <c r="G19">
         <v>-8940000.0</v>
       </c>
       <c r="H19">
         <v>-8940000.0</v>
       </c>
       <c r="I19">
         <v>-8940000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>57000.0</v>
       </c>
       <c r="G20">
         <v>2088000.0</v>
       </c>
       <c r="H20">
         <v>1000000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-96000.0</v>
       </c>
       <c r="E21">
         <v>-35000.0</v>
       </c>
       <c r="F21">
         <v>-84000.0</v>
       </c>
       <c r="G21">
         <v>123000.0</v>
       </c>
       <c r="H21">
         <v>-120000.0</v>
       </c>
       <c r="I21">
         <v>-120000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-8105000.0</v>
       </c>
       <c r="C22">
         <v>-26541000.0</v>
       </c>
       <c r="D22">
         <v>-27501000.0</v>
       </c>
       <c r="E22">
         <v>-20335000.0</v>
       </c>
       <c r="F22">
         <v>-12026000.0</v>
       </c>
       <c r="G22">
         <v>-3621000.0</v>
       </c>
       <c r="H22">
         <v>-2251000.0</v>
       </c>
       <c r="I22">
         <v>-2524000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-3054000.0</v>
       </c>
       <c r="C23">
         <v>3143000.0</v>
       </c>
       <c r="D23">
         <v>-999000.0</v>
       </c>
       <c r="E23">
         <v>246000.0</v>
       </c>
       <c r="F23">
         <v>26598000.0</v>
       </c>
       <c r="G23">
         <v>20722000.0</v>
       </c>
       <c r="H23">
         <v>1000000.0</v>
       </c>
       <c r="I23">
         <v>1330000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-6000000.0</v>
       </c>
       <c r="E24">
         <v>637000.0</v>
       </c>
       <c r="F24">
         <v>-1099000.0</v>
       </c>
       <c r="G24">
         <v>637000.0</v>
       </c>
       <c r="H24">
         <v>-3000.0</v>
       </c>
       <c r="I24">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>68005000.0</v>
+        <v>-141000.0</v>
       </c>
       <c r="C25">
         <v>1064000.0</v>
       </c>
       <c r="D25">
         <v>1099000.0</v>
       </c>
       <c r="E25">
         <v>167000.0</v>
       </c>
       <c r="F25">
         <v>694000.0</v>
       </c>
       <c r="G25">
         <v>599000.0</v>
       </c>
       <c r="H25">
         <v>-31000.0</v>
       </c>
       <c r="I25">
         <v>107000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-39363000.0</v>
       </c>
       <c r="C26">
         <v>-36283000.0</v>
       </c>
       <c r="D26">
         <v>-2865000.0</v>
       </c>
       <c r="E26">
         <v>-8060000.0</v>
       </c>
       <c r="F26">
         <v>-12644000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>68146000.0</v>
       </c>
       <c r="C27">
         <v>52916000.0</v>
       </c>
       <c r="D27">
         <v>38403000.0</v>
       </c>
       <c r="E27">
         <v>16201000.0</v>
       </c>
       <c r="F27">
         <v>4030000.0</v>
       </c>
       <c r="G27">
         <v>1138000.0</v>
       </c>
       <c r="H27">
         <v>488000.0</v>
       </c>
       <c r="I27">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>-40248000.0</v>
       </c>
       <c r="C28">
         <v>-33140000.0</v>
       </c>
       <c r="D28">
         <v>-3960000.0</v>
       </c>
       <c r="E28">
         <v>-7849000.0</v>
       </c>
       <c r="F28">
         <v>13954000.0</v>
       </c>
       <c r="G28">
         <v>22933000.0</v>
       </c>
       <c r="H28">
         <v>880000.0</v>
       </c>
       <c r="I28">
         <v>413411.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>65926000.0</v>
       </c>
       <c r="C29">
         <v>48731000.0</v>
       </c>
       <c r="D29">
         <v>19873000.0</v>
       </c>
       <c r="E29">
         <v>5995000.0</v>
       </c>
       <c r="F29">
         <v>3942000.0</v>
       </c>
       <c r="G29">
         <v>-1603000.0</v>
       </c>
       <c r="H29">
         <v>-1324000.0</v>
       </c>
       <c r="I29">
         <v>-2549000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-13594000.0</v>
       </c>
       <c r="C30">
         <v>3809000.0</v>
       </c>
       <c r="D30">
         <v>-6629000.0</v>
       </c>
       <c r="E30">
         <v>-9048000.0</v>
       </c>
       <c r="F30">
         <v>-10211000.0</v>
       </c>
       <c r="G30">
         <v>-16000.0</v>
       </c>
       <c r="H30">
         <v>-3000.0</v>
       </c>
       <c r="I30">
         <v>-1000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>82821000.0</v>
+      </c>
+      <c r="C2">
+        <v>59551000.0</v>
+      </c>
+      <c r="D2">
         <v>72372000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>95916000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>54965000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>47465000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>49096000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>56440000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>44512000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27655000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>35339000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>46745000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26411000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18327000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21943000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>32520000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28941000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>29082000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36077000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>37951000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20527000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21226000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1936000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1748000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>324772.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>229000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>485000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>143000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>365786.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
-        <v>152949</v>
+        <v>123000</v>
       </c>
       <c r="C3">
+        <v>238000</v>
+      </c>
+      <c r="D3">
+        <v>165000</v>
+      </c>
+      <c r="E3">
         <v>341331</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>255000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>285000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>63473</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>367000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>496775</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>96000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>173423</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>197000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>110000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>140000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>481000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>302000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>249000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>376000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>107000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>29000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>50000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>56000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>45788000.0</v>
+      </c>
+      <c r="C6">
+        <v>23270000.0</v>
+      </c>
+      <c r="D6">
         <v>-12821000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-23544000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>40951000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7500000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1631000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7344000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>21178000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>16857000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7684000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11406000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20334000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>8084000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3616000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-10577000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3579000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-141000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6996000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1882000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>17377000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-699000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>19290000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>188000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1695000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-16217.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-176000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-256000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>518000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4653.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
-        <v>-13198138.0</v>
+        <v>32259000.0</v>
       </c>
       <c r="C7">
+        <v>9099000.0</v>
+      </c>
+      <c r="D7">
+        <v>-12933000.0</v>
+      </c>
+      <c r="E7">
         <v>-22699520.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>21213000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8134000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5039000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-6005000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2830000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>27485000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-14399316.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-11271000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>21085000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10380000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-10903000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>42000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5297000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>15193000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4269000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3745000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1584000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1433000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-378000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>19000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>192000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-168000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>460000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>32000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-21000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
-        <v>3850237.0</v>
+        <v>-10249000.0</v>
       </c>
       <c r="C9">
+        <v>-7247999.0</v>
+      </c>
+      <c r="D9">
+        <v>3603000.0</v>
+      </c>
+      <c r="E9">
         <v>-5949715.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-11277000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5461000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3113593.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1339000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-8975783.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3121000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3841635.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-614000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-526000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>148000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-764000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-543000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>111000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-97000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>21000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-66000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>518000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-610000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>53000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-88000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>131000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-157000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>289000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>117000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-65000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>55000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>3083000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6691000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6691000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>776000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7066000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1966000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4071000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1449000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>649000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2711000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>622000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1807000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-224000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>105000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>73000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>6337000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6337000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13981000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1230000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>88000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1311000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1149000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-1689000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2026000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2858000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>914000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>171000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>445000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>20835000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>20835000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-3073000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1381000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1115000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>13841000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3599000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1100000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>444000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>236000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-207000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-12000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>553000.0</v>
+      </c>
+      <c r="C14">
+        <v>575000.0</v>
+      </c>
+      <c r="D14">
         <v>585000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>567000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>398000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>379000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>372000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>358000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>340000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>326000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>298000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>277000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>284000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>269000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>108000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>87000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>135000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>84000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>42000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>44000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>41000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>25000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>17000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>22000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>27000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>52000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>17000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>31000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>146749.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>66000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>182408.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>24896.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>128609000.0</v>
+      </c>
+      <c r="C16">
+        <v>82821000.0</v>
+      </c>
+      <c r="D16">
         <v>59551000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>72372000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>95916000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>54965000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>47465000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>49096000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>65690000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>44512000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>27655000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>35339000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>46745000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26411000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>18327000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>21943000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>32520000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28941000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>29081000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36069000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>37904000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20527000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21226000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1936000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1748000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>308555.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>53000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>229000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>661000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>361133.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
-        <v>-875560.0</v>
+        <v>47123000.0</v>
       </c>
       <c r="C18">
+        <v>23042000.0</v>
+      </c>
+      <c r="D18">
+        <v>-16000.0</v>
+      </c>
+      <c r="E18">
         <v>18884060.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>40763000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>15665000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4004000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6829000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>24392740.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>21384000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6322484.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8129000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>23478000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>9138000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4104000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1063000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11818000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1549000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1012000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>677000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>495000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-794000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-222000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-617000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-16217.04</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-141000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-547000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-115000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-4652.49</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>4179000.0</v>
+      </c>
+      <c r="C19">
+        <v>-99000.0</v>
+      </c>
+      <c r="D19">
         <v>2537000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-14325000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>2882000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1378000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>854000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-487000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>3687000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-245000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-260000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3234000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2488000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-646000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-676000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-302000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-249000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7821000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50000.0</v>
       </c>
       <c r="T19">
         <v>-50000.0</v>
       </c>
       <c r="U19">
         <v>-50000.0</v>
       </c>
       <c r="V19">
+        <v>-50000.0</v>
+      </c>
+      <c r="W19">
+        <v>-50000.0</v>
+      </c>
+      <c r="X19">
         <v>-9000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-7000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>0.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-16000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-16000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-22000.0</v>
       </c>
       <c r="Q21">
         <v>-23000.0</v>
       </c>
       <c r="R21">
         <v>-22000.0</v>
       </c>
       <c r="S21">
+        <v>-23000.0</v>
+      </c>
+      <c r="T21">
+        <v>-22000.0</v>
+      </c>
+      <c r="U21">
         <v>-21000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-8878000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-20000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-235000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-31000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>404000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
-        <v>-4203000.0</v>
+        <v>-7956000.0</v>
       </c>
       <c r="C22">
+        <v>-3421000.0</v>
+      </c>
+      <c r="D22">
+        <v>-4215000.0</v>
+      </c>
+      <c r="E22">
         <v>-280000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1550000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5121000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-6705000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2541000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1215000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-16097000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-11964000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3939000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4118000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7315000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6759000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5169000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4155000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4252000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4193000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1064000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2948000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3823000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1346000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-422000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1276000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-243000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-483000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-901000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-358000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-510000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
-        <v>-959644.0</v>
+        <v>-5342000.0</v>
       </c>
       <c r="C23">
+        <v>15999.0</v>
+      </c>
+      <c r="D23">
+        <v>-985000.0</v>
+      </c>
+      <c r="E23">
         <v>-1293007.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-170000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-979000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-826000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1139000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3083724.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>254000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-442205.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>77000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>146000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>66000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1672000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3970000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>23000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>185126.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>37000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>17628000.0</v>
       </c>
-      <c r="U23">
-[...2 lines deleted...]
-      <c r="V23">
+      <c r="W23">
+        <v>-20000.0</v>
+      </c>
+      <c r="X23">
         <v>20151000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>443000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>321000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-149000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>0.11</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-3036999.72</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2378000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-506000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>637000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-101850.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-29995.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>-65000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>1000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>17016462.0</v>
+        <v>621000.0</v>
       </c>
       <c r="C25">
+        <v>26000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1020000.0</v>
+      </c>
+      <c r="E25">
         <v>21725911.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>62000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-149000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>338000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-33000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>479000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>400000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>24437521.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-143000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>116000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>183000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>54000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>39000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-239000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>313000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>386000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>158000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>110000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>112000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>32000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>460000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>141000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-638000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>473000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>167000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-37000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26">
-        <v>-14773561.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-15064000.0</v>
+      </c>
+      <c r="E26">
         <v>-9164797.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2708000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-6122000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-5947000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-15110000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-10603000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-4623000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1104000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-350000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-810000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-601000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1149000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1219000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1180000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4512000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-8872000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-2853000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-919000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>21804000.0</v>
+      </c>
+      <c r="C27">
+        <v>17001000.0</v>
+      </c>
+      <c r="D27">
         <v>17732000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>19912000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>17795000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>12707000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15119000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>15417000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>13536000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8844000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>19423000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7144000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6075000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5761000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>13877000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1113000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>274000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>937000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1110000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-1696000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1868000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2748000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>802000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>139000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-15000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>212000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>462000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>-218000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>122000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>122000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
-        <v>-15154773.0</v>
+        <v>-5303000.0</v>
       </c>
       <c r="C28">
+        <v>68999.0</v>
+      </c>
+      <c r="D28">
+        <v>-15451000.0</v>
+      </c>
+      <c r="E28">
         <v>-12552037.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2878000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-7101000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6773000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13971000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7939276.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4369000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1546205.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-273000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-680000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-615000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>556000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6662000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2768000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4512000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-8734000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2837000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16688000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-20000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20223000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>412000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2313000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-15000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-37000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>292000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>625000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
-        <v>-722611.0</v>
+        <v>47246000.0</v>
       </c>
       <c r="C29">
+        <v>23280000.0</v>
+      </c>
+      <c r="D29">
+        <v>149000.0</v>
+      </c>
+      <c r="E29">
         <v>19225391.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>41018000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15950000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4085000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7196000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>15970000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21480000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6149061.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-7932000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23588000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9278000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3623000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3888000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1312000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12194000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1656000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1034000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>706000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>509000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-785000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-215000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-617000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-31000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-147000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-597000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-59000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
-        <v>2588627.0</v>
+        <v>4056000.0</v>
       </c>
       <c r="C30">
+        <v>-336999.0</v>
+      </c>
+      <c r="D30">
+        <v>2372000.0</v>
+      </c>
+      <c r="E30">
         <v>-19713784.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2882000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1378000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>854000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-487000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3687000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-245000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-173226.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3234000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2488000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-646000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-676000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-302000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-249000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7821000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-156000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-22000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-29000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1179000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-7000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>50000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-56000.0</v>
       </c>
-      <c r="AC30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>