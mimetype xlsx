--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1040,62 +1046,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1136,4052 +1142,4212 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>197740000.0</v>
+      </c>
+      <c r="C2">
         <v>245260000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>192345000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>166082000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>242035000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>224906000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>180714000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>183039000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>195313000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>134720000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>156594000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>133062999.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>116306000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>81608000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47440000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51409000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46983000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>85003000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>74940000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>62818000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>63920000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>36202000.0</v>
+      </c>
+      <c r="C5">
         <v>-15087000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1938000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2403000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1410000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2565000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2760000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2334000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-171000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1692000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-502000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>629000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1211000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1150000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>987000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>330000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1776000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>745000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1010000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>812000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1040000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-132000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-159000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>1555450000.0</v>
+      </c>
+      <c r="C7">
         <v>1326202000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1243186000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1256250000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1190408000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1019845000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>2000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9">
+        <v>410461000.0</v>
+      </c>
+      <c r="C9">
         <v>362348000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>287806000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>247076000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>41191000.0</v>
+      </c>
+      <c r="C10">
         <v>30413000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>123688000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1508101000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2177889000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100446000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47658000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5803000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17907000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>87023000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>349897000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>148934000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13389000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8354000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8511000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13364000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13186000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1229000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1461000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1990000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1904000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2003000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1630000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>22285000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2610000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4627000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8201000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11">
+        <v>41191000.0</v>
+      </c>
+      <c r="C11">
         <v>30413000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>123688000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1508101000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>41191000.0</v>
+      </c>
+      <c r="C12">
         <v>30413000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>123688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1508101000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2177889000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100446000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47658000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5803000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17907000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>229700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>480698000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>211102000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13389000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8354000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8511000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13364000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13186000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1229000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1461000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1990000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1904000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2003000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1630000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22285000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2610000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4627000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8201000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
-        <v>4000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>4000.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
+        <v>3000.0</v>
+      </c>
+      <c r="X13">
         <v>150881000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>143059000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>94901000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>94318000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>92169000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>19791251.0</v>
+      </c>
+      <c r="C14">
         <v>19992000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21600478.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26561988.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31113395.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27302268.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24299034.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26533225.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29253208.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40926840.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42256559.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41378210.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40416630.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33940478.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32188891.0</v>
       </c>
       <c r="P14">
         <v>32188891.0</v>
       </c>
       <c r="Q14">
         <v>32188891.0</v>
       </c>
       <c r="R14">
+        <v>32188891.0</v>
+      </c>
+      <c r="S14">
         <v>38831000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39221000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35441000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30873000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25863636.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21567785.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16814286.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16697668.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11718182.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4404167.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>356642000.0</v>
+      </c>
+      <c r="C16">
         <v>291815000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>282812000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>325754000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>387933000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>280641000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>162433000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>152595000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>173542000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>170442000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>131133000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73550000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48927000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>41643000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25419000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14001000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11498000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
+        <v>144239000.0</v>
+      </c>
+      <c r="C20">
         <v>140943000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>141033000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>141048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141100000.0</v>
       </c>
       <c r="F20">
         <v>141100000.0</v>
       </c>
       <c r="G20">
+        <v>141100000.0</v>
+      </c>
+      <c r="H20">
         <v>124367000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>124379000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>141893000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>173603000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>124301000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>124424000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>122424000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>122601000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>122595000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>122603000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>122493000.0</v>
       </c>
-      <c r="R20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>4560000.0</v>
       </c>
       <c r="U20">
         <v>4560000.0</v>
       </c>
       <c r="V20">
         <v>4560000.0</v>
       </c>
       <c r="W20">
         <v>4560000.0</v>
       </c>
       <c r="X20">
         <v>4560000.0</v>
       </c>
       <c r="Y20">
+        <v>4560000.0</v>
+      </c>
+      <c r="Z20">
         <v>4776000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>4910000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4512000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>79777000.0</v>
+      </c>
+      <c r="C21">
         <v>76118000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75927000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74633000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>73161000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>71663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86022000.0</v>
       </c>
       <c r="H21">
         <v>86022000.0</v>
       </c>
       <c r="I21">
+        <v>86022000.0</v>
+      </c>
+      <c r="J21">
         <v>100702000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>100757000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48536000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48554000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48708000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>50123000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52526000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>55893000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59822000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>818550000.0</v>
+      </c>
+      <c r="C22">
         <v>1040031999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>780535000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>823042000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>753899000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>556746000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>449954000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>543783000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>536727000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>765580000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>748351000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>580882000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>490539000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>373712000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>255275000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>206406000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>149026000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>200386000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>192805000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>158647000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>144185000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>102926000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>94500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62070000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>81123000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>85902000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>65398000.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>4835710000.0</v>
+      </c>
+      <c r="C23">
         <v>4554689000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4143897000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5309289000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5540470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2898313000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2445694000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2423018000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1732866000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2192520000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2067944000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1525999000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1025103000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>789613000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>586810000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>501991000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>431528000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>342546000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>316367000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>274268000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>279263000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>232280000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>226228000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>206744000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>228935000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>222361000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>164245000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>87233000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>2388868000.0</v>
+      </c>
+      <c r="C24">
         <v>2586687000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2406347000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2465407000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2196666000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>579024000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25">
+        <v>3107705000.0</v>
+      </c>
+      <c r="C25">
         <v>3217342000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2973176000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3118457000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>119754000.0</v>
+      </c>
+      <c r="C26">
         <v>126909000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>128668000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>101468000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>100810000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>100603000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>3928127000.0</v>
+      </c>
+      <c r="C28">
         <v>3907476000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3592680000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2237750000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1252953000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1519073000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1820347000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1894831000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1130033000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>691235000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>416016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>162481000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>76942000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77072000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>117902000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>98473000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>46200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>109545000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>67712000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>56136000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31915000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8635000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12423000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22559000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>50251000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>74893000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20194000.0</v>
       </c>
-      <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>2474468000.0</v>
+      </c>
+      <c r="C29">
         <v>2448098000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2175788000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3276764000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3413557000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1051151000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>120941000.0</v>
+      </c>
+      <c r="C30">
         <v>114421000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93597000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>95755000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81670000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>73043000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49176000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95086000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31412000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47315000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28567000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25965000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22028000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17040000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11759000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4462000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4539000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8399000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7164000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5884000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6945000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5745000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3352000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3278000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8069000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6551000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5176000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AC30"/>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>177056000.0</v>
+      </c>
+      <c r="C32">
         <v>386205000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>229034000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1626691000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2027684000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-120148000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>3728048000.0</v>
+      </c>
+      <c r="C33">
         <v>3293520000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3069850999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2823147000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2471222000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2115896000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1862482000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1735229000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1132058000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1115521000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>808532999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>660666000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>460562000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>296855000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>263931999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>257398000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>245999000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>114031999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>95953000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>98156999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>106654999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>104638000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>114301000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>105311000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>129179000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>117673000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>79597000.0</v>
       </c>
-      <c r="AB33"/>
+      <c r="AC33"/>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34">
+        <v>13984000.0</v>
+      </c>
+      <c r="C34">
         <v>11948000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10639000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8074000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8706000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>12520000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>3844504000.0</v>
+      </c>
+      <c r="C35">
         <v>3813152000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3568423000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3638654999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3306435000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1529654999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1444131000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1469122000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1220867000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>856482000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>747659000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>478654000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>162383000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>118578000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>174373000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>156460000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>93220000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>172712000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>113670999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>105508000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>50828999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>57347000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>80653000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>67146000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>86471000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>83810000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>30259000.0</v>
       </c>
-      <c r="AB35"/>
+      <c r="AC35"/>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>145581000.0</v>
+      </c>
+      <c r="C36">
         <v>162847000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>149680999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>130218000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>116330000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>79738000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>223231000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>90660000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>58047000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>69383000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>45913999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>69817000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>57541000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5852000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5252999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2452000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1492000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1449999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1521000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1236999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1463999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1422000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>19703000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12817000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7217000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4057000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2405000.0</v>
       </c>
-      <c r="AB36"/>
+      <c r="AC36"/>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38">
+        <v>430208000.0</v>
+      </c>
+      <c r="C38">
         <v>419109000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>384708000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>316246000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38">
         <v>87233000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>126980000.0</v>
+      </c>
+      <c r="C39">
         <v>76303000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>76226000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>55582000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>51815000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>49532000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>36424000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>43117000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14762000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>34404000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20225000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>47384000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38585000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>93652000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>47332000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20361000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18778000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18984000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9590000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19574000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15670000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12445000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13800000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7954000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6962000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5873000.0</v>
       </c>
-      <c r="AB39"/>
+      <c r="AC39"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>219695000.0</v>
+      </c>
+      <c r="C40">
         <v>188065000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>224875000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>238875000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>241656000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>233898000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>172903000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>218483999.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>119531000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>95213000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>99290999.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>114812000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>114159000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>80464999.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>76529000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>64317000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>68302000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>38548000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>34859000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25810000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>23078000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63961000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>50841000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46947000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>51815000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51890000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>47814000.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AC40"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>410461000.0</v>
+      </c>
+      <c r="C42">
         <v>362348000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>287806000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>247076000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>620577000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>581897000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>430662000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>356179000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-140038000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>771343000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>744043000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>649704000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>581931000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>505883000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>292011000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>278103000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>276984000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>181712000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>178176000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>169187000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>159233000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>162109000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-659000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2209000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7239000.0</v>
       </c>
-      <c r="Z42"/>
       <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>-11748000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>4023652000.0</v>
+      </c>
+      <c r="C45">
         <v>3424806000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3116013000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2810882000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2496695000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2157593000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
+      <c r="AC45"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>3110322000.0</v>
+      </c>
+      <c r="C46">
         <v>2638980000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2430556000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2208741000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1982978000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1668893000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1378503000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1393461000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>800698000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>682056000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>515605000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>390844000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>214909000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>111406000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>83558000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>76450000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>62192000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>110271000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>87961000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>92360000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>81886000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>83518000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>90038000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>87934000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>117186000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>108706000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>72680000.0</v>
       </c>
-      <c r="AB46"/>
+      <c r="AC46"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47">
+        <v>2954070000.0</v>
+      </c>
+      <c r="C47">
         <v>2500279000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2311659000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2163230000.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-386065000.0</v>
+      </c>
+      <c r="C48">
         <v>-510852000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-583264000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>539986000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>551108000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-137438000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-409253000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-392537000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>152394000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>150214000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>144813000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>53710000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-37292000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-55487000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-42698000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-64309000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-56235000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-139662000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-86817000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-90069000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-60762000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-58297000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-55356000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-52706000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-14553000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-11462000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-8414000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AC48"/>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
         <v>25000000.0</v>
       </c>
       <c r="C50">
+        <v>25000000.0</v>
+      </c>
+      <c r="D50">
         <v>66835000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>26696000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>46614000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>25101000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>3969318000.0</v>
+      </c>
+      <c r="C51">
         <v>3937889000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3716368000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3749513000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3434817000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1622169000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1868005000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1900634000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1147940000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>778258000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>747483000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>311415000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>90331000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>85426000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>126414000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>111837000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>59386000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>110774000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>69173000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>58126000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>33819000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10638000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>14053000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>44844000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>52861000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>79520000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>28395000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AC51"/>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>156529000.0</v>
+      </c>
+      <c r="C52">
         <v>147079000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>167026000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>125247000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>135959000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>108942000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>433653000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>420114000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6033000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>267000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>255000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1807000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2925000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4114000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>1944000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2453000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>789000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>33819000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>10286000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>4507000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10305000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3779000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2417000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AC52"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>142677000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>130801000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>62168000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>4835710000.0</v>
+      </c>
+      <c r="C55">
         <v>4554689000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4143897000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5309289000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5540470000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2898313000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2445694000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2423018000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1732866000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2192520000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2067944000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1525999000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1025103000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>789613000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>586810000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>501991000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>431528000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>342546000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>316367000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>274268000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>279263000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>232280000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>226228000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>206744000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>228935000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>222361000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>164245000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>87233000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>1107662000.0</v>
+      </c>
+      <c r="C56">
         <v>1261169000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1074046000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2486142000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3069248000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>782417000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>583212000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>687789000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>600808000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1076999000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1259411000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>865333000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>564541000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>492758000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>322878000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>244593000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>185529000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>228514000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>220414000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>176111000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>172608000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>127642000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>111927000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>101433000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>99756000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>104688000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>84648000.0</v>
       </c>
-      <c r="AB56"/>
+      <c r="AC56"/>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>930606000.0</v>
+      </c>
+      <c r="C57">
         <v>905126000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>872868000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>885973000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1063758000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>921632000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>982912000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>992586000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>519335000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>416169000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>434125000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>344429000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>317448000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>219424000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>161974000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>129727000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>117229000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>126004000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>110588000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>88628000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>120817000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>74247000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>50841000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>51454000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>62120000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>55669000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>50231000.0</v>
       </c>
-      <c r="AB57"/>
+      <c r="AC57"/>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>4775110000.0</v>
+      </c>
+      <c r="C58">
         <v>4718278000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4441291000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4524628000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4370193000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2451287000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2427043000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2461708000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1740202000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1272651000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1181784000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>823083000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>479831000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>338002000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>336347000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>286187000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>210449000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>298716000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>224259000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>194136000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>171646000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>131594000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>131494000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>118600000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>148591000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>139479000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>80490000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>98981000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>60600000.0</v>
+      </c>
+      <c r="C60">
         <v>-163589000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-297394000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>784661000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1170277000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>447026000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18651000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-38690000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-7336000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>919869000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>886160000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>702916000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>545272000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>451611000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>250463000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>215804000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>221079000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>43830000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>92108000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>80132000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>107617000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>100686000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>94734000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>88144000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>80344000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>82882000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>83755000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-11748000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BL1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BO1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BP1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BT1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BX1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB1" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CN1" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>411554000.0</v>
+      </c>
+      <c r="C2">
+        <v>197740000.0</v>
+      </c>
+      <c r="D2">
         <v>178672000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>189863000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>214898000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>245260000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>222043000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>293810000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>208608000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>192345000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>179539000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>150339000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>156531000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>166082000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>186319000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>254537000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>242035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>205595000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>238607000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>231901000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>224906000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>187381000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>182944000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>151890000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>180714000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>138034000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>145583000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>176069000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>183039000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>172275000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>164706000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>166044000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>195313000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>130901999.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>160452000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>124646000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>134720000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>121517000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>130917000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>148535000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>156594000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>188233000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>189964000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>146391000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>110314000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>149445000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>143696000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>215381000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>116306000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>123143000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>122585000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>74712000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>81608000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>80360000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>62655000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>67815000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>47440000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>51409000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5231,54 +5397,56 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5328,327 +5496,335 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>31585000.0</v>
+      </c>
+      <c r="C5">
+        <v>36202000.0</v>
+      </c>
+      <c r="D5">
         <v>18375000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>22621000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>16521999.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-15087000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1142000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2004000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3223000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1938000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8996000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>3272000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-108000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2403000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7795000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5555000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1410000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1168000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3265000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3913000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2565000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1938000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1842000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5132000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2760000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2481000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2780000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3270000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2334000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1918000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1436000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-171000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1527000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-804000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2873000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1692000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2131000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1157000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>61000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1392000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1361000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-284000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-502000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>537000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>704000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>693000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>629000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>935000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1138000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1180000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1211000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1251000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1185000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1193000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1150000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1297000.0</v>
       </c>
       <c r="BG5"/>
       <c r="BH5">
+        <v>1297000.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>987000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1667000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1776000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>2161000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>1446000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1176000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>745000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>1150000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>1130000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>1183000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>1010000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>1015000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>892000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>702000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>812000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>1441000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1006000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>892000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1040000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>841000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>431000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>211000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-132000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-100000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-115000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>146000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-159000.0</v>
       </c>
-      <c r="CI5"/>
-[...1 lines deleted...]
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5">
         <v>19000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-16000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-3000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5698,84 +5874,90 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>1599697000.0</v>
+      </c>
+      <c r="C7">
+        <v>1555450000.0</v>
+      </c>
+      <c r="D7">
         <v>1507689000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1374070000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1345876000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1326202000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1252648000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1259742000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1219539000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1243186000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1320442000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
@@ -5813,84 +5995,90 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
+      <c r="K8">
+        <v>2000.0</v>
+      </c>
+      <c r="L8">
+        <v>2000.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
@@ -5928,73 +6116,77 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>410461000.0</v>
+      </c>
+      <c r="D9">
         <v>399809000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>387582000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>375521000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="G9"/>
+      <c r="H9">
         <v>340616000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>321214000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
@@ -6035,350 +6227,360 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>53803000.0</v>
+      </c>
+      <c r="C10">
+        <v>41191000.0</v>
+      </c>
+      <c r="D10">
         <v>43086000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>34560000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>46084000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30413000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>87012000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>78333000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>101787000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>123688000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>382655000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>420585000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1516689000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1508101000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2085706000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2243255000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2177889000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2198961000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>291461000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>229527000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>100446000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>94284000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>17387000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>17208000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>47658000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>38253000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11555000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>102550000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5803000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>7755000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>22199000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>20796000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>17907000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>22162000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>21637000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>80150000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>87023000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>55426000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>37677000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>237156000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>349897000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>226979000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>304948000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>103767000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>148934000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>157127000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>181493000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>10942000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13389000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8197000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>15012000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>9669000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8354000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>15568000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>10102000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>10205000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>8511000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9139000.0</v>
       </c>
       <c r="BG10"/>
       <c r="BH10">
+        <v>9139000.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>13364000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2053000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1229000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1746000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2739000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1196000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1461000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1639000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1084000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2260000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1990000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>3635000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1820000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1879000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1904000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1692000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3267000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2550000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2003000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3237000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2214000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1814000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1630000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2037000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1540000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>2225000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>22285000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>2293000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>2603000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>2783000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>2610000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1710000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>2408000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>2282000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>41191000.0</v>
+      </c>
+      <c r="D11">
         <v>43086000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>34560000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>46084000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>87012000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>78333000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
@@ -6419,331 +6621,339 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>53803000.0</v>
+      </c>
+      <c r="C12">
+        <v>41191000.0</v>
+      </c>
+      <c r="D12">
         <v>43086000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>34560000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>46084000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30413000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>87012000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>78333000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>101787000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>123688000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>382655000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>420585000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1516689000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1508101000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2085706000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2243255000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2177889000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2198961000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>291461000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>229527000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>100446000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>94284000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>17387000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17208000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>47658000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>38253000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11555000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>102550000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5803000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7755000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>22199000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>20796000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17907000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22162000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>21637000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>80150000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>229700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>225579000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>208531000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>337251000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>480698000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>387649000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>454640000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>179274000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>211102000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>157127000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>181493000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>10942000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13389000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8197000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15012000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>9669000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8354000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15568000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>10102000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>10205000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>8511000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9139000.0</v>
       </c>
       <c r="BG12"/>
       <c r="BH12">
+        <v>9139000.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>13364000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2053000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1229000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1746000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2739000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1196000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1461000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1639000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1084000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2260000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1990000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>3635000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1820000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1879000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1904000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1692000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3267000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>2550000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>2003000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3237000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2214000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1814000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1630000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>2037000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1540000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>2225000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>22285000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>2293000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>2603000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>2783000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>2610000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1710000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>2408000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>2282000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
@@ -6801,493 +7011,505 @@
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
+        <v>2000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>2000.0</v>
+      </c>
+      <c r="AK13">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AL13">
         <v>4000.0</v>
       </c>
       <c r="AM13">
         <v>4000.0</v>
       </c>
       <c r="AN13">
         <v>4000.0</v>
       </c>
       <c r="AO13">
         <v>4000.0</v>
       </c>
       <c r="AP13">
         <v>4000.0</v>
       </c>
       <c r="AQ13">
         <v>4000.0</v>
       </c>
       <c r="AR13">
         <v>4000.0</v>
       </c>
       <c r="AS13">
         <v>4000.0</v>
       </c>
       <c r="AT13">
         <v>4000.0</v>
       </c>
       <c r="AU13">
         <v>4000.0</v>
       </c>
       <c r="AV13">
         <v>4000.0</v>
       </c>
       <c r="AW13">
         <v>4000.0</v>
       </c>
       <c r="AX13">
         <v>4000.0</v>
       </c>
       <c r="AY13">
         <v>4000.0</v>
       </c>
       <c r="AZ13">
         <v>4000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13"/>
+      <c r="BA13">
+        <v>4000.0</v>
+      </c>
+      <c r="BB13">
+        <v>4000.0</v>
+      </c>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-      <c r="BI13">
-[...4 lines deleted...]
-      </c>
+      <c r="BI13"/>
+      <c r="BJ13"/>
       <c r="BK13">
         <v>4000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
         <v>4000.0</v>
       </c>
       <c r="BN13">
         <v>4000.0</v>
       </c>
       <c r="BO13">
         <v>4000.0</v>
       </c>
       <c r="BP13">
         <v>4000.0</v>
       </c>
       <c r="BQ13">
         <v>4000.0</v>
       </c>
       <c r="BR13">
         <v>4000.0</v>
       </c>
       <c r="BS13">
         <v>4000.0</v>
       </c>
       <c r="BT13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BU13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
         <v>3000.0</v>
       </c>
       <c r="BZ13">
         <v>3000.0</v>
       </c>
       <c r="CA13">
+        <v>3000.0</v>
+      </c>
+      <c r="CB13">
+        <v>3000.0</v>
+      </c>
+      <c r="CC13">
         <v>157666000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>152376000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>151938000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>150881000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>149571000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>148513000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>147686000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>143059000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>124564000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>124366000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>99796000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>94901000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>94884000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>94697000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>94638000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>18845313.0</v>
+      </c>
+      <c r="C14">
+        <v>19706893.0</v>
+      </c>
+      <c r="D14">
         <v>19807541.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>19737331.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>19913000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>20086000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19981000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>19962000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18324454.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19902470.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18371545.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>22727560.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>23758788.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>25406728.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>26934914.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>27808082.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>29973388.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31291079.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>31979098.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>31210011.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>30179506.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>28286124.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>26564705.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19242641.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>25767864.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>24170172.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>22324112.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>24933987.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>25702791.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>27703319.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>27496561.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>25230228.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>25666174.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>23535617.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>28398307.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>37609516.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>41000760.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>40926450.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>40820495.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>40588081.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>42225070.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>42413657.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>42243910.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>41959718.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>41777509.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>41392831.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>41262629.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>40787726.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>41119175.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>41053211.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>38712000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>38076026.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>35692064.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36971500.0</v>
       </c>
       <c r="BC14">
         <v>32188891.0</v>
       </c>
       <c r="BD14">
-        <v>32188891.0</v>
+        <v>36971500.0</v>
       </c>
       <c r="BE14">
         <v>32188891.0</v>
       </c>
       <c r="BF14">
         <v>32188891.0</v>
       </c>
       <c r="BG14">
         <v>32188891.0</v>
       </c>
-      <c r="BH14"/>
+      <c r="BH14">
+        <v>32188891.0</v>
+      </c>
       <c r="BI14">
+        <v>32188891.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>38969000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>38826000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>38826000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>38798000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>38757000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>38311000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>38311000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>38911000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>37773000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>37648000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>37648000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>33259000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>33110000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>33017000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>33017000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>32903000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>32791000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>30602000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>30602000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>30083000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>30052000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>29926000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>29926000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>29807000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>29246000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>23852000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>23852000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>23557000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>17862000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>17074000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>17074000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>17027000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>16954000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7337,267 +7559,275 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>382421000.0</v>
+      </c>
+      <c r="C16">
+        <v>356642000.0</v>
+      </c>
+      <c r="D16">
         <v>369036000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>368339000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>365762000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>291815000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>329167000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>320518000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>336235000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>282812000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>302976000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>331031000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>344944000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>325754000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>390710000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>436765000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>387933000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>385070000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>397161000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>363404000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>280641000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>274958000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>247686000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>210925000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>162433000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>185763000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>165511000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>174252000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>152595000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>165065000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>164979000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>172379000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>173542000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>166579000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>176310000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>168177000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>170442000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>144574000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>166124000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>148369000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>131133000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>113937000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>108769000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>99254000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>96554000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>91700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>90824000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>73403000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>67757000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>51250000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>52764000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>43095000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>60078000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>41948000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>38599000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>32539000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>25419000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>23087000.0</v>
       </c>
       <c r="BG16"/>
       <c r="BH16">
+        <v>23087000.0</v>
+      </c>
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>14001000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>13428000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7647,54 +7877,56 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7744,54 +7976,56 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7841,236 +8075,238 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
+        <v>144242000.0</v>
+      </c>
+      <c r="C20">
+        <v>144239000.0</v>
+      </c>
+      <c r="D20">
         <v>143755000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>143774000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>141002000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>140943000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>140990000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>140997000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>141013000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>141033000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>140997000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>141053000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>141026000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>141048000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>141098000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>141092000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>141100000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>141141000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>141132000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>141152000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>141100000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>135306000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>124350000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>124290000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>124367000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>124376000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>124370000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>124349000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>124379000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>141824000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>141835000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>141849000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>141893000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>175553000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>175592000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>174158000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>173603000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>175946000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>175980000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>124435000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>124301000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>124382000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>124389000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>124483000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>124424000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>124592000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>124634000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>124627000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>122424000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>122529000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>122538000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>122581000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>122601000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>122604000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>122585000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>122625000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>122595000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>122681000.0</v>
       </c>
       <c r="BG20"/>
       <c r="BH20">
+        <v>122681000.0</v>
+      </c>
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>122603000.0</v>
       </c>
-      <c r="BI20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
       <c r="BM20">
         <v>4560000.0</v>
       </c>
       <c r="BN20">
         <v>4560000.0</v>
       </c>
       <c r="BO20">
         <v>4560000.0</v>
       </c>
       <c r="BP20">
         <v>4560000.0</v>
       </c>
       <c r="BQ20">
         <v>4560000.0</v>
       </c>
       <c r="BR20">
         <v>4560000.0</v>
       </c>
       <c r="BS20">
         <v>4560000.0</v>
       </c>
       <c r="BT20">
         <v>4560000.0</v>
       </c>
       <c r="BU20">
@@ -8094,869 +8330,897 @@
       <c r="CA20">
         <v>4560000.0</v>
       </c>
       <c r="CB20">
         <v>4560000.0</v>
       </c>
       <c r="CC20">
         <v>4560000.0</v>
       </c>
       <c r="CD20">
         <v>4560000.0</v>
       </c>
       <c r="CE20">
         <v>4560000.0</v>
       </c>
       <c r="CF20">
         <v>4560000.0</v>
       </c>
       <c r="CG20">
         <v>4560000.0</v>
       </c>
       <c r="CH20">
         <v>4560000.0</v>
       </c>
       <c r="CI20">
+        <v>4560000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>4560000.0</v>
+      </c>
+      <c r="CK20">
         <v>4614000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>4668000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>4722000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>4776000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>4660000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>4894000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>4930000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>79972000.0</v>
+      </c>
+      <c r="C21">
+        <v>79777000.0</v>
+      </c>
+      <c r="D21">
         <v>79708000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>79656000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>79050000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>76118000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>76473000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>76243000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>76053000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>75927000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>75746000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>75472000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>75144000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>74633000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>93371000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>73488000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>73161000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>72907000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>72584000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>72237000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>71663000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>71663000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>66863000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>65563000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>86022000.0</v>
       </c>
       <c r="Z21">
         <v>86022000.0</v>
       </c>
       <c r="AA21">
         <v>86022000.0</v>
       </c>
       <c r="AB21">
         <v>86022000.0</v>
       </c>
       <c r="AC21">
+        <v>86022000.0</v>
+      </c>
+      <c r="AD21">
+        <v>86022000.0</v>
+      </c>
+      <c r="AE21">
         <v>100663000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>100663000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>100678000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>100702000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>100726000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>100750000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>100734000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>100757000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>100622000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>100646000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>48570000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>48536000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>48442000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>48530000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>48535000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>48554000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>48691000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>48733000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>48745000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>48708000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>48951000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>49192000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>49544000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>50123000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>50905000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>51541000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>51881000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>52526000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>54015000.0</v>
       </c>
       <c r="BG21"/>
       <c r="BH21">
+        <v>54015000.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>55893000.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>802438000.0</v>
+      </c>
+      <c r="C22">
+        <v>818550000.0</v>
+      </c>
+      <c r="D22">
         <v>894551000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>975756000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1025713000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1040031999.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>998097000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>945527000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>821506000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>780535000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>736496000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>756603000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>786001000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>823042000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>873315000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>841670000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>753899000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>648668000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>673783000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>606635000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>556746000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>508256000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>500157000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>505447000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>449954000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>441536000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>492095000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>544063000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>543783000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>582048000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>572110000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>551553000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>536727000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>565719000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>616999000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>695644000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>765580000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>796985000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>831881000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>763055000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>725392000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>760854000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>707516000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>601739000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>559297000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>610497000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>547103000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>483530000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>453845000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>448150000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>406676000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>365716000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>353329000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>333825000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>275485000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>269995000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>245876000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>243257000.0</v>
       </c>
       <c r="BG22"/>
       <c r="BH22">
+        <v>243257000.0</v>
+      </c>
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>206406000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>230727000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>200386000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>230913000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>209764000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>215483000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>192805000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>217668000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>181199000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>194628000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>158647000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>164138000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>136952000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>144152000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>144185000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>157457000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>119728000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>117786000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>102926000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>122145000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>92289000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>99702000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>94500000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>127964000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>90485000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>78247000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>62070000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>103918000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>80526000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>89144000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>81123000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>100380000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>88102000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>91187000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>4947677000.0</v>
+      </c>
+      <c r="C23">
+        <v>4835710000.0</v>
+      </c>
+      <c r="D23">
         <v>4793741000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4697021000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4650256000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4554689000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4464222000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4376396000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4186538999.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4143897000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4240618999.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4212831000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5319830000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5309289000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5831447000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5887937000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5540470000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5420025000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3467152000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3237317000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2898313000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2679250000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2506409000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2429893000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2445694000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2362013000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2387808000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2545832000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2423018000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1843325000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1814107000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1748961000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1732866000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1801566000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1819409000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1948386000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2192520000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2156301000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2088641000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2051008000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2088472000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2059110000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1996988000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1602302000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1525999000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1452323000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1366728000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1099956000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1025103000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>992098000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>929364000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>859622000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>789613000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>742232000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>650875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>633059000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>586809000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>565529000.0</v>
       </c>
       <c r="BG23"/>
       <c r="BH23">
+        <v>565529000.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>501991000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>390874000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>342546000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>358239000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>340720000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>347148000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>316367000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>347270000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>304593000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>321048000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>274268000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>319087000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>278990000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>278912000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>279263000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>296872000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>253854000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>247186000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>232280000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>261369000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>224725000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>230164000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>226228000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>270014000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>229577000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>222739000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>206744000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>249258000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>222344000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>233660000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>228935000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>254274000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>233252000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>229893000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>2394395000.0</v>
+      </c>
+      <c r="C24">
+        <v>2388868000.0</v>
+      </c>
+      <c r="D24">
         <v>2438330000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2512786000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2567238000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2586687000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2583045000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2422478000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2401913000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2406347000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2410621000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
@@ -8994,73 +9258,77 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3107705000.0</v>
+      </c>
+      <c r="D25">
         <v>3159943000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3170570000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3192701000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>3171811000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3007155000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -9101,84 +9369,90 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>119311000.0</v>
+      </c>
+      <c r="C26">
+        <v>119754000.0</v>
+      </c>
+      <c r="D26">
         <v>121404000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>121599000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>122951000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>126909000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>129561000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>130790000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>128908000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>128668000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>128112000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
@@ -9216,54 +9490,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9313,361 +9589,373 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>3792980000.0</v>
+      </c>
+      <c r="C28">
+        <v>3928127000.0</v>
+      </c>
+      <c r="D28">
         <v>3927933000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3877296000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3892030000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3907476000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3773681000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3670777000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3586527000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3592680000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3415215000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3315929000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2219452000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2237750000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1678029999.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1360053000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1252953000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1339062000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1471161000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1492760000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1519073000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1551449000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1719376000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1857324000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1820347000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1875160000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1985298000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2097687000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1869662000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1199234000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1069549000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1151877000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1130033000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1260966000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1267656000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>722724000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>691235000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>512213000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>522346000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>443003000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>316525000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>518596000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>413657000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>383149000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>260224000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>123887000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>96185000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>138204000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>72036000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>100048000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>72563000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>104325000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>74147000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>171961000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>134350000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>130058000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>113789000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>127470000.0</v>
       </c>
       <c r="BG28"/>
       <c r="BH28">
+        <v>127470000.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>98473000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2053000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1229000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>129571000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>110436000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>120567000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>66923000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>109302000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>79385000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>86465000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>56187000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>75983000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>46775000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>50603000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>32058000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>62710000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>34877000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>32135000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>8635000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>42809000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>23835000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>25545000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>12423000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>87278000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>62860000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>48295000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>22559000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>74756000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>57499000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>77207000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>50251000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>108662000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>89405000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>89639000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>2476322000.0</v>
+      </c>
+      <c r="C29">
+        <v>2474468000.0</v>
+      </c>
+      <c r="D29">
         <v>2466676000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2496886000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2481470000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2448098000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2425036000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2254651000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2178854000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2175788000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2144214000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
@@ -9705,331 +9993,339 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>145943000.0</v>
+      </c>
+      <c r="C30">
+        <v>120941000.0</v>
+      </c>
+      <c r="D30">
         <v>107394000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>107492000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>114525000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>114421000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>109025000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>103429000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>90082000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>93597000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>102908000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>91486000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>91735000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>95755000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>220018000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>232044000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>81670000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>93298000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>89744000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>74028000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>73043000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>81564000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>55916000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>49099000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>49176000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>51923000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>95494000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>108955000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>95086000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>62261000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>50388000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>38614000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>31412000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>40045000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>45805000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>48830000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>47315000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39951000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>40589000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>42797000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>28567000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>32366000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>22834000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>25509000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>25965000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>27646000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24136000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>18922000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>22028000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>22041000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>22605000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>17712000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17040000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>19045000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>17417000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>17591000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>11759000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>12168000.0</v>
       </c>
       <c r="BG30"/>
       <c r="BH30">
+        <v>12168000.0</v>
+      </c>
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>4462000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>11766000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>8399000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9378000.0</v>
       </c>
       <c r="BM30">
         <v>8535000.0</v>
       </c>
       <c r="BN30">
+        <v>9378000.0</v>
+      </c>
+      <c r="BO30">
+        <v>8535000.0</v>
+      </c>
+      <c r="BP30">
         <v>7164000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>12068000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>9028000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>9175000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>5884000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>9415000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6579000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6800000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6945000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6305000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>5491000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>5863000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5745000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>5911000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4079000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3989000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3352000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>4931000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>3324000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>5007000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>3278000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4740000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>4187000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>5240000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>8069000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>7502000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>5300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>4823000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -10079,84 +10375,90 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>127024000.0</v>
+      </c>
+      <c r="C32">
+        <v>177056000.0</v>
+      </c>
+      <c r="D32">
         <v>178153000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>247765000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>345839000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>386205000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>381484000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>208729000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>179535000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>229034000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>351906000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
@@ -10194,361 +10496,373 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>3823796000.0</v>
+      </c>
+      <c r="C33">
+        <v>3728048000.0</v>
+      </c>
+      <c r="D33">
         <v>3677261999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3521412000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3395057000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3293520000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3209729000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3182979000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3103861000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3069850999.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2967278000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2886095000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2867110000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2823147000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2593978000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2510734999.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2471222000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2422720999.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2346942000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2261735000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2115896000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1958228000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1898098000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1818788000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1862482000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1811389999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1742563999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1741715000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1735229000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1159425000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1135889999.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1114795000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1132058000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1156822999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1119888000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1089760000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1115521000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1066887999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>978060000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>806573000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>774795000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>761397000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>702228000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>667920000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>613755000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>534061000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>464795000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>438290000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>411288000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>388536000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>351961000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>308184000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>296855000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>281887000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>266684000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>265282000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>263932000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>261211000.0</v>
       </c>
       <c r="BG33"/>
       <c r="BH33">
+        <v>261211000.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>257398000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>128096000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>114032000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>97409000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>96520000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>97567000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>95953000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>95568000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>95931000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>97352000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>98157000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>120536000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>111787000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>106206000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>106655000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>110402000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>106789000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>104724000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>104638000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>118145000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>115451000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>113536000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>114301000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>119036000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>121797000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>120269000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>105311000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>113637000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>117250000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>122480000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>129179000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>126250000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>123132000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>119402000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34">
+        <v>14438000.0</v>
+      </c>
+      <c r="C34">
+        <v>13984000.0</v>
+      </c>
+      <c r="D34">
         <v>14517000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>13934000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>12920000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>11948000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>11139000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>11660000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>11182000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>10639000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>9300000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
@@ -10586,608 +10900,622 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>3878782000.0</v>
+      </c>
+      <c r="C35">
+        <v>3844504000.0</v>
+      </c>
+      <c r="D35">
         <v>3844148000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3784020000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3826930000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3813152000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3750964000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3600559000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3539969000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3568423000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3638858999.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3624746999.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3628941000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3638654999.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3652300000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3184617000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3306435000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3315910999.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1431809000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1626683000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1529654999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1499795999.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1592938000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1441826000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1444131000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1521527000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1640769000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1781594999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1469122000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>946232000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>831101000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1243822999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1220867000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1357085000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1370444000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>881686999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>856482000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>834702000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>790434000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>764543000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>749757000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>790669000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>768024000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>530721000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>478654000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>436965000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>389789000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>255045000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>162383000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>172246000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>132985000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>149391000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>118578000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>245409000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>200338000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>196088000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>174373000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>184706000.0</v>
       </c>
       <c r="BG35"/>
       <c r="BH35">
+        <v>184706000.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>156460000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>237274000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>172712000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>180608000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>153543000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>169450000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>113671000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>156456000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>126392000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>135552000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>105508000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>128127000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>97126000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>58060000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>59160000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>54093000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>54705000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>55797000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>57347000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>104818000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>89981000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>92301000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>80653000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>111952000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>63295000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>63996000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>67146000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>99349000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>81523000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>91367000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>86471000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>116038000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>97265000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>96760000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>133358000.0</v>
+      </c>
+      <c r="C36">
+        <v>430208000.0</v>
+      </c>
+      <c r="D36">
         <v>149558999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>186446000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>175963000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>162847000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>157188000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>151916000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>160751000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>149680999.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>120739000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>151587000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>137729000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>130218000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>73486000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>114510999.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>116330000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>103611999.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>98027000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>82925000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>79738000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>37027000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>201400000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>237971000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>223231000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>174191999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>119401999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>104071000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>90660000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>25624000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>27977999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>29002000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>58047000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>59270999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>55701000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>64092000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>69383000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>71799999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>49830000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>27302000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>27560000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>26348000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3119000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>18858000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>22906000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>28790000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>29556000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>23865000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>25247000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>26987000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>26223000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>12968000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>12725000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>14715000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>4654000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>4849000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>5253000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2883000.0</v>
       </c>
       <c r="BG36"/>
       <c r="BH36">
+        <v>2883000.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>2452000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>1424000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1450000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1541000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>1626000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>1531000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>1521000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>1445000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>1317000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>1343000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>1237000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>7237000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>4115000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>2766000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>1464000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>7947000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>5957000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>4202000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>1422000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>6476000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>4867000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>22953000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>19703000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>812000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>20931000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>18949000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>12817000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>7174000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>7194000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>817000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>7217000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>3990000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>4022000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>4065000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -11237,79 +11565,83 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>430208000.0</v>
+      </c>
+      <c r="D38">
         <v>403002000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>474599000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>467245000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="G38"/>
+      <c r="H38">
         <v>442303000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>430715000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>-1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
@@ -11348,608 +11680,622 @@
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>121697000.0</v>
+      </c>
+      <c r="C39">
+        <v>126980000.0</v>
+      </c>
+      <c r="D39">
         <v>71448000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>57801000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>68877000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>76303000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>60359000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>66128000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>69303000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>76226000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>51282000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>58062000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>54757000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>55582000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>58429999.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>58783000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>51815000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>51627000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>60472000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>60992000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>49532000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>36918000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>34851000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>39351000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>36424000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>18911000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>46100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>48549000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>43117000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>31836000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>33520000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>23203000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>14762000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>16817000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15080000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>34002000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>34404000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>26898000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>29580000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>101332000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>97450000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>116844000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>109770000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>127860000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>115880000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>122992000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>149201000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>148272000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>124553000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>125174000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>133110000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>158341000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>114035000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>91907000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>81187000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>69986000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>56731000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>39754000.0</v>
       </c>
       <c r="BG39"/>
       <c r="BH39">
+        <v>39754000.0</v>
+      </c>
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>20361000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>18232000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>18500000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>19636000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>22319000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>24367000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>18984000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>20327000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>17351000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>17633000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>9590000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>21363000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>21852000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>19875000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>19574000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>21016000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>18579000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>16263000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>15670000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>11931000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>10692000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>11123000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>12445000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>16046000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>12431000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>16991000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>13800000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>24670000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>17778000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>14013000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>7954000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>18432000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>14310000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>12199000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>202882000.0</v>
+      </c>
+      <c r="C40">
+        <v>219695000.0</v>
+      </c>
+      <c r="D40">
         <v>245791000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>242496000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>181622000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>188065000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>187134000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>186570000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>183503000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>224875000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>235860000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>236238000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>195424000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>238875000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>241191000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>215624000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>241656000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>228826000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>215053000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>215725000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>233898000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>204731000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>164607000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>141370000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>172903000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>158171000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>225216000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>201975000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>218483999.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>168249000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>153352000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>120841000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>119531000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>150773001.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>143306000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>134386999.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>95213000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>138288000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>258657000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>243614000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>248854000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>219696000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>205133000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>186882000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>211111000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>198493000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>193144000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>86239000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>163086000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>123642000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>109053000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>126647000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>62030000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>96806000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>75123000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>81350000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>55787000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>139382000.0</v>
       </c>
       <c r="BG40"/>
       <c r="BH40">
+        <v>139382000.0</v>
+      </c>
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>64317000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>115565000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>126004000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>119343000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>114889000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>98871000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>110588000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>113217000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>99550000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>109001000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>88628000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>90996000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>78773000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>72100000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>86998000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>85642000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>65719000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>60118000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>63961000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>64517000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>45676000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>46793000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>50841000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>69621000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>55309000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>59708000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>46947000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>62037000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>44686000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>53137000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>51815000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>63130000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>56434000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>50323000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -11999,325 +12345,333 @@
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>425102000.0</v>
+      </c>
+      <c r="C42">
+        <v>410461000.0</v>
+      </c>
+      <c r="D42">
         <v>399809000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>387582000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>375521000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>362348000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>340616000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>321214000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>300189000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>287806000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>270928000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>261803000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>257616000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>247076000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>334054000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>575635000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>620577000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>602571000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>583112000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>597329000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>581897000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>566436000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>444373000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>436727000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>430662000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>416946000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>355010000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>112711000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>356179000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-211552000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-75482000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-149341000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-140038000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-175884000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-184964000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>478804000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>771343000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>763527000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>755850000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>748120000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>744043000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>729187000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>712834000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>657923000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>649704000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>626629000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>621789000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>577027000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>581931000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>571904000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>571714000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>509514000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>505883000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>293112000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>292748000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>293703000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>292011000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>280226000.0</v>
       </c>
       <c r="BG42"/>
       <c r="BH42">
+        <v>280226000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>278103000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>182368000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>181712000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>180717000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>180245000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>179117000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>178176000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>176897000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>172263000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>170290000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>169187000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>169492000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>168533000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>159532000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>159233000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>158890000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>158810000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>158271000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>162109000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>-284000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>-409000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>-534000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>-659000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>-659000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>-2165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2209000.0</v>
       </c>
       <c r="CI42">
         <v>-2050000.0</v>
       </c>
       <c r="CJ42">
-        <v>-2050000.0</v>
+        <v>-2209000.0</v>
       </c>
       <c r="CK42">
         <v>-2050000.0</v>
       </c>
       <c r="CL42">
+        <v>-2050000.0</v>
+      </c>
+      <c r="CM42">
+        <v>-2050000.0</v>
+      </c>
+      <c r="CN42">
         <v>-7239000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12367,54 +12721,56 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12464,84 +12820,90 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>3218549000.0</v>
+      </c>
+      <c r="C45">
+        <v>4023652000.0</v>
+      </c>
+      <c r="D45">
         <v>3015412000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2822500000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2728189000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3424806000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2566943000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2539058000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2453156000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3116013000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2375590000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
@@ -12579,350 +12941,360 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>3218549000.0</v>
+      </c>
+      <c r="C46">
+        <v>2954070000.0</v>
+      </c>
+      <c r="D46">
         <v>3015412000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2822500000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2728189000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2638980000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2566943000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2539058000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2453156000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2430556000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2375590000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2264367000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2229675000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2208741000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2124630999.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2017838000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1982978000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1957215000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1886710000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1814821000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1668893000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1662393000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1457943000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1346672000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1378503000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1385002000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1371595000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1386354000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1393461000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>856230000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>833232000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>811369000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>800698000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>778320000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>744460000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>702741000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>682056000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>656569000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>600685000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>558431000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>515605000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>556594000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>503456000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>458113000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>390844000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>331988000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>261872000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>241053000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>214909000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>190069000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>154008000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>123091000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>111406000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>93663000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>87904000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>85927000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>83558000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>81632000.0</v>
       </c>
       <c r="BG46"/>
       <c r="BH46">
+        <v>81632000.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>76450000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>124410000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>110271000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>89283000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>88373000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>89537000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>87961000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>89187000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>90054000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>91449000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>92360000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>90157000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>84288000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>80192000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>81886000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>82701000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>81134000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>80843000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>83518000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>84170000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>83587000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>86023000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>90038000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>93432000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>96306000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>96760000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>87934000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>101849000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>105388000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>110563000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>117186000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>117600000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>114216000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>110407000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2954070000.0</v>
+      </c>
+      <c r="D47">
         <v>2901989000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2656244000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2560075000.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="G47"/>
+      <c r="H47">
         <v>2397144000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>2378368000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
@@ -12963,331 +13335,339 @@
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-399762000.0</v>
+      </c>
+      <c r="C48">
+        <v>-386065000.0</v>
+      </c>
+      <c r="D48">
         <v>-414840000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-451105000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-502813000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-510852000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-524769000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-557937000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-586889000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-583264000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-595148000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-549659000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>581876000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>539986000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>893983000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>771708000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>551108000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>404063000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>219964000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-6782000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-137438000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-267630999.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-314042000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-412465000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-409253000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-477687000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-530150000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-356816000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-392537000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>245870000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>223459000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>159417000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>152394000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>152133000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>138982000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>146844000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>150214000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>140778000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>138261000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>131343000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>144813000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>111511000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>90801000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>60866000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>53710000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>11185000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-8244000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-35497000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-37292000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-63934000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-73483000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-55648000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-55487000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-27125000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-28810000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-47732000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-42698000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-63169000.0</v>
       </c>
       <c r="BG48"/>
       <c r="BH48">
+        <v>-63169000.0</v>
+      </c>
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>-64309000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-159432000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-139662000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-124594000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-109407000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-101470000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-86817000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-100454000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-94746000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-94982000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-90069000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-70547000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-66337000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-63875000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-60762000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-67403000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-64285000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-62279000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-58297000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-66189000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-63330000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-60545000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-55356000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-65111000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-63523000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-59914000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-52706000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-39160000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-30714000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-23426000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-14553000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-24296000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-19174000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-15755000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13337,84 +13717,90 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
         <v>25000000.0</v>
       </c>
       <c r="C50">
         <v>25000000.0</v>
       </c>
       <c r="D50">
         <v>25000000.0</v>
       </c>
       <c r="E50">
         <v>25000000.0</v>
       </c>
       <c r="F50">
         <v>25000000.0</v>
       </c>
       <c r="G50">
+        <v>25000000.0</v>
+      </c>
+      <c r="H50">
+        <v>25000000.0</v>
+      </c>
+      <c r="I50">
         <v>66890000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>66862000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>66835000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>66807000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
@@ -13452,661 +13838,675 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>3846783000.0</v>
+      </c>
+      <c r="C51">
+        <v>3969318000.0</v>
+      </c>
+      <c r="D51">
         <v>3971019000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3911856000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3938114000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3937889000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3860693000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3749110000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3688314000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3716368000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3797870000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3736514000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3739679000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3749513000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3763736000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3604758000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3434817000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3542773000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1767372000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1726687000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1622169000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1645733000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1736763000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1874532000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1868005000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1913413000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1996853000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2200237000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1875465000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1206989000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1091748000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1172673000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1147940000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1283128000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1289293000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>802874000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>778258000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>567639000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>560023000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>680159000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>666422000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>745575000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>718605000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>486916000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>409158000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>281014000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>277678000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>149146000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>85425000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>108245000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>87575000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>113994000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>82501000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>187529000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>144452000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>140263000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>122300000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>136609000.0</v>
       </c>
       <c r="BG51"/>
       <c r="BH51">
+        <v>136609000.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>111837000.0</v>
       </c>
-      <c r="BI51"/>
-[...1 lines deleted...]
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51">
         <v>131317000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>113175000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>121763000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>68384000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>110941000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>80469000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>88725000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>58177000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>79618000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>48595000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>52482000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>33962000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>64402000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>38144000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>34685000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>10638000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>46046000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>26049000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>27359000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>14053000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>89315000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>64400000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>50520000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>44844000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>77049000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>60102000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>79990000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>52861000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>110372000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>91813000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>91921000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>79</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>156529000.0</v>
+      </c>
+      <c r="D52">
         <v>152748000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>153203000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>135360000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>147079000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>129364000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>168751000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>167946000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>167026000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>174450000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>126284000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>125305000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>125247000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>119206000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>427872000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>135959000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>238208000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>351021000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>115831000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>108942000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>154682000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>153218000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>441910000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>433653000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>401838000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>367491000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>431586000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>420114000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>340599000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>336562000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>6080000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>6033000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5986000.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52">
         <v>267000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>285000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>322000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>139000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>236000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>255000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>333000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>451000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>903000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1807000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>2925000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>4114000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52">
         <v>52390000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>33819000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>64206000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>37896000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>34384000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>10286000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52">
         <v>4740000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>28148000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>13167000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>4507000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>4518000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>4533000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>8427000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>10305000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>4534000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>4033000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>3933000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>142677000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>170153000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>170854000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>100095000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>130801000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>160670000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>149692000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>75507000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>62168000.0</v>
       </c>
-      <c r="AS53"/>
-      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14156,1162 +14556,1188 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>4947677000.0</v>
+      </c>
+      <c r="C55">
+        <v>4835710000.0</v>
+      </c>
+      <c r="D55">
         <v>4793741000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4697021000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4650256000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4554689000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4464222000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4376396000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4186538999.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4143897000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4240618999.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4212831000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5319830000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5309289000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5831447000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5887937000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5540470000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5420025000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3467152000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3237317000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2898313000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2679250000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2506409000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2429893000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2445694000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2362013000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2387808000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2545832000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2423018000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1843325000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1814107000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1748961000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1732866000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1801566000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1819409000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1948386000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2192520000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2156301000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2088641000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2051008000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2088472000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2059110000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1996988000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1602302000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1525999000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1452323000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1366728000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1099956000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1025103000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>992098000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>929364000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>859622000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>789613000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>742232000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>650875000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>633059000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>586809000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>565529000.0</v>
       </c>
       <c r="BG55"/>
       <c r="BH55">
+        <v>565529000.0</v>
+      </c>
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>501991000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>390874000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>342546000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>358239000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>340720000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>347148000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>316367000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>347270000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>304593000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>321048000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>274268000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>319087000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>278990000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>278912000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>279263000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>296872000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>253854000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>247186000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>232280000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>261369000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>224725000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>230164000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>226228000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>270014000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>229577000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>222739000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>206744000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>249258000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>222344000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>233660000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>228935000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>254274000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>233252000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>229893000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>1123881000.0</v>
+      </c>
+      <c r="C56">
+        <v>1107662000.0</v>
+      </c>
+      <c r="D56">
         <v>1116479000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1175609000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1255199000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1261169000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1254493000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1193417000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1082678000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1074046000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1273341000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1326736000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2452720000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2486142000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3237469000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3377202000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3069248000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2997304000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1120210000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>975582000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>782417000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>721022000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>608311000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>611105000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>583212000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>550623000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>645244000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>804117000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>687789000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>683900000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>678217000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>634166000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>600808000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>644743000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>699521000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>858626000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1076999000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1089413000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1110581000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1244435000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1313677000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1297713000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1294760000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>934382000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>912244000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>918262000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>901933000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>661666000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>613815000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>603562000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>577403000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>551438000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>492758000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>460345000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>384191000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>367777000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>322877000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>304318000.0</v>
       </c>
       <c r="BG56"/>
       <c r="BH56">
+        <v>304318000.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>244593000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>262778000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>228514000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>260830000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>244200000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>249581000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>220414000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>251702000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>208662000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>223696000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>176111000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>198551000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>167203000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>172706000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>172608000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>186470000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>147065000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>142462000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>127642000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>143224000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>109274000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>116628000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>111927000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>150978000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>107780000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>102470000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>101433000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>135621000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>105094000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>111180000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>99756000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>128024000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>110120000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>110491000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>996857000.0</v>
+      </c>
+      <c r="C57">
+        <v>930606000.0</v>
+      </c>
+      <c r="D57">
         <v>946247000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>953901000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>934094000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>905126000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>896267000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1010554000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>936491000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>872868000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>934974000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>872666000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>851503000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>885973000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>958903000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1361530000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1063758000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1096310000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1229000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1016172000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>921632000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>882585000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>784980000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>968935000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>982912000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>903706000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>924957000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1011610000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>992586000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>865073000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>836945000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>496496000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>519335000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>469757000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>495749000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>443921000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>416169000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>419421000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>405249000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>406937000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>452555000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>429131000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>426686000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>353072000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>344429000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>377003000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>362686000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>302684000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>317448000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>310943000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>297006000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>255181000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>219424000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>229585000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>185414000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>189807000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>161974000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>162469000.0</v>
       </c>
       <c r="BG57"/>
       <c r="BH57">
+        <v>162469000.0</v>
+      </c>
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>129727000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>128993000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>126004000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>119343000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>114889000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>98871000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>110588000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>113217000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>99550000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>109001000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>88628000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>90996000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>78773000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>124490000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>120817000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>149848000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>103615000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>94502000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>74247000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>64517000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>45676000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>46793000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>50841000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>74361000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>83457000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>72875000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>51454000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>66555000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>49219000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>61564000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>62120000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>67664000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>60467000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>54256000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>4890750000.0</v>
+      </c>
+      <c r="C58">
+        <v>4775110000.0</v>
+      </c>
+      <c r="D58">
         <v>4790395000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4737921000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4761024000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4718278000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4647231000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4611113000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4476460000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4441291000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4573833000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4497413000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4480444000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>4524628000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>4611203000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>4546147000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4370193000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4412221000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2660809000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2642855000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2451287000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2382381000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2377918000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2410761000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2427043000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2425233000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2565726000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2793205000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2461708000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1811305000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1668046000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1740319000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1740202000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1826842000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1866193000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1325608000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1272651000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1254123000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1195683000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1171480000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1202312000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1219800000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1194710000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>883793000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>823083000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>813968000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>752475000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>557729000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>479831000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>483189000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>429991000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>404572000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>338002000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>474994000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>385752000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>385895000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>336347000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>347175000.0</v>
       </c>
       <c r="BG58"/>
       <c r="BH58">
+        <v>347175000.0</v>
+      </c>
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>286187000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>366267000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>298716000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>299951000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>268432000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>268321000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>224259000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>269673000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>225942000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>244553000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>194136000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>219123000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>175899000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>182550000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>179977000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>203941000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>158320000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>150299000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>131594000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>169335000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>135657000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>139094000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>131494000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>186313000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>146752000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>136871000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>118600000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>165904000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>130742000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>152931000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>148591000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>183702000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>157732000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>151016000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15361,331 +15787,339 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>56927000.0</v>
+      </c>
+      <c r="C60">
+        <v>60600000.0</v>
+      </c>
+      <c r="D60">
         <v>3346000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-40900000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-110768000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-163589000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-183009000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-234717000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-289921000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-297394000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-333214000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-284582000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>839386000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>784661000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1220244000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1341790000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1170277000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1007804000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>806343000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>594462000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>447026000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>296869000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>128491000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>19132000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>18651000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-63220000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-177918000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-247373000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-38690000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>32020000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>146061000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>8642000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-7336000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-25276000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-46784000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>622778000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>919869000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>902178000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>892958000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>879528000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>886160000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>839310000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>802278000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>718509000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>702916000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>638355000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>614253000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>542227000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>545272000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>508909000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>499373000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>455050000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>451611000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>267238000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>265123000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>247164000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>250462000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>218354000.0</v>
       </c>
       <c r="BG60"/>
       <c r="BH60">
+        <v>218354000.0</v>
+      </c>
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>215804000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>24607000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>43830000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>58288000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>72288000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>78827000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>92108000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>77597000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>78651000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>76495000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>80132000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>99964000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>103091000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>96362000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>99286000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>92931000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>95534000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>96887000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>100686000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>92034000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>89068000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>91070000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>94734000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>83701000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>82825000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>85868000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>88144000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>83354000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>91602000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>80729000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>80344000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>70572000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>75520000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>78877000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15735,54 +16169,56 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15832,84 +16268,86 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15950,2758 +16388,2852 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1923779000.0</v>
+      </c>
+      <c r="C2">
         <v>1765821000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1640107000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1778492000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1903409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1523095000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1552426000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1504806000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1591107000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1455084000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1356314000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1176648000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>994081000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>756597000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>601735000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>501132000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>412629000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>490935000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>463105000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>384244000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>359808000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>305980000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>283072000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>288337000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>255923000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>203239000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>141397000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>148500000.0</v>
+      </c>
+      <c r="C3">
         <v>130191000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>118989000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>183773000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>168501000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>164172000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>165934000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>159984000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>70135000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56995000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44595000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34463000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27654000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26748000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29186000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31263000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43065000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23120000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21696000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19603000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15946000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18021000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18641000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20624000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15915000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10788000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6477000.0</v>
       </c>
-      <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>392316000.0</v>
+      </c>
+      <c r="C5">
         <v>323093000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>404596000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>591069000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>897201000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>447949000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>357691000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>229567000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>93235000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>56025000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>187505000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>165726000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>54851000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-69036000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26843000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3216000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25833000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43146000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10628000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>944000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4076000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1875000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>400337000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>366473000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>366236000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3354000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>211347000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>540816000.0</v>
+      </c>
+      <c r="C6">
         <v>453284000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>523585000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>774842000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1065702000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>612121000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>523625000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>389551000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>163370000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>113020000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>232100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>200189000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>82505000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42288000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>56029000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28047000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17232000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20026000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>32324000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20547000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20022000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16146000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>418978000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>387097000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>382151000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7434000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>217824000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>98655000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>1515757000.0</v>
+      </c>
+      <c r="C9">
         <v>1414932000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1389019000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1811985000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1855411000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1325531000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1095011000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1000847000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>849067000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>679787000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>752692000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>690774000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>556880000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>436449000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>356349000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>271620000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>213056000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>231308000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>249705000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>197413000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>166015000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>132528000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>117265000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>78136000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>113539000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91677000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>67978000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>98655000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>166938000.0</v>
+      </c>
+      <c r="C10">
         <v>77211000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>155822000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>437284000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>822104000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>376413000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>269182000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>160964000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30151000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8554000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>149884000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>148175000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49118000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-74812000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21709000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6366000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29074000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-51809000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3395000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3106000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1604000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4029000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10864000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-39704000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6269000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4773000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8247000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3056000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>42151000.0</v>
+      </c>
+      <c r="C11">
         <v>4799000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28261000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-91358000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>133558000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>104598000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48807000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>30514000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27971000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3153000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>58781000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>57173000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30923000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-62023000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1121000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>685000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-423000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>127000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>143000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26201000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1803000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-8518000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-9748000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1821000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1733000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3381000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1308000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>225378000.0</v>
+      </c>
+      <c r="C12">
         <v>234502000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>237899000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>151730000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66882999.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70648000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88509000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68603000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63084000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47471000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>37621000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17551000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5733000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5776000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5134000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3150000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3241000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8663000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7233000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4050000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2472000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>2799000.0</v>
+      </c>
+      <c r="C13">
         <v>3901000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>39603000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>38520000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1936000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1398000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>124787000.0</v>
+      </c>
+      <c r="C15">
         <v>72412000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>127561000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>528642000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>688546000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>271815000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>220375000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>150639000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2180000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5401000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91103000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>91002000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18195000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12789000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20588000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8074000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-28651000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-51936000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3252000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-29307000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1704000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2941000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3603000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-33867000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3091000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3040000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4866000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1748000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>124787000.0</v>
+      </c>
+      <c r="C16">
         <v>72412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>127561000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>528642000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>124787000.0</v>
+      </c>
+      <c r="C17">
         <v>72412000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>127561000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>528642000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>688546000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>271815000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-225378000.0</v>
+      </c>
+      <c r="C18">
         <v>-230601000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-198296000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-113210000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-64947000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-69250000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>387268000.0</v>
+      </c>
+      <c r="C21">
         <v>367755000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>363179000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>746076000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>933076000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>488414000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>371643000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>260397000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>139394000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>84636000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>204561000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>173726000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>88651000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-69036000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26843000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1116000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23533000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32921999.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10628000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1244000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4075999.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1875000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9025000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-36471000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>892000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3354000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9165000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>98655000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>3052268000.0</v>
+      </c>
+      <c r="C23">
         <v>2812998000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2665947000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2844401000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2825744000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2360212000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2275794000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2245256000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2300780000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2050235000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1904445000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1693696000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1462310000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1262082000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>931241000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>773868000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>649218000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>755165000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>702182000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>580413000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>521746999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>440383000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>409362000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>402944000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>365344000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>302256000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>202182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98655000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>148500000.0</v>
+      </c>
+      <c r="C25">
         <v>130191000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>118989000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108588000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>96022000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>100040000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>122000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>107000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>71000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>40000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>59000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>108000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>97000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>106600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>79800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>607000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>114700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>83000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>98800000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>1128489000.0</v>
+      </c>
+      <c r="C28">
         <v>939226000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>897596000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1018828000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>888230000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>799673000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>624180000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>614617000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>611166000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>546951000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>566524000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>410348000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>419029000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4800000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>47159000.0</v>
+      </c>
+      <c r="C29">
         <v>4799000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28261000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-91358000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>133558000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>104598000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>1128489000.0</v>
+      </c>
+      <c r="C30">
         <v>1047176999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1025839999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1065909000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>922335000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>839517000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>728268000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>732033000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>709171000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>602851000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>565331000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>517048000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>468229000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>505485000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>329506000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>274836000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>238889000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>264230000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>239077000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>196169000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>161939000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>135118000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>126290000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>114607000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109421000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>95031000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>60785000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>98655000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-220330000.0</v>
+      </c>
+      <c r="C31">
         <v>-290544000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-207357000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-308792000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-110972000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-112001000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-102461000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-99433000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-109243000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-76082000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-54677000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-25551000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-39533000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5776000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5134000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5250000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5541000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18887000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7233000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4350000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2471999.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2154000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1839000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3233000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7161000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1419000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-918000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-95599000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>3439536000.0</v>
+      </c>
+      <c r="C32">
         <v>3180753000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3029126000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3590477000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3758820000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2848626000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2647437000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2505653000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2440174000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2134871000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2109006000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1867422000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1550961000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1193046000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>958084000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>772752000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>625685000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>722243000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>712810000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>581657000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>525823000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>438508000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>400337000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>366473000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>369462000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>294916000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>209375000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>98655000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>469069000.0</v>
+      </c>
+      <c r="C2">
+        <v>481194000.0</v>
+      </c>
+      <c r="D2">
         <v>494074000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>489892000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>458619000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>449609000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>450392000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>454898000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>410922000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>417309000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>410775000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>420406000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>391617000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>403093000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>468402000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>458709000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>447237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>501174000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>501183000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>453815000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>427308000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>435683000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>376863000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>283241000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>381903000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>393360000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>411556000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>365607000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>408190000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>382047000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>369198000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>345371000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>411622000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>378148000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>409513000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>391824000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>390052000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>373509000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>363542000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>327981000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>422947000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>341661000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>312679000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>279027000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>364584000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>304302000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>265857000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>241905000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>296717000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>255032000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>242872000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>199460000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>252881000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>182291000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>178779000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>142646000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>187716000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>148066000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>144377000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>121576000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>104602000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>154880000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>115615000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>122802000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>97638000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>151280000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>103232000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>120098000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>88495000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>116881000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>84033000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>101507000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>81823000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>119539000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>80196000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>88630000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>71443000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>105968000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>67027000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>71160000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>61825000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>98808000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>63669000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>62106000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>58489000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>115011000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>60628000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>59541000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>53156000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>93337000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>59305000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>52180000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>51101000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>38747000.0</v>
+      </c>
+      <c r="C3">
+        <v>40259000.0</v>
+      </c>
+      <c r="D3">
         <v>38376000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>34629000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>35236000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>34109000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>32997999.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>32256999.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>30827000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>34629000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>28454000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>47129000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>47635000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>48101000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>45769000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>43149000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>43042000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>43362000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>41608000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>40489000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>40415000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>42190000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>40790000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>40777000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>41134000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>39063000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>42269000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>43468000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>43955000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>39972000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>11978000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>39785000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>19043000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>18546000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>16526000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>16020000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>15747000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>15036000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>13658000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>12554000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>12490000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>11231000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>10895000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>9979000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>9468000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>9017000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>8338000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>7640000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7695000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6731000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6598000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6630000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7263000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6593000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>6468000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6424000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>6830000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>7373000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7597000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>7386000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6130000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6405000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>5929000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>5725000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>5061000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>5740000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>5385000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>5423000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>5148000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>5363000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2771000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>5727000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>4118000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>4199000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>3838000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>3795000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>4114000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>3867000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>4323000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>4876000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>4955000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>4305000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>4756000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>4710000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>4870000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>7233000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>4560000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>5771000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3060000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>4905000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>3831000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>3802000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>3377000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18750,610 +19282,624 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>34243000.0</v>
+      </c>
+      <c r="C5">
+        <v>98066000.0</v>
+      </c>
+      <c r="D5">
         <v>105722000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>129816000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>61145000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>68395000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>102493000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>97641001.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>54564000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>70733000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>51079000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>166267000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>116517000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>135422000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>214150000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>60696000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>208262000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>254598000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>246213000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>188128000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>184411000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>111444000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>136906000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15187999.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>100702000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>82859000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>105215000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>68915000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>57643000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>42510000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>81105000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>48309000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>35495000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>38312000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>12218000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7210000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>27795000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>16058000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>22740000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-13641000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>58411000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>41814000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>54932000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>15379000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>75325000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>36688000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>48935000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>4778000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>58260000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>23860000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-27780000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>511000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-88595000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1994000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>19662000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2097000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>26911000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4103000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>9443000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-5632000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-17670000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-12848000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-12884000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-5491000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-11156000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>15693000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-3704000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>2107000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-3468000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>14384000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-5933000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-3163000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-4344000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>17579000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-4480000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-2655000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-5986000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>13791000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-4244000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-4049000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-8088000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>14944000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-2919000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-4868000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-16182000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-5896000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-11892000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-9253000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-9429000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>18730000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-6797000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-4658000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-6383000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>72990000.0</v>
+      </c>
+      <c r="C6">
+        <v>138325000.0</v>
+      </c>
+      <c r="D6">
         <v>144098000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>164445000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>96381000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>102504000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>135490999.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>129898000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>85391000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>105362000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>79533000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>213396000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>164152000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>183523000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>259919000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>103845000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>251304000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>297960000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>287821000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>228617000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>224826000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>153634000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>177696000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>55964999.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>141836000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>121922000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>147484000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>112383000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>101598000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>82482000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>93083000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>88094000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>54538000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>56858000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>28744000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>23230000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>43542000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>31094000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>36398000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1087000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>70901000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>53045000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>65827000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>25358000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>84793000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>45705000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>57273000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>12418000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>65955000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>30591000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-21182000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>7141000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-81332000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8587000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>26130000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4327000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>33741000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>3270000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>17040000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1754000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-11540000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6443000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-6955000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>234000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-6095000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>21433000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1681000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>7530000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1680000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>19747000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-3162000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>2564000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-226000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>21778000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-642000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>1140000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1872000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>17658000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>79000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>827000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3133000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>19249000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>1837000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-158000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-11312000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>1337000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-7332000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-3482000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-6369000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>23635000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2966000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-856000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-3006000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19402,54 +19948,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19498,1134 +20046,1164 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>331259000.0</v>
+      </c>
+      <c r="C9">
+        <v>361429000.0</v>
+      </c>
+      <c r="D9">
         <v>389736000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>409259000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>355333000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>362797000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>361340000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>374757000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>316038000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>320951000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>340450000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>380073000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>347545000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>369406000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>523218000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>498583000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>455504000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>505254000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>487676000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>406977000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>385128000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>408330000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>332419000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>199654000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>283073000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>284166000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>294958000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>232814000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>262701000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>254511000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>271600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>212035000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>258673000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>214325000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>205813000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>170256000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>196654000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>175819000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>179839000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>127475000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>224261000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>190750000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>194263000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>143418000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>218143000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>180373000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>167909000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>124349000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>174977000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>140800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>139226000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>101877000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>145174000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>101880000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>114127000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>75268000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>117526000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>84393000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>91246000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>63184000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>40136000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>67750000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>58066000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>61018000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>44474000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>91734000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>53841000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>59245000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>44885000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>74128000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>44369000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>43274000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>35642000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>68319000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>37969000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>32312000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>27415000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>58987000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>28787000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>24813000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>19941000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>56359000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>27105000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>22913000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>10888000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>32166000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>15986000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>15239000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>14746000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>56654000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>20408000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>19005000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>17472000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-19157000.0</v>
+      </c>
+      <c r="C10">
+        <v>43801000.0</v>
+      </c>
+      <c r="D10">
         <v>47890000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>70740000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11166000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7834000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>42424000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>32669000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5716000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5027000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-11402000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>103722000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>58475000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>86404999.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>178672000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>37285000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>181479000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>238490000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>229755000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>172380000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>168181000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>95565000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>117302000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4635000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80429000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>60816000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>80422000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>47515000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>37943000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24533000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>65438999.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>33049000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>18346000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>19367000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2279000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5283000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15156000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4295000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>11106000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-22003000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>55614000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>33873000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>49017000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>11380000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>69386000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>31478000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>44589000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2722000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>56723000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>21695000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-28971000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-329000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-89773000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>450000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>18183000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3672000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>25263000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-5701000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8454000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-6531000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-19603000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-14867000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-15293000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-7727000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-13155000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>13742000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-5823000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>368000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-4892000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>13157000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-7097000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-3997000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-5169000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>16780000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-5217000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-3164000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-6413000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>13311000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4763000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-4642000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-8650000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>14224000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-3753000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-5639000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-16953000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-9162000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-12383000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-9680000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-12388000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>16850000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-8691000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-5793000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-7278000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>-5902000.0</v>
+      </c>
+      <c r="C11">
+        <v>15026000.0</v>
+      </c>
+      <c r="D11">
         <v>11625000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>19032000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3127000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-6083000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>9256000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3717000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-2091000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-6354000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-9215000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>27245000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>16585000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-20491000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>56397000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-163426000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>34434000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>54391000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3009000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>41724000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>37988000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>49154000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18879000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1423000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>11996000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>8353000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>16665000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11793000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>13837000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5234000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2936000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>8507000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>18085000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>6216000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5583000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1913000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5720000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1778000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>4188000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-8533000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>22312000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>13163000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>19082000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4224000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>26861000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>12049000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>17336000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>927000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>30081000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>12146000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-11136000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-168000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-61411000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-1235000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>567000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>56000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1209000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-871000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>987000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-204000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>167000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-105000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>196000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-164000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>105000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-115000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>132000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>21000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>32679000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-2887000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-1535000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-2056000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>5970000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-2161000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-1363000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-2546000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>5419000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-1905000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-1857000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-3460000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>4966000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-1351000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-2030000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-10103000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2655000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-4456000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-3487000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-4460000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>7105000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-3568000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-2376000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-2982000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>52663000.0</v>
+      </c>
+      <c r="C12">
+        <v>54265000.0</v>
+      </c>
+      <c r="D12">
         <v>57638000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>57724000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>58184000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>57909000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>58642000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>60113000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>57838000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>62508000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>59788000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>59163000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>56440000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>53080000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>32656999.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>22036000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25463000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13795000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13972000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13653000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>15342000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15879000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19604000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>19823000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20273000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22043000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>24793000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>21400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>17977000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15666000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>15260000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17149000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>18945000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>14497000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>12493000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12639000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>11763000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11634000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8362000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2797000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>7941000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>5915000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3999000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5939000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>5210000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>4346000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2056000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1537000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2165000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1191000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>840000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1178000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1544000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1479000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1575000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1648000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1598000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>989000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>899000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1933000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12">
         <v>1999000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
-        <v>57846000.0</v>
+        <v>393000.0</v>
       </c>
       <c r="C13">
         <v>366000.0</v>
       </c>
       <c r="D13">
+        <v>57846000.0</v>
+      </c>
+      <c r="E13">
+        <v>366000.0</v>
+      </c>
+      <c r="F13">
         <v>1581000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>932000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1052000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>851000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1066000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3090000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5148000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
@@ -20662,54 +21240,56 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -20758,350 +21338,360 @@
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-13697000.0</v>
+      </c>
+      <c r="C15">
+        <v>28775000.0</v>
+      </c>
+      <c r="D15">
         <v>36265000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>51708000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>8039000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13917000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>33168000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>28952000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3625000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>11381000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2187000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>76477000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>41890000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>106896000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>122275000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>200711000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>147045000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>184099000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>226746000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>130656000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>130193000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>46411000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>98423000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3212000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>68433000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>52463000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>63757000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>35722000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>36127000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>22411000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>64042000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>28059000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>261000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>13151000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-7862000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3370000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>9436000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2517000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6918000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-13470000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>33302000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>20710000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>29935000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>7156000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>42525000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>19429000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>27253000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1795000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>26642000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>9549000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-17835000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-161000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-28362000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1685000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>17616000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3764000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>24054000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-4830000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>7467000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-6327000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-19770000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-15067000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-15188000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-7923000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-13758000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>13637000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-5708000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>236000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-4913000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-19522000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-4210000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-2462000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-3113000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>10810000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-3118000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-2006000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-3982000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>7892000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-2858000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-2785000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-5190000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>9258000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-2402000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-3609000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-6850000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-11817000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-7927000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-6193000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-7928000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>9745000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-5123000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-3417000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-4296000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>28775000.0</v>
+      </c>
+      <c r="D16">
         <v>36265000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>51708000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8039000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13917000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>33168000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
@@ -21142,84 +21732,90 @@
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-13697000.0</v>
+      </c>
+      <c r="C17">
+        <v>28775000.0</v>
+      </c>
+      <c r="D17">
         <v>36265000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>51708000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8039000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>13917000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>33168000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>28952000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3625000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>11381000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2187000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
@@ -21256,84 +21852,90 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-52663000.0</v>
+      </c>
+      <c r="C18">
+        <v>-54265000.0</v>
+      </c>
+      <c r="D18">
         <v>-57152000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-57358000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-56603000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-56977000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-57590000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-59262000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-56772000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-59418000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-54640000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
@@ -21370,54 +21972,56 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21466,54 +22070,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21562,332 +22168,340 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>34243000.0</v>
+      </c>
+      <c r="C21">
+        <v>96551000.0</v>
+      </c>
+      <c r="D21">
         <v>104743000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>134430000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>54729000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>90105000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>119818000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>94948000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>63459000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>63577000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>53367000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>157920000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>105315000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>116154000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>235560000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>210083000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>219365000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>271350000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>255655000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>186706000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>184566000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>111802000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>138633000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>43104000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>113500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>87321000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>106167000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>69133000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>94722000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>51841000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>85045000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>50862000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>77432000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>44243000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13423000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>6896000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>27110000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>16386000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>29715000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-11475000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>67233000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>44876000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>56423000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>17029000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>75325000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>36688000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>48935000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4778000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>58260000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>23860000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-27780000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>511000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-88595000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1994000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>19662000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-2097000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>26911000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-4103000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>9443000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-5632000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-17670000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-12848000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-12884000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-5491000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-11156000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>15693000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-3704000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>2107000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-3468000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>14384000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-5933000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-3163000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-4344000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>17579000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-4480000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-2655000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-5986000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>13791000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-4244000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-4049000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-8088000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>14944000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-2919000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-4868000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-16182000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-5896000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-11892000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-9253000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-9429000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>18730000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-6797000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-4658000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-6383000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21936,332 +22550,340 @@
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>766085000.0</v>
+      </c>
+      <c r="C23">
+        <v>746072000.0</v>
+      </c>
+      <c r="D23">
         <v>779067000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>764721000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>759223000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>722301000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>691914000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>734707000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>663501000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>674683000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>697858000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>642559000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>633847000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>656345000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>756060000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>747209000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>683376000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>735078000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>733204000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>674086000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>627870000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>732211000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>570649000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>439791000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>551476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>590205000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>600347000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>529288000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>576169000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>584717000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>555753000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>506544000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>592863000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>548230000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>601903000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>555184000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>559596000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>532942000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>513666000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>466931000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>579975000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>487535000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>450519000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>405416000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>507402000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>447987000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>384831000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>361476000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>413434000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>371972000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>409878000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>300826000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>486650000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>282177000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>273244000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>220011000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>278331000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>236562000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>226180000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>190392000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>162408000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>235478000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>186565000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>189311000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>153268000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>227321000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>160777000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>177236000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>136848000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>176625000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>134335000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>147944000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>121809000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>170279000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>122645000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>123597000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>104844000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>151164000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>100058000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>100022000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>89854000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>140223000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>93693000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>89887000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>85559000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>153073000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>88506000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>84033000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>77331000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>131261000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>86510000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>75843000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>74956000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22310,84 +22932,90 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>38747000.0</v>
+      </c>
+      <c r="C25">
+        <v>40259000.0</v>
+      </c>
+      <c r="D25">
         <v>38376000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>34629000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>35236000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>34109000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>32998000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>32257000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>30827000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>34629000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>28454000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
@@ -22424,54 +23052,56 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22520,338 +23150,352 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>122000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>107000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>40000000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>59000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>107600000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>97000000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>106600000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27">
         <v>79800000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27">
         <v>607000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27">
         <v>114700000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27">
         <v>83000000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>98800000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>297016000.0</v>
+      </c>
+      <c r="C28">
+        <v>264878000.0</v>
+      </c>
+      <c r="D28">
         <v>283806000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>280383000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>299422000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>149519000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>259872000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>278630000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>261375000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>150374000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>289214000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28">
         <v>197738000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>142512000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>74493000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>62463000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>82953000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>89744000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28"/>
       <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28">
         <v>156421000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28"/>
       <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28">
         <v>28118000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28"/>
       <c r="AU28"/>
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28">
         <v>33717000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28">
         <v>3900000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-5902000.0</v>
+      </c>
+      <c r="C29">
+        <v>13375000.0</v>
+      </c>
+      <c r="D29">
         <v>11625000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>19032000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3127000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6083000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9256000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3717000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2091000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-6354000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9215000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
@@ -22888,918 +23532,938 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>297016000.0</v>
+      </c>
+      <c r="C30">
+        <v>264878000.0</v>
+      </c>
+      <c r="D30">
         <v>284993000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>276242000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>300604000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>272692000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>241522000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>279809000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>252579000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>257374000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>287083000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>222153000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>242230000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>253252000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>287658000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>288500000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>236139000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>233904000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>232021000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>220271000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>200562000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>296528000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>195086000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>156550000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>169573000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>196845000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>190691000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>163681000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>171510000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>196680000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>183299000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>158471000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>180239000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>170582000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>193690000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>163360000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>169544000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>159433000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>150124000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>138950000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>157028000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>145874000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>137840000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>126389000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>142818000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>143685000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>118974000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>119571000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>116717000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>116940000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>167006000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>101366000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>233769000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>99886000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>94465000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>77365000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>90615000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>88496000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>81803000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>68816000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>57806000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>80598000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>70950000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>66509000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>56397000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>76041000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>57545000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>57138000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>48353000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>59744000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>50302000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>46437000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>39986000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>50740000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>42511000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>35172000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>33516000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>45196000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>33031000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>28862000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>28029000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>41415000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>30024000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>27781000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>27070000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>38062000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>27878000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>24492000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>24175000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>37924000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>27205000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>23663000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>23855000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-53400000.0</v>
+      </c>
+      <c r="C31">
+        <v>-52750000.0</v>
+      </c>
+      <c r="D31">
         <v>-56853000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-63690000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-43563000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-82271000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-77394000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-62279000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-69175000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-58550000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-64769000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-54198000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-46840000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-29749000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-56888000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-172798000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-37886000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-32860000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-25900000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-14326000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-16385000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-16237000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-21331000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-47739000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-33071000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-26505000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-25745000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-21618000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-56779000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-27308000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19606000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-17813000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-59086000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-24876000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-15702000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-12179000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-11954000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-12091000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-18609000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-10528000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-11619000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-11003000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7406000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-5649000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-5939000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-5210000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-4346000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-2056000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1537000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-2165000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1191000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-840000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1178000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-1544000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-1479000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1575000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1648000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1598000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-989000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-899000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-1933000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-2019000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-2409000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-2236000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1999000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-1951000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2119000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-1739000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1424000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1227000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-1164000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-834000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-825000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-799000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-737000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-509000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-427000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-480000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-519000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-593000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-562000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-720000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-834000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-771000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-771000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-3266000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-491000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-427000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-2959000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-1880000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-1894000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-1135000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-895000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>800328000.0</v>
+      </c>
+      <c r="C32">
+        <v>842623000.0</v>
+      </c>
+      <c r="D32">
         <v>883810000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>899151000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>813952000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>812406000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>811732000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>829655000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>726960000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>738260000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>751225000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>800479000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>739162000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>772499000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>991620000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>957292000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>902741000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1006428000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>988859000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>860792000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>812436000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>844013000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>709282000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>482895000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>664976000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>677526000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>706514000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>598421000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>670891000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>636558000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>640798000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>557406000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>670295000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>592473000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>615326000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>562080000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>586706000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>549328000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>543381000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>455456000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>647208000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>532411000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>506942000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>422445000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>582727000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>484675000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>433766000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>366254000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>471694000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>395832000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>382098000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>301337000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>398055000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>284171000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>292906000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>217914000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>305242000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>232459000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>235623000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>184760000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>144738000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>222630000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>173681000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>183820000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>142112000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>243014000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>157073000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>179343000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>133380000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>191009000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>128402000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>144781000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>117465000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>187858000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>118165000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>120942000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>98858000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>164955000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>95814000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>95973000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>81766000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>155167000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>90774000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>85019000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>69377000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>147177000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>76614000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>74780000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>67902000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>149991000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>79713000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>71185000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>68573000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23837,2683 +24501,2771 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>30413000.0</v>
+      </c>
+      <c r="C2">
         <v>123688000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1511763000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2181864000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103096000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47658000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5803000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87023000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>331467000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>148934000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13389000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8353999.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8512000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13364000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13186000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8603000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1461000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1990000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1904000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2003000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1630000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22285000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2610000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4627000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8201000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>912000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>199843000</v>
+      </c>
+      <c r="C3">
         <v>230788000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>269356000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>173642000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>185383000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>111126000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>93623000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>79992000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>112455000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>157644000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>133460000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>119609000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>93868000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>49058000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25593000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39907000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2024000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13282000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15151999</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29695000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13380000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9229000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19390000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3798000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23506000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46620000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>38546000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>10778000.0</v>
+      </c>
+      <c r="C6">
         <v>-93275000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1388075000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-670101000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2078768000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>55438000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41855000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12104000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-69116000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-244444000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>182533000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>135545000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5035000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-158000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8512000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13186000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13186000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-232000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-529000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1990000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-99000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>373000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20655000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>19675000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2017000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3574000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7289000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-49184000.0</v>
+      </c>
+      <c r="C7">
         <v>-414548000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-256083000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-498399000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-278748000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-106780000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-80543000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-182656000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>337330000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-77384000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-42516000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-55629000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-33800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-72998000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-52106000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-39022000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>48632000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-194000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29603000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12053000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-25012000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1354000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-31375000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12438000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10084000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-474000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4749000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>250000.0</v>
+      </c>
+      <c r="C9">
         <v>-8484000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4690000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1846000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1564000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10485000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7309000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-8583000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2758000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>588000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2629000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3991000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4995000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5282000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7280000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>68000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3804000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1235000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1280000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1799000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1200000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>213776000.0</v>
+      </c>
+      <c r="C10">
         <v>-268573000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47274000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-77193000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-190074000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-104621000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>93266000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7399000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>220767000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4304000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-166505000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-106036000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-100937000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-107454000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39475000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-57103000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34953000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7581000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-34158000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14462000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-41259000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8426000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-32910000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21782000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4779000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-20504000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-22828000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
+      <c r="AB12"/>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>148500000.0</v>
+      </c>
+      <c r="C14">
         <v>130191000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118989000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>183773000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>168501000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>164172000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>165934000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>159984000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>70135000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56995000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44595000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34463000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27654000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26748000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29186000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31263000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43065000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23120000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21696000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19603000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15946000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18021000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18641000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20624000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15915000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10788000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6477000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>41191000.0</v>
+      </c>
+      <c r="C16">
         <v>30413000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>123688000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1511763000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2181864000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103096000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47658000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5803000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17907000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>87023000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>331467000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>148934000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13389000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8353999.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8512000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13364000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13186000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1229000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1461000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1990000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1904000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2003000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1630000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22285000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2610000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4627000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8201000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>252398000.0</v>
+      </c>
+      <c r="C18">
         <v>-213693000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-67142000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>230045000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>476731000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>389644000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>245565000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>169611000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>442647000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-78799000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6756000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-37118000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6347000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52922000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8472000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-51717000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>55044000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34636000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15462000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-25294000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23184000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2230000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-38911000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>537000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4137000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-42322000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-22240000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>208</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-240409000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-307431000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-171068000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-194353000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-197600000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-218036000.0</v>
+      </c>
+      <c r="C21">
         <v>112217000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-41854000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62295000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1622164000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>124787000.0</v>
+      </c>
+      <c r="C22">
         <v>72412000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>127561000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>528642000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>688546000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>271815000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>220375000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>135731000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2180000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5401000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91103000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>91002000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18195000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12789000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20588000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-28651000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-51936000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3252000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-29307000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1704000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2941000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3603000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-33867000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3091000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3040000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4866000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-5750000.0</v>
+      </c>
+      <c r="C23">
         <v>-546999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-399796000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-20671000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8348000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-11886999.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-15851000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6136000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5502000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-63082000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16421000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3685000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-426000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1791000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-101000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-575000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-161000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>616000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-806000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1479000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>218000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-274000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-315000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>2079000.0</v>
+      </c>
+      <c r="C24">
         <v>-9621000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-38075000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8970000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12857000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-53000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>29549000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-224434000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>99751000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-8797000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-310000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>464000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>5325000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-110000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-592000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5610000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>158624000.0</v>
+      </c>
+      <c r="C25">
         <v>186349000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>147097000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>281658999.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>90736000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>176483000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41131000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>141562000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>138885000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>64840000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15310000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7110000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>69870000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-56322000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13597000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2308000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6391000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7853000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4899000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>294000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>921000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12755000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B26">
+        <v>4389000.0</v>
+      </c>
+      <c r="C26">
         <v>-11988000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1252899000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1000000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20671000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8348000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-250032000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-250000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1000326000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1630000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5027000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3116000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-178000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>43882000.0</v>
+      </c>
+      <c r="C27">
         <v>44185000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>39384000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>43546000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>48478000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>145704000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21832000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23983000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>50709000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>29214000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24223000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17072000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>67622000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>116183000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1557000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1119000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>592000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-219397000.0</v>
+      </c>
+      <c r="C28">
         <v>130586000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1283031000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-902477000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1607127000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-243914000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-174804000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-188992000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-688413000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2241000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>286782000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>253800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11505000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>53052000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3371000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51601000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-51055000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>33831000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14648000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25398000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23536000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2576000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18229000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13845000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2230000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>39322000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>35139000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>452241000.0</v>
+      </c>
+      <c r="C29">
         <v>17095000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>202214000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>403687000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>662114000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>500770000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>339188000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>249603000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>555102000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>78845000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>126704000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>82491000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87521000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3864000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17121000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-11810000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>57068000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21354000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-310000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4401000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9804000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11459000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-19521000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4335000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19369000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16306000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-223693000.0</v>
+      </c>
+      <c r="C30">
         <v>-240409000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-307431000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-171068000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-194353000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-197600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-122545000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-79992000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64043000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-321497000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-227397000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-200548000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-93868000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-49368000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-25593000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-39907000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2024000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13282000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14688000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29695000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-13380000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9229000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-19390000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1527000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-23616000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-47212000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-44156000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>41191000.0</v>
+      </c>
+      <c r="C2">
+        <v>43086000.0</v>
+      </c>
+      <c r="D2">
         <v>34560000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>46084000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30413000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>87012000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>78333000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>101787000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>123688000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>382655000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>420585000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1520227000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1511763000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2154348000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2244705000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2181864000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2203711000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>296211000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>233927000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>103096000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>94284000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>17387000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17208000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>47658000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38253000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11555000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>102550000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5803000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7755000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>22199000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20796000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17907000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22162000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21637000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>80150000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>87023000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>55426000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>37677000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>237156000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>349897000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>226979000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>304948000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>103767000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>148934000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>157127000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>181493000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10942000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13389000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>8197000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>15012000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9669000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8354000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>15568000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10102000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10205000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8511000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>9959000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>9139000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10756000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>13364000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1229000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1746000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2739000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1196000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1461000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1639000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1084000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2260000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1990000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3635000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1820000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1879000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1904000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1692000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3267000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2550000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2003000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>3237000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>2214000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1814000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1630000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>2037000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1540000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>2225000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>22285000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>2293000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2603000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2783000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2610000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1710000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2408000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>2282000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>4627000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>39220000</v>
+      </c>
+      <c r="C3">
+        <v>44225000</v>
+      </c>
+      <c r="D3">
         <v>48822000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>57000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>52565000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>50891000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>64557000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>49079000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>66261000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>137516000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>50244000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>47406000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34190000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>63967000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>33194000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29364000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>31608999</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>71636000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>31887000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>50251000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>39371000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>24224000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>30899000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>16632000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>29009000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>39331000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>17367000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>7916000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6714000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>30362000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>25242000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>17673999</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>35666000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>37427000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>25906000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>13456000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>53492000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>33153000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>25723000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>48991000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>42781000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>34714000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27077000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>29227000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>40699000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>31061000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>22537000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>16515000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>36246000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>27006000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>20879000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9737000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>23427000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12120000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>7628000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6193000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5756000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>7669000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>8591000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3577000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2167000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4615000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2309000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>3094000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3264000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4291000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4308000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3402000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3151000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>7659000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>10081000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>9621000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>2334000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3290000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4975000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>3797000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1318000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2412000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>4432000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2033000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>352000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1158000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1462000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>3589000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>13181000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>2341000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>466000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>344000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>647000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>3790000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>7140000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>7550000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>5026000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26562,54 +27314,56 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26658,610 +27412,624 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>12612000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1895000.0</v>
+      </c>
+      <c r="D6">
         <v>8526000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-11524000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>15671000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-56599000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8679000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-23454000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-21901000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-258967000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-37930000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1099642000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8464000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-642585000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-158999000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>62841000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-21847000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1907500000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>62284000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>130831000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8812000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>76897000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>179000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-30450000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>9405000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>26698000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-90995000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>96747000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1952000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-14444000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1403000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2889000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>17907000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>22162000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>21637000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>80150000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>31597000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>17749000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-199479000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-112741000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>122918000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-77969000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>201181000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-45167000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-8193000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-24366000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>170551000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2447000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>5192000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-6815000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5343000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1315000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-7214000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>5466000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-103000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1694000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1448000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>820000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1617000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-2608000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>824000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-517000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-993000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1543000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-265000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-178000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>555000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1176000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>270000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1645000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>1815000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-59000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-25000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>212000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-1575000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>717000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>547000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1234000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1023000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>400000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>184000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-407000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>497000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-685000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-20060000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>19992000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-310000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-180000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>173000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>900000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-698000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>126000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-2345000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-8991000.0</v>
+      </c>
+      <c r="C7">
+        <v>-48460000.0</v>
+      </c>
+      <c r="D7">
         <v>3611000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2291000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2044000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-125458000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-169782000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-101242000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-18066000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-193568000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5692000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-12551000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-44272000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-15745000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-162150000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-285343000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-72698000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-21292000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-173924000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-10834000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-46104000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-4602000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>49271000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-105345000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-12288000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-6322000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1322000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-63255000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>12450000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-38981000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-67699000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-88426000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>78095000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>19509000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>142332000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>97394000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>42564000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>23784000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-26099000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-117633000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>108516000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-74125000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-22201000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-39524000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>50181000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-29914000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-12207000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-63689000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>3566000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-19209000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>15611000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-29891000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-16608000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-23931000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-20263000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-12196000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>23751000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-43037000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-10412000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-22408000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-32722000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>36457000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-14498000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>21401000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-42513000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>25626000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-30656000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>3300000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-27873000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>15467000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-19928000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>9684000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-17276000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>21915000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-23663000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-939000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-22325000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>20233000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-14786000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>3169000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-9970000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>16196000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-27667000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-10302000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-9602000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>40769000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-23477000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>3718000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-8572000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>17608000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-6571000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>7417000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-8370000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27310,536 +28078,550 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-8991000.0</v>
+      </c>
+      <c r="C9">
+        <v>-247000.0</v>
+      </c>
+      <c r="D9">
         <v>-1910000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2598000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-191000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-567000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3646000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3813000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-7750000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1014000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1656000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5794000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-462000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1171000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>10047000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-7715000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2695000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-825000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>416000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-722000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4415000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>361000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-7985000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1554000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-4500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2305000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>6714000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-7218000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2515000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2048000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-2107000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-6943000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3077000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>298000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-625000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>8000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2033000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1022999.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3082000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-3504000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3776000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-9533000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2656000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>472000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1635000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3517000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-5215000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3106000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>8000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>563000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4894000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-672000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2005000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-1627000.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9">
         <v>738000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-3367000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>15367000.0</v>
+      </c>
+      <c r="C10">
+        <v>58525000.0</v>
+      </c>
+      <c r="D10">
         <v>81656000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>55585000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>18010000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-44329000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-61667000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-114253000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-48324000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-33892000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16318000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28933000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>35915000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>19405000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-41843000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-83115000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-100849000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12416000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-52101000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-49540000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-46840000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8797000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6853000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-55837000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9522000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>51599000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>49536000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1653000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>32415999.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-14820000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-20963000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4032000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>30147000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>50289000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>74264000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>66066999.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>18957000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>25457000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-11490000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-37228000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>35169000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-53364000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-106057000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-42253000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>50624000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-63475000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-63554000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-29631000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-5957000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-41497000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-41046000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-12437000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-19521000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-58294000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-5600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-24039000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>33614000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-36423000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-9516000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-27150000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-30341000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>30527000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-21149000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5719000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-22678000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>24863000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-36469000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>13428000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-35980000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>5491000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-27186000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>7200000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>33000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>13272000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-37729000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-1942000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-14860000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>19219000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-29856000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7413000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-5202000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>32423000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-36917000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-12224000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-16192000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>45669000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-23392000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>7491000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-7986000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>19257000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-12277000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>3084000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-5285000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -27888,54 +28670,56 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -27984,54 +28768,56 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28080,364 +28866,372 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>38747000.0</v>
+      </c>
+      <c r="C14">
+        <v>40259000.0</v>
+      </c>
+      <c r="D14">
         <v>38376000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>34629000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>35236000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>34109000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>32997999.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>32256999.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>30827000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>34629000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>28454000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>47129000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>47635000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>48101000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>45769000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>43149000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>43042000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>43362000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>41608000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>40489000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>40415000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>42190000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>40790000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>40777000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>41134000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>39063000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>42269000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>43468000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>43955000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>39972000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11978000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>39785000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>19043000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>18546000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>16526000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16020000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>15747000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>15036000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13658000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12554000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>12490000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>11231000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>10895000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9979000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9468000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>9017000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8338000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>7640000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7695000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>6731000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6598000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6630000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>7263000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6593000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6468000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>6424000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>6830000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>7373000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7597000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>7386000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>6130000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>6405000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5929000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5725000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>5061000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>5740000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>5385000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>5423000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>5148000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>5363000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>4395000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>5727000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>4118000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>4199000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>3838000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>3795000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>4114000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>3867000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>4323000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>4876000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>4955000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>4305000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>4756000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>4710000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>4870000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>7233000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>4560000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>5771000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>3060000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>4905000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>3831000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>3802000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>3377000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>80000000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
@@ -28456,332 +29250,340 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>53803000.0</v>
+      </c>
+      <c r="C16">
+        <v>41191000.0</v>
+      </c>
+      <c r="D16">
         <v>43086000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>34560000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>46084000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30413000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>87012000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>78333000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>101787000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>123688000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>382655000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>420585000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1520227000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1511763000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2085706000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2244705000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2181864000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2203711000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>296211000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>233927000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>103096000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>94284000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17387000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17208000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>47658000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>38253000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11555000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>102550000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5803000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>7755000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>22199000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20796000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17907000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>22162000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21637000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>80150000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>87023000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>55426000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>37677000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>237156000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>349897000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>226979000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>304948000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>103767000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>148934000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>157127000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>181493000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>10942000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13389000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>8197000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>15012000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>9669000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>8354000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>15568000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>10102000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>10205000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>8511000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>9959000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>9139000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>10756000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2053000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1229000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1746000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>2739000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1196000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1461000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1639000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1084000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>2260000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1990000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>3635000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1820000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1879000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1904000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1692000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>3267000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>2550000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>2003000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>3237000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>2214000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1814000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1630000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>2037000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1540000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>2225000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>22285000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>2293000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>2603000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>2783000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>2610000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>1710000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2408000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>2282000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28830,360 +29632,370 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>13281000.0</v>
+      </c>
+      <c r="C18">
+        <v>51841000.0</v>
+      </c>
+      <c r="D18">
         <v>83034000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>72762000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>41992000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-69665000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-95994000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-37903000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-10131000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-251474000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>17573000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>114211000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>52548000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3699000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>23373000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>106585000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>96823000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>148962000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>90322000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>140624000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>114136000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>194764000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>114244000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-33500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>99182000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>74533000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>40942000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>30908000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>146173000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>17334000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>27012000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-20908000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>132674000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>32936999.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>165437000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>111599000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>54477000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>29288000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-10996000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-155283000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>116735000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-65964000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>922000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-43606000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>64550000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-24094000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>4957000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-73734000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>20820000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-27980000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>30173000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-29360000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-7273000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-27506000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-3294000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-15159000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>59689000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-41166000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-3289000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-23706000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-47813000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>27734000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-25731000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>17062000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-53701000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>42353000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-34758000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>6825000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-29882000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>19807000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-29824000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>3328000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-18605000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>31192000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-27918000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-2947000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-23511000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>34535000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-19658000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>1339000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-13986000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>34648000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-27548000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-15369000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-30642000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>38639000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-18423000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-6590000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-13089000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>24929000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-15003000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>252000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-14315000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>208</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-89106000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-45042000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-50892000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-64754000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-55820000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-68943000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-141270000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-50838000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
@@ -29220,54 +30032,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29316,75 +30130,81 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-3221000.0</v>
+      </c>
+      <c r="C21">
+        <v>-56243000.0</v>
+      </c>
+      <c r="D21">
         <v>-76093000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-57899000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27801000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2524000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>109166000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11282000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -29424,2242 +30244,2294 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-13697000.0</v>
+      </c>
+      <c r="C22">
+        <v>28775000.0</v>
+      </c>
+      <c r="D22">
         <v>36265000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>51708000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8039000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13917000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>33168000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>28952000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3625000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>11381000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2187000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>76477000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>41890000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>106896000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>122275000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>200711000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>147045000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>184099000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>226746000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>130656000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>130193000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>46411000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>98423000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3212000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>68433000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>52463000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>63757000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>35722000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>27250000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>20114000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>62906000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>25461000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>261000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>13151000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-7862000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3370000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>9436000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2517000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6918000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-13470000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>33302000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>20710000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>29935000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7156000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>42525000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>19429000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>27253000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1795000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>26642000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>9549000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-17835000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-161000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-28362000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1685000.0</v>
       </c>
-      <c r="BB22"/>
-[...1 lines deleted...]
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22">
         <v>24054000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-4606000.0</v>
       </c>
-      <c r="BF22"/>
-[...1 lines deleted...]
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>-19770000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-14543000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-15188000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-7923000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-13758000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>13637000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-5708000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>236000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-4913000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-19228000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-4210000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-2462000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-3113000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>10810000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-3118000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-2006000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-3982000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>7892000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-2858000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-2785000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-5190000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>9258000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-2398000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-3613000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-6850000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-11817000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6194000.0</v>
       </c>
       <c r="CJ22">
         <v>-7928000.0</v>
       </c>
       <c r="CK22">
+        <v>-6194000.0</v>
+      </c>
+      <c r="CL22">
+        <v>-7928000.0</v>
+      </c>
+      <c r="CM22">
         <v>9745000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-5123000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-3417000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-4296000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-103000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2698000.0</v>
+      </c>
+      <c r="D23">
         <v>-24000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>27002000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-31000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-359000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-37000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9496000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-151000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-274000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-30000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4272000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-96000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-391243000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-57000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-266000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1317000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-706000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-17721000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-927000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-920000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-610000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6437000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-380999.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-5349000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-304000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-5984000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-250000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-6904000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1084000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-7512000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-351000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1255000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1775000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>506104000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-149000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1862000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-925000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-2574000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>79000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8242000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10278000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-30706000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2920000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>15530000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-70000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-33766000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8547000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8438000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1149000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1549000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>106385000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-9118000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23">
         <v>-319000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2516000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>-608000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-1791000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>293000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-293000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-91000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>10000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-10000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-103000.0</v>
       </c>
-      <c r="BS23"/>
-[...1 lines deleted...]
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-161000.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>-434000.0</v>
       </c>
-      <c r="BZ23"/>
-[...1 lines deleted...]
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23">
         <v>1050000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-456000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-350000.0</v>
       </c>
-      <c r="CE23"/>
-[...1 lines deleted...]
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23">
         <v>-24430000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-256000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>28945000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-5738000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-25380000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>13983000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-163000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>11778000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>212</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1216000.0</v>
+      </c>
+      <c r="D24">
         <v>1050000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>275000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-9620000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-9423000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2682000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-3754000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-594000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-46810000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>33131000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5287000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-405000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1115000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-8970000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-71636000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-767000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1172000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-12857000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-24224000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>21956000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-23000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-30000000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-32333000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>12772000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-7487000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-5285000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-8556000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>3829000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-168000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-116210000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-48991000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-53975000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-39445000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-27077000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-29227000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-80516000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-171000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-252000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-36246000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-23427000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-6000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-498000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>990000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>3376000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-3989000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-7550000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-5026000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>24523000.0</v>
+      </c>
+      <c r="C25">
+        <v>41293000.0</v>
+      </c>
+      <c r="D25">
         <v>46751000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>44364000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>61531000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>55123000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>55096000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>39680000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>36450000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>38372000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>40255000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>23372000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>24958000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>26029000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>50673000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>171939000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>17841999.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>14312000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>28018000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>30564000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>34039999.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>134872000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-43341000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50912000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>39288000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27993000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-49039000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22889000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>73580000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>27261000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>45069000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>19945999.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>63161000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19158000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>9470000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>9722000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>32719000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>21104000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>20250000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8259000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1360000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4859000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3089000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2711000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-4721000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3216000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-409000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-5196000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1086000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>154000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-13973000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>168000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-56794000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-97000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>17814000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-3617000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>6167000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>6660000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>7515000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-5605000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>4040000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>459000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>982000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>807000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1819000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>529000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1268000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>907000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>25864000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25">
         <v>-2442000.0</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25">
         <v>643000.0</v>
       </c>
-      <c r="CD25"/>
-[...1 lines deleted...]
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25">
         <v>278000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>4795000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>8888000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-9541000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>998000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-3539000.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>214</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>4389000.0</v>
+      </c>
+      <c r="D26">
         <v>2201000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1258000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>830000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-11988000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>151000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-151000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-274000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-44609000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1208290000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-96000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-713559000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-254731000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-266000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1317000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-706000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-17721000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-927000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-920000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-610000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-6437000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-381000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-531000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-304000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-5984000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-250032000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-104818000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-145182000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-7512000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-351000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-878000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-1775000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-700186000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-300140000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-238000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-419000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-813000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-141000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-732000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-1341000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-2578000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-376000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-1001000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-809000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-989000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-317000.0</v>
       </c>
-      <c r="AV26"/>
-[...1 lines deleted...]
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-178000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>11919000.0</v>
+      </c>
+      <c r="C27">
+        <v>8567000.0</v>
+      </c>
+      <c r="D27">
         <v>11308000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>11633000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>12374000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10428000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11684000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>11529000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>10544000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>10846000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>9820000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8538000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>10180000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>9821000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10736000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>12802000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>11052000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11995000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10124000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>15307000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14232000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>118783000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6861000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5828000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5723000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5116000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>5298000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5695000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6206000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3685000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>6095000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7997000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>7780000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6763000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>30877000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5289000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7503000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>7408000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>10305000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3998000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>6568000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>6075000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>6281000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5299000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>5412000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4910000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4519000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2231000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1775000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1565000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>60651000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3631000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>115081000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>364000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>315000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>423000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>344000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>113000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>602000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>498000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>653000.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27">
         <v>807000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-584000.0</v>
+      </c>
+      <c r="C28">
+        <v>-56753000.0</v>
+      </c>
+      <c r="D28">
         <v>-75405000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-60237000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-27002000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13828000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>104896000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20778000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8916000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4645000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-53905000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1213546000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-10935000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-646796000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-181805000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-42351000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-114387000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1760848000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-28302000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-11032000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13088000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-97838000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-136170000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3182000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-66796000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-41985000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-131856000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>65833000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-149124000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-33518000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-24685000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>18335000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-135444000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-24892000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-228990000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-299087000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>70000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>282000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2587000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-6000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>8242000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>10213000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>265490000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2837000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>17158000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-247000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>165606000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>71283000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-15519000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>21161000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-24790000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>30653000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>64000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>32957000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3178000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>16853000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-61262000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>41983000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1688000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>20961000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>48705000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-28024000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>24329000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-15647000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>53173000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-42284000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>34880000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-7999000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>30051000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-21375000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>31623000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-3502000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>18652000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-30391000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>26171000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3663000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>24093000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-35953000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>20339000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-1093000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>14131000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-35002000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>28023000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>14899000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>10309000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-18741000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>18271000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>5076000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>9239000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-23868000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>14139000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-113000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>12072000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>52501000.0</v>
+      </c>
+      <c r="C29">
+        <v>96066000.0</v>
+      </c>
+      <c r="D29">
         <v>131856000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>129762000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>94557000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-18774000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-31437000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11176000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>56130000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-113958000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>67817000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>161617000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>86738000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>67666000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>56567000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>135949000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>128431999.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>220598000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>122209000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>190875000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>153507000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>218988000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>145143000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-16868000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>128191000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>113864000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>58309000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>38824000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>152887000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>47696000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>52254000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3234000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>168340000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>70364000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>191343000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>125055000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>107969000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>62441000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>14727000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-106292000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>159516000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-31250000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>27999000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-14379000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>105249000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>6967000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>27494000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-57219000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>57066000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-974000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>51052000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-19623000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>16154000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-15386000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4334000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-8966000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>65445000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-33497000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>5302000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-20129000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-45646000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>32349000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-23422000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>20156000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-50437000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>46644000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-30450000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>10227000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-26731000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>27466000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-19743000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>12949000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-16271000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>34482000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-22943000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>850000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-22193000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>36947000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-15226000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>3372000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-13634000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>35806000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-26086000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-11780000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-17461000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>40980000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-17957000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-6246000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-12442000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>28719000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-7863000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>7802000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-9289000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-39220000.0</v>
+      </c>
+      <c r="C30">
+        <v>-41633000.0</v>
+      </c>
+      <c r="D30">
         <v>-47912000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-81190000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-52958000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-50892000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-64754000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-55820000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-68943000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-141270000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-50838000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-48002000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-67321000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-64367000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-33599000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-30479000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-35763000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-74513000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-32654000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-51423000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-130299000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-41726000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8943000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-16632000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-52009000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-45253000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-17367000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-7916000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-6714000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-30362000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-25242000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-17674000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-37281000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-44914000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-21007000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>167245000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-58119000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-44864000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-211183000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-7331000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-44556000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-56930000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-92213000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-33698000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-130435000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-31061000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-22537000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-16515000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-36246000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-27006000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-20879000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-9737000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-23427000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-12120000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-7628000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-6193000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-5756000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-7669000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8591000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-3577000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2167000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4615000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-2309000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-3094000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-3264000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-4291000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-3844000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-3402000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-3151000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-7659000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-10081000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-9621000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-2334000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-3290000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-4975000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3797000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-1318000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-2412000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-4432000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-2033000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-352000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1158000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-1462000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-3589000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-13181000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-2341000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-498000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>990000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3376000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-3989000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-6960000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-7567000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-5100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>