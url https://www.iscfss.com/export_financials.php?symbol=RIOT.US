--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1964,53 +1967,55 @@
         <v>68846796.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>9496349.0</v>
       </c>
       <c r="W15">
         <v>5919695.0</v>
       </c>
       <c r="X15">
         <v>2712035.0</v>
       </c>
       <c r="Y15">
         <v>1555770.0</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>37117000.0</v>
+      </c>
       <c r="C16">
-        <v>2892000.0</v>
+        <v>12536000.0</v>
       </c>
       <c r="D16">
         <v>6531000.0</v>
       </c>
       <c r="E16">
         <v>2882000.0</v>
       </c>
       <c r="F16">
         <v>8107000.0</v>
       </c>
       <c r="G16">
         <v>97000.0</v>
       </c>
       <c r="H16">
         <v>97000.0</v>
       </c>
       <c r="I16">
         <v>96698.0</v>
       </c>
       <c r="J16">
         <v>96698.0</v>
       </c>
       <c r="K16">
         <v>96698.0</v>
       </c>
@@ -2219,51 +2224,51 @@
       <c r="T20">
         <v>387239.0</v>
       </c>
       <c r="U20">
         <v>387239.0</v>
       </c>
       <c r="V20">
         <v>387000.0</v>
       </c>
       <c r="W20">
         <v>387000.0</v>
       </c>
       <c r="X20">
         <v>387000.0</v>
       </c>
       <c r="Y20">
         <v>387000.0</v>
       </c>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
-        <v>30187000.0</v>
+        <v>190520000.0</v>
       </c>
       <c r="C21">
         <v>34053000.0</v>
       </c>
       <c r="D21">
         <v>26017000.0</v>
       </c>
       <c r="E21">
         <v>21477000.0</v>
       </c>
       <c r="F21">
         <v>14162000.0</v>
       </c>
       <c r="G21">
         <v>336000.0</v>
       </c>
       <c r="H21">
         <v>459000.0</v>
       </c>
       <c r="I21">
         <v>1207509.0</v>
       </c>
       <c r="J21">
         <v>1263893.0</v>
       </c>
@@ -2643,51 +2648,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>46332000.0</v>
+        <v>633241000.0</v>
       </c>
       <c r="C28">
         <v>335301000.0</v>
       </c>
       <c r="D28">
         <v>-575824000.0</v>
       </c>
       <c r="E28">
         <v>-208077000.0</v>
       </c>
       <c r="F28">
         <v>-298876000.0</v>
       </c>
       <c r="G28">
         <v>-223382000.0</v>
       </c>
       <c r="H28">
         <v>-7072000.0</v>
       </c>
       <c r="I28">
         <v>1470693.0</v>
       </c>
       <c r="J28">
         <v>-41516391.0</v>
       </c>
@@ -2771,51 +2776,51 @@
       <c r="J29">
         <v>41259612.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>29788000.0</v>
+        <v>38096000.0</v>
       </c>
       <c r="C30">
         <v>33602000.0</v>
       </c>
       <c r="D30">
         <v>40065000.0</v>
       </c>
       <c r="E30">
         <v>46675000.0</v>
       </c>
       <c r="F30">
         <v>25260000.0</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30">
         <v>4539.0</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
@@ -3143,51 +3148,51 @@
       </c>
       <c r="U35">
         <v>3622726.0</v>
       </c>
       <c r="V35">
         <v>3891946.0</v>
       </c>
       <c r="W35">
         <v>4017261.0</v>
       </c>
       <c r="X35">
         <v>4348913.0</v>
       </c>
       <c r="Y35">
         <v>879368.0</v>
       </c>
       <c r="Z35">
         <v>295885.0</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>1776484000.0</v>
+        <v>549022000.0</v>
       </c>
       <c r="C36">
         <v>159144000.0</v>
       </c>
       <c r="D36">
         <v>116911000.0</v>
       </c>
       <c r="E36">
         <v>43381000.0</v>
       </c>
       <c r="F36">
         <v>51526000.0</v>
       </c>
       <c r="G36">
         <v>33093000.0</v>
       </c>
       <c r="H36">
         <v>703000.0</v>
       </c>
       <c r="I36">
         <v>-142708096725.0</v>
       </c>
       <c r="J36">
         <v>-27091999800000.0</v>
       </c>
@@ -3335,51 +3340,51 @@
       <c r="T38">
         <v>85000.0</v>
       </c>
       <c r="U38">
         <v>37000.0</v>
       </c>
       <c r="V38">
         <v>44000.0</v>
       </c>
       <c r="W38">
         <v>69000.0</v>
       </c>
       <c r="X38">
         <v>55000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38">
         <v>40000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>185405000.0</v>
+        <v>177097000.0</v>
       </c>
       <c r="C39">
         <v>153749000.0</v>
       </c>
       <c r="D39">
         <v>29107000.0</v>
       </c>
       <c r="E39">
         <v>56958000.0</v>
       </c>
       <c r="F39">
         <v>235022000.0</v>
       </c>
       <c r="G39">
         <v>12883000.0</v>
       </c>
       <c r="H39">
         <v>1349000.0</v>
       </c>
       <c r="I39">
         <v>1378534.0</v>
       </c>
       <c r="J39">
         <v>739020.0</v>
       </c>
@@ -3413,54 +3418,54 @@
       <c r="T39">
         <v>156441.0</v>
       </c>
       <c r="U39">
         <v>58036.0</v>
       </c>
       <c r="V39">
         <v>34338.0</v>
       </c>
       <c r="W39"/>
       <c r="X39">
         <v>18718.0</v>
       </c>
       <c r="Y39">
         <v>350000.0</v>
       </c>
       <c r="Z39">
         <v>108901.0</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>186154000.0</v>
+        <v>149037000.0</v>
       </c>
       <c r="C40">
-        <v>134949000.0</v>
+        <v>125305000.0</v>
       </c>
       <c r="D40">
         <v>88906000.0</v>
       </c>
       <c r="E40">
         <v>98207000.0</v>
       </c>
       <c r="F40">
         <v>80552000.0</v>
       </c>
       <c r="G40">
         <v>1679000.0</v>
       </c>
       <c r="H40">
         <v>2187000.0</v>
       </c>
       <c r="I40">
         <v>16340.0</v>
       </c>
       <c r="J40">
         <v>398223.0</v>
       </c>
       <c r="K40">
         <v>565014.0</v>
       </c>
@@ -3791,51 +3796,51 @@
       <c r="T45">
         <v>3529291.0</v>
       </c>
       <c r="U45">
         <v>3307999.0</v>
       </c>
       <c r="V45">
         <v>3431678.0</v>
       </c>
       <c r="W45">
         <v>3553415.0</v>
       </c>
       <c r="X45">
         <v>3764008.0</v>
       </c>
       <c r="Y45">
         <v>3184798.0</v>
       </c>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
-        <v>1558887000.0</v>
+        <v>1398554000.0</v>
       </c>
       <c r="C46">
         <v>1366279000.0</v>
       </c>
       <c r="D46">
         <v>899581000.0</v>
       </c>
       <c r="E46">
         <v>714228000.0</v>
       </c>
       <c r="F46">
         <v>542339000.0</v>
       </c>
       <c r="G46">
         <v>10143000.0</v>
       </c>
       <c r="H46">
         <v>6867000.0</v>
       </c>
       <c r="I46">
         <v>26269.0</v>
       </c>
       <c r="J46">
         <v>4294166.0</v>
       </c>
@@ -4121,51 +4126,51 @@
       <c r="L50">
         <v>158922.0</v>
       </c>
       <c r="M50">
         <v>152559.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>279849000.0</v>
+        <v>866758000.0</v>
       </c>
       <c r="C51">
         <v>613161000.0</v>
       </c>
       <c r="D51">
         <v>21345000.0</v>
       </c>
       <c r="E51">
         <v>22251000.0</v>
       </c>
       <c r="F51">
         <v>13439000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>368000.0</v>
       </c>
       <c r="I51">
         <v>4412335.0</v>
       </c>
       <c r="J51">
         <v>135574.0</v>
       </c>
       <c r="K51">
         <v>139611.0</v>
@@ -4776,51 +4781,51 @@
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
         <v>2858406000.0</v>
       </c>
       <c r="C60">
         <v>3143685000.0</v>
       </c>
       <c r="D60">
         <v>1888022000.0</v>
       </c>
       <c r="E60">
         <v>1151442000.0</v>
       </c>
       <c r="F60">
         <v>1357320000.0</v>
       </c>
       <c r="G60">
         <v>277071000.0</v>
       </c>
       <c r="H60">
         <v>26242000.0</v>
       </c>
       <c r="I60">
-        <v>5787305.0</v>
+        <v>4491012.0</v>
       </c>
       <c r="J60">
         <v>48869304.0</v>
       </c>
       <c r="K60">
         <v>14920359.0</v>
       </c>
       <c r="L60">
         <v>16070636.0</v>
       </c>
       <c r="M60">
         <v>23685123.0</v>
       </c>
       <c r="N60">
         <v>12949797.0</v>
       </c>
       <c r="O60">
         <v>10691000.0</v>
       </c>
       <c r="P60">
         <v>3825878.0</v>
       </c>
       <c r="Q60">
         <v>11247437.0</v>
       </c>
@@ -4925,656 +4930,662 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>10686000.0</v>
+      </c>
+      <c r="C2">
         <v>23420000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12698000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18057000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7935000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17609000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12512000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5093000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13504000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23157000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8898000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12616000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19685000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18445000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12664000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18761000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11269000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20037000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14651000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28607000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2904000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>718000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>780000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>858000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>582000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>717000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>815713.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>817454.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3829315.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5345567.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3393970.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2713639.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1511227.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>626912.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>248820.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>239403.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>269767.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>428204.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>297044.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>194599.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>321054.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>701064.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>212203.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>293726.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>402812.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>437519.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>521447.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>499949.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>694992.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>780514.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>870356.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>874917.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>704782.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>613925.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>642030.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>435807.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>460578.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>581713.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1451819.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1257327.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1350761.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1126000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1029934.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>834085.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1562059.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1545549.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1144452.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>761557.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>998060.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>833240.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>657807.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>695234.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>551094.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>313072.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1067097.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>110837.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>433453.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>375062.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>284635.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>256417.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>533299.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>461000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>145403.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>149336.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>218708.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>140531.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>108612.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>349246.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>130453.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>72074.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>497941.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>453437.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>213450.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>265795.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>37899.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>38000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>37848.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5631,52 +5642,53 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5733,373 +5745,373 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>221000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>195000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>245000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>222000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>189000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>150000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5">
         <v>-1595147000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-988692000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-917197000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7170000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-1459000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-733000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-241974307.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-238082374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66571.0</v>
       </c>
       <c r="AD5">
         <v>-66571.0</v>
       </c>
       <c r="AE5">
+        <v>-66571.0</v>
+      </c>
+      <c r="AF5">
         <v>-1427030.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-783301.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1899041.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-468079.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-110196.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-109722.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-111447.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-111323.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-114274.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-64080.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-65208.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3162037.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3400906.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3364679.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3327038.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3287164.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3243658.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3332699.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3282257.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3230117.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3264072.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3205109.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3144953.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3078359.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3002911.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2912180.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2819582.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2725981.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2626719.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2528714.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2468033.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2411223.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2306903.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2206850.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2109978.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2016004.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1930951.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1844530.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1763540.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1681420.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1596664.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1512395.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1442990.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1355939.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1274548.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1213862.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1150632.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1088743.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1033580.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-979271.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-925277.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-871616.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-818750.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-766486.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-707128.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-652598.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-590354.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-528164.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-465974.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-411749.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-343333.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-280793.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-215118.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-188917.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>630.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6143,176 +6155,181 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>35022000.0</v>
+      </c>
+      <c r="C7">
         <v>25962000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32106000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31148000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33298000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28536000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24841000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>22999000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>23646000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21345000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21904000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21853000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22320000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22251000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22209000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>21486000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21853000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13439000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8379000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8300000.0</v>
       </c>
-      <c r="U7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
         <v>356000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>368000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>938548.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>950287.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>956985.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6337,113 +6354,116 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
+        <v>4248780000.0</v>
+      </c>
+      <c r="C8">
         <v>4212006000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4167381000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4063053000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3931379000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3833882000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3575694000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3257024000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3063438000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2687692000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2225743000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2080627000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1904175000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1907784000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1890983000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1857108000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1589893000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1595158000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>988703000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>917208000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6477,52 +6497,53 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6579,346 +6600,350 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>205666000.0</v>
+      </c>
+      <c r="C10">
         <v>233517000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>330745000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>330248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>163719000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>277860000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>355709000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>481168000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>688497000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>597169000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>290107000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>289176000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>158272000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>230328000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>254974000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>270483000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113581000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>312315000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57880000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>147183000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>241012000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>223382000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30086000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9140000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13956000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7440000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15162781.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16110630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225390.0</v>
       </c>
       <c r="AD10">
         <v>225390.0</v>
       </c>
       <c r="AE10">
+        <v>225390.0</v>
+      </c>
+      <c r="AF10">
         <v>1607085.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1654034.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5257534.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41651965.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13139722.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11933573.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11981618.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5529848.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2447320.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4489809.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3841065.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2012283.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3230308.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4867832.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4202035.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3539911.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4371246.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3752767.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3985102.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5658683.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4355340.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9736747.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2491838.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10977974.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9836750.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10949955.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1316462.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2968104.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2400866.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6108117.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8140814.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8908080.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8922955.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12523434.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10769909.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13366777.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7643571.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9528712.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13466355.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11819505.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1693606.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2274844.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1459734.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>17376757.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1161817.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11161559.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6687285.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3529262.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2144355.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2792546.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1504703.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1980890.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2745649.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3203499.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>305362.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>578105.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>978634.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12363.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>107389.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>148132.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>105417.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>15259.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>261055.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>131780.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>634895.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>297365.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>424000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6975,28270 +7000,1418 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>205666000.0</v>
+      </c>
+      <c r="C12">
         <v>233517000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>330745000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>392756000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>234746000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>412125000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>545843000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>638790000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>688497000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>908347000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>441932000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>430107000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>280122000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>339748000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>382295000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>399085000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>312408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>473712000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>173840000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>220236000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>275579000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>223382000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30086000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9140000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19238000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11279000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18320000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18034443.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>932015.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>225390.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3322394.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6543352.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9516203.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41651965.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13139722.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11933573.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11981618.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13036609.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14863407.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16147221.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16600174.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>16160274.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>18932210.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20430729.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22103635.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24538700.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>26715639.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29100909.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12858305.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14301331.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17287907.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19993075.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9267638.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12140878.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10225916.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11159927.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1878240.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3971228.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4793416.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7059792.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9380743.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>14185742.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>16397965.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10769909.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13876897.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9452099.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>12253400.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15122135.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17458713.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20232312.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>23187438.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24199104.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25863478.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10276941.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11161559.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6687285.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3529262.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2144355.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2792546.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1504703.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>2745649.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3203499.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>305362.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>578105.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>978634.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12363.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>107389.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>148132.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>105417.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>15259.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>261055.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>131780.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>634895.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>297365.0</v>
       </c>
-      <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>4248780000.0</v>
+      </c>
+      <c r="C13">
         <v>4212006000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4167381000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4063053000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3931379000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3833882000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3575694000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3257024000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3063438000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2687692000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2225743000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2080627000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1904175000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1907784000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1890983000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1857108000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1589893000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1595147000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>988692000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>917197000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>590188000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>506961000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>294475000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>259899000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>254731000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>243458000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>241974307.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>238082374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202917443.0</v>
       </c>
       <c r="AD13">
         <v>202917443.0</v>
       </c>
       <c r="AE13">
+        <v>202917443.0</v>
+      </c>
+      <c r="AF13">
         <v>201793176.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>196396764.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>193335481.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>180387518.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>131490219.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>126533391.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>125614652.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>124775635.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>124598545.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>121877347.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>121700959.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>121653075.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>121529064.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>121290980.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>120943399.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>120509997.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>120397723.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>120183650.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>101314342.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>99331585.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>99121317.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>98789067.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>85408355.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>84924133.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>80491443.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>80236505.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>69068792.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1456065.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>67074603.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>66729559.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>66438000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>66054000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>65538000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>65010000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>55050000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>54283000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>45523000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>44874000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>44258000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>43840000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>43493000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>43091000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>43773000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>42887000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>25131000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>24769000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>18913000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>14608000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>12348000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>12151000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>9667891.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>9496000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>9378460.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>9288933.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>5954695.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>5919695.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>5863823.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>3629410.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>3499410.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>2712035.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1879576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555770.0</v>
       </c>
       <c r="CO13">
         <v>1555770.0</v>
       </c>
       <c r="CP13">
         <v>1555770.0</v>
       </c>
       <c r="CQ13">
+        <v>1555770.0</v>
+      </c>
+      <c r="CR13">
         <v>1342319.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1517000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1517927.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1218000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>340719298.0</v>
+        <v>347624244.0</v>
       </c>
       <c r="C14">
+        <v>371575652.0</v>
+      </c>
+      <c r="D14">
         <v>403179486.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>382677364.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>329508458.0</v>
+      </c>
+      <c r="G14">
         <v>318926000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>286243674.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>264625308.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>262358332.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>230836624.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>180952689.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>167342813.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>172114333.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>156052590.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>153895123.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>130405502.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>117042347.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>105760516.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>96064036.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>89241044.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>83712151.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>59853035.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44773870.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34528836.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28585915.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24477285.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>23371856.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15995092.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13595018.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14449628.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14197763.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13511427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12289785.0</v>
       </c>
       <c r="AH14">
         <v>12289785.0</v>
       </c>
       <c r="AI14">
+        <v>12289785.0</v>
+      </c>
+      <c r="AJ14">
         <v>5401552.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5103739.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4599184.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4507171.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3999637.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3876961.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3876960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3876961.0</v>
       </c>
       <c r="AQ14">
         <v>3876961.0</v>
       </c>
       <c r="AR14">
         <v>3876961.0</v>
       </c>
       <c r="AS14">
+        <v>3876961.0</v>
+      </c>
+      <c r="AT14">
         <v>3876960.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3876990.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3873753.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3847867.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2704881.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2687985.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2681797.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1844572.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244297.0</v>
       </c>
       <c r="BB14">
         <v>1244297.0</v>
       </c>
       <c r="BC14">
+        <v>1244297.0</v>
+      </c>
+      <c r="BD14">
         <v>964560.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>243589.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>201018.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>200694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167581.0</v>
       </c>
       <c r="BH14">
         <v>167581.0</v>
       </c>
       <c r="BI14">
+        <v>167581.0</v>
+      </c>
+      <c r="BJ14">
         <v>167257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167243.0</v>
       </c>
       <c r="BK14">
         <v>167243.0</v>
       </c>
       <c r="BL14">
+        <v>167243.0</v>
+      </c>
+      <c r="BM14">
         <v>163227.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156252.0</v>
       </c>
       <c r="BN14">
         <v>156252.0</v>
       </c>
       <c r="BO14">
+        <v>156252.0</v>
+      </c>
+      <c r="BP14">
         <v>133994.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>132197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131707.0</v>
       </c>
       <c r="BR14">
         <v>131707.0</v>
       </c>
       <c r="BS14">
+        <v>131707.0</v>
+      </c>
+      <c r="BT14">
         <v>129654.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>129821.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130253.0</v>
       </c>
       <c r="BV14">
         <v>130253.0</v>
       </c>
       <c r="BW14">
+        <v>130253.0</v>
+      </c>
+      <c r="BX14">
         <v>116574.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>112792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87758.0</v>
       </c>
       <c r="BZ14">
         <v>87758.0</v>
       </c>
       <c r="CA14">
+        <v>87758.0</v>
+      </c>
+      <c r="CB14">
         <v>74738.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>72986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67030.0</v>
       </c>
       <c r="CD14">
         <v>67030.0</v>
       </c>
       <c r="CE14">
+        <v>67030.0</v>
+      </c>
+      <c r="CF14">
         <v>65764.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>58716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48809.0</v>
       </c>
       <c r="CH14">
         <v>48809.0</v>
       </c>
       <c r="CI14">
+        <v>48809.0</v>
+      </c>
+      <c r="CJ14">
         <v>46002.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>44355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42915.0</v>
       </c>
       <c r="CL14">
         <v>42915.0</v>
       </c>
       <c r="CM14">
+        <v>42915.0</v>
+      </c>
+      <c r="CN14">
         <v>38742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38750.0</v>
       </c>
       <c r="CO14">
         <v>38750.0</v>
       </c>
       <c r="CP14">
         <v>38750.0</v>
       </c>
       <c r="CQ14">
+        <v>38750.0</v>
+      </c>
+      <c r="CR14">
         <v>38208.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>37928.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>37106.0</v>
       </c>
-      <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>2080627000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1904175000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1907784000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1890983000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1857108000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1589893000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1595147000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>988692000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>917197000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>590188000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>506961000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>294475000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>259899000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>254731000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>243458000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>241974307.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>238082374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202917443.0</v>
       </c>
       <c r="AD15">
         <v>202917443.0</v>
       </c>
       <c r="AE15">
+        <v>202917443.0</v>
+      </c>
+      <c r="AF15">
         <v>201793176.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>196396764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180387518.0</v>
       </c>
       <c r="AH15">
         <v>180387518.0</v>
       </c>
       <c r="AI15">
+        <v>180387518.0</v>
+      </c>
+      <c r="AJ15">
         <v>131490219.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>126533391.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>125614652.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>124775635.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>124598545.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>121877347.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>121700959.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>121653075.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>121529064.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>121290980.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>120943399.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>120509997.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>120397723.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>120183650.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>101314342.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>99331585.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>99121317.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>98789067.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>85408355.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>84924133.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>80491443.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>80236505.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>69068792.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>68846796.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>67074603.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>66729559.0</v>
       </c>
-      <c r="BI15"/>
-[...26833 lines deleted...]
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15"/>
-[...10 lines deleted...]
-      <c r="CO15"/>
+      <c r="CD15">
+        <v>9496349.0</v>
+      </c>
+      <c r="CE15">
+        <v>9496349.0</v>
+      </c>
+      <c r="CF15">
+        <v>9378460.0</v>
+      </c>
+      <c r="CG15">
+        <v>9288933.0</v>
+      </c>
+      <c r="CH15">
+        <v>5954695.0</v>
+      </c>
+      <c r="CI15">
+        <v>5919695.0</v>
+      </c>
+      <c r="CJ15">
+        <v>5863823.0</v>
+      </c>
+      <c r="CK15">
+        <v>3629410.0</v>
+      </c>
+      <c r="CL15">
+        <v>3499410.0</v>
+      </c>
+      <c r="CM15">
+        <v>2712035.0</v>
+      </c>
+      <c r="CN15">
+        <v>1879576.0</v>
+      </c>
+      <c r="CO15">
+        <v>1555770.0</v>
+      </c>
       <c r="CP15">
-        <v>49000.0</v>
+        <v>1555770.0</v>
       </c>
       <c r="CQ15">
-        <v>49000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555770.0</v>
+      </c>
+      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
     </row>
     <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>207</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>309789000.0</v>
+        <v>64707000.0</v>
       </c>
       <c r="C16">
-        <v>406357000.0</v>
+        <v>37117000.0</v>
       </c>
       <c r="D16">
-        <v>330248000.0</v>
+        <v>20189000.0</v>
       </c>
       <c r="E16">
-        <v>237871000.0</v>
+        <v>22407000.0</v>
       </c>
       <c r="F16">
-        <v>351301000.0</v>
+        <v>11504000.0</v>
       </c>
       <c r="G16">
-        <v>428382000.0</v>
+        <v>12536000.0</v>
       </c>
       <c r="H16">
-        <v>481168000.0</v>
+        <v>37331000.0</v>
       </c>
       <c r="I16">
-        <v>688497000.0</v>
+        <v>34832000.0</v>
       </c>
       <c r="J16">
-        <v>597169000.0</v>
+        <v>32197000.0</v>
       </c>
       <c r="K16">
-        <v>290107000.0</v>
+        <v>32537999.0</v>
       </c>
       <c r="L16">
-        <v>289176000.0</v>
+        <v>34358000.0</v>
       </c>
       <c r="M16">
-        <v>187770000.0</v>
+        <v>31794000.0</v>
       </c>
       <c r="N16">
-        <v>230328000.0</v>
+        <v>8121000.0</v>
       </c>
       <c r="O16">
-        <v>254974000.0</v>
+        <v>2882000.0</v>
       </c>
       <c r="P16">
-        <v>270483000.0</v>
+        <v>13784000.0</v>
       </c>
       <c r="Q16">
-        <v>113581000.0</v>
+        <v>9040000.0</v>
       </c>
       <c r="R16">
-        <v>312315000.0</v>
+        <v>7710000.0</v>
       </c>
       <c r="S16">
-        <v>57880000.0</v>
+        <v>8107000.0</v>
       </c>
       <c r="T16">
-        <v>147183000.0</v>
+        <v>2546000.0</v>
       </c>
       <c r="U16">
-        <v>241012000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="V16">
-        <v>223382000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="W16">
-        <v>30086000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="X16">
-        <v>9140000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="Y16">
-        <v>13956000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="Z16">
-        <v>7440000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AA16">
-        <v>15162781.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AB16">
-        <v>16110630.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AC16">
-        <v>1016019.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AD16">
-        <v>225390.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>96698.0</v>
+      </c>
+      <c r="AE16"/>
       <c r="AF16">
-        <v>1654034.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AG16">
-        <v>5257534.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AH16">
-        <v>41651965.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>96698.0</v>
+      </c>
+      <c r="AI16"/>
       <c r="AJ16">
-        <v>11933573.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AK16">
-        <v>11981618.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AL16">
-        <v>5529848.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AM16">
-        <v>2447320.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AN16">
-        <v>4489809.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AO16">
-        <v>3841065.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AP16">
-        <v>2012283.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AQ16">
-        <v>3230308.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AR16">
-        <v>4867832.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AS16">
-        <v>4202035.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AT16">
-        <v>3539911.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AU16">
-        <v>4371246.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AV16">
-        <v>3752767.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AW16">
-        <v>3985102.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AX16">
-        <v>5658683.0</v>
+        <v>96698.0</v>
       </c>
       <c r="AY16">
-        <v>4355340.0</v>
+        <v>92084.0</v>
       </c>
       <c r="AZ16">
-        <v>9736747.0</v>
+        <v>92868.0</v>
       </c>
       <c r="BA16">
-        <v>2491838.0</v>
+        <v>84995.0</v>
       </c>
       <c r="BB16">
-        <v>10977974.0</v>
+        <v>84995.0</v>
       </c>
       <c r="BC16">
-        <v>9836750.0</v>
+        <v>79803.0</v>
       </c>
       <c r="BD16">
-        <v>10949955.0</v>
+        <v>63444.0</v>
       </c>
       <c r="BE16">
-        <v>1316462.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>204000.0</v>
+      </c>
+      <c r="BF16"/>
+      <c r="BG16"/>
       <c r="BH16">
-        <v>6108117.0</v>
+        <v>71062.0</v>
       </c>
       <c r="BI16">
-        <v>8140814.0</v>
+        <v>71062.0</v>
       </c>
       <c r="BJ16">
-        <v>8908080.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>71062.0</v>
+      </c>
+      <c r="BK16"/>
       <c r="BL16">
-        <v>12523434.0</v>
+        <v>746062.0</v>
       </c>
       <c r="BM16">
-        <v>10769909.0</v>
+        <v>746062.0</v>
       </c>
       <c r="BN16">
-        <v>13366777.0</v>
+        <v>813947.0</v>
       </c>
       <c r="BO16">
-        <v>7643571.0</v>
+        <v>813947.0</v>
       </c>
       <c r="BP16">
-        <v>9528712.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BQ16">
-        <v>13466355.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BR16">
-        <v>11819505.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BS16">
-        <v>1693606.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BT16">
-        <v>2274844.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BU16">
-        <v>1459734.0</v>
+        <v>913947.0</v>
       </c>
       <c r="BV16">
-        <v>17376757.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BW16">
-        <v>1161817.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BX16">
-        <v>11161559.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BY16">
-        <v>6687285.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>100000.0</v>
+      </c>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
       <c r="CD16">
-        <v>1980890.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>143961.0</v>
+      </c>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
       <c r="CU16"/>
     </row>
     <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35297,620 +8470,27699 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
     </row>
     <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>209</v>
-[...33 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
-        <v>-18625000.0</v>
+        <v>16853000.0</v>
       </c>
       <c r="N18">
-        <v>-26970000.0</v>
+        <v>17365000.0</v>
       </c>
       <c r="O18">
-        <v>-41053000.0</v>
+        <v>17869000.0</v>
       </c>
       <c r="P18">
-        <v>-98725000.0</v>
+        <v>18364000.0</v>
       </c>
       <c r="Q18">
-        <v>-185584000.0</v>
+        <v>18851000.0</v>
       </c>
       <c r="R18">
-        <v>-265337000.0</v>
+        <v>19328000.0</v>
       </c>
       <c r="S18">
-        <v>-123698000.0</v>
+        <v>19796000.0</v>
       </c>
       <c r="T18">
-        <v>-54638000.0</v>
+        <v>61747000.0</v>
       </c>
       <c r="U18">
-        <v>-64650000.0</v>
+        <v>62280000.0</v>
       </c>
       <c r="V18">
-        <v>-25951000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>655000.0</v>
+      </c>
+      <c r="W18"/>
       <c r="X18">
-        <v>-9597000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="Y18">
-        <v>-2686000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="Z18">
-        <v>-8892019.0</v>
+        <v>752000.0</v>
       </c>
       <c r="AA18">
-        <v>-4754170.0</v>
+        <v>776000.0</v>
       </c>
       <c r="AB18">
-        <v>-5000176.0</v>
+        <v>942105.0</v>
       </c>
       <c r="AC18">
-        <v>-3213635.0</v>
+        <v>966279.0</v>
       </c>
       <c r="AD18">
-        <v>-3053138.0</v>
+        <v>990453.0</v>
       </c>
       <c r="AE18">
-        <v>-7084859.0</v>
+        <v>1014628.0</v>
       </c>
       <c r="AF18">
-        <v>-5146435.0</v>
+        <v>1130803.0</v>
       </c>
       <c r="AG18">
-        <v>-24608880.0</v>
+        <v>1154978.0</v>
       </c>
       <c r="AH18">
-        <v>-1323018.0</v>
+        <v>1651152.0</v>
       </c>
       <c r="AI18">
-        <v>-589183.0</v>
+        <v>1667617.0</v>
       </c>
       <c r="AJ18">
-        <v>-913207.0</v>
+        <v>992792.0</v>
       </c>
       <c r="AK18">
-        <v>-1675736.0</v>
+        <v>1016967.0</v>
       </c>
       <c r="AL18">
-        <v>-1725768.0</v>
+        <v>1041141.0</v>
       </c>
       <c r="AM18">
-        <v>-1294991.0</v>
+        <v>1065316.0</v>
       </c>
       <c r="AN18">
-        <v>-646714.0</v>
+        <v>1089490.0</v>
       </c>
       <c r="AO18">
-        <v>-1913740.0</v>
+        <v>1113665.0</v>
       </c>
       <c r="AP18">
-        <v>-1684406.0</v>
+        <v>1137840.0</v>
       </c>
       <c r="AQ18">
-        <v>-1404315.0</v>
+        <v>1162015.0</v>
       </c>
       <c r="AR18">
-        <v>-1570686.0</v>
+        <v>1186189.0</v>
       </c>
       <c r="AS18">
-        <v>-2301350.0</v>
+        <v>1210364.0</v>
       </c>
       <c r="AT18">
-        <v>-2044514.0</v>
+        <v>1234538.0</v>
       </c>
       <c r="AU18">
-        <v>-2319546.0</v>
+        <v>1258713.0</v>
       </c>
       <c r="AV18">
-        <v>-2194397.0</v>
+        <v>1282888.0</v>
       </c>
       <c r="AW18">
-        <v>-2882744.0</v>
+        <v>1307062.0</v>
       </c>
       <c r="AX18">
-        <v>-2847900.0</v>
+        <v>1331237.0</v>
       </c>
       <c r="AY18">
-        <v>-2601807.0</v>
+        <v>1290441.0</v>
       </c>
       <c r="AZ18">
-        <v>-1919718.0</v>
+        <v>1324514.0</v>
       </c>
       <c r="BA18">
-        <v>-2511975.0</v>
+        <v>1233470.0</v>
       </c>
       <c r="BB18">
-        <v>-1941394.0</v>
+        <v>1254719.0</v>
       </c>
       <c r="BC18">
-        <v>-586141.0</v>
+        <v>1081706.0</v>
       </c>
       <c r="BD18">
-        <v>-1360093.0</v>
+        <v>968286.0</v>
       </c>
       <c r="BE18">
-        <v>-1757685.0</v>
+        <v>204000.0</v>
       </c>
       <c r="BF18">
-        <v>-1978374.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG18">
-        <v>-2115064.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH18">
-        <v>-2251679.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI18">
-        <v>-2306088.0</v>
-[...108 lines deleted...]
-      </c>
+        <v>598105.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
     </row>
     <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>210</v>
-[...168 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
     </row>
     <row r="20" spans="1:99">
       <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20">
+        <v>122499000.0</v>
+      </c>
+      <c r="C20">
+        <v>122499000.0</v>
+      </c>
+      <c r="D20">
+        <v>122499000.0</v>
+      </c>
+      <c r="E20">
+        <v>122499000.0</v>
+      </c>
+      <c r="F20">
+        <v>122152000.0</v>
+      </c>
+      <c r="G20">
+        <v>121887000.0</v>
+      </c>
+      <c r="H20">
+        <v>96763000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>335563000.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>349148000.0</v>
+      </c>
+      <c r="S20">
+        <v>335563000.0</v>
+      </c>
+      <c r="T20">
+        <v>267237000.0</v>
+      </c>
+      <c r="U20">
+        <v>267409000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>1186496.0</v>
+      </c>
+      <c r="AG20">
+        <v>1186496.0</v>
+      </c>
+      <c r="AH20">
+        <v>1186496.0</v>
+      </c>
+      <c r="AI20">
+        <v>1186496.0</v>
+      </c>
+      <c r="AJ20">
+        <v>387239.0</v>
+      </c>
+      <c r="AK20">
+        <v>387239.0</v>
+      </c>
+      <c r="AL20">
+        <v>387239.0</v>
+      </c>
+      <c r="AM20">
+        <v>816657.0</v>
+      </c>
+      <c r="AN20">
+        <v>387239.0</v>
+      </c>
+      <c r="AO20">
+        <v>387239.0</v>
+      </c>
+      <c r="AP20">
+        <v>387239.0</v>
+      </c>
+      <c r="AQ20">
+        <v>387239.0</v>
+      </c>
+      <c r="AR20">
+        <v>387239.0</v>
+      </c>
+      <c r="AS20">
+        <v>387239.0</v>
+      </c>
+      <c r="AT20">
+        <v>387239.0</v>
+      </c>
+      <c r="AU20">
+        <v>387239.0</v>
+      </c>
+      <c r="AV20">
+        <v>387239.0</v>
+      </c>
+      <c r="AW20">
+        <v>387239.0</v>
+      </c>
+      <c r="AX20">
+        <v>387239.0</v>
+      </c>
+      <c r="AY20">
+        <v>387239.0</v>
+      </c>
+      <c r="AZ20">
+        <v>387239.0</v>
+      </c>
+      <c r="BA20">
+        <v>387239.0</v>
+      </c>
+      <c r="BB20">
+        <v>387239.0</v>
+      </c>
+      <c r="BC20">
+        <v>387239.0</v>
+      </c>
+      <c r="BD20">
+        <v>387239.0</v>
+      </c>
+      <c r="BE20">
+        <v>387239.0</v>
+      </c>
+      <c r="BF20">
+        <v>387239.0</v>
+      </c>
+      <c r="BG20">
+        <v>387239.0</v>
+      </c>
+      <c r="BH20">
+        <v>387239.0</v>
+      </c>
+      <c r="BI20">
+        <v>387239.0</v>
+      </c>
+      <c r="BJ20">
+        <v>387239.0</v>
+      </c>
+      <c r="BK20">
+        <v>387239.0</v>
+      </c>
+      <c r="BL20">
+        <v>387239.0</v>
+      </c>
+      <c r="BM20">
+        <v>387239.0</v>
+      </c>
+      <c r="BN20">
+        <v>387239.0</v>
+      </c>
+      <c r="BO20">
+        <v>387239.0</v>
+      </c>
+      <c r="BP20">
+        <v>387239.0</v>
+      </c>
+      <c r="BQ20">
+        <v>387239.0</v>
+      </c>
+      <c r="BR20">
+        <v>387239.0</v>
+      </c>
+      <c r="BS20">
+        <v>387239.0</v>
+      </c>
+      <c r="BT20">
+        <v>387239.0</v>
+      </c>
+      <c r="BU20">
+        <v>387239.0</v>
+      </c>
+      <c r="BV20">
+        <v>387239.0</v>
+      </c>
+      <c r="BW20">
+        <v>387239.0</v>
+      </c>
+      <c r="BX20"/>
+      <c r="BY20">
+        <v>387239.0</v>
+      </c>
+      <c r="BZ20">
+        <v>387239.0</v>
+      </c>
+      <c r="CA20">
+        <v>387239.0</v>
+      </c>
+      <c r="CB20">
+        <v>387239.0</v>
+      </c>
+      <c r="CC20">
+        <v>387239.0</v>
+      </c>
+      <c r="CD20">
+        <v>387239.0</v>
+      </c>
+      <c r="CE20">
+        <v>387000.0</v>
+      </c>
+      <c r="CF20">
+        <v>387000.0</v>
+      </c>
+      <c r="CG20">
+        <v>387000.0</v>
+      </c>
+      <c r="CH20">
+        <v>387000.0</v>
+      </c>
+      <c r="CI20">
+        <v>387000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>387000.0</v>
+      </c>
+      <c r="CK20">
+        <v>387000.0</v>
+      </c>
+      <c r="CL20">
+        <v>387000.0</v>
+      </c>
+      <c r="CM20">
+        <v>387000.0</v>
+      </c>
+      <c r="CN20">
+        <v>387000.0</v>
+      </c>
+      <c r="CO20">
+        <v>387000.0</v>
+      </c>
+      <c r="CP20">
+        <v>387239.0</v>
+      </c>
+      <c r="CQ20">
+        <v>387000.0</v>
+      </c>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+    </row>
+    <row r="21" spans="1:99">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21">
+        <v>189579000.0</v>
+      </c>
+      <c r="C21">
+        <v>190520000.0</v>
+      </c>
+      <c r="D21">
+        <v>92928000.0</v>
+      </c>
+      <c r="E21">
+        <v>32070000.0</v>
+      </c>
+      <c r="F21">
+        <v>43962000.0</v>
+      </c>
+      <c r="G21">
+        <v>34053000.0</v>
+      </c>
+      <c r="H21">
+        <v>11331000.0</v>
+      </c>
+      <c r="I21">
+        <v>23098000.0</v>
+      </c>
+      <c r="J21">
+        <v>24534000.0</v>
+      </c>
+      <c r="K21">
+        <v>26017000.0</v>
+      </c>
+      <c r="L21">
+        <v>17159000.0</v>
+      </c>
+      <c r="M21">
+        <v>18622000.0</v>
+      </c>
+      <c r="N21">
+        <v>20072000.0</v>
+      </c>
+      <c r="O21">
+        <v>21477000.0</v>
+      </c>
+      <c r="P21">
+        <v>13017000.0</v>
+      </c>
+      <c r="Q21">
+        <v>23460000.0</v>
+      </c>
+      <c r="R21">
+        <v>13723000.0</v>
+      </c>
+      <c r="S21">
+        <v>14162000.0</v>
+      </c>
+      <c r="T21">
+        <v>84807000.0</v>
+      </c>
+      <c r="U21">
+        <v>89713000.0</v>
+      </c>
+      <c r="V21">
+        <v>351000.0</v>
+      </c>
+      <c r="W21">
+        <v>336000.0</v>
+      </c>
+      <c r="X21">
+        <v>361000.0</v>
+      </c>
+      <c r="Y21">
+        <v>434000.0</v>
+      </c>
+      <c r="Z21">
+        <v>456000.0</v>
+      </c>
+      <c r="AA21">
+        <v>459000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1169715.0</v>
+      </c>
+      <c r="AC21">
+        <v>1190261.0</v>
+      </c>
+      <c r="AD21">
+        <v>1207509.0</v>
+      </c>
+      <c r="AE21">
+        <v>1207509.0</v>
+      </c>
+      <c r="AF21">
+        <v>2484257.0</v>
+      </c>
+      <c r="AG21">
+        <v>2025929.0</v>
+      </c>
+      <c r="AH21">
+        <v>2006165.0</v>
+      </c>
+      <c r="AI21">
+        <v>1263893.0</v>
+      </c>
+      <c r="AJ21">
+        <v>512080.0</v>
+      </c>
+      <c r="AK21">
+        <v>528448.0</v>
+      </c>
+      <c r="AL21">
+        <v>545052.0</v>
+      </c>
+      <c r="AM21">
+        <v>2402535.0</v>
+      </c>
+      <c r="AN21">
+        <v>3183283.0</v>
+      </c>
+      <c r="AO21">
+        <v>943475.0</v>
+      </c>
+      <c r="AP21">
+        <v>994327.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1136410.0</v>
+      </c>
+      <c r="AR21">
+        <v>1311522.0</v>
+      </c>
+      <c r="AS21">
+        <v>1327047.0</v>
+      </c>
+      <c r="AT21">
+        <v>1327483.0</v>
+      </c>
+      <c r="AU21">
+        <v>1336951.0</v>
+      </c>
+      <c r="AV21">
+        <v>1279957.0</v>
+      </c>
+      <c r="AW21">
+        <v>1287215.0</v>
+      </c>
+      <c r="AX21">
+        <v>1237553.0</v>
+      </c>
+      <c r="AY21">
+        <v>1214797.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1218028.0</v>
+      </c>
+      <c r="BA21">
+        <v>1210265.0</v>
+      </c>
+      <c r="BB21">
+        <v>1221195.0</v>
+      </c>
+      <c r="BC21">
+        <v>1210698.0</v>
+      </c>
+      <c r="BD21">
+        <v>1176559.0</v>
+      </c>
+      <c r="BE21">
+        <v>1187739.0</v>
+      </c>
+      <c r="BF21">
+        <v>1178599.0</v>
+      </c>
+      <c r="BG21">
+        <v>1214748.0</v>
+      </c>
+      <c r="BH21">
+        <v>1360295.0</v>
+      </c>
+      <c r="BI21">
+        <v>1381670.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1403366.0</v>
+      </c>
+      <c r="BK21">
+        <v>1342737.0</v>
+      </c>
+      <c r="BL21">
+        <v>1730000.0</v>
+      </c>
+      <c r="BM21">
+        <v>1369924.0</v>
+      </c>
+      <c r="BN21">
+        <v>1270894.0</v>
+      </c>
+      <c r="BO21">
+        <v>1231514.0</v>
+      </c>
+      <c r="BP21">
+        <v>1719641.0</v>
+      </c>
+      <c r="BQ21">
+        <v>1621185.0</v>
+      </c>
+      <c r="BR21">
+        <v>1579127.0</v>
+      </c>
+      <c r="BS21">
+        <v>1486409.0</v>
+      </c>
+      <c r="BT21">
+        <v>1312417.0</v>
+      </c>
+      <c r="BU21">
+        <v>1272898.0</v>
+      </c>
+      <c r="BV21">
+        <v>1262614.0</v>
+      </c>
+      <c r="BW21">
+        <v>965482.0</v>
+      </c>
+      <c r="BX21">
+        <v>-256502.0</v>
+      </c>
+      <c r="BY21">
+        <v>953228.0</v>
+      </c>
+      <c r="BZ21">
+        <v>919551.0</v>
+      </c>
+      <c r="CA21">
+        <v>710574.0</v>
+      </c>
+      <c r="CB21">
+        <v>680360.0</v>
+      </c>
+      <c r="CC21">
+        <v>636332.0</v>
+      </c>
+      <c r="CD21">
+        <v>629826.0</v>
+      </c>
+      <c r="CE21">
+        <v>992470.0</v>
+      </c>
+      <c r="CF21">
+        <v>951164.0</v>
+      </c>
+      <c r="CG21">
+        <v>907486.0</v>
+      </c>
+      <c r="CH21">
+        <v>872036.0</v>
+      </c>
+      <c r="CI21">
+        <v>880993.0</v>
+      </c>
+      <c r="CJ21">
+        <v>975680.0</v>
+      </c>
+      <c r="CK21">
+        <v>1101580.0</v>
+      </c>
+      <c r="CL21">
+        <v>1003391.0</v>
+      </c>
+      <c r="CM21">
+        <v>629974.0</v>
+      </c>
+      <c r="CN21">
+        <v>561699.0</v>
+      </c>
+      <c r="CO21">
+        <v>552805.0</v>
+      </c>
+      <c r="CP21">
+        <v>150527.0</v>
+      </c>
+      <c r="CQ21">
+        <v>548605.0</v>
+      </c>
+      <c r="CR21">
+        <v>748712.0</v>
+      </c>
+      <c r="CS21">
+        <v>691000.0</v>
+      </c>
+      <c r="CT21">
+        <v>646694.0</v>
+      </c>
+      <c r="CU21">
+        <v>620000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:99">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>1.0</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
+        <v>31052000.0</v>
+      </c>
+      <c r="L22">
+        <v>271000.0</v>
+      </c>
+      <c r="M22">
+        <v>271000.0</v>
+      </c>
+      <c r="N22">
+        <v>29769000.0</v>
+      </c>
+      <c r="O22">
+        <v>24297000.0</v>
+      </c>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>415847.0</v>
+      </c>
+      <c r="AM22">
+        <v>415847.0</v>
+      </c>
+      <c r="AN22">
+        <v>412106.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
+        <v>-24000.0</v>
+      </c>
+      <c r="AT22">
+        <v>1.0</v>
+      </c>
+      <c r="AU22">
+        <v>-18793.0</v>
+      </c>
+      <c r="AV22">
+        <v>-12000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-36000.0</v>
+      </c>
+      <c r="AX22">
+        <v>-55000.0</v>
+      </c>
+      <c r="AY22">
+        <v>32194.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>-35016.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>1312.0</v>
+      </c>
+      <c r="BI22">
+        <v>1693.0</v>
+      </c>
+      <c r="BJ22">
+        <v>4442.0</v>
+      </c>
+      <c r="BK22">
+        <v>17130.0</v>
+      </c>
+      <c r="BL22">
+        <v>139910.0</v>
+      </c>
+      <c r="BM22">
+        <v>275784.0</v>
+      </c>
+      <c r="BN22">
+        <v>295362.0</v>
+      </c>
+      <c r="BO22">
+        <v>339546.0</v>
+      </c>
+      <c r="BP22">
+        <v>696132.0</v>
+      </c>
+      <c r="BQ22">
+        <v>649962.0</v>
+      </c>
+      <c r="BR22">
+        <v>701199.0</v>
+      </c>
+      <c r="BS22">
+        <v>572286.0</v>
+      </c>
+      <c r="BT22">
+        <v>591602.0</v>
+      </c>
+      <c r="BU22">
+        <v>562511.0</v>
+      </c>
+      <c r="BV22">
+        <v>488962.0</v>
+      </c>
+      <c r="BW22">
+        <v>607324.0</v>
+      </c>
+      <c r="BX22">
+        <v>520145.0</v>
+      </c>
+      <c r="BY22">
+        <v>546849.0</v>
+      </c>
+      <c r="BZ22">
+        <v>418264.0</v>
+      </c>
+      <c r="CA22">
+        <v>349698.0</v>
+      </c>
+      <c r="CB22">
+        <v>466274.0</v>
+      </c>
+      <c r="CC22">
+        <v>600707.0</v>
+      </c>
+      <c r="CD22">
+        <v>474614.0</v>
+      </c>
+      <c r="CE22">
+        <v>383151.0</v>
+      </c>
+      <c r="CF22">
+        <v>164834.0</v>
+      </c>
+      <c r="CG22">
+        <v>155717.0</v>
+      </c>
+      <c r="CH22">
+        <v>207057.0</v>
+      </c>
+      <c r="CI22">
+        <v>202403.0</v>
+      </c>
+      <c r="CJ22">
+        <v>239003.0</v>
+      </c>
+      <c r="CK22">
+        <v>255573.0</v>
+      </c>
+      <c r="CL22">
+        <v>253554.0</v>
+      </c>
+      <c r="CM22">
+        <v>259972.0</v>
+      </c>
+      <c r="CN22">
+        <v>521801.0</v>
+      </c>
+      <c r="CO22">
+        <v>539170.0</v>
+      </c>
+      <c r="CP22">
+        <v>551647.0</v>
+      </c>
+      <c r="CQ22">
+        <v>511459.0</v>
+      </c>
+      <c r="CR22">
+        <v>401883.0</v>
+      </c>
+      <c r="CS22">
+        <v>425000.0</v>
+      </c>
+      <c r="CT22">
+        <v>442402.0</v>
+      </c>
+      <c r="CU22">
+        <v>358000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:99">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>3438020000.0</v>
+      </c>
+      <c r="C23">
+        <v>3936767000.0</v>
+      </c>
+      <c r="D23">
+        <v>4478816000.0</v>
+      </c>
+      <c r="E23">
+        <v>4285401000.0</v>
+      </c>
+      <c r="F23">
+        <v>3719017000.0</v>
+      </c>
+      <c r="G23">
+        <v>3935307000.0</v>
+      </c>
+      <c r="H23">
+        <v>2922296000.0</v>
+      </c>
+      <c r="I23">
+        <v>2723587000.0</v>
+      </c>
+      <c r="J23">
+        <v>2611243000.0</v>
+      </c>
+      <c r="K23">
+        <v>2051080000.0</v>
+      </c>
+      <c r="L23">
+        <v>1455384000.0</v>
+      </c>
+      <c r="M23">
+        <v>1358930000.0</v>
+      </c>
+      <c r="N23">
+        <v>1250315000.0</v>
+      </c>
+      <c r="O23">
+        <v>1319964000.0</v>
+      </c>
+      <c r="P23">
+        <v>1453622000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1436225000.0</v>
+      </c>
+      <c r="R23">
+        <v>1549755000.0</v>
+      </c>
+      <c r="S23">
+        <v>1521988000.0</v>
+      </c>
+      <c r="T23">
+        <v>954407000.0</v>
+      </c>
+      <c r="U23">
+        <v>906369000.0</v>
+      </c>
+      <c r="V23">
+        <v>375905000.0</v>
+      </c>
+      <c r="W23">
+        <v>280147000.0</v>
+      </c>
+      <c r="X23">
+        <v>62631000.0</v>
+      </c>
+      <c r="Y23">
+        <v>29868000.0</v>
+      </c>
+      <c r="Z23">
+        <v>37074000.0</v>
+      </c>
+      <c r="AA23">
+        <v>30380000.0</v>
+      </c>
+      <c r="AB23">
+        <v>32985302.0</v>
+      </c>
+      <c r="AC23">
+        <v>30967408.0</v>
+      </c>
+      <c r="AD23">
+        <v>13860328.0</v>
+      </c>
+      <c r="AE23">
+        <v>15156621.0</v>
+      </c>
+      <c r="AF23">
+        <v>25703410.0</v>
+      </c>
+      <c r="AG23">
+        <v>28394409.0</v>
+      </c>
+      <c r="AH23">
+        <v>49583552.0</v>
+      </c>
+      <c r="AI23">
+        <v>51577445.0</v>
+      </c>
+      <c r="AJ23">
+        <v>17349745.0</v>
+      </c>
+      <c r="AK23">
+        <v>12906664.0</v>
+      </c>
+      <c r="AL23">
+        <v>13321896.0</v>
+      </c>
+      <c r="AM23">
+        <v>17040815.0</v>
+      </c>
+      <c r="AN23">
+        <v>19322797.0</v>
+      </c>
+      <c r="AO23">
+        <v>17589516.0</v>
+      </c>
+      <c r="AP23">
+        <v>18474453.0</v>
+      </c>
+      <c r="AQ23">
+        <v>20862197.0</v>
+      </c>
+      <c r="AR23">
+        <v>23083872.0</v>
+      </c>
+      <c r="AS23">
+        <v>24326705.0</v>
+      </c>
+      <c r="AT23">
+        <v>26142679.0</v>
+      </c>
+      <c r="AU23">
+        <v>28723853.0</v>
+      </c>
+      <c r="AV23">
+        <v>31050944.0</v>
+      </c>
+      <c r="AW23">
+        <v>33210644.0</v>
+      </c>
+      <c r="AX23">
+        <v>17124030.0</v>
+      </c>
+      <c r="AY23">
+        <v>18639869.0</v>
+      </c>
+      <c r="AZ23">
+        <v>21781887.0</v>
+      </c>
+      <c r="BA23">
+        <v>24100827.0</v>
+      </c>
+      <c r="BB23">
+        <v>13594152.0</v>
+      </c>
+      <c r="BC23">
+        <v>16614791.0</v>
+      </c>
+      <c r="BD23">
+        <v>14823696.0</v>
+      </c>
+      <c r="BE23">
+        <v>15521909.0</v>
+      </c>
+      <c r="BF23">
+        <v>6366610.0</v>
+      </c>
+      <c r="BG23">
+        <v>8727845.0</v>
+      </c>
+      <c r="BH23">
+        <v>9965366.0</v>
+      </c>
+      <c r="BI23">
+        <v>12025856.0</v>
+      </c>
+      <c r="BJ23">
+        <v>14606773.0</v>
+      </c>
+      <c r="BK23">
+        <v>17159105.0</v>
+      </c>
+      <c r="BL23">
+        <v>19437867.0</v>
+      </c>
+      <c r="BM23">
+        <v>21891601.0</v>
+      </c>
+      <c r="BN23">
+        <v>16182306.0</v>
+      </c>
+      <c r="BO23">
+        <v>19378111.0</v>
+      </c>
+      <c r="BP23">
+        <v>15708147.0</v>
+      </c>
+      <c r="BQ23">
+        <v>18448734.0</v>
+      </c>
+      <c r="BR23">
+        <v>21836827.0</v>
+      </c>
+      <c r="BS23">
+        <v>24186678.0</v>
+      </c>
+      <c r="BT23">
+        <v>26291737.0</v>
+      </c>
+      <c r="BU23">
+        <v>29090582.0</v>
+      </c>
+      <c r="BV23">
+        <v>30274442.0</v>
+      </c>
+      <c r="BW23">
+        <v>31661972.0</v>
+      </c>
+      <c r="BX23">
+        <v>15874666.0</v>
+      </c>
+      <c r="BY23">
+        <v>16576753.0</v>
+      </c>
+      <c r="BZ23">
+        <v>12102530.0</v>
+      </c>
+      <c r="CA23">
+        <v>8748197.0</v>
+      </c>
+      <c r="CB23">
+        <v>7331431.0</v>
+      </c>
+      <c r="CC23">
+        <v>7882383.0</v>
+      </c>
+      <c r="CD23">
+        <v>6538048.0</v>
+      </c>
+      <c r="CE23">
+        <v>7087638.0</v>
+      </c>
+      <c r="CF23">
+        <v>7362423.0</v>
+      </c>
+      <c r="CG23">
+        <v>7813351.0</v>
+      </c>
+      <c r="CH23">
+        <v>4972427.0</v>
+      </c>
+      <c r="CI23">
+        <v>5411372.0</v>
+      </c>
+      <c r="CJ23">
+        <v>5859734.0</v>
+      </c>
+      <c r="CK23">
+        <v>5112908.0</v>
+      </c>
+      <c r="CL23">
+        <v>5130601.0</v>
+      </c>
+      <c r="CM23">
+        <v>4842153.0</v>
+      </c>
+      <c r="CN23">
+        <v>5922880.0</v>
+      </c>
+      <c r="CO23">
+        <v>5472579.0</v>
+      </c>
+      <c r="CP23">
+        <v>5361684.0</v>
+      </c>
+      <c r="CQ23">
+        <v>4821079.0</v>
+      </c>
+      <c r="CR23">
+        <v>2548816.0</v>
+      </c>
+      <c r="CS23"/>
+      <c r="CT23">
+        <v>1895684.0</v>
+      </c>
+      <c r="CU23"/>
+    </row>
+    <row r="24" spans="1:99">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>587661000.0</v>
+      </c>
+      <c r="C24">
+        <v>586909000.0</v>
+      </c>
+      <c r="D24">
+        <v>586501000.0</v>
+      </c>
+      <c r="E24">
+        <v>585750000.0</v>
+      </c>
+      <c r="F24">
+        <v>584999000.0</v>
+      </c>
+      <c r="G24">
+        <v>584311000.0</v>
+      </c>
+      <c r="H24">
+        <v>5600000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
+        <v>526000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
+        <v>1696083.0</v>
+      </c>
+      <c r="AE24">
+        <v>1696083.0</v>
+      </c>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1838779.0</v>
+      </c>
+      <c r="AR24">
+        <v>1879554.0</v>
+      </c>
+      <c r="AS24">
+        <v>1919420.0</v>
+      </c>
+      <c r="AT24">
+        <v>1958867.0</v>
+      </c>
+      <c r="AU24">
+        <v>1998049.0</v>
+      </c>
+      <c r="AV24">
+        <v>2036189.0</v>
+      </c>
+      <c r="AW24">
+        <v>2074328.0</v>
+      </c>
+      <c r="AX24">
+        <v>2112469.0</v>
+      </c>
+      <c r="AY24">
+        <v>2150608.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2187186.0</v>
+      </c>
+      <c r="BA24">
+        <v>2223765.0</v>
+      </c>
+      <c r="BB24">
+        <v>746776.0</v>
+      </c>
+      <c r="BC24">
+        <v>763132.0</v>
+      </c>
+      <c r="BD24">
+        <v>794777.0</v>
+      </c>
+      <c r="BE24">
+        <v>2372537.0</v>
+      </c>
+      <c r="BF24">
+        <v>2603000.0</v>
+      </c>
+      <c r="BG24">
+        <v>2830000.0</v>
+      </c>
+      <c r="BH24">
+        <v>2462000.0</v>
+      </c>
+      <c r="BI24">
+        <v>2490379.0</v>
+      </c>
+      <c r="BJ24">
+        <v>2516000.0</v>
+      </c>
+      <c r="BK24">
+        <v>2547000.0</v>
+      </c>
+      <c r="BL24">
+        <v>2575000.0</v>
+      </c>
+      <c r="BM24">
+        <v>2603000.0</v>
+      </c>
+      <c r="BN24">
+        <v>2629000.0</v>
+      </c>
+      <c r="BO24">
+        <v>2655000.0</v>
+      </c>
+      <c r="BP24">
+        <v>2680000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>2709000.0</v>
+      </c>
+      <c r="BR24">
+        <v>2741000.0</v>
+      </c>
+      <c r="BS24">
+        <v>2755000.0</v>
+      </c>
+      <c r="BT24">
+        <v>2720000.0</v>
+      </c>
+      <c r="BU24">
+        <v>2820000.0</v>
+      </c>
+      <c r="BV24">
+        <v>2889000.0</v>
+      </c>
+      <c r="BW24">
+        <v>2953000.0</v>
+      </c>
+      <c r="BX24">
+        <v>3045000.0</v>
+      </c>
+      <c r="BY24">
+        <v>2918000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>3355000.0</v>
+      </c>
+      <c r="CA24">
+        <v>3402000.0</v>
+      </c>
+      <c r="CB24">
+        <v>3444000.0</v>
+      </c>
+      <c r="CC24">
+        <v>3492000.0</v>
+      </c>
+      <c r="CD24">
+        <v>3544000.0</v>
+      </c>
+      <c r="CE24">
+        <v>3692000.0</v>
+      </c>
+      <c r="CF24">
+        <v>3704000.0</v>
+      </c>
+      <c r="CG24">
+        <v>3742000.0</v>
+      </c>
+      <c r="CH24">
+        <v>3780000.0</v>
+      </c>
+      <c r="CI24">
+        <v>3817000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>3887000.0</v>
+      </c>
+      <c r="CK24">
+        <v>4114000.0</v>
+      </c>
+      <c r="CL24">
+        <v>4132000.0</v>
+      </c>
+      <c r="CM24">
+        <v>4149000.0</v>
+      </c>
+      <c r="CN24">
+        <v>4016000.0</v>
+      </c>
+      <c r="CO24">
+        <v>4028000.0</v>
+      </c>
+      <c r="CP24">
+        <v>843000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>842000.0</v>
+      </c>
+      <c r="CR24">
+        <v>976000.0</v>
+      </c>
+      <c r="CS24">
+        <v>959000.0</v>
+      </c>
+      <c r="CT24">
+        <v>327000.0</v>
+      </c>
+      <c r="CU24">
+        <v>296000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:99">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25">
+        <v>1696083.0</v>
+      </c>
+      <c r="AE25">
+        <v>1696083.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25">
+        <v>1838779.0</v>
+      </c>
+      <c r="AR25">
+        <v>1879554.0</v>
+      </c>
+      <c r="AS25">
+        <v>1919420.0</v>
+      </c>
+      <c r="AT25">
+        <v>1958867.0</v>
+      </c>
+      <c r="AU25">
+        <v>1998049.0</v>
+      </c>
+      <c r="AV25">
+        <v>2036189.0</v>
+      </c>
+      <c r="AW25">
+        <v>2074328.0</v>
+      </c>
+      <c r="AX25">
+        <v>2112469.0</v>
+      </c>
+      <c r="AY25">
+        <v>2150608.0</v>
+      </c>
+      <c r="AZ25">
+        <v>2187186.0</v>
+      </c>
+      <c r="BA25">
+        <v>2223765.0</v>
+      </c>
+      <c r="BB25">
+        <v>746776.0</v>
+      </c>
+      <c r="BC25">
+        <v>763132.0</v>
+      </c>
+      <c r="BD25">
+        <v>794777.0</v>
+      </c>
+      <c r="BE25">
+        <v>2372537.0</v>
+      </c>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
+        <v>2490379.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+    </row>
+    <row r="26" spans="1:99">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26">
+        <v>673885000.0</v>
+      </c>
+      <c r="C26">
+        <v>1227462000.0</v>
+      </c>
+      <c r="D26">
+        <v>1823630000.0</v>
+      </c>
+      <c r="E26">
+        <v>1711908000.0</v>
+      </c>
+      <c r="F26">
+        <v>1586545000.0</v>
+      </c>
+      <c r="G26">
+        <v>1654468000.0</v>
+      </c>
+      <c r="H26">
+        <v>660350000.0</v>
+      </c>
+      <c r="I26">
+        <v>585054000.0</v>
+      </c>
+      <c r="J26">
+        <v>605595000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
+        <v>105644000.0</v>
+      </c>
+      <c r="N26">
+        <v>92642000.0</v>
+      </c>
+      <c r="O26">
+        <v>97807000.0</v>
+      </c>
+      <c r="P26">
+        <v>113254000.0</v>
+      </c>
+      <c r="Q26">
+        <v>131003000.0</v>
+      </c>
+      <c r="R26">
+        <v>70072000.0</v>
+      </c>
+      <c r="S26">
+        <v>26389000.0</v>
+      </c>
+      <c r="T26">
+        <v>38083000.0</v>
+      </c>
+      <c r="U26">
+        <v>310000.0</v>
+      </c>
+      <c r="V26">
+        <v>310000.0</v>
+      </c>
+      <c r="W26">
+        <v>310000.0</v>
+      </c>
+      <c r="X26">
+        <v>310000.0</v>
+      </c>
+      <c r="Y26">
+        <v>310000.0</v>
+      </c>
+      <c r="Z26">
+        <v>9723000.0</v>
+      </c>
+      <c r="AA26">
+        <v>9723000.0</v>
+      </c>
+      <c r="AB26">
+        <v>9723100.0</v>
+      </c>
+      <c r="AC26">
+        <v>9722478.0</v>
+      </c>
+      <c r="AD26">
+        <v>9629304.0</v>
+      </c>
+      <c r="AE26">
+        <v>9612726.0</v>
+      </c>
+      <c r="AF26">
+        <v>9612726.0</v>
+      </c>
+      <c r="AG26">
+        <v>9612726.0</v>
+      </c>
+      <c r="AH26">
+        <v>9612726.0</v>
+      </c>
+      <c r="AI26">
+        <v>3200000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
+        <v>250000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>972000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+    </row>
+    <row r="27" spans="1:99">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+    </row>
+    <row r="28" spans="1:99">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>671519000.0</v>
+      </c>
+      <c r="C28">
+        <v>633241000.0</v>
+      </c>
+      <c r="D28">
+        <v>541105000.0</v>
+      </c>
+      <c r="E28">
+        <v>539277000.0</v>
+      </c>
+      <c r="F28">
+        <v>454892000.0</v>
+      </c>
+      <c r="G28">
+        <v>335301000.0</v>
+      </c>
+      <c r="H28">
+        <v>-324611000.0</v>
+      </c>
+      <c r="I28">
+        <v>-457469000.0</v>
+      </c>
+      <c r="J28">
+        <v>-664151000.0</v>
+      </c>
+      <c r="K28">
+        <v>-575824000.0</v>
+      </c>
+      <c r="L28">
+        <v>-267403000.0</v>
+      </c>
+      <c r="M28">
+        <v>-266923000.0</v>
+      </c>
+      <c r="N28">
+        <v>-135952000.0</v>
+      </c>
+      <c r="O28">
+        <v>-208077000.0</v>
+      </c>
+      <c r="P28">
+        <v>-232765000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-248997000.0</v>
+      </c>
+      <c r="R28">
+        <v>-91728000.0</v>
+      </c>
+      <c r="S28">
+        <v>-298876000.0</v>
+      </c>
+      <c r="T28">
+        <v>-49501000.0</v>
+      </c>
+      <c r="U28">
+        <v>-138883000.0</v>
+      </c>
+      <c r="V28">
+        <v>-241012000.0</v>
+      </c>
+      <c r="W28">
+        <v>-223382000.0</v>
+      </c>
+      <c r="X28">
+        <v>-30086000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-9140000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-13600000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-7072000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-14224233.0</v>
+      </c>
+      <c r="AC28">
+        <v>-15160343.0</v>
+      </c>
+      <c r="AD28">
+        <v>1470693.0</v>
+      </c>
+      <c r="AE28">
+        <v>2177318.0</v>
+      </c>
+      <c r="AF28">
+        <v>88998.0</v>
+      </c>
+      <c r="AG28">
+        <v>-878479.0</v>
+      </c>
+      <c r="AH28">
+        <v>-4427926.0</v>
+      </c>
+      <c r="AI28">
+        <v>-41516391.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-12924010.0</v>
+      </c>
+      <c r="AK28">
+        <v>-11933573.0</v>
+      </c>
+      <c r="AL28">
+        <v>-11925460.0</v>
+      </c>
+      <c r="AM28">
+        <v>-5390237.0</v>
+      </c>
+      <c r="AN28">
+        <v>-2225185.0</v>
+      </c>
+      <c r="AO28">
+        <v>-4489809.0</v>
+      </c>
+      <c r="AP28">
+        <v>-3783913.0</v>
+      </c>
+      <c r="AQ28">
+        <v>127746.0</v>
+      </c>
+      <c r="AR28">
+        <v>-966639.0</v>
+      </c>
+      <c r="AS28">
+        <v>-2792784.0</v>
+      </c>
+      <c r="AT28">
+        <v>-2024767.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1228928.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1927838.0</v>
+      </c>
+      <c r="AW28">
+        <v>-1528321.0</v>
+      </c>
+      <c r="AX28">
+        <v>-1654741.0</v>
+      </c>
+      <c r="AY28">
+        <v>-3188304.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1746285.0</v>
+      </c>
+      <c r="BA28">
+        <v>-7369020.0</v>
+      </c>
+      <c r="BB28">
+        <v>200321.0</v>
+      </c>
+      <c r="BC28">
+        <v>-7924550.0</v>
+      </c>
+      <c r="BD28">
+        <v>-6431794.0</v>
+      </c>
+      <c r="BE28">
+        <v>-7677764.0</v>
+      </c>
+      <c r="BF28">
+        <v>2252461.0</v>
+      </c>
+      <c r="BG28">
+        <v>936122.0</v>
+      </c>
+      <c r="BH28">
+        <v>500486.0</v>
+      </c>
+      <c r="BI28">
+        <v>-3510283.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-5473708.0</v>
+      </c>
+      <c r="BK28">
+        <v>-6087537.0</v>
+      </c>
+      <c r="BL28">
+        <v>-6243034.0</v>
+      </c>
+      <c r="BM28">
+        <v>-9814924.0</v>
+      </c>
+      <c r="BN28">
+        <v>-8034534.0</v>
+      </c>
+      <c r="BO28">
+        <v>-10603942.0</v>
+      </c>
+      <c r="BP28">
+        <v>-4813608.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-6631613.0</v>
+      </c>
+      <c r="BR28">
+        <v>-10457720.0</v>
+      </c>
+      <c r="BS28">
+        <v>-8706049.0</v>
+      </c>
+      <c r="BT28">
+        <v>1487726.0</v>
+      </c>
+      <c r="BU28">
+        <v>1203610.0</v>
+      </c>
+      <c r="BV28">
+        <v>2098829.0</v>
+      </c>
+      <c r="BW28">
+        <v>-13898209.0</v>
+      </c>
+      <c r="BX28">
+        <v>2591988.0</v>
+      </c>
+      <c r="BY28">
+        <v>-7665902.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-3145872.0</v>
+      </c>
+      <c r="CA28">
+        <v>57965.0</v>
+      </c>
+      <c r="CB28">
+        <v>1487713.0</v>
+      </c>
+      <c r="CC28">
+        <v>882076.0</v>
+      </c>
+      <c r="CD28">
+        <v>2313811.0</v>
+      </c>
+      <c r="CE28">
+        <v>1845575.0</v>
+      </c>
+      <c r="CF28">
+        <v>1110541.0</v>
+      </c>
+      <c r="CG28">
+        <v>691135.0</v>
+      </c>
+      <c r="CH28">
+        <v>3626645.0</v>
+      </c>
+      <c r="CI28">
+        <v>3391512.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3031524.0</v>
+      </c>
+      <c r="CK28">
+        <v>4502677.0</v>
+      </c>
+      <c r="CL28">
+        <v>4374519.0</v>
+      </c>
+      <c r="CM28">
+        <v>4396287.0</v>
+      </c>
+      <c r="CN28">
+        <v>4659926.0</v>
+      </c>
+      <c r="CO28">
+        <v>4985026.0</v>
+      </c>
+      <c r="CP28">
+        <v>4324166.0</v>
+      </c>
+      <c r="CQ28">
+        <v>3982237.0</v>
+      </c>
+      <c r="CR28">
+        <v>-7194.0</v>
+      </c>
+      <c r="CS28"/>
+      <c r="CT28">
+        <v>-166279.0</v>
+      </c>
+      <c r="CU28"/>
+    </row>
+    <row r="29" spans="1:99">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>3236866000.0</v>
+      </c>
+      <c r="C29">
+        <v>3699202000.0</v>
+      </c>
+      <c r="D29">
+        <v>4344494000.0</v>
+      </c>
+      <c r="E29">
+        <v>4134293000.0</v>
+      </c>
+      <c r="F29">
+        <v>3530151000.0</v>
+      </c>
+      <c r="G29">
+        <v>3728310000.0</v>
+      </c>
+      <c r="H29">
+        <v>2755286000.0</v>
+      </c>
+      <c r="I29">
+        <v>2584513000.0</v>
+      </c>
+      <c r="J29">
+        <v>2475404000.0</v>
+      </c>
+      <c r="K29">
+        <v>1888022000.0</v>
+      </c>
+      <c r="L29">
+        <v>1340701000.0</v>
+      </c>
+      <c r="M29">
+        <v>1240910000.0</v>
+      </c>
+      <c r="N29">
+        <v>1092145000.0</v>
+      </c>
+      <c r="O29">
+        <v>1151442000.0</v>
+      </c>
+      <c r="P29">
+        <v>1299371000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1288565000.0</v>
+      </c>
+      <c r="R29">
+        <v>1387684000.0</v>
+      </c>
+      <c r="S29">
+        <v>1357309000.0</v>
+      </c>
+      <c r="T29">
+        <v>770304000.0</v>
+      </c>
+      <c r="U29">
+        <v>714152000.0</v>
+      </c>
+      <c r="V29">
+        <v>367806000.0</v>
+      </c>
+      <c r="W29">
+        <v>277049000.0</v>
+      </c>
+      <c r="X29">
+        <v>60653000.0</v>
+      </c>
+      <c r="Y29">
+        <v>27794000.0</v>
+      </c>
+      <c r="Z29">
+        <v>33216000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+    </row>
+    <row r="30" spans="1:99">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>80669000.0</v>
+      </c>
+      <c r="C30">
+        <v>38096000.0</v>
+      </c>
+      <c r="D30">
+        <v>28623000.0</v>
+      </c>
+      <c r="E30">
+        <v>31925000.0</v>
+      </c>
+      <c r="F30">
+        <v>27931000.0</v>
+      </c>
+      <c r="G30">
+        <v>33602000.0</v>
+      </c>
+      <c r="H30">
+        <v>30716000.0</v>
+      </c>
+      <c r="I30">
+        <v>27961000.0</v>
+      </c>
+      <c r="J30">
+        <v>27402000.0</v>
+      </c>
+      <c r="K30">
+        <v>40065000.0</v>
+      </c>
+      <c r="L30">
+        <v>35196000.0</v>
+      </c>
+      <c r="M30">
+        <v>32244000.0</v>
+      </c>
+      <c r="N30">
+        <v>33555000.0</v>
+      </c>
+      <c r="O30">
+        <v>46675000.0</v>
+      </c>
+      <c r="P30">
+        <v>32504000.0</v>
+      </c>
+      <c r="Q30">
+        <v>29870000.0</v>
+      </c>
+      <c r="R30">
+        <v>27077000.0</v>
+      </c>
+      <c r="S30">
+        <v>25260000.0</v>
+      </c>
+      <c r="T30">
+        <v>3632000.0</v>
+      </c>
+      <c r="U30">
+        <v>27000.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>4539.0</v>
+      </c>
+      <c r="AM30">
+        <v>4539.0</v>
+      </c>
+      <c r="AN30">
+        <v>21508.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30">
+        <v>58000.0</v>
+      </c>
+      <c r="AS30">
+        <v>24000.0</v>
+      </c>
+      <c r="AT30">
+        <v>4400.0</v>
+      </c>
+      <c r="AU30">
+        <v>18793.0</v>
+      </c>
+      <c r="AV30">
+        <v>12000.0</v>
+      </c>
+      <c r="AW30">
+        <v>36000.0</v>
+      </c>
+      <c r="AX30">
+        <v>55000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-32194.0</v>
+      </c>
+      <c r="AZ30">
+        <v>56068.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
+        <v>35016.0</v>
+      </c>
+      <c r="BD30">
+        <v>3238.0</v>
+      </c>
+      <c r="BE30">
+        <v>25196.0</v>
+      </c>
+      <c r="BF30">
+        <v>6988.0</v>
+      </c>
+      <c r="BG30">
+        <v>35016.0</v>
+      </c>
+      <c r="BH30">
+        <v>2739.0</v>
+      </c>
+      <c r="BI30">
+        <v>20480.0</v>
+      </c>
+      <c r="BJ30">
+        <v>68039.0</v>
+      </c>
+      <c r="BK30">
+        <v>73176.0</v>
+      </c>
+      <c r="BL30">
+        <v>39259.0</v>
+      </c>
+      <c r="BM30">
+        <v>22140.0</v>
+      </c>
+      <c r="BN30">
+        <v>38826.0</v>
+      </c>
+      <c r="BO30">
+        <v>47959.0</v>
+      </c>
+      <c r="BP30">
+        <v>34006.0</v>
+      </c>
+      <c r="BQ30">
+        <v>17570.0</v>
+      </c>
+      <c r="BR30">
+        <v>63596.0</v>
+      </c>
+      <c r="BS30">
+        <v>63194.0</v>
+      </c>
+      <c r="BT30">
+        <v>34689.0</v>
+      </c>
+      <c r="BU30">
+        <v>56352.0</v>
+      </c>
+      <c r="BV30">
+        <v>201619.0</v>
+      </c>
+      <c r="BW30">
+        <v>67906.0</v>
+      </c>
+      <c r="BX30">
+        <v>110004.0</v>
+      </c>
+      <c r="BY30">
+        <v>52883.0</v>
+      </c>
+      <c r="BZ30">
+        <v>189304.0</v>
+      </c>
+      <c r="CA30">
+        <v>368444.0</v>
+      </c>
+      <c r="CB30">
+        <v>312164.0</v>
+      </c>
+      <c r="CC30">
+        <v>94801.0</v>
+      </c>
+      <c r="CD30">
+        <v>117780.0</v>
+      </c>
+      <c r="CE30">
+        <v>265111.0</v>
+      </c>
+      <c r="CF30">
+        <v>44301.0</v>
+      </c>
+      <c r="CG30">
+        <v>66450.0</v>
+      </c>
+      <c r="CH30">
+        <v>87075.0</v>
+      </c>
+      <c r="CI30">
+        <v>196456.0</v>
+      </c>
+      <c r="CJ30">
+        <v>53260.0</v>
+      </c>
+      <c r="CK30">
+        <v>68045.0</v>
+      </c>
+      <c r="CL30">
+        <v>39045.0</v>
+      </c>
+      <c r="CM30">
+        <v>21349.0</v>
+      </c>
+      <c r="CN30">
+        <v>69770.0</v>
+      </c>
+      <c r="CO30">
+        <v>65259.0</v>
+      </c>
+      <c r="CP30">
+        <v>85843.0</v>
+      </c>
+      <c r="CQ30">
+        <v>94437.0</v>
+      </c>
+      <c r="CR30">
+        <v>59641.0</v>
+      </c>
+      <c r="CS30"/>
+      <c r="CT30">
+        <v>74376.0</v>
+      </c>
+      <c r="CU30"/>
+    </row>
+    <row r="31" spans="1:99">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1222288000.0</v>
+      </c>
+      <c r="N31">
+        <v>1072073000.0</v>
+      </c>
+      <c r="O31">
+        <v>1129965000.0</v>
+      </c>
+      <c r="P31">
+        <v>1286354000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1275194000.0</v>
+      </c>
+      <c r="R31">
+        <v>1024813000.0</v>
+      </c>
+      <c r="S31">
+        <v>994084000.0</v>
+      </c>
+      <c r="T31">
+        <v>418260000.0</v>
+      </c>
+      <c r="U31">
+        <v>357030000.0</v>
+      </c>
+      <c r="V31">
+        <v>367455000.0</v>
+      </c>
+      <c r="W31">
+        <v>276713000.0</v>
+      </c>
+      <c r="X31">
+        <v>60292000.0</v>
+      </c>
+      <c r="Y31">
+        <v>27360000.0</v>
+      </c>
+      <c r="Z31">
+        <v>32760000.0</v>
+      </c>
+      <c r="AA31">
+        <v>25761000.0</v>
+      </c>
+      <c r="AB31">
+        <v>26963931.0</v>
+      </c>
+      <c r="AC31">
+        <v>24885591.0</v>
+      </c>
+      <c r="AD31">
+        <v>-8532132.0</v>
+      </c>
+      <c r="AE31">
+        <v>4510737.0</v>
+      </c>
+      <c r="AF31">
+        <v>12326353.0</v>
+      </c>
+      <c r="AG31">
+        <v>13553847.0</v>
+      </c>
+      <c r="AH31">
+        <v>34529248.0</v>
+      </c>
+      <c r="AI31">
+        <v>38673649.0</v>
+      </c>
+      <c r="AJ31">
+        <v>10667323.0</v>
+      </c>
+      <c r="AK31">
+        <v>11012568.0</v>
+      </c>
+      <c r="AL31">
+        <v>11405600.0</v>
+      </c>
+      <c r="AM31">
+        <v>13068623.0</v>
+      </c>
+      <c r="AN31">
+        <v>14737844.0</v>
+      </c>
+      <c r="AO31">
+        <v>16018544.0</v>
+      </c>
+      <c r="AP31">
+        <v>16678031.0</v>
+      </c>
+      <c r="AQ31">
+        <v>16070636.0</v>
+      </c>
+      <c r="AR31">
+        <v>18901498.0</v>
+      </c>
+      <c r="AS31">
+        <v>20246498.0</v>
+      </c>
+      <c r="AT31">
+        <v>21932152.0</v>
+      </c>
+      <c r="AU31">
+        <v>23685123.0</v>
+      </c>
+      <c r="AV31">
+        <v>25943386.0</v>
+      </c>
+      <c r="AW31">
+        <v>28262694.0</v>
+      </c>
+      <c r="AX31">
+        <v>11984905.0</v>
+      </c>
+      <c r="AY31">
+        <v>12949797.0</v>
+      </c>
+      <c r="AZ31">
+        <v>15869306.0</v>
+      </c>
+      <c r="BA31">
+        <v>18609146.0</v>
+      </c>
+      <c r="BB31">
+        <v>8373053.0</v>
+      </c>
+      <c r="BC31">
+        <v>10691000.0</v>
+      </c>
+      <c r="BD31">
+        <v>8762408.0</v>
+      </c>
+      <c r="BE31">
+        <v>10967557.0</v>
+      </c>
+      <c r="BF31">
+        <v>2109603.0</v>
+      </c>
+      <c r="BG31">
+        <v>3825878.0</v>
+      </c>
+      <c r="BH31">
+        <v>3610910.0</v>
+      </c>
+      <c r="BI31">
+        <v>6329316.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+    </row>
+    <row r="32" spans="1:99">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>33346000.0</v>
+      </c>
+      <c r="C32">
+        <v>-21065000.0</v>
+      </c>
+      <c r="D32">
+        <v>170045000.0</v>
+      </c>
+      <c r="E32">
+        <v>141196000.0</v>
+      </c>
+      <c r="F32">
+        <v>310256000.0</v>
+      </c>
+      <c r="G32">
+        <v>439091000.0</v>
+      </c>
+      <c r="H32">
+        <v>590637000.0</v>
+      </c>
+      <c r="I32">
+        <v>646529000.0</v>
+      </c>
+      <c r="J32">
+        <v>692450000.0</v>
+      </c>
+      <c r="K32">
+        <v>887556000.0</v>
+      </c>
+      <c r="L32">
+        <v>442273000.0</v>
+      </c>
+      <c r="M32">
+        <v>408423000.0</v>
+      </c>
+      <c r="N32">
+        <v>253613000.0</v>
+      </c>
+      <c r="O32">
+        <v>321838000.0</v>
+      </c>
+      <c r="P32">
+        <v>369837000.0</v>
+      </c>
+      <c r="Q32">
+        <v>395864000.0</v>
+      </c>
+      <c r="R32">
+        <v>323527000.0</v>
+      </c>
+      <c r="S32">
+        <v>463661000.0</v>
+      </c>
+      <c r="T32">
+        <v>153450000.0</v>
+      </c>
+      <c r="U32">
+        <v>183848000.0</v>
+      </c>
+      <c r="V32">
+        <v>268775000.0</v>
+      </c>
+      <c r="W32">
+        <v>233868000.0</v>
+      </c>
+      <c r="X32">
+        <v>39329000.0</v>
+      </c>
+      <c r="Y32">
+        <v>15879000.0</v>
+      </c>
+      <c r="Z32">
+        <v>16973000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+    </row>
+    <row r="33" spans="1:99">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>2975355000.0</v>
+      </c>
+      <c r="C33">
+        <v>3488057000.0</v>
+      </c>
+      <c r="D33">
+        <v>3950223000.0</v>
+      </c>
+      <c r="E33">
+        <v>3769298000.0</v>
+      </c>
+      <c r="F33">
+        <v>3269459000.0</v>
+      </c>
+      <c r="G33">
+        <v>3335831000.0</v>
+      </c>
+      <c r="H33">
+        <v>2205431000.0</v>
+      </c>
+      <c r="I33">
+        <v>1979763000.0</v>
+      </c>
+      <c r="J33">
+        <v>1826146000.0</v>
+      </c>
+      <c r="K33">
+        <v>1042509000.0</v>
+      </c>
+      <c r="L33">
+        <v>941996000.0</v>
+      </c>
+      <c r="M33">
+        <v>876176000.0</v>
+      </c>
+      <c r="N33">
+        <v>884636000.0</v>
+      </c>
+      <c r="O33">
+        <v>876583000.0</v>
+      </c>
+      <c r="P33">
+        <v>976727000.0</v>
+      </c>
+      <c r="Q33">
+        <v>939794000.0</v>
+      </c>
+      <c r="R33">
+        <v>1110051000.0</v>
+      </c>
+      <c r="S33">
+        <v>957400000.0</v>
+      </c>
+      <c r="T33">
+        <v>775383000.0</v>
+      </c>
+      <c r="U33">
+        <v>685046000.0</v>
+      </c>
+      <c r="V33">
+        <v>99696999.0</v>
+      </c>
+      <c r="W33">
+        <v>43882000.0</v>
+      </c>
+      <c r="X33">
+        <v>22042000.0</v>
+      </c>
+      <c r="Y33">
+        <v>12658000.0</v>
+      </c>
+      <c r="Z33">
+        <v>17030000.0</v>
+      </c>
+      <c r="AA33">
+        <v>17752000.0</v>
+      </c>
+      <c r="AB33">
+        <v>12661066.0</v>
+      </c>
+      <c r="AC33">
+        <v>12601323.0</v>
+      </c>
+      <c r="AD33">
+        <v>11549779.0</v>
+      </c>
+      <c r="AE33">
+        <v>11549779.0</v>
+      </c>
+      <c r="AF33">
+        <v>18840498.0</v>
+      </c>
+      <c r="AG33">
+        <v>18948688.0</v>
+      </c>
+      <c r="AH33">
+        <v>35971276.0</v>
+      </c>
+      <c r="AI33">
+        <v>9944555.0</v>
+      </c>
+      <c r="AJ33">
+        <v>3903432.0</v>
+      </c>
+      <c r="AK33">
+        <v>920274.0</v>
+      </c>
+      <c r="AL33">
+        <v>984354.0</v>
+      </c>
+      <c r="AM33">
+        <v>3297325.0</v>
+      </c>
+      <c r="AN33">
+        <v>3702909.0</v>
+      </c>
+      <c r="AO33">
+        <v>1331253.0</v>
+      </c>
+      <c r="AP33">
+        <v>1632462.0</v>
+      </c>
+      <c r="AQ33">
+        <v>4450145.0</v>
+      </c>
+      <c r="AR33">
+        <v>3688899.0</v>
+      </c>
+      <c r="AS33">
+        <v>3740651.0</v>
+      </c>
+      <c r="AT33">
+        <v>3778728.0</v>
+      </c>
+      <c r="AU33">
+        <v>3828070.0</v>
+      </c>
+      <c r="AV33">
+        <v>3798952.0</v>
+      </c>
+      <c r="AW33">
+        <v>3841054.0</v>
+      </c>
+      <c r="AX33">
+        <v>3841834.0</v>
+      </c>
+      <c r="AY33">
+        <v>3879142.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3934878.0</v>
+      </c>
+      <c r="BA33">
+        <v>3986588.0</v>
+      </c>
+      <c r="BB33">
+        <v>4039753.0</v>
+      </c>
+      <c r="BC33">
+        <v>4086433.0</v>
+      </c>
+      <c r="BD33">
+        <v>4129425.0</v>
+      </c>
+      <c r="BE33">
+        <v>4190739.0</v>
+      </c>
+      <c r="BF33">
+        <v>4275625.0</v>
+      </c>
+      <c r="BG33">
+        <v>4406801.0</v>
+      </c>
+      <c r="BH33">
+        <v>4637420.0</v>
+      </c>
+      <c r="BI33">
+        <v>4751247.0</v>
+      </c>
+      <c r="BJ33">
+        <v>4855897.0</v>
+      </c>
+      <c r="BK33"/>
+      <c r="BL33">
+        <v>4945225.0</v>
+      </c>
+      <c r="BM33">
+        <v>5045579.0</v>
+      </c>
+      <c r="BN33">
+        <v>4943571.0</v>
+      </c>
+      <c r="BO33">
+        <v>4950680.0</v>
+      </c>
+      <c r="BP33">
+        <v>5425407.0</v>
+      </c>
+      <c r="BQ33">
+        <v>5349822.0</v>
+      </c>
+      <c r="BR33">
+        <v>5352385.0</v>
+      </c>
+      <c r="BS33">
+        <v>5316167.0</v>
+      </c>
+      <c r="BT33">
+        <v>5187724.0</v>
+      </c>
+      <c r="BU33">
+        <v>5130629.0</v>
+      </c>
+      <c r="BV33">
+        <v>5254580.0</v>
+      </c>
+      <c r="BW33">
+        <v>4966823.0</v>
+      </c>
+      <c r="BX33">
+        <v>4838122.0</v>
+      </c>
+      <c r="BY33">
+        <v>4761263.0</v>
+      </c>
+      <c r="BZ33">
+        <v>4724973.0</v>
+      </c>
+      <c r="CA33">
+        <v>4442757.0</v>
+      </c>
+      <c r="CB33">
+        <v>4370879.0</v>
+      </c>
+      <c r="CC33">
+        <v>4373564.0</v>
+      </c>
+      <c r="CD33">
+        <v>4416938.0</v>
+      </c>
+      <c r="CE33"/>
+      <c r="CF33">
+        <v>4381481.0</v>
+      </c>
+      <c r="CG33">
+        <v>4387685.0</v>
+      </c>
+      <c r="CH33">
+        <v>4372933.0</v>
+      </c>
+      <c r="CI33">
+        <v>4434408.0</v>
+      </c>
+      <c r="CJ33">
+        <v>4588837.0</v>
+      </c>
+      <c r="CK33">
+        <v>4776927.0</v>
+      </c>
+      <c r="CL33">
+        <v>4730613.0</v>
+      </c>
+      <c r="CM33">
+        <v>4393982.0</v>
+      </c>
+      <c r="CN33">
+        <v>4440458.0</v>
+      </c>
+      <c r="CO33">
+        <v>4427891.0</v>
+      </c>
+      <c r="CP33">
+        <v>4113139.0</v>
+      </c>
+      <c r="CQ33">
+        <v>3733403.0</v>
+      </c>
+      <c r="CR33">
+        <v>1340245.0</v>
+      </c>
+      <c r="CS33"/>
+      <c r="CT33">
+        <v>966439.0</v>
+      </c>
+      <c r="CU33"/>
+    </row>
+    <row r="34" spans="1:99">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34">
+        <v>373000.0</v>
+      </c>
+      <c r="C34">
+        <v>19000.0</v>
+      </c>
+      <c r="D34">
+        <v>3054000.0</v>
+      </c>
+      <c r="E34">
+        <v>3163000.0</v>
+      </c>
+      <c r="F34">
+        <v>9281000.0</v>
+      </c>
+      <c r="G34">
+        <v>6192000.0</v>
+      </c>
+      <c r="H34">
+        <v>6733000.0</v>
+      </c>
+      <c r="I34">
+        <v>6500000.0</v>
+      </c>
+      <c r="J34">
+        <v>6574000.0</v>
+      </c>
+      <c r="K34">
+        <v>6680000.0</v>
+      </c>
+      <c r="L34">
+        <v>7083000.0</v>
+      </c>
+      <c r="M34">
+        <v>6688000.0</v>
+      </c>
+      <c r="N34">
+        <v>28739000.0</v>
+      </c>
+      <c r="O34">
+        <v>29110000.0</v>
+      </c>
+      <c r="P34">
+        <v>28829000.0</v>
+      </c>
+      <c r="Q34">
+        <v>28242000.0</v>
+      </c>
+      <c r="R34">
+        <v>26566000.0</v>
+      </c>
+      <c r="S34">
+        <v>43945000.0</v>
+      </c>
+      <c r="T34">
+        <v>96771000.0</v>
+      </c>
+      <c r="U34">
+        <v>2693000.0</v>
+      </c>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
+        <v>20000.0</v>
+      </c>
+      <c r="AA34"/>
+      <c r="AB34">
+        <v>47644.0</v>
+      </c>
+      <c r="AC34">
+        <v>61055.0</v>
+      </c>
+      <c r="AD34">
+        <v>73994.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34">
+        <v>27589.0</v>
+      </c>
+      <c r="AL34">
+        <v>3904.0</v>
+      </c>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+    </row>
+    <row r="35" spans="1:99">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>613998000.0</v>
+      </c>
+      <c r="C35">
+        <v>608586000.0</v>
+      </c>
+      <c r="D35">
+        <v>615518000.0</v>
+      </c>
+      <c r="E35">
+        <v>614578000.0</v>
+      </c>
+      <c r="F35">
+        <v>634877000.0</v>
+      </c>
+      <c r="G35">
+        <v>631237000.0</v>
+      </c>
+      <c r="H35">
+        <v>47039000.0</v>
+      </c>
+      <c r="I35">
+        <v>41779000.0</v>
+      </c>
+      <c r="J35">
+        <v>43192000.0</v>
+      </c>
+      <c r="K35">
+        <v>42043000.0</v>
+      </c>
+      <c r="L35">
+        <v>43568000.0</v>
+      </c>
+      <c r="M35">
+        <v>43688999.0</v>
+      </c>
+      <c r="N35">
+        <v>46104000.0</v>
+      </c>
+      <c r="O35">
+        <v>46978999.0</v>
+      </c>
+      <c r="P35">
+        <v>47193000.0</v>
+      </c>
+      <c r="Q35">
+        <v>47093000.0</v>
+      </c>
+      <c r="R35">
+        <v>45894000.0</v>
+      </c>
+      <c r="S35">
+        <v>63741000.0</v>
+      </c>
+      <c r="T35">
+        <v>158518000.0</v>
+      </c>
+      <c r="U35">
+        <v>154731000.0</v>
+      </c>
+      <c r="V35">
+        <v>654999.0</v>
+      </c>
+      <c r="W35">
+        <v>679000.0</v>
+      </c>
+      <c r="X35">
+        <v>703000.0</v>
+      </c>
+      <c r="Y35">
+        <v>728000.0</v>
+      </c>
+      <c r="Z35">
+        <v>772000.0</v>
+      </c>
+      <c r="AA35">
+        <v>776000.0</v>
+      </c>
+      <c r="AB35">
+        <v>989749.0</v>
+      </c>
+      <c r="AC35">
+        <v>1027334.0</v>
+      </c>
+      <c r="AD35">
+        <v>2710711.0</v>
+      </c>
+      <c r="AE35">
+        <v>2710711.0</v>
+      </c>
+      <c r="AF35">
+        <v>1130803.0</v>
+      </c>
+      <c r="AG35">
+        <v>1154978.0</v>
+      </c>
+      <c r="AH35">
+        <v>1651152.0</v>
+      </c>
+      <c r="AI35">
+        <v>1667617.0</v>
+      </c>
+      <c r="AJ35">
+        <v>992792.0</v>
+      </c>
+      <c r="AK35">
+        <v>1044556.0</v>
+      </c>
+      <c r="AL35">
+        <v>1045045.0</v>
+      </c>
+      <c r="AM35">
+        <v>1065316.0</v>
+      </c>
+      <c r="AN35">
+        <v>1089490.0</v>
+      </c>
+      <c r="AO35">
+        <v>1113665.0</v>
+      </c>
+      <c r="AP35">
+        <v>1137840.0</v>
+      </c>
+      <c r="AQ35">
+        <v>3000794.0</v>
+      </c>
+      <c r="AR35">
+        <v>3065743.0</v>
+      </c>
+      <c r="AS35">
+        <v>3129784.0</v>
+      </c>
+      <c r="AT35">
+        <v>3193405.0</v>
+      </c>
+      <c r="AU35">
+        <v>3256762.0</v>
+      </c>
+      <c r="AV35">
+        <v>3319077.0</v>
+      </c>
+      <c r="AW35">
+        <v>3381390.0</v>
+      </c>
+      <c r="AX35">
+        <v>3443706.0</v>
+      </c>
+      <c r="AY35">
+        <v>3441049.0</v>
+      </c>
+      <c r="AZ35">
+        <v>3511700.0</v>
+      </c>
+      <c r="BA35">
+        <v>3457235.0</v>
+      </c>
+      <c r="BB35">
+        <v>2001495.0</v>
+      </c>
+      <c r="BC35">
+        <v>1844838.0</v>
+      </c>
+      <c r="BD35">
+        <v>1763063.0</v>
+      </c>
+      <c r="BE35">
+        <v>2576537.0</v>
+      </c>
+      <c r="BF35">
+        <v>2602912.0</v>
+      </c>
+      <c r="BG35">
+        <v>2830041.0</v>
+      </c>
+      <c r="BH35">
+        <v>3042117.0</v>
+      </c>
+      <c r="BI35">
+        <v>3088484.0</v>
+      </c>
+      <c r="BJ35">
+        <v>3131568.0</v>
+      </c>
+      <c r="BK35"/>
+      <c r="BL35">
+        <v>3225802.0</v>
+      </c>
+      <c r="BM35">
+        <v>3271697.0</v>
+      </c>
+      <c r="BN35">
+        <v>3246988.0</v>
+      </c>
+      <c r="BO35">
+        <v>3289563.0</v>
+      </c>
+      <c r="BP35">
+        <v>3429852.0</v>
+      </c>
+      <c r="BQ35">
+        <v>3475481.0</v>
+      </c>
+      <c r="BR35">
+        <v>3522585.0</v>
+      </c>
+      <c r="BS35">
+        <v>3553015.0</v>
+      </c>
+      <c r="BT35">
+        <v>3533789.0</v>
+      </c>
+      <c r="BU35">
+        <v>3649755.0</v>
+      </c>
+      <c r="BV35">
+        <v>2989160.0</v>
+      </c>
+      <c r="BW35">
+        <v>3052825.0</v>
+      </c>
+      <c r="BX35">
+        <v>3144526.0</v>
+      </c>
+      <c r="BY35">
+        <v>3038477.0</v>
+      </c>
+      <c r="BZ35">
+        <v>3574912.0</v>
+      </c>
+      <c r="CA35">
+        <v>3622726.0</v>
+      </c>
+      <c r="CB35">
+        <v>3644541.0</v>
+      </c>
+      <c r="CC35">
+        <v>3691835.0</v>
+      </c>
+      <c r="CD35">
+        <v>3744691.0</v>
+      </c>
+      <c r="CE35"/>
+      <c r="CF35">
+        <v>3903834.0</v>
+      </c>
+      <c r="CG35">
+        <v>3942278.0</v>
+      </c>
+      <c r="CH35">
+        <v>3979658.0</v>
+      </c>
+      <c r="CI35">
+        <v>4017261.0</v>
+      </c>
+      <c r="CJ35">
+        <v>4086858.0</v>
+      </c>
+      <c r="CK35">
+        <v>4314335.0</v>
+      </c>
+      <c r="CL35">
+        <v>4330911.0</v>
+      </c>
+      <c r="CM35">
+        <v>4348913.0</v>
+      </c>
+      <c r="CN35">
+        <v>4240257.0</v>
+      </c>
+      <c r="CO35">
+        <v>4231553.0</v>
+      </c>
+      <c r="CP35">
+        <v>1096051.0</v>
+      </c>
+      <c r="CQ35">
+        <v>879368.0</v>
+      </c>
+      <c r="CR35">
+        <v>975866.0</v>
+      </c>
+      <c r="CS35"/>
+      <c r="CT35">
+        <v>327435.0</v>
+      </c>
+      <c r="CU35"/>
+    </row>
+    <row r="36" spans="1:99">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>510092000.0</v>
+      </c>
+      <c r="C36">
+        <v>549022000.0</v>
+      </c>
+      <c r="D36">
+        <v>538226000.0</v>
+      </c>
+      <c r="E36">
+        <v>109198000.0</v>
+      </c>
+      <c r="F36">
+        <v>168605000.0</v>
+      </c>
+      <c r="G36">
+        <v>159144000.0</v>
+      </c>
+      <c r="H36">
+        <v>149536000.0</v>
+      </c>
+      <c r="I36">
+        <v>215379000.0</v>
+      </c>
+      <c r="J36">
+        <v>274088000.0</v>
+      </c>
+      <c r="K36">
+        <v>190348000.0</v>
+      </c>
+      <c r="L36">
+        <v>127194000.0</v>
+      </c>
+      <c r="M36">
+        <v>31868000.0</v>
+      </c>
+      <c r="N36">
+        <v>33766000.0</v>
+      </c>
+      <c r="O36">
+        <v>43381000.0</v>
+      </c>
+      <c r="P36">
+        <v>178812000.0</v>
+      </c>
+      <c r="Q36">
+        <v>494013000.0</v>
+      </c>
+      <c r="R36">
+        <v>330670000.0</v>
+      </c>
+      <c r="S36">
+        <v>317696000.0</v>
+      </c>
+      <c r="T36">
+        <v>215586000.0</v>
+      </c>
+      <c r="U36">
+        <v>192359000.0</v>
+      </c>
+      <c r="V36">
+        <v>71081000.0</v>
+      </c>
+      <c r="W36">
+        <v>33093000.0</v>
+      </c>
+      <c r="X36">
+        <v>12803000.0</v>
+      </c>
+      <c r="Y36">
+        <v>6969000.0</v>
+      </c>
+      <c r="Z36">
+        <v>703000.0</v>
+      </c>
+      <c r="AA36">
+        <v>703000.0</v>
+      </c>
+      <c r="AB36">
+        <v>560566.0</v>
+      </c>
+      <c r="AC36">
+        <v>780144.0</v>
+      </c>
+      <c r="AD36">
+        <v>200000.0</v>
+      </c>
+      <c r="AE36">
+        <v>200000.0</v>
+      </c>
+      <c r="AF36">
+        <v>668566.0</v>
+      </c>
+      <c r="AG36">
+        <v>668566.0</v>
+      </c>
+      <c r="AH36">
+        <v>166754.0</v>
+      </c>
+      <c r="AI36">
+        <v>200000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>3899319.0</v>
+      </c>
+      <c r="AK36">
+        <v>915687.0</v>
+      </c>
+      <c r="AL36">
+        <v>47000.0</v>
+      </c>
+      <c r="AM36">
+        <v>37000.0</v>
+      </c>
+      <c r="AN36">
+        <v>37000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1330714.0</v>
+      </c>
+      <c r="AP36">
+        <v>1381566.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1523649.0</v>
+      </c>
+      <c r="AR36">
+        <v>1698761.0</v>
+      </c>
+      <c r="AS36">
+        <v>1714286.0</v>
+      </c>
+      <c r="AT36">
+        <v>1714722.0</v>
+      </c>
+      <c r="AU36">
+        <v>1724190.0</v>
+      </c>
+      <c r="AV36">
+        <v>1667196.0</v>
+      </c>
+      <c r="AW36">
+        <v>1674454.0</v>
+      </c>
+      <c r="AX36">
+        <v>10124.0</v>
+      </c>
+      <c r="AY36">
+        <v>10124.0</v>
+      </c>
+      <c r="AZ36">
+        <v>10544.0</v>
+      </c>
+      <c r="BA36">
+        <v>12384.0</v>
+      </c>
+      <c r="BB36">
+        <v>2530.0</v>
+      </c>
+      <c r="BC36">
+        <v>3957.0</v>
+      </c>
+      <c r="BD36">
+        <v>5384.0</v>
+      </c>
+      <c r="BE36">
+        <v>6811.0</v>
+      </c>
+      <c r="BF36">
+        <v>8239.0</v>
+      </c>
+      <c r="BG36">
+        <v>9665.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36">
+        <v>12520.0</v>
+      </c>
+      <c r="BJ36">
+        <v>13947.0</v>
+      </c>
+      <c r="BK36">
+        <v>15374.0</v>
+      </c>
+      <c r="BL36">
+        <v>1360043.0</v>
+      </c>
+      <c r="BM36">
+        <v>18229.0</v>
+      </c>
+      <c r="BN36">
+        <v>19656.0</v>
+      </c>
+      <c r="BO36">
+        <v>21083.0</v>
+      </c>
+      <c r="BP36">
+        <v>22510.0</v>
+      </c>
+      <c r="BQ36">
+        <v>23937.0</v>
+      </c>
+      <c r="BR36">
+        <v>25364.0</v>
+      </c>
+      <c r="BS36">
+        <v>26791.0</v>
+      </c>
+      <c r="BT36">
+        <v>50082.0</v>
+      </c>
+      <c r="BU36">
+        <v>51269.0</v>
+      </c>
+      <c r="BV36">
+        <v>86386.0</v>
+      </c>
+      <c r="BW36">
+        <v>84811.0</v>
+      </c>
+      <c r="BX36">
+        <v>1636195.0</v>
+      </c>
+      <c r="BY36">
+        <v>26248.0</v>
+      </c>
+      <c r="BZ36">
+        <v>37193.0</v>
+      </c>
+      <c r="CA36">
+        <v>36945.0</v>
+      </c>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36">
+        <v>62758.0</v>
+      </c>
+      <c r="CO36">
+        <v>14195.0</v>
+      </c>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36">
+        <v>89785.0</v>
+      </c>
+      <c r="CS36"/>
+      <c r="CT36">
+        <v>129213.0</v>
+      </c>
+      <c r="CU36"/>
+    </row>
+    <row r="37" spans="1:99">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37">
+        <v>-7000.0</v>
+      </c>
+      <c r="Y37">
+        <v>-7000.0</v>
+      </c>
+      <c r="Z37">
+        <v>-7000.0</v>
+      </c>
+      <c r="AA37">
+        <v>-7000.0</v>
+      </c>
+      <c r="AB37">
+        <v>35171.0</v>
+      </c>
+      <c r="AC37">
+        <v>35152.0</v>
+      </c>
+      <c r="AD37">
+        <v>-1517715.0</v>
+      </c>
+      <c r="AE37">
+        <v>-1296293.0</v>
+      </c>
+      <c r="AF37">
+        <v>-20695.0</v>
+      </c>
+      <c r="AG37">
+        <v>166460.0</v>
+      </c>
+      <c r="AH37">
+        <v>583378.0</v>
+      </c>
+      <c r="AI37">
+        <v>758095.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>25016.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+    </row>
+    <row r="38" spans="1:99">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>-214625000.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>136696000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>140878000.0</v>
+      </c>
+      <c r="P38">
+        <v>291756000.0</v>
+      </c>
+      <c r="Q38">
+        <v>494013000.0</v>
+      </c>
+      <c r="R38">
+        <v>400432000.0</v>
+      </c>
+      <c r="S38">
+        <v>317696000.0</v>
+      </c>
+      <c r="T38">
+        <v>215586000.0</v>
+      </c>
+      <c r="U38">
+        <v>192359000.0</v>
+      </c>
+      <c r="V38">
+        <v>70730000.0</v>
+      </c>
+      <c r="W38">
+        <v>33093000.0</v>
+      </c>
+      <c r="X38">
+        <v>13474000.0</v>
+      </c>
+      <c r="Y38">
+        <v>6969000.0</v>
+      </c>
+      <c r="Z38">
+        <v>703000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2152000.0</v>
+      </c>
+      <c r="AB38">
+        <v>703275.0</v>
+      </c>
+      <c r="AC38">
+        <v>922853.0</v>
+      </c>
+      <c r="AD38">
+        <v>919853.0</v>
+      </c>
+      <c r="AE38">
+        <v>903275.0</v>
+      </c>
+      <c r="AF38">
+        <v>903275.0</v>
+      </c>
+      <c r="AG38">
+        <v>903275.0</v>
+      </c>
+      <c r="AH38">
+        <v>873463.0</v>
+      </c>
+      <c r="AI38">
+        <v>5650000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3899000.0</v>
+      </c>
+      <c r="AK38">
+        <v>916000.0</v>
+      </c>
+      <c r="AL38">
+        <v>979000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3257000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3608000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1331000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1631000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>2496000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1699000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1714000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1715000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1724000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1667000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1674000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1625000.0</v>
+      </c>
+      <c r="AY38">
+        <v>1612000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1616000.0</v>
+      </c>
+      <c r="BA38">
+        <v>1610000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1611000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1602000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1570000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1582000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1574000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1612000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1748000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1781000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1805000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1745000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1747000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1775000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1678000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1640000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2129000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2032000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1991000.0</v>
+      </c>
+      <c r="BS38">
+        <v>1900000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1750000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1712000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1736000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1438000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1380000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1367000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1344000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1135000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1067000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1023000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1017000.0</v>
+      </c>
+      <c r="CE38">
+        <v>993000.0</v>
+      </c>
+      <c r="CF38">
+        <v>951000.0</v>
+      </c>
+      <c r="CG38">
+        <v>907000.0</v>
+      </c>
+      <c r="CH38">
+        <v>872000.0</v>
+      </c>
+      <c r="CI38">
+        <v>881000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>975000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1101000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1003000.0</v>
+      </c>
+      <c r="CM38">
+        <v>630000.0</v>
+      </c>
+      <c r="CN38">
+        <v>624000.0</v>
+      </c>
+      <c r="CO38">
+        <v>567000.0</v>
+      </c>
+      <c r="CP38">
+        <v>538000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>548000.0</v>
+      </c>
+      <c r="CR38">
+        <v>838000.0</v>
+      </c>
+      <c r="CS38">
+        <v>917000.0</v>
+      </c>
+      <c r="CT38">
+        <v>776000.0</v>
+      </c>
+      <c r="CU38">
+        <v>660000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:99">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>176330000.0</v>
+      </c>
+      <c r="C39">
+        <v>177097000.0</v>
+      </c>
+      <c r="D39">
+        <v>171309000.0</v>
+      </c>
+      <c r="E39">
+        <v>91421999.0</v>
+      </c>
+      <c r="F39">
+        <v>186881000.0</v>
+      </c>
+      <c r="G39">
+        <v>153749000.0</v>
+      </c>
+      <c r="H39">
+        <v>140306000.0</v>
+      </c>
+      <c r="I39">
+        <v>77073000.0</v>
+      </c>
+      <c r="J39">
+        <v>69198000.0</v>
+      </c>
+      <c r="K39">
+        <v>29107000.0</v>
+      </c>
+      <c r="L39">
+        <v>36260000.0</v>
+      </c>
+      <c r="M39">
+        <v>20403000.0</v>
+      </c>
+      <c r="N39">
+        <v>52002000.0</v>
+      </c>
+      <c r="O39">
+        <v>56958000.0</v>
+      </c>
+      <c r="P39">
+        <v>62096000.0</v>
+      </c>
+      <c r="Q39">
+        <v>67476000.0</v>
+      </c>
+      <c r="R39">
+        <v>100219000.0</v>
+      </c>
+      <c r="S39">
+        <v>65616000.0</v>
+      </c>
+      <c r="T39">
+        <v>1552000.0</v>
+      </c>
+      <c r="U39">
+        <v>1060000.0</v>
+      </c>
+      <c r="V39">
+        <v>629000.0</v>
+      </c>
+      <c r="W39">
+        <v>12883000.0</v>
+      </c>
+      <c r="X39">
+        <v>10503000.0</v>
+      </c>
+      <c r="Y39">
+        <v>8070000.0</v>
+      </c>
+      <c r="Z39">
+        <v>806000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1349000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2004237.0</v>
+      </c>
+      <c r="AC39">
+        <v>331642.0</v>
+      </c>
+      <c r="AD39">
+        <v>1378534.0</v>
+      </c>
+      <c r="AE39">
+        <v>2085159.0</v>
+      </c>
+      <c r="AF39">
+        <v>1584699.0</v>
+      </c>
+      <c r="AG39">
+        <v>317670.0</v>
+      </c>
+      <c r="AH39">
+        <v>511374.0</v>
+      </c>
+      <c r="AI39">
+        <v>739020.0</v>
+      </c>
+      <c r="AJ39">
+        <v>601650.0</v>
+      </c>
+      <c r="AK39">
+        <v>104558.0</v>
+      </c>
+      <c r="AL39">
+        <v>511681.0</v>
+      </c>
+      <c r="AM39">
+        <v>506486.0</v>
+      </c>
+      <c r="AN39">
+        <v>645734.0</v>
+      </c>
+      <c r="AO39">
+        <v>111042.0</v>
+      </c>
+      <c r="AP39">
+        <v>241817.0</v>
+      </c>
+      <c r="AQ39">
+        <v>251778.0</v>
+      </c>
+      <c r="AR39">
+        <v>404763.0</v>
+      </c>
+      <c r="AS39">
+        <v>131325.0</v>
+      </c>
+      <c r="AT39">
+        <v>255915.0</v>
+      </c>
+      <c r="AU39">
+        <v>357083.0</v>
+      </c>
+      <c r="AV39">
+        <v>524353.0</v>
+      </c>
+      <c r="AW39">
+        <v>232681.0</v>
+      </c>
+      <c r="AX39">
+        <v>368891.0</v>
+      </c>
+      <c r="AY39">
+        <v>459396.0</v>
+      </c>
+      <c r="AZ39">
+        <v>503034.0</v>
+      </c>
+      <c r="BA39">
+        <v>242328.0</v>
+      </c>
+      <c r="BB39">
+        <v>573522.0</v>
+      </c>
+      <c r="BC39">
+        <v>387480.0</v>
+      </c>
+      <c r="BD39">
+        <v>465117.0</v>
+      </c>
+      <c r="BE39">
+        <v>146047.0</v>
+      </c>
+      <c r="BF39">
+        <v>205757.0</v>
+      </c>
+      <c r="BG39">
+        <v>314800.0</v>
+      </c>
+      <c r="BH39">
+        <v>530479.0</v>
+      </c>
+      <c r="BI39">
+        <v>192644.0</v>
+      </c>
+      <c r="BJ39">
+        <v>297652.0</v>
+      </c>
+      <c r="BK39">
+        <v>376000.0</v>
+      </c>
+      <c r="BL39">
+        <v>127731.0</v>
+      </c>
+      <c r="BM39">
+        <v>150133.0</v>
+      </c>
+      <c r="BN39">
+        <v>134638.0</v>
+      </c>
+      <c r="BO39">
+        <v>163029.0</v>
+      </c>
+      <c r="BP39">
+        <v>100503.0</v>
+      </c>
+      <c r="BQ39">
+        <v>177980.0</v>
+      </c>
+      <c r="BR39">
+        <v>597512.0</v>
+      </c>
+      <c r="BS39">
+        <v>776318.0</v>
+      </c>
+      <c r="BT39">
+        <v>245410.0</v>
+      </c>
+      <c r="BU39">
+        <v>153652.0</v>
+      </c>
+      <c r="BV39">
+        <v>130177.0</v>
+      </c>
+      <c r="BW39">
+        <v>156441.0</v>
+      </c>
+      <c r="BX39">
+        <v>129454.0</v>
+      </c>
+      <c r="BY39">
+        <v>54199.0</v>
+      </c>
+      <c r="BZ39">
+        <v>82704.0</v>
+      </c>
+      <c r="CA39">
+        <v>58036.0</v>
+      </c>
+      <c r="CB39">
+        <v>37759.0</v>
+      </c>
+      <c r="CC39">
+        <v>20765.0</v>
+      </c>
+      <c r="CD39">
+        <v>24013.0</v>
+      </c>
+      <c r="CE39">
+        <v>34000.0</v>
+      </c>
+      <c r="CF39">
+        <v>26158.0</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39">
+        <v>18718.0</v>
+      </c>
+      <c r="CN39">
+        <v>785434.0</v>
+      </c>
+      <c r="CO39">
+        <v>425000.0</v>
+      </c>
+      <c r="CP39">
+        <v>350000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>350000.0</v>
+      </c>
+      <c r="CR39">
+        <v>112152.0</v>
+      </c>
+      <c r="CS39">
+        <v>115000.0</v>
+      </c>
+      <c r="CT39">
+        <v>115102.0</v>
+      </c>
+      <c r="CU39">
+        <v>109000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:99">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>90366000.0</v>
+      </c>
+      <c r="C40">
+        <v>149037000.0</v>
+      </c>
+      <c r="D40">
+        <v>66275000.0</v>
+      </c>
+      <c r="E40">
+        <v>59231000.0</v>
+      </c>
+      <c r="F40">
+        <v>100459000.0</v>
+      </c>
+      <c r="G40">
+        <v>125305000.0</v>
+      </c>
+      <c r="H40">
+        <v>71437000.0</v>
+      </c>
+      <c r="I40">
+        <v>54048000.0</v>
+      </c>
+      <c r="J40">
+        <v>43767000.0</v>
+      </c>
+      <c r="K40">
+        <v>62642000.0</v>
+      </c>
+      <c r="L40">
+        <v>25371000.0</v>
+      </c>
+      <c r="M40">
+        <v>27478000.0</v>
+      </c>
+      <c r="N40">
+        <v>82937000.0</v>
+      </c>
+      <c r="O40">
+        <v>98207000.0</v>
+      </c>
+      <c r="P40">
+        <v>78911000.0</v>
+      </c>
+      <c r="Q40">
+        <v>71248000.0</v>
+      </c>
+      <c r="R40">
+        <v>95691000.0</v>
+      </c>
+      <c r="S40">
+        <v>80552000.0</v>
+      </c>
+      <c r="T40">
+        <v>4815000.0</v>
+      </c>
+      <c r="U40">
+        <v>2027000.0</v>
+      </c>
+      <c r="V40">
+        <v>4432000.0</v>
+      </c>
+      <c r="W40">
+        <v>1679000.0</v>
+      </c>
+      <c r="X40">
+        <v>480000.0</v>
+      </c>
+      <c r="Y40">
+        <v>473000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2056000.0</v>
+      </c>
+      <c r="AA40">
+        <v>2187000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1110211.0</v>
+      </c>
+      <c r="AC40">
+        <v>1109898.0</v>
+      </c>
+      <c r="AD40">
+        <v>16340.0</v>
+      </c>
+      <c r="AE40">
+        <v>1313038.0</v>
+      </c>
+      <c r="AF40">
+        <v>2854336.0</v>
+      </c>
+      <c r="AG40">
+        <v>2986295.0</v>
+      </c>
+      <c r="AH40">
+        <v>2259812.0</v>
+      </c>
+      <c r="AI40">
+        <v>278038.0</v>
+      </c>
+      <c r="AJ40">
+        <v>329729.0</v>
+      </c>
+      <c r="AK40">
+        <v>513439.0</v>
+      </c>
+      <c r="AL40">
+        <v>448628.0</v>
+      </c>
+      <c r="AM40">
+        <v>390627.0</v>
+      </c>
+      <c r="AN40">
+        <v>562604.0</v>
+      </c>
+      <c r="AO40">
+        <v>166010.0</v>
+      </c>
+      <c r="AP40">
+        <v>183678.0</v>
+      </c>
+      <c r="AQ40">
+        <v>788453.0</v>
+      </c>
+      <c r="AR40">
+        <v>423615.0</v>
+      </c>
+      <c r="AS40">
+        <v>404371.0</v>
+      </c>
+      <c r="AT40">
+        <v>299211.0</v>
+      </c>
+      <c r="AU40">
+        <v>1031515.0</v>
+      </c>
+      <c r="AV40">
+        <v>763117.0</v>
+      </c>
+      <c r="AW40">
+        <v>819795.0</v>
+      </c>
+      <c r="AX40">
+        <v>685837.0</v>
+      </c>
+      <c r="AY40">
+        <v>1148738.0</v>
+      </c>
+      <c r="AZ40">
+        <v>1015788.0</v>
+      </c>
+      <c r="BA40">
+        <v>930572.0</v>
+      </c>
+      <c r="BB40">
+        <v>484444.0</v>
+      </c>
+      <c r="BC40">
+        <v>1094933.0</v>
+      </c>
+      <c r="BD40">
+        <v>982572.0</v>
+      </c>
+      <c r="BE40">
+        <v>642354.0</v>
+      </c>
+      <c r="BF40">
+        <v>227506.0</v>
+      </c>
+      <c r="BG40">
+        <v>416028.0</v>
+      </c>
+      <c r="BH40">
+        <v>1349884.0</v>
+      </c>
+      <c r="BI40">
+        <v>1172212.0</v>
+      </c>
+      <c r="BJ40">
+        <v>1077022.0</v>
+      </c>
+      <c r="BK40">
+        <v>1331000.0</v>
+      </c>
+      <c r="BL40">
+        <v>607550.0</v>
+      </c>
+      <c r="BM40">
+        <v>686502.0</v>
+      </c>
+      <c r="BN40">
+        <v>743695.0</v>
+      </c>
+      <c r="BO40">
+        <v>807907.0</v>
+      </c>
+      <c r="BP40">
+        <v>828766.0</v>
+      </c>
+      <c r="BQ40">
+        <v>688326.0</v>
+      </c>
+      <c r="BR40">
+        <v>548819.0</v>
+      </c>
+      <c r="BS40">
+        <v>639991.0</v>
+      </c>
+      <c r="BT40">
+        <v>738476.0</v>
+      </c>
+      <c r="BU40">
+        <v>851851.0</v>
+      </c>
+      <c r="BV40">
+        <v>211479.0</v>
+      </c>
+      <c r="BW40">
+        <v>1166674.0</v>
+      </c>
+      <c r="BX40">
+        <v>100000.0</v>
+      </c>
+      <c r="BY40">
+        <v>115444.0</v>
+      </c>
+      <c r="BZ40">
+        <v>45453.0</v>
+      </c>
+      <c r="CA40">
+        <v>325436.0</v>
+      </c>
+      <c r="CB40">
+        <v>342748.0</v>
+      </c>
+      <c r="CC40">
+        <v>76115.0</v>
+      </c>
+      <c r="CD40">
+        <v>43500.0</v>
+      </c>
+      <c r="CE40">
+        <v>144000.0</v>
+      </c>
+      <c r="CF40">
+        <v>165485.0</v>
+      </c>
+      <c r="CG40">
+        <v>60801.0</v>
+      </c>
+      <c r="CH40">
+        <v>56400.0</v>
+      </c>
+      <c r="CI40">
+        <v>294253.0</v>
+      </c>
+      <c r="CJ40">
+        <v>62445.0</v>
+      </c>
+      <c r="CK40">
+        <v>293610.0</v>
+      </c>
+      <c r="CL40">
+        <v>175842.0</v>
+      </c>
+      <c r="CM40">
+        <v>182417.0</v>
+      </c>
+      <c r="CN40">
+        <v>723750.0</v>
+      </c>
+      <c r="CO40">
+        <v>75000.0</v>
+      </c>
+      <c r="CP40">
+        <v>3742965.0</v>
+      </c>
+      <c r="CQ40">
+        <v>3271761.0</v>
+      </c>
+      <c r="CR40">
+        <v>1231.0</v>
+      </c>
+      <c r="CS40">
+        <v>2000.0</v>
+      </c>
+      <c r="CT40">
+        <v>7569.0</v>
+      </c>
+      <c r="CU40">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:99">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>23279000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>26737000.0</v>
+      </c>
+      <c r="P41">
+        <v>26683000.0</v>
+      </c>
+      <c r="Q41">
+        <v>27125000.0</v>
+      </c>
+      <c r="R41">
+        <v>25548000.0</v>
+      </c>
+      <c r="S41">
+        <v>51484000.0</v>
+      </c>
+      <c r="T41">
+        <v>151264000.0</v>
+      </c>
+      <c r="U41">
+        <v>148111000.0</v>
+      </c>
+      <c r="V41">
+        <v>655000.0</v>
+      </c>
+      <c r="W41">
+        <v>679000.0</v>
+      </c>
+      <c r="X41">
+        <v>703000.0</v>
+      </c>
+      <c r="Y41">
+        <v>728000.0</v>
+      </c>
+      <c r="Z41">
+        <v>752000.0</v>
+      </c>
+      <c r="AA41">
+        <v>776000.0</v>
+      </c>
+      <c r="AB41">
+        <v>942105.0</v>
+      </c>
+      <c r="AC41">
+        <v>966279.0</v>
+      </c>
+      <c r="AD41">
+        <v>990453.0</v>
+      </c>
+      <c r="AE41">
+        <v>1014628.0</v>
+      </c>
+      <c r="AF41">
+        <v>1130803.0</v>
+      </c>
+      <c r="AG41">
+        <v>1154978.0</v>
+      </c>
+      <c r="AH41">
+        <v>1651152.0</v>
+      </c>
+      <c r="AI41">
+        <v>969000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>993000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1044000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1045000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1066000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1090000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1114000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1137000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1162000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1186000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1210000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1235000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1259000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1284000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1307000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1331000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1290000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1325000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1234000.0</v>
+      </c>
+      <c r="BB41">
+        <v>1254000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1082000.0</v>
+      </c>
+      <c r="BD41">
+        <v>969000.0</v>
+      </c>
+      <c r="BE41">
+        <v>204000.0</v>
+      </c>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41">
+        <v>580000.0</v>
+      </c>
+      <c r="BI41">
+        <v>598000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>616000.0</v>
+      </c>
+      <c r="BK41">
+        <v>634000.0</v>
+      </c>
+      <c r="BL41">
+        <v>651000.0</v>
+      </c>
+      <c r="BM41">
+        <v>669000.0</v>
+      </c>
+      <c r="BN41">
+        <v>618000.0</v>
+      </c>
+      <c r="BO41">
+        <v>634000.0</v>
+      </c>
+      <c r="BP41">
+        <v>750000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>766000.0</v>
+      </c>
+      <c r="BR41">
+        <v>782000.0</v>
+      </c>
+      <c r="BS41">
+        <v>798000.0</v>
+      </c>
+      <c r="BT41">
+        <v>814000.0</v>
+      </c>
+      <c r="BU41">
+        <v>830000.0</v>
+      </c>
+      <c r="BV41">
+        <v>100000.0</v>
+      </c>
+      <c r="BW41">
+        <v>100000.0</v>
+      </c>
+      <c r="BX41">
+        <v>100000.0</v>
+      </c>
+      <c r="BY41">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>220000.0</v>
+      </c>
+      <c r="CA41">
+        <v>220000.0</v>
+      </c>
+      <c r="CB41">
+        <v>200000.0</v>
+      </c>
+      <c r="CC41">
+        <v>200000.0</v>
+      </c>
+      <c r="CD41">
+        <v>200000.0</v>
+      </c>
+      <c r="CE41">
+        <v>200000.0</v>
+      </c>
+      <c r="CF41">
+        <v>200000.0</v>
+      </c>
+      <c r="CG41">
+        <v>200000.0</v>
+      </c>
+      <c r="CH41">
+        <v>200000.0</v>
+      </c>
+      <c r="CI41">
+        <v>200000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>200000.0</v>
+      </c>
+      <c r="CK41">
+        <v>200000.0</v>
+      </c>
+      <c r="CL41">
+        <v>200000.0</v>
+      </c>
+      <c r="CM41">
+        <v>200000.0</v>
+      </c>
+      <c r="CN41">
+        <v>224000.0</v>
+      </c>
+      <c r="CO41">
+        <v>204000.0</v>
+      </c>
+      <c r="CP41">
+        <v>254000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>37000.0</v>
+      </c>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+    </row>
+    <row r="42" spans="1:99">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
+        <v>0.0</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42">
+        <v>1595147000.0</v>
+      </c>
+      <c r="T42">
+        <v>988692000.0</v>
+      </c>
+      <c r="U42">
+        <v>917197000.0</v>
+      </c>
+      <c r="V42">
+        <v>7170000.0</v>
+      </c>
+      <c r="W42">
+        <v>0.0</v>
+      </c>
+      <c r="X42">
+        <v>0.0</v>
+      </c>
+      <c r="Y42">
+        <v>1459000.0</v>
+      </c>
+      <c r="Z42">
+        <v>733000.0</v>
+      </c>
+      <c r="AA42">
+        <v>100000.0</v>
+      </c>
+      <c r="AB42">
+        <v>241974307.0</v>
+      </c>
+      <c r="AC42">
+        <v>238082374.0</v>
+      </c>
+      <c r="AD42">
+        <v>66571.0</v>
+      </c>
+      <c r="AE42"/>
+      <c r="AF42">
+        <v>1427030.0</v>
+      </c>
+      <c r="AG42">
+        <v>783301.0</v>
+      </c>
+      <c r="AH42">
+        <v>0.0</v>
+      </c>
+      <c r="AI42"/>
+      <c r="AJ42">
+        <v>110196.0</v>
+      </c>
+      <c r="AK42">
+        <v>109722.0</v>
+      </c>
+      <c r="AL42">
+        <v>0.0</v>
+      </c>
+      <c r="AM42">
+        <v>0.0</v>
+      </c>
+      <c r="AN42">
+        <v>114274.0</v>
+      </c>
+      <c r="AO42">
+        <v>64080.0</v>
+      </c>
+      <c r="AP42">
+        <v>65208.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3162037.0</v>
+      </c>
+      <c r="AR42">
+        <v>3400906.0</v>
+      </c>
+      <c r="AS42">
+        <v>3364679.0</v>
+      </c>
+      <c r="AT42">
+        <v>3327038.0</v>
+      </c>
+      <c r="AU42">
+        <v>3287164.0</v>
+      </c>
+      <c r="AV42">
+        <v>3243658.0</v>
+      </c>
+      <c r="AW42">
+        <v>3332699.0</v>
+      </c>
+      <c r="AX42">
+        <v>3282257.0</v>
+      </c>
+      <c r="AY42">
+        <v>3230117.0</v>
+      </c>
+      <c r="AZ42">
+        <v>0.0</v>
+      </c>
+      <c r="BA42">
+        <v>3205109.0</v>
+      </c>
+      <c r="BB42">
+        <v>3144953.0</v>
+      </c>
+      <c r="BC42">
+        <v>3078359.0</v>
+      </c>
+      <c r="BD42">
+        <v>80491443.0</v>
+      </c>
+      <c r="BE42">
+        <v>80236505.0</v>
+      </c>
+      <c r="BF42">
+        <v>69068792.0</v>
+      </c>
+      <c r="BG42">
+        <v>67390731.0</v>
+      </c>
+      <c r="BH42">
+        <v>67074603.0</v>
+      </c>
+      <c r="BI42">
+        <v>66729559.0</v>
+      </c>
+      <c r="BJ42">
+        <v>66437902.0</v>
+      </c>
+      <c r="BK42"/>
+      <c r="BL42">
+        <v>65538133.0</v>
+      </c>
+      <c r="BM42">
+        <v>65010359.0</v>
+      </c>
+      <c r="BN42">
+        <v>55049906.0</v>
+      </c>
+      <c r="BO42">
+        <v>54283126.0</v>
+      </c>
+      <c r="BP42">
+        <v>45523312.0</v>
+      </c>
+      <c r="BQ42">
+        <v>44873722.0</v>
+      </c>
+      <c r="BR42">
+        <v>44257852.0</v>
+      </c>
+      <c r="BS42">
+        <v>43839785.0</v>
+      </c>
+      <c r="BT42">
+        <v>43492864.0</v>
+      </c>
+      <c r="BU42">
+        <v>43091504.0</v>
+      </c>
+      <c r="BV42">
+        <v>43773108.0</v>
+      </c>
+      <c r="BW42">
+        <v>42887192.0</v>
+      </c>
+      <c r="BX42">
+        <v>25130929.0</v>
+      </c>
+      <c r="BY42">
+        <v>24769307.0</v>
+      </c>
+      <c r="BZ42">
+        <v>18913169.0</v>
+      </c>
+      <c r="CA42">
+        <v>14607961.0</v>
+      </c>
+      <c r="CB42">
+        <v>12347286.0</v>
+      </c>
+      <c r="CC42">
+        <v>12150817.0</v>
+      </c>
+      <c r="CD42">
+        <v>871616.0</v>
+      </c>
+      <c r="CE42"/>
+      <c r="CF42">
+        <v>818750.0</v>
+      </c>
+      <c r="CG42">
+        <v>766486.0</v>
+      </c>
+      <c r="CH42">
+        <v>707128.0</v>
+      </c>
+      <c r="CI42">
+        <v>652598.0</v>
+      </c>
+      <c r="CJ42">
+        <v>590354.0</v>
+      </c>
+      <c r="CK42">
+        <v>528164.0</v>
+      </c>
+      <c r="CL42">
+        <v>465974.0</v>
+      </c>
+      <c r="CM42">
+        <v>411749.0</v>
+      </c>
+      <c r="CN42">
+        <v>343333.0</v>
+      </c>
+      <c r="CO42">
+        <v>280793.0</v>
+      </c>
+      <c r="CP42">
+        <v>188917.0</v>
+      </c>
+      <c r="CQ42">
+        <v>188917.0</v>
+      </c>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42">
+        <v>1.0</v>
+      </c>
+      <c r="CU42"/>
+    </row>
+    <row r="43" spans="1:99">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+    </row>
+    <row r="44" spans="1:99">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44">
+        <v>11000.0</v>
+      </c>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44">
+        <v>11000.0</v>
+      </c>
+      <c r="T44">
+        <v>11000.0</v>
+      </c>
+      <c r="U44">
+        <v>11000.0</v>
+      </c>
+      <c r="V44">
+        <v>11000.0</v>
+      </c>
+      <c r="W44"/>
+      <c r="X44">
+        <v>22000.0</v>
+      </c>
+      <c r="Y44">
+        <v>22000.0</v>
+      </c>
+      <c r="Z44">
+        <v>22000.0</v>
+      </c>
+      <c r="AA44">
+        <v>22000.0</v>
+      </c>
+      <c r="AB44">
+        <v>22306.0</v>
+      </c>
+      <c r="AC44">
+        <v>26556.0</v>
+      </c>
+      <c r="AD44">
+        <v>69059.0</v>
+      </c>
+      <c r="AE44">
+        <v>69059.0</v>
+      </c>
+      <c r="AF44">
+        <v>555109.0</v>
+      </c>
+      <c r="AG44">
+        <v>3734512.0</v>
+      </c>
+      <c r="AH44">
+        <v>4929768.0</v>
+      </c>
+      <c r="AI44">
+        <v>7745266.0</v>
+      </c>
+      <c r="AJ44">
+        <v>4798671.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+    </row>
+    <row r="45" spans="1:99">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>2041699000.0</v>
+      </c>
+      <c r="C45">
+        <v>2003599000.0</v>
+      </c>
+      <c r="D45">
+        <v>1912854000.0</v>
+      </c>
+      <c r="E45">
+        <v>1944088000.0</v>
+      </c>
+      <c r="F45">
+        <v>1849103000.0</v>
+      </c>
+      <c r="G45">
+        <v>1801643000.0</v>
+      </c>
+      <c r="H45">
+        <v>1768200000.0</v>
+      </c>
+      <c r="I45">
+        <v>1473205000.0</v>
+      </c>
+      <c r="J45">
+        <v>1484911000.0</v>
+      </c>
+      <c r="K45">
+        <v>1259024000.0</v>
+      </c>
+      <c r="L45">
+        <v>1068063000.0</v>
+      </c>
+      <c r="M45">
+        <v>955068000.0</v>
+      </c>
+      <c r="N45">
+        <v>941084000.0</v>
+      </c>
+      <c r="O45">
+        <v>859517000.0</v>
+      </c>
+      <c r="P45">
+        <v>920400000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>135255000.0</v>
+      </c>
+      <c r="V45">
+        <v>99036000.0</v>
+      </c>
+      <c r="W45">
+        <v>10143000.0</v>
+      </c>
+      <c r="X45">
+        <v>8568000.0</v>
+      </c>
+      <c r="Y45">
+        <v>4945000.0</v>
+      </c>
+      <c r="Z45">
+        <v>6148000.0</v>
+      </c>
+      <c r="AA45">
+        <v>5418000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1064976.0</v>
+      </c>
+      <c r="AC45">
+        <v>985309.0</v>
+      </c>
+      <c r="AD45">
+        <v>26269.0</v>
+      </c>
+      <c r="AE45">
+        <v>26269.0</v>
+      </c>
+      <c r="AF45">
+        <v>4853744.0</v>
+      </c>
+      <c r="AG45">
+        <v>5420262.0</v>
+      </c>
+      <c r="AH45">
+        <v>4294166.0</v>
+      </c>
+      <c r="AI45">
+        <v>4294166.0</v>
+      </c>
+      <c r="AJ45">
+        <v>4113.0</v>
+      </c>
+      <c r="AK45">
+        <v>4587.0</v>
+      </c>
+      <c r="AL45">
+        <v>5063.0</v>
+      </c>
+      <c r="AM45">
+        <v>41133.0</v>
+      </c>
+      <c r="AN45">
+        <v>95387.0</v>
+      </c>
+      <c r="AO45">
+        <v>539.0</v>
+      </c>
+      <c r="AP45">
+        <v>896.0</v>
+      </c>
+      <c r="AQ45">
+        <v>1954496.0</v>
+      </c>
+      <c r="AR45">
+        <v>1990138.0</v>
+      </c>
+      <c r="AS45">
+        <v>2026365.0</v>
+      </c>
+      <c r="AT45">
+        <v>2064006.0</v>
+      </c>
+      <c r="AU45">
+        <v>2103880.0</v>
+      </c>
+      <c r="AV45">
+        <v>2131756.0</v>
+      </c>
+      <c r="AW45">
+        <v>2166600.0</v>
+      </c>
+      <c r="AX45">
+        <v>2217042.0</v>
+      </c>
+      <c r="AY45">
+        <v>2266982.0</v>
+      </c>
+      <c r="AZ45">
+        <v>2319067.0</v>
+      </c>
+      <c r="BA45">
+        <v>2376700.0</v>
+      </c>
+      <c r="BB45">
+        <v>2428789.0</v>
+      </c>
+      <c r="BC45">
+        <v>2484539.0</v>
+      </c>
+      <c r="BD45">
+        <v>2560243.0</v>
+      </c>
+      <c r="BE45">
+        <v>2608950.0</v>
+      </c>
+      <c r="BF45">
+        <v>2701548.0</v>
+      </c>
+      <c r="BG45">
+        <v>2795149.0</v>
+      </c>
+      <c r="BH45">
+        <v>2889886.0</v>
+      </c>
+      <c r="BI45">
+        <v>2969818.0</v>
+      </c>
+      <c r="BJ45">
+        <v>3107134.0</v>
+      </c>
+      <c r="BK45">
+        <v>3107134.0</v>
+      </c>
+      <c r="BL45">
+        <v>3197943.0</v>
+      </c>
+      <c r="BM45">
+        <v>3270187.0</v>
+      </c>
+      <c r="BN45">
+        <v>3265782.0</v>
+      </c>
+      <c r="BO45">
+        <v>3310844.0</v>
+      </c>
+      <c r="BP45">
+        <v>3296017.0</v>
+      </c>
+      <c r="BQ45">
+        <v>3317461.0</v>
+      </c>
+      <c r="BR45">
+        <v>3360655.0</v>
+      </c>
+      <c r="BS45">
+        <v>3415728.0</v>
+      </c>
+      <c r="BT45">
+        <v>3437986.0</v>
+      </c>
+      <c r="BU45">
+        <v>3419223.0</v>
+      </c>
+      <c r="BV45">
+        <v>3518341.0</v>
+      </c>
+      <c r="BW45">
+        <v>3529291.0</v>
+      </c>
+      <c r="BX45">
+        <v>3458429.0</v>
+      </c>
+      <c r="BY45">
+        <v>3394548.0</v>
+      </c>
+      <c r="BZ45">
+        <v>3380990.0</v>
+      </c>
+      <c r="CA45">
+        <v>3307999.0</v>
+      </c>
+      <c r="CB45">
+        <v>3303280.0</v>
+      </c>
+      <c r="CC45">
+        <v>3349993.0</v>
+      </c>
+      <c r="CD45">
+        <v>3431678.0</v>
+      </c>
+      <c r="CE45">
+        <v>3431678.0</v>
+      </c>
+      <c r="CF45">
+        <v>3430317.0</v>
+      </c>
+      <c r="CG45">
+        <v>3480199.0</v>
+      </c>
+      <c r="CH45">
+        <v>3500897.0</v>
+      </c>
+      <c r="CI45">
+        <v>3553415.0</v>
+      </c>
+      <c r="CJ45">
+        <v>3613157.0</v>
+      </c>
+      <c r="CK45">
+        <v>3675347.0</v>
+      </c>
+      <c r="CL45">
+        <v>3727222.0</v>
+      </c>
+      <c r="CM45">
+        <v>3764008.0</v>
+      </c>
+      <c r="CN45">
+        <v>3816001.0</v>
+      </c>
+      <c r="CO45">
+        <v>3860891.0</v>
+      </c>
+      <c r="CP45">
+        <v>3575373.0</v>
+      </c>
+      <c r="CQ45">
+        <v>3184798.0</v>
+      </c>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+    </row>
+    <row r="46" spans="1:99">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>1479300000.0</v>
+      </c>
+      <c r="C46">
+        <v>1398554000.0</v>
+      </c>
+      <c r="D46">
+        <v>1372940000.0</v>
+      </c>
+      <c r="E46">
+        <v>1332535000.0</v>
+      </c>
+      <c r="F46">
+        <v>1348195000.0</v>
+      </c>
+      <c r="G46">
+        <v>1366279000.0</v>
+      </c>
+      <c r="H46">
+        <v>1196830000.0</v>
+      </c>
+      <c r="I46">
+        <v>1061037000.0</v>
+      </c>
+      <c r="J46">
+        <v>843408000.0</v>
+      </c>
+      <c r="K46">
+        <v>899581000.0</v>
+      </c>
+      <c r="L46">
+        <v>688872000.0</v>
+      </c>
+      <c r="M46">
+        <v>720858000.0</v>
+      </c>
+      <c r="N46">
+        <v>739079000.0</v>
+      </c>
+      <c r="O46">
+        <v>714228000.0</v>
+      </c>
+      <c r="P46">
+        <v>671954000.0</v>
+      </c>
+      <c r="Q46">
+        <v>422321000.0</v>
+      </c>
+      <c r="R46">
+        <v>346748000.0</v>
+      </c>
+      <c r="S46">
+        <v>289669000.0</v>
+      </c>
+      <c r="T46">
+        <v>207443000.0</v>
+      </c>
+      <c r="U46">
+        <v>135255000.0</v>
+      </c>
+      <c r="V46">
+        <v>99036000.0</v>
+      </c>
+      <c r="W46">
+        <v>10143000.0</v>
+      </c>
+      <c r="X46">
+        <v>8568000.0</v>
+      </c>
+      <c r="Y46">
+        <v>4945000.0</v>
+      </c>
+      <c r="Z46">
+        <v>6148000.0</v>
+      </c>
+      <c r="AA46">
+        <v>6867000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1064976.0</v>
+      </c>
+      <c r="AC46">
+        <v>985309.0</v>
+      </c>
+      <c r="AD46">
+        <v>26269.0</v>
+      </c>
+      <c r="AE46"/>
+      <c r="AF46">
+        <v>4853744.0</v>
+      </c>
+      <c r="AG46">
+        <v>5420262.0</v>
+      </c>
+      <c r="AH46">
+        <v>22492426.0</v>
+      </c>
+      <c r="AI46"/>
+      <c r="AJ46">
+        <v>4113.0</v>
+      </c>
+      <c r="AK46">
+        <v>4587.0</v>
+      </c>
+      <c r="AL46">
+        <v>5063.0</v>
+      </c>
+      <c r="AM46">
+        <v>41133.0</v>
+      </c>
+      <c r="AN46">
+        <v>95387.0</v>
+      </c>
+      <c r="AO46">
+        <v>539.0</v>
+      </c>
+      <c r="AP46">
+        <v>896.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1954496.0</v>
+      </c>
+      <c r="AR46">
+        <v>1990138.0</v>
+      </c>
+      <c r="AS46">
+        <v>2026365.0</v>
+      </c>
+      <c r="AT46">
+        <v>2064006.0</v>
+      </c>
+      <c r="AU46">
+        <v>2103880.0</v>
+      </c>
+      <c r="AV46">
+        <v>2131756.0</v>
+      </c>
+      <c r="AW46">
+        <v>2166600.0</v>
+      </c>
+      <c r="AX46">
+        <v>2217042.0</v>
+      </c>
+      <c r="AY46">
+        <v>2266982.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2319067.0</v>
+      </c>
+      <c r="BA46">
+        <v>2376700.0</v>
+      </c>
+      <c r="BB46">
+        <v>2428789.0</v>
+      </c>
+      <c r="BC46">
+        <v>2484539.0</v>
+      </c>
+      <c r="BD46">
+        <v>2560243.0</v>
+      </c>
+      <c r="BE46">
+        <v>2608950.0</v>
+      </c>
+      <c r="BF46">
+        <v>2701548.0</v>
+      </c>
+      <c r="BG46">
+        <v>2795149.0</v>
+      </c>
+      <c r="BH46">
+        <v>2889886.0</v>
+      </c>
+      <c r="BI46">
+        <v>2969818.0</v>
+      </c>
+      <c r="BJ46">
+        <v>3051345.0</v>
+      </c>
+      <c r="BK46"/>
+      <c r="BL46">
+        <v>3197943.0</v>
+      </c>
+      <c r="BM46">
+        <v>3270187.0</v>
+      </c>
+      <c r="BN46">
+        <v>3265782.0</v>
+      </c>
+      <c r="BO46">
+        <v>3310844.0</v>
+      </c>
+      <c r="BP46">
+        <v>3296017.0</v>
+      </c>
+      <c r="BQ46">
+        <v>3317461.0</v>
+      </c>
+      <c r="BR46">
+        <v>3360655.0</v>
+      </c>
+      <c r="BS46">
+        <v>3415728.0</v>
+      </c>
+      <c r="BT46">
+        <v>3437986.0</v>
+      </c>
+      <c r="BU46">
+        <v>3419223.0</v>
+      </c>
+      <c r="BV46">
+        <v>3518341.0</v>
+      </c>
+      <c r="BW46">
+        <v>3529291.0</v>
+      </c>
+      <c r="BX46">
+        <v>3458429.0</v>
+      </c>
+      <c r="BY46">
+        <v>3394548.0</v>
+      </c>
+      <c r="BZ46">
+        <v>3380990.0</v>
+      </c>
+      <c r="CA46">
+        <v>3308000.0</v>
+      </c>
+      <c r="CB46">
+        <v>3303280.0</v>
+      </c>
+      <c r="CC46">
+        <v>3349993.0</v>
+      </c>
+      <c r="CD46">
+        <v>3399873.0</v>
+      </c>
+      <c r="CE46"/>
+      <c r="CF46">
+        <v>3430317.0</v>
+      </c>
+      <c r="CG46">
+        <v>3480199.0</v>
+      </c>
+      <c r="CH46">
+        <v>3500897.0</v>
+      </c>
+      <c r="CI46">
+        <v>3553415.0</v>
+      </c>
+      <c r="CJ46">
+        <v>3613157.0</v>
+      </c>
+      <c r="CK46">
+        <v>3675347.0</v>
+      </c>
+      <c r="CL46">
+        <v>3727222.0</v>
+      </c>
+      <c r="CM46">
+        <v>3764008.0</v>
+      </c>
+      <c r="CN46">
+        <v>3816000.0</v>
+      </c>
+      <c r="CO46">
+        <v>3860891.0</v>
+      </c>
+      <c r="CP46">
+        <v>3575373.0</v>
+      </c>
+      <c r="CQ46">
+        <v>3184798.0</v>
+      </c>
+      <c r="CR46">
+        <v>501748.0</v>
+      </c>
+      <c r="CS46"/>
+      <c r="CT46">
+        <v>190532.0</v>
+      </c>
+      <c r="CU46"/>
+    </row>
+    <row r="47" spans="1:99">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>699637000.0</v>
+      </c>
+      <c r="N47">
+        <v>717310000.0</v>
+      </c>
+      <c r="O47">
+        <v>692555000.0</v>
+      </c>
+      <c r="P47">
+        <v>650191000.0</v>
+      </c>
+      <c r="Q47">
+        <v>411244000.0</v>
+      </c>
+      <c r="R47">
+        <v>325132000.0</v>
+      </c>
+      <c r="S47">
+        <v>262980000.0</v>
+      </c>
+      <c r="T47">
+        <v>200751000.0</v>
+      </c>
+      <c r="U47">
+        <v>135255000.0</v>
+      </c>
+      <c r="V47">
+        <v>28306000.0</v>
+      </c>
+      <c r="W47">
+        <v>10143000.0</v>
+      </c>
+      <c r="X47">
+        <v>8568000.0</v>
+      </c>
+      <c r="Y47">
+        <v>4945000.0</v>
+      </c>
+      <c r="Z47">
+        <v>5866000.0</v>
+      </c>
+      <c r="AA47">
+        <v>5051000.0</v>
+      </c>
+      <c r="AB47">
+        <v>127581.0</v>
+      </c>
+      <c r="AC47">
+        <v>27977.0</v>
+      </c>
+      <c r="AD47">
+        <v>27507.0</v>
+      </c>
+      <c r="AE47">
+        <v>26269.0</v>
+      </c>
+      <c r="AF47">
+        <v>4853744.0</v>
+      </c>
+      <c r="AG47">
+        <v>5420262.0</v>
+      </c>
+      <c r="AH47">
+        <v>22492426.0</v>
+      </c>
+      <c r="AI47">
+        <v>4294166.0</v>
+      </c>
+      <c r="AJ47">
+        <v>4113.0</v>
+      </c>
+      <c r="AK47">
+        <v>4587.0</v>
+      </c>
+      <c r="AL47">
+        <v>5063.0</v>
+      </c>
+      <c r="AM47">
+        <v>41133.0</v>
+      </c>
+      <c r="AN47">
+        <v>95387.0</v>
+      </c>
+      <c r="AO47">
+        <v>539.0</v>
+      </c>
+      <c r="AP47">
+        <v>896.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1954496.0</v>
+      </c>
+      <c r="AR47">
+        <v>1990138.0</v>
+      </c>
+      <c r="AS47">
+        <v>2026365.0</v>
+      </c>
+      <c r="AT47">
+        <v>2064006.0</v>
+      </c>
+      <c r="AU47">
+        <v>2103880.0</v>
+      </c>
+      <c r="AV47">
+        <v>2131756.0</v>
+      </c>
+      <c r="AW47">
+        <v>2166600.0</v>
+      </c>
+      <c r="AX47">
+        <v>2217042.0</v>
+      </c>
+      <c r="AY47">
+        <v>2266982.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2319067.0</v>
+      </c>
+      <c r="BA47">
+        <v>2376700.0</v>
+      </c>
+      <c r="BB47">
+        <v>2428789.0</v>
+      </c>
+      <c r="BC47">
+        <v>2484539.0</v>
+      </c>
+      <c r="BD47">
+        <v>2560243.0</v>
+      </c>
+      <c r="BE47">
+        <v>2608950.0</v>
+      </c>
+      <c r="BF47">
+        <v>2701548.0</v>
+      </c>
+      <c r="BG47">
+        <v>2795149.0</v>
+      </c>
+      <c r="BH47">
+        <v>2889886.0</v>
+      </c>
+      <c r="BI47">
+        <v>2969818.0</v>
+      </c>
+      <c r="BJ47">
+        <v>3051000.0</v>
+      </c>
+      <c r="BK47">
+        <v>3107000.0</v>
+      </c>
+      <c r="BL47">
+        <v>3198000.0</v>
+      </c>
+      <c r="BM47">
+        <v>3271000.0</v>
+      </c>
+      <c r="BN47">
+        <v>3265000.0</v>
+      </c>
+      <c r="BO47">
+        <v>3311000.0</v>
+      </c>
+      <c r="BP47">
+        <v>3296000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>3318000.0</v>
+      </c>
+      <c r="BR47">
+        <v>3362000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3416000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3438000.0</v>
+      </c>
+      <c r="BU47">
+        <v>3419000.0</v>
+      </c>
+      <c r="BV47">
+        <v>3518000.0</v>
+      </c>
+      <c r="BW47">
+        <v>3529000.0</v>
+      </c>
+      <c r="BX47">
+        <v>3458000.0</v>
+      </c>
+      <c r="BY47">
+        <v>3395000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>3381000.0</v>
+      </c>
+      <c r="CA47">
+        <v>3308000.0</v>
+      </c>
+      <c r="CB47">
+        <v>3303000.0</v>
+      </c>
+      <c r="CC47">
+        <v>3350000.0</v>
+      </c>
+      <c r="CD47">
+        <v>3400000.0</v>
+      </c>
+      <c r="CE47">
+        <v>3432000.0</v>
+      </c>
+      <c r="CF47">
+        <v>3430000.0</v>
+      </c>
+      <c r="CG47">
+        <v>3480000.0</v>
+      </c>
+      <c r="CH47">
+        <v>3501000.0</v>
+      </c>
+      <c r="CI47">
+        <v>3553000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>3614000.0</v>
+      </c>
+      <c r="CK47">
+        <v>3676000.0</v>
+      </c>
+      <c r="CL47">
+        <v>3728000.0</v>
+      </c>
+      <c r="CM47">
+        <v>3764000.0</v>
+      </c>
+      <c r="CN47">
+        <v>3817000.0</v>
+      </c>
+      <c r="CO47">
+        <v>3861000.0</v>
+      </c>
+      <c r="CP47">
+        <v>3575000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>3185000.0</v>
+      </c>
+      <c r="CR47">
+        <v>502000.0</v>
+      </c>
+      <c r="CS47">
+        <v>336000.0</v>
+      </c>
+      <c r="CT47">
+        <v>191000.0</v>
+      </c>
+      <c r="CU47">
+        <v>202000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:99">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>-1854077000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1353600000.0</v>
+      </c>
+      <c r="D48">
+        <v>-662852000.0</v>
+      </c>
+      <c r="E48">
+        <v>-767332000.0</v>
+      </c>
+      <c r="F48">
+        <v>-986786000.0</v>
+      </c>
+      <c r="G48">
+        <v>-690419000.0</v>
+      </c>
+      <c r="H48">
+        <v>-826854000.0</v>
+      </c>
+      <c r="I48">
+        <v>-672492000.0</v>
+      </c>
+      <c r="J48">
+        <v>-588043000.0</v>
+      </c>
+      <c r="K48">
+        <v>-799820000.0</v>
+      </c>
+      <c r="L48">
+        <v>-885042000.0</v>
+      </c>
+      <c r="M48">
+        <v>-839717000.0</v>
+      </c>
+      <c r="N48">
+        <v>-812030000.0</v>
+      </c>
+      <c r="O48">
+        <v>-756342000.0</v>
+      </c>
+      <c r="P48">
+        <v>-591612000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-568543000.0</v>
+      </c>
+      <c r="R48">
+        <v>-202209000.0</v>
+      </c>
+      <c r="S48">
+        <v>-246789000.0</v>
+      </c>
+      <c r="T48">
+        <v>-218388000.0</v>
+      </c>
+      <c r="U48">
+        <v>-203045000.0</v>
+      </c>
+      <c r="V48">
+        <v>-222382000.0</v>
+      </c>
+      <c r="W48">
+        <v>-229912000.0</v>
+      </c>
+      <c r="X48">
+        <v>-233822000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-232105000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-221515000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-217238000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-213840661.0</v>
+      </c>
+      <c r="AC48">
+        <v>-212006522.0</v>
+      </c>
+      <c r="AD48">
+        <v>-197199197.0</v>
+      </c>
+      <c r="AE48">
+        <v>-197199197.0</v>
+      </c>
+      <c r="AF48">
+        <v>-185796070.0</v>
+      </c>
+      <c r="AG48">
+        <v>-179630492.0</v>
+      </c>
+      <c r="AH48">
+        <v>-155613572.0</v>
+      </c>
+      <c r="AI48">
+        <v>-139263480.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-120822896.0</v>
+      </c>
+      <c r="AK48">
+        <v>-115520823.0</v>
+      </c>
+      <c r="AL48">
+        <v>-114209052.0</v>
+      </c>
+      <c r="AM48">
+        <v>-109855276.0</v>
+      </c>
+      <c r="AN48">
+        <v>-107568735.0</v>
+      </c>
+      <c r="AO48">
+        <v>-105858803.0</v>
+      </c>
+      <c r="AP48">
+        <v>-105022928.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-105582439.0</v>
+      </c>
+      <c r="AR48">
+        <v>-102627566.0</v>
+      </c>
+      <c r="AS48">
+        <v>-101044482.0</v>
+      </c>
+      <c r="AT48">
+        <v>-99011247.0</v>
+      </c>
+      <c r="AU48">
+        <v>-96824874.0</v>
+      </c>
+      <c r="AV48">
+        <v>-94454337.0</v>
+      </c>
+      <c r="AW48">
+        <v>-91920956.0</v>
+      </c>
+      <c r="AX48">
+        <v>-89329437.0</v>
+      </c>
+      <c r="AY48">
+        <v>-86381788.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-83252011.0</v>
+      </c>
+      <c r="BA48">
+        <v>-80179921.0</v>
+      </c>
+      <c r="BB48">
+        <v>-77035302.0</v>
+      </c>
+      <c r="BC48">
+        <v>-74233133.0</v>
+      </c>
+      <c r="BD48">
+        <v>-71729035.0</v>
+      </c>
+      <c r="BE48">
+        <v>-69268948.0</v>
+      </c>
+      <c r="BF48">
+        <v>-66959189.0</v>
+      </c>
+      <c r="BG48">
+        <v>-65020918.0</v>
+      </c>
+      <c r="BH48">
+        <v>-63463693.0</v>
+      </c>
+      <c r="BI48">
+        <v>-60400243.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-57612951.0</v>
+      </c>
+      <c r="BK48">
+        <v>-54807117.0</v>
+      </c>
+      <c r="BL48">
+        <v>-51815134.0</v>
+      </c>
+      <c r="BM48">
+        <v>-48763084.0</v>
+      </c>
+      <c r="BN48">
+        <v>-45340834.0</v>
+      </c>
+      <c r="BO48">
+        <v>-41469398.0</v>
+      </c>
+      <c r="BP48">
+        <v>-36282425.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-32452036.0</v>
+      </c>
+      <c r="BR48">
+        <v>-28672591.0</v>
+      </c>
+      <c r="BS48">
+        <v>-25951833.0</v>
+      </c>
+      <c r="BT48">
+        <v>-23506768.0</v>
+      </c>
+      <c r="BU48">
+        <v>-20770474.0</v>
+      </c>
+      <c r="BV48">
+        <v>-18019802.0</v>
+      </c>
+      <c r="BW48">
+        <v>-16383514.0</v>
+      </c>
+      <c r="BX48">
+        <v>-14277165.0</v>
+      </c>
+      <c r="BY48">
+        <v>-12135140.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-11051352.0</v>
+      </c>
+      <c r="CA48">
+        <v>-10182988.0</v>
+      </c>
+      <c r="CB48">
+        <v>-9287779.0</v>
+      </c>
+      <c r="CC48">
+        <v>-8475588.0</v>
+      </c>
+      <c r="CD48">
+        <v>-7725156.0</v>
+      </c>
+      <c r="CE48">
+        <v>-7074157.0</v>
+      </c>
+      <c r="CF48">
+        <v>-6383115.0</v>
+      </c>
+      <c r="CG48">
+        <v>-5780353.0</v>
+      </c>
+      <c r="CH48">
+        <v>-5389383.0</v>
+      </c>
+      <c r="CI48">
+        <v>-4960368.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-4385304.0</v>
+      </c>
+      <c r="CK48">
+        <v>-3874398.0</v>
+      </c>
+      <c r="CL48">
+        <v>-3357012.0</v>
+      </c>
+      <c r="CM48">
+        <v>-2868792.0</v>
+      </c>
+      <c r="CN48">
+        <v>-2167530.0</v>
+      </c>
+      <c r="CO48">
+        <v>-1815468.0</v>
+      </c>
+      <c r="CP48">
+        <v>-1246552.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-1151615.0</v>
+      </c>
+      <c r="CR48">
+        <v>-436200.0</v>
+      </c>
+      <c r="CS48"/>
+      <c r="CT48">
+        <v>-126182.0</v>
+      </c>
+      <c r="CU48">
+        <v>38000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:99">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>-839717000.0</v>
+      </c>
+      <c r="N49">
+        <v>-812030000.0</v>
+      </c>
+      <c r="O49">
+        <v>-756342000.0</v>
+      </c>
+      <c r="P49">
+        <v>-591612000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-568543000.0</v>
+      </c>
+      <c r="R49">
+        <v>-202209000.0</v>
+      </c>
+      <c r="S49">
+        <v>-237838000.0</v>
+      </c>
+      <c r="T49">
+        <v>-218388000.0</v>
+      </c>
+      <c r="U49">
+        <v>-203045000.0</v>
+      </c>
+      <c r="V49">
+        <v>-222382000.0</v>
+      </c>
+      <c r="W49"/>
+      <c r="X49">
+        <v>-233822000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-232105000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-221515000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-217238000.0</v>
+      </c>
+      <c r="AB49">
+        <v>-213840661.0</v>
+      </c>
+      <c r="AC49">
+        <v>-212006522.0</v>
+      </c>
+      <c r="AD49">
+        <v>-210728202.0</v>
+      </c>
+      <c r="AE49">
+        <v>-197199197.0</v>
+      </c>
+      <c r="AF49">
+        <v>-185796070.0</v>
+      </c>
+      <c r="AG49">
+        <v>-179630492.0</v>
+      </c>
+      <c r="AH49">
+        <v>-155613572.0</v>
+      </c>
+      <c r="AI49">
+        <v>-139263480.0</v>
+      </c>
+      <c r="AJ49">
+        <v>-120822896.0</v>
+      </c>
+      <c r="AK49">
+        <v>-115520823.0</v>
+      </c>
+      <c r="AL49">
+        <v>-114209052.0</v>
+      </c>
+      <c r="AM49">
+        <v>-109855276.0</v>
+      </c>
+      <c r="AN49">
+        <v>-107568735.0</v>
+      </c>
+      <c r="AO49">
+        <v>-105858803.0</v>
+      </c>
+      <c r="AP49">
+        <v>-105022928.0</v>
+      </c>
+      <c r="AQ49">
+        <v>-105582439.0</v>
+      </c>
+      <c r="AR49">
+        <v>-102627566.0</v>
+      </c>
+      <c r="AS49">
+        <v>-101044482.0</v>
+      </c>
+      <c r="AT49">
+        <v>-99011247.0</v>
+      </c>
+      <c r="AU49">
+        <v>-96824874.0</v>
+      </c>
+      <c r="AV49">
+        <v>-94454337.0</v>
+      </c>
+      <c r="AW49">
+        <v>-91920956.0</v>
+      </c>
+      <c r="AX49">
+        <v>-89329437.0</v>
+      </c>
+      <c r="AY49">
+        <v>-86381788.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-83252011.0</v>
+      </c>
+      <c r="BA49">
+        <v>-80179921.0</v>
+      </c>
+      <c r="BB49">
+        <v>-77035302.0</v>
+      </c>
+      <c r="BC49">
+        <v>-74233133.0</v>
+      </c>
+      <c r="BD49">
+        <v>-71729035.0</v>
+      </c>
+      <c r="BE49">
+        <v>-69268948.0</v>
+      </c>
+      <c r="BF49">
+        <v>-66959189.0</v>
+      </c>
+      <c r="BG49">
+        <v>-65020918.0</v>
+      </c>
+      <c r="BH49">
+        <v>-63463693.0</v>
+      </c>
+      <c r="BI49">
+        <v>-60400243.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+    </row>
+    <row r="50" spans="1:99">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50">
+        <v>254502000.0</v>
+      </c>
+      <c r="C50">
+        <v>253887000.0</v>
+      </c>
+      <c r="D50">
+        <v>253243000.0</v>
+      </c>
+      <c r="E50">
+        <v>252627000.0</v>
+      </c>
+      <c r="F50">
+        <v>314000.0</v>
+      </c>
+      <c r="G50">
+        <v>314000.0</v>
+      </c>
+      <c r="H50">
+        <v>657000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
+        <v>257000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>7975308.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>775555.0</v>
+      </c>
+      <c r="AH50">
+        <v>829608.0</v>
+      </c>
+      <c r="AI50">
+        <v>135574.0</v>
+      </c>
+      <c r="AJ50">
+        <v>215712.0</v>
+      </c>
+      <c r="AK50"/>
+      <c r="AL50">
+        <v>56158.0</v>
+      </c>
+      <c r="AM50">
+        <v>139611.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>158922.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>152559.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+    </row>
+    <row r="51" spans="1:99">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>877185000.0</v>
+      </c>
+      <c r="C51">
+        <v>866758000.0</v>
+      </c>
+      <c r="D51">
+        <v>871850000.0</v>
+      </c>
+      <c r="E51">
+        <v>869525000.0</v>
+      </c>
+      <c r="F51">
+        <v>618611000.0</v>
+      </c>
+      <c r="G51">
+        <v>613161000.0</v>
+      </c>
+      <c r="H51">
+        <v>31098000.0</v>
+      </c>
+      <c r="I51">
+        <v>23699000.0</v>
+      </c>
+      <c r="J51">
+        <v>24346000.0</v>
+      </c>
+      <c r="K51">
+        <v>22128000.0</v>
+      </c>
+      <c r="L51">
+        <v>22704000.0</v>
+      </c>
+      <c r="M51">
+        <v>22253000.0</v>
+      </c>
+      <c r="N51">
+        <v>22320000.0</v>
+      </c>
+      <c r="O51">
+        <v>22251000.0</v>
+      </c>
+      <c r="P51">
+        <v>22209000.0</v>
+      </c>
+      <c r="Q51">
+        <v>21486000.0</v>
+      </c>
+      <c r="R51">
+        <v>21853000.0</v>
+      </c>
+      <c r="S51">
+        <v>13439000.0</v>
+      </c>
+      <c r="T51">
+        <v>8379000.0</v>
+      </c>
+      <c r="U51">
+        <v>8300000.0</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51">
+        <v>356000.0</v>
+      </c>
+      <c r="AA51">
+        <v>368000.0</v>
+      </c>
+      <c r="AB51">
+        <v>938548.0</v>
+      </c>
+      <c r="AC51">
+        <v>950287.0</v>
+      </c>
+      <c r="AD51">
+        <v>4412335.0</v>
+      </c>
+      <c r="AE51">
+        <v>2402708.0</v>
+      </c>
+      <c r="AF51">
+        <v>1696083.0</v>
+      </c>
+      <c r="AG51">
+        <v>775555.0</v>
+      </c>
+      <c r="AH51">
+        <v>829608.0</v>
+      </c>
+      <c r="AI51">
+        <v>135574.0</v>
+      </c>
+      <c r="AJ51">
+        <v>215712.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51">
+        <v>56158.0</v>
+      </c>
+      <c r="AM51">
+        <v>139611.0</v>
+      </c>
+      <c r="AN51">
+        <v>222135.0</v>
+      </c>
+      <c r="AO51"/>
+      <c r="AP51">
+        <v>57152.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2140029.0</v>
+      </c>
+      <c r="AR51">
+        <v>2263669.0</v>
+      </c>
+      <c r="AS51">
+        <v>2075048.0</v>
+      </c>
+      <c r="AT51">
+        <v>2177268.0</v>
+      </c>
+      <c r="AU51">
+        <v>2310983.0</v>
+      </c>
+      <c r="AV51">
+        <v>2443408.0</v>
+      </c>
+      <c r="AW51">
+        <v>2224446.0</v>
+      </c>
+      <c r="AX51">
+        <v>2330361.0</v>
+      </c>
+      <c r="AY51">
+        <v>2470379.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2609055.0</v>
+      </c>
+      <c r="BA51">
+        <v>2367727.0</v>
+      </c>
+      <c r="BB51">
+        <v>2692159.0</v>
+      </c>
+      <c r="BC51">
+        <v>3053424.0</v>
+      </c>
+      <c r="BD51">
+        <v>3404956.0</v>
+      </c>
+      <c r="BE51">
+        <v>3272191.0</v>
+      </c>
+      <c r="BF51">
+        <v>3568923.0</v>
+      </c>
+      <c r="BG51">
+        <v>3904226.0</v>
+      </c>
+      <c r="BH51">
+        <v>2901352.0</v>
+      </c>
+      <c r="BI51">
+        <v>2597834.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2667106.0</v>
+      </c>
+      <c r="BK51">
+        <v>2820543.0</v>
+      </c>
+      <c r="BL51">
+        <v>2679921.0</v>
+      </c>
+      <c r="BM51">
+        <v>2708510.0</v>
+      </c>
+      <c r="BN51">
+        <v>2735375.0</v>
+      </c>
+      <c r="BO51">
+        <v>2762835.0</v>
+      </c>
+      <c r="BP51">
+        <v>2829963.0</v>
+      </c>
+      <c r="BQ51">
+        <v>2897099.0</v>
+      </c>
+      <c r="BR51">
+        <v>3008635.0</v>
+      </c>
+      <c r="BS51">
+        <v>3113456.0</v>
+      </c>
+      <c r="BT51">
+        <v>3181332.0</v>
+      </c>
+      <c r="BU51">
+        <v>3478454.0</v>
+      </c>
+      <c r="BV51">
+        <v>3558563.0</v>
+      </c>
+      <c r="BW51">
+        <v>3478548.0</v>
+      </c>
+      <c r="BX51">
+        <v>3753805.0</v>
+      </c>
+      <c r="BY51">
+        <v>3495657.0</v>
+      </c>
+      <c r="BZ51">
+        <v>3541413.0</v>
+      </c>
+      <c r="CA51">
+        <v>3587227.0</v>
+      </c>
+      <c r="CB51">
+        <v>3632068.0</v>
+      </c>
+      <c r="CC51">
+        <v>3674622.0</v>
+      </c>
+      <c r="CD51">
+        <v>3818514.0</v>
+      </c>
+      <c r="CE51">
+        <v>3826465.0</v>
+      </c>
+      <c r="CF51">
+        <v>3856190.0</v>
+      </c>
+      <c r="CG51">
+        <v>3894634.0</v>
+      </c>
+      <c r="CH51">
+        <v>3932007.0</v>
+      </c>
+      <c r="CI51">
+        <v>3969617.0</v>
+      </c>
+      <c r="CJ51">
+        <v>4010158.0</v>
+      </c>
+      <c r="CK51">
+        <v>4515040.0</v>
+      </c>
+      <c r="CL51">
+        <v>4481908.0</v>
+      </c>
+      <c r="CM51">
+        <v>4544419.0</v>
+      </c>
+      <c r="CN51">
+        <v>4765343.0</v>
+      </c>
+      <c r="CO51">
+        <v>5000285.0</v>
+      </c>
+      <c r="CP51">
+        <v>4585221.0</v>
+      </c>
+      <c r="CQ51">
+        <v>4114017.0</v>
+      </c>
+      <c r="CR51">
+        <v>627701.0</v>
+      </c>
+      <c r="CS51"/>
+      <c r="CT51">
+        <v>131086.0</v>
+      </c>
+      <c r="CU51"/>
+    </row>
+    <row r="52" spans="1:99">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>263560000.0</v>
+      </c>
+      <c r="C52">
+        <v>260201000.0</v>
+      </c>
+      <c r="D52">
+        <v>259386000.0</v>
+      </c>
+      <c r="E52">
+        <v>258353000.0</v>
+      </c>
+      <c r="F52">
+        <v>6030000.0</v>
+      </c>
+      <c r="G52">
+        <v>4935000.0</v>
+      </c>
+      <c r="H52">
+        <v>4948000.0</v>
+      </c>
+      <c r="I52">
+        <v>3322000.0</v>
+      </c>
+      <c r="J52">
+        <v>3179000.0</v>
+      </c>
+      <c r="K52">
+        <v>2678000.0</v>
+      </c>
+      <c r="L52">
+        <v>2488000.0</v>
+      </c>
+      <c r="M52">
+        <v>2443000.0</v>
+      </c>
+      <c r="N52">
+        <v>1323000.0</v>
+      </c>
+      <c r="O52">
+        <v>2009000.0</v>
+      </c>
+      <c r="P52">
+        <v>1699000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1518000.0</v>
+      </c>
+      <c r="R52">
+        <v>1507000.0</v>
+      </c>
+      <c r="S52">
+        <v>1182000.0</v>
+      </c>
+      <c r="T52">
+        <v>1125000.0</v>
+      </c>
+      <c r="U52">
+        <v>1680000.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>336000.0</v>
+      </c>
+      <c r="AA52">
+        <v>368000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1781808.0</v>
+      </c>
+      <c r="AC52">
+        <v>1778464.0</v>
+      </c>
+      <c r="AD52">
+        <v>2716252.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>1696083.0</v>
+      </c>
+      <c r="AG52">
+        <v>775555.0</v>
+      </c>
+      <c r="AH52">
+        <v>829608.0</v>
+      </c>
+      <c r="AI52">
+        <v>135574.0</v>
+      </c>
+      <c r="AJ52">
+        <v>215712.0</v>
+      </c>
+      <c r="AK52">
+        <v>249357.0</v>
+      </c>
+      <c r="AL52">
+        <v>56158.0</v>
+      </c>
+      <c r="AM52">
+        <v>139611.0</v>
+      </c>
+      <c r="AN52">
+        <v>222135.0</v>
+      </c>
+      <c r="AO52"/>
+      <c r="AP52">
+        <v>57152.0</v>
+      </c>
+      <c r="AQ52">
+        <v>301250.0</v>
+      </c>
+      <c r="AR52">
+        <v>384115.0</v>
+      </c>
+      <c r="AS52">
+        <v>155628.0</v>
+      </c>
+      <c r="AT52">
+        <v>218401.0</v>
+      </c>
+      <c r="AU52">
+        <v>312934.0</v>
+      </c>
+      <c r="AV52">
+        <v>407219.0</v>
+      </c>
+      <c r="AW52">
+        <v>150118.0</v>
+      </c>
+      <c r="AX52">
+        <v>217892.0</v>
+      </c>
+      <c r="AY52">
+        <v>319771.0</v>
+      </c>
+      <c r="AZ52">
+        <v>421869.0</v>
+      </c>
+      <c r="BA52">
+        <v>143962.0</v>
+      </c>
+      <c r="BB52">
+        <v>1945383.0</v>
+      </c>
+      <c r="BC52">
+        <v>2290292.0</v>
+      </c>
+      <c r="BD52">
+        <v>2610179.0</v>
+      </c>
+      <c r="BE52">
+        <v>899654.0</v>
+      </c>
+      <c r="BF52">
+        <v>966011.0</v>
+      </c>
+      <c r="BG52">
+        <v>1074185.0</v>
+      </c>
+      <c r="BH52">
+        <v>439574.0</v>
+      </c>
+      <c r="BI52">
+        <v>107455.0</v>
+      </c>
+      <c r="BJ52">
+        <v>151409.0</v>
+      </c>
+      <c r="BK52">
+        <v>273861.0</v>
+      </c>
+      <c r="BL52">
+        <v>105520.0</v>
+      </c>
+      <c r="BM52">
+        <v>105980.0</v>
+      </c>
+      <c r="BN52">
+        <v>106545.0</v>
+      </c>
+      <c r="BO52">
+        <v>107417.0</v>
+      </c>
+      <c r="BP52">
+        <v>150243.0</v>
+      </c>
+      <c r="BQ52">
+        <v>187737.0</v>
+      </c>
+      <c r="BR52">
+        <v>268155.0</v>
+      </c>
+      <c r="BS52">
+        <v>358533.0</v>
+      </c>
+      <c r="BT52">
+        <v>461622.0</v>
+      </c>
+      <c r="BU52">
+        <v>658765.0</v>
+      </c>
+      <c r="BV52">
+        <v>669403.0</v>
+      </c>
+      <c r="BW52">
+        <v>525723.0</v>
+      </c>
+      <c r="BX52">
+        <v>709279.0</v>
+      </c>
+      <c r="BY52">
+        <v>577828.0</v>
+      </c>
+      <c r="BZ52">
+        <v>186895.0</v>
+      </c>
+      <c r="CA52">
+        <v>184501.0</v>
+      </c>
+      <c r="CB52">
+        <v>187527.0</v>
+      </c>
+      <c r="CC52">
+        <v>182787.0</v>
+      </c>
+      <c r="CD52">
+        <v>273823.0</v>
+      </c>
+      <c r="CE52">
+        <v>168409.0</v>
+      </c>
+      <c r="CF52">
+        <v>152356.0</v>
+      </c>
+      <c r="CG52">
+        <v>152356.0</v>
+      </c>
+      <c r="CH52">
+        <v>152349.0</v>
+      </c>
+      <c r="CI52">
+        <v>152356.0</v>
+      </c>
+      <c r="CJ52">
+        <v>123300.0</v>
+      </c>
+      <c r="CK52">
+        <v>400705.0</v>
+      </c>
+      <c r="CL52">
+        <v>350997.0</v>
+      </c>
+      <c r="CM52">
+        <v>395506.0</v>
+      </c>
+      <c r="CN52">
+        <v>748886.0</v>
+      </c>
+      <c r="CO52">
+        <v>972287.0</v>
+      </c>
+      <c r="CP52">
+        <v>3742965.0</v>
+      </c>
+      <c r="CQ52">
+        <v>3271761.0</v>
+      </c>
+      <c r="CR52">
+        <v>627701.0</v>
+      </c>
+      <c r="CS52"/>
+      <c r="CT52">
+        <v>131086.0</v>
+      </c>
+      <c r="CU52"/>
+    </row>
+    <row r="53" spans="1:99">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
+      <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>62508000.0</v>
+      </c>
+      <c r="F53">
+        <v>71027000.0</v>
+      </c>
+      <c r="G53">
+        <v>134265000.0</v>
+      </c>
+      <c r="H53">
+        <v>190134000.0</v>
+      </c>
+      <c r="I53">
+        <v>157622000.0</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>311178000.0</v>
+      </c>
+      <c r="L53">
+        <v>151825000.0</v>
+      </c>
+      <c r="M53">
+        <v>140931000.0</v>
+      </c>
+      <c r="N53">
+        <v>121850000.0</v>
+      </c>
+      <c r="O53">
+        <v>109420000.0</v>
+      </c>
+      <c r="P53">
+        <v>127321000.0</v>
+      </c>
+      <c r="Q53">
+        <v>128602000.0</v>
+      </c>
+      <c r="R53">
+        <v>198827000.0</v>
+      </c>
+      <c r="S53">
+        <v>161397000.0</v>
+      </c>
+      <c r="T53">
+        <v>115960000.0</v>
+      </c>
+      <c r="U53">
+        <v>73053000.0</v>
+      </c>
+      <c r="V53">
+        <v>34567000.0</v>
+      </c>
+      <c r="W53">
+        <v>11626000.0</v>
+      </c>
+      <c r="X53">
+        <v>8987000.0</v>
+      </c>
+      <c r="Y53">
+        <v>7224000.0</v>
+      </c>
+      <c r="Z53">
+        <v>5282000.0</v>
+      </c>
+      <c r="AA53">
+        <v>3839000.0</v>
+      </c>
+      <c r="AB53">
+        <v>3157218.0</v>
+      </c>
+      <c r="AC53">
+        <v>1923813.0</v>
+      </c>
+      <c r="AD53">
+        <v>706625.0</v>
+      </c>
+      <c r="AE53">
+        <v>706625.0</v>
+      </c>
+      <c r="AF53">
+        <v>1715309.0</v>
+      </c>
+      <c r="AG53">
+        <v>4889318.0</v>
+      </c>
+      <c r="AH53">
+        <v>4258669.0</v>
+      </c>
+      <c r="AI53">
+        <v>200164.0</v>
+      </c>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>7506761.0</v>
+      </c>
+      <c r="AM53">
+        <v>7506761.0</v>
+      </c>
+      <c r="AN53">
+        <v>12416087.0</v>
+      </c>
+      <c r="AO53">
+        <v>11657412.0</v>
+      </c>
+      <c r="AP53">
+        <v>12759109.0</v>
+      </c>
+      <c r="AQ53">
+        <v>14147991.0</v>
+      </c>
+      <c r="AR53">
+        <v>15701902.0</v>
+      </c>
+      <c r="AS53">
+        <v>15562897.0</v>
+      </c>
+      <c r="AT53">
+        <v>17901600.0</v>
+      </c>
+      <c r="AU53">
+        <v>20998789.0</v>
+      </c>
+      <c r="AV53">
+        <v>22344393.0</v>
+      </c>
+      <c r="AW53">
+        <v>25348142.0</v>
+      </c>
+      <c r="AX53">
+        <v>8873203.0</v>
+      </c>
+      <c r="AY53">
+        <v>8642648.0</v>
+      </c>
+      <c r="AZ53">
+        <v>12932567.0</v>
+      </c>
+      <c r="BA53">
+        <v>10256328.0</v>
+      </c>
+      <c r="BB53">
+        <v>6775800.0</v>
+      </c>
+      <c r="BC53">
+        <v>1162904.0</v>
+      </c>
+      <c r="BD53">
+        <v>389166.0</v>
+      </c>
+      <c r="BE53">
+        <v>209972.0</v>
+      </c>
+      <c r="BF53">
+        <v>561778.0</v>
+      </c>
+      <c r="BG53">
+        <v>1003124.0</v>
+      </c>
+      <c r="BH53">
+        <v>2392550.0</v>
+      </c>
+      <c r="BI53">
+        <v>951675.0</v>
+      </c>
+      <c r="BJ53">
+        <v>1239929.0</v>
+      </c>
+      <c r="BK53">
+        <v>2932188.0</v>
+      </c>
+      <c r="BL53">
+        <v>5262787.0</v>
+      </c>
+      <c r="BM53">
+        <v>3874531.0</v>
+      </c>
+      <c r="BN53">
+        <v>510120.0</v>
+      </c>
+      <c r="BO53">
+        <v>510120.0</v>
+      </c>
+      <c r="BP53">
+        <v>1808528.0</v>
+      </c>
+      <c r="BQ53">
+        <v>2724688.0</v>
+      </c>
+      <c r="BR53">
+        <v>1655780.0</v>
+      </c>
+      <c r="BS53">
+        <v>5639208.0</v>
+      </c>
+      <c r="BT53">
+        <v>18538706.0</v>
+      </c>
+      <c r="BU53">
+        <v>20912594.0</v>
+      </c>
+      <c r="BV53">
+        <v>22739370.0</v>
+      </c>
+      <c r="BW53">
+        <v>8486721.0</v>
+      </c>
+      <c r="BX53">
+        <v>9115124.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53">
+        <v>350000.0</v>
+      </c>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+    </row>
+    <row r="54" spans="1:99">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+    </row>
+    <row r="55" spans="1:99">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>3438020000.0</v>
+      </c>
+      <c r="C55">
+        <v>3936767000.0</v>
+      </c>
+      <c r="D55">
+        <v>4478816000.0</v>
+      </c>
+      <c r="E55">
+        <v>4285401000.0</v>
+      </c>
+      <c r="F55">
+        <v>3719017000.0</v>
+      </c>
+      <c r="G55">
+        <v>3935307000.0</v>
+      </c>
+      <c r="H55">
+        <v>2922296000.0</v>
+      </c>
+      <c r="I55">
+        <v>2723587000.0</v>
+      </c>
+      <c r="J55">
+        <v>2611243000.0</v>
+      </c>
+      <c r="K55">
+        <v>2051080000.0</v>
+      </c>
+      <c r="L55">
+        <v>1455384000.0</v>
+      </c>
+      <c r="M55">
+        <v>1358930000.0</v>
+      </c>
+      <c r="N55">
+        <v>1250315000.0</v>
+      </c>
+      <c r="O55">
+        <v>1319964000.0</v>
+      </c>
+      <c r="P55">
+        <v>1453622000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1436225000.0</v>
+      </c>
+      <c r="R55">
+        <v>1549755000.0</v>
+      </c>
+      <c r="S55">
+        <v>1521988000.0</v>
+      </c>
+      <c r="T55">
+        <v>954407000.0</v>
+      </c>
+      <c r="U55">
+        <v>906369000.0</v>
+      </c>
+      <c r="V55">
+        <v>375905000.0</v>
+      </c>
+      <c r="W55">
+        <v>280147000.0</v>
+      </c>
+      <c r="X55">
+        <v>62631000.0</v>
+      </c>
+      <c r="Y55">
+        <v>29868000.0</v>
+      </c>
+      <c r="Z55">
+        <v>37074000.0</v>
+      </c>
+      <c r="AA55">
+        <v>30380000.0</v>
+      </c>
+      <c r="AB55">
+        <v>32985302.0</v>
+      </c>
+      <c r="AC55">
+        <v>30967408.0</v>
+      </c>
+      <c r="AD55">
+        <v>13860328.0</v>
+      </c>
+      <c r="AE55">
+        <v>13860328.0</v>
+      </c>
+      <c r="AF55">
+        <v>25703410.0</v>
+      </c>
+      <c r="AG55">
+        <v>28394409.0</v>
+      </c>
+      <c r="AH55">
+        <v>49583552.0</v>
+      </c>
+      <c r="AI55">
+        <v>52335540.0</v>
+      </c>
+      <c r="AJ55">
+        <v>17349745.0</v>
+      </c>
+      <c r="AK55">
+        <v>12906664.0</v>
+      </c>
+      <c r="AL55">
+        <v>13321896.0</v>
+      </c>
+      <c r="AM55">
+        <v>17040815.0</v>
+      </c>
+      <c r="AN55">
+        <v>19322797.0</v>
+      </c>
+      <c r="AO55">
+        <v>17589516.0</v>
+      </c>
+      <c r="AP55">
+        <v>18474453.0</v>
+      </c>
+      <c r="AQ55">
+        <v>20862197.0</v>
+      </c>
+      <c r="AR55">
+        <v>23083872.0</v>
+      </c>
+      <c r="AS55">
+        <v>24326705.0</v>
+      </c>
+      <c r="AT55">
+        <v>26142679.0</v>
+      </c>
+      <c r="AU55">
+        <v>28723853.0</v>
+      </c>
+      <c r="AV55">
+        <v>31050944.0</v>
+      </c>
+      <c r="AW55">
+        <v>33210644.0</v>
+      </c>
+      <c r="AX55">
+        <v>17124030.0</v>
+      </c>
+      <c r="AY55">
+        <v>18639869.0</v>
+      </c>
+      <c r="AZ55">
+        <v>21781887.0</v>
+      </c>
+      <c r="BA55">
+        <v>24100827.0</v>
+      </c>
+      <c r="BB55">
+        <v>13594152.0</v>
+      </c>
+      <c r="BC55">
+        <v>16614791.0</v>
+      </c>
+      <c r="BD55">
+        <v>14823696.0</v>
+      </c>
+      <c r="BE55">
+        <v>15521909.0</v>
+      </c>
+      <c r="BF55">
+        <v>6366610.0</v>
+      </c>
+      <c r="BG55">
+        <v>8727845.0</v>
+      </c>
+      <c r="BH55">
+        <v>9965366.0</v>
+      </c>
+      <c r="BI55">
+        <v>12025856.0</v>
+      </c>
+      <c r="BJ55">
+        <v>14606773.0</v>
+      </c>
+      <c r="BK55">
+        <v>17159105.0</v>
+      </c>
+      <c r="BL55">
+        <v>19437867.0</v>
+      </c>
+      <c r="BM55">
+        <v>21891601.0</v>
+      </c>
+      <c r="BN55">
+        <v>16182306.0</v>
+      </c>
+      <c r="BO55">
+        <v>19378111.0</v>
+      </c>
+      <c r="BP55">
+        <v>15708147.0</v>
+      </c>
+      <c r="BQ55">
+        <v>18448734.0</v>
+      </c>
+      <c r="BR55">
+        <v>21836827.0</v>
+      </c>
+      <c r="BS55">
+        <v>24186678.0</v>
+      </c>
+      <c r="BT55">
+        <v>26291737.0</v>
+      </c>
+      <c r="BU55">
+        <v>29090582.0</v>
+      </c>
+      <c r="BV55">
+        <v>30274442.0</v>
+      </c>
+      <c r="BW55">
+        <v>31661972.0</v>
+      </c>
+      <c r="BX55">
+        <v>15874666.0</v>
+      </c>
+      <c r="BY55">
+        <v>16576753.0</v>
+      </c>
+      <c r="BZ55">
+        <v>12102530.0</v>
+      </c>
+      <c r="CA55">
+        <v>8748197.0</v>
+      </c>
+      <c r="CB55">
+        <v>7331431.0</v>
+      </c>
+      <c r="CC55">
+        <v>7882383.0</v>
+      </c>
+      <c r="CD55">
+        <v>6538048.0</v>
+      </c>
+      <c r="CE55">
+        <v>7087638.0</v>
+      </c>
+      <c r="CF55">
+        <v>7362423.0</v>
+      </c>
+      <c r="CG55">
+        <v>7813351.0</v>
+      </c>
+      <c r="CH55">
+        <v>4972427.0</v>
+      </c>
+      <c r="CI55">
+        <v>5411372.0</v>
+      </c>
+      <c r="CJ55">
+        <v>5859734.0</v>
+      </c>
+      <c r="CK55">
+        <v>5112908.0</v>
+      </c>
+      <c r="CL55">
+        <v>5130601.0</v>
+      </c>
+      <c r="CM55">
+        <v>4842153.0</v>
+      </c>
+      <c r="CN55">
+        <v>5922880.0</v>
+      </c>
+      <c r="CO55">
+        <v>5472579.0</v>
+      </c>
+      <c r="CP55">
+        <v>5361684.0</v>
+      </c>
+      <c r="CQ55">
+        <v>4821079.0</v>
+      </c>
+      <c r="CR55">
+        <v>2548816.0</v>
+      </c>
+      <c r="CS55">
+        <v>2315000.0</v>
+      </c>
+      <c r="CT55">
+        <v>1895684.0</v>
+      </c>
+      <c r="CU55">
+        <v>1984000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:99">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>462665000.0</v>
+      </c>
+      <c r="C56">
+        <v>448710000.0</v>
+      </c>
+      <c r="D56">
+        <v>528593000.0</v>
+      </c>
+      <c r="E56">
+        <v>516102999.0</v>
+      </c>
+      <c r="F56">
+        <v>449558000.0</v>
+      </c>
+      <c r="G56">
+        <v>599476000.0</v>
+      </c>
+      <c r="H56">
+        <v>716865000.0</v>
+      </c>
+      <c r="I56">
+        <v>743824000.0</v>
+      </c>
+      <c r="J56">
+        <v>785097000.0</v>
+      </c>
+      <c r="K56">
+        <v>1008571000.0</v>
+      </c>
+      <c r="L56">
+        <v>513388000.0</v>
+      </c>
+      <c r="M56">
+        <v>482754000.0</v>
+      </c>
+      <c r="N56">
+        <v>365679000.0</v>
+      </c>
+      <c r="O56">
+        <v>443381000.0</v>
+      </c>
+      <c r="P56">
+        <v>476895000.0</v>
+      </c>
+      <c r="Q56">
+        <v>496431000.0</v>
+      </c>
+      <c r="R56">
+        <v>439704000.0</v>
+      </c>
+      <c r="S56">
+        <v>564588000.0</v>
+      </c>
+      <c r="T56">
+        <v>179024000.0</v>
+      </c>
+      <c r="U56">
+        <v>221323000.0</v>
+      </c>
+      <c r="V56">
+        <v>276208000.0</v>
+      </c>
+      <c r="W56">
+        <v>236265000.0</v>
+      </c>
+      <c r="X56">
+        <v>40589000.0</v>
+      </c>
+      <c r="Y56">
+        <v>17210000.0</v>
+      </c>
+      <c r="Z56">
+        <v>20044000.0</v>
+      </c>
+      <c r="AA56">
+        <v>12628000.0</v>
+      </c>
+      <c r="AB56">
+        <v>20324236.0</v>
+      </c>
+      <c r="AC56">
+        <v>18366085.0</v>
+      </c>
+      <c r="AD56">
+        <v>2310549.0</v>
+      </c>
+      <c r="AE56">
+        <v>2310549.0</v>
+      </c>
+      <c r="AF56">
+        <v>6862912.0</v>
+      </c>
+      <c r="AG56">
+        <v>9445721.0</v>
+      </c>
+      <c r="AH56">
+        <v>13612276.0</v>
+      </c>
+      <c r="AI56">
+        <v>42390985.0</v>
+      </c>
+      <c r="AJ56">
+        <v>13446313.0</v>
+      </c>
+      <c r="AK56">
+        <v>11986390.0</v>
+      </c>
+      <c r="AL56">
+        <v>12337542.0</v>
+      </c>
+      <c r="AM56">
+        <v>13743490.0</v>
+      </c>
+      <c r="AN56">
+        <v>15619888.0</v>
+      </c>
+      <c r="AO56">
+        <v>16258263.0</v>
+      </c>
+      <c r="AP56">
+        <v>16841991.0</v>
+      </c>
+      <c r="AQ56">
+        <v>16412052.0</v>
+      </c>
+      <c r="AR56">
+        <v>19394973.0</v>
+      </c>
+      <c r="AS56">
+        <v>20586054.0</v>
+      </c>
+      <c r="AT56">
+        <v>22363951.0</v>
+      </c>
+      <c r="AU56">
+        <v>24895783.0</v>
+      </c>
+      <c r="AV56">
+        <v>27251992.0</v>
+      </c>
+      <c r="AW56">
+        <v>29369590.0</v>
+      </c>
+      <c r="AX56">
+        <v>13282196.0</v>
+      </c>
+      <c r="AY56">
+        <v>14760727.0</v>
+      </c>
+      <c r="AZ56">
+        <v>17847009.0</v>
+      </c>
+      <c r="BA56">
+        <v>20114239.0</v>
+      </c>
+      <c r="BB56">
+        <v>9554399.0</v>
+      </c>
+      <c r="BC56">
+        <v>12528358.0</v>
+      </c>
+      <c r="BD56">
+        <v>10694271.0</v>
+      </c>
+      <c r="BE56">
+        <v>11331170.0</v>
+      </c>
+      <c r="BF56">
+        <v>2090985.0</v>
+      </c>
+      <c r="BG56">
+        <v>4321044.0</v>
+      </c>
+      <c r="BH56">
+        <v>5327946.0</v>
+      </c>
+      <c r="BI56">
+        <v>7274609.0</v>
+      </c>
+      <c r="BJ56">
+        <v>9750876.0</v>
+      </c>
+      <c r="BK56">
+        <v>12306621.0</v>
+      </c>
+      <c r="BL56">
+        <v>14492642.0</v>
+      </c>
+      <c r="BM56">
+        <v>16846022.0</v>
+      </c>
+      <c r="BN56">
+        <v>11238735.0</v>
+      </c>
+      <c r="BO56">
+        <v>14427431.0</v>
+      </c>
+      <c r="BP56">
+        <v>10282740.0</v>
+      </c>
+      <c r="BQ56">
+        <v>13098912.0</v>
+      </c>
+      <c r="BR56">
+        <v>16484442.0</v>
+      </c>
+      <c r="BS56">
+        <v>18870511.0</v>
+      </c>
+      <c r="BT56">
+        <v>21104013.0</v>
+      </c>
+      <c r="BU56">
+        <v>23959953.0</v>
+      </c>
+      <c r="BV56">
+        <v>25019862.0</v>
+      </c>
+      <c r="BW56">
+        <v>26695149.0</v>
+      </c>
+      <c r="BX56">
+        <v>11036544.0</v>
+      </c>
+      <c r="BY56">
+        <v>11815490.0</v>
+      </c>
+      <c r="BZ56">
+        <v>7377557.0</v>
+      </c>
+      <c r="CA56">
+        <v>4305440.0</v>
+      </c>
+      <c r="CB56">
+        <v>2960552.0</v>
+      </c>
+      <c r="CC56">
+        <v>3508819.0</v>
+      </c>
+      <c r="CD56">
+        <v>2121110.0</v>
+      </c>
+      <c r="CE56">
+        <v>2663490.0</v>
+      </c>
+      <c r="CF56">
+        <v>2980942.0</v>
+      </c>
+      <c r="CG56">
+        <v>3425666.0</v>
+      </c>
+      <c r="CH56">
+        <v>599494.0</v>
+      </c>
+      <c r="CI56">
+        <v>976964.0</v>
+      </c>
+      <c r="CJ56">
+        <v>1270897.0</v>
+      </c>
+      <c r="CK56">
+        <v>335981.0</v>
+      </c>
+      <c r="CL56">
+        <v>399988.0</v>
+      </c>
+      <c r="CM56">
+        <v>448171.0</v>
+      </c>
+      <c r="CN56">
+        <v>1482422.0</v>
+      </c>
+      <c r="CO56">
+        <v>1044688.0</v>
+      </c>
+      <c r="CP56">
+        <v>1248545.0</v>
+      </c>
+      <c r="CQ56">
+        <v>1087676.0</v>
+      </c>
+      <c r="CR56">
+        <v>1208571.0</v>
+      </c>
+      <c r="CS56"/>
+      <c r="CT56">
+        <v>929245.0</v>
+      </c>
+      <c r="CU56"/>
+    </row>
+    <row r="57" spans="1:99">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>429319000.0</v>
+      </c>
+      <c r="C57">
+        <v>469775000.0</v>
+      </c>
+      <c r="D57">
+        <v>358548000.0</v>
+      </c>
+      <c r="E57">
+        <v>374907000.0</v>
+      </c>
+      <c r="F57">
+        <v>139302000.0</v>
+      </c>
+      <c r="G57">
+        <v>160385000.0</v>
+      </c>
+      <c r="H57">
+        <v>126228000.0</v>
+      </c>
+      <c r="I57">
+        <v>97295000.0</v>
+      </c>
+      <c r="J57">
+        <v>92647000.0</v>
+      </c>
+      <c r="K57">
+        <v>121015000.0</v>
+      </c>
+      <c r="L57">
+        <v>71115000.0</v>
+      </c>
+      <c r="M57">
+        <v>74331000.0</v>
+      </c>
+      <c r="N57">
+        <v>112066000.0</v>
+      </c>
+      <c r="O57">
+        <v>121543000.0</v>
+      </c>
+      <c r="P57">
+        <v>107058000.0</v>
+      </c>
+      <c r="Q57">
+        <v>100567000.0</v>
+      </c>
+      <c r="R57">
+        <v>116177000.0</v>
+      </c>
+      <c r="S57">
+        <v>109878000.0</v>
+      </c>
+      <c r="T57">
+        <v>25574000.0</v>
+      </c>
+      <c r="U57">
+        <v>37475000.0</v>
+      </c>
+      <c r="V57">
+        <v>7433000.0</v>
+      </c>
+      <c r="W57">
+        <v>2397000.0</v>
+      </c>
+      <c r="X57">
+        <v>1260000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1331000.0</v>
+      </c>
+      <c r="Z57">
+        <v>3071000.0</v>
+      </c>
+      <c r="AA57">
+        <v>3369000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3804430.0</v>
+      </c>
+      <c r="AC57">
+        <v>3802514.0</v>
+      </c>
+      <c r="AD57">
+        <v>6658605.0</v>
+      </c>
+      <c r="AE57">
+        <v>6658605.0</v>
+      </c>
+      <c r="AF57">
+        <v>8041087.0</v>
+      </c>
+      <c r="AG57">
+        <v>6572187.0</v>
+      </c>
+      <c r="AH57">
+        <v>4697345.0</v>
+      </c>
+      <c r="AI57">
+        <v>1040524.0</v>
+      </c>
+      <c r="AJ57">
+        <v>890959.0</v>
+      </c>
+      <c r="AK57">
+        <v>849540.0</v>
+      </c>
+      <c r="AL57">
+        <v>871251.0</v>
+      </c>
+      <c r="AM57">
+        <v>1055140.0</v>
+      </c>
+      <c r="AN57">
+        <v>1178481.0</v>
+      </c>
+      <c r="AO57">
+        <v>457307.0</v>
+      </c>
+      <c r="AP57">
+        <v>658582.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1790767.0</v>
+      </c>
+      <c r="AR57">
+        <v>1116631.0</v>
+      </c>
+      <c r="AS57">
+        <v>950423.0</v>
+      </c>
+      <c r="AT57">
+        <v>1017122.0</v>
+      </c>
+      <c r="AU57">
+        <v>1781968.0</v>
+      </c>
+      <c r="AV57">
+        <v>1788481.0</v>
+      </c>
+      <c r="AW57">
+        <v>1566560.0</v>
+      </c>
+      <c r="AX57">
+        <v>1695419.0</v>
+      </c>
+      <c r="AY57">
+        <v>2249023.0</v>
+      </c>
+      <c r="AZ57">
+        <v>2400881.0</v>
+      </c>
+      <c r="BA57">
+        <v>2034446.0</v>
+      </c>
+      <c r="BB57">
+        <v>3219604.0</v>
+      </c>
+      <c r="BC57">
+        <v>4078953.0</v>
+      </c>
+      <c r="BD57">
+        <v>4298225.0</v>
+      </c>
+      <c r="BE57">
+        <v>1977815.0</v>
+      </c>
+      <c r="BF57">
+        <v>1654095.0</v>
+      </c>
+      <c r="BG57">
+        <v>2071926.0</v>
+      </c>
+      <c r="BH57">
+        <v>3312339.0</v>
+      </c>
+      <c r="BI57">
+        <v>2608056.0</v>
+      </c>
+      <c r="BJ57">
+        <v>2650254.0</v>
+      </c>
+      <c r="BK57">
+        <v>2731350.0</v>
+      </c>
+      <c r="BL57">
+        <v>2489066.0</v>
+      </c>
+      <c r="BM57">
+        <v>2372629.0</v>
+      </c>
+      <c r="BN57">
+        <v>3226246.0</v>
+      </c>
+      <c r="BO57">
+        <v>3274820.0</v>
+      </c>
+      <c r="BP57">
+        <v>3037408.0</v>
+      </c>
+      <c r="BQ57">
+        <v>2551567.0</v>
+      </c>
+      <c r="BR57">
+        <v>2728981.0</v>
+      </c>
+      <c r="BS57">
+        <v>2745711.0</v>
+      </c>
+      <c r="BT57">
+        <v>2771852.0</v>
+      </c>
+      <c r="BU57">
+        <v>3119797.0</v>
+      </c>
+      <c r="BV57">
+        <v>1531976.0</v>
+      </c>
+      <c r="BW57">
+        <v>2105469.0</v>
+      </c>
+      <c r="BX57">
+        <v>1876376.0</v>
+      </c>
+      <c r="BY57">
+        <v>904109.0</v>
+      </c>
+      <c r="BZ57">
+        <v>665801.0</v>
+      </c>
+      <c r="CA57">
+        <v>700498.0</v>
+      </c>
+      <c r="CB57">
+        <v>627383.0</v>
+      </c>
+      <c r="CC57">
+        <v>515319.0</v>
+      </c>
+      <c r="CD57">
+        <v>850622.0</v>
+      </c>
+      <c r="CE57">
+        <v>773500.0</v>
+      </c>
+      <c r="CF57">
+        <v>463244.0</v>
+      </c>
+      <c r="CG57">
+        <v>362493.0</v>
+      </c>
+      <c r="CH57">
+        <v>427457.0</v>
+      </c>
+      <c r="CI57">
+        <v>434784.0</v>
+      </c>
+      <c r="CJ57">
+        <v>294357.0</v>
+      </c>
+      <c r="CK57">
+        <v>1043561.0</v>
+      </c>
+      <c r="CL57">
+        <v>657292.0</v>
+      </c>
+      <c r="CM57">
+        <v>649997.0</v>
+      </c>
+      <c r="CN57">
+        <v>1970577.0</v>
+      </c>
+      <c r="CO57">
+        <v>1500724.0</v>
+      </c>
+      <c r="CP57">
+        <v>3956415.0</v>
+      </c>
+      <c r="CQ57">
+        <v>3537556.0</v>
+      </c>
+      <c r="CR57">
+        <v>666831.0</v>
+      </c>
+      <c r="CS57">
+        <v>169000.0</v>
+      </c>
+      <c r="CT57">
+        <v>176503.0</v>
+      </c>
+      <c r="CU57">
+        <v>432000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:99">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>1043317000.0</v>
+      </c>
+      <c r="C58">
+        <v>1078361000.0</v>
+      </c>
+      <c r="D58">
+        <v>974066000.0</v>
+      </c>
+      <c r="E58">
+        <v>989485000.0</v>
+      </c>
+      <c r="F58">
+        <v>774179000.0</v>
+      </c>
+      <c r="G58">
+        <v>791622000.0</v>
+      </c>
+      <c r="H58">
+        <v>173267000.0</v>
+      </c>
+      <c r="I58">
+        <v>139074000.0</v>
+      </c>
+      <c r="J58">
+        <v>135839000.0</v>
+      </c>
+      <c r="K58">
+        <v>163058000.0</v>
+      </c>
+      <c r="L58">
+        <v>114683000.0</v>
+      </c>
+      <c r="M58">
+        <v>118020000.0</v>
+      </c>
+      <c r="N58">
+        <v>158170000.0</v>
+      </c>
+      <c r="O58">
+        <v>168522000.0</v>
+      </c>
+      <c r="P58">
+        <v>154251000.0</v>
+      </c>
+      <c r="Q58">
+        <v>147660000.0</v>
+      </c>
+      <c r="R58">
+        <v>162071000.0</v>
+      </c>
+      <c r="S58">
+        <v>173619000.0</v>
+      </c>
+      <c r="T58">
+        <v>184092000.0</v>
+      </c>
+      <c r="U58">
+        <v>192206000.0</v>
+      </c>
+      <c r="V58">
+        <v>8087999.0</v>
+      </c>
+      <c r="W58">
+        <v>3076000.0</v>
+      </c>
+      <c r="X58">
+        <v>1963000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2059000.0</v>
+      </c>
+      <c r="Z58">
+        <v>3843000.0</v>
+      </c>
+      <c r="AA58">
+        <v>4145000.0</v>
+      </c>
+      <c r="AB58">
+        <v>4794179.0</v>
+      </c>
+      <c r="AC58">
+        <v>4829848.0</v>
+      </c>
+      <c r="AD58">
+        <v>9369316.0</v>
+      </c>
+      <c r="AE58">
+        <v>9369316.0</v>
+      </c>
+      <c r="AF58">
+        <v>9171890.0</v>
+      </c>
+      <c r="AG58">
+        <v>7727165.0</v>
+      </c>
+      <c r="AH58">
+        <v>6348497.0</v>
+      </c>
+      <c r="AI58">
+        <v>2708141.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1883751.0</v>
+      </c>
+      <c r="AK58">
+        <v>1894096.0</v>
+      </c>
+      <c r="AL58">
+        <v>1916296.0</v>
+      </c>
+      <c r="AM58">
+        <v>2120456.0</v>
+      </c>
+      <c r="AN58">
+        <v>2267971.0</v>
+      </c>
+      <c r="AO58">
+        <v>1570972.0</v>
+      </c>
+      <c r="AP58">
+        <v>1796422.0</v>
+      </c>
+      <c r="AQ58">
+        <v>4791561.0</v>
+      </c>
+      <c r="AR58">
+        <v>4182374.0</v>
+      </c>
+      <c r="AS58">
+        <v>4080207.0</v>
+      </c>
+      <c r="AT58">
+        <v>4210527.0</v>
+      </c>
+      <c r="AU58">
+        <v>5038730.0</v>
+      </c>
+      <c r="AV58">
+        <v>5107558.0</v>
+      </c>
+      <c r="AW58">
+        <v>4947950.0</v>
+      </c>
+      <c r="AX58">
+        <v>5139125.0</v>
+      </c>
+      <c r="AY58">
+        <v>5690072.0</v>
+      </c>
+      <c r="AZ58">
+        <v>5912581.0</v>
+      </c>
+      <c r="BA58">
+        <v>5491681.0</v>
+      </c>
+      <c r="BB58">
+        <v>5221099.0</v>
+      </c>
+      <c r="BC58">
+        <v>5923791.0</v>
+      </c>
+      <c r="BD58">
+        <v>6061288.0</v>
+      </c>
+      <c r="BE58">
+        <v>4554352.0</v>
+      </c>
+      <c r="BF58">
+        <v>4257007.0</v>
+      </c>
+      <c r="BG58">
+        <v>4901967.0</v>
+      </c>
+      <c r="BH58">
+        <v>6354456.0</v>
+      </c>
+      <c r="BI58">
+        <v>5696540.0</v>
+      </c>
+      <c r="BJ58">
+        <v>5781822.0</v>
+      </c>
+      <c r="BK58">
+        <v>5911668.0</v>
+      </c>
+      <c r="BL58">
+        <v>5714868.0</v>
+      </c>
+      <c r="BM58">
+        <v>5644326.0</v>
+      </c>
+      <c r="BN58">
+        <v>6473234.0</v>
+      </c>
+      <c r="BO58">
+        <v>6564383.0</v>
+      </c>
+      <c r="BP58">
+        <v>6467260.0</v>
+      </c>
+      <c r="BQ58">
+        <v>6027048.0</v>
+      </c>
+      <c r="BR58">
+        <v>6251566.0</v>
+      </c>
+      <c r="BS58">
+        <v>6298726.0</v>
+      </c>
+      <c r="BT58">
+        <v>6305641.0</v>
+      </c>
+      <c r="BU58">
+        <v>6769552.0</v>
+      </c>
+      <c r="BV58">
+        <v>4521136.0</v>
+      </c>
+      <c r="BW58">
+        <v>5158294.0</v>
+      </c>
+      <c r="BX58">
+        <v>5020902.0</v>
+      </c>
+      <c r="BY58">
+        <v>3942586.0</v>
+      </c>
+      <c r="BZ58">
+        <v>4240713.0</v>
+      </c>
+      <c r="CA58">
+        <v>4323224.0</v>
+      </c>
+      <c r="CB58">
+        <v>4271924.0</v>
+      </c>
+      <c r="CC58">
+        <v>4207154.0</v>
+      </c>
+      <c r="CD58">
+        <v>4595313.0</v>
+      </c>
+      <c r="CE58">
+        <v>4665446.0</v>
+      </c>
+      <c r="CF58">
+        <v>4367078.0</v>
+      </c>
+      <c r="CG58">
+        <v>4304771.0</v>
+      </c>
+      <c r="CH58">
+        <v>4407115.0</v>
+      </c>
+      <c r="CI58">
+        <v>4452045.0</v>
+      </c>
+      <c r="CJ58">
+        <v>4381215.0</v>
+      </c>
+      <c r="CK58">
+        <v>5357896.0</v>
+      </c>
+      <c r="CL58">
+        <v>4988203.0</v>
+      </c>
+      <c r="CM58">
+        <v>4998910.0</v>
+      </c>
+      <c r="CN58">
+        <v>6210834.0</v>
+      </c>
+      <c r="CO58">
+        <v>5732277.0</v>
+      </c>
+      <c r="CP58">
+        <v>5052466.0</v>
+      </c>
+      <c r="CQ58">
+        <v>4416924.0</v>
+      </c>
+      <c r="CR58">
+        <v>1642697.0</v>
+      </c>
+      <c r="CS58">
+        <v>1128000.0</v>
+      </c>
+      <c r="CT58">
+        <v>503938.0</v>
+      </c>
+      <c r="CU58">
+        <v>728000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:99">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>16531520.0</v>
+      </c>
+      <c r="AG59">
+        <v>20667244.0</v>
+      </c>
+      <c r="AH59">
+        <v>43235055.0</v>
+      </c>
+      <c r="AI59">
+        <v>49627399.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>17054826.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+    </row>
+    <row r="60" spans="1:99">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>2394703000.0</v>
+      </c>
+      <c r="C60">
+        <v>2858406000.0</v>
+      </c>
+      <c r="D60">
+        <v>3504750000.0</v>
+      </c>
+      <c r="E60">
+        <v>3295916000.0</v>
+      </c>
+      <c r="F60">
+        <v>2944838000.0</v>
+      </c>
+      <c r="G60">
+        <v>3143685000.0</v>
+      </c>
+      <c r="H60">
+        <v>2749029000.0</v>
+      </c>
+      <c r="I60">
+        <v>2584513000.0</v>
+      </c>
+      <c r="J60">
+        <v>2475404000.0</v>
+      </c>
+      <c r="K60">
+        <v>1888022000.0</v>
+      </c>
+      <c r="L60">
+        <v>1340701000.0</v>
+      </c>
+      <c r="M60">
+        <v>1240910000.0</v>
+      </c>
+      <c r="N60">
+        <v>1092145000.0</v>
+      </c>
+      <c r="O60">
+        <v>1151442000.0</v>
+      </c>
+      <c r="P60">
+        <v>1299371000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1288565000.0</v>
+      </c>
+      <c r="R60">
+        <v>1387684000.0</v>
+      </c>
+      <c r="S60">
+        <v>1348369000.0</v>
+      </c>
+      <c r="T60">
+        <v>770315000.0</v>
+      </c>
+      <c r="U60">
+        <v>714163000.0</v>
+      </c>
+      <c r="V60">
+        <v>367817000.0</v>
+      </c>
+      <c r="W60">
+        <v>277071000.0</v>
+      </c>
+      <c r="X60">
+        <v>60675000.0</v>
+      </c>
+      <c r="Y60">
+        <v>27816000.0</v>
+      </c>
+      <c r="Z60">
+        <v>33238000.0</v>
+      </c>
+      <c r="AA60">
+        <v>26242000.0</v>
+      </c>
+      <c r="AB60">
+        <v>28155952.0</v>
+      </c>
+      <c r="AC60">
+        <v>26102408.0</v>
+      </c>
+      <c r="AD60">
+        <v>5787305.0</v>
+      </c>
+      <c r="AE60">
+        <v>5787305.0</v>
+      </c>
+      <c r="AF60">
+        <v>16552215.0</v>
+      </c>
+      <c r="AG60">
+        <v>20500784.0</v>
+      </c>
+      <c r="AH60">
+        <v>42651677.0</v>
+      </c>
+      <c r="AI60">
+        <v>48869304.0</v>
+      </c>
+      <c r="AJ60">
+        <v>15465994.0</v>
+      </c>
+      <c r="AK60">
+        <v>11012568.0</v>
+      </c>
+      <c r="AL60">
+        <v>11405600.0</v>
+      </c>
+      <c r="AM60">
+        <v>14920359.0</v>
+      </c>
+      <c r="AN60">
+        <v>17029810.0</v>
+      </c>
+      <c r="AO60">
+        <v>16018544.0</v>
+      </c>
+      <c r="AP60">
+        <v>16678031.0</v>
+      </c>
+      <c r="AQ60">
+        <v>16070636.0</v>
+      </c>
+      <c r="AR60">
+        <v>18901498.0</v>
+      </c>
+      <c r="AS60">
+        <v>20246498.0</v>
+      </c>
+      <c r="AT60">
+        <v>21932152.0</v>
+      </c>
+      <c r="AU60">
+        <v>23685123.0</v>
+      </c>
+      <c r="AV60">
+        <v>25943386.0</v>
+      </c>
+      <c r="AW60">
+        <v>28262694.0</v>
+      </c>
+      <c r="AX60">
+        <v>11984905.0</v>
+      </c>
+      <c r="AY60">
+        <v>12949797.0</v>
+      </c>
+      <c r="AZ60">
+        <v>15869306.0</v>
+      </c>
+      <c r="BA60">
+        <v>18609146.0</v>
+      </c>
+      <c r="BB60">
+        <v>8373053.0</v>
+      </c>
+      <c r="BC60">
+        <v>10691000.0</v>
+      </c>
+      <c r="BD60">
+        <v>8762408.0</v>
+      </c>
+      <c r="BE60">
+        <v>10967557.0</v>
+      </c>
+      <c r="BF60">
+        <v>2109603.0</v>
+      </c>
+      <c r="BG60">
+        <v>3825878.0</v>
+      </c>
+      <c r="BH60">
+        <v>3610910.0</v>
+      </c>
+      <c r="BI60">
+        <v>6329316.0</v>
+      </c>
+      <c r="BJ60">
+        <v>8824951.0</v>
+      </c>
+      <c r="BK60">
+        <v>11247000.0</v>
+      </c>
+      <c r="BL60">
+        <v>13723000.0</v>
+      </c>
+      <c r="BM60">
+        <v>16247275.0</v>
+      </c>
+      <c r="BN60">
+        <v>9709072.0</v>
+      </c>
+      <c r="BO60">
+        <v>12813728.0</v>
+      </c>
+      <c r="BP60">
+        <v>9240887.0</v>
+      </c>
+      <c r="BQ60">
+        <v>12421686.0</v>
+      </c>
+      <c r="BR60">
+        <v>15585261.0</v>
+      </c>
+      <c r="BS60">
+        <v>17887952.0</v>
+      </c>
+      <c r="BT60">
+        <v>19986096.0</v>
+      </c>
+      <c r="BU60">
+        <v>22321030.0</v>
+      </c>
+      <c r="BV60">
+        <v>25753306.0</v>
+      </c>
+      <c r="BW60">
+        <v>26503678.0</v>
+      </c>
+      <c r="BX60">
+        <v>10853764.0</v>
+      </c>
+      <c r="BY60">
+        <v>12634167.0</v>
+      </c>
+      <c r="BZ60">
+        <v>7861817.0</v>
+      </c>
+      <c r="CA60">
+        <v>4424973.0</v>
+      </c>
+      <c r="CB60">
+        <v>3059507.0</v>
+      </c>
+      <c r="CC60">
+        <v>3675229.0</v>
+      </c>
+      <c r="CD60">
+        <v>1942735.0</v>
+      </c>
+      <c r="CE60">
+        <v>2422000.0</v>
+      </c>
+      <c r="CF60">
+        <v>2995345.0</v>
+      </c>
+      <c r="CG60">
+        <v>3508580.0</v>
+      </c>
+      <c r="CH60">
+        <v>565312.0</v>
+      </c>
+      <c r="CI60">
+        <v>959327.0</v>
+      </c>
+      <c r="CJ60">
+        <v>1478519.0</v>
+      </c>
+      <c r="CK60">
+        <v>-244988.0</v>
+      </c>
+      <c r="CL60">
+        <v>142398.0</v>
+      </c>
+      <c r="CM60">
+        <v>-156757.0</v>
+      </c>
+      <c r="CN60">
+        <v>-287954.0</v>
+      </c>
+      <c r="CO60">
+        <v>-259698.0</v>
+      </c>
+      <c r="CP60">
+        <v>309218.0</v>
+      </c>
+      <c r="CQ60">
+        <v>404155.0</v>
+      </c>
+      <c r="CR60">
+        <v>906119.0</v>
+      </c>
+      <c r="CS60">
+        <v>1187000.0</v>
+      </c>
+      <c r="CT60">
+        <v>1391746.0</v>
+      </c>
+      <c r="CU60">
+        <v>1256000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:99">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+    </row>
+    <row r="62" spans="1:99">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>748686000.0</v>
+      </c>
+      <c r="C2">
+        <v>262755000.0</v>
+      </c>
+      <c r="D2">
+        <v>254333000.0</v>
+      </c>
+      <c r="E2">
+        <v>193696000.0</v>
+      </c>
+      <c r="F2">
+        <v>82093000.0</v>
+      </c>
+      <c r="G2">
+        <v>6251000.0</v>
+      </c>
+      <c r="H2">
+        <v>6097000.0</v>
+      </c>
+      <c r="I2">
+        <v>5820000.0</v>
+      </c>
+      <c r="J2">
+        <v>25186.0</v>
+      </c>
+      <c r="K2">
+        <v>3058.0</v>
+      </c>
+      <c r="L2">
+        <v>30586.0</v>
+      </c>
+      <c r="M2">
+        <v>71470.0</v>
+      </c>
+      <c r="N2">
+        <v>21193.0</v>
+      </c>
+      <c r="O2">
+        <v>592.0</v>
+      </c>
+      <c r="P2">
+        <v>16345.0</v>
+      </c>
+      <c r="Q2">
+        <v>358094.0</v>
+      </c>
+      <c r="R2">
+        <v>710207.0</v>
+      </c>
+      <c r="S2">
+        <v>287726.0</v>
+      </c>
+      <c r="T2">
+        <v>615632.0</v>
+      </c>
+      <c r="U2">
+        <v>756706.0</v>
+      </c>
+      <c r="V2">
+        <v>508612.0</v>
+      </c>
+      <c r="W2">
+        <v>475676.0</v>
+      </c>
+      <c r="X2">
+        <v>518493.0</v>
+      </c>
+      <c r="Y2">
+        <v>662817.0</v>
+      </c>
+      <c r="Z2">
+        <v>161160.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>346811000.0</v>
+      </c>
+      <c r="C3">
+        <v>212053000.0</v>
+      </c>
+      <c r="D3">
+        <v>252354000.0</v>
+      </c>
+      <c r="E3">
+        <v>107950000.0</v>
+      </c>
+      <c r="F3">
+        <v>26599000.0</v>
+      </c>
+      <c r="G3">
+        <v>4861000.0</v>
+      </c>
+      <c r="H3">
+        <v>2416000.0</v>
+      </c>
+      <c r="I3">
+        <v>5267000.0</v>
+      </c>
+      <c r="J3">
+        <v>890889.0</v>
+      </c>
+      <c r="K3">
+        <v>93316.0</v>
+      </c>
+      <c r="L3">
+        <v>253818.0</v>
+      </c>
+      <c r="M3">
+        <v>288751.0</v>
+      </c>
+      <c r="N3">
+        <v>326534.0</v>
+      </c>
+      <c r="O3">
+        <v>430228.0</v>
+      </c>
+      <c r="P3">
+        <v>490515.0</v>
+      </c>
+      <c r="Q3">
+        <v>492160.0</v>
+      </c>
+      <c r="R3">
+        <v>174256.0</v>
+      </c>
+      <c r="S3">
+        <v>319578.0</v>
+      </c>
+      <c r="T3">
+        <v>298852.0</v>
+      </c>
+      <c r="U3">
+        <v>244663.0</v>
+      </c>
+      <c r="V3">
+        <v>249927.0</v>
+      </c>
+      <c r="W3">
+        <v>673015.0</v>
+      </c>
+      <c r="X3">
+        <v>293735.0</v>
+      </c>
+      <c r="Y3">
+        <v>170293.0</v>
+      </c>
+      <c r="Z3">
+        <v>109488.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>96132.0</v>
+      </c>
+      <c r="J4">
+        <v>-3542964.0</v>
+      </c>
+      <c r="K4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="L4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="M4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>-400027000.0</v>
+      </c>
+      <c r="C5">
+        <v>112130000.0</v>
+      </c>
+      <c r="D5">
+        <v>-255140000.0</v>
+      </c>
+      <c r="E5">
+        <v>-519993000.0</v>
+      </c>
+      <c r="F5">
+        <v>19775000.0</v>
+      </c>
+      <c r="G5">
+        <v>-8915000.0</v>
+      </c>
+      <c r="H5">
+        <v>-20324000.0</v>
+      </c>
+      <c r="I5">
+        <v>-60885000.0</v>
+      </c>
+      <c r="J5">
+        <v>-13230331.0</v>
+      </c>
+      <c r="K5">
+        <v>-3127656.0</v>
+      </c>
+      <c r="L5">
+        <v>-8658599.0</v>
+      </c>
+      <c r="M5">
+        <v>-10326905.0</v>
+      </c>
+      <c r="N5">
+        <v>-12052534.0</v>
+      </c>
+      <c r="O5">
+        <v>-8963582.0</v>
+      </c>
+      <c r="P5">
+        <v>-10033292.0</v>
+      </c>
+      <c r="Q5">
+        <v>-13204933.0</v>
+      </c>
+      <c r="R5">
+        <v>-15763940.0</v>
+      </c>
+      <c r="S5">
+        <v>-9877021.0</v>
+      </c>
+      <c r="T5">
+        <v>-6445692.0</v>
+      </c>
+      <c r="U5">
+        <v>-2951785.0</v>
+      </c>
+      <c r="V5">
+        <v>-1902228.0</v>
+      </c>
+      <c r="W5">
+        <v>-1772316.0</v>
+      </c>
+      <c r="X5">
+        <v>-1285772.0</v>
+      </c>
+      <c r="Y5">
+        <v>-927052.0</v>
+      </c>
+      <c r="Z5">
+        <v>196998.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>-53216000.0</v>
+      </c>
+      <c r="C6">
+        <v>324183000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2786000.0</v>
+      </c>
+      <c r="E6">
+        <v>-412043000.0</v>
+      </c>
+      <c r="F6">
+        <v>46374000.0</v>
+      </c>
+      <c r="G6">
+        <v>-4054000.0</v>
+      </c>
+      <c r="H6">
+        <v>-17908000.0</v>
+      </c>
+      <c r="I6">
+        <v>-55618000.0</v>
+      </c>
+      <c r="J6">
+        <v>-12339442.0</v>
+      </c>
+      <c r="K6">
+        <v>-3034340.0</v>
+      </c>
+      <c r="L6">
+        <v>-8404781.0</v>
+      </c>
+      <c r="M6">
+        <v>-10038154.0</v>
+      </c>
+      <c r="N6">
+        <v>-11726000.0</v>
+      </c>
+      <c r="O6">
+        <v>-8533354.0</v>
+      </c>
+      <c r="P6">
+        <v>-9542777.0</v>
+      </c>
+      <c r="Q6">
+        <v>-12712773.0</v>
+      </c>
+      <c r="R6">
+        <v>-15589684.0</v>
+      </c>
+      <c r="S6">
+        <v>-9557443.0</v>
+      </c>
+      <c r="T6">
+        <v>-6146840.0</v>
+      </c>
+      <c r="U6">
+        <v>-2707122.0</v>
+      </c>
+      <c r="V6">
+        <v>-1652301.0</v>
+      </c>
+      <c r="W6">
+        <v>-1099301.0</v>
+      </c>
+      <c r="X6">
+        <v>-992037.0</v>
+      </c>
+      <c r="Y6">
+        <v>-756759.0</v>
+      </c>
+      <c r="Z6">
+        <v>306486.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>96130.0</v>
+      </c>
+      <c r="J8">
+        <v>-17542960.0</v>
+      </c>
+      <c r="K8">
+        <v>-1115020.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>-101251000.0</v>
+      </c>
+      <c r="C9">
+        <v>113903000.0</v>
+      </c>
+      <c r="D9">
+        <v>26345000.0</v>
+      </c>
+      <c r="E9">
+        <v>65475000.0</v>
+      </c>
+      <c r="F9">
+        <v>131150000.0</v>
+      </c>
+      <c r="G9">
+        <v>5830000.0</v>
+      </c>
+      <c r="H9">
+        <v>740000.0</v>
+      </c>
+      <c r="I9">
+        <v>2025000.0</v>
+      </c>
+      <c r="J9">
+        <v>244471.0</v>
+      </c>
+      <c r="K9">
+        <v>103057.0</v>
+      </c>
+      <c r="L9">
+        <v>167500.0</v>
+      </c>
+      <c r="M9">
+        <v>191184.0</v>
+      </c>
+      <c r="N9">
+        <v>119495.0</v>
+      </c>
+      <c r="O9">
+        <v>61536.0</v>
+      </c>
+      <c r="P9">
+        <v>265254.0</v>
+      </c>
+      <c r="Q9">
+        <v>80529.0</v>
+      </c>
+      <c r="R9">
+        <v>-419335.0</v>
+      </c>
+      <c r="S9">
+        <v>581676.0</v>
+      </c>
+      <c r="T9">
+        <v>233264.0</v>
+      </c>
+      <c r="U9">
+        <v>383503.0</v>
+      </c>
+      <c r="V9">
+        <v>351309.0</v>
+      </c>
+      <c r="W9">
+        <v>328425.0</v>
+      </c>
+      <c r="X9">
+        <v>132082.0</v>
+      </c>
+      <c r="Y9">
+        <v>82610.0</v>
+      </c>
+      <c r="Z9">
+        <v>962109.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>-663331000.0</v>
+      </c>
+      <c r="C10">
+        <v>110145000.0</v>
+      </c>
+      <c r="D10">
+        <v>-54565000.0</v>
+      </c>
+      <c r="E10">
+        <v>-521302000.0</v>
+      </c>
+      <c r="F10">
+        <v>-7672000.0</v>
+      </c>
+      <c r="G10">
+        <v>-14107000.0</v>
+      </c>
+      <c r="H10">
+        <v>-20446000.0</v>
+      </c>
+      <c r="I10">
+        <v>-61008000.0</v>
+      </c>
+      <c r="J10">
+        <v>-18036968.0</v>
+      </c>
+      <c r="K10">
+        <v>-4272837.0</v>
+      </c>
+      <c r="L10">
+        <v>-8757565.0</v>
+      </c>
+      <c r="M10">
+        <v>-10443086.0</v>
+      </c>
+      <c r="N10">
+        <v>-12148655.0</v>
+      </c>
+      <c r="O10">
+        <v>-9212215.0</v>
+      </c>
+      <c r="P10">
+        <v>-10213801.0</v>
+      </c>
+      <c r="Q10">
+        <v>-13337719.0</v>
+      </c>
+      <c r="R10">
+        <v>-15549993.0</v>
+      </c>
+      <c r="S10">
+        <v>-10170971.0</v>
+      </c>
+      <c r="T10">
+        <v>-6445692.0</v>
+      </c>
+      <c r="U10">
+        <v>-2951785.0</v>
+      </c>
+      <c r="V10">
+        <v>-1902228.0</v>
+      </c>
+      <c r="W10">
+        <v>-2091576.0</v>
+      </c>
+      <c r="X10">
+        <v>-1717177.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1229549.0</v>
+      </c>
+      <c r="Z10">
+        <v>112184.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>-150000.0</v>
+      </c>
+      <c r="C11">
+        <v>744000.0</v>
+      </c>
+      <c r="D11">
+        <v>-5093000.0</v>
+      </c>
+      <c r="E11">
+        <v>-11749000.0</v>
+      </c>
+      <c r="F11">
+        <v>254000.0</v>
+      </c>
+      <c r="G11">
+        <v>1000.0</v>
+      </c>
+      <c r="H11">
+        <v>-143000.0</v>
+      </c>
+      <c r="I11">
+        <v>-699000.0</v>
+      </c>
+      <c r="J11">
+        <v>-1609000.0</v>
+      </c>
+      <c r="K11">
+        <v>30408.0</v>
+      </c>
+      <c r="L11">
+        <v>107074.0</v>
+      </c>
+      <c r="M11">
+        <v>150180.0</v>
+      </c>
+      <c r="N11">
+        <v>146778.0</v>
+      </c>
+      <c r="O11">
+        <v>246705.0</v>
+      </c>
+      <c r="P11">
+        <v>-762387.0</v>
+      </c>
+      <c r="Q11">
+        <v>-180237.0</v>
+      </c>
+      <c r="R11">
+        <v>-32428.0</v>
+      </c>
+      <c r="S11">
+        <v>-602652.0</v>
+      </c>
+      <c r="T11">
+        <v>-245166.0</v>
+      </c>
+      <c r="U11">
+        <v>157046.0</v>
+      </c>
+      <c r="V11">
+        <v>211561.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11">
+        <v>431405.0</v>
+      </c>
+      <c r="Y11">
+        <v>-5298.0</v>
+      </c>
+      <c r="Z11">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>24144000.0</v>
+      </c>
+      <c r="C12">
+        <v>1985000.0</v>
+      </c>
+      <c r="D12">
+        <v>8222000.0</v>
+      </c>
+      <c r="E12">
+        <v>1309000.0</v>
+      </c>
+      <c r="F12">
+        <v>296000.0</v>
+      </c>
+      <c r="G12">
+        <v>85000.0</v>
+      </c>
+      <c r="H12">
+        <v>122000.0</v>
+      </c>
+      <c r="I12">
+        <v>123000.0</v>
+      </c>
+      <c r="J12">
+        <v>4806637.0</v>
+      </c>
+      <c r="K12">
+        <v>30408.0</v>
+      </c>
+      <c r="L12">
+        <v>98964.0</v>
+      </c>
+      <c r="M12">
+        <v>116180.0</v>
+      </c>
+      <c r="N12">
+        <v>96125.0</v>
+      </c>
+      <c r="O12">
+        <v>248629.0</v>
+      </c>
+      <c r="P12">
+        <v>180509.0</v>
+      </c>
+      <c r="Q12">
+        <v>132786.0</v>
+      </c>
+      <c r="R12">
+        <v>200136.0</v>
+      </c>
+      <c r="S12">
+        <v>228548.0</v>
+      </c>
+      <c r="T12">
+        <v>241608.0</v>
+      </c>
+      <c r="U12">
+        <v>245958.0</v>
+      </c>
+      <c r="V12">
+        <v>255116.0</v>
+      </c>
+      <c r="W12">
+        <v>323824.0</v>
+      </c>
+      <c r="X12">
+        <v>353342.0</v>
+      </c>
+      <c r="Y12">
+        <v>134411.0</v>
+      </c>
+      <c r="Z12">
+        <v>84814.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>13984000.0</v>
+      </c>
+      <c r="C13">
+        <v>27166000.0</v>
+      </c>
+      <c r="D13">
+        <v>8222000.0</v>
+      </c>
+      <c r="E13">
+        <v>454000.0</v>
+      </c>
+      <c r="F13">
+        <v>353000.0</v>
+      </c>
+      <c r="G13">
+        <v>85000.0</v>
+      </c>
+      <c r="H13">
+        <v>6185000.0</v>
+      </c>
+      <c r="I13">
+        <v>26250.0</v>
+      </c>
+      <c r="J13">
+        <v>104886.0</v>
+      </c>
+      <c r="K13">
+        <v>126296.0</v>
+      </c>
+      <c r="L13">
+        <v>16960.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>-7000.0</v>
+      </c>
+      <c r="H14">
+        <v>-264000.0</v>
+      </c>
+      <c r="I14">
+        <v>-2204755.0</v>
+      </c>
+      <c r="J14">
+        <v>-125059.0</v>
+      </c>
+      <c r="K14">
+        <v>758095.0</v>
+      </c>
+      <c r="L14">
+        <v>758095.0</v>
+      </c>
+      <c r="M14">
+        <v>758095.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>-663181000.0</v>
+      </c>
+      <c r="C15">
+        <v>109401000.0</v>
+      </c>
+      <c r="D15">
+        <v>-49472000.0</v>
+      </c>
+      <c r="E15">
+        <v>-509553000.0</v>
+      </c>
+      <c r="F15">
+        <v>-7926000.0</v>
+      </c>
+      <c r="G15">
+        <v>-14114000.0</v>
+      </c>
+      <c r="H15">
+        <v>-20039000.0</v>
+      </c>
+      <c r="I15">
+        <v>-58008000.0</v>
+      </c>
+      <c r="J15">
+        <v>-19845873.0</v>
+      </c>
+      <c r="K15">
+        <v>-4272837.0</v>
+      </c>
+      <c r="L15">
+        <v>-8757565.0</v>
+      </c>
+      <c r="M15">
+        <v>-10443086.0</v>
+      </c>
+      <c r="N15">
+        <v>-12148655.0</v>
+      </c>
+      <c r="O15">
+        <v>-9212215.0</v>
+      </c>
+      <c r="P15">
+        <v>-10213801.0</v>
+      </c>
+      <c r="Q15">
+        <v>-13337719.0</v>
+      </c>
+      <c r="R15">
+        <v>-15517565.0</v>
+      </c>
+      <c r="S15">
+        <v>-9568319.0</v>
+      </c>
+      <c r="T15">
+        <v>-6200526.0</v>
+      </c>
+      <c r="U15">
+        <v>-3108831.0</v>
+      </c>
+      <c r="V15">
+        <v>-2113789.0</v>
+      </c>
+      <c r="W15">
+        <v>-2091576.0</v>
+      </c>
+      <c r="X15">
+        <v>-1717177.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1224251.0</v>
+      </c>
+      <c r="Z15">
+        <v>101184.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-509553000.0</v>
+      </c>
+      <c r="F16">
+        <v>-7926000.0</v>
+      </c>
+      <c r="G16">
+        <v>-12674000.0</v>
+      </c>
+      <c r="H16">
+        <v>-20039000.0</v>
+      </c>
+      <c r="I16">
+        <v>-58007773.0</v>
+      </c>
+      <c r="J16">
+        <v>-19845873.0</v>
+      </c>
+      <c r="K16">
+        <v>-4272837.0</v>
+      </c>
+      <c r="L16">
+        <v>-8757565.0</v>
+      </c>
+      <c r="M16">
+        <v>-10443086.0</v>
+      </c>
+      <c r="N16">
+        <v>-12148655.0</v>
+      </c>
+      <c r="O16">
+        <v>-9212215.0</v>
+      </c>
+      <c r="P16">
+        <v>-10213801.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16">
+        <v>101000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17">
+        <v>-663181000.0</v>
+      </c>
+      <c r="C17">
+        <v>109401000.0</v>
+      </c>
+      <c r="D17">
+        <v>-49472000.0</v>
+      </c>
+      <c r="E17">
+        <v>-509494000.0</v>
+      </c>
+      <c r="F17">
+        <v>-10304000.0</v>
+      </c>
+      <c r="G17">
+        <v>-12667000.0</v>
+      </c>
+      <c r="H17">
+        <v>-20303000.0</v>
+      </c>
+      <c r="I17">
+        <v>-60308660.0</v>
+      </c>
+      <c r="J17">
+        <v>-16427968.0</v>
+      </c>
+      <c r="K17">
+        <v>-4272837.0</v>
+      </c>
+      <c r="L17">
+        <v>-8757565.0</v>
+      </c>
+      <c r="M17">
+        <v>-10443086.0</v>
+      </c>
+      <c r="N17">
+        <v>-12148655.0</v>
+      </c>
+      <c r="O17">
+        <v>-9212215.0</v>
+      </c>
+      <c r="P17">
+        <v>-10976188.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18">
+        <v>-10160000.0</v>
+      </c>
+      <c r="C18">
+        <v>25181000.0</v>
+      </c>
+      <c r="D18">
+        <v>8222000.0</v>
+      </c>
+      <c r="E18">
+        <v>454000.0</v>
+      </c>
+      <c r="F18">
+        <v>-296000.0</v>
+      </c>
+      <c r="G18">
+        <v>85000.0</v>
+      </c>
+      <c r="H18">
+        <v>-6277000.0</v>
+      </c>
+      <c r="I18">
+        <v>-122973.0</v>
+      </c>
+      <c r="J18">
+        <v>-4701751.0</v>
+      </c>
+      <c r="K18">
+        <v>95888.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-8542000.0</v>
+      </c>
+      <c r="F19">
+        <v>12605000.0</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19">
+        <v>-10242000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1519166.0</v>
+      </c>
+      <c r="J19">
+        <v>-79488.0</v>
+      </c>
+      <c r="K19">
+        <v>2064704.0</v>
+      </c>
+      <c r="L19">
+        <v>90110.0</v>
+      </c>
+      <c r="M19">
+        <v>76130.0</v>
+      </c>
+      <c r="N19">
+        <v>50653.0</v>
+      </c>
+      <c r="O19">
+        <v>-1924.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>319286000.0</v>
+      </c>
+      <c r="F20">
+        <v>22173000.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20">
+        <v>700000.0</v>
+      </c>
+      <c r="I20">
+        <v>31765228.0</v>
+      </c>
+      <c r="J20">
+        <v>5218004.0</v>
+      </c>
+      <c r="K20">
+        <v>5218004.0</v>
+      </c>
+      <c r="L20">
+        <v>5218004.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>-400027000.0</v>
+      </c>
+      <c r="C21">
+        <v>153590000.0</v>
+      </c>
+      <c r="D21">
+        <v>-63047000.0</v>
+      </c>
+      <c r="E21">
+        <v>-512701000.0</v>
+      </c>
+      <c r="F21">
+        <v>19775000.0</v>
+      </c>
+      <c r="G21">
+        <v>-15544000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9417000.0</v>
+      </c>
+      <c r="I21">
+        <v>-59366000.0</v>
+      </c>
+      <c r="J21">
+        <v>-13154482.0</v>
+      </c>
+      <c r="K21">
+        <v>-6307133.0</v>
+      </c>
+      <c r="L21">
+        <v>-8748711.0</v>
+      </c>
+      <c r="M21">
+        <v>-10403036.0</v>
+      </c>
+      <c r="N21">
+        <v>-12103183.0</v>
+      </c>
+      <c r="O21">
+        <v>-8961662.0</v>
+      </c>
+      <c r="P21">
+        <v>-10976188.0</v>
+      </c>
+      <c r="Q21">
+        <v>-13449562.0</v>
+      </c>
+      <c r="R21">
+        <v>-15549993.0</v>
+      </c>
+      <c r="S21">
+        <v>-10170971.0</v>
+      </c>
+      <c r="T21">
+        <v>-6445692.0</v>
+      </c>
+      <c r="U21">
+        <v>-2951785.0</v>
+      </c>
+      <c r="V21">
+        <v>-1902228.0</v>
+      </c>
+      <c r="W21">
+        <v>-1772316.0</v>
+      </c>
+      <c r="X21">
+        <v>-1285772.0</v>
+      </c>
+      <c r="Y21">
+        <v>-927052.0</v>
+      </c>
+      <c r="Z21">
+        <v>196998.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>1047462000.0</v>
+      </c>
+      <c r="C23">
+        <v>223068000.0</v>
+      </c>
+      <c r="D23">
+        <v>343725000.0</v>
+      </c>
+      <c r="E23">
+        <v>771872000.0</v>
+      </c>
+      <c r="F23">
+        <v>195846000.0</v>
+      </c>
+      <c r="G23">
+        <v>27625000.0</v>
+      </c>
+      <c r="H23">
+        <v>16254000.0</v>
+      </c>
+      <c r="I23">
+        <v>67211000.0</v>
+      </c>
+      <c r="J23">
+        <v>13424139.0</v>
+      </c>
+      <c r="K23">
+        <v>6435145.0</v>
+      </c>
+      <c r="L23">
+        <v>8946797.0</v>
+      </c>
+      <c r="M23">
+        <v>10665690.0</v>
+      </c>
+      <c r="N23">
+        <v>12243871.0</v>
+      </c>
+      <c r="O23">
+        <v>9023790.0</v>
+      </c>
+      <c r="P23">
+        <v>11257787.0</v>
+      </c>
+      <c r="Q23">
+        <v>13888185.0</v>
+      </c>
+      <c r="R23">
+        <v>15840865.0</v>
+      </c>
+      <c r="S23">
+        <v>11040373.0</v>
+      </c>
+      <c r="T23">
+        <v>7294588.0</v>
+      </c>
+      <c r="U23">
+        <v>4091994.0</v>
+      </c>
+      <c r="V23">
+        <v>2762149.0</v>
+      </c>
+      <c r="W23">
+        <v>2576417.0</v>
+      </c>
+      <c r="X23">
+        <v>1936347.0</v>
+      </c>
+      <c r="Y23">
+        <v>1672479.0</v>
+      </c>
+      <c r="Z23">
+        <v>926271.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>346811000.0</v>
+      </c>
+      <c r="C25">
+        <v>212053000.0</v>
+      </c>
+      <c r="D25">
+        <v>252354000.0</v>
+      </c>
+      <c r="E25">
+        <v>120131000.0</v>
+      </c>
+      <c r="F25">
+        <v>26599000.0</v>
+      </c>
+      <c r="G25">
+        <v>4861000.0</v>
+      </c>
+      <c r="H25">
+        <v>119000.0</v>
+      </c>
+      <c r="I25">
+        <v>5267372.0</v>
+      </c>
+      <c r="J25">
+        <v>890889.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>20033.0</v>
+      </c>
+      <c r="K26">
+        <v>862784.0</v>
+      </c>
+      <c r="L26">
+        <v>2159137.0</v>
+      </c>
+      <c r="M26">
+        <v>4034580.0</v>
+      </c>
+      <c r="N26">
+        <v>6706174.0</v>
+      </c>
+      <c r="O26">
+        <v>3838375.0</v>
+      </c>
+      <c r="P26">
+        <v>5666221.0</v>
+      </c>
+      <c r="Q26">
+        <v>6112405.0</v>
+      </c>
+      <c r="R26">
+        <v>8713697.0</v>
+      </c>
+      <c r="S26">
+        <v>6025275.0</v>
+      </c>
+      <c r="T26">
+        <v>2667203.0</v>
+      </c>
+      <c r="U26">
+        <v>1412282.0</v>
+      </c>
+      <c r="V26">
+        <v>850137.0</v>
+      </c>
+      <c r="W26">
+        <v>561141.0</v>
+      </c>
+      <c r="X26">
+        <v>540292.0</v>
+      </c>
+      <c r="Y26">
+        <v>622460.0</v>
+      </c>
+      <c r="Z26">
+        <v>160943.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>4530.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>298776000.0</v>
+      </c>
+      <c r="C28">
+        <v>266915000.0</v>
+      </c>
+      <c r="D28">
+        <v>100346000.0</v>
+      </c>
+      <c r="E28">
+        <v>67452000.0</v>
+      </c>
+      <c r="F28">
+        <v>87429000.0</v>
+      </c>
+      <c r="G28">
+        <v>10251000.0</v>
+      </c>
+      <c r="H28">
+        <v>9159000.0</v>
+      </c>
+      <c r="I28">
+        <v>20857078.0</v>
+      </c>
+      <c r="J28">
+        <v>7309096.0</v>
+      </c>
+      <c r="K28">
+        <v>5569303.0</v>
+      </c>
+      <c r="L28">
+        <v>6757074.0</v>
+      </c>
+      <c r="M28">
+        <v>6559640.0</v>
+      </c>
+      <c r="N28">
+        <v>5516504.0</v>
+      </c>
+      <c r="O28">
+        <v>5184823.0</v>
+      </c>
+      <c r="P28">
+        <v>5575221.0</v>
+      </c>
+      <c r="Q28">
+        <v>7510718.0</v>
+      </c>
+      <c r="R28">
+        <v>6630908.0</v>
+      </c>
+      <c r="S28">
+        <v>4433422.0</v>
+      </c>
+      <c r="T28">
+        <v>4011753.0</v>
+      </c>
+      <c r="U28">
+        <v>1973006.0</v>
+      </c>
+      <c r="V28">
+        <v>1384858.0</v>
+      </c>
+      <c r="W28">
+        <v>1113142.0</v>
+      </c>
+      <c r="X28">
+        <v>877562.0</v>
+      </c>
+      <c r="Y28">
+        <v>387202.0</v>
+      </c>
+      <c r="Z28">
+        <v>656000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>-150000.0</v>
+      </c>
+      <c r="C29">
+        <v>744000.0</v>
+      </c>
+      <c r="D29">
+        <v>-5093000.0</v>
+      </c>
+      <c r="E29">
+        <v>-11749000.0</v>
+      </c>
+      <c r="F29">
+        <v>254000.0</v>
+      </c>
+      <c r="G29">
+        <v>3730000.0</v>
+      </c>
+      <c r="H29">
+        <v>-143000.0</v>
+      </c>
+      <c r="I29">
+        <v>-699000.0</v>
+      </c>
+      <c r="J29">
+        <v>-1609000.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>298776000.0</v>
+      </c>
+      <c r="C30">
+        <v>-39687000.0</v>
+      </c>
+      <c r="D30">
+        <v>89392000.0</v>
+      </c>
+      <c r="E30">
+        <v>578176000.0</v>
+      </c>
+      <c r="F30">
+        <v>113753000.0</v>
+      </c>
+      <c r="G30">
+        <v>21374000.0</v>
+      </c>
+      <c r="H30">
+        <v>10157000.0</v>
+      </c>
+      <c r="I30">
+        <v>61391000.0</v>
+      </c>
+      <c r="J30">
+        <v>13398953.0</v>
+      </c>
+      <c r="K30">
+        <v>6432087.0</v>
+      </c>
+      <c r="L30">
+        <v>8916211.0</v>
+      </c>
+      <c r="M30">
+        <v>10594220.0</v>
+      </c>
+      <c r="N30">
+        <v>12222678.0</v>
+      </c>
+      <c r="O30">
+        <v>9023198.0</v>
+      </c>
+      <c r="P30">
+        <v>11241442.0</v>
+      </c>
+      <c r="Q30">
+        <v>13530091.0</v>
+      </c>
+      <c r="R30">
+        <v>15130658.0</v>
+      </c>
+      <c r="S30">
+        <v>10752647.0</v>
+      </c>
+      <c r="T30">
+        <v>6678956.0</v>
+      </c>
+      <c r="U30">
+        <v>3335288.0</v>
+      </c>
+      <c r="V30">
+        <v>2253537.0</v>
+      </c>
+      <c r="W30">
+        <v>2100741.0</v>
+      </c>
+      <c r="X30">
+        <v>1417854.0</v>
+      </c>
+      <c r="Y30">
+        <v>1009662.0</v>
+      </c>
+      <c r="Z30">
+        <v>765111.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31">
+        <v>-263304000.0</v>
+      </c>
+      <c r="C31">
+        <v>-43445000.0</v>
+      </c>
+      <c r="D31">
+        <v>8482000.0</v>
+      </c>
+      <c r="E31">
+        <v>-8601000.0</v>
+      </c>
+      <c r="F31">
+        <v>-27447000.0</v>
+      </c>
+      <c r="G31">
+        <v>1437000.0</v>
+      </c>
+      <c r="H31">
+        <v>-11029000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1642000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4882486.0</v>
+      </c>
+      <c r="K31">
+        <v>2034543.0</v>
+      </c>
+      <c r="L31">
+        <v>-8854.0</v>
+      </c>
+      <c r="M31">
+        <v>-40050.0</v>
+      </c>
+      <c r="N31">
+        <v>-45472.0</v>
+      </c>
+      <c r="O31">
+        <v>-250553.0</v>
+      </c>
+      <c r="P31">
+        <v>762387.0</v>
+      </c>
+      <c r="Q31">
+        <v>111843.0</v>
+      </c>
+      <c r="R31">
+        <v>32428.0</v>
+      </c>
+      <c r="S31">
+        <v>602652.0</v>
+      </c>
+      <c r="T31">
+        <v>245166.0</v>
+      </c>
+      <c r="U31">
+        <v>-157046.0</v>
+      </c>
+      <c r="V31">
+        <v>-211561.0</v>
+      </c>
+      <c r="W31">
+        <v>-319260.0</v>
+      </c>
+      <c r="X31">
+        <v>-431405.0</v>
+      </c>
+      <c r="Y31">
+        <v>-302497.0</v>
+      </c>
+      <c r="Z31">
+        <v>-84814.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>647435000.0</v>
+      </c>
+      <c r="C32">
+        <v>376658000.0</v>
+      </c>
+      <c r="D32">
+        <v>280678000.0</v>
+      </c>
+      <c r="E32">
+        <v>259171000.0</v>
+      </c>
+      <c r="F32">
+        <v>213243000.0</v>
+      </c>
+      <c r="G32">
+        <v>12081000.0</v>
+      </c>
+      <c r="H32">
+        <v>6837000.0</v>
+      </c>
+      <c r="I32">
+        <v>7845000.0</v>
+      </c>
+      <c r="J32">
+        <v>269657.0</v>
+      </c>
+      <c r="K32">
+        <v>106115.0</v>
+      </c>
+      <c r="L32">
+        <v>198086.0</v>
+      </c>
+      <c r="M32">
+        <v>262654.0</v>
+      </c>
+      <c r="N32">
+        <v>140688.0</v>
+      </c>
+      <c r="O32">
+        <v>62128.0</v>
+      </c>
+      <c r="P32">
+        <v>281599.0</v>
+      </c>
+      <c r="Q32">
+        <v>438623.0</v>
+      </c>
+      <c r="R32">
+        <v>290872.0</v>
+      </c>
+      <c r="S32">
+        <v>869402.0</v>
+      </c>
+      <c r="T32">
+        <v>848896.0</v>
+      </c>
+      <c r="U32">
+        <v>1140209.0</v>
+      </c>
+      <c r="V32">
+        <v>859921.0</v>
+      </c>
+      <c r="W32">
+        <v>804101.0</v>
+      </c>
+      <c r="X32">
+        <v>650575.0</v>
+      </c>
+      <c r="Y32">
+        <v>745427.0</v>
+      </c>
+      <c r="Z32">
+        <v>1123269.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CX32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:102">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="2" spans="1:102">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>233410000.0</v>
+      </c>
+      <c r="C2">
+        <v>208534000.0</v>
+      </c>
+      <c r="D2">
+        <v>192401000.0</v>
+      </c>
+      <c r="E2">
+        <v>174236000.0</v>
+      </c>
+      <c r="F2">
+        <v>173515000.0</v>
+      </c>
+      <c r="G2">
+        <v>89075000.0</v>
+      </c>
+      <c r="H2">
+        <v>72937000.0</v>
+      </c>
+      <c r="I2">
+        <v>53641000.0</v>
+      </c>
+      <c r="J2">
+        <v>47102000.0</v>
+      </c>
+      <c r="K2">
+        <v>63470000.0</v>
+      </c>
+      <c r="L2">
+        <v>63778000.0</v>
+      </c>
+      <c r="M2">
+        <v>63963000.0</v>
+      </c>
+      <c r="N2">
+        <v>63122000.0</v>
+      </c>
+      <c r="O2">
+        <v>57034000.0</v>
+      </c>
+      <c r="P2">
+        <v>42680000.0</v>
+      </c>
+      <c r="Q2">
+        <v>48354000.0</v>
+      </c>
+      <c r="R2">
+        <v>45628000.0</v>
+      </c>
+      <c r="S2">
+        <v>35883000.0</v>
+      </c>
+      <c r="T2">
+        <v>25615000.0</v>
+      </c>
+      <c r="U2">
+        <v>13061000.0</v>
+      </c>
+      <c r="V2">
+        <v>7534000.0</v>
+      </c>
+      <c r="W2">
+        <v>2102000.0</v>
+      </c>
+      <c r="X2">
+        <v>1302000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1440000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1407000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1561544.0</v>
+      </c>
+      <c r="AB2">
+        <v>1476000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1588000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1471000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1886544.0</v>
+      </c>
+      <c r="AF2">
+        <v>2031885.0</v>
+      </c>
+      <c r="AG2">
+        <v>1477587.0</v>
+      </c>
+      <c r="AH2">
+        <v>349011.0</v>
+      </c>
+      <c r="AI2">
+        <v>4637000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>597000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1069000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1491.0</v>
+      </c>
+      <c r="AM2">
+        <v>1491.0</v>
+      </c>
+      <c r="AN2">
+        <v>1567.0</v>
+      </c>
+      <c r="AO2">
+        <v>896000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3950.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3950.0</v>
+      </c>
+      <c r="AR2">
+        <v>14533.0</v>
+      </c>
+      <c r="AS2">
+        <v>8096.0</v>
+      </c>
+      <c r="AT2">
+        <v>4007.0</v>
+      </c>
+      <c r="AU2">
+        <v>27172.0</v>
+      </c>
+      <c r="AV2">
+        <v>12391.0</v>
+      </c>
+      <c r="AW2">
+        <v>2573000.0</v>
+      </c>
+      <c r="AX2">
+        <v>31907.0</v>
+      </c>
+      <c r="AY2">
+        <v>-37.0</v>
+      </c>
+      <c r="AZ2">
+        <v>21230.0</v>
+      </c>
+      <c r="BA2">
+        <v>3052000.0</v>
+      </c>
+      <c r="BB2">
+        <v>396.0</v>
+      </c>
+      <c r="BC2">
+        <v>396.0</v>
+      </c>
+      <c r="BD2">
+        <v>2301000.0</v>
+      </c>
+      <c r="BE2">
+        <v>12.0</v>
+      </c>
+      <c r="BF2">
+        <v>184.0</v>
+      </c>
+      <c r="BG2">
+        <v>387.0</v>
+      </c>
+      <c r="BH2">
+        <v>382.0</v>
+      </c>
+      <c r="BI2">
+        <v>2749.0</v>
+      </c>
+      <c r="BJ2">
+        <v>12827.0</v>
+      </c>
+      <c r="BK2">
+        <v>108201.0</v>
+      </c>
+      <c r="BL2">
+        <v>150367.0</v>
+      </c>
+      <c r="BM2">
+        <v>33960.0</v>
+      </c>
+      <c r="BN2">
+        <v>65566.0</v>
+      </c>
+      <c r="BO2">
+        <v>124104.0</v>
+      </c>
+      <c r="BP2">
+        <v>16646.0</v>
+      </c>
+      <c r="BQ2">
+        <v>83785.0</v>
+      </c>
+      <c r="BR2">
+        <v>116226.0</v>
+      </c>
+      <c r="BS2">
+        <v>84737.0</v>
+      </c>
+      <c r="BT2">
+        <v>141821.0</v>
+      </c>
+      <c r="BU2">
+        <v>140182.0</v>
+      </c>
+      <c r="BV2">
+        <v>214936.0</v>
+      </c>
+      <c r="BW2">
+        <v>66272.0</v>
+      </c>
+      <c r="BX2">
+        <v>232275.0</v>
+      </c>
+      <c r="BY2">
+        <v>146691.0</v>
+      </c>
+      <c r="BZ2">
+        <v>170394.0</v>
+      </c>
+      <c r="CA2">
+        <v>357503.0</v>
+      </c>
+      <c r="CB2">
+        <v>229703.0</v>
+      </c>
+      <c r="CC2">
+        <v>56657.0</v>
+      </c>
+      <c r="CD2">
+        <v>112843.0</v>
+      </c>
+      <c r="CE2">
+        <v>117536.0</v>
+      </c>
+      <c r="CF2">
+        <v>100634.0</v>
+      </c>
+      <c r="CG2">
+        <v>186932.0</v>
+      </c>
+      <c r="CH2">
+        <v>103510.0</v>
+      </c>
+      <c r="CI2">
+        <v>213208.0</v>
+      </c>
+      <c r="CJ2">
+        <v>86967.0</v>
+      </c>
+      <c r="CK2">
+        <v>88355.0</v>
+      </c>
+      <c r="CL2">
+        <v>87146.0</v>
+      </c>
+      <c r="CM2">
+        <v>199255.0</v>
+      </c>
+      <c r="CN2">
+        <v>103065.0</v>
+      </c>
+      <c r="CO2">
+        <v>152013.0</v>
+      </c>
+      <c r="CP2">
+        <v>64160.0</v>
+      </c>
+      <c r="CQ2">
+        <v>469910.0</v>
+      </c>
+      <c r="CR2">
+        <v>194012.0</v>
+      </c>
+      <c r="CS2">
+        <v>61852.0</v>
+      </c>
+      <c r="CT2">
+        <v>22456.0</v>
+      </c>
+      <c r="CU2">
+        <v>25000.0</v>
+      </c>
+      <c r="CV2">
+        <v>-82000.0</v>
+      </c>
+      <c r="CW2">
+        <v>82000.0</v>
+      </c>
+      <c r="CX2">
+        <v>54000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:102">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>97734000.0</v>
+      </c>
+      <c r="C3">
+        <v>102759000.0</v>
+      </c>
+      <c r="D3">
+        <v>82929000.0</v>
+      </c>
+      <c r="E3">
+        <v>83197000.0</v>
+      </c>
+      <c r="F3">
+        <v>77926000.0</v>
+      </c>
+      <c r="G3">
+        <v>82384000.0</v>
+      </c>
+      <c r="H3">
+        <v>60000000.0</v>
+      </c>
+      <c r="I3">
+        <v>37326000.0</v>
+      </c>
+      <c r="J3">
+        <v>32343000.0</v>
+      </c>
+      <c r="K3">
+        <v>62283000.0</v>
+      </c>
+      <c r="L3">
+        <v>64569000.0</v>
+      </c>
+      <c r="M3">
+        <v>66162000.0</v>
+      </c>
+      <c r="N3">
+        <v>59340000.0</v>
+      </c>
+      <c r="O3">
+        <v>55874000.0</v>
+      </c>
+      <c r="P3">
+        <v>26559000.0</v>
+      </c>
+      <c r="Q3">
+        <v>20562000.0</v>
+      </c>
+      <c r="R3">
+        <v>14602000.0</v>
+      </c>
+      <c r="S3">
+        <v>5833000.0</v>
+      </c>
+      <c r="T3">
+        <v>12207000.0</v>
+      </c>
+      <c r="U3">
+        <v>5792000.0</v>
+      </c>
+      <c r="V3">
+        <v>2846000.0</v>
+      </c>
+      <c r="W3">
+        <v>1733000.0</v>
+      </c>
+      <c r="X3">
+        <v>1267000.0</v>
+      </c>
+      <c r="Y3">
+        <v>835000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1306000.0</v>
+      </c>
+      <c r="AA3">
+        <v>48518.0</v>
+      </c>
+      <c r="AB3">
+        <v>602000.0</v>
+      </c>
+      <c r="AC3">
+        <v>604000.0</v>
+      </c>
+      <c r="AD3">
+        <v>591000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-418292.0</v>
+      </c>
+      <c r="AF3">
+        <v>658338.0</v>
+      </c>
+      <c r="AG3">
+        <v>2870899.0</v>
+      </c>
+      <c r="AH3">
+        <v>2156427.0</v>
+      </c>
+      <c r="AI3">
+        <v>834990.0</v>
+      </c>
+      <c r="AJ3">
+        <v>18132.0</v>
+      </c>
+      <c r="AK3">
+        <v>19634.0</v>
+      </c>
+      <c r="AL3">
+        <v>18133.0</v>
+      </c>
+      <c r="AM3">
+        <v>142333.0</v>
+      </c>
+      <c r="AN3">
+        <v>50966.0</v>
+      </c>
+      <c r="AO3">
+        <v>26630.0</v>
+      </c>
+      <c r="AP3">
+        <v>19401.0</v>
+      </c>
+      <c r="AQ3">
+        <v>59380.0</v>
+      </c>
+      <c r="AR3">
+        <v>64644.0</v>
+      </c>
+      <c r="AS3">
+        <v>65773.0</v>
+      </c>
+      <c r="AT3">
+        <v>64021.0</v>
+      </c>
+      <c r="AU3">
+        <v>66703.0</v>
+      </c>
+      <c r="AV3">
+        <v>68456.0</v>
+      </c>
+      <c r="AW3">
+        <v>70997.0</v>
+      </c>
+      <c r="AX3">
+        <v>82595.0</v>
+      </c>
+      <c r="AY3">
+        <v>74634.0</v>
+      </c>
+      <c r="AZ3">
+        <v>80103.0</v>
+      </c>
+      <c r="BA3">
+        <v>84989.0</v>
+      </c>
+      <c r="BB3">
+        <v>86808.0</v>
+      </c>
+      <c r="BC3">
+        <v>100003.0</v>
+      </c>
+      <c r="BD3">
+        <v>105773.0</v>
+      </c>
+      <c r="BE3">
+        <v>112127.0</v>
+      </c>
+      <c r="BF3">
+        <v>112325.0</v>
+      </c>
+      <c r="BG3">
+        <v>110625.0</v>
+      </c>
+      <c r="BH3">
+        <v>100279.0</v>
+      </c>
+      <c r="BI3">
+        <v>101094.0</v>
+      </c>
+      <c r="BJ3">
+        <v>116338.0</v>
+      </c>
+      <c r="BK3">
+        <v>120116.0</v>
+      </c>
+      <c r="BL3">
+        <v>101624.0</v>
+      </c>
+      <c r="BM3">
+        <v>109126.0</v>
+      </c>
+      <c r="BN3">
+        <v>92900.0</v>
+      </c>
+      <c r="BO3">
+        <v>-64821.0</v>
+      </c>
+      <c r="BP3">
+        <v>81097.0</v>
+      </c>
+      <c r="BQ3">
+        <v>78365.0</v>
+      </c>
+      <c r="BR3">
+        <v>79615.0</v>
+      </c>
+      <c r="BS3">
+        <v>77721.0</v>
+      </c>
+      <c r="BT3">
+        <v>78783.0</v>
+      </c>
+      <c r="BU3">
+        <v>69804.0</v>
+      </c>
+      <c r="BV3">
+        <v>93270.0</v>
+      </c>
+      <c r="BW3">
+        <v>99080.0</v>
+      </c>
+      <c r="BX3">
+        <v>66942.0</v>
+      </c>
+      <c r="BY3">
+        <v>67228.0</v>
+      </c>
+      <c r="BZ3">
+        <v>65602.0</v>
+      </c>
+      <c r="CA3">
+        <v>67435.0</v>
+      </c>
+      <c r="CB3">
+        <v>59411.0</v>
+      </c>
+      <c r="CC3">
+        <v>59075.0</v>
+      </c>
+      <c r="CD3">
+        <v>58742.0</v>
+      </c>
+      <c r="CE3">
+        <v>60951.0</v>
+      </c>
+      <c r="CF3">
+        <v>53691.0</v>
+      </c>
+      <c r="CG3">
+        <v>60786.0</v>
+      </c>
+      <c r="CH3">
+        <v>74499.0</v>
+      </c>
+      <c r="CI3">
+        <v>174921.0</v>
+      </c>
+      <c r="CJ3">
+        <v>174867.0</v>
+      </c>
+      <c r="CK3">
+        <v>174867.0</v>
+      </c>
+      <c r="CL3">
+        <v>148360.0</v>
+      </c>
+      <c r="CM3">
+        <v>75667.0</v>
+      </c>
+      <c r="CN3">
+        <v>62540.0</v>
+      </c>
+      <c r="CO3">
+        <v>83679.0</v>
+      </c>
+      <c r="CP3">
+        <v>71849.0</v>
+      </c>
+      <c r="CQ3">
+        <v>135645.0</v>
+      </c>
+      <c r="CR3">
+        <v>11581.0</v>
+      </c>
+      <c r="CS3">
+        <v>11581.0</v>
+      </c>
+      <c r="CT3">
+        <v>11486.0</v>
+      </c>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+    </row>
+    <row r="4" spans="1:102">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>96132.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>-96132.0</v>
+      </c>
+      <c r="AH4">
+        <v>96132.0</v>
+      </c>
+      <c r="AI4">
+        <v>20912.0</v>
+      </c>
+      <c r="AJ4">
+        <v>30922.0</v>
+      </c>
+      <c r="AK4">
+        <v>-247806.0</v>
+      </c>
+      <c r="AL4">
+        <v>-3346992.0</v>
+      </c>
+      <c r="AM4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>-1115016.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:102">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>-142371000.0</v>
+      </c>
+      <c r="C5">
+        <v>-137297000.0</v>
+      </c>
+      <c r="D5">
+        <v>-82004000.0</v>
+      </c>
+      <c r="E5">
+        <v>-97150000.0</v>
+      </c>
+      <c r="F5">
+        <v>-83576000.0</v>
+      </c>
+      <c r="G5">
+        <v>335711000.0</v>
+      </c>
+      <c r="H5">
+        <v>-102670000.0</v>
+      </c>
+      <c r="I5">
+        <v>-84394000.0</v>
+      </c>
+      <c r="J5">
+        <v>212139000.0</v>
+      </c>
+      <c r="K5">
+        <v>-80640000.0</v>
+      </c>
+      <c r="L5">
+        <v>-55922000.0</v>
+      </c>
+      <c r="M5">
+        <v>-59752000.0</v>
+      </c>
+      <c r="N5">
+        <v>-58826000.0</v>
+      </c>
+      <c r="O5">
+        <v>-67357000.0</v>
+      </c>
+      <c r="P5">
+        <v>-25883000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-976000.0</v>
+      </c>
+      <c r="R5">
+        <v>11556000.0</v>
+      </c>
+      <c r="S5">
+        <v>-14757000.0</v>
+      </c>
+      <c r="T5">
+        <v>-10814000.0</v>
+      </c>
+      <c r="U5">
+        <v>13180000.0</v>
+      </c>
+      <c r="V5">
+        <v>7530000.0</v>
+      </c>
+      <c r="W5">
+        <v>3917000.0</v>
+      </c>
+      <c r="X5">
+        <v>-2107000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-10590000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4275000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-3580463.0</v>
+      </c>
+      <c r="AB5">
+        <v>-1830000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1230000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-13682000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-4325904.0</v>
+      </c>
+      <c r="AF5">
+        <v>-6505104.0</v>
+      </c>
+      <c r="AG5">
+        <v>-24890745.0</v>
+      </c>
+      <c r="AH5">
+        <v>-19713413.0</v>
+      </c>
+      <c r="AI5">
+        <v>-5290852.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-559593.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1039904.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1001950.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2283110.0</v>
+      </c>
+      <c r="AN5">
+        <v>-1534828.0</v>
+      </c>
+      <c r="AO5">
+        <v>-835727.0</v>
+      </c>
+      <c r="AP5">
+        <v>585109.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-2930561.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1557691.0</v>
+      </c>
+      <c r="AS5">
+        <v>-2009040.0</v>
+      </c>
+      <c r="AT5">
+        <v>-2161309.0</v>
+      </c>
+      <c r="AU5">
+        <v>-2341064.0</v>
+      </c>
+      <c r="AV5">
+        <v>-2506193.0</v>
+      </c>
+      <c r="AW5">
+        <v>-2565751.0</v>
+      </c>
+      <c r="AX5">
+        <v>-2903744.0</v>
+      </c>
+      <c r="AY5">
+        <v>-3024851.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-3040193.0</v>
+      </c>
+      <c r="BA5">
+        <v>-3113872.0</v>
+      </c>
+      <c r="BB5">
+        <v>-2758110.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2440661.0</v>
+      </c>
+      <c r="BD5">
+        <v>-2397138.0</v>
+      </c>
+      <c r="BE5">
+        <v>-2247095.0</v>
+      </c>
+      <c r="BF5">
+        <v>-1874202.0</v>
+      </c>
+      <c r="BG5">
+        <v>-2445513.0</v>
+      </c>
+      <c r="BH5">
+        <v>-3011209.0</v>
+      </c>
+      <c r="BI5">
+        <v>-2746252.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-2773214.0</v>
+      </c>
+      <c r="BK5">
+        <v>-3217619.0</v>
+      </c>
+      <c r="BL5">
+        <v>-3027295.0</v>
+      </c>
+      <c r="BM5">
+        <v>-3387093.0</v>
+      </c>
+      <c r="BN5">
+        <v>-3835320.0</v>
+      </c>
+      <c r="BO5">
+        <v>-4759790.0</v>
+      </c>
+      <c r="BP5">
+        <v>-3824851.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-3742951.0</v>
+      </c>
+      <c r="BR5">
+        <v>-2756161.0</v>
+      </c>
+      <c r="BS5">
+        <v>-2563938.0</v>
+      </c>
+      <c r="BT5">
+        <v>-2858751.0</v>
+      </c>
+      <c r="BU5">
+        <v>-2818027.0</v>
+      </c>
+      <c r="BV5">
+        <v>-1890125.0</v>
+      </c>
+      <c r="BW5">
+        <v>-2221999.0</v>
+      </c>
+      <c r="BX5">
+        <v>-2222161.0</v>
+      </c>
+      <c r="BY5">
+        <v>-1146751.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-854781.0</v>
+      </c>
+      <c r="CA5">
+        <v>-855936.0</v>
+      </c>
+      <c r="CB5">
+        <v>-776024.0</v>
+      </c>
+      <c r="CC5">
+        <v>-711899.0</v>
+      </c>
+      <c r="CD5">
+        <v>-607926.0</v>
+      </c>
+      <c r="CE5">
+        <v>-651403.0</v>
+      </c>
+      <c r="CF5">
+        <v>-550744.0</v>
+      </c>
+      <c r="CG5">
+        <v>-334419.0</v>
+      </c>
+      <c r="CH5">
+        <v>-365662.0</v>
+      </c>
+      <c r="CI5">
+        <v>-514474.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-435061.0</v>
+      </c>
+      <c r="CK5">
+        <v>-418075.0</v>
+      </c>
+      <c r="CL5">
+        <v>-404706.0</v>
+      </c>
+      <c r="CM5">
+        <v>-548472.0</v>
+      </c>
+      <c r="CN5">
+        <v>-199417.0</v>
+      </c>
+      <c r="CO5">
+        <v>-482506.0</v>
+      </c>
+      <c r="CP5">
+        <v>-55377.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-729854.0</v>
+      </c>
+      <c r="CR5">
+        <v>-86276.0</v>
+      </c>
+      <c r="CS5">
+        <v>-146862.0</v>
+      </c>
+      <c r="CT5">
+        <v>-161068.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:102">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>-44637000.0</v>
+      </c>
+      <c r="C6">
+        <v>-34538000.0</v>
+      </c>
+      <c r="D6">
+        <v>925000.0</v>
+      </c>
+      <c r="E6">
+        <v>-13953000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5650000.0</v>
+      </c>
+      <c r="G6">
+        <v>418095000.0</v>
+      </c>
+      <c r="H6">
+        <v>-42670000.0</v>
+      </c>
+      <c r="I6">
+        <v>-47068000.0</v>
+      </c>
+      <c r="J6">
+        <v>244482000.0</v>
+      </c>
+      <c r="K6">
+        <v>-18357000.0</v>
+      </c>
+      <c r="L6">
+        <v>8647000.0</v>
+      </c>
+      <c r="M6">
+        <v>6410000.0</v>
+      </c>
+      <c r="N6">
+        <v>514000.0</v>
+      </c>
+      <c r="O6">
+        <v>-11483000.0</v>
+      </c>
+      <c r="P6">
+        <v>676000.0</v>
+      </c>
+      <c r="Q6">
+        <v>19586000.0</v>
+      </c>
+      <c r="R6">
+        <v>26158000.0</v>
+      </c>
+      <c r="S6">
+        <v>-8924000.0</v>
+      </c>
+      <c r="T6">
+        <v>1393000.0</v>
+      </c>
+      <c r="U6">
+        <v>18972000.0</v>
+      </c>
+      <c r="V6">
+        <v>10376000.0</v>
+      </c>
+      <c r="W6">
+        <v>5650000.0</v>
+      </c>
+      <c r="X6">
+        <v>-840000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-9755000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2969000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3531945.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1228000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-626000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-13091000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-4744196.0</v>
+      </c>
+      <c r="AF6">
+        <v>-5846766.0</v>
+      </c>
+      <c r="AG6">
+        <v>-22019846.0</v>
+      </c>
+      <c r="AH6">
+        <v>-17556986.0</v>
+      </c>
+      <c r="AI6">
+        <v>-4455862.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-541461.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1020270.0</v>
+      </c>
+      <c r="AL6">
+        <v>-983817.0</v>
+      </c>
+      <c r="AM6">
+        <v>-2140777.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1483862.0</v>
+      </c>
+      <c r="AO6">
+        <v>-809097.0</v>
+      </c>
+      <c r="AP6">
+        <v>604510.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-2871181.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1493047.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1943267.0</v>
+      </c>
+      <c r="AT6">
+        <v>-2097288.0</v>
+      </c>
+      <c r="AU6">
+        <v>-2274361.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2437737.0</v>
+      </c>
+      <c r="AW6">
+        <v>-2494754.0</v>
+      </c>
+      <c r="AX6">
+        <v>-2821149.0</v>
+      </c>
+      <c r="AY6">
+        <v>-2950217.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-2960090.0</v>
+      </c>
+      <c r="BA6">
+        <v>-3028883.0</v>
+      </c>
+      <c r="BB6">
+        <v>-2671302.0</v>
+      </c>
+      <c r="BC6">
+        <v>-2340658.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2291365.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2134968.0</v>
+      </c>
+      <c r="BF6">
+        <v>-1761877.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2334888.0</v>
+      </c>
+      <c r="BH6">
+        <v>-2910930.0</v>
+      </c>
+      <c r="BI6">
+        <v>-2645158.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-2656876.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3097503.0</v>
+      </c>
+      <c r="BL6">
+        <v>-2925671.0</v>
+      </c>
+      <c r="BM6">
+        <v>-3277967.0</v>
+      </c>
+      <c r="BN6">
+        <v>-3742420.0</v>
+      </c>
+      <c r="BO6">
+        <v>-4824611.0</v>
+      </c>
+      <c r="BP6">
+        <v>-3743754.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-3664586.0</v>
+      </c>
+      <c r="BR6">
+        <v>-2676546.0</v>
+      </c>
+      <c r="BS6">
+        <v>-2486217.0</v>
+      </c>
+      <c r="BT6">
+        <v>-2779968.0</v>
+      </c>
+      <c r="BU6">
+        <v>-2748223.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1796855.0</v>
+      </c>
+      <c r="BW6">
+        <v>-2122919.0</v>
+      </c>
+      <c r="BX6">
+        <v>-2155219.0</v>
+      </c>
+      <c r="BY6">
+        <v>-1079523.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-789179.0</v>
+      </c>
+      <c r="CA6">
+        <v>-788501.0</v>
+      </c>
+      <c r="CB6">
+        <v>-716613.0</v>
+      </c>
+      <c r="CC6">
+        <v>-652824.0</v>
+      </c>
+      <c r="CD6">
+        <v>-549184.0</v>
+      </c>
+      <c r="CE6">
+        <v>-590452.0</v>
+      </c>
+      <c r="CF6">
+        <v>-497053.0</v>
+      </c>
+      <c r="CG6">
+        <v>-273633.0</v>
+      </c>
+      <c r="CH6">
+        <v>-291163.0</v>
+      </c>
+      <c r="CI6">
+        <v>-339553.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-260194.0</v>
+      </c>
+      <c r="CK6">
+        <v>-243208.0</v>
+      </c>
+      <c r="CL6">
+        <v>-256346.0</v>
+      </c>
+      <c r="CM6">
+        <v>-472805.0</v>
+      </c>
+      <c r="CN6">
+        <v>-136877.0</v>
+      </c>
+      <c r="CO6">
+        <v>-398827.0</v>
+      </c>
+      <c r="CP6">
+        <v>16472.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-594209.0</v>
+      </c>
+      <c r="CR6">
+        <v>-74695.0</v>
+      </c>
+      <c r="CS6">
+        <v>-135281.0</v>
+      </c>
+      <c r="CT6">
+        <v>-149582.0</v>
+      </c>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+    </row>
+    <row r="7" spans="1:102">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:102">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:102">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>-66191000.0</v>
+      </c>
+      <c r="C9">
+        <v>-55703000.0</v>
+      </c>
+      <c r="D9">
+        <v>-12172000.0</v>
+      </c>
+      <c r="E9">
+        <v>-21248000.0</v>
+      </c>
+      <c r="F9">
+        <v>-12128000.0</v>
+      </c>
+      <c r="G9">
+        <v>53483000.0</v>
+      </c>
+      <c r="H9">
+        <v>11849000.0</v>
+      </c>
+      <c r="I9">
+        <v>16377000.0</v>
+      </c>
+      <c r="J9">
+        <v>32194000.0</v>
+      </c>
+      <c r="K9">
+        <v>15342000.0</v>
+      </c>
+      <c r="L9">
+        <v>-11887000.0</v>
+      </c>
+      <c r="M9">
+        <v>12776000.0</v>
+      </c>
+      <c r="N9">
+        <v>10114000.0</v>
+      </c>
+      <c r="O9">
+        <v>3113000.0</v>
+      </c>
+      <c r="P9">
+        <v>3610000.0</v>
+      </c>
+      <c r="Q9">
+        <v>24593000.0</v>
+      </c>
+      <c r="R9">
+        <v>34159000.0</v>
+      </c>
+      <c r="S9">
+        <v>55007000.0</v>
+      </c>
+      <c r="T9">
+        <v>39193000.0</v>
+      </c>
+      <c r="U9">
+        <v>21287000.0</v>
+      </c>
+      <c r="V9">
+        <v>15663000.0</v>
+      </c>
+      <c r="W9">
+        <v>3189000.0</v>
+      </c>
+      <c r="X9">
+        <v>1160000.0</v>
+      </c>
+      <c r="Y9">
+        <v>502000.0</v>
+      </c>
+      <c r="Z9">
+        <v>979000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-361019.0</v>
+      </c>
+      <c r="AB9">
+        <v>264000.0</v>
+      </c>
+      <c r="AC9">
+        <v>879000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-41000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-201141.0</v>
+      </c>
+      <c r="AF9">
+        <v>334798.0</v>
+      </c>
+      <c r="AG9">
+        <v>1315207.0</v>
+      </c>
+      <c r="AH9">
+        <v>576543.0</v>
+      </c>
+      <c r="AI9">
+        <v>197133.0</v>
+      </c>
+      <c r="AJ9">
+        <v>24175.0</v>
+      </c>
+      <c r="AK9">
+        <v>24174.0</v>
+      </c>
+      <c r="AL9">
+        <v>24175.0</v>
+      </c>
+      <c r="AM9">
+        <v>30177.0</v>
+      </c>
+      <c r="AN9">
+        <v>24531.0</v>
+      </c>
+      <c r="AO9">
+        <v>24174.0</v>
+      </c>
+      <c r="AP9">
+        <v>24175.0</v>
+      </c>
+      <c r="AQ9">
+        <v>28718.0</v>
+      </c>
+      <c r="AR9">
+        <v>66731.0</v>
+      </c>
+      <c r="AS9">
+        <v>40595.0</v>
+      </c>
+      <c r="AT9">
+        <v>31456.0</v>
+      </c>
+      <c r="AU9">
+        <v>75934.0</v>
+      </c>
+      <c r="AV9">
+        <v>48080.0</v>
+      </c>
+      <c r="AW9">
+        <v>24174.0</v>
+      </c>
+      <c r="AX9">
+        <v>42996.0</v>
+      </c>
+      <c r="AY9">
+        <v>23045.0</v>
+      </c>
+      <c r="AZ9">
+        <v>56546.0</v>
+      </c>
+      <c r="BA9">
+        <v>21249.0</v>
+      </c>
+      <c r="BB9">
+        <v>18655.0</v>
+      </c>
+      <c r="BC9">
+        <v>16486.0</v>
+      </c>
+      <c r="BD9">
+        <v>10730.0</v>
+      </c>
+      <c r="BE9">
+        <v>27229.0</v>
+      </c>
+      <c r="BF9">
+        <v>7091.0</v>
+      </c>
+      <c r="BG9">
+        <v>52896.0</v>
+      </c>
+      <c r="BH9">
+        <v>39765.0</v>
+      </c>
+      <c r="BI9">
+        <v>70339.0</v>
+      </c>
+      <c r="BJ9">
+        <v>102254.0</v>
+      </c>
+      <c r="BK9">
+        <v>-19720.0</v>
+      </c>
+      <c r="BL9">
+        <v>-52118.0</v>
+      </c>
+      <c r="BM9">
+        <v>42048.0</v>
+      </c>
+      <c r="BN9">
+        <v>92554.0</v>
+      </c>
+      <c r="BO9">
+        <v>158464.0</v>
+      </c>
+      <c r="BP9">
+        <v>52566.0</v>
+      </c>
+      <c r="BQ9">
+        <v>3093.0</v>
+      </c>
+      <c r="BR9">
+        <v>-18092.0</v>
+      </c>
+      <c r="BS9">
+        <v>33746.0</v>
+      </c>
+      <c r="BT9">
+        <v>85704.0</v>
+      </c>
+      <c r="BU9">
+        <v>-40407.0</v>
+      </c>
+      <c r="BV9">
+        <v>160723.0</v>
+      </c>
+      <c r="BW9">
+        <v>59511.0</v>
+      </c>
+      <c r="BX9">
+        <v>-21722.0</v>
+      </c>
+      <c r="BY9">
+        <v>29832.0</v>
+      </c>
+      <c r="BZ9">
+        <v>165643.0</v>
+      </c>
+      <c r="CA9">
+        <v>42188.0</v>
+      </c>
+      <c r="CB9">
+        <v>163012.0</v>
+      </c>
+      <c r="CC9">
+        <v>55329.0</v>
+      </c>
+      <c r="CD9">
+        <v>122974.0</v>
+      </c>
+      <c r="CE9">
+        <v>206462.0</v>
+      </c>
+      <c r="CF9">
+        <v>-22266.0</v>
+      </c>
+      <c r="CG9">
+        <v>120384.0</v>
+      </c>
+      <c r="CH9">
+        <v>46729.0</v>
+      </c>
+      <c r="CI9">
+        <v>90680.0</v>
+      </c>
+      <c r="CJ9">
+        <v>76327.0</v>
+      </c>
+      <c r="CK9">
+        <v>115178.0</v>
+      </c>
+      <c r="CL9">
+        <v>46240.0</v>
+      </c>
+      <c r="CM9">
+        <v>-112071.0</v>
+      </c>
+      <c r="CN9">
+        <v>73661.0</v>
+      </c>
+      <c r="CO9">
+        <v>-11155.0</v>
+      </c>
+      <c r="CP9">
+        <v>181647.0</v>
+      </c>
+      <c r="CQ9">
+        <v>-275934.0</v>
+      </c>
+      <c r="CR9">
+        <v>91560.0</v>
+      </c>
+      <c r="CS9">
+        <v>94357.0</v>
+      </c>
+      <c r="CT9">
+        <v>87214.0</v>
+      </c>
+      <c r="CU9">
+        <v>962000.0</v>
+      </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:102">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>-500186000.0</v>
+      </c>
+      <c r="C10">
+        <v>-693340000.0</v>
+      </c>
+      <c r="D10">
+        <v>106165000.0</v>
+      </c>
+      <c r="E10">
+        <v>219774000.0</v>
+      </c>
+      <c r="F10">
+        <v>-295930000.0</v>
+      </c>
+      <c r="G10">
+        <v>137114000.0</v>
+      </c>
+      <c r="H10">
+        <v>-154330000.0</v>
+      </c>
+      <c r="I10">
+        <v>-84394000.0</v>
+      </c>
+      <c r="J10">
+        <v>211755000.0</v>
+      </c>
+      <c r="K10">
+        <v>79149000.0</v>
+      </c>
+      <c r="L10">
+        <v>-80197000.0</v>
+      </c>
+      <c r="M10">
+        <v>-27275000.0</v>
+      </c>
+      <c r="N10">
+        <v>13544000.0</v>
+      </c>
+      <c r="O10">
+        <v>-158689000.0</v>
+      </c>
+      <c r="P10">
+        <v>-35387000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-359758000.0</v>
+      </c>
+      <c r="R10">
+        <v>36890000.0</v>
+      </c>
+      <c r="S10">
+        <v>-22926000.0</v>
+      </c>
+      <c r="T10">
+        <v>-15343000.0</v>
+      </c>
+      <c r="U10">
+        <v>23067000.0</v>
+      </c>
+      <c r="V10">
+        <v>7530000.0</v>
+      </c>
+      <c r="W10">
+        <v>3917000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1717000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-10590000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-4277000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3583152.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1834000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1279000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-13750000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-9860400.0</v>
+      </c>
+      <c r="AF10">
+        <v>-6526940.0</v>
+      </c>
+      <c r="AG10">
+        <v>-24905838.0</v>
+      </c>
+      <c r="AH10">
+        <v>-19714482.0</v>
+      </c>
+      <c r="AI10">
+        <v>-10633224.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-5332995.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1063965.0</v>
+      </c>
+      <c r="AL10">
+        <v>-1006784.0</v>
+      </c>
+      <c r="AM10">
+        <v>-2285388.0</v>
+      </c>
+      <c r="AN10">
+        <v>-1711085.0</v>
+      </c>
+      <c r="AO10">
+        <v>-835875.0</v>
+      </c>
+      <c r="AP10">
+        <v>559511.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-2954873.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1583084.0</v>
+      </c>
+      <c r="AS10">
+        <v>-2033235.0</v>
+      </c>
+      <c r="AT10">
+        <v>-2186373.0</v>
+      </c>
+      <c r="AU10">
+        <v>-2370537.0</v>
+      </c>
+      <c r="AV10">
+        <v>-2533381.0</v>
+      </c>
+      <c r="AW10">
+        <v>-2591519.0</v>
+      </c>
+      <c r="AX10">
+        <v>-2947649.0</v>
+      </c>
+      <c r="AY10">
+        <v>-3129777.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-3072090.0</v>
+      </c>
+      <c r="BA10">
+        <v>-3144619.0</v>
+      </c>
+      <c r="BB10">
+        <v>-2802169.0</v>
+      </c>
+      <c r="BC10">
+        <v>-2438737.0</v>
+      </c>
+      <c r="BD10">
+        <v>-2460087.0</v>
+      </c>
+      <c r="BE10">
+        <v>-2309759.0</v>
+      </c>
+      <c r="BF10">
+        <v>-1938271.0</v>
+      </c>
+      <c r="BG10">
+        <v>-10214000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-3063450.0</v>
+      </c>
+      <c r="BI10">
+        <v>-2787292.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-2769214.0</v>
+      </c>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
+        <v>-3027295.0</v>
+      </c>
+      <c r="BM10">
+        <v>-3387093.0</v>
+      </c>
+      <c r="BN10">
+        <v>-3835320.0</v>
+      </c>
+      <c r="BO10">
+        <v>-15518000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-3808864.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-3829829.0</v>
+      </c>
+      <c r="BR10">
+        <v>-2756161.0</v>
+      </c>
+      <c r="BS10">
+        <v>-2563938.0</v>
+      </c>
+      <c r="BT10">
+        <v>-2736294.0</v>
+      </c>
+      <c r="BU10">
+        <v>-2750672.0</v>
+      </c>
+      <c r="BV10">
+        <v>-1890125.0</v>
+      </c>
+      <c r="BW10">
+        <v>-2221999.0</v>
+      </c>
+      <c r="BX10">
+        <v>-2142025.0</v>
+      </c>
+      <c r="BY10">
+        <v>-1146751.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-854781.0</v>
+      </c>
+      <c r="CA10">
+        <v>-855936.0</v>
+      </c>
+      <c r="CB10">
+        <v>-812191.0</v>
+      </c>
+      <c r="CC10">
+        <v>-750432.0</v>
+      </c>
+      <c r="CD10">
+        <v>-607926.0</v>
+      </c>
+      <c r="CE10">
+        <v>0.0</v>
+      </c>
+      <c r="CF10">
+        <v>-602762.0</v>
+      </c>
+      <c r="CG10">
+        <v>-390970.0</v>
+      </c>
+      <c r="CH10">
+        <v>-429015.0</v>
+      </c>
+      <c r="CI10">
+        <v>-514474.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-435061.0</v>
+      </c>
+      <c r="CK10">
+        <v>-418075.0</v>
+      </c>
+      <c r="CL10">
+        <v>-488220.0</v>
+      </c>
+      <c r="CM10">
+        <v>-701262.0</v>
+      </c>
+      <c r="CN10">
+        <v>-352062.0</v>
+      </c>
+      <c r="CO10">
+        <v>-568916.0</v>
+      </c>
+      <c r="CP10">
+        <v>-94937.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-794129.0</v>
+      </c>
+      <c r="CR10">
+        <v>-152661.0</v>
+      </c>
+      <c r="CS10">
+        <v>-154331.0</v>
+      </c>
+      <c r="CT10">
+        <v>-175133.0</v>
+      </c>
+      <c r="CU10">
+        <v>180000.0</v>
+      </c>
+      <c r="CV10">
+        <v>102000.0</v>
+      </c>
+      <c r="CW10">
+        <v>0.0</v>
+      </c>
+      <c r="CX10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:102">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>291000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2592000.0</v>
+      </c>
+      <c r="D11">
+        <v>1685000.0</v>
+      </c>
+      <c r="E11">
+        <v>320000.0</v>
+      </c>
+      <c r="F11">
+        <v>437000.0</v>
+      </c>
+      <c r="G11">
+        <v>679000.0</v>
+      </c>
+      <c r="H11">
+        <v>32000.0</v>
+      </c>
+      <c r="I11">
+        <v>55000.0</v>
+      </c>
+      <c r="J11">
+        <v>-22000.0</v>
+      </c>
+      <c r="K11">
+        <v>-79000.0</v>
+      </c>
+      <c r="L11">
+        <v>-157000.0</v>
+      </c>
+      <c r="M11">
+        <v>112000.0</v>
+      </c>
+      <c r="N11">
+        <v>-4969000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2910000.0</v>
+      </c>
+      <c r="P11">
+        <v>-2952000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-6199000.0</v>
+      </c>
+      <c r="R11">
+        <v>312000.0</v>
+      </c>
+      <c r="S11">
+        <v>-3476000.0</v>
+      </c>
+      <c r="T11">
+        <v>2016000.0</v>
+      </c>
+      <c r="U11">
+        <v>3730000.0</v>
+      </c>
+      <c r="V11">
+        <v>175000.0</v>
+      </c>
+      <c r="W11">
+        <v>6000.0</v>
+      </c>
+      <c r="X11">
+        <v>278000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-12000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-143000.0</v>
+      </c>
+      <c r="AB11">
+        <v>19.0</v>
+      </c>
+      <c r="AC11">
+        <v>19.0</v>
+      </c>
+      <c r="AD11">
+        <v>2826000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2826000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-296982.0</v>
+      </c>
+      <c r="AG11">
+        <v>-472000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-3053000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1609000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>4742475.0</v>
+      </c>
+      <c r="AK11">
+        <v>271871.0</v>
+      </c>
+      <c r="AL11">
+        <v>3351826.0</v>
+      </c>
+      <c r="AM11">
+        <v>1153.0</v>
+      </c>
+      <c r="AN11">
+        <v>1231.0</v>
+      </c>
+      <c r="AO11">
+        <v>148.0</v>
+      </c>
+      <c r="AP11">
+        <v>25598.0</v>
+      </c>
+      <c r="AQ11">
+        <v>32422.0</v>
+      </c>
+      <c r="AR11">
+        <v>25393.0</v>
+      </c>
+      <c r="AS11">
+        <v>24195.0</v>
+      </c>
+      <c r="AT11">
+        <v>25064.0</v>
+      </c>
+      <c r="AU11">
+        <v>26434.0</v>
+      </c>
+      <c r="AV11">
+        <v>61188.0</v>
+      </c>
+      <c r="AW11">
+        <v>25768.0</v>
+      </c>
+      <c r="AX11">
+        <v>36790.0</v>
+      </c>
+      <c r="AY11">
+        <v>146778.0</v>
+      </c>
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
+      <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
+        <v>65361.0</v>
+      </c>
+      <c r="BD11">
+        <v>58459.0</v>
+      </c>
+      <c r="BE11">
+        <v>62664.0</v>
+      </c>
+      <c r="BF11">
+        <v>64069.0</v>
+      </c>
+      <c r="BG11">
+        <v>-8656576.0</v>
+      </c>
+      <c r="BH11">
+        <v>17766.0</v>
+      </c>
+      <c r="BI11">
+        <v>17766.0</v>
+      </c>
+      <c r="BJ11">
+        <v>32620.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
+        <v>24755.0</v>
+      </c>
+      <c r="BM11">
+        <v>35157.0</v>
+      </c>
+      <c r="BN11">
+        <v>36116.0</v>
+      </c>
+      <c r="BO11">
+        <v>-10330592.0</v>
+      </c>
+      <c r="BP11">
+        <v>21525.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-50384.0</v>
+      </c>
+      <c r="BR11">
+        <v>-35403.0</v>
+      </c>
+      <c r="BS11">
+        <v>-118873.0</v>
+      </c>
+      <c r="BT11">
+        <v>-162587.0</v>
+      </c>
+      <c r="BU11">
+        <v>-67355.0</v>
+      </c>
+      <c r="BV11">
+        <v>-253837.0</v>
+      </c>
+      <c r="BW11">
+        <v>-115650.0</v>
+      </c>
+      <c r="BX11">
+        <v>0.0</v>
+      </c>
+      <c r="BY11">
+        <v>-62963.0</v>
+      </c>
+      <c r="BZ11">
+        <v>13583.0</v>
+      </c>
+      <c r="CA11">
+        <v>39273.0</v>
+      </c>
+      <c r="CB11">
+        <v>-459406.0</v>
+      </c>
+      <c r="CC11">
+        <v>0.0</v>
+      </c>
+      <c r="CD11">
+        <v>43073.0</v>
+      </c>
+      <c r="CE11">
+        <v>0.0</v>
+      </c>
+      <c r="CF11">
+        <v>0.0</v>
+      </c>
+      <c r="CG11">
+        <v>0.0</v>
+      </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
+      <c r="CI11">
+        <v>60590.0</v>
+      </c>
+      <c r="CJ11">
+        <v>75845.0</v>
+      </c>
+      <c r="CK11">
+        <v>99311.0</v>
+      </c>
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
+        <v>152645.0</v>
+      </c>
+      <c r="CO11">
+        <v>0.0</v>
+      </c>
+      <c r="CP11">
+        <v>4969.0</v>
+      </c>
+      <c r="CQ11">
+        <v>4969.0</v>
+      </c>
+      <c r="CR11">
+        <v>-4969.0</v>
+      </c>
+      <c r="CS11">
+        <v>733.0</v>
+      </c>
+      <c r="CT11">
+        <v>-11000.0</v>
+      </c>
+      <c r="CU11">
+        <v>11000.0</v>
+      </c>
+      <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
+        <v>0.0</v>
+      </c>
+      <c r="CX11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:102">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>2618000.0</v>
+      </c>
+      <c r="C12">
+        <v>7691000.0</v>
+      </c>
+      <c r="D12">
+        <v>8052000.0</v>
+      </c>
+      <c r="E12">
+        <v>6093000.0</v>
+      </c>
+      <c r="F12">
+        <v>2308000.0</v>
+      </c>
+      <c r="G12">
+        <v>1985000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12">
+        <v>8152000.0</v>
+      </c>
+      <c r="J12">
+        <v>384000.0</v>
+      </c>
+      <c r="K12">
+        <v>4891000.0</v>
+      </c>
+      <c r="L12">
+        <v>2318000.0</v>
+      </c>
+      <c r="M12">
+        <v>4843000.0</v>
+      </c>
+      <c r="N12">
+        <v>3830000.0</v>
+      </c>
+      <c r="O12">
+        <v>463000.0</v>
+      </c>
+      <c r="P12">
+        <v>348000.0</v>
+      </c>
+      <c r="Q12">
+        <v>737349000.0</v>
+      </c>
+      <c r="R12">
+        <v>357000.0</v>
+      </c>
+      <c r="S12">
+        <v>591000.0</v>
+      </c>
+      <c r="T12">
+        <v>40000.0</v>
+      </c>
+      <c r="U12">
+        <v>80000.0</v>
+      </c>
+      <c r="V12">
+        <v>175000.0</v>
+      </c>
+      <c r="W12">
+        <v>58000.0</v>
+      </c>
+      <c r="X12">
+        <v>12000.0</v>
+      </c>
+      <c r="Y12">
+        <v>16000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2689.0</v>
+      </c>
+      <c r="AB12">
+        <v>4000.0</v>
+      </c>
+      <c r="AC12">
+        <v>49000.0</v>
+      </c>
+      <c r="AD12">
+        <v>68000.0</v>
+      </c>
+      <c r="AE12">
+        <v>84975.0</v>
+      </c>
+      <c r="AF12">
+        <v>21836.0</v>
+      </c>
+      <c r="AG12">
+        <v>15093.0</v>
+      </c>
+      <c r="AH12">
+        <v>1069.0</v>
+      </c>
+      <c r="AI12">
+        <v>4341.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4773397.0</v>
+      </c>
+      <c r="AK12">
+        <v>24065.0</v>
+      </c>
+      <c r="AL12">
+        <v>4834.0</v>
+      </c>
+      <c r="AM12">
+        <v>2278.0</v>
+      </c>
+      <c r="AN12">
+        <v>2384.0</v>
+      </c>
+      <c r="AO12">
+        <v>148.0</v>
+      </c>
+      <c r="AP12">
+        <v>25598.0</v>
+      </c>
+      <c r="AQ12">
+        <v>24312.0</v>
+      </c>
+      <c r="AR12">
+        <v>25393.0</v>
+      </c>
+      <c r="AS12">
+        <v>24195.0</v>
+      </c>
+      <c r="AT12">
+        <v>25064.0</v>
+      </c>
+      <c r="AU12">
+        <v>26434.0</v>
+      </c>
+      <c r="AV12">
+        <v>27188.0</v>
+      </c>
+      <c r="AW12">
+        <v>25768.0</v>
+      </c>
+      <c r="AX12">
+        <v>36790.0</v>
+      </c>
+      <c r="AY12">
+        <v>96125.0</v>
+      </c>
+      <c r="AZ12">
+        <v>31897.0</v>
+      </c>
+      <c r="BA12">
+        <v>30747.0</v>
+      </c>
+      <c r="BB12">
+        <v>44059.0</v>
+      </c>
+      <c r="BC12">
+        <v>63629.0</v>
+      </c>
+      <c r="BD12">
+        <v>58000.0</v>
+      </c>
+      <c r="BE12">
+        <v>63000.0</v>
+      </c>
+      <c r="BF12">
+        <v>64069.0</v>
+      </c>
+      <c r="BG12">
+        <v>71032.0</v>
+      </c>
+      <c r="BH12">
+        <v>52241.0</v>
+      </c>
+      <c r="BI12">
+        <v>44152.0</v>
+      </c>
+      <c r="BJ12">
+        <v>44867.0</v>
+      </c>
+      <c r="BK12">
+        <v>50846.0</v>
+      </c>
+      <c r="BL12">
+        <v>24755.0</v>
+      </c>
+      <c r="BM12">
+        <v>47005.0</v>
+      </c>
+      <c r="BN12">
+        <v>48425.0</v>
+      </c>
+      <c r="BO12">
+        <v>50021.0</v>
+      </c>
+      <c r="BP12">
+        <v>49141.0</v>
+      </c>
+      <c r="BQ12">
+        <v>47083.0</v>
+      </c>
+      <c r="BR12">
+        <v>53891.0</v>
+      </c>
+      <c r="BS12">
+        <v>52856.0</v>
+      </c>
+      <c r="BT12">
+        <v>53893.0</v>
+      </c>
+      <c r="BU12">
+        <v>61049.0</v>
+      </c>
+      <c r="BV12">
+        <v>60750.0</v>
+      </c>
+      <c r="BW12">
+        <v>63051.0</v>
+      </c>
+      <c r="BX12">
+        <v>60086.0</v>
+      </c>
+      <c r="BY12">
+        <v>59181.0</v>
+      </c>
+      <c r="BZ12">
+        <v>60348.0</v>
+      </c>
+      <c r="CA12">
+        <v>60348.0</v>
+      </c>
+      <c r="CB12">
+        <v>60570.0</v>
+      </c>
+      <c r="CC12">
+        <v>62321.0</v>
+      </c>
+      <c r="CD12">
+        <v>62719.0</v>
+      </c>
+      <c r="CE12">
+        <v>83194.0</v>
+      </c>
+      <c r="CF12">
+        <v>52018.0</v>
+      </c>
+      <c r="CG12">
+        <v>56551.0</v>
+      </c>
+      <c r="CH12">
+        <v>63353.0</v>
+      </c>
+      <c r="CI12">
+        <v>65154.0</v>
+      </c>
+      <c r="CJ12">
+        <v>76000.0</v>
+      </c>
+      <c r="CK12">
+        <v>99311.0</v>
+      </c>
+      <c r="CL12">
+        <v>83514.0</v>
+      </c>
+      <c r="CM12">
+        <v>156227.0</v>
+      </c>
+      <c r="CN12">
+        <v>71145.0</v>
+      </c>
+      <c r="CO12">
+        <v>86000.0</v>
+      </c>
+      <c r="CP12">
+        <v>64275.0</v>
+      </c>
+      <c r="CQ12">
+        <v>64275.0</v>
+      </c>
+      <c r="CR12">
+        <v>7469.0</v>
+      </c>
+      <c r="CS12">
+        <v>7469.0</v>
+      </c>
+      <c r="CT12">
+        <v>14065.0</v>
+      </c>
+      <c r="CU12">
+        <v>43000.0</v>
+      </c>
+      <c r="CV12">
+        <v>11000.0</v>
+      </c>
+      <c r="CW12">
+        <v>12000.0</v>
+      </c>
+      <c r="CX12">
+        <v>19000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:102">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>2313000.0</v>
+      </c>
+      <c r="C13">
+        <v>3334000.0</v>
+      </c>
+      <c r="D13">
+        <v>3919000.0</v>
+      </c>
+      <c r="E13">
+        <v>3334000.0</v>
+      </c>
+      <c r="F13">
+        <v>3397000.0</v>
+      </c>
+      <c r="G13">
+        <v>6034000.0</v>
+      </c>
+      <c r="H13">
+        <v>5175000.0</v>
+      </c>
+      <c r="I13">
+        <v>8152000.0</v>
+      </c>
+      <c r="J13">
+        <v>7805000.0</v>
+      </c>
+      <c r="K13">
+        <v>4891000.0</v>
+      </c>
+      <c r="L13">
+        <v>2318000.0</v>
+      </c>
+      <c r="M13">
+        <v>4843000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
+        <v>348000.0</v>
+      </c>
+      <c r="Q13">
+        <v>0.0</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13">
+        <v>295000.0</v>
+      </c>
+      <c r="T13">
+        <v>40000.0</v>
+      </c>
+      <c r="U13">
+        <v>80000.0</v>
+      </c>
+      <c r="V13">
+        <v>175000.0</v>
+      </c>
+      <c r="W13">
+        <v>58000.0</v>
+      </c>
+      <c r="X13">
+        <v>12000.0</v>
+      </c>
+      <c r="Y13">
+        <v>16000.0</v>
+      </c>
+      <c r="Z13">
+        <v>113000.0</v>
+      </c>
+      <c r="AA13">
+        <v>8180.0</v>
+      </c>
+      <c r="AB13">
+        <v>27240.0</v>
+      </c>
+      <c r="AC13">
+        <v>1775890.0</v>
+      </c>
+      <c r="AD13">
+        <v>4444540.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+    </row>
+    <row r="14" spans="1:102">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>-7000.0</v>
+      </c>
+      <c r="X14">
+        <v>-7000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-7000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-7000.0</v>
+      </c>
+      <c r="AA14">
+        <v>-42616.0</v>
+      </c>
+      <c r="AB14">
+        <v>19.0</v>
+      </c>
+      <c r="AC14">
+        <v>19.0</v>
+      </c>
+      <c r="AD14">
+        <v>-221422.0</v>
+      </c>
+      <c r="AE14">
+        <v>-1275597.0</v>
+      </c>
+      <c r="AF14">
+        <v>-296982.0</v>
+      </c>
+      <c r="AG14">
+        <v>-416918.0</v>
+      </c>
+      <c r="AH14">
+        <v>-215258.0</v>
+      </c>
+      <c r="AI14">
+        <v>-125059.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1516190.0</v>
+      </c>
+      <c r="AK14">
+        <v>-1516190.0</v>
+      </c>
+      <c r="AL14">
+        <v>758095.0</v>
+      </c>
+      <c r="AM14">
+        <v>1000.0</v>
+      </c>
+      <c r="AN14">
+        <v>-1153.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>758095.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>758095.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:102">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>-500477000.0</v>
+      </c>
+      <c r="C15">
+        <v>-690748000.0</v>
+      </c>
+      <c r="D15">
+        <v>104480000.0</v>
+      </c>
+      <c r="E15">
+        <v>219454000.0</v>
+      </c>
+      <c r="F15">
+        <v>-296367000.0</v>
+      </c>
+      <c r="G15">
+        <v>136435000.0</v>
+      </c>
+      <c r="H15">
+        <v>-154362000.0</v>
+      </c>
+      <c r="I15">
+        <v>-84449000.0</v>
+      </c>
+      <c r="J15">
+        <v>211777000.0</v>
+      </c>
+      <c r="K15">
+        <v>79228000.0</v>
+      </c>
+      <c r="L15">
+        <v>-80040000.0</v>
+      </c>
+      <c r="M15">
+        <v>-27387000.0</v>
+      </c>
+      <c r="N15">
+        <v>18513000.0</v>
+      </c>
+      <c r="O15">
+        <v>-155779000.0</v>
+      </c>
+      <c r="P15">
+        <v>-32435000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-353559000.0</v>
+      </c>
+      <c r="R15">
+        <v>35629000.0</v>
+      </c>
+      <c r="S15">
+        <v>-19450000.0</v>
+      </c>
+      <c r="T15">
+        <v>-15343000.0</v>
+      </c>
+      <c r="U15">
+        <v>19337000.0</v>
+      </c>
+      <c r="V15">
+        <v>7530000.0</v>
+      </c>
+      <c r="W15">
+        <v>3910000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1717000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-10590000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-4277000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-3397536.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1834000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1279000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-13529000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-11410803.0</v>
+      </c>
+      <c r="AF15">
+        <v>-6229958.0</v>
+      </c>
+      <c r="AG15">
+        <v>-24016920.0</v>
+      </c>
+      <c r="AH15">
+        <v>-16350092.0</v>
+      </c>
+      <c r="AI15">
+        <v>-8878253.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-5302073.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1311771.0</v>
+      </c>
+      <c r="AL15">
+        <v>-4353776.0</v>
+      </c>
+      <c r="AM15">
+        <v>-2286541.0</v>
+      </c>
+      <c r="AN15">
+        <v>-1709932.0</v>
+      </c>
+      <c r="AO15">
+        <v>-835875.0</v>
+      </c>
+      <c r="AP15">
+        <v>559511.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-2954873.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1583084.0</v>
+      </c>
+      <c r="AS15">
+        <v>-2033235.0</v>
+      </c>
+      <c r="AT15">
+        <v>-2186373.0</v>
+      </c>
+      <c r="AU15">
+        <v>-2370537.0</v>
+      </c>
+      <c r="AV15">
+        <v>-2533381.0</v>
+      </c>
+      <c r="AW15">
+        <v>-2591519.0</v>
+      </c>
+      <c r="AX15">
+        <v>-2947649.0</v>
+      </c>
+      <c r="AY15">
+        <v>-3129777.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-3072090.0</v>
+      </c>
+      <c r="BA15">
+        <v>-3144619.0</v>
+      </c>
+      <c r="BB15">
+        <v>-2802169.0</v>
+      </c>
+      <c r="BC15">
+        <v>-2504098.0</v>
+      </c>
+      <c r="BD15">
+        <v>-2460087.0</v>
+      </c>
+      <c r="BE15">
+        <v>-2309759.0</v>
+      </c>
+      <c r="BF15">
+        <v>-1938271.0</v>
+      </c>
+      <c r="BG15">
+        <v>-1557225.0</v>
+      </c>
+      <c r="BH15">
+        <v>-3063450.0</v>
+      </c>
+      <c r="BI15">
+        <v>-2787292.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-2805834.0</v>
+      </c>
+      <c r="BK15">
+        <v>-2991983.0</v>
+      </c>
+      <c r="BL15">
+        <v>-3052050.0</v>
+      </c>
+      <c r="BM15">
+        <v>-3422250.0</v>
+      </c>
+      <c r="BN15">
+        <v>-3871436.0</v>
+      </c>
+      <c r="BO15">
+        <v>-5186973.0</v>
+      </c>
+      <c r="BP15">
+        <v>-3830389.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-3779445.0</v>
+      </c>
+      <c r="BR15">
+        <v>-2720758.0</v>
+      </c>
+      <c r="BS15">
+        <v>-2445065.0</v>
+      </c>
+      <c r="BT15">
+        <v>-2736294.0</v>
+      </c>
+      <c r="BU15">
+        <v>-2750672.0</v>
+      </c>
+      <c r="BV15">
+        <v>-1636288.0</v>
+      </c>
+      <c r="BW15">
+        <v>-2106349.0</v>
+      </c>
+      <c r="BX15">
+        <v>-2142025.0</v>
+      </c>
+      <c r="BY15">
+        <v>-1083788.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-868364.0</v>
+      </c>
+      <c r="CA15">
+        <v>-895209.0</v>
+      </c>
+      <c r="CB15">
+        <v>-812191.0</v>
+      </c>
+      <c r="CC15">
+        <v>-750432.0</v>
+      </c>
+      <c r="CD15">
+        <v>-650999.0</v>
+      </c>
+      <c r="CE15">
+        <v>-691042.0</v>
+      </c>
+      <c r="CF15">
+        <v>-602762.0</v>
+      </c>
+      <c r="CG15">
+        <v>-390970.0</v>
+      </c>
+      <c r="CH15">
+        <v>-429015.0</v>
+      </c>
+      <c r="CI15">
+        <v>-575064.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-510906.0</v>
+      </c>
+      <c r="CK15">
+        <v>-517386.0</v>
+      </c>
+      <c r="CL15">
+        <v>-488220.0</v>
+      </c>
+      <c r="CM15">
+        <v>-701262.0</v>
+      </c>
+      <c r="CN15">
+        <v>-352062.0</v>
+      </c>
+      <c r="CO15">
+        <v>-568916.0</v>
+      </c>
+      <c r="CP15">
+        <v>-94937.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-799098.0</v>
+      </c>
+      <c r="CR15">
+        <v>-147692.0</v>
+      </c>
+      <c r="CS15">
+        <v>-155064.0</v>
+      </c>
+      <c r="CT15">
+        <v>-164133.0</v>
+      </c>
+      <c r="CU15">
+        <v>169000.0</v>
+      </c>
+      <c r="CV15">
+        <v>102000.0</v>
+      </c>
+      <c r="CW15">
+        <v>0.0</v>
+      </c>
+      <c r="CX15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:102">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-27687000.0</v>
+      </c>
+      <c r="N16">
+        <v>-55688000.0</v>
+      </c>
+      <c r="O16">
+        <v>-142279000.0</v>
+      </c>
+      <c r="P16">
+        <v>-36569000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-366334000.0</v>
+      </c>
+      <c r="R16">
+        <v>35629000.0</v>
+      </c>
+      <c r="S16">
+        <v>-19450000.0</v>
+      </c>
+      <c r="T16">
+        <v>-15343000.0</v>
+      </c>
+      <c r="U16">
+        <v>19337000.0</v>
+      </c>
+      <c r="V16">
+        <v>7530000.0</v>
+      </c>
+      <c r="W16">
+        <v>3910000.0</v>
+      </c>
+      <c r="X16">
+        <v>-1717000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-10590000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-4277000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-3397536.0</v>
+      </c>
+      <c r="AB16">
+        <v>-1834139.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1278320.0</v>
+      </c>
+      <c r="AD16">
+        <v>-13529005.0</v>
+      </c>
+      <c r="AE16">
+        <v>-11410803.0</v>
+      </c>
+      <c r="AF16">
+        <v>-6229958.0</v>
+      </c>
+      <c r="AG16">
+        <v>-24016920.0</v>
+      </c>
+      <c r="AH16">
+        <v>-16350092.0</v>
+      </c>
+      <c r="AI16">
+        <v>-8878253.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-5302073.0</v>
+      </c>
+      <c r="AK16">
+        <v>-1311771.0</v>
+      </c>
+      <c r="AL16">
+        <v>-4353776.0</v>
+      </c>
+      <c r="AM16">
+        <v>-2286541.0</v>
+      </c>
+      <c r="AN16">
+        <v>-1709932.0</v>
+      </c>
+      <c r="AO16">
+        <v>-835875.0</v>
+      </c>
+      <c r="AP16">
+        <v>559511.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-2954873.0</v>
+      </c>
+      <c r="AR16">
+        <v>-1583084.0</v>
+      </c>
+      <c r="AS16">
+        <v>-2033235.0</v>
+      </c>
+      <c r="AT16">
+        <v>-2186373.0</v>
+      </c>
+      <c r="AU16">
+        <v>-2370537.0</v>
+      </c>
+      <c r="AV16">
+        <v>-2533381.0</v>
+      </c>
+      <c r="AW16">
+        <v>-2591519.0</v>
+      </c>
+      <c r="AX16">
+        <v>-2947649.0</v>
+      </c>
+      <c r="AY16">
+        <v>-3129777.0</v>
+      </c>
+      <c r="AZ16">
+        <v>-3072090.0</v>
+      </c>
+      <c r="BA16">
+        <v>-3144619.0</v>
+      </c>
+      <c r="BB16">
+        <v>-2802169.0</v>
+      </c>
+      <c r="BC16">
+        <v>-2504098.0</v>
+      </c>
+      <c r="BD16">
+        <v>-2460087.0</v>
+      </c>
+      <c r="BE16">
+        <v>-2309759.0</v>
+      </c>
+      <c r="BF16">
+        <v>-1938271.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
+        <v>-3063450.0</v>
+      </c>
+      <c r="BI16">
+        <v>-2787292.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
+        <v>0.0</v>
+      </c>
+      <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
+        <v>0.0</v>
+      </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
+        <v>169000.0</v>
+      </c>
+      <c r="CV16">
+        <v>102000.0</v>
+      </c>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:102">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17">
+        <v>-500477000.0</v>
+      </c>
+      <c r="C17">
+        <v>-690748000.0</v>
+      </c>
+      <c r="D17">
+        <v>104480000.0</v>
+      </c>
+      <c r="E17">
+        <v>219454000.0</v>
+      </c>
+      <c r="F17">
+        <v>-296367000.0</v>
+      </c>
+      <c r="G17">
+        <v>136435000.0</v>
+      </c>
+      <c r="H17">
+        <v>-154362000.0</v>
+      </c>
+      <c r="I17">
+        <v>-84449000.0</v>
+      </c>
+      <c r="J17">
+        <v>211777000.0</v>
+      </c>
+      <c r="K17">
+        <v>79228000.0</v>
+      </c>
+      <c r="L17">
+        <v>-45325000.0</v>
+      </c>
+      <c r="M17">
+        <v>-27687000.0</v>
+      </c>
+      <c r="N17">
+        <v>-55688000.0</v>
+      </c>
+      <c r="O17">
+        <v>-142636000.0</v>
+      </c>
+      <c r="P17">
+        <v>-36569000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-366275000.0</v>
+      </c>
+      <c r="R17">
+        <v>35986000.0</v>
+      </c>
+      <c r="S17">
+        <v>-21828000.0</v>
+      </c>
+      <c r="T17">
+        <v>-15343000.0</v>
+      </c>
+      <c r="U17">
+        <v>19337000.0</v>
+      </c>
+      <c r="V17">
+        <v>7530000.0</v>
+      </c>
+      <c r="W17">
+        <v>3917000.0</v>
+      </c>
+      <c r="X17">
+        <v>-1717000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-10590000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-4277000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-3440152.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1834120.0</v>
+      </c>
+      <c r="AC17">
+        <v>-1278301.0</v>
+      </c>
+      <c r="AD17">
+        <v>-13750427.0</v>
+      </c>
+      <c r="AE17">
+        <v>-12686400.0</v>
+      </c>
+      <c r="AF17">
+        <v>-6526940.0</v>
+      </c>
+      <c r="AG17">
+        <v>-24433838.0</v>
+      </c>
+      <c r="AH17">
+        <v>-16661482.0</v>
+      </c>
+      <c r="AI17">
+        <v>-9024224.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-5332995.0</v>
+      </c>
+      <c r="AK17">
+        <v>-1063965.0</v>
+      </c>
+      <c r="AL17">
+        <v>-1006784.0</v>
+      </c>
+      <c r="AM17">
+        <v>-2285388.0</v>
+      </c>
+      <c r="AN17">
+        <v>-1711085.0</v>
+      </c>
+      <c r="AO17">
+        <v>-835875.0</v>
+      </c>
+      <c r="AP17">
+        <v>559511.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-2954873.0</v>
+      </c>
+      <c r="AR17">
+        <v>-1583084.0</v>
+      </c>
+      <c r="AS17">
+        <v>-2033235.0</v>
+      </c>
+      <c r="AT17">
+        <v>-2186373.0</v>
+      </c>
+      <c r="AU17">
+        <v>-2370537.0</v>
+      </c>
+      <c r="AV17">
+        <v>-2533381.0</v>
+      </c>
+      <c r="AW17">
+        <v>-2591519.0</v>
+      </c>
+      <c r="AX17">
+        <v>-2947649.0</v>
+      </c>
+      <c r="AY17">
+        <v>-3129777.0</v>
+      </c>
+      <c r="AZ17">
+        <v>-3072090.0</v>
+      </c>
+      <c r="BA17">
+        <v>-3144619.0</v>
+      </c>
+      <c r="BB17">
+        <v>-2802169.0</v>
+      </c>
+      <c r="BC17">
+        <v>-2504098.0</v>
+      </c>
+      <c r="BD17">
+        <v>-2460087.0</v>
+      </c>
+      <c r="BE17">
+        <v>-2309759.0</v>
+      </c>
+      <c r="BF17">
+        <v>-1938271.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>-3063450.0</v>
+      </c>
+      <c r="BI17">
+        <v>-2787292.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:102">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18">
+        <v>-305000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4357000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4133000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2759000.0</v>
+      </c>
+      <c r="F18">
+        <v>1089000.0</v>
+      </c>
+      <c r="G18">
+        <v>4049000.0</v>
+      </c>
+      <c r="H18">
+        <v>5175000.0</v>
+      </c>
+      <c r="I18">
+        <v>8152000.0</v>
+      </c>
+      <c r="J18">
+        <v>7805000.0</v>
+      </c>
+      <c r="K18">
+        <v>4891000.0</v>
+      </c>
+      <c r="L18">
+        <v>2318000.0</v>
+      </c>
+      <c r="M18">
+        <v>4843000.0</v>
+      </c>
+      <c r="N18">
+        <v>-3830000.0</v>
+      </c>
+      <c r="O18">
+        <v>463000.0</v>
+      </c>
+      <c r="P18">
+        <v>348000.0</v>
+      </c>
+      <c r="Q18">
+        <v>0.0</v>
+      </c>
+      <c r="R18">
+        <v>-357000.0</v>
+      </c>
+      <c r="S18">
+        <v>-591000.0</v>
+      </c>
+      <c r="T18">
+        <v>40000.0</v>
+      </c>
+      <c r="U18">
+        <v>80000.0</v>
+      </c>
+      <c r="V18">
+        <v>175000.0</v>
+      </c>
+      <c r="W18">
+        <v>58000.0</v>
+      </c>
+      <c r="X18">
+        <v>12000.0</v>
+      </c>
+      <c r="Y18">
+        <v>16000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-3029.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2129.0</v>
+      </c>
+      <c r="AC18">
+        <v>-48819.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6223023.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+    </row>
+    <row r="19" spans="1:102">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>4843000.0</v>
+      </c>
+      <c r="N19">
+        <v>-3830000.0</v>
+      </c>
+      <c r="O19">
+        <v>-960000.0</v>
+      </c>
+      <c r="P19">
+        <v>490000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-6461000.0</v>
+      </c>
+      <c r="R19">
+        <v>-1611000.0</v>
+      </c>
+      <c r="S19">
+        <v>-4657000.0</v>
+      </c>
+      <c r="T19">
+        <v>-11131000.0</v>
+      </c>
+      <c r="U19">
+        <v>28218000.0</v>
+      </c>
+      <c r="V19">
+        <v>175000.0</v>
+      </c>
+      <c r="W19"/>
+      <c r="X19">
+        <v>390000.0</v>
+      </c>
+      <c r="Y19">
+        <v>1380000.0</v>
+      </c>
+      <c r="Z19">
+        <v>133000.0</v>
+      </c>
+      <c r="AA19">
+        <v>20292.0</v>
+      </c>
+      <c r="AB19">
+        <v>62538.0</v>
+      </c>
+      <c r="AC19">
+        <v>140179.0</v>
+      </c>
+      <c r="AD19">
+        <v>-10465009.0</v>
+      </c>
+      <c r="AE19">
+        <v>-183948.0</v>
+      </c>
+      <c r="AF19">
+        <v>-47316.0</v>
+      </c>
+      <c r="AG19">
+        <v>-1013468.0</v>
+      </c>
+      <c r="AH19">
+        <v>-274434.0</v>
+      </c>
+      <c r="AI19">
+        <v>-162735.0</v>
+      </c>
+      <c r="AJ19">
+        <v>30903.0</v>
+      </c>
+      <c r="AK19">
+        <v>26124.0</v>
+      </c>
+      <c r="AL19">
+        <v>26220.0</v>
+      </c>
+      <c r="AM19">
+        <v>28338.0</v>
+      </c>
+      <c r="AN19">
+        <v>36701.0</v>
+      </c>
+      <c r="AO19">
+        <v>36019.0</v>
+      </c>
+      <c r="AP19">
+        <v>1963646.0</v>
+      </c>
+      <c r="AQ19">
+        <v>20959.0</v>
+      </c>
+      <c r="AR19">
+        <v>32942.0</v>
+      </c>
+      <c r="AS19">
+        <v>-14619.0</v>
+      </c>
+      <c r="AT19">
+        <v>50828.0</v>
+      </c>
+      <c r="AU19">
+        <v>9961.0</v>
+      </c>
+      <c r="AV19">
+        <v>38343.0</v>
+      </c>
+      <c r="AW19">
+        <v>34941.0</v>
+      </c>
+      <c r="AX19">
+        <v>-7115.0</v>
+      </c>
+      <c r="AY19">
+        <v>41852.0</v>
+      </c>
+      <c r="AZ19">
+        <v>713.0</v>
+      </c>
+      <c r="BA19">
+        <v>-11016.0</v>
+      </c>
+      <c r="BB19">
+        <v>19104.0</v>
+      </c>
+      <c r="BC19">
+        <v>183268.0</v>
+      </c>
+      <c r="BD19">
+        <v>-58459.0</v>
+      </c>
+      <c r="BE19">
+        <v>-62664.0</v>
+      </c>
+      <c r="BF19">
+        <v>-64069.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
+        <v>-52241.0</v>
+      </c>
+      <c r="BI19">
+        <v>3112.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+    </row>
+    <row r="20" spans="1:102">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>30000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20">
+        <v>-13757000.0</v>
+      </c>
+      <c r="P20">
+        <v>-7667000.0</v>
+      </c>
+      <c r="Q20">
+        <v>340534000.0</v>
+      </c>
+      <c r="R20">
+        <v>176000.0</v>
+      </c>
+      <c r="S20">
+        <v>4145000.0</v>
+      </c>
+      <c r="T20">
+        <v>811000.0</v>
+      </c>
+      <c r="U20">
+        <v>17217000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>9413000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>327876.0</v>
+      </c>
+      <c r="AB20">
+        <v>372124.0</v>
+      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>4743368.0</v>
+      </c>
+      <c r="AF20">
+        <v>163837.0</v>
+      </c>
+      <c r="AG20">
+        <v>15377532.0</v>
+      </c>
+      <c r="AH20">
+        <v>11480491.0</v>
+      </c>
+      <c r="AI20">
+        <v>5218004.0</v>
+      </c>
+      <c r="AJ20">
+        <v>5218004.0</v>
+      </c>
+      <c r="AK20">
+        <v>-10436008.0</v>
+      </c>
+      <c r="AL20">
+        <v>5218004.0</v>
+      </c>
+      <c r="AM20">
+        <v>5218004.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>5218004.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:102">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>-142371000.0</v>
+      </c>
+      <c r="C21">
+        <v>-137297000.0</v>
+      </c>
+      <c r="D21">
+        <v>-82004000.0</v>
+      </c>
+      <c r="E21">
+        <v>-97150000.0</v>
+      </c>
+      <c r="F21">
+        <v>-83576000.0</v>
+      </c>
+      <c r="G21">
+        <v>188202000.0</v>
+      </c>
+      <c r="H21">
+        <v>-121513000.0</v>
+      </c>
+      <c r="I21">
+        <v>-117041000.0</v>
+      </c>
+      <c r="J21">
+        <v>203942000.0</v>
+      </c>
+      <c r="K21">
+        <v>74094000.0</v>
+      </c>
+      <c r="L21">
+        <v>-82546000.0</v>
+      </c>
+      <c r="M21">
+        <v>-32183000.0</v>
+      </c>
+      <c r="N21">
+        <v>17374000.0</v>
+      </c>
+      <c r="O21">
+        <v>-158086000.0</v>
+      </c>
+      <c r="P21">
+        <v>-35877000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-353238000.0</v>
+      </c>
+      <c r="R21">
+        <v>9004000.0</v>
+      </c>
+      <c r="S21">
+        <v>-20351000.0</v>
+      </c>
+      <c r="T21">
+        <v>-4147000.0</v>
+      </c>
+      <c r="U21">
+        <v>-5122000.0</v>
+      </c>
+      <c r="V21">
+        <v>7355000.0</v>
+      </c>
+      <c r="W21">
+        <v>-831000.0</v>
+      </c>
+      <c r="X21">
+        <v>-2107000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-11970000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-4408000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-3600755.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1894000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1370000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-3217000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-4325904.0</v>
+      </c>
+      <c r="AF21">
+        <v>-6457788.0</v>
+      </c>
+      <c r="AG21">
+        <v>-23877277.0</v>
+      </c>
+      <c r="AH21">
+        <v>-19438979.0</v>
+      </c>
+      <c r="AI21">
+        <v>-5290852.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-590501.0</v>
+      </c>
+      <c r="AK21">
+        <v>-1066024.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1028170.0</v>
+      </c>
+      <c r="AM21">
+        <v>-2311448.0</v>
+      </c>
+      <c r="AN21">
+        <v>-1745402.0</v>
+      </c>
+      <c r="AO21">
+        <v>-871746.0</v>
+      </c>
+      <c r="AP21">
+        <v>-1378537.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-2951520.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1590633.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1994421.0</v>
+      </c>
+      <c r="AT21">
+        <v>-2212137.0</v>
+      </c>
+      <c r="AU21">
+        <v>-2354064.0</v>
+      </c>
+      <c r="AV21">
+        <v>-2544536.0</v>
+      </c>
+      <c r="AW21">
+        <v>-2600692.0</v>
+      </c>
+      <c r="AX21">
+        <v>-2903744.0</v>
+      </c>
+      <c r="AY21">
+        <v>-3075504.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-3072803.0</v>
+      </c>
+      <c r="BA21">
+        <v>-3133603.0</v>
+      </c>
+      <c r="BB21">
+        <v>-2821273.0</v>
+      </c>
+      <c r="BC21">
+        <v>-2438737.0</v>
+      </c>
+      <c r="BD21">
+        <v>-2401628.0</v>
+      </c>
+      <c r="BE21">
+        <v>-2247095.0</v>
+      </c>
+      <c r="BF21">
+        <v>-1874202.0</v>
+      </c>
+      <c r="BG21">
+        <v>-2445513.0</v>
+      </c>
+      <c r="BH21">
+        <v>-3011209.0</v>
+      </c>
+      <c r="BI21">
+        <v>-2746252.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-2773214.0</v>
+      </c>
+      <c r="BK21">
+        <v>-3217619.0</v>
+      </c>
+      <c r="BL21">
+        <v>-3027295.0</v>
+      </c>
+      <c r="BM21">
+        <v>-3387093.0</v>
+      </c>
+      <c r="BN21">
+        <v>-3835320.0</v>
+      </c>
+      <c r="BO21">
+        <v>-5155139.0</v>
+      </c>
+      <c r="BP21">
+        <v>-3808864.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-3829829.0</v>
+      </c>
+      <c r="BR21">
+        <v>-2756161.0</v>
+      </c>
+      <c r="BS21">
+        <v>-2563938.0</v>
+      </c>
+      <c r="BT21">
+        <v>-2898881.0</v>
+      </c>
+      <c r="BU21">
+        <v>-2818027.0</v>
+      </c>
+      <c r="BV21">
+        <v>-1890125.0</v>
+      </c>
+      <c r="BW21">
+        <v>-2221999.0</v>
+      </c>
+      <c r="BX21">
+        <v>-2222161.0</v>
+      </c>
+      <c r="BY21">
+        <v>-1146751.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-854781.0</v>
+      </c>
+      <c r="CA21">
+        <v>-855936.0</v>
+      </c>
+      <c r="CB21">
+        <v>-776024.0</v>
+      </c>
+      <c r="CC21">
+        <v>-711899.0</v>
+      </c>
+      <c r="CD21">
+        <v>-607926.0</v>
+      </c>
+      <c r="CE21">
+        <v>-651403.0</v>
+      </c>
+      <c r="CF21">
+        <v>-550744.0</v>
+      </c>
+      <c r="CG21">
+        <v>-334419.0</v>
+      </c>
+      <c r="CH21">
+        <v>-365662.0</v>
+      </c>
+      <c r="CI21">
+        <v>-514474.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-435061.0</v>
+      </c>
+      <c r="CK21">
+        <v>-418075.0</v>
+      </c>
+      <c r="CL21">
+        <v>-404706.0</v>
+      </c>
+      <c r="CM21">
+        <v>-548472.0</v>
+      </c>
+      <c r="CN21">
+        <v>-199417.0</v>
+      </c>
+      <c r="CO21">
+        <v>-482506.0</v>
+      </c>
+      <c r="CP21">
+        <v>-55377.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-561768.0</v>
+      </c>
+      <c r="CR21">
+        <v>-86276.0</v>
+      </c>
+      <c r="CS21">
+        <v>-146862.0</v>
+      </c>
+      <c r="CT21">
+        <v>-161068.0</v>
+      </c>
+      <c r="CU21">
+        <v>336000.0</v>
+      </c>
+      <c r="CV21">
+        <v>0.0</v>
+      </c>
+      <c r="CW21">
+        <v>0.0</v>
+      </c>
+      <c r="CX21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:102">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:102">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>309590000.0</v>
+      </c>
+      <c r="C23">
+        <v>290128000.0</v>
+      </c>
+      <c r="D23">
+        <v>262233000.0</v>
+      </c>
+      <c r="E23">
+        <v>250138000.0</v>
+      </c>
+      <c r="F23">
+        <v>244963000.0</v>
+      </c>
+      <c r="G23">
+        <v>45644000.0</v>
+      </c>
+      <c r="H23">
+        <v>206299000.0</v>
+      </c>
+      <c r="I23">
+        <v>187059000.0</v>
+      </c>
+      <c r="J23">
+        <v>124646000.0</v>
+      </c>
+      <c r="K23">
+        <v>4718000.0</v>
+      </c>
+      <c r="L23">
+        <v>134437000.0</v>
+      </c>
+      <c r="M23">
+        <v>108922000.0</v>
+      </c>
+      <c r="N23">
+        <v>55862000.0</v>
+      </c>
+      <c r="O23">
+        <v>218233000.0</v>
+      </c>
+      <c r="P23">
+        <v>82167000.0</v>
+      </c>
+      <c r="Q23">
+        <v>426185000.0</v>
+      </c>
+      <c r="R23">
+        <v>70783000.0</v>
+      </c>
+      <c r="S23">
+        <v>111241000.0</v>
+      </c>
+      <c r="T23">
+        <v>68955000.0</v>
+      </c>
+      <c r="U23">
+        <v>39470000.0</v>
+      </c>
+      <c r="V23">
+        <v>15842000.0</v>
+      </c>
+      <c r="W23">
+        <v>6122000.0</v>
+      </c>
+      <c r="X23">
+        <v>4569000.0</v>
+      </c>
+      <c r="Y23">
+        <v>13912000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6794000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4801280.0</v>
+      </c>
+      <c r="AB23">
+        <v>3634000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3837000.0</v>
+      </c>
+      <c r="AD23">
+        <v>4647000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6011307.0</v>
+      </c>
+      <c r="AF23">
+        <v>8824471.0</v>
+      </c>
+      <c r="AG23">
+        <v>26670071.0</v>
+      </c>
+      <c r="AH23">
+        <v>20364533.0</v>
+      </c>
+      <c r="AI23">
+        <v>5487985.0</v>
+      </c>
+      <c r="AJ23">
+        <v>614676.0</v>
+      </c>
+      <c r="AK23">
+        <v>1090198.0</v>
+      </c>
+      <c r="AL23">
+        <v>1052345.0</v>
+      </c>
+      <c r="AM23">
+        <v>2343116.0</v>
+      </c>
+      <c r="AN23">
+        <v>1771500.0</v>
+      </c>
+      <c r="AO23">
+        <v>895920.0</v>
+      </c>
+      <c r="AP23">
+        <v>1402712.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2984188.0</v>
+      </c>
+      <c r="AR23">
+        <v>1671897.0</v>
+      </c>
+      <c r="AS23">
+        <v>2043112.0</v>
+      </c>
+      <c r="AT23">
+        <v>2247600.0</v>
+      </c>
+      <c r="AU23">
+        <v>2457170.0</v>
+      </c>
+      <c r="AV23">
+        <v>2605007.0</v>
+      </c>
+      <c r="AW23">
+        <v>2624866.0</v>
+      </c>
+      <c r="AX23">
+        <v>2978647.0</v>
+      </c>
+      <c r="AY23">
+        <v>3098512.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3150579.0</v>
+      </c>
+      <c r="BA23">
+        <v>3154852.0</v>
+      </c>
+      <c r="BB23">
+        <v>2839928.0</v>
+      </c>
+      <c r="BC23">
+        <v>2455619.0</v>
+      </c>
+      <c r="BD23">
+        <v>2412358.0</v>
+      </c>
+      <c r="BE23">
+        <v>2274336.0</v>
+      </c>
+      <c r="BF23">
+        <v>1881477.0</v>
+      </c>
+      <c r="BG23">
+        <v>2498796.0</v>
+      </c>
+      <c r="BH23">
+        <v>3051356.0</v>
+      </c>
+      <c r="BI23">
+        <v>2819340.0</v>
+      </c>
+      <c r="BJ23">
+        <v>2888295.0</v>
+      </c>
+      <c r="BK23">
+        <v>3306100.0</v>
+      </c>
+      <c r="BL23">
+        <v>3125544.0</v>
+      </c>
+      <c r="BM23">
+        <v>3463101.0</v>
+      </c>
+      <c r="BN23">
+        <v>3993440.0</v>
+      </c>
+      <c r="BO23">
+        <v>5107179.0</v>
+      </c>
+      <c r="BP23">
+        <v>3878076.0</v>
+      </c>
+      <c r="BQ23">
+        <v>3916707.0</v>
+      </c>
+      <c r="BR23">
+        <v>2854295.0</v>
+      </c>
+      <c r="BS23">
+        <v>2682421.0</v>
+      </c>
+      <c r="BT23">
+        <v>3126406.0</v>
+      </c>
+      <c r="BU23">
+        <v>2917802.0</v>
+      </c>
+      <c r="BV23">
+        <v>2265784.0</v>
+      </c>
+      <c r="BW23">
+        <v>2347782.0</v>
+      </c>
+      <c r="BX23">
+        <v>2432714.0</v>
+      </c>
+      <c r="BY23">
+        <v>1323274.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1190818.0</v>
+      </c>
+      <c r="CA23">
+        <v>1255627.0</v>
+      </c>
+      <c r="CB23">
+        <v>1168739.0</v>
+      </c>
+      <c r="CC23">
+        <v>823885.0</v>
+      </c>
+      <c r="CD23">
+        <v>843743.0</v>
+      </c>
+      <c r="CE23">
+        <v>975401.0</v>
+      </c>
+      <c r="CF23">
+        <v>629112.0</v>
+      </c>
+      <c r="CG23">
+        <v>641735.0</v>
+      </c>
+      <c r="CH23">
+        <v>515901.0</v>
+      </c>
+      <c r="CI23">
+        <v>818362.0</v>
+      </c>
+      <c r="CJ23">
+        <v>598355.0</v>
+      </c>
+      <c r="CK23">
+        <v>621608.0</v>
+      </c>
+      <c r="CL23">
+        <v>538092.0</v>
+      </c>
+      <c r="CM23">
+        <v>635656.0</v>
+      </c>
+      <c r="CN23">
+        <v>376143.0</v>
+      </c>
+      <c r="CO23">
+        <v>623364.0</v>
+      </c>
+      <c r="CP23">
+        <v>301184.0</v>
+      </c>
+      <c r="CQ23">
+        <v>755744.0</v>
+      </c>
+      <c r="CR23">
+        <v>371848.0</v>
+      </c>
+      <c r="CS23">
+        <v>303071.0</v>
+      </c>
+      <c r="CT23">
+        <v>270738.0</v>
+      </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:102">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+    </row>
+    <row r="25" spans="1:102">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>97734000.0</v>
+      </c>
+      <c r="C25">
+        <v>102759000.0</v>
+      </c>
+      <c r="D25">
+        <v>82929000.0</v>
+      </c>
+      <c r="E25">
+        <v>83197000.0</v>
+      </c>
+      <c r="F25">
+        <v>77926000.0</v>
+      </c>
+      <c r="G25">
+        <v>82384000.0</v>
+      </c>
+      <c r="H25">
+        <v>60000000.0</v>
+      </c>
+      <c r="I25">
+        <v>37326000.0</v>
+      </c>
+      <c r="J25">
+        <v>32343000.0</v>
+      </c>
+      <c r="K25">
+        <v>62283000.0</v>
+      </c>
+      <c r="L25">
+        <v>64569000.0</v>
+      </c>
+      <c r="M25">
+        <v>65576000.0</v>
+      </c>
+      <c r="N25">
+        <v>59926000.0</v>
+      </c>
+      <c r="O25">
+        <v>55874000.0</v>
+      </c>
+      <c r="P25">
+        <v>28643000.0</v>
+      </c>
+      <c r="Q25">
+        <v>21012000.0</v>
+      </c>
+      <c r="R25">
+        <v>14602000.0</v>
+      </c>
+      <c r="S25">
+        <v>5906000.0</v>
+      </c>
+      <c r="T25">
+        <v>12055000.0</v>
+      </c>
+      <c r="U25">
+        <v>5792000.0</v>
+      </c>
+      <c r="V25">
+        <v>2846000.0</v>
+      </c>
+      <c r="W25">
+        <v>1733000.0</v>
+      </c>
+      <c r="X25">
+        <v>987000.0</v>
+      </c>
+      <c r="Y25">
+        <v>835000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1306000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-1678213.0</v>
+      </c>
+      <c r="AB25">
+        <v>601664.0</v>
+      </c>
+      <c r="AC25">
+        <v>604579.0</v>
+      </c>
+      <c r="AD25">
+        <v>-418292.0</v>
+      </c>
+      <c r="AE25">
+        <v>-418292.0</v>
+      </c>
+      <c r="AF25">
+        <v>658338.0</v>
+      </c>
+      <c r="AG25">
+        <v>2870899.0</v>
+      </c>
+      <c r="AH25">
+        <v>834990.0</v>
+      </c>
+      <c r="AI25">
+        <v>834990.0</v>
+      </c>
+      <c r="AJ25">
+        <v>18132.0</v>
+      </c>
+      <c r="AK25">
+        <v>19634.0</v>
+      </c>
+      <c r="AL25">
+        <v>18133.0</v>
+      </c>
+      <c r="AM25">
+        <v>142333.0</v>
+      </c>
+      <c r="AN25">
+        <v>50966.0</v>
+      </c>
+      <c r="AO25">
+        <v>26630.0</v>
+      </c>
+      <c r="AP25">
+        <v>19401.0</v>
+      </c>
+      <c r="AQ25">
+        <v>59380.0</v>
+      </c>
+      <c r="AR25">
+        <v>64644.0</v>
+      </c>
+      <c r="AS25">
+        <v>65773.0</v>
+      </c>
+      <c r="AT25">
+        <v>64021.0</v>
+      </c>
+      <c r="AU25">
+        <v>66703.0</v>
+      </c>
+      <c r="AV25">
+        <v>68456.0</v>
+      </c>
+      <c r="AW25">
+        <v>70997.0</v>
+      </c>
+      <c r="AX25">
+        <v>82595.0</v>
+      </c>
+      <c r="AY25">
+        <v>74634.0</v>
+      </c>
+      <c r="AZ25">
+        <v>80103.0</v>
+      </c>
+      <c r="BA25">
+        <v>84989.0</v>
+      </c>
+      <c r="BB25">
+        <v>86808.0</v>
+      </c>
+      <c r="BC25">
+        <v>100003.0</v>
+      </c>
+      <c r="BD25">
+        <v>105773.0</v>
+      </c>
+      <c r="BE25">
+        <v>112127.0</v>
+      </c>
+      <c r="BF25">
+        <v>112325.0</v>
+      </c>
+      <c r="BG25">
+        <v>110625.0</v>
+      </c>
+      <c r="BH25">
+        <v>100279.0</v>
+      </c>
+      <c r="BI25">
+        <v>101094.0</v>
+      </c>
+      <c r="BJ25">
+        <v>120116.0</v>
+      </c>
+      <c r="BK25">
+        <v>120116.0</v>
+      </c>
+      <c r="BL25">
+        <v>101624.0</v>
+      </c>
+      <c r="BM25">
+        <v>109126.0</v>
+      </c>
+      <c r="BN25">
+        <v>92900.0</v>
+      </c>
+      <c r="BO25">
+        <v>-64821.0</v>
+      </c>
+      <c r="BP25">
+        <v>81097.0</v>
+      </c>
+      <c r="BQ25">
+        <v>78365.0</v>
+      </c>
+      <c r="BR25">
+        <v>79615.0</v>
+      </c>
+      <c r="BS25">
+        <v>77721.0</v>
+      </c>
+      <c r="BT25">
+        <v>78783.0</v>
+      </c>
+      <c r="BU25">
+        <v>69804.0</v>
+      </c>
+      <c r="BV25">
+        <v>93270.0</v>
+      </c>
+      <c r="BW25">
+        <v>99080.0</v>
+      </c>
+      <c r="BX25">
+        <v>66942.0</v>
+      </c>
+      <c r="BY25">
+        <v>67228.0</v>
+      </c>
+      <c r="BZ25">
+        <v>65602.0</v>
+      </c>
+      <c r="CA25">
+        <v>67435.0</v>
+      </c>
+      <c r="CB25">
+        <v>59411.0</v>
+      </c>
+      <c r="CC25">
+        <v>59075.0</v>
+      </c>
+      <c r="CD25">
+        <v>60951.0</v>
+      </c>
+      <c r="CE25">
+        <v>60951.0</v>
+      </c>
+      <c r="CF25">
+        <v>53691.0</v>
+      </c>
+      <c r="CG25">
+        <v>60786.0</v>
+      </c>
+      <c r="CH25">
+        <v>74499.0</v>
+      </c>
+      <c r="CI25">
+        <v>174921.0</v>
+      </c>
+      <c r="CJ25">
+        <v>174867.0</v>
+      </c>
+      <c r="CK25">
+        <v>174867.0</v>
+      </c>
+      <c r="CL25">
+        <v>148360.0</v>
+      </c>
+      <c r="CM25">
+        <v>75667.0</v>
+      </c>
+      <c r="CN25">
+        <v>62540.0</v>
+      </c>
+      <c r="CO25">
+        <v>83679.0</v>
+      </c>
+      <c r="CP25">
+        <v>71849.0</v>
+      </c>
+      <c r="CQ25">
+        <v>135645.0</v>
+      </c>
+      <c r="CR25">
+        <v>11581.0</v>
+      </c>
+      <c r="CS25">
+        <v>11581.0</v>
+      </c>
+      <c r="CT25">
+        <v>11486.0</v>
+      </c>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+    </row>
+    <row r="26" spans="1:102">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
+        <v>14532.0</v>
+      </c>
+      <c r="AE26">
+        <v>14532.0</v>
+      </c>
+      <c r="AF26">
+        <v>14532.0</v>
+      </c>
+      <c r="AG26">
+        <v>10000.0</v>
+      </c>
+      <c r="AH26">
+        <v>4532.0</v>
+      </c>
+      <c r="AI26">
+        <v>42975.0</v>
+      </c>
+      <c r="AJ26">
+        <v>17658.0</v>
+      </c>
+      <c r="AK26">
+        <v>27658.0</v>
+      </c>
+      <c r="AL26">
+        <v>17692.0</v>
+      </c>
+      <c r="AM26">
+        <v>362655.0</v>
+      </c>
+      <c r="AN26">
+        <v>54458.0</v>
+      </c>
+      <c r="AO26">
+        <v>73085.0</v>
+      </c>
+      <c r="AP26">
+        <v>372586.0</v>
+      </c>
+      <c r="AQ26">
+        <v>472724.0</v>
+      </c>
+      <c r="AR26">
+        <v>426263.0</v>
+      </c>
+      <c r="AS26">
+        <v>552408.0</v>
+      </c>
+      <c r="AT26">
+        <v>707742.0</v>
+      </c>
+      <c r="AU26">
+        <v>912820.0</v>
+      </c>
+      <c r="AV26">
+        <v>1119315.0</v>
+      </c>
+      <c r="AW26">
+        <v>950147.0</v>
+      </c>
+      <c r="AX26">
+        <v>1052298.0</v>
+      </c>
+      <c r="AY26">
+        <v>1687306.0</v>
+      </c>
+      <c r="AZ26">
+        <v>1806373.0</v>
+      </c>
+      <c r="BA26">
+        <v>1800522.0</v>
+      </c>
+      <c r="BB26">
+        <v>1411973.0</v>
+      </c>
+      <c r="BC26">
+        <v>1215180.0</v>
+      </c>
+      <c r="BD26">
+        <v>1065967.0</v>
+      </c>
+      <c r="BE26">
+        <v>880610.0</v>
+      </c>
+      <c r="BF26">
+        <v>676618.0</v>
+      </c>
+      <c r="BG26">
+        <v>1292896.0</v>
+      </c>
+      <c r="BH26">
+        <v>1644995.0</v>
+      </c>
+      <c r="BI26">
+        <v>1456335.0</v>
+      </c>
+      <c r="BJ26">
+        <v>1271995.0</v>
+      </c>
+      <c r="BK26">
+        <v>1620785.0</v>
+      </c>
+      <c r="BL26">
+        <v>1043156.0</v>
+      </c>
+      <c r="BM26">
+        <v>1311235.0</v>
+      </c>
+      <c r="BN26">
+        <v>2044197.0</v>
+      </c>
+      <c r="BO26">
+        <v>2780202.0</v>
+      </c>
+      <c r="BP26">
+        <v>2275175.0</v>
+      </c>
+      <c r="BQ26">
+        <v>2241840.0</v>
+      </c>
+      <c r="BR26">
+        <v>1416480.0</v>
+      </c>
+      <c r="BS26">
+        <v>1700890.0</v>
+      </c>
+      <c r="BT26">
+        <v>1963196.0</v>
+      </c>
+      <c r="BU26">
+        <v>1563397.0</v>
+      </c>
+      <c r="BV26">
+        <v>797792.0</v>
+      </c>
+      <c r="BW26">
+        <v>778335.0</v>
+      </c>
+      <c r="BX26">
+        <v>1050267.0</v>
+      </c>
+      <c r="BY26">
+        <v>544296.0</v>
+      </c>
+      <c r="BZ26">
+        <v>294305.0</v>
+      </c>
+      <c r="CA26">
+        <v>353385.0</v>
+      </c>
+      <c r="CB26">
+        <v>446972.0</v>
+      </c>
+      <c r="CC26">
+        <v>300988.0</v>
+      </c>
+      <c r="CD26">
+        <v>310937.0</v>
+      </c>
+      <c r="CE26">
+        <v>346469.0</v>
+      </c>
+      <c r="CF26">
+        <v>203113.0</v>
+      </c>
+      <c r="CG26">
+        <v>169204.0</v>
+      </c>
+      <c r="CH26">
+        <v>131351.0</v>
+      </c>
+      <c r="CI26">
+        <v>155527.0</v>
+      </c>
+      <c r="CJ26">
+        <v>132774.0</v>
+      </c>
+      <c r="CK26">
+        <v>123820.0</v>
+      </c>
+      <c r="CL26">
+        <v>149020.0</v>
+      </c>
+      <c r="CM26">
+        <v>136946.0</v>
+      </c>
+      <c r="CN26">
+        <v>80784.0</v>
+      </c>
+      <c r="CO26">
+        <v>264247.0</v>
+      </c>
+      <c r="CP26">
+        <v>58315.0</v>
+      </c>
+      <c r="CQ26">
+        <v>330946.0</v>
+      </c>
+      <c r="CR26">
+        <v>21623.0</v>
+      </c>
+      <c r="CS26">
+        <v>75446.0</v>
+      </c>
+      <c r="CT26">
+        <v>138546.0</v>
+      </c>
+      <c r="CU26">
+        <v>13000.0</v>
+      </c>
+      <c r="CV26">
+        <v>52000.0</v>
+      </c>
+      <c r="CW26">
+        <v>53000.0</v>
+      </c>
+      <c r="CX26">
+        <v>43000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:102">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27">
+        <v>4431.0</v>
+      </c>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+    </row>
+    <row r="28" spans="1:102">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>76180000.0</v>
+      </c>
+      <c r="C28">
+        <v>81594000.0</v>
+      </c>
+      <c r="D28">
+        <v>69832000.0</v>
+      </c>
+      <c r="E28">
+        <v>75902000.0</v>
+      </c>
+      <c r="F28">
+        <v>71448000.0</v>
+      </c>
+      <c r="G28">
+        <v>81138000.0</v>
+      </c>
+      <c r="H28">
+        <v>66936000.0</v>
+      </c>
+      <c r="I28">
+        <v>61189000.0</v>
+      </c>
+      <c r="J28">
+        <v>57652000.0</v>
+      </c>
+      <c r="K28">
+        <v>38768000.0</v>
+      </c>
+      <c r="L28">
+        <v>29067000.0</v>
+      </c>
+      <c r="M28">
+        <v>19836000.0</v>
+      </c>
+      <c r="N28">
+        <v>12675000.0</v>
+      </c>
+      <c r="O28">
+        <v>29825000.0</v>
+      </c>
+      <c r="P28">
+        <v>16004000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10713000.0</v>
+      </c>
+      <c r="R28">
+        <v>10910000.0</v>
+      </c>
+      <c r="S28">
+        <v>38148000.0</v>
+      </c>
+      <c r="T28">
+        <v>40307000.0</v>
+      </c>
+      <c r="U28">
+        <v>3512000.0</v>
+      </c>
+      <c r="V28">
+        <v>5462000.0</v>
+      </c>
+      <c r="W28">
+        <v>2287000.0</v>
+      </c>
+      <c r="X28">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2230000.0</v>
+      </c>
+      <c r="Z28">
+        <v>3735000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2019342.0</v>
+      </c>
+      <c r="AB28">
+        <v>1762021.0</v>
+      </c>
+      <c r="AC28">
+        <v>2225499.0</v>
+      </c>
+      <c r="AD28">
+        <v>4557587.0</v>
+      </c>
+      <c r="AE28">
+        <v>4557587.0</v>
+      </c>
+      <c r="AF28">
+        <v>5970411.0</v>
+      </c>
+      <c r="AG28">
+        <v>6422883.0</v>
+      </c>
+      <c r="AH28">
+        <v>4614885.0</v>
+      </c>
+      <c r="AI28">
+        <v>4614885.0</v>
+      </c>
+      <c r="AJ28">
+        <v>597018.0</v>
+      </c>
+      <c r="AK28">
+        <v>1062540.0</v>
+      </c>
+      <c r="AL28">
+        <v>1039084.0</v>
+      </c>
+      <c r="AM28">
+        <v>2000867.0</v>
+      </c>
+      <c r="AN28">
+        <v>1715475.0</v>
+      </c>
+      <c r="AO28">
+        <v>822835.0</v>
+      </c>
+      <c r="AP28">
+        <v>1036038.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2507514.0</v>
+      </c>
+      <c r="AR28">
+        <v>1231101.0</v>
+      </c>
+      <c r="AS28">
+        <v>1482608.0</v>
+      </c>
+      <c r="AT28">
+        <v>1535851.0</v>
+      </c>
+      <c r="AU28">
+        <v>1517178.0</v>
+      </c>
+      <c r="AV28">
+        <v>1473301.0</v>
+      </c>
+      <c r="AW28">
+        <v>1674719.0</v>
+      </c>
+      <c r="AX28">
+        <v>1894442.0</v>
+      </c>
+      <c r="AY28">
+        <v>1411243.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1322976.0</v>
+      </c>
+      <c r="BA28">
+        <v>1354330.0</v>
+      </c>
+      <c r="BB28">
+        <v>1427955.0</v>
+      </c>
+      <c r="BC28">
+        <v>1240043.0</v>
+      </c>
+      <c r="BD28">
+        <v>1346391.0</v>
+      </c>
+      <c r="BE28">
+        <v>1393714.0</v>
+      </c>
+      <c r="BF28">
+        <v>1204675.0</v>
+      </c>
+      <c r="BG28">
+        <v>1205513.0</v>
+      </c>
+      <c r="BH28">
+        <v>1405979.0</v>
+      </c>
+      <c r="BI28">
+        <v>1360256.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1577114.0</v>
+      </c>
+      <c r="BK28">
+        <v>1577114.0</v>
+      </c>
+      <c r="BL28">
+        <v>1932021.0</v>
+      </c>
+      <c r="BM28">
+        <v>2117906.0</v>
+      </c>
+      <c r="BN28">
+        <v>1883677.0</v>
+      </c>
+      <c r="BO28">
+        <v>2202873.0</v>
+      </c>
+      <c r="BP28">
+        <v>1602242.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1504204.0</v>
+      </c>
+      <c r="BR28">
+        <v>1321589.0</v>
+      </c>
+      <c r="BS28">
+        <v>912780.0</v>
+      </c>
+      <c r="BT28">
+        <v>1037376.0</v>
+      </c>
+      <c r="BU28">
+        <v>1230210.0</v>
+      </c>
+      <c r="BV28">
+        <v>1253056.0</v>
+      </c>
+      <c r="BW28">
+        <v>1503175.0</v>
+      </c>
+      <c r="BX28">
+        <v>1150172.0</v>
+      </c>
+      <c r="BY28">
+        <v>632287.0</v>
+      </c>
+      <c r="BZ28">
+        <v>726119.0</v>
+      </c>
+      <c r="CA28">
+        <v>544739.0</v>
+      </c>
+      <c r="CB28">
+        <v>492064.0</v>
+      </c>
+      <c r="CC28">
+        <v>466240.0</v>
+      </c>
+      <c r="CD28">
+        <v>492854.0</v>
+      </c>
+      <c r="CE28">
+        <v>492854.0</v>
+      </c>
+      <c r="CF28">
+        <v>325365.0</v>
+      </c>
+      <c r="CG28">
+        <v>285599.0</v>
+      </c>
+      <c r="CH28">
+        <v>281040.0</v>
+      </c>
+      <c r="CI28">
+        <v>23169.0</v>
+      </c>
+      <c r="CJ28">
+        <v>378614.0</v>
+      </c>
+      <c r="CK28">
+        <v>409433.0</v>
+      </c>
+      <c r="CL28">
+        <v>301926.0</v>
+      </c>
+      <c r="CM28">
+        <v>299455.0</v>
+      </c>
+      <c r="CN28">
+        <v>192294.0</v>
+      </c>
+      <c r="CO28">
+        <v>207104.0</v>
+      </c>
+      <c r="CP28">
+        <v>178709.0</v>
+      </c>
+      <c r="CQ28">
+        <v>1010000.0</v>
+      </c>
+      <c r="CR28">
+        <v>0.0</v>
+      </c>
+      <c r="CS28">
+        <v>0.0</v>
+      </c>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
+      <c r="CU28">
+        <v>64000.0</v>
+      </c>
+      <c r="CV28">
+        <v>190000.0</v>
+      </c>
+      <c r="CW28">
+        <v>105000.0</v>
+      </c>
+      <c r="CX28">
+        <v>297000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:102">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>291000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2592000.0</v>
+      </c>
+      <c r="D29">
+        <v>1685000.0</v>
+      </c>
+      <c r="E29">
+        <v>320000.0</v>
+      </c>
+      <c r="F29">
+        <v>437000.0</v>
+      </c>
+      <c r="G29">
+        <v>679000.0</v>
+      </c>
+      <c r="H29">
+        <v>32000.0</v>
+      </c>
+      <c r="I29">
+        <v>55000.0</v>
+      </c>
+      <c r="J29">
+        <v>-22000.0</v>
+      </c>
+      <c r="K29">
+        <v>-79000.0</v>
+      </c>
+      <c r="L29">
+        <v>-157000.0</v>
+      </c>
+      <c r="M29">
+        <v>112000.0</v>
+      </c>
+      <c r="N29">
+        <v>-4969000.0</v>
+      </c>
+      <c r="O29">
+        <v>-2910000.0</v>
+      </c>
+      <c r="P29">
+        <v>-2952000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-6199000.0</v>
+      </c>
+      <c r="R29">
+        <v>312000.0</v>
+      </c>
+      <c r="S29">
+        <v>-3476000.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>3730000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>-143000.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+    </row>
+    <row r="30" spans="1:102">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>76180000.0</v>
+      </c>
+      <c r="C30">
+        <v>81594000.0</v>
+      </c>
+      <c r="D30">
+        <v>69832000.0</v>
+      </c>
+      <c r="E30">
+        <v>75902000.0</v>
+      </c>
+      <c r="F30">
+        <v>71448000.0</v>
+      </c>
+      <c r="G30">
+        <v>-134719000.0</v>
+      </c>
+      <c r="H30">
+        <v>133362000.0</v>
+      </c>
+      <c r="I30">
+        <v>133418000.0</v>
+      </c>
+      <c r="J30">
+        <v>-171748000.0</v>
+      </c>
+      <c r="K30">
+        <v>-58752000.0</v>
+      </c>
+      <c r="L30">
+        <v>70659000.0</v>
+      </c>
+      <c r="M30">
+        <v>44959000.0</v>
+      </c>
+      <c r="N30">
+        <v>-7260000.0</v>
+      </c>
+      <c r="O30">
+        <v>161199000.0</v>
+      </c>
+      <c r="P30">
+        <v>39487000.0</v>
+      </c>
+      <c r="Q30">
+        <v>377831000.0</v>
+      </c>
+      <c r="R30">
+        <v>25155000.0</v>
+      </c>
+      <c r="S30">
+        <v>75358000.0</v>
+      </c>
+      <c r="T30">
+        <v>43340000.0</v>
+      </c>
+      <c r="U30">
+        <v>26409000.0</v>
+      </c>
+      <c r="V30">
+        <v>8308000.0</v>
+      </c>
+      <c r="W30">
+        <v>4020000.0</v>
+      </c>
+      <c r="X30">
+        <v>3267000.0</v>
+      </c>
+      <c r="Y30">
+        <v>12472000.0</v>
+      </c>
+      <c r="Z30">
+        <v>5387000.0</v>
+      </c>
+      <c r="AA30">
+        <v>3239736.0</v>
+      </c>
+      <c r="AB30">
+        <v>2158000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2249000.0</v>
+      </c>
+      <c r="AD30">
+        <v>3176000.0</v>
+      </c>
+      <c r="AE30">
+        <v>4124763.0</v>
+      </c>
+      <c r="AF30">
+        <v>6792586.0</v>
+      </c>
+      <c r="AG30">
+        <v>25192484.0</v>
+      </c>
+      <c r="AH30">
+        <v>20015522.0</v>
+      </c>
+      <c r="AI30">
+        <v>5462799.0</v>
+      </c>
+      <c r="AJ30">
+        <v>614676.0</v>
+      </c>
+      <c r="AK30">
+        <v>1090198.0</v>
+      </c>
+      <c r="AL30">
+        <v>1052345.0</v>
+      </c>
+      <c r="AM30">
+        <v>2341625.0</v>
+      </c>
+      <c r="AN30">
+        <v>1769933.0</v>
+      </c>
+      <c r="AO30">
+        <v>895920.0</v>
+      </c>
+      <c r="AP30">
+        <v>1402712.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2980238.0</v>
+      </c>
+      <c r="AR30">
+        <v>1657364.0</v>
+      </c>
+      <c r="AS30">
+        <v>2035016.0</v>
+      </c>
+      <c r="AT30">
+        <v>2243593.0</v>
+      </c>
+      <c r="AU30">
+        <v>2429998.0</v>
+      </c>
+      <c r="AV30">
+        <v>2592616.0</v>
+      </c>
+      <c r="AW30">
+        <v>2624866.0</v>
+      </c>
+      <c r="AX30">
+        <v>2946740.0</v>
+      </c>
+      <c r="AY30">
+        <v>3098549.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3129349.0</v>
+      </c>
+      <c r="BA30">
+        <v>3154852.0</v>
+      </c>
+      <c r="BB30">
+        <v>2839928.0</v>
+      </c>
+      <c r="BC30">
+        <v>2455223.0</v>
+      </c>
+      <c r="BD30">
+        <v>2412358.0</v>
+      </c>
+      <c r="BE30">
+        <v>2274324.0</v>
+      </c>
+      <c r="BF30">
+        <v>1881293.0</v>
+      </c>
+      <c r="BG30">
+        <v>2498409.0</v>
+      </c>
+      <c r="BH30">
+        <v>3050974.0</v>
+      </c>
+      <c r="BI30">
+        <v>2816591.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2875468.0</v>
+      </c>
+      <c r="BK30">
+        <v>3197899.0</v>
+      </c>
+      <c r="BL30">
+        <v>2975177.0</v>
+      </c>
+      <c r="BM30">
+        <v>3429141.0</v>
+      </c>
+      <c r="BN30">
+        <v>3927874.0</v>
+      </c>
+      <c r="BO30">
+        <v>4983075.0</v>
+      </c>
+      <c r="BP30">
+        <v>3861430.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3832922.0</v>
+      </c>
+      <c r="BR30">
+        <v>2738069.0</v>
+      </c>
+      <c r="BS30">
+        <v>2597684.0</v>
+      </c>
+      <c r="BT30">
+        <v>2984585.0</v>
+      </c>
+      <c r="BU30">
+        <v>2777620.0</v>
+      </c>
+      <c r="BV30">
+        <v>2050848.0</v>
+      </c>
+      <c r="BW30">
+        <v>2281510.0</v>
+      </c>
+      <c r="BX30">
+        <v>2200439.0</v>
+      </c>
+      <c r="BY30">
+        <v>1176583.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1020424.0</v>
+      </c>
+      <c r="CA30">
+        <v>898124.0</v>
+      </c>
+      <c r="CB30">
+        <v>939036.0</v>
+      </c>
+      <c r="CC30">
+        <v>767228.0</v>
+      </c>
+      <c r="CD30">
+        <v>730900.0</v>
+      </c>
+      <c r="CE30">
+        <v>857865.0</v>
+      </c>
+      <c r="CF30">
+        <v>528478.0</v>
+      </c>
+      <c r="CG30">
+        <v>454803.0</v>
+      </c>
+      <c r="CH30">
+        <v>412391.0</v>
+      </c>
+      <c r="CI30">
+        <v>605154.0</v>
+      </c>
+      <c r="CJ30">
+        <v>511388.0</v>
+      </c>
+      <c r="CK30">
+        <v>533253.0</v>
+      </c>
+      <c r="CL30">
+        <v>450946.0</v>
+      </c>
+      <c r="CM30">
+        <v>436401.0</v>
+      </c>
+      <c r="CN30">
+        <v>273078.0</v>
+      </c>
+      <c r="CO30">
+        <v>471351.0</v>
+      </c>
+      <c r="CP30">
+        <v>237024.0</v>
+      </c>
+      <c r="CQ30">
+        <v>285834.0</v>
+      </c>
+      <c r="CR30">
+        <v>177836.0</v>
+      </c>
+      <c r="CS30">
+        <v>241219.0</v>
+      </c>
+      <c r="CT30">
+        <v>248282.0</v>
+      </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:102">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31">
+        <v>-357815000.0</v>
+      </c>
+      <c r="C31">
+        <v>-556043000.0</v>
+      </c>
+      <c r="D31">
+        <v>188169000.0</v>
+      </c>
+      <c r="E31">
+        <v>316924000.0</v>
+      </c>
+      <c r="F31">
+        <v>-212354000.0</v>
+      </c>
+      <c r="G31">
+        <v>-51088000.0</v>
+      </c>
+      <c r="H31">
+        <v>-32817000.0</v>
+      </c>
+      <c r="I31">
+        <v>32647000.0</v>
+      </c>
+      <c r="J31">
+        <v>7813000.0</v>
+      </c>
+      <c r="K31">
+        <v>5055000.0</v>
+      </c>
+      <c r="L31">
+        <v>2349000.0</v>
+      </c>
+      <c r="M31">
+        <v>4908000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3830000.0</v>
+      </c>
+      <c r="O31">
+        <v>-603000.0</v>
+      </c>
+      <c r="P31">
+        <v>490000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6520000.0</v>
+      </c>
+      <c r="R31">
+        <v>27886000.0</v>
+      </c>
+      <c r="S31">
+        <v>-2575000.0</v>
+      </c>
+      <c r="T31">
+        <v>-11196000.0</v>
+      </c>
+      <c r="U31">
+        <v>28189000.0</v>
+      </c>
+      <c r="V31">
+        <v>175000.0</v>
+      </c>
+      <c r="W31">
+        <v>4748000.0</v>
+      </c>
+      <c r="X31">
+        <v>390000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1380000.0</v>
+      </c>
+      <c r="Z31">
+        <v>131000.0</v>
+      </c>
+      <c r="AA31">
+        <v>17603.0</v>
+      </c>
+      <c r="AB31">
+        <v>60000.0</v>
+      </c>
+      <c r="AC31">
+        <v>91000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-10533000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-5449521.0</v>
+      </c>
+      <c r="AF31">
+        <v>-69152.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1028561.0</v>
+      </c>
+      <c r="AH31">
+        <v>-275503.0</v>
+      </c>
+      <c r="AI31">
+        <v>-5442917.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-4742494.0</v>
+      </c>
+      <c r="AK31">
+        <v>2059.0</v>
+      </c>
+      <c r="AL31">
+        <v>21386.0</v>
+      </c>
+      <c r="AM31">
+        <v>26060.0</v>
+      </c>
+      <c r="AN31">
+        <v>34317.0</v>
+      </c>
+      <c r="AO31">
+        <v>35871.0</v>
+      </c>
+      <c r="AP31">
+        <v>1938048.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-3353.0</v>
+      </c>
+      <c r="AR31">
+        <v>7549.0</v>
+      </c>
+      <c r="AS31">
+        <v>-38814.0</v>
+      </c>
+      <c r="AT31">
+        <v>25764.0</v>
+      </c>
+      <c r="AU31">
+        <v>-16473.0</v>
+      </c>
+      <c r="AV31">
+        <v>11155.0</v>
+      </c>
+      <c r="AW31">
+        <v>9173.0</v>
+      </c>
+      <c r="AX31">
+        <v>-43905.0</v>
+      </c>
+      <c r="AY31">
+        <v>-54273.0</v>
+      </c>
+      <c r="AZ31">
+        <v>713.0</v>
+      </c>
+      <c r="BA31">
+        <v>-11016.0</v>
+      </c>
+      <c r="BB31">
+        <v>19104.0</v>
+      </c>
+      <c r="BC31">
+        <v>-6773263.0</v>
+      </c>
+      <c r="BD31">
+        <v>-58459.0</v>
+      </c>
+      <c r="BE31">
+        <v>-62664.0</v>
+      </c>
+      <c r="BF31">
+        <v>-64069.0</v>
+      </c>
+      <c r="BG31">
+        <v>-7768487.0</v>
+      </c>
+      <c r="BH31">
+        <v>-52241.0</v>
+      </c>
+      <c r="BI31">
+        <v>-41040.0</v>
+      </c>
+      <c r="BJ31">
+        <v>4000.0</v>
+      </c>
+      <c r="BK31">
+        <v>244629.0</v>
+      </c>
+      <c r="BL31">
+        <v>-6989.0</v>
+      </c>
+      <c r="BM31">
+        <v>-86201.0</v>
+      </c>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
+        <v>5155139.0</v>
+      </c>
+      <c r="BP31">
+        <v>-5538.0</v>
+      </c>
+      <c r="BQ31">
+        <v>50384.0</v>
+      </c>
+      <c r="BR31">
+        <v>35403.0</v>
+      </c>
+      <c r="BS31">
+        <v>2563938.0</v>
+      </c>
+      <c r="BT31">
+        <v>162587.0</v>
+      </c>
+      <c r="BU31">
+        <v>67355.0</v>
+      </c>
+      <c r="BV31">
+        <v>253837.0</v>
+      </c>
+      <c r="BW31">
+        <v>-752714.0</v>
+      </c>
+      <c r="BX31">
+        <v>80136.0</v>
+      </c>
+      <c r="BY31">
+        <v>29832.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-13583.0</v>
+      </c>
+      <c r="CA31">
+        <v>-132346.0</v>
+      </c>
+      <c r="CB31">
+        <v>-36167.0</v>
+      </c>
+      <c r="CC31">
+        <v>-38533.0</v>
+      </c>
+      <c r="CD31">
+        <v>-43073.0</v>
+      </c>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
+        <v>-52018.0</v>
+      </c>
+      <c r="CG31">
+        <v>-56551.0</v>
+      </c>
+      <c r="CH31">
+        <v>-63353.0</v>
+      </c>
+      <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
+        <v>-83514.0</v>
+      </c>
+      <c r="CM31">
+        <v>-152790.0</v>
+      </c>
+      <c r="CN31">
+        <v>-152645.0</v>
+      </c>
+      <c r="CO31">
+        <v>-86410.0</v>
+      </c>
+      <c r="CP31">
+        <v>-39560.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-232361.0</v>
+      </c>
+      <c r="CR31">
+        <v>-66385.0</v>
+      </c>
+      <c r="CS31">
+        <v>-7469.0</v>
+      </c>
+      <c r="CT31">
+        <v>-14065.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:102">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>167219000.0</v>
+      </c>
+      <c r="C32">
+        <v>152831000.0</v>
+      </c>
+      <c r="D32">
+        <v>180229000.0</v>
+      </c>
+      <c r="E32">
+        <v>152988000.0</v>
+      </c>
+      <c r="F32">
+        <v>161387000.0</v>
+      </c>
+      <c r="G32">
+        <v>142558000.0</v>
+      </c>
+      <c r="H32">
+        <v>84786000.0</v>
+      </c>
+      <c r="I32">
+        <v>70018000.0</v>
+      </c>
+      <c r="J32">
+        <v>79296000.0</v>
+      </c>
+      <c r="K32">
+        <v>78812000.0</v>
+      </c>
+      <c r="L32">
+        <v>51891000.0</v>
+      </c>
+      <c r="M32">
+        <v>76739000.0</v>
+      </c>
+      <c r="N32">
+        <v>73236000.0</v>
+      </c>
+      <c r="O32">
+        <v>60147000.0</v>
+      </c>
+      <c r="P32">
+        <v>46290000.0</v>
+      </c>
+      <c r="Q32">
+        <v>72947000.0</v>
+      </c>
+      <c r="R32">
+        <v>79787000.0</v>
+      </c>
+      <c r="S32">
+        <v>90890000.0</v>
+      </c>
+      <c r="T32">
+        <v>64808000.0</v>
+      </c>
+      <c r="U32">
+        <v>34348000.0</v>
+      </c>
+      <c r="V32">
+        <v>23197000.0</v>
+      </c>
+      <c r="W32">
+        <v>5291000.0</v>
+      </c>
+      <c r="X32">
+        <v>2462000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1942000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2386000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1200525.0</v>
+      </c>
+      <c r="AB32">
+        <v>1740000.0</v>
+      </c>
+      <c r="AC32">
+        <v>2467000.0</v>
+      </c>
+      <c r="AD32">
+        <v>1430000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1685403.0</v>
+      </c>
+      <c r="AF32">
+        <v>2366683.0</v>
+      </c>
+      <c r="AG32">
+        <v>2792794.0</v>
+      </c>
+      <c r="AH32">
+        <v>925554.0</v>
+      </c>
+      <c r="AI32">
+        <v>197133.0</v>
+      </c>
+      <c r="AJ32">
+        <v>24175.0</v>
+      </c>
+      <c r="AK32">
+        <v>24174.0</v>
+      </c>
+      <c r="AL32">
+        <v>24175.0</v>
+      </c>
+      <c r="AM32">
+        <v>31668.0</v>
+      </c>
+      <c r="AN32">
+        <v>26098.0</v>
+      </c>
+      <c r="AO32">
+        <v>24174.0</v>
+      </c>
+      <c r="AP32">
+        <v>24175.0</v>
+      </c>
+      <c r="AQ32">
+        <v>32668.0</v>
+      </c>
+      <c r="AR32">
+        <v>81264.0</v>
+      </c>
+      <c r="AS32">
+        <v>48691.0</v>
+      </c>
+      <c r="AT32">
+        <v>35463.0</v>
+      </c>
+      <c r="AU32">
+        <v>103106.0</v>
+      </c>
+      <c r="AV32">
+        <v>60471.0</v>
+      </c>
+      <c r="AW32">
+        <v>24174.0</v>
+      </c>
+      <c r="AX32">
+        <v>74903.0</v>
+      </c>
+      <c r="AY32">
+        <v>23008.0</v>
+      </c>
+      <c r="AZ32">
+        <v>77776.0</v>
+      </c>
+      <c r="BA32">
+        <v>21249.0</v>
+      </c>
+      <c r="BB32">
+        <v>18655.0</v>
+      </c>
+      <c r="BC32">
+        <v>16882.0</v>
+      </c>
+      <c r="BD32">
+        <v>10730.0</v>
+      </c>
+      <c r="BE32">
+        <v>27241.0</v>
+      </c>
+      <c r="BF32">
+        <v>7275.0</v>
+      </c>
+      <c r="BG32">
+        <v>53283.0</v>
+      </c>
+      <c r="BH32">
+        <v>40147.0</v>
+      </c>
+      <c r="BI32">
+        <v>73088.0</v>
+      </c>
+      <c r="BJ32">
+        <v>115081.0</v>
+      </c>
+      <c r="BK32">
+        <v>88481.0</v>
+      </c>
+      <c r="BL32">
+        <v>98249.0</v>
+      </c>
+      <c r="BM32">
+        <v>76008.0</v>
+      </c>
+      <c r="BN32">
+        <v>158120.0</v>
+      </c>
+      <c r="BO32">
+        <v>282568.0</v>
+      </c>
+      <c r="BP32">
+        <v>69212.0</v>
+      </c>
+      <c r="BQ32">
+        <v>86878.0</v>
+      </c>
+      <c r="BR32">
+        <v>98134.0</v>
+      </c>
+      <c r="BS32">
+        <v>118483.0</v>
+      </c>
+      <c r="BT32">
+        <v>227525.0</v>
+      </c>
+      <c r="BU32">
+        <v>99775.0</v>
+      </c>
+      <c r="BV32">
+        <v>375659.0</v>
+      </c>
+      <c r="BW32">
+        <v>125783.0</v>
+      </c>
+      <c r="BX32">
+        <v>210553.0</v>
+      </c>
+      <c r="BY32">
+        <v>176523.0</v>
+      </c>
+      <c r="BZ32">
+        <v>336037.0</v>
+      </c>
+      <c r="CA32">
+        <v>399691.0</v>
+      </c>
+      <c r="CB32">
+        <v>392715.0</v>
+      </c>
+      <c r="CC32">
+        <v>111986.0</v>
+      </c>
+      <c r="CD32">
+        <v>235817.0</v>
+      </c>
+      <c r="CE32">
+        <v>323998.0</v>
+      </c>
+      <c r="CF32">
+        <v>78368.0</v>
+      </c>
+      <c r="CG32">
+        <v>307316.0</v>
+      </c>
+      <c r="CH32">
+        <v>150239.0</v>
+      </c>
+      <c r="CI32">
+        <v>303888.0</v>
+      </c>
+      <c r="CJ32">
+        <v>163294.0</v>
+      </c>
+      <c r="CK32">
+        <v>203533.0</v>
+      </c>
+      <c r="CL32">
+        <v>133386.0</v>
+      </c>
+      <c r="CM32">
+        <v>87184.0</v>
+      </c>
+      <c r="CN32">
+        <v>176726.0</v>
+      </c>
+      <c r="CO32">
+        <v>140858.0</v>
+      </c>
+      <c r="CP32">
+        <v>245807.0</v>
+      </c>
+      <c r="CQ32">
+        <v>193976.0</v>
+      </c>
+      <c r="CR32">
+        <v>285572.0</v>
+      </c>
+      <c r="CS32">
+        <v>156209.0</v>
+      </c>
+      <c r="CT32">
+        <v>109670.0</v>
+      </c>
+      <c r="CU32">
+        <v>280000.0</v>
+      </c>
+      <c r="CV32">
+        <v>430000.0</v>
+      </c>
+      <c r="CW32">
+        <v>178000.0</v>
+      </c>
+      <c r="CX32">
+        <v>235000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2">
+        <v>351301000.0</v>
+      </c>
+      <c r="C2">
+        <v>597169000.0</v>
+      </c>
+      <c r="D2">
+        <v>230328000.0</v>
+      </c>
+      <c r="E2">
+        <v>312315000.0</v>
+      </c>
+      <c r="F2">
+        <v>223382000.0</v>
+      </c>
+      <c r="G2">
+        <v>7440000.0</v>
+      </c>
+      <c r="H2">
+        <v>225000.0</v>
+      </c>
+      <c r="I2">
+        <v>41652000.0</v>
+      </c>
+      <c r="J2">
+        <v>5529848.0</v>
+      </c>
+      <c r="K2">
+        <v>2012283.0</v>
+      </c>
+      <c r="L2">
+        <v>3539911.0</v>
+      </c>
+      <c r="M2">
+        <v>5658683.0</v>
+      </c>
+      <c r="N2">
+        <v>10977974.0</v>
+      </c>
+      <c r="O2">
+        <v>2968104.0</v>
+      </c>
+      <c r="P2">
+        <v>8908080.0</v>
+      </c>
+      <c r="Q2">
+        <v>13366777.0</v>
+      </c>
+      <c r="R2">
+        <v>11819505.0</v>
+      </c>
+      <c r="S2">
+        <v>17376757.0</v>
+      </c>
+      <c r="T2">
+        <v>3529262.0</v>
+      </c>
+      <c r="U2">
+        <v>1980890.0</v>
+      </c>
+      <c r="V2">
+        <v>578105.0</v>
+      </c>
+      <c r="W2">
+        <v>148132.0</v>
+      </c>
+      <c r="X2">
+        <v>131780.0</v>
+      </c>
+      <c r="Y2">
+        <v>423765.0</v>
+      </c>
+      <c r="Z2">
+        <v>107590.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3">
+        <v>201382000</v>
+      </c>
+      <c r="C3">
+        <v>1267516000</v>
+      </c>
+      <c r="D3">
+        <v>424135000</v>
+      </c>
+      <c r="E3">
+        <v>352862000</v>
+      </c>
+      <c r="F3">
+        <v>421979000</v>
+      </c>
+      <c r="G3">
+        <v>41276000</v>
+      </c>
+      <c r="H3">
+        <v>6445000</v>
+      </c>
+      <c r="I3">
+        <v>20195294</v>
+      </c>
+      <c r="J3">
+        <v>61094</v>
+      </c>
+      <c r="K3">
+        <v>61469</v>
+      </c>
+      <c r="L3">
+        <v>92033</v>
+      </c>
+      <c r="M3">
+        <v>237679</v>
+      </c>
+      <c r="N3">
+        <v>151746</v>
+      </c>
+      <c r="O3">
+        <v>156338</v>
+      </c>
+      <c r="P3">
+        <v>318263</v>
+      </c>
+      <c r="Q3">
+        <v>501407</v>
+      </c>
+      <c r="R3">
+        <v>595953</v>
+      </c>
+      <c r="S3">
+        <v>753171</v>
+      </c>
+      <c r="T3">
+        <v>822918</v>
+      </c>
+      <c r="U3">
+        <v>232037</v>
+      </c>
+      <c r="V3">
+        <v>55281</v>
+      </c>
+      <c r="W3">
+        <v>30256</v>
+      </c>
+      <c r="X3">
+        <v>176435</v>
+      </c>
+      <c r="Y3">
+        <v>487439</v>
+      </c>
+      <c r="Z3">
+        <v>33758</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-81987000.0</v>
+      </c>
+      <c r="F4">
+        <v>88933000.0</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4">
+        <v>7215000.0</v>
+      </c>
+      <c r="I4">
+        <v>-41426575.0</v>
+      </c>
+      <c r="J4">
+        <v>36122117.0</v>
+      </c>
+      <c r="K4">
+        <v>3517565.0</v>
+      </c>
+      <c r="L4">
+        <v>-1527628.0</v>
+      </c>
+      <c r="M4">
+        <v>-2118772.0</v>
+      </c>
+      <c r="N4">
+        <v>-5319291.0</v>
+      </c>
+      <c r="O4">
+        <v>8009870.0</v>
+      </c>
+      <c r="P4">
+        <v>-5939976.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>175944000.0</v>
+      </c>
+      <c r="F5">
+        <v>-144004000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>-12398000.0</v>
+      </c>
+      <c r="I5">
+        <v>-68476543.0</v>
+      </c>
+      <c r="J5">
+        <v>-16495651.0</v>
+      </c>
+      <c r="K5">
+        <v>258608.0</v>
+      </c>
+      <c r="L5">
+        <v>388331.0</v>
+      </c>
+      <c r="M5">
+        <v>402206.0</v>
+      </c>
+      <c r="N5">
+        <v>289967.0</v>
+      </c>
+      <c r="O5">
+        <v>407955.0</v>
+      </c>
+      <c r="P5">
+        <v>-512071.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B6">
+        <v>-41512000.0</v>
+      </c>
+      <c r="C6">
+        <v>-245868000.0</v>
+      </c>
+      <c r="D6">
+        <v>366841000.0</v>
+      </c>
+      <c r="E6">
+        <v>-81987000.0</v>
+      </c>
+      <c r="F6">
+        <v>88933000.0</v>
+      </c>
+      <c r="G6">
+        <v>215942000.0</v>
+      </c>
+      <c r="H6">
+        <v>7215000.0</v>
+      </c>
+      <c r="I6">
+        <v>-41427000.0</v>
+      </c>
+      <c r="J6">
+        <v>36122117.0</v>
+      </c>
+      <c r="K6">
+        <v>3517565.0</v>
+      </c>
+      <c r="L6">
+        <v>-1527628.0</v>
+      </c>
+      <c r="M6">
+        <v>-2118772.0</v>
+      </c>
+      <c r="N6">
+        <v>-5319291.0</v>
+      </c>
+      <c r="O6">
+        <v>8009870.0</v>
+      </c>
+      <c r="P6">
+        <v>-5939976.0</v>
+      </c>
+      <c r="Q6">
+        <v>-4458697.0</v>
+      </c>
+      <c r="R6">
+        <v>1547272.0</v>
+      </c>
+      <c r="S6">
+        <v>-5557252.0</v>
+      </c>
+      <c r="T6">
+        <v>13847495.0</v>
+      </c>
+      <c r="U6">
+        <v>1548372.0</v>
+      </c>
+      <c r="V6">
+        <v>1402785.0</v>
+      </c>
+      <c r="W6">
+        <v>429973.0</v>
+      </c>
+      <c r="X6">
+        <v>16352.0</v>
+      </c>
+      <c r="Y6">
+        <v>-291985.0</v>
+      </c>
+      <c r="Z6">
+        <v>316175.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>-6409000.0</v>
+      </c>
+      <c r="C7">
+        <v>21718000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1964000.0</v>
+      </c>
+      <c r="E7">
+        <v>95076000.0</v>
+      </c>
+      <c r="F7">
+        <v>-187322000.0</v>
+      </c>
+      <c r="G7">
+        <v>-10482000.0</v>
+      </c>
+      <c r="H7">
+        <v>-9820000.0</v>
+      </c>
+      <c r="I7">
+        <v>-3714728.0</v>
+      </c>
+      <c r="J7">
+        <v>-192169.0</v>
+      </c>
+      <c r="K7">
+        <v>-527363.0</v>
+      </c>
+      <c r="L7">
+        <v>408612.0</v>
+      </c>
+      <c r="M7">
+        <v>24752.0</v>
+      </c>
+      <c r="N7">
+        <v>691719.0</v>
+      </c>
+      <c r="O7">
+        <v>2336168.0</v>
+      </c>
+      <c r="P7">
+        <v>780301.0</v>
+      </c>
+      <c r="Q7">
+        <v>-263975.0</v>
+      </c>
+      <c r="R7">
+        <v>1691489.0</v>
+      </c>
+      <c r="S7">
+        <v>1104161.0</v>
+      </c>
+      <c r="T7">
+        <v>-7766892.0</v>
+      </c>
+      <c r="U7">
+        <v>-213908.0</v>
+      </c>
+      <c r="V7">
+        <v>38923.0</v>
+      </c>
+      <c r="W7">
+        <v>-27579.0</v>
+      </c>
+      <c r="X7">
+        <v>894134.0</v>
+      </c>
+      <c r="Y7">
+        <v>287074.0</v>
+      </c>
+      <c r="Z7">
+        <v>-452855.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-11534000.0</v>
+      </c>
+      <c r="F8">
+        <v>-4446000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
+        <v>-20000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>16366.0</v>
+      </c>
+      <c r="L8">
+        <v>-202.0</v>
+      </c>
+      <c r="M8">
+        <v>18793.0</v>
+      </c>
+      <c r="N8">
+        <v>-32194.0</v>
+      </c>
+      <c r="O8">
+        <v>35016.0</v>
+      </c>
+      <c r="P8">
+        <v>38160.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>-11534000.0</v>
+      </c>
+      <c r="F9">
+        <v>-4446000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1103000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1103000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1103000.0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>16366.0</v>
+      </c>
+      <c r="L9">
+        <v>-202.0</v>
+      </c>
+      <c r="M9">
+        <v>18793.0</v>
+      </c>
+      <c r="N9">
+        <v>-32194.0</v>
+      </c>
+      <c r="O9">
+        <v>35016.0</v>
+      </c>
+      <c r="P9">
+        <v>38160.0</v>
+      </c>
+      <c r="Q9">
+        <v>-25217.0</v>
+      </c>
+      <c r="R9">
+        <v>15235.0</v>
+      </c>
+      <c r="S9">
+        <v>5000.0</v>
+      </c>
+      <c r="T9">
+        <v>301000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
+        <v>73000.0</v>
+      </c>
+      <c r="Y9">
+        <v>135392.0</v>
+      </c>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
+        <v>-172716000.0</v>
+      </c>
+      <c r="F10">
+        <v>-172716000.0</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>-37041.0</v>
+      </c>
+      <c r="L10">
+        <v>304813.0</v>
+      </c>
+      <c r="M10">
+        <v>-180126.0</v>
+      </c>
+      <c r="N10">
+        <v>555644.0</v>
+      </c>
+      <c r="O10">
+        <v>681604.0</v>
+      </c>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10">
+        <v>322416.0</v>
+      </c>
+      <c r="R10">
+        <v>232740.0</v>
+      </c>
+      <c r="S10">
+        <v>35038.0</v>
+      </c>
+      <c r="T10">
+        <v>-257626.0</v>
+      </c>
+      <c r="U10">
+        <v>33453.0</v>
+      </c>
+      <c r="V10">
+        <v>-180748.0</v>
+      </c>
+      <c r="W10">
+        <v>57569.0</v>
+      </c>
+      <c r="X10">
+        <v>251487.0</v>
+      </c>
+      <c r="Y10">
+        <v>120302.0</v>
+      </c>
+      <c r="Z10">
+        <v>-194676.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>10171000.0</v>
+      </c>
+      <c r="F11">
+        <v>405000.0</v>
+      </c>
+      <c r="G11">
+        <v>929000.0</v>
+      </c>
+      <c r="H11">
+        <v>-817000.0</v>
+      </c>
+      <c r="I11">
+        <v>4718655.0</v>
+      </c>
+      <c r="J11">
+        <v>49381.0</v>
+      </c>
+      <c r="K11">
+        <v>-765296.0</v>
+      </c>
+      <c r="L11">
+        <v>20483.0</v>
+      </c>
+      <c r="M11">
+        <v>-396247.0</v>
+      </c>
+      <c r="N11">
+        <v>433946.0</v>
+      </c>
+      <c r="O11">
+        <v>1893197.0</v>
+      </c>
+      <c r="P11">
+        <v>315316.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>830000.0</v>
+      </c>
+      <c r="S11">
+        <v>105000.0</v>
+      </c>
+      <c r="T11">
+        <v>775000.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11">
+        <v>323000.0</v>
+      </c>
+      <c r="W11">
+        <v>77000.0</v>
+      </c>
+      <c r="X11">
+        <v>27000.0</v>
+      </c>
+      <c r="Y11">
+        <v>250000.0</v>
+      </c>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>227552000.0</v>
+      </c>
+      <c r="F12">
+        <v>43270000.0</v>
+      </c>
+      <c r="G12">
+        <v>7148000.0</v>
+      </c>
+      <c r="H12">
+        <v>-3652000.0</v>
+      </c>
+      <c r="I12">
+        <v>39535558.0</v>
+      </c>
+      <c r="J12">
+        <v>6462029.0</v>
+      </c>
+      <c r="K12">
+        <v>-862175.0</v>
+      </c>
+      <c r="L12">
+        <v>1323109.0</v>
+      </c>
+      <c r="M12">
+        <v>1021760.0</v>
+      </c>
+      <c r="N12">
+        <v>1485368.0</v>
+      </c>
+      <c r="O12">
+        <v>977415.0</v>
+      </c>
+      <c r="P12">
+        <v>1611118.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>116693000.0</v>
+      </c>
+      <c r="F13">
+        <v>-169935000.0</v>
+      </c>
+      <c r="G13">
+        <v>-11411000.0</v>
+      </c>
+      <c r="H13">
+        <v>-9383000.0</v>
+      </c>
+      <c r="I13">
+        <v>-7202000.0</v>
+      </c>
+      <c r="J13">
+        <v>-282191.0</v>
+      </c>
+      <c r="K13">
+        <v>23179.0</v>
+      </c>
+      <c r="L13">
+        <v>145269.0</v>
+      </c>
+      <c r="M13">
+        <v>280369.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B14">
+        <v>346811000.0</v>
+      </c>
+      <c r="C14">
+        <v>212053000.0</v>
+      </c>
+      <c r="D14">
+        <v>252354000.0</v>
+      </c>
+      <c r="E14">
+        <v>120131000.0</v>
+      </c>
+      <c r="F14">
+        <v>26599000.0</v>
+      </c>
+      <c r="G14">
+        <v>4861000.0</v>
+      </c>
+      <c r="H14">
+        <v>2416000.0</v>
+      </c>
+      <c r="I14">
+        <v>5267372.0</v>
+      </c>
+      <c r="J14">
+        <v>890889.0</v>
+      </c>
+      <c r="K14">
+        <v>239330.0</v>
+      </c>
+      <c r="L14">
+        <v>253818.0</v>
+      </c>
+      <c r="M14">
+        <v>288751.0</v>
+      </c>
+      <c r="N14">
+        <v>326534.0</v>
+      </c>
+      <c r="O14">
+        <v>430228.0</v>
+      </c>
+      <c r="P14">
+        <v>428336.0</v>
+      </c>
+      <c r="Q14">
+        <v>423766.0</v>
+      </c>
+      <c r="R14">
+        <v>174256.0</v>
+      </c>
+      <c r="S14">
+        <v>319578.0</v>
+      </c>
+      <c r="T14">
+        <v>298852.0</v>
+      </c>
+      <c r="U14">
+        <v>244663.0</v>
+      </c>
+      <c r="V14">
+        <v>249927.0</v>
+      </c>
+      <c r="W14">
+        <v>673015.0</v>
+      </c>
+      <c r="X14">
+        <v>293735.0</v>
+      </c>
+      <c r="Y14">
+        <v>170293.0</v>
+      </c>
+      <c r="Z14">
+        <v>103196.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>6920000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15">
+        <v>72056000000.0</v>
+      </c>
+      <c r="J15">
+        <v>9562331.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>48999.0</v>
+      </c>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>208</v>
+      </c>
+      <c r="B16">
+        <v>309789000.0</v>
+      </c>
+      <c r="C16">
+        <v>351301000.0</v>
+      </c>
+      <c r="D16">
+        <v>597169000.0</v>
+      </c>
+      <c r="E16">
+        <v>230328000.0</v>
+      </c>
+      <c r="F16">
+        <v>312315000.0</v>
+      </c>
+      <c r="G16">
+        <v>223382000.0</v>
+      </c>
+      <c r="H16">
+        <v>7440000.0</v>
+      </c>
+      <c r="I16">
+        <v>225000.0</v>
+      </c>
+      <c r="J16">
+        <v>41651965.0</v>
+      </c>
+      <c r="K16">
+        <v>5529848.0</v>
+      </c>
+      <c r="L16">
+        <v>2012283.0</v>
+      </c>
+      <c r="M16">
+        <v>3539911.0</v>
+      </c>
+      <c r="N16">
+        <v>5658683.0</v>
+      </c>
+      <c r="O16">
+        <v>10977974.0</v>
+      </c>
+      <c r="P16">
+        <v>2968104.0</v>
+      </c>
+      <c r="Q16">
+        <v>8908080.0</v>
+      </c>
+      <c r="R16">
+        <v>13366777.0</v>
+      </c>
+      <c r="S16">
+        <v>11819505.0</v>
+      </c>
+      <c r="T16">
+        <v>17376757.0</v>
+      </c>
+      <c r="U16">
+        <v>3529262.0</v>
+      </c>
+      <c r="V16">
+        <v>1980890.0</v>
+      </c>
+      <c r="W16">
+        <v>578105.0</v>
+      </c>
+      <c r="X16">
+        <v>148132.0</v>
+      </c>
+      <c r="Y16">
+        <v>131780.0</v>
+      </c>
+      <c r="Z16">
+        <v>423765.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>209</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>210</v>
+      </c>
+      <c r="B18">
+        <v>-774310000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1522568000.0</v>
+      </c>
+      <c r="D18">
+        <v>-391050000.0</v>
+      </c>
+      <c r="E18">
+        <v>-352332000.0</v>
+      </c>
+      <c r="F18">
+        <v>-508356000.0</v>
+      </c>
+      <c r="G18">
+        <v>-52423000.0</v>
+      </c>
+      <c r="H18">
+        <v>-21860000.0</v>
+      </c>
+      <c r="I18">
+        <v>-39246950.0</v>
+      </c>
+      <c r="J18">
+        <v>-4501144.0</v>
+      </c>
+      <c r="K18">
+        <v>-5581213.0</v>
+      </c>
+      <c r="L18">
+        <v>-6960757.0</v>
+      </c>
+      <c r="M18">
+        <v>-9441201.0</v>
+      </c>
+      <c r="N18">
+        <v>-9881400.0</v>
+      </c>
+      <c r="O18">
+        <v>-5645313.0</v>
+      </c>
+      <c r="P18">
+        <v>-8651205.0</v>
+      </c>
+      <c r="Q18">
+        <v>-11208021.0</v>
+      </c>
+      <c r="R18">
+        <v>-11959600.0</v>
+      </c>
+      <c r="S18">
+        <v>-7196048.0</v>
+      </c>
+      <c r="T18">
+        <v>-12916550.0</v>
+      </c>
+      <c r="U18">
+        <v>-2801354.0</v>
+      </c>
+      <c r="V18">
+        <v>-1665868.0</v>
+      </c>
+      <c r="W18">
+        <v>-1402524.0</v>
+      </c>
+      <c r="X18">
+        <v>-572038.0</v>
+      </c>
+      <c r="Y18">
+        <v>-1252723.0</v>
+      </c>
+      <c r="Z18">
+        <v>-145178.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
         <v>211</v>
       </c>
+      <c r="B19">
+        <v>641559000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1508805000.0</v>
+      </c>
+      <c r="D19">
+        <v>-257852000.0</v>
+      </c>
+      <c r="E19">
+        <v>1808000.0</v>
+      </c>
+      <c r="F19">
+        <v>1800000.0</v>
+      </c>
+      <c r="G19">
+        <v>-32832000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1800000.0</v>
+      </c>
+      <c r="I19">
+        <v>-6412726.0</v>
+      </c>
+      <c r="J19">
+        <v>5636085.0</v>
+      </c>
+      <c r="K19">
+        <v>7584430.0</v>
+      </c>
+      <c r="L19">
+        <v>5878798.0</v>
+      </c>
+      <c r="M19">
+        <v>-12356141.0</v>
+      </c>
+      <c r="N19">
+        <v>-7479744.0</v>
+      </c>
+      <c r="O19">
+        <v>-159780.0</v>
+      </c>
+      <c r="P19">
+        <v>1929064.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>212</v>
+      </c>
       <c r="B20">
+        <v>212735000.0</v>
+      </c>
+      <c r="C20">
+        <v>977030000.0</v>
+      </c>
+      <c r="D20">
+        <v>324600000.0</v>
+      </c>
+      <c r="E20">
+        <v>304849000.0</v>
+      </c>
+      <c r="F20">
+        <v>684817000.0</v>
+      </c>
+      <c r="G20">
+        <v>264727000.0</v>
+      </c>
+      <c r="H20">
+        <v>24825000.0</v>
+      </c>
+      <c r="I20">
+        <v>726175.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>213</v>
+      </c>
+      <c r="B21">
+        <v>254272000.0</v>
+      </c>
+      <c r="C21">
+        <v>588163000.0</v>
+      </c>
+      <c r="D21">
+        <v>861000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21">
+        <v>2050000.0</v>
+      </c>
+      <c r="I21">
+        <v>1560509.0</v>
+      </c>
+      <c r="J21">
+        <v>4477322.0</v>
+      </c>
+      <c r="K21">
+        <v>-311112.0</v>
+      </c>
+      <c r="L21">
+        <v>-453779.0</v>
+      </c>
+      <c r="M21">
+        <v>-478082.0</v>
+      </c>
+      <c r="N21">
+        <v>-927734.0</v>
+      </c>
+      <c r="O21">
+        <v>-1331437.0</v>
+      </c>
+      <c r="P21">
+        <v>-673900.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22">
+        <v>-663181000.0</v>
+      </c>
+      <c r="C22">
+        <v>109401000.0</v>
+      </c>
+      <c r="D22">
+        <v>-49472000.0</v>
+      </c>
+      <c r="E22">
+        <v>-509553000.0</v>
+      </c>
+      <c r="F22">
+        <v>-7926000.0</v>
+      </c>
+      <c r="G22">
+        <v>-12667000.0</v>
+      </c>
+      <c r="H22">
+        <v>-20303000.0</v>
+      </c>
+      <c r="I22">
+        <v>-60308660.0</v>
+      </c>
+      <c r="J22">
+        <v>-16427968.0</v>
+      </c>
+      <c r="K22">
+        <v>-4272837.0</v>
+      </c>
+      <c r="L22">
+        <v>-8757565.0</v>
+      </c>
+      <c r="M22">
+        <v>-10443086.0</v>
+      </c>
+      <c r="N22">
+        <v>-12148655.0</v>
+      </c>
+      <c r="O22">
+        <v>-9212215.0</v>
+      </c>
+      <c r="P22">
+        <v>-10213801.0</v>
+      </c>
+      <c r="Q22">
+        <v>-13337719.0</v>
+      </c>
+      <c r="R22">
+        <v>-15517565.0</v>
+      </c>
+      <c r="S22">
+        <v>-9568319.0</v>
+      </c>
+      <c r="T22">
+        <v>-6200526.0</v>
+      </c>
+      <c r="U22">
+        <v>-3108831.0</v>
+      </c>
+      <c r="V22">
+        <v>-2113789.0</v>
+      </c>
+      <c r="W22">
+        <v>-2091576.0</v>
+      </c>
+      <c r="X22">
+        <v>-1717177.0</v>
+      </c>
+      <c r="Y22">
+        <v>-1224251.0</v>
+      </c>
+      <c r="Z22">
+        <v>101184.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23">
+        <v>455289000.0</v>
+      </c>
+      <c r="C23">
+        <v>-35642000.0</v>
+      </c>
+      <c r="D23">
+        <v>-16734000.0</v>
+      </c>
+      <c r="E23">
+        <v>-22365000.0</v>
+      </c>
+      <c r="F23">
+        <v>-14095000.0</v>
+      </c>
+      <c r="G23">
+        <v>-4360000.0</v>
+      </c>
+      <c r="H23">
+        <v>-996000.0</v>
+      </c>
+      <c r="I23">
+        <v>201000.0</v>
+      </c>
+      <c r="J23">
+        <v>2009136.0</v>
+      </c>
+      <c r="K23">
+        <v>-311112.0</v>
+      </c>
+      <c r="L23">
+        <v>5794875.0</v>
+      </c>
+      <c r="M23">
+        <v>-12559820.0</v>
+      </c>
+      <c r="N23">
+        <v>12969587.0</v>
+      </c>
+      <c r="O23">
+        <v>13814963.0</v>
+      </c>
+      <c r="P23">
+        <v>1610801.0</v>
+      </c>
+      <c r="Q23">
+        <v>291028.0</v>
+      </c>
+      <c r="R23">
+        <v>468640.0</v>
+      </c>
+      <c r="S23">
+        <v>560318.0</v>
+      </c>
+      <c r="T23">
+        <v>-267006.0</v>
+      </c>
+      <c r="U23">
+        <v>20000.0</v>
+      </c>
+      <c r="V23">
+        <v>-151263.0</v>
+      </c>
+      <c r="W23">
+        <v>-623756.0</v>
+      </c>
+      <c r="X23">
+        <v>21952.0</v>
+      </c>
+      <c r="Y23">
+        <v>478828.0</v>
+      </c>
+      <c r="Z23">
+        <v>-81677.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24">
+        <v>171436000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1261262000.0</v>
+      </c>
+      <c r="D24">
+        <v>13835000.0</v>
+      </c>
+      <c r="E24">
+        <v>-4513000.0</v>
+      </c>
+      <c r="F24">
+        <v>-345014000.0</v>
+      </c>
+      <c r="G24">
+        <v>146000.0</v>
+      </c>
+      <c r="H24">
+        <v>3158000.0</v>
+      </c>
+      <c r="I24">
+        <v>7888000.0</v>
+      </c>
+      <c r="J24">
+        <v>4004.0</v>
+      </c>
+      <c r="K24">
+        <v>1808787.0</v>
+      </c>
+      <c r="L24">
+        <v>-83923.0</v>
+      </c>
+      <c r="M24">
+        <v>-173537.0</v>
+      </c>
+      <c r="N24">
+        <v>-125430.0</v>
+      </c>
+      <c r="O24">
+        <v>-112646.0</v>
+      </c>
+      <c r="P24">
+        <v>-228163.0</v>
+      </c>
+      <c r="Q24">
+        <v>-309898.0</v>
+      </c>
+      <c r="R24">
+        <v>-352184.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
+        <v>-142386.0</v>
+      </c>
+      <c r="W24">
+        <v>-108185.0</v>
+      </c>
+      <c r="X24">
+        <v>-51542.0</v>
+      </c>
+      <c r="Y24">
+        <v>-119091.0</v>
+      </c>
+      <c r="Z24">
+        <v>-37842.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25">
+        <v>-375860000.0</v>
+      </c>
+      <c r="C25">
+        <v>-723428000.0</v>
+      </c>
+      <c r="D25">
+        <v>-194958000.0</v>
+      </c>
+      <c r="E25">
+        <v>282070000.0</v>
+      </c>
+      <c r="F25">
+        <v>13527000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1455000.0</v>
+      </c>
+      <c r="H25">
+        <v>11690000.0</v>
+      </c>
+      <c r="I25">
+        <v>35742954.0</v>
+      </c>
+      <c r="J25">
+        <v>10308386.0</v>
+      </c>
+      <c r="K25">
+        <v>984106.0</v>
+      </c>
+      <c r="L25">
+        <v>-96698.0</v>
+      </c>
+      <c r="M25">
+        <v>-95699.0</v>
+      </c>
+      <c r="N25">
+        <v>-84620.0</v>
+      </c>
+      <c r="O25">
+        <v>-20571.0</v>
+      </c>
+      <c r="P25">
+        <v>-10213801.0</v>
+      </c>
+      <c r="Q25">
+        <v>2471314.0</v>
+      </c>
+      <c r="R25">
+        <v>7995.0</v>
+      </c>
+      <c r="S25">
+        <v>317551.0</v>
+      </c>
+      <c r="T25">
+        <v>1574934.0</v>
+      </c>
+      <c r="U25">
+        <v>508759.0</v>
+      </c>
+      <c r="V25">
+        <v>214352.0</v>
+      </c>
+      <c r="W25">
+        <v>73872.0</v>
+      </c>
+      <c r="X25">
+        <v>133705.0</v>
+      </c>
+      <c r="Y25">
+        <v>1600.0</v>
+      </c>
+      <c r="Z25">
+        <v>137055.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26">
+        <v>-4289000.0</v>
+      </c>
+      <c r="C26">
+        <v>-11562000.0</v>
+      </c>
+      <c r="D26">
+        <v>-14035000.0</v>
+      </c>
+      <c r="E26">
+        <v>-10138000.0</v>
+      </c>
+      <c r="F26">
+        <v>-5082000.0</v>
+      </c>
+      <c r="G26">
+        <v>-446000.0</v>
+      </c>
+      <c r="H26">
+        <v>23829000.0</v>
+      </c>
+      <c r="I26">
+        <v>72058124605.0</v>
+      </c>
+      <c r="J26">
+        <v>-392007.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>20122652.0</v>
+      </c>
+      <c r="N26">
+        <v>12969587.0</v>
+      </c>
+      <c r="O26">
+        <v>15146400.0</v>
+      </c>
+      <c r="P26">
+        <v>1456065.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-991877.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-100000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27">
+        <v>125711000.0</v>
+      </c>
+      <c r="C27">
+        <v>125204000.0</v>
+      </c>
+      <c r="D27">
+        <v>32170000.0</v>
+      </c>
+      <c r="E27">
+        <v>24555000.0</v>
+      </c>
+      <c r="F27">
+        <v>68491000.0</v>
+      </c>
+      <c r="G27">
+        <v>3407000.0</v>
+      </c>
+      <c r="H27">
+        <v>745000.0</v>
+      </c>
+      <c r="I27">
+        <v>4660406.0</v>
+      </c>
+      <c r="J27">
+        <v>2589812.0</v>
+      </c>
+      <c r="K27">
+        <v>545549.0</v>
+      </c>
+      <c r="L27">
+        <v>1143078.0</v>
+      </c>
+      <c r="M27">
+        <v>1055760.0</v>
+      </c>
+      <c r="N27">
+        <v>1437865.0</v>
+      </c>
+      <c r="O27">
+        <v>930937.0</v>
+      </c>
+      <c r="P27">
+        <v>1336177.0</v>
+      </c>
+      <c r="Q27">
+        <v>2363871.0</v>
+      </c>
+      <c r="R27">
+        <v>1714936.0</v>
+      </c>
+      <c r="S27">
+        <v>1384152.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28">
+        <v>455289000.0</v>
+      </c>
+      <c r="C28">
+        <v>1517989000.0</v>
+      </c>
+      <c r="D28">
+        <v>748522000.0</v>
+      </c>
+      <c r="E28">
+        <v>272346000.0</v>
+      </c>
+      <c r="F28">
+        <v>665640000.0</v>
+      </c>
+      <c r="G28">
+        <v>259921000.0</v>
+      </c>
+      <c r="H28">
+        <v>25879000.0</v>
+      </c>
+      <c r="I28">
+        <v>2487000.0</v>
+      </c>
+      <c r="J28">
+        <v>34983172.0</v>
+      </c>
+      <c r="K28">
+        <v>-311112.0</v>
+      </c>
+      <c r="L28">
+        <v>-453779.0</v>
+      </c>
+      <c r="M28">
+        <v>19644570.0</v>
+      </c>
+      <c r="N28">
+        <v>12041853.0</v>
+      </c>
+      <c r="O28">
+        <v>13814963.0</v>
+      </c>
+      <c r="P28">
+        <v>782165.0</v>
+      </c>
+      <c r="Q28">
+        <v>9171392.0</v>
+      </c>
+      <c r="R28">
+        <v>8377784.0</v>
+      </c>
+      <c r="S28">
+        <v>-1208717.0</v>
+      </c>
+      <c r="T28">
+        <v>26764045.0</v>
+      </c>
+      <c r="U28">
+        <v>4349726.0</v>
+      </c>
+      <c r="V28">
+        <v>3211039.0</v>
+      </c>
+      <c r="W28">
+        <v>1940682.0</v>
+      </c>
+      <c r="X28">
+        <v>639932.0</v>
+      </c>
+      <c r="Y28">
+        <v>1079829.0</v>
+      </c>
+      <c r="Z28">
+        <v>499195.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29">
+        <v>-572928000.0</v>
+      </c>
+      <c r="C29">
+        <v>-255052000.0</v>
+      </c>
+      <c r="D29">
+        <v>33085000.0</v>
+      </c>
+      <c r="E29">
+        <v>530000.0</v>
+      </c>
+      <c r="F29">
+        <v>-86377000.0</v>
+      </c>
+      <c r="G29">
+        <v>-11147000.0</v>
+      </c>
+      <c r="H29">
+        <v>-15415000.0</v>
+      </c>
+      <c r="I29">
+        <v>-19051656.0</v>
+      </c>
+      <c r="J29">
+        <v>-4440050.0</v>
+      </c>
+      <c r="K29">
+        <v>-5519744.0</v>
+      </c>
+      <c r="L29">
+        <v>-6868724.0</v>
+      </c>
+      <c r="M29">
+        <v>-9203522.0</v>
+      </c>
+      <c r="N29">
+        <v>-9729654.0</v>
+      </c>
+      <c r="O29">
+        <v>-5488975.0</v>
+      </c>
+      <c r="P29">
+        <v>-8332942.0</v>
+      </c>
+      <c r="Q29">
+        <v>-10706614.0</v>
+      </c>
+      <c r="R29">
+        <v>-11363647.0</v>
+      </c>
+      <c r="S29">
+        <v>-6442877.0</v>
+      </c>
+      <c r="T29">
+        <v>-12093632.0</v>
+      </c>
+      <c r="U29">
+        <v>-2569317.0</v>
+      </c>
+      <c r="V29">
+        <v>-1610587.0</v>
+      </c>
+      <c r="W29">
+        <v>-1372268.0</v>
+      </c>
+      <c r="X29">
+        <v>-395603.0</v>
+      </c>
+      <c r="Y29">
+        <v>-765284.0</v>
+      </c>
+      <c r="Z29">
+        <v>-111420.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30">
+        <v>76127000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1508805000.0</v>
+      </c>
+      <c r="D30">
+        <v>-414766000.0</v>
+      </c>
+      <c r="E30">
+        <v>-354863000.0</v>
+      </c>
+      <c r="F30">
+        <v>-490330000.0</v>
+      </c>
+      <c r="G30">
+        <v>-32832000.0</v>
+      </c>
+      <c r="H30">
+        <v>-3249000.0</v>
+      </c>
+      <c r="I30">
+        <v>-24862000.0</v>
+      </c>
+      <c r="J30">
+        <v>5578995.0</v>
+      </c>
+      <c r="K30">
+        <v>9348421.0</v>
+      </c>
+      <c r="L30">
+        <v>5794875.0</v>
+      </c>
+      <c r="M30">
+        <v>-12559820.0</v>
+      </c>
+      <c r="N30">
+        <v>-7631490.0</v>
+      </c>
+      <c r="O30">
+        <v>-316118.0</v>
+      </c>
+      <c r="P30">
+        <v>1610801.0</v>
+      </c>
+      <c r="Q30">
+        <v>-2923475.0</v>
+      </c>
+      <c r="R30">
+        <v>4533135.0</v>
+      </c>
+      <c r="S30">
+        <v>2094342.0</v>
+      </c>
+      <c r="T30">
+        <v>-822918.0</v>
+      </c>
+      <c r="U30">
+        <v>-232037.0</v>
+      </c>
+      <c r="V30">
+        <v>-197667.0</v>
+      </c>
+      <c r="W30">
+        <v>-138441.0</v>
+      </c>
+      <c r="X30">
+        <v>-227977.0</v>
+      </c>
+      <c r="Y30">
+        <v>-606530.0</v>
+      </c>
+      <c r="Z30">
+        <v>-71600.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CV30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:100">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2" spans="1:100">
+      <c r="A2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2">
+        <v>309789000.0</v>
+      </c>
+      <c r="C2">
+        <v>406357000.0</v>
+      </c>
+      <c r="D2">
+        <v>330248000.0</v>
+      </c>
+      <c r="E2">
+        <v>237871000.0</v>
+      </c>
+      <c r="F2">
+        <v>351301000.0</v>
+      </c>
+      <c r="G2">
+        <v>428382000.0</v>
+      </c>
+      <c r="H2">
+        <v>481168000.0</v>
+      </c>
+      <c r="I2">
+        <v>688497000.0</v>
+      </c>
+      <c r="J2">
+        <v>597169000.0</v>
+      </c>
+      <c r="K2">
+        <v>290107000.0</v>
+      </c>
+      <c r="L2">
+        <v>289176000.0</v>
+      </c>
+      <c r="M2">
+        <v>187770000.0</v>
+      </c>
+      <c r="N2">
+        <v>230328000.0</v>
+      </c>
+      <c r="O2">
+        <v>254974000.0</v>
+      </c>
+      <c r="P2">
+        <v>270483000.0</v>
+      </c>
+      <c r="Q2">
+        <v>113581000.0</v>
+      </c>
+      <c r="R2">
+        <v>312315000.0</v>
+      </c>
+      <c r="S2">
+        <v>57880000.0</v>
+      </c>
+      <c r="T2">
+        <v>147183000.0</v>
+      </c>
+      <c r="U2">
+        <v>241012000.0</v>
+      </c>
+      <c r="V2">
+        <v>223382000.0</v>
+      </c>
+      <c r="W2">
+        <v>30086000.0</v>
+      </c>
+      <c r="X2">
+        <v>9140000.0</v>
+      </c>
+      <c r="Y2">
+        <v>13956000.0</v>
+      </c>
+      <c r="Z2">
+        <v>7440000.0</v>
+      </c>
+      <c r="AA2">
+        <v>15162781.0</v>
+      </c>
+      <c r="AB2">
+        <v>16111000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1016000.0</v>
+      </c>
+      <c r="AD2">
+        <v>225000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1607085.0</v>
+      </c>
+      <c r="AF2">
+        <v>1654034.0</v>
+      </c>
+      <c r="AG2">
+        <v>5257534.0</v>
+      </c>
+      <c r="AH2">
+        <v>41651965.0</v>
+      </c>
+      <c r="AI2">
+        <v>13139722.0</v>
+      </c>
+      <c r="AJ2">
+        <v>11933573.0</v>
+      </c>
+      <c r="AK2">
+        <v>11981618.0</v>
+      </c>
+      <c r="AL2">
+        <v>5529848.0</v>
+      </c>
+      <c r="AM2">
+        <v>2447320.0</v>
+      </c>
+      <c r="AN2">
+        <v>4489809.0</v>
+      </c>
+      <c r="AO2">
+        <v>3841065.0</v>
+      </c>
+      <c r="AP2">
+        <v>2012283.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3230308.0</v>
+      </c>
+      <c r="AR2">
+        <v>4867832.0</v>
+      </c>
+      <c r="AS2">
+        <v>4202035.0</v>
+      </c>
+      <c r="AT2">
+        <v>3539911.0</v>
+      </c>
+      <c r="AU2">
+        <v>4371246.0</v>
+      </c>
+      <c r="AV2">
+        <v>3752767.0</v>
+      </c>
+      <c r="AW2">
+        <v>3985102.0</v>
+      </c>
+      <c r="AX2">
+        <v>5658683.0</v>
+      </c>
+      <c r="AY2">
+        <v>4355340.0</v>
+      </c>
+      <c r="AZ2">
+        <v>9736747.0</v>
+      </c>
+      <c r="BA2">
+        <v>2491838.0</v>
+      </c>
+      <c r="BB2">
+        <v>10977974.0</v>
+      </c>
+      <c r="BC2">
+        <v>9836750.0</v>
+      </c>
+      <c r="BD2">
+        <v>10949955.0</v>
+      </c>
+      <c r="BE2">
+        <v>1316462.0</v>
+      </c>
+      <c r="BF2">
+        <v>2968104.0</v>
+      </c>
+      <c r="BG2">
+        <v>2400866.0</v>
+      </c>
+      <c r="BH2">
+        <v>6108117.0</v>
+      </c>
+      <c r="BI2">
+        <v>8140814.0</v>
+      </c>
+      <c r="BJ2">
+        <v>8908080.0</v>
+      </c>
+      <c r="BK2">
+        <v>8922955.0</v>
+      </c>
+      <c r="BL2">
+        <v>12523434.0</v>
+      </c>
+      <c r="BM2">
+        <v>10769909.0</v>
+      </c>
+      <c r="BN2">
+        <v>13366777.0</v>
+      </c>
+      <c r="BO2">
+        <v>7643571.0</v>
+      </c>
+      <c r="BP2">
+        <v>9528712.0</v>
+      </c>
+      <c r="BQ2">
+        <v>13466355.0</v>
+      </c>
+      <c r="BR2">
+        <v>11819505.0</v>
+      </c>
+      <c r="BS2">
+        <v>1693606.0</v>
+      </c>
+      <c r="BT2">
+        <v>2274844.0</v>
+      </c>
+      <c r="BU2">
+        <v>1459734.0</v>
+      </c>
+      <c r="BV2">
+        <v>17376757.0</v>
+      </c>
+      <c r="BW2">
+        <v>1161817.0</v>
+      </c>
+      <c r="BX2">
+        <v>11161559.0</v>
+      </c>
+      <c r="BY2">
+        <v>6687285.0</v>
+      </c>
+      <c r="BZ2">
+        <v>3529262.0</v>
+      </c>
+      <c r="CA2">
+        <v>2144355.0</v>
+      </c>
+      <c r="CB2">
+        <v>2792546.0</v>
+      </c>
+      <c r="CC2">
+        <v>1504703.0</v>
+      </c>
+      <c r="CD2">
+        <v>1980890.0</v>
+      </c>
+      <c r="CE2">
+        <v>2745649.0</v>
+      </c>
+      <c r="CF2">
+        <v>3203499.0</v>
+      </c>
+      <c r="CG2">
+        <v>305362.0</v>
+      </c>
+      <c r="CH2">
+        <v>578105.0</v>
+      </c>
+      <c r="CI2">
+        <v>978634.0</v>
+      </c>
+      <c r="CJ2">
+        <v>12363.0</v>
+      </c>
+      <c r="CK2">
+        <v>107389.0</v>
+      </c>
+      <c r="CL2">
+        <v>148132.0</v>
+      </c>
+      <c r="CM2">
+        <v>105417.0</v>
+      </c>
+      <c r="CN2">
+        <v>15259.0</v>
+      </c>
+      <c r="CO2">
+        <v>261055.0</v>
+      </c>
+      <c r="CP2">
+        <v>131780.0</v>
+      </c>
+      <c r="CQ2">
+        <v>634895.0</v>
+      </c>
+      <c r="CR2">
+        <v>438100.0</v>
+      </c>
+      <c r="CS2">
+        <v>297365.0</v>
+      </c>
+      <c r="CT2">
+        <v>423765.0</v>
+      </c>
+      <c r="CU2"/>
+      <c r="CV2"/>
+    </row>
+    <row r="3" spans="1:100">
+      <c r="A3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3">
+        <v>115465000</v>
+      </c>
+      <c r="C3">
+        <v>82459000</v>
+      </c>
+      <c r="D3">
+        <v>131809000</v>
+      </c>
+      <c r="E3">
+        <v>60377000</v>
+      </c>
+      <c r="F3">
+        <v>32858000</v>
+      </c>
+      <c r="G3">
+        <v>754206000</v>
+      </c>
+      <c r="H3">
+        <v>123475000</v>
+      </c>
+      <c r="I3">
+        <v>193197000</v>
+      </c>
+      <c r="J3">
+        <v>196638000</v>
+      </c>
+      <c r="K3">
+        <v>185380000</v>
+      </c>
+      <c r="L3">
+        <v>131297000</v>
+      </c>
+      <c r="M3">
+        <v>56470000</v>
+      </c>
+      <c r="N3">
+        <v>50988000</v>
+      </c>
+      <c r="O3">
+        <v>28240000</v>
+      </c>
+      <c r="P3">
+        <v>54706000</v>
+      </c>
+      <c r="Q3">
+        <v>129650000</v>
+      </c>
+      <c r="R3">
+        <v>140266000</v>
+      </c>
+      <c r="S3">
+        <v>239947000</v>
+      </c>
+      <c r="T3">
+        <v>89904000</v>
+      </c>
+      <c r="U3">
+        <v>33467000</v>
+      </c>
+      <c r="V3">
+        <v>58661000</v>
+      </c>
+      <c r="W3">
+        <v>23626000</v>
+      </c>
+      <c r="X3">
+        <v>10653000</v>
+      </c>
+      <c r="Y3">
+        <v>6970000</v>
+      </c>
+      <c r="Z3">
+        <v>27000</v>
+      </c>
+      <c r="AA3">
+        <v>4960865</v>
+      </c>
+      <c r="AB3">
+        <v>4000</v>
+      </c>
+      <c r="AC3">
+        <v>2000</v>
+      </c>
+      <c r="AD3">
+        <v>29000</v>
+      </c>
+      <c r="AE3">
+        <v>116146</v>
+      </c>
+      <c r="AF3">
+        <v>700150</v>
+      </c>
+      <c r="AG3">
+        <v>1196029</v>
+      </c>
+      <c r="AH3">
+        <v>18979283</v>
+      </c>
+      <c r="AI3">
+        <v>46839</v>
+      </c>
+      <c r="AJ3">
+        <v>1290</v>
+      </c>
+      <c r="AK3">
+        <v>1054</v>
+      </c>
+      <c r="AL3">
+        <v>11911</v>
+      </c>
+      <c r="AM3">
+        <v>47091</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>3600</v>
+      </c>
+      <c r="AP3">
+        <v>10778</v>
+      </c>
+      <c r="AQ3">
+        <v>32119</v>
+      </c>
+      <c r="AR3">
+        <v>12892</v>
+      </c>
+      <c r="AS3">
+        <v>32343</v>
+      </c>
+      <c r="AT3">
+        <v>14679</v>
+      </c>
+      <c r="AU3">
+        <v>95821</v>
+      </c>
+      <c r="AV3">
+        <v>26354</v>
+      </c>
+      <c r="AW3">
+        <v>70217</v>
+      </c>
+      <c r="AX3">
+        <v>45287</v>
+      </c>
+      <c r="AY3">
+        <v>48450</v>
+      </c>
+      <c r="AZ3">
+        <v>28393</v>
+      </c>
+      <c r="BA3">
+        <v>34775</v>
+      </c>
+      <c r="BB3">
+        <v>40128</v>
+      </c>
+      <c r="BC3">
+        <v>54445</v>
+      </c>
+      <c r="BD3">
+        <v>48949</v>
+      </c>
+      <c r="BE3">
+        <v>29845</v>
+      </c>
+      <c r="BF3">
+        <v>23099</v>
+      </c>
+      <c r="BG3">
+        <v>60195</v>
+      </c>
+      <c r="BH3">
+        <v>47667</v>
+      </c>
+      <c r="BI3">
+        <v>56524</v>
+      </c>
+      <c r="BJ3">
+        <v>153877</v>
+      </c>
+      <c r="BK3">
+        <v>57435</v>
+      </c>
+      <c r="BL3">
+        <v>293783</v>
+      </c>
+      <c r="BM3">
+        <v>34512</v>
+      </c>
+      <c r="BN3">
+        <v>115677</v>
+      </c>
+      <c r="BO3">
+        <v>177711</v>
+      </c>
+      <c r="BP3">
+        <v>190296</v>
+      </c>
+      <c r="BQ3">
+        <v>96126</v>
+      </c>
+      <c r="BR3">
+        <v>131820</v>
+      </c>
+      <c r="BS3">
+        <v>244016</v>
+      </c>
+      <c r="BT3">
+        <v>94526</v>
+      </c>
+      <c r="BU3">
+        <v>335526</v>
+      </c>
+      <c r="BV3">
+        <v>79103</v>
+      </c>
+      <c r="BW3">
+        <v>227781</v>
+      </c>
+      <c r="BX3">
+        <v>133104</v>
+      </c>
+      <c r="BY3">
+        <v>114463</v>
+      </c>
+      <c r="BZ3">
+        <v>347570</v>
+      </c>
+      <c r="CA3">
+        <v>108078</v>
+      </c>
+      <c r="CB3">
+        <v>56726</v>
+      </c>
+      <c r="CC3">
+        <v>15701</v>
+      </c>
+      <c r="CD3">
+        <v>51532</v>
+      </c>
+      <c r="CE3">
+        <v>12227</v>
+      </c>
+      <c r="CF3">
+        <v>2382</v>
+      </c>
+      <c r="CG3">
+        <v>38660</v>
+      </c>
+      <c r="CH3">
+        <v>2012</v>
+      </c>
+      <c r="CI3">
+        <v>2502</v>
+      </c>
+      <c r="CJ3">
+        <v>28000</v>
+      </c>
+      <c r="CK3">
+        <v>10315</v>
+      </c>
+      <c r="CL3">
+        <v>17439</v>
+      </c>
+      <c r="CM3">
+        <v>16423</v>
+      </c>
+      <c r="CN3">
+        <v>95026</v>
+      </c>
+      <c r="CO3">
+        <v>26744</v>
+      </c>
+      <c r="CP3">
+        <v>38242</v>
+      </c>
+      <c r="CQ3">
+        <v>272152</v>
+      </c>
+      <c r="CR3">
+        <v>177483</v>
+      </c>
+      <c r="CS3">
+        <v>157000</v>
+      </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
+      <c r="CU3">
+        <v>34000</v>
+      </c>
+      <c r="CV3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:100">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>101406000.0</v>
+      </c>
+      <c r="N4">
+        <v>-42558000.0</v>
+      </c>
+      <c r="O4">
+        <v>-24646000.0</v>
+      </c>
+      <c r="P4">
+        <v>-15509000.0</v>
+      </c>
+      <c r="Q4">
+        <v>156902000.0</v>
+      </c>
+      <c r="R4">
+        <v>-198734000.0</v>
+      </c>
+      <c r="S4">
+        <v>254435000.0</v>
+      </c>
+      <c r="T4">
+        <v>-89303000.0</v>
+      </c>
+      <c r="U4">
+        <v>-93829000.0</v>
+      </c>
+      <c r="V4">
+        <v>17630000.0</v>
+      </c>
+      <c r="W4"/>
+      <c r="X4">
+        <v>20946000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-4816000.0</v>
+      </c>
+      <c r="Z4">
+        <v>6516000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-7722391.0</v>
+      </c>
+      <c r="AB4">
+        <v>-947849.0</v>
+      </c>
+      <c r="AC4">
+        <v>15094611.0</v>
+      </c>
+      <c r="AD4">
+        <v>790629.0</v>
+      </c>
+      <c r="AE4">
+        <v>-1381695.0</v>
+      </c>
+      <c r="AF4">
+        <v>-46949.0</v>
+      </c>
+      <c r="AG4">
+        <v>-3603500.0</v>
+      </c>
+      <c r="AH4">
+        <v>-36394431.0</v>
+      </c>
+      <c r="AI4">
+        <v>28512243.0</v>
+      </c>
+      <c r="AJ4">
+        <v>1206149.0</v>
+      </c>
+      <c r="AK4">
+        <v>-48045.0</v>
+      </c>
+      <c r="AL4">
+        <v>6451770.0</v>
+      </c>
+      <c r="AM4">
+        <v>3082528.0</v>
+      </c>
+      <c r="AN4">
+        <v>-2042489.0</v>
+      </c>
+      <c r="AO4">
+        <v>648744.0</v>
+      </c>
+      <c r="AP4">
+        <v>1828782.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-1218025.0</v>
+      </c>
+      <c r="AR4">
+        <v>-1637524.0</v>
+      </c>
+      <c r="AS4">
+        <v>665797.0</v>
+      </c>
+      <c r="AT4">
+        <v>662124.0</v>
+      </c>
+      <c r="AU4">
+        <v>-831335.0</v>
+      </c>
+      <c r="AV4">
+        <v>618479.0</v>
+      </c>
+      <c r="AW4">
+        <v>-232335.0</v>
+      </c>
+      <c r="AX4">
+        <v>-1673581.0</v>
+      </c>
+      <c r="AY4">
+        <v>1303343.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-5381407.0</v>
+      </c>
+      <c r="BA4">
+        <v>7244909.0</v>
+      </c>
+      <c r="BB4">
+        <v>-8486136.0</v>
+      </c>
+      <c r="BC4">
+        <v>1141224.0</v>
+      </c>
+      <c r="BD4">
+        <v>-1113205.0</v>
+      </c>
+      <c r="BE4">
+        <v>9633493.0</v>
+      </c>
+      <c r="BF4">
+        <v>-1651642.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+    </row>
+    <row r="5" spans="1:100">
+      <c r="A5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-16590000.0</v>
+      </c>
+      <c r="N5">
+        <v>44890000.0</v>
+      </c>
+      <c r="O5">
+        <v>91265000.0</v>
+      </c>
+      <c r="P5">
+        <v>9351000.0</v>
+      </c>
+      <c r="Q5">
+        <v>106518000.0</v>
+      </c>
+      <c r="R5">
+        <v>-31190000.0</v>
+      </c>
+      <c r="S5">
+        <v>-57656000.0</v>
+      </c>
+      <c r="T5">
+        <v>-54788000.0</v>
+      </c>
+      <c r="U5">
+        <v>-9247000.0</v>
+      </c>
+      <c r="V5">
+        <v>-22313000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
+        <v>-3358000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2580000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-151000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-3972693.0</v>
+      </c>
+      <c r="AB5">
+        <v>-4609251.0</v>
+      </c>
+      <c r="AC5">
+        <v>-392205.0</v>
+      </c>
+      <c r="AD5">
+        <v>-3423851.0</v>
+      </c>
+      <c r="AE5">
+        <v>-18118077.0</v>
+      </c>
+      <c r="AF5">
+        <v>-9878634.0</v>
+      </c>
+      <c r="AG5">
+        <v>-22728964.0</v>
+      </c>
+      <c r="AH5">
+        <v>-17750868.0</v>
+      </c>
+      <c r="AI5">
+        <v>-9283978.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-5307673.0</v>
+      </c>
+      <c r="AK5">
+        <v>-959949.0</v>
+      </c>
+      <c r="AL5">
+        <v>-944051.0</v>
+      </c>
+      <c r="AM5">
+        <v>34362.0</v>
+      </c>
+      <c r="AN5">
+        <v>30316.0</v>
+      </c>
+      <c r="AO5">
+        <v>124775.0</v>
+      </c>
+      <c r="AP5">
+        <v>69155.0</v>
+      </c>
+      <c r="AQ5">
+        <v>151509.0</v>
+      </c>
+      <c r="AR5">
+        <v>4804.0</v>
+      </c>
+      <c r="AS5">
+        <v>142328.0</v>
+      </c>
+      <c r="AT5">
+        <v>89690.0</v>
+      </c>
+      <c r="AU5">
+        <v>165207.0</v>
+      </c>
+      <c r="AV5">
+        <v>27341.0</v>
+      </c>
+      <c r="AW5">
+        <v>136111.0</v>
+      </c>
+      <c r="AX5">
+        <v>73547.0</v>
+      </c>
+      <c r="AY5">
+        <v>60832.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-37181.0</v>
+      </c>
+      <c r="BA5">
+        <v>165597.0</v>
+      </c>
+      <c r="BB5">
+        <v>100719.0</v>
+      </c>
+      <c r="BC5">
+        <v>77637.0</v>
+      </c>
+      <c r="BD5">
+        <v>161565.0</v>
+      </c>
+      <c r="BE5">
+        <v>59710.0</v>
+      </c>
+      <c r="BF5">
+        <v>109043.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+    </row>
+    <row r="6" spans="1:100">
+      <c r="A6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B6">
+        <v>-27250000.0</v>
+      </c>
+      <c r="C6">
+        <v>-96568000.0</v>
+      </c>
+      <c r="D6">
+        <v>76109000.0</v>
+      </c>
+      <c r="E6">
+        <v>92377000.0</v>
+      </c>
+      <c r="F6">
+        <v>-113430000.0</v>
+      </c>
+      <c r="G6">
+        <v>-77081000.0</v>
+      </c>
+      <c r="H6">
+        <v>-52786000.0</v>
+      </c>
+      <c r="I6">
+        <v>-207329000.0</v>
+      </c>
+      <c r="J6">
+        <v>91328000.0</v>
+      </c>
+      <c r="K6">
+        <v>307062000.0</v>
+      </c>
+      <c r="L6">
+        <v>931000.0</v>
+      </c>
+      <c r="M6">
+        <v>101406000.0</v>
+      </c>
+      <c r="N6">
+        <v>-42558000.0</v>
+      </c>
+      <c r="O6">
+        <v>-24646000.0</v>
+      </c>
+      <c r="P6">
+        <v>-15509000.0</v>
+      </c>
+      <c r="Q6">
+        <v>156902000.0</v>
+      </c>
+      <c r="R6">
+        <v>-198734000.0</v>
+      </c>
+      <c r="S6">
+        <v>254435000.0</v>
+      </c>
+      <c r="T6">
+        <v>-89303000.0</v>
+      </c>
+      <c r="U6">
+        <v>-93829000.0</v>
+      </c>
+      <c r="V6">
+        <v>17630000.0</v>
+      </c>
+      <c r="W6">
+        <v>193296000.0</v>
+      </c>
+      <c r="X6">
+        <v>20946000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-4816000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6516000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-7722781.0</v>
+      </c>
+      <c r="AB6">
+        <v>-948000.0</v>
+      </c>
+      <c r="AC6">
+        <v>15095000.0</v>
+      </c>
+      <c r="AD6">
+        <v>791000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1381695.0</v>
+      </c>
+      <c r="AF6">
+        <v>-46949.0</v>
+      </c>
+      <c r="AG6">
+        <v>-3603500.0</v>
+      </c>
+      <c r="AH6">
+        <v>-36394431.0</v>
+      </c>
+      <c r="AI6">
+        <v>28512243.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1206149.0</v>
+      </c>
+      <c r="AK6">
+        <v>-48045.0</v>
+      </c>
+      <c r="AL6">
+        <v>6451770.0</v>
+      </c>
+      <c r="AM6">
+        <v>3082528.0</v>
+      </c>
+      <c r="AN6">
+        <v>-2042489.0</v>
+      </c>
+      <c r="AO6">
+        <v>648744.0</v>
+      </c>
+      <c r="AP6">
+        <v>1828782.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1218025.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1637524.0</v>
+      </c>
+      <c r="AS6">
+        <v>665797.0</v>
+      </c>
+      <c r="AT6">
+        <v>662124.0</v>
+      </c>
+      <c r="AU6">
+        <v>-831335.0</v>
+      </c>
+      <c r="AV6">
+        <v>618479.0</v>
+      </c>
+      <c r="AW6">
+        <v>-232335.0</v>
+      </c>
+      <c r="AX6">
+        <v>-1673581.0</v>
+      </c>
+      <c r="AY6">
+        <v>1303343.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-5381407.0</v>
+      </c>
+      <c r="BA6">
+        <v>7244909.0</v>
+      </c>
+      <c r="BB6">
+        <v>-8486136.0</v>
+      </c>
+      <c r="BC6">
+        <v>1141224.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1113205.0</v>
+      </c>
+      <c r="BE6">
+        <v>9633493.0</v>
+      </c>
+      <c r="BF6">
+        <v>-1651642.0</v>
+      </c>
+      <c r="BG6">
+        <v>567238.0</v>
+      </c>
+      <c r="BH6">
+        <v>-3707251.0</v>
+      </c>
+      <c r="BI6">
+        <v>-2032697.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-767266.0</v>
+      </c>
+      <c r="BK6">
+        <v>-14875.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3600479.0</v>
+      </c>
+      <c r="BM6">
+        <v>1753525.0</v>
+      </c>
+      <c r="BN6">
+        <v>-2596868.0</v>
+      </c>
+      <c r="BO6">
+        <v>5723206.0</v>
+      </c>
+      <c r="BP6">
+        <v>-1885141.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-3937643.0</v>
+      </c>
+      <c r="BR6">
+        <v>1646850.0</v>
+      </c>
+      <c r="BS6">
+        <v>10125899.0</v>
+      </c>
+      <c r="BT6">
+        <v>-581238.0</v>
+      </c>
+      <c r="BU6">
+        <v>815110.0</v>
+      </c>
+      <c r="BV6">
+        <v>-15917023.0</v>
+      </c>
+      <c r="BW6">
+        <v>16214940.0</v>
+      </c>
+      <c r="BX6">
+        <v>-9999742.0</v>
+      </c>
+      <c r="BY6">
+        <v>4474274.0</v>
+      </c>
+      <c r="BZ6">
+        <v>3158023.0</v>
+      </c>
+      <c r="CA6">
+        <v>1384907.0</v>
+      </c>
+      <c r="CB6">
+        <v>-648191.0</v>
+      </c>
+      <c r="CC6">
+        <v>1287843.0</v>
+      </c>
+      <c r="CD6">
+        <v>-476187.0</v>
+      </c>
+      <c r="CE6">
+        <v>-764759.0</v>
+      </c>
+      <c r="CF6">
+        <v>-457850.0</v>
+      </c>
+      <c r="CG6">
+        <v>2898137.0</v>
+      </c>
+      <c r="CH6">
+        <v>-272743.0</v>
+      </c>
+      <c r="CI6">
+        <v>-400529.0</v>
+      </c>
+      <c r="CJ6">
+        <v>966271.0</v>
+      </c>
+      <c r="CK6">
+        <v>-95026.0</v>
+      </c>
+      <c r="CL6">
+        <v>-40743.0</v>
+      </c>
+      <c r="CM6">
+        <v>42715.0</v>
+      </c>
+      <c r="CN6">
+        <v>90158.0</v>
+      </c>
+      <c r="CO6">
+        <v>-245796.0</v>
+      </c>
+      <c r="CP6">
+        <v>129275.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-503115.0</v>
+      </c>
+      <c r="CR6">
+        <v>196795.0</v>
+      </c>
+      <c r="CS6">
+        <v>140735.0</v>
+      </c>
+      <c r="CT6">
+        <v>-126400.0</v>
+      </c>
+      <c r="CU6"/>
+      <c r="CV6"/>
+    </row>
+    <row r="7" spans="1:100">
+      <c r="A7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>-89225000.0</v>
+      </c>
+      <c r="C7">
+        <v>-13586000.0</v>
+      </c>
+      <c r="D7">
+        <v>-15830000.0</v>
+      </c>
+      <c r="E7">
+        <v>8016000.0</v>
+      </c>
+      <c r="F7">
+        <v>-13586000.0</v>
+      </c>
+      <c r="G7">
+        <v>17313000.0</v>
+      </c>
+      <c r="H7">
+        <v>20101000.0</v>
+      </c>
+      <c r="I7">
+        <v>2871000.0</v>
+      </c>
+      <c r="J7">
+        <v>-18567000.0</v>
+      </c>
+      <c r="K7">
+        <v>35236000.0</v>
+      </c>
+      <c r="L7">
+        <v>-29986000.0</v>
+      </c>
+      <c r="M7">
+        <v>-62779000.0</v>
+      </c>
+      <c r="N7">
+        <v>41075000.0</v>
+      </c>
+      <c r="O7">
+        <v>79692000.0</v>
+      </c>
+      <c r="P7">
+        <v>9632000.0</v>
+      </c>
+      <c r="Q7">
+        <v>89307000.0</v>
+      </c>
+      <c r="R7">
+        <v>-15880000.0</v>
+      </c>
+      <c r="S7">
+        <v>-72700000.0</v>
+      </c>
+      <c r="T7">
+        <v>-71851000.0</v>
+      </c>
+      <c r="U7">
+        <v>28645000.0</v>
+      </c>
+      <c r="V7">
+        <v>-17277000.0</v>
+      </c>
+      <c r="W7">
+        <v>-3819000.0</v>
+      </c>
+      <c r="X7">
+        <v>-2867000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1352000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2444000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2418269.0</v>
+      </c>
+      <c r="AB7">
+        <v>-3868712.0</v>
+      </c>
+      <c r="AC7">
+        <v>-4198275.0</v>
+      </c>
+      <c r="AD7">
+        <v>-783744.0</v>
+      </c>
+      <c r="AE7">
+        <v>-3169881.0</v>
+      </c>
+      <c r="AF7">
+        <v>-2357183.0</v>
+      </c>
+      <c r="AG7">
+        <v>353980.0</v>
+      </c>
+      <c r="AH7">
+        <v>-2830853.0</v>
+      </c>
+      <c r="AI7">
+        <v>28795107.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-65887.0</v>
+      </c>
+      <c r="AK7">
+        <v>246630.0</v>
+      </c>
+      <c r="AL7">
+        <v>-123544.0</v>
+      </c>
+      <c r="AM7">
+        <v>-13763.0</v>
+      </c>
+      <c r="AN7">
+        <v>225869.0</v>
+      </c>
+      <c r="AO7">
+        <v>-19348.0</v>
+      </c>
+      <c r="AP7">
+        <v>-720121.0</v>
+      </c>
+      <c r="AQ7">
+        <v>967985.0</v>
+      </c>
+      <c r="AR7">
+        <v>-86892.0</v>
+      </c>
+      <c r="AS7">
+        <v>101065.0</v>
+      </c>
+      <c r="AT7">
+        <v>-573546.0</v>
+      </c>
+      <c r="AU7">
+        <v>267042.0</v>
+      </c>
+      <c r="AV7">
+        <v>15835.0</v>
+      </c>
+      <c r="AW7">
+        <v>94124.0</v>
+      </c>
+      <c r="AX7">
+        <v>-352249.0</v>
+      </c>
+      <c r="AY7">
+        <v>23881.0</v>
+      </c>
+      <c r="AZ7">
+        <v>108031.0</v>
+      </c>
+      <c r="BA7">
+        <v>781860.0</v>
+      </c>
+      <c r="BB7">
+        <v>-222053.0</v>
+      </c>
+      <c r="BC7">
+        <v>310991.0</v>
+      </c>
+      <c r="BD7">
+        <v>1562184.0</v>
+      </c>
+      <c r="BE7">
+        <v>635579.0</v>
+      </c>
+      <c r="BF7">
+        <v>-172586.0</v>
+      </c>
+      <c r="BG7">
+        <v>-20800.0</v>
+      </c>
+      <c r="BH7">
+        <v>507281.0</v>
+      </c>
+      <c r="BI7">
+        <v>156244.0</v>
+      </c>
+      <c r="BJ7">
+        <v>137576.0</v>
+      </c>
+      <c r="BK7">
+        <v>-2428305.0</v>
+      </c>
+      <c r="BL7">
+        <v>154613.0</v>
+      </c>
+      <c r="BM7">
+        <v>-764398.0</v>
+      </c>
+      <c r="BN7">
+        <v>34006.0</v>
+      </c>
+      <c r="BO7">
+        <v>610345.0</v>
+      </c>
+      <c r="BP7">
+        <v>538206.0</v>
+      </c>
+      <c r="BQ7">
+        <v>419799.0</v>
+      </c>
+      <c r="BR7">
+        <v>123139.0</v>
+      </c>
+      <c r="BS7">
+        <v>9609992.0</v>
+      </c>
+      <c r="BT7">
+        <v>2065119.0</v>
+      </c>
+      <c r="BU7">
+        <v>4276629.0</v>
+      </c>
+      <c r="BV7">
+        <v>-14847579.0</v>
+      </c>
+      <c r="BW7">
+        <v>780557.0</v>
+      </c>
+      <c r="BX7">
+        <v>-8379980.0</v>
+      </c>
+      <c r="BY7">
+        <v>-216284.0</v>
+      </c>
+      <c r="BZ7">
+        <v>48815.0</v>
+      </c>
+      <c r="CA7">
+        <v>84925.0</v>
+      </c>
+      <c r="CB7">
+        <v>7400.0</v>
+      </c>
+      <c r="CC7">
+        <v>-344134.0</v>
+      </c>
+      <c r="CD7">
+        <v>37901.0</v>
+      </c>
+      <c r="CE7">
+        <v>-627708.0</v>
+      </c>
+      <c r="CF7">
+        <v>87625.0</v>
+      </c>
+      <c r="CG7">
+        <v>6994.0</v>
+      </c>
+      <c r="CH7">
+        <v>97407.0</v>
+      </c>
+      <c r="CI7">
+        <v>53729.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-446094.0</v>
+      </c>
+      <c r="CK7">
+        <v>305542.0</v>
+      </c>
+      <c r="CL7">
+        <v>59244.0</v>
+      </c>
+      <c r="CM7">
+        <v>353424.0</v>
+      </c>
+      <c r="CN7">
+        <v>193266.0</v>
+      </c>
+      <c r="CO7">
+        <v>207157.0</v>
+      </c>
+      <c r="CP7">
+        <v>140287.0</v>
+      </c>
+      <c r="CQ7">
+        <v>575845.0</v>
+      </c>
+      <c r="CR7">
+        <v>50362.0</v>
+      </c>
+      <c r="CS7">
+        <v>-48445.0</v>
+      </c>
+      <c r="CT7">
+        <v>59312.0</v>
+      </c>
+      <c r="CU7"/>
+      <c r="CV7"/>
+    </row>
+    <row r="8" spans="1:100">
+      <c r="A8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>-9547000.0</v>
+      </c>
+      <c r="P8">
+        <v>-1294000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-72000.0</v>
+      </c>
+      <c r="R8">
+        <v>-621000.0</v>
+      </c>
+      <c r="S8">
+        <v>-1887000.0</v>
+      </c>
+      <c r="T8">
+        <v>-3604000.0</v>
+      </c>
+      <c r="U8">
+        <v>1045000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
+        <v>200.0</v>
+      </c>
+      <c r="AB8">
+        <v>-20200.0</v>
+      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8">
+        <v>16968.0</v>
+      </c>
+      <c r="AN8">
+        <v>-602.0</v>
+      </c>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8">
+        <v>59475.0</v>
+      </c>
+      <c r="AR8">
+        <v>-29417.0</v>
+      </c>
+      <c r="AS8">
+        <v>-37337.0</v>
+      </c>
+      <c r="AT8">
+        <v>7077.0</v>
+      </c>
+      <c r="AU8">
+        <v>14063.0</v>
+      </c>
+      <c r="AV8">
+        <v>23673.0</v>
+      </c>
+      <c r="AW8">
+        <v>19099.0</v>
+      </c>
+      <c r="AX8">
+        <v>-38042.0</v>
+      </c>
+      <c r="AY8">
+        <v>23874.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-56068.0</v>
+      </c>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8">
+        <v>3238.0</v>
+      </c>
+      <c r="BD8">
+        <v>21958.0</v>
+      </c>
+      <c r="BE8">
+        <v>-18208.0</v>
+      </c>
+      <c r="BF8">
+        <v>28028.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+    </row>
+    <row r="9" spans="1:100">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
+        <v>-9547000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1294000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-72000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1817000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1887000.0</v>
+      </c>
+      <c r="T9">
+        <v>-3604000.0</v>
+      </c>
+      <c r="U9">
+        <v>1045000.0</v>
+      </c>
+      <c r="V9">
+        <v>1045000.0</v>
+      </c>
+      <c r="W9">
+        <v>1045000.0</v>
+      </c>
+      <c r="X9">
+        <v>1045000.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>16968.0</v>
+      </c>
+      <c r="AM9">
+        <v>16968.0</v>
+      </c>
+      <c r="AN9">
+        <v>-602.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>59475.0</v>
+      </c>
+      <c r="AQ9">
+        <v>59475.0</v>
+      </c>
+      <c r="AR9">
+        <v>-29417.0</v>
+      </c>
+      <c r="AS9">
+        <v>-37337.0</v>
+      </c>
+      <c r="AT9">
+        <v>7077.0</v>
+      </c>
+      <c r="AU9">
+        <v>14063.0</v>
+      </c>
+      <c r="AV9">
+        <v>23673.0</v>
+      </c>
+      <c r="AW9">
+        <v>19099.0</v>
+      </c>
+      <c r="AX9">
+        <v>-38042.0</v>
+      </c>
+      <c r="AY9">
+        <v>23874.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-56068.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>3238.0</v>
+      </c>
+      <c r="BC9">
+        <v>3238.0</v>
+      </c>
+      <c r="BD9">
+        <v>21958.0</v>
+      </c>
+      <c r="BE9">
+        <v>-18208.0</v>
+      </c>
+      <c r="BF9">
+        <v>28028.0</v>
+      </c>
+      <c r="BG9">
+        <v>-32277.0</v>
+      </c>
+      <c r="BH9">
+        <v>17741.0</v>
+      </c>
+      <c r="BI9">
+        <v>47559.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5137.0</v>
+      </c>
+      <c r="BK9">
+        <v>-33917.0</v>
+      </c>
+      <c r="BL9">
+        <v>-17119.0</v>
+      </c>
+      <c r="BM9">
+        <v>16686.0</v>
+      </c>
+      <c r="BN9">
+        <v>9133.0</v>
+      </c>
+      <c r="BO9">
+        <v>-13953.0</v>
+      </c>
+      <c r="BP9">
+        <v>-16436.0</v>
+      </c>
+      <c r="BQ9">
+        <v>46026.0</v>
+      </c>
+      <c r="BR9">
+        <v>-402.0</v>
+      </c>
+      <c r="BS9">
+        <v>5000.0</v>
+      </c>
+      <c r="BT9">
+        <v>33000.0</v>
+      </c>
+      <c r="BU9">
+        <v>7000.0</v>
+      </c>
+      <c r="BV9"/>
+      <c r="BW9">
+        <v>301000.0</v>
+      </c>
+      <c r="BX9">
+        <v>258000.0</v>
+      </c>
+      <c r="BY9">
+        <v>315000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>179000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
+        <v>170000.0</v>
+      </c>
+      <c r="CD9">
+        <v>147000.0</v>
+      </c>
+      <c r="CE9"/>
+      <c r="CF9">
+        <v>152000.0</v>
+      </c>
+      <c r="CG9">
+        <v>130000.0</v>
+      </c>
+      <c r="CH9">
+        <v>109000.0</v>
+      </c>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9">
+        <v>73000.0</v>
+      </c>
+      <c r="CN9">
+        <v>25000.0</v>
+      </c>
+      <c r="CO9">
+        <v>29000.0</v>
+      </c>
+      <c r="CP9">
+        <v>9000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>135000.0</v>
+      </c>
+      <c r="CR9">
+        <v>172000.0</v>
+      </c>
+      <c r="CS9">
+        <v>147000.0</v>
+      </c>
+      <c r="CT9">
+        <v>157000.0</v>
+      </c>
+      <c r="CU9"/>
+      <c r="CV9"/>
+    </row>
+    <row r="10" spans="1:100">
+      <c r="A10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>-66210000.0</v>
+      </c>
+      <c r="T10">
+        <v>-57032000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>191008.0</v>
+      </c>
+      <c r="AN10">
+        <v>-74084.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>148986.0</v>
+      </c>
+      <c r="AR10">
+        <v>-93352.0</v>
+      </c>
+      <c r="AS10">
+        <v>229233.0</v>
+      </c>
+      <c r="AT10">
+        <v>19946.0</v>
+      </c>
+      <c r="AU10">
+        <v>27242.0</v>
+      </c>
+      <c r="AV10">
+        <v>-53167.0</v>
+      </c>
+      <c r="AW10">
+        <v>258248.0</v>
+      </c>
+      <c r="AX10">
+        <v>-412449.0</v>
+      </c>
+      <c r="AY10">
+        <v>-3681.0</v>
+      </c>
+      <c r="AZ10">
+        <v>50956.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>60804.0</v>
+      </c>
+      <c r="BD10">
+        <v>453821.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>381.0</v>
+      </c>
+      <c r="BI10">
+        <v>1921.0</v>
+      </c>
+      <c r="BJ10">
+        <v>12688.0</v>
+      </c>
+      <c r="BK10">
+        <v>226221.0</v>
+      </c>
+      <c r="BL10">
+        <v>32433.0</v>
+      </c>
+      <c r="BM10">
+        <v>19578.0</v>
+      </c>
+      <c r="BN10">
+        <v>44184.0</v>
+      </c>
+      <c r="BO10">
+        <v>356586.0</v>
+      </c>
+      <c r="BP10">
+        <v>-46170.0</v>
+      </c>
+      <c r="BQ10">
+        <v>51237.0</v>
+      </c>
+      <c r="BR10">
+        <v>-128913.0</v>
+      </c>
+      <c r="BS10">
+        <v>19316.0</v>
+      </c>
+      <c r="BT10">
+        <v>-29091.0</v>
+      </c>
+      <c r="BU10">
+        <v>-73549.0</v>
+      </c>
+      <c r="BV10">
+        <v>118362.0</v>
+      </c>
+      <c r="BW10">
+        <v>-87179.0</v>
+      </c>
+      <c r="BX10">
+        <v>26704.0</v>
+      </c>
+      <c r="BY10">
+        <v>-128585.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-68566.0</v>
+      </c>
+      <c r="CA10">
+        <v>116576.0</v>
+      </c>
+      <c r="CB10">
+        <v>134433.0</v>
+      </c>
+      <c r="CC10">
+        <v>-126093.0</v>
+      </c>
+      <c r="CD10">
+        <v>-91463.0</v>
+      </c>
+      <c r="CE10">
+        <v>-218317.0</v>
+      </c>
+      <c r="CF10">
+        <v>-9117.0</v>
+      </c>
+      <c r="CG10">
+        <v>51340.0</v>
+      </c>
+      <c r="CH10">
+        <v>-4654.0</v>
+      </c>
+      <c r="CI10">
+        <v>36600.0</v>
+      </c>
+      <c r="CJ10">
+        <v>16570.0</v>
+      </c>
+      <c r="CK10">
+        <v>-2019.0</v>
+      </c>
+      <c r="CL10">
+        <v>6418.0</v>
+      </c>
+      <c r="CM10">
+        <v>261829.0</v>
+      </c>
+      <c r="CN10">
+        <v>17369.0</v>
+      </c>
+      <c r="CO10">
+        <v>12477.0</v>
+      </c>
+      <c r="CP10">
+        <v>-40188.0</v>
+      </c>
+      <c r="CQ10">
+        <v>163811.0</v>
+      </c>
+      <c r="CR10">
+        <v>23525.0</v>
+      </c>
+      <c r="CS10">
+        <v>16994.0</v>
+      </c>
+      <c r="CT10">
+        <v>-84028.0</v>
+      </c>
+      <c r="CU10"/>
+      <c r="CV10"/>
+    </row>
+    <row r="11" spans="1:100">
+      <c r="A11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-30554000.0</v>
+      </c>
+      <c r="N11">
+        <v>-5886000.0</v>
+      </c>
+      <c r="O11">
+        <v>21864000.0</v>
+      </c>
+      <c r="P11">
+        <v>3959000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-418000.0</v>
+      </c>
+      <c r="R11">
+        <v>-15234000.0</v>
+      </c>
+      <c r="S11">
+        <v>8702000.0</v>
+      </c>
+      <c r="T11">
+        <v>-13641000.0</v>
+      </c>
+      <c r="U11">
+        <v>779000.0</v>
+      </c>
+      <c r="V11">
+        <v>5036000.0</v>
+      </c>
+      <c r="W11">
+        <v>866000.0</v>
+      </c>
+      <c r="X11">
+        <v>-71000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-47000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-90000.0</v>
+      </c>
+      <c r="AA11">
+        <v>99344.0</v>
+      </c>
+      <c r="AB11">
+        <v>54721.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1570860.0</v>
+      </c>
+      <c r="AD11">
+        <v>599795.0</v>
+      </c>
+      <c r="AE11">
+        <v>463600.0</v>
+      </c>
+      <c r="AF11">
+        <v>698372.0</v>
+      </c>
+      <c r="AG11">
+        <v>1928895.0</v>
+      </c>
+      <c r="AH11">
+        <v>1627788.0</v>
+      </c>
+      <c r="AI11">
+        <v>184253.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-91209.0</v>
+      </c>
+      <c r="AK11">
+        <v>142614.0</v>
+      </c>
+      <c r="AL11">
+        <v>-186277.0</v>
+      </c>
+      <c r="AM11">
+        <v>-28052.0</v>
+      </c>
+      <c r="AN11">
+        <v>196155.0</v>
+      </c>
+      <c r="AO11">
+        <v>-144123.0</v>
+      </c>
+      <c r="AP11">
+        <v>-789276.0</v>
+      </c>
+      <c r="AQ11">
+        <v>757001.0</v>
+      </c>
+      <c r="AR11">
+        <v>-62279.0</v>
+      </c>
+      <c r="AS11">
+        <v>-3926.0</v>
+      </c>
+      <c r="AT11">
+        <v>-670313.0</v>
+      </c>
+      <c r="AU11">
+        <v>87772.0</v>
+      </c>
+      <c r="AV11">
+        <v>-35179.0</v>
+      </c>
+      <c r="AW11">
+        <v>-61086.0</v>
+      </c>
+      <c r="AX11">
+        <v>-387754.0</v>
+      </c>
+      <c r="AY11">
+        <v>-60825.0</v>
+      </c>
+      <c r="AZ11">
+        <v>201280.0</v>
+      </c>
+      <c r="BA11">
+        <v>616263.0</v>
+      </c>
+      <c r="BB11">
+        <v>-322772.0</v>
+      </c>
+      <c r="BC11">
+        <v>230116.0</v>
+      </c>
+      <c r="BD11">
+        <v>1378661.0</v>
+      </c>
+      <c r="BE11">
+        <v>594077.0</v>
+      </c>
+      <c r="BF11">
+        <v>-309657.0</v>
+      </c>
+      <c r="BG11">
+        <v>315000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>718000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>717000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>830000.0</v>
+      </c>
+      <c r="BP11">
+        <v>500000.0</v>
+      </c>
+      <c r="BQ11"/>
+      <c r="BR11">
+        <v>74000.0</v>
+      </c>
+      <c r="BS11">
+        <v>105000.0</v>
+      </c>
+      <c r="BT11">
+        <v>28000.0</v>
+      </c>
+      <c r="BU11">
+        <v>235000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>775000.0</v>
+      </c>
+      <c r="BX11">
+        <v>551000.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>323000.0</v>
+      </c>
+      <c r="CF11">
+        <v>29000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>77000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11">
+        <v>389000.0</v>
+      </c>
+      <c r="CL11">
+        <v>52000.0</v>
+      </c>
+      <c r="CM11">
+        <v>27000.0</v>
+      </c>
+      <c r="CN11">
+        <v>325000.0</v>
+      </c>
+      <c r="CO11">
+        <v>146000.0</v>
+      </c>
+      <c r="CP11"/>
+      <c r="CQ11">
+        <v>250000.0</v>
+      </c>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11">
+        <v>3000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11"/>
+    </row>
+    <row r="12" spans="1:100">
+      <c r="A12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-29478000.0</v>
+      </c>
+      <c r="N12">
+        <v>-10293000.0</v>
+      </c>
+      <c r="O12">
+        <v>6883000.0</v>
+      </c>
+      <c r="P12">
+        <v>-1853000.0</v>
+      </c>
+      <c r="Q12">
+        <v>270669000.0</v>
+      </c>
+      <c r="R12">
+        <v>-48147000.0</v>
+      </c>
+      <c r="S12">
+        <v>39368000.0</v>
+      </c>
+      <c r="T12">
+        <v>41375000.0</v>
+      </c>
+      <c r="U12">
+        <v>-20839000.0</v>
+      </c>
+      <c r="V12">
+        <v>936000.0</v>
+      </c>
+      <c r="W12">
+        <v>-4149000.0</v>
+      </c>
+      <c r="X12">
+        <v>367000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9784000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1220000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-83046.0</v>
+      </c>
+      <c r="AB12">
+        <v>-175073.0</v>
+      </c>
+      <c r="AC12">
+        <v>-3033621.0</v>
+      </c>
+      <c r="AD12">
+        <v>-360260.0</v>
+      </c>
+      <c r="AE12">
+        <v>15010000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2161389.0</v>
+      </c>
+      <c r="AG12">
+        <v>14002939.0</v>
+      </c>
+      <c r="AH12">
+        <v>8361230.0</v>
+      </c>
+      <c r="AI12">
+        <v>7012730.0</v>
+      </c>
+      <c r="AJ12">
+        <v>67032.0</v>
+      </c>
+      <c r="AK12">
+        <v>-90278.0</v>
+      </c>
+      <c r="AL12">
+        <v>-527455.0</v>
+      </c>
+      <c r="AM12">
+        <v>502316.0</v>
+      </c>
+      <c r="AN12">
+        <v>163433.0</v>
+      </c>
+      <c r="AO12">
+        <v>209654.0</v>
+      </c>
+      <c r="AP12">
+        <v>-1737578.0</v>
+      </c>
+      <c r="AQ12">
+        <v>299395.0</v>
+      </c>
+      <c r="AR12">
+        <v>238084.0</v>
+      </c>
+      <c r="AS12">
+        <v>352228.0</v>
+      </c>
+      <c r="AT12">
+        <v>433402.0</v>
+      </c>
+      <c r="AU12">
+        <v>112274.0</v>
+      </c>
+      <c r="AV12">
+        <v>180073.0</v>
+      </c>
+      <c r="AW12">
+        <v>326392.0</v>
+      </c>
+      <c r="AX12">
+        <v>403021.0</v>
+      </c>
+      <c r="AY12">
+        <v>254820.0</v>
+      </c>
+      <c r="AZ12">
+        <v>332250.0</v>
+      </c>
+      <c r="BA12">
+        <v>414076.0</v>
+      </c>
+      <c r="BB12">
+        <v>484222.0</v>
+      </c>
+      <c r="BC12">
+        <v>226726.0</v>
+      </c>
+      <c r="BD12">
+        <v>254938.0</v>
+      </c>
+      <c r="BE12">
+        <v>231805.0</v>
+      </c>
+      <c r="BF12">
+        <v>263946.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12">
+        <v>11000.0</v>
+      </c>
+      <c r="CV12"/>
+    </row>
+    <row r="13" spans="1:100">
+      <c r="A13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-3564000.0</v>
+      </c>
+      <c r="N13">
+        <v>-3564000.0</v>
+      </c>
+      <c r="O13">
+        <v>38519000.0</v>
+      </c>
+      <c r="P13">
+        <v>14081000.0</v>
+      </c>
+      <c r="Q13">
+        <v>83731000.0</v>
+      </c>
+      <c r="R13">
+        <v>-72129000.0</v>
+      </c>
+      <c r="S13">
+        <v>-69549000.0</v>
+      </c>
+      <c r="T13">
+        <v>-53605000.0</v>
+      </c>
+      <c r="U13">
+        <v>-27318000.0</v>
+      </c>
+      <c r="V13">
+        <v>-19463000.0</v>
+      </c>
+      <c r="W13">
+        <v>-4685000.0</v>
+      </c>
+      <c r="X13">
+        <v>-2789000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-1628000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-2309000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-2330808.0</v>
+      </c>
+      <c r="AB13">
+        <v>-3901870.0</v>
+      </c>
+      <c r="AC13">
+        <v>-2740722.0</v>
+      </c>
+      <c r="AD13">
+        <v>-409600.0</v>
+      </c>
+      <c r="AE13">
+        <v>683983.0</v>
+      </c>
+      <c r="AF13">
+        <v>-3037513.0</v>
+      </c>
+      <c r="AG13">
+        <v>-848433.0</v>
+      </c>
+      <c r="AH13">
+        <v>-3932051.0</v>
+      </c>
+      <c r="AI13">
+        <v>-282191.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-75304.0</v>
+      </c>
+      <c r="AK13">
+        <v>276994.0</v>
+      </c>
+      <c r="AL13">
+        <v>62733.0</v>
+      </c>
+      <c r="AM13">
+        <v>23179.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>145269.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>280369.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+    </row>
+    <row r="14" spans="1:100">
+      <c r="A14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B14">
+        <v>97734000.0</v>
+      </c>
+      <c r="C14">
+        <v>102759000.0</v>
+      </c>
+      <c r="D14">
+        <v>82929000.0</v>
+      </c>
+      <c r="E14">
+        <v>83197000.0</v>
+      </c>
+      <c r="F14">
+        <v>77926000.0</v>
+      </c>
+      <c r="G14">
+        <v>82384000.0</v>
+      </c>
+      <c r="H14">
+        <v>60000000.0</v>
+      </c>
+      <c r="I14">
+        <v>37326000.0</v>
+      </c>
+      <c r="J14">
+        <v>32343000.0</v>
+      </c>
+      <c r="K14">
+        <v>62283000.0</v>
+      </c>
+      <c r="L14">
+        <v>64569000.0</v>
+      </c>
+      <c r="M14">
+        <v>66162000.0</v>
+      </c>
+      <c r="N14">
+        <v>59340000.0</v>
+      </c>
+      <c r="O14">
+        <v>55874000.0</v>
+      </c>
+      <c r="P14">
+        <v>28643000.0</v>
+      </c>
+      <c r="Q14">
+        <v>21012000.0</v>
+      </c>
+      <c r="R14">
+        <v>14602000.0</v>
+      </c>
+      <c r="S14">
+        <v>5833000.0</v>
+      </c>
+      <c r="T14">
+        <v>12128000.0</v>
+      </c>
+      <c r="U14">
+        <v>5792000.0</v>
+      </c>
+      <c r="V14">
+        <v>2846000.0</v>
+      </c>
+      <c r="W14">
+        <v>1733000.0</v>
+      </c>
+      <c r="X14">
+        <v>987000.0</v>
+      </c>
+      <c r="Y14">
+        <v>835000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1306000.0</v>
+      </c>
+      <c r="AA14">
+        <v>-1678213.0</v>
+      </c>
+      <c r="AB14">
+        <v>601664.0</v>
+      </c>
+      <c r="AC14">
+        <v>604579.0</v>
+      </c>
+      <c r="AD14">
+        <v>590970.0</v>
+      </c>
+      <c r="AE14">
+        <v>-418292.0</v>
+      </c>
+      <c r="AF14">
+        <v>658338.0</v>
+      </c>
+      <c r="AG14">
+        <v>2870899.0</v>
+      </c>
+      <c r="AH14">
+        <v>2156427.0</v>
+      </c>
+      <c r="AI14">
+        <v>834990.0</v>
+      </c>
+      <c r="AJ14">
+        <v>18132.0</v>
+      </c>
+      <c r="AK14">
+        <v>19634.0</v>
+      </c>
+      <c r="AL14">
+        <v>18133.0</v>
+      </c>
+      <c r="AM14">
+        <v>142333.0</v>
+      </c>
+      <c r="AN14">
+        <v>50966.0</v>
+      </c>
+      <c r="AO14">
+        <v>26630.0</v>
+      </c>
+      <c r="AP14">
+        <v>19401.0</v>
+      </c>
+      <c r="AQ14">
+        <v>59380.0</v>
+      </c>
+      <c r="AR14">
+        <v>64644.0</v>
+      </c>
+      <c r="AS14">
+        <v>65773.0</v>
+      </c>
+      <c r="AT14">
+        <v>64021.0</v>
+      </c>
+      <c r="AU14">
+        <v>66703.0</v>
+      </c>
+      <c r="AV14">
+        <v>68456.0</v>
+      </c>
+      <c r="AW14">
+        <v>70997.0</v>
+      </c>
+      <c r="AX14">
+        <v>82595.0</v>
+      </c>
+      <c r="AY14">
+        <v>74634.0</v>
+      </c>
+      <c r="AZ14">
+        <v>80103.0</v>
+      </c>
+      <c r="BA14">
+        <v>84989.0</v>
+      </c>
+      <c r="BB14">
+        <v>86808.0</v>
+      </c>
+      <c r="BC14">
+        <v>100003.0</v>
+      </c>
+      <c r="BD14">
+        <v>105773.0</v>
+      </c>
+      <c r="BE14">
+        <v>112127.0</v>
+      </c>
+      <c r="BF14">
+        <v>112325.0</v>
+      </c>
+      <c r="BG14">
+        <v>110625.0</v>
+      </c>
+      <c r="BH14">
+        <v>100279.0</v>
+      </c>
+      <c r="BI14">
+        <v>101094.0</v>
+      </c>
+      <c r="BJ14">
+        <v>116338.0</v>
+      </c>
+      <c r="BK14">
+        <v>120116.0</v>
+      </c>
+      <c r="BL14">
+        <v>101624.0</v>
+      </c>
+      <c r="BM14">
+        <v>109126.0</v>
+      </c>
+      <c r="BN14">
+        <v>92900.0</v>
+      </c>
+      <c r="BO14">
+        <v>-64821.0</v>
+      </c>
+      <c r="BP14">
+        <v>81097.0</v>
+      </c>
+      <c r="BQ14">
+        <v>78365.0</v>
+      </c>
+      <c r="BR14">
+        <v>79615.0</v>
+      </c>
+      <c r="BS14">
+        <v>77721.0</v>
+      </c>
+      <c r="BT14">
+        <v>78783.0</v>
+      </c>
+      <c r="BU14">
+        <v>69804.0</v>
+      </c>
+      <c r="BV14">
+        <v>93270.0</v>
+      </c>
+      <c r="BW14">
+        <v>99080.0</v>
+      </c>
+      <c r="BX14">
+        <v>66942.0</v>
+      </c>
+      <c r="BY14">
+        <v>67228.0</v>
+      </c>
+      <c r="BZ14">
+        <v>65602.0</v>
+      </c>
+      <c r="CA14">
+        <v>67435.0</v>
+      </c>
+      <c r="CB14">
+        <v>59411.0</v>
+      </c>
+      <c r="CC14">
+        <v>59075.0</v>
+      </c>
+      <c r="CD14">
+        <v>58742.0</v>
+      </c>
+      <c r="CE14">
+        <v>60951.0</v>
+      </c>
+      <c r="CF14">
+        <v>53691.0</v>
+      </c>
+      <c r="CG14">
+        <v>60786.0</v>
+      </c>
+      <c r="CH14">
+        <v>74499.0</v>
+      </c>
+      <c r="CI14">
+        <v>174921.0</v>
+      </c>
+      <c r="CJ14">
+        <v>174867.0</v>
+      </c>
+      <c r="CK14">
+        <v>174867.0</v>
+      </c>
+      <c r="CL14">
+        <v>148360.0</v>
+      </c>
+      <c r="CM14">
+        <v>75667.0</v>
+      </c>
+      <c r="CN14">
+        <v>62540.0</v>
+      </c>
+      <c r="CO14">
+        <v>83679.0</v>
+      </c>
+      <c r="CP14">
+        <v>71849.0</v>
+      </c>
+      <c r="CQ14">
+        <v>135645.0</v>
+      </c>
+      <c r="CR14">
+        <v>11581.0</v>
+      </c>
+      <c r="CS14">
+        <v>11581.0</v>
+      </c>
+      <c r="CT14">
+        <v>11486.0</v>
+      </c>
+      <c r="CU14"/>
+      <c r="CV14"/>
+    </row>
+    <row r="15" spans="1:100">
+      <c r="A15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>2500000.0</v>
+      </c>
+      <c r="L15">
+        <v>3540000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
+        <v>72056000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>300000.0</v>
+      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>9562331.0</v>
+      </c>
+      <c r="AI15">
+        <v>9562331.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15">
+        <v>49000.0</v>
+      </c>
+      <c r="CR15">
+        <v>49000.0</v>
+      </c>
+      <c r="CS15">
+        <v>49000.0</v>
+      </c>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+    </row>
+    <row r="16" spans="1:100">
+      <c r="A16" t="s">
+        <v>208</v>
+      </c>
+      <c r="B16">
+        <v>282539000.0</v>
+      </c>
+      <c r="C16">
+        <v>309789000.0</v>
+      </c>
+      <c r="D16">
+        <v>406357000.0</v>
+      </c>
+      <c r="E16">
+        <v>330248000.0</v>
+      </c>
+      <c r="F16">
+        <v>237871000.0</v>
+      </c>
+      <c r="G16">
+        <v>351301000.0</v>
+      </c>
+      <c r="H16">
+        <v>428382000.0</v>
+      </c>
+      <c r="I16">
+        <v>481168000.0</v>
+      </c>
+      <c r="J16">
+        <v>688497000.0</v>
+      </c>
+      <c r="K16">
+        <v>597169000.0</v>
+      </c>
+      <c r="L16">
+        <v>290107000.0</v>
+      </c>
+      <c r="M16">
+        <v>289176000.0</v>
+      </c>
+      <c r="N16">
+        <v>187770000.0</v>
+      </c>
+      <c r="O16">
+        <v>230328000.0</v>
+      </c>
+      <c r="P16">
+        <v>254974000.0</v>
+      </c>
+      <c r="Q16">
+        <v>270483000.0</v>
+      </c>
+      <c r="R16">
+        <v>113581000.0</v>
+      </c>
+      <c r="S16">
+        <v>312315000.0</v>
+      </c>
+      <c r="T16">
+        <v>57880000.0</v>
+      </c>
+      <c r="U16">
+        <v>147183000.0</v>
+      </c>
+      <c r="V16">
+        <v>241012000.0</v>
+      </c>
+      <c r="W16">
+        <v>223382000.0</v>
+      </c>
+      <c r="X16">
+        <v>30086000.0</v>
+      </c>
+      <c r="Y16">
+        <v>9140000.0</v>
+      </c>
+      <c r="Z16">
+        <v>13956000.0</v>
+      </c>
+      <c r="AA16">
+        <v>7440000.0</v>
+      </c>
+      <c r="AB16">
+        <v>15163000.0</v>
+      </c>
+      <c r="AC16">
+        <v>16111000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1016000.0</v>
+      </c>
+      <c r="AE16">
+        <v>225390.0</v>
+      </c>
+      <c r="AF16">
+        <v>1607085.0</v>
+      </c>
+      <c r="AG16">
+        <v>1654034.0</v>
+      </c>
+      <c r="AH16">
+        <v>5257534.0</v>
+      </c>
+      <c r="AI16">
+        <v>41651965.0</v>
+      </c>
+      <c r="AJ16">
+        <v>13139722.0</v>
+      </c>
+      <c r="AK16">
+        <v>11933573.0</v>
+      </c>
+      <c r="AL16">
+        <v>11981618.0</v>
+      </c>
+      <c r="AM16">
+        <v>5529848.0</v>
+      </c>
+      <c r="AN16">
+        <v>2447320.0</v>
+      </c>
+      <c r="AO16">
+        <v>4489809.0</v>
+      </c>
+      <c r="AP16">
+        <v>3841065.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2012283.0</v>
+      </c>
+      <c r="AR16">
+        <v>3230308.0</v>
+      </c>
+      <c r="AS16">
+        <v>4867832.0</v>
+      </c>
+      <c r="AT16">
+        <v>4202035.0</v>
+      </c>
+      <c r="AU16">
+        <v>3539911.0</v>
+      </c>
+      <c r="AV16">
+        <v>4371246.0</v>
+      </c>
+      <c r="AW16">
+        <v>3752767.0</v>
+      </c>
+      <c r="AX16">
+        <v>3985102.0</v>
+      </c>
+      <c r="AY16">
+        <v>5658683.0</v>
+      </c>
+      <c r="AZ16">
+        <v>4355340.0</v>
+      </c>
+      <c r="BA16">
+        <v>9736747.0</v>
+      </c>
+      <c r="BB16">
+        <v>2491838.0</v>
+      </c>
+      <c r="BC16">
+        <v>10977974.0</v>
+      </c>
+      <c r="BD16">
+        <v>9836750.0</v>
+      </c>
+      <c r="BE16">
+        <v>10949955.0</v>
+      </c>
+      <c r="BF16">
+        <v>1316462.0</v>
+      </c>
+      <c r="BG16">
+        <v>2968104.0</v>
+      </c>
+      <c r="BH16">
+        <v>2400866.0</v>
+      </c>
+      <c r="BI16">
+        <v>6108117.0</v>
+      </c>
+      <c r="BJ16">
+        <v>8140814.0</v>
+      </c>
+      <c r="BK16">
+        <v>8908080.0</v>
+      </c>
+      <c r="BL16">
+        <v>8922955.0</v>
+      </c>
+      <c r="BM16">
+        <v>12523434.0</v>
+      </c>
+      <c r="BN16">
+        <v>10769909.0</v>
+      </c>
+      <c r="BO16">
+        <v>13366777.0</v>
+      </c>
+      <c r="BP16">
+        <v>7643571.0</v>
+      </c>
+      <c r="BQ16">
+        <v>9528712.0</v>
+      </c>
+      <c r="BR16">
+        <v>13466355.0</v>
+      </c>
+      <c r="BS16">
+        <v>11819505.0</v>
+      </c>
+      <c r="BT16">
+        <v>1693606.0</v>
+      </c>
+      <c r="BU16">
+        <v>2274844.0</v>
+      </c>
+      <c r="BV16">
+        <v>1459734.0</v>
+      </c>
+      <c r="BW16">
+        <v>17376757.0</v>
+      </c>
+      <c r="BX16">
+        <v>1161817.0</v>
+      </c>
+      <c r="BY16">
+        <v>11161559.0</v>
+      </c>
+      <c r="BZ16">
+        <v>6687285.0</v>
+      </c>
+      <c r="CA16">
+        <v>3529262.0</v>
+      </c>
+      <c r="CB16">
+        <v>2144355.0</v>
+      </c>
+      <c r="CC16">
+        <v>2792546.0</v>
+      </c>
+      <c r="CD16">
+        <v>1504703.0</v>
+      </c>
+      <c r="CE16">
+        <v>1980890.0</v>
+      </c>
+      <c r="CF16">
+        <v>2745649.0</v>
+      </c>
+      <c r="CG16">
+        <v>3203499.0</v>
+      </c>
+      <c r="CH16">
+        <v>305362.0</v>
+      </c>
+      <c r="CI16">
+        <v>578105.0</v>
+      </c>
+      <c r="CJ16">
+        <v>978634.0</v>
+      </c>
+      <c r="CK16">
+        <v>12363.0</v>
+      </c>
+      <c r="CL16">
+        <v>107389.0</v>
+      </c>
+      <c r="CM16">
+        <v>148132.0</v>
+      </c>
+      <c r="CN16">
+        <v>105417.0</v>
+      </c>
+      <c r="CO16">
+        <v>15259.0</v>
+      </c>
+      <c r="CP16">
+        <v>261055.0</v>
+      </c>
+      <c r="CQ16">
+        <v>131780.0</v>
+      </c>
+      <c r="CR16">
+        <v>634895.0</v>
+      </c>
+      <c r="CS16">
+        <v>438100.0</v>
+      </c>
+      <c r="CT16">
+        <v>297365.0</v>
+      </c>
+      <c r="CU16">
+        <v>423765.0</v>
+      </c>
+      <c r="CV16"/>
+    </row>
+    <row r="17" spans="1:100">
+      <c r="A17" t="s">
+        <v>209</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+    </row>
+    <row r="18" spans="1:100">
+      <c r="A18" t="s">
+        <v>210</v>
+      </c>
+      <c r="B18">
+        <v>-298116000.0</v>
+      </c>
+      <c r="C18">
+        <v>-187987000.0</v>
+      </c>
+      <c r="D18">
+        <v>-245824000.0</v>
+      </c>
+      <c r="E18">
+        <v>-291702000.0</v>
+      </c>
+      <c r="F18">
+        <v>-154918000.0</v>
+      </c>
+      <c r="G18">
+        <v>-852562000.0</v>
+      </c>
+      <c r="H18">
+        <v>-179806000.0</v>
+      </c>
+      <c r="I18">
+        <v>-235709000.0</v>
+      </c>
+      <c r="J18">
+        <v>-254491000.0</v>
+      </c>
+      <c r="K18">
+        <v>-140345000.0</v>
+      </c>
+      <c r="L18">
+        <v>-137463000.0</v>
+      </c>
+      <c r="M18">
+        <v>-94617000.0</v>
+      </c>
+      <c r="N18">
+        <v>-18625000.0</v>
+      </c>
+      <c r="O18">
+        <v>-26970000.0</v>
+      </c>
+      <c r="P18">
+        <v>-41053000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-98725000.0</v>
+      </c>
+      <c r="R18">
+        <v>-185584000.0</v>
+      </c>
+      <c r="S18">
+        <v>-265337000.0</v>
+      </c>
+      <c r="T18">
+        <v>-123698000.0</v>
+      </c>
+      <c r="U18">
+        <v>-54638000.0</v>
+      </c>
+      <c r="V18">
+        <v>-64650000.0</v>
+      </c>
+      <c r="W18">
+        <v>-25951000.0</v>
+      </c>
+      <c r="X18">
+        <v>-14189000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-9597000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2686000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-8892019.0</v>
+      </c>
+      <c r="AB18">
+        <v>-4754000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-3213000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-3053138.0</v>
+      </c>
+      <c r="AF18">
+        <v>-7084859.0</v>
+      </c>
+      <c r="AG18">
+        <v>-5146435.0</v>
+      </c>
+      <c r="AH18">
+        <v>-24608880.0</v>
+      </c>
+      <c r="AI18">
+        <v>-1323018.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-589183.0</v>
+      </c>
+      <c r="AK18">
+        <v>-913207.0</v>
+      </c>
+      <c r="AL18">
+        <v>-1675736.0</v>
+      </c>
+      <c r="AM18">
+        <v>-1725768.0</v>
+      </c>
+      <c r="AN18">
+        <v>-1294991.0</v>
+      </c>
+      <c r="AO18">
+        <v>-646714.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1913740.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1684406.0</v>
+      </c>
+      <c r="AR18">
+        <v>-1404315.0</v>
+      </c>
+      <c r="AS18">
+        <v>-1570686.0</v>
+      </c>
+      <c r="AT18">
+        <v>-2301350.0</v>
+      </c>
+      <c r="AU18">
+        <v>-2044514.0</v>
+      </c>
+      <c r="AV18">
+        <v>-2319546.0</v>
+      </c>
+      <c r="AW18">
+        <v>-2194397.0</v>
+      </c>
+      <c r="AX18">
+        <v>-2882744.0</v>
+      </c>
+      <c r="AY18">
+        <v>-2847900.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-2601807.0</v>
+      </c>
+      <c r="BA18">
+        <v>-1919718.0</v>
+      </c>
+      <c r="BB18">
+        <v>-2511975.0</v>
+      </c>
+      <c r="BC18">
+        <v>-1941394.0</v>
+      </c>
+      <c r="BD18">
+        <v>-586141.0</v>
+      </c>
+      <c r="BE18">
+        <v>-1360093.0</v>
+      </c>
+      <c r="BF18">
+        <v>-1757685.0</v>
+      </c>
+      <c r="BG18">
+        <v>-1978374.0</v>
+      </c>
+      <c r="BH18">
+        <v>-2115064.0</v>
+      </c>
+      <c r="BI18">
+        <v>-2251679.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-2306088.0</v>
+      </c>
+      <c r="BK18">
+        <v>-2192223.0</v>
+      </c>
+      <c r="BL18">
+        <v>-2419458.0</v>
+      </c>
+      <c r="BM18">
+        <v>-3344784.0</v>
+      </c>
+      <c r="BN18">
+        <v>-3251556.0</v>
+      </c>
+      <c r="BO18">
+        <v>-3767839.0</v>
+      </c>
+      <c r="BP18">
+        <v>-2974865.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-2955199.0</v>
+      </c>
+      <c r="BR18">
+        <v>-2261697.0</v>
+      </c>
+      <c r="BS18">
+        <v>7323719.0</v>
+      </c>
+      <c r="BT18">
+        <v>-60328.0</v>
+      </c>
+      <c r="BU18">
+        <v>1637165.0</v>
+      </c>
+      <c r="BV18">
+        <v>-16096604.0</v>
+      </c>
+      <c r="BW18">
+        <v>-965359.0</v>
+      </c>
+      <c r="BX18">
+        <v>-10001061.0</v>
+      </c>
+      <c r="BY18">
+        <v>-1129808.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-820322.0</v>
+      </c>
+      <c r="CA18">
+        <v>-704632.0</v>
+      </c>
+      <c r="CB18">
+        <v>-628388.0</v>
+      </c>
+      <c r="CC18">
+        <v>-916517.0</v>
+      </c>
+      <c r="CD18">
+        <v>-551817.0</v>
+      </c>
+      <c r="CE18">
+        <v>-677533.0</v>
+      </c>
+      <c r="CF18">
+        <v>-434300.0</v>
+      </c>
+      <c r="CG18">
+        <v>-329914.0</v>
+      </c>
+      <c r="CH18">
+        <v>-224121.0</v>
+      </c>
+      <c r="CI18">
+        <v>-293044.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-764133.0</v>
+      </c>
+      <c r="CK18">
+        <v>-47292.0</v>
+      </c>
+      <c r="CL18">
+        <v>-298055.0</v>
+      </c>
+      <c r="CM18">
+        <v>-236389.0</v>
+      </c>
+      <c r="CN18">
+        <v>-109782.0</v>
+      </c>
+      <c r="CO18">
+        <v>-304824.0</v>
+      </c>
+      <c r="CP18">
+        <v>78957.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-358160.0</v>
+      </c>
+      <c r="CR18">
+        <v>-221496.0</v>
+      </c>
+      <c r="CS18">
+        <v>-348823.0</v>
+      </c>
+      <c r="CT18">
+        <v>-93335.0</v>
+      </c>
+      <c r="CU18"/>
+      <c r="CV18"/>
+    </row>
+    <row r="19" spans="1:100">
+      <c r="A19" t="s">
+        <v>211</v>
+      </c>
+      <c r="B19">
+        <v>289442000.0</v>
+      </c>
+      <c r="C19">
+        <v>244533000.0</v>
+      </c>
+      <c r="D19">
+        <v>118654000.0</v>
+      </c>
+      <c r="E19">
+        <v>19208000.0</v>
+      </c>
+      <c r="F19">
+        <v>-59227000.0</v>
+      </c>
+      <c r="G19">
+        <v>-782617000.0</v>
+      </c>
+      <c r="H19">
+        <v>-205499000.0</v>
+      </c>
+      <c r="I19">
+        <v>-326196000.0</v>
+      </c>
+      <c r="J19">
+        <v>-194493000.0</v>
+      </c>
+      <c r="K19">
+        <v>-182380000.0</v>
+      </c>
+      <c r="L19">
+        <v>-124928000.0</v>
+      </c>
+      <c r="M19">
+        <v>-33470000.0</v>
+      </c>
+      <c r="N19">
+        <v>-73988000.0</v>
+      </c>
+      <c r="O19">
+        <v>1104000.0</v>
+      </c>
+      <c r="P19">
+        <v>-59476000.0</v>
+      </c>
+      <c r="Q19">
+        <v>704000.0</v>
+      </c>
+      <c r="R19">
+        <v>-140266000.0</v>
+      </c>
+      <c r="S19">
+        <v>-269332000.0</v>
+      </c>
+      <c r="T19">
+        <v>-89824000.0</v>
+      </c>
+      <c r="U19">
+        <v>1800000.0</v>
+      </c>
+      <c r="V19">
+        <v>-58661000.0</v>
+      </c>
+      <c r="W19">
+        <v>-16307000.0</v>
+      </c>
+      <c r="X19">
+        <v>-9626000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-6890000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-9000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-4961175.0</v>
+      </c>
+      <c r="AB19">
+        <v>-3607.0</v>
+      </c>
+      <c r="AC19">
+        <v>2189501.0</v>
+      </c>
+      <c r="AD19">
+        <v>975281.0</v>
+      </c>
+      <c r="AE19">
+        <v>-1648627.0</v>
+      </c>
+      <c r="AF19">
+        <v>5646827.0</v>
+      </c>
+      <c r="AG19">
+        <v>-3998200.0</v>
+      </c>
+      <c r="AH19">
+        <v>-6412726.0</v>
+      </c>
+      <c r="AI19">
+        <v>1129324.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AL19">
+        <v>7506761.0</v>
+      </c>
+      <c r="AM19">
+        <v>4880526.0</v>
+      </c>
+      <c r="AN19">
+        <v>-758675.0</v>
+      </c>
+      <c r="AO19">
+        <v>1351697.0</v>
+      </c>
+      <c r="AP19">
+        <v>2110882.0</v>
+      </c>
+      <c r="AQ19">
+        <v>581911.0</v>
+      </c>
+      <c r="AR19">
+        <v>-139005.0</v>
+      </c>
+      <c r="AS19">
+        <v>2338703.0</v>
+      </c>
+      <c r="AT19">
+        <v>3097189.0</v>
+      </c>
+      <c r="AU19">
+        <v>1345604.0</v>
+      </c>
+      <c r="AV19">
+        <v>3003749.0</v>
+      </c>
+      <c r="AW19">
+        <v>-16474939.0</v>
+      </c>
+      <c r="AX19">
+        <v>-230555.0</v>
+      </c>
+      <c r="AY19">
+        <v>4289919.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-2676239.0</v>
+      </c>
+      <c r="BA19">
+        <v>-3480528.0</v>
+      </c>
+      <c r="BB19">
+        <v>-5612896.0</v>
+      </c>
+      <c r="BC19">
+        <v>-773738.0</v>
+      </c>
+      <c r="BD19">
+        <v>-179194.0</v>
+      </c>
+      <c r="BE19">
+        <v>351806.0</v>
+      </c>
+      <c r="BF19">
+        <v>441346.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+    </row>
+    <row r="20" spans="1:100">
+      <c r="A20" t="s">
+        <v>212</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>13094000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>75738000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>53868000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>70035000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>230604000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>219416000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>173786000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>353224000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>453830000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>136170000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>188430000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>32112000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>272737000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>564301000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>35699000.0</v>
       </c>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -35945,2722 +36197,2751 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>254272000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>593367000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5060000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>380000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AD21">
         <v>3000000.0</v>
       </c>
       <c r="AE21">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF21">
         <v>920528.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-54053.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>694034.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-80139.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4697072.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-56158.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-83453.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-81874.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-55155.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-57152.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-116931.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-123640.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-94204.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-102220.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-133715.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-132425.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-99724.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-105915.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-140018.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-138676.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-103361.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-324432.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-361265.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-351532.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-347870.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-296732.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-335303.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-500477000.0</v>
+      </c>
+      <c r="C22">
         <v>-690748000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>104480000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>219454000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-296367000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>136435000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-154362000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-84449000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>211777000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>79228000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-45325000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27387000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18513000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-155779000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-23069000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-366334000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36578000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19450000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15343000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19337000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7530000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3917000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1717000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10590000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4277000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3440152.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1834120.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1278301.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13750427.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11410803.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6526940.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-24433838.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-16661482.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-8878253.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5332995.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1063965.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1006784.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2285388.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1711085.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-835875.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>559511.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2954873.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1583084.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2033235.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2186373.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2370537.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2533381.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2591519.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2947649.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-3129777.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-3072090.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-3144619.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2802169.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2504098.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2460087.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2309759.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1938271.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1557225.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3063450.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-2787292.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-2805834.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2991983.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3052050.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-3422250.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-3871436.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-5186973.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-3830389.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-3779445.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-2720758.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2445065.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-2736294.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-2750672.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1636288.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-2106349.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-2142025.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-1083788.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-868364.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-895209.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-812191.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-750432.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-651000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-691042.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-602762.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-390970.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-429015.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-575064.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-510906.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-517386.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-488220.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-701262.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-352062.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-568916.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-94937.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-799098.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-105956.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-155064.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-164133.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>169000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>-2392000.0</v>
+      </c>
+      <c r="C23">
         <v>2396000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1619000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2332000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-64000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-19995000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-205499000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3564000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7480000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9284000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3399000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3769000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>880000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-185000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-740000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-16597000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4843000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-11856000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-908000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-72513000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1331000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3154000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-702000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-193000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-311000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-44420.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-133000.0</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>-292324.0</v>
+        <v>-819000.0</v>
       </c>
       <c r="AD23">
         <v>-292324.0</v>
       </c>
       <c r="AE23">
-        <v>470555.0</v>
+        <v>-292324.0</v>
       </c>
       <c r="AF23">
+        <v>64380.0</v>
+      </c>
+      <c r="AG23">
         <v>481.0</v>
       </c>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
       <c r="AH23">
+        <v>428522.0</v>
+      </c>
+      <c r="AI23">
         <v>-100012.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>98260.0</v>
       </c>
-      <c r="AJ23">
-[...1 lines deleted...]
-      </c>
       <c r="AK23">
+        <v>83453.0</v>
+      </c>
+      <c r="AL23">
         <v>-83453.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-81874.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-55155.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-57152.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-116931.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>660278.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-151897.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2306360.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3082510.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1249783.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3011395.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-16545156.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-275842.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4241469.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2704632.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12969587.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-5653024.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3856356.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-347870.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10938512.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>418247.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1456065.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1488542.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>231730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273164.0</v>
       </c>
       <c r="BJ23">
         <v>2273164.0</v>
       </c>
       <c r="BK23">
+        <v>2273164.0</v>
+      </c>
+      <c r="BL23">
         <v>-1446215.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9235529.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>172028.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8259765.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>240700.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>198000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>29940.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-67875.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12800.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1071984.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-88412.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-86830.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-88606.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-46150.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-45420.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-42554.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-143891.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-37836.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-61618.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-38444.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3302302.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-37609.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-89495.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-504882.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>33132.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-62511.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>435434.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>321861.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>90723.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-174392.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-273702.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-39667.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>534071.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-89428.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24">
+        <v>273258000.0</v>
+      </c>
+      <c r="C24">
         <v>79951000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-99000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>64923000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-26369000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-576569000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-74821000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>161000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2145000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9369000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6369000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>22999000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-23033000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>966000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>28346000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1619000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-26000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-238799000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18092000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-39057000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-38000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>50000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>80000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-12000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-607.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2192000.0</v>
       </c>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
       <c r="AD24">
+        <v>-26000.0</v>
+      </c>
+      <c r="AE24">
         <v>3530054.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-472939.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
-        <v>-616749.0</v>
+        <v>-64185.0</v>
       </c>
       <c r="AH24">
+        <v>-730177.0</v>
+      </c>
+      <c r="AI24">
         <v>-46839.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5780.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1776.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9644.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>66332.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2687.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1737793.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-24009.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-12892.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-32343.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-14679.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-80191.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>19958.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-70217.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-43087.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-46375.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-27063.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-22708.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5642180.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-52777.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-6925.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-209714.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-23099.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-53296.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-29594.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-312763.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-43924.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-30150.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-169059.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-55510.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-104773.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2841924.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7053.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>243363.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-244827.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-10697.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>10945.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-248.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-49391.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-45105.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-36877.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-11013.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-17990.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>13223.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-80866.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-22552.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>23837.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-36977.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-31695.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-6707.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-57505.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>-26729.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>270151000.0</v>
+      </c>
+      <c r="C25">
         <v>462890000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-318452000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-572112000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>80391000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-364990000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12637000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-30395000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-315406000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1996000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-8786000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-17572000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-79224000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7142000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2162000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>292438000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-83660000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33840000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>419000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-79644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="V25">
         <v>-24000.0</v>
       </c>
       <c r="W25">
+        <v>-24000.0</v>
+      </c>
+      <c r="X25">
         <v>-25000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-24000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3434910.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-44374.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2226477.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7775067.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>100826.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-24174.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16122467.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13875368.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1327930.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4725825.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-25674.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-22675.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>177090.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8134.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10003.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>109724.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-28821.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-24175.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-19527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24175.0</v>
       </c>
       <c r="AT25">
         <v>-24175.0</v>
       </c>
       <c r="AU25">
         <v>-24175.0</v>
       </c>
       <c r="AV25">
+        <v>-24175.0</v>
+      </c>
+      <c r="AW25">
         <v>-24174.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-23175.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-23008.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-21708.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-21249.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-18655.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6687546.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2460087.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2309759.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1938271.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1557225.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3063450.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-2744150.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>16361.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>516421.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>142364.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>42326.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13899.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-13970.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>17627.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4338.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>388127.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>325087.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>626590.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>73224.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>373096.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>489134.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>587106.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>217499.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>281195.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>146295.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>173718.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>134675.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>54071.0</v>
       </c>
-      <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25">
         <v>29528.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>31936.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>35000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>55872.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>18000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
-      <c r="CL25">
+      <c r="CL25"/>
+      <c r="CM25">
         <v>52205.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>81500.0</v>
       </c>
-      <c r="CN25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO25"/>
       <c r="CP25">
         <v>1600.0</v>
       </c>
-      <c r="CQ25"/>
+      <c r="CQ25">
+        <v>1600.0</v>
+      </c>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
+        <v>-2020000.0</v>
+      </c>
+      <c r="C26">
         <v>-1053000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2649000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-103000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-484000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-84000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-709000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8771000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1998000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-110000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-974000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-11638000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1313000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-265000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1058000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-508000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8307000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3288000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-476000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-112000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1206000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-94000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-131000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-221000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9184000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1169938.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3806321.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>18852741.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-330884138251.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>406175.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100012.0</v>
       </c>
       <c r="AH26">
         <v>-100012.0</v>
       </c>
       <c r="AI26">
+        <v>-100012.0</v>
+      </c>
+      <c r="AJ26">
         <v>98260.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-291995.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>705974.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>18542916.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1579736.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>12969587.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>4207888.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>10938512.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ26"/>
       <c r="BR26">
         <v>-1.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BS26">
+        <v>-1.0</v>
+      </c>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>39166000.0</v>
+      </c>
+      <c r="C27">
         <v>33157000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>32858000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>30120000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>29576000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30502000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30567000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>32135000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>32000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17518000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13519000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3429000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-2296000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17251000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3561000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>701000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3042000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30563000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>36023000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>969000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>936000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467000.0</v>
       </c>
       <c r="X27">
         <v>467000.0</v>
       </c>
       <c r="Y27">
+        <v>467000.0</v>
+      </c>
+      <c r="Z27">
         <v>1914000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>313570.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>81362.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>115026.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>235042.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>1655160.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1608086.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>883943.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>108568.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>138011.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>133043.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>177090.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>144187.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>176388.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>47884.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>124011.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>238084.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>347581.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>433402.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>112274.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>214073.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>326392.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>403021.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>210268.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>332250.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>411125.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>484222.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>224802.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>254938.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>229201.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>221996.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>316128.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>345044.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>291657.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>383348.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>527774.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>724924.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>594752.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>500049.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>408890.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>417870.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>388127.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>260272.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>303706.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>373096.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-251000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-242000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>-2392000.0</v>
+      </c>
+      <c r="C28">
         <v>11468000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71470000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>304494000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>67857000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>803892000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>209044000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>161379000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>343674000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>444407000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>132025000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>173023000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-933000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-450000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30314000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>255632000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13150000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>549157000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34315000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-112000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>82280000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>211928000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34108000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4701000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9184000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1169938.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
-        <v>17902741.0</v>
+        <v>3806000.0</v>
       </c>
       <c r="AC28">
+        <v>17903000.0</v>
+      </c>
+      <c r="AD28">
         <v>3000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-292324.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1391083.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-54053.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1442556.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28705937.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4795332.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>859382.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>622521.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-81874.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-55155.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-57152.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-116931.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-123640.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-94204.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-102220.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-133715.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-132425.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-99724.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18437000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1439718.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-138676.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-103361.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12645155.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-361265.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3856356.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-347870.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10641780.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-335303.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1156186.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-151312.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-69272.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-153437.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-153251.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-28589.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9208664.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>144568.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8192637.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>173564.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>86464.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-74881.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-39744.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-527963.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1065418.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>424408.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>17180299.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12016.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5593137.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3978593.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2089539.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-19803.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2204360.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>75630.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-37835.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>21555.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3264928.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-37609.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-89495.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1717181.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>33132.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>279864.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>255267.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>236917.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>90723.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>57025.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-273702.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>475796.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>534071.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6336.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>499000.0</v>
       </c>
-      <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>-182651000.0</v>
+      </c>
+      <c r="C29">
         <v>-105528000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-114015000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-231325000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-122060000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-98356000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-56331000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-42512000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-57853000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45035000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6166000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-38147000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32363000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1270000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13653000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>30925000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45318000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-25390000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-33794000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-21171000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5989000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2325000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3536000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2627000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2659000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3931154.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4750563.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4997631.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3184652.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3086944.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6384709.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3950406.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5629597.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1276179.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-587893.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-912153.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1663825.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1678677.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1294991.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-643114.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1902962.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1652287.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1391423.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1538343.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2286671.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1948693.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2293192.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2124180.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2837457.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2799450.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2573414.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1884943.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2471847.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1886949.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-537192.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1330248.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1734586.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1918179.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-2067397.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2195155.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2152211.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2134788.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2125675.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-3310272.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-3135879.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-3590128.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-2784569.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-2859073.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-2129877.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>7567735.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>34198.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1972691.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-16017501.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-737578.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9867957.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-1015345.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-472752.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-596554.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-571662.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-900816.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-500285.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-665306.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-431918.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-291254.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-222109.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-290542.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-764133.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-36977.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-280616.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-219966.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-14756.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-278080.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>117199.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-86008.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-44013.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-191928.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-93335.0</v>
       </c>
-      <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>157793000.0</v>
+      </c>
+      <c r="C30">
         <v>-2508000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118654000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19208000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-59227000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-782617000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-205499000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-326196000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-194493000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-182380000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-124928000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-33470000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-73988000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-25466000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-59476000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-129655000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-140266000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-269332000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-89824000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-72546000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-58661000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16307000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9626000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6890000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4961175.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
-        <v>2189501.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="AC30">
-        <v>975281.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="AD30">
+        <v>975000.0</v>
+      </c>
+      <c r="AE30">
         <v>1997573.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4946677.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>400959.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-32207390.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1082485.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3001290.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4726.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7493074.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4843079.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-692343.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1349010.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3848675.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>557902.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-151897.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2306360.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3082510.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1249783.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3011395.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16545156.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-275842.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4241469.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2704632.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3515303.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5653024.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-828183.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-228143.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>321961.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>418247.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1329231.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1488542.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>231730.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1538382.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-1446215.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-4144867.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>394443.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1120697.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>725864.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1165034.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3851608.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2597908.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-87473.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-92163.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-323930.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-227781.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-143801.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-103518.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-347818.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-108078.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-56726.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-15701.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-51532.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-47487.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-75537.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-13025.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-20492.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>13223.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-91181.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-39991.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>7414.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-132003.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-58439.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-44949.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-234988.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-26729.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>