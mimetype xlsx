--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3809,457 +3815,467 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
+        <v>31109000.0</v>
+      </c>
+      <c r="D2">
         <v>32344000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>39352000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>38971000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>57141000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30083000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>39454000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>38306000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>34030000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29762000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>40442000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>30559000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27032000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26054000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>33795000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>34237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>34492000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>46302000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>49283000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36114000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38316000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>40943000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>40284000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>43576000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>34843000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29459000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>28676000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25764000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19690000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>17470000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>25138000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19510000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>17526000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>15994000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18565000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14656000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15310000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>15223000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>11436000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10571000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>13685000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12661000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>11754000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>10733000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10905000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>10528000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9864000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6718000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9320000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7312000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5224000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4930000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4387000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6987000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5417000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>6684000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>33570000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>7447000.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2"/>
       <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2">
         <v>7968000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>5217000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4285,52 +4301,54 @@
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4356,274 +4374,278 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-392000.0</v>
+      </c>
+      <c r="C5">
+        <v>-49000.0</v>
+      </c>
+      <c r="D5">
         <v>-31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="E5">
         <v>-2000.0</v>
       </c>
       <c r="F5">
+        <v>-10000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2000.0</v>
+      </c>
+      <c r="H5">
         <v>-171000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>62000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-87000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-39000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-219000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-372000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-398000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-367000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-378000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-586000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-456000.0</v>
       </c>
-      <c r="Q5"/>
-[...6 lines deleted...]
-      <c r="T5"/>
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>32977000.0</v>
       </c>
-      <c r="W5">
-[...4 lines deleted...]
-      </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-21994000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-21994000.0</v>
       </c>
-      <c r="AB5">
-[...2 lines deleted...]
-      <c r="AC5"/>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-19783000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-19783000.0</v>
       </c>
-      <c r="AF5">
-[...4 lines deleted...]
-      </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>-16848000.0</v>
       </c>
-      <c r="AJ5">
-[...4 lines deleted...]
-      </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-16627000.0</v>
       </c>
-      <c r="AN5">
-[...4 lines deleted...]
-      </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>-16266000.0</v>
       </c>
-      <c r="AR5">
-[...4 lines deleted...]
-      </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>-12171000.0</v>
       </c>
-      <c r="AV5">
-[...4 lines deleted...]
-      </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
         <v>-11320000.0</v>
       </c>
-      <c r="AZ5">
-[...4 lines deleted...]
-      </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>-9565000.0</v>
       </c>
-      <c r="BD5">
-[...4 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
         <v>-8073000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-6871000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -4655,675 +4677,697 @@
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>47241000.0</v>
+      </c>
+      <c r="D7">
         <v>46324000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>45968000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>42906000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>44768000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>42788000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>40579000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>39350000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>37286000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>35679000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>36576000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>37095000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>37150000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>36905000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>36712000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>32468000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>31117000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>30251000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>30700000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>31285000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>30295000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>29712000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>29201000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>29983000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>29220000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>28803000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>28470000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>27714000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>27454000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>26474000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
+        <v>1530000.0</v>
+      </c>
+      <c r="D8">
         <v>1516000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>1517000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>1522000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>1522000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>1519000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>1492000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>1497000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>1496000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>1468000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>1457000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>1464000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1464000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>1438000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1433000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1439000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1439000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1436000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1416000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1418000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>1414000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>138666000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>139868000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>137129000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>134206000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>130725000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>129936000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>119507000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>116202000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>114452000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>112384000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>111530000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>108345000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>105989000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>104745000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>106319000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>105509000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>105493000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>105483000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>105866000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>104530000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>103488000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>102678000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>101682000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>100486000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>99310000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>98778000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>97814000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>96369000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>95272000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>94384000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>93673000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>92535000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>91485000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>92432000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>91524000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>90828000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>89565000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>89178000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>88913000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>88584000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>87538000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>85655000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>84349000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>83975000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>83706000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>83317000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>81663000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>81451000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>81272000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>80158000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>79921000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>79780000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>28172000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>7628000.0</v>
+      </c>
+      <c r="C10">
+        <v>6799000.0</v>
+      </c>
+      <c r="D10">
         <v>103223000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>97997000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4084000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4272000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4158000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3951000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4745000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4323000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4215000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4509000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7413000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10330000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7108000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3873000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3140000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7928000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>17635000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10507000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8146000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6086000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7226000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8052000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4292000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8973000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14668000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2263000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2044000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>694000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2331000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3657000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>517000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2799000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3247000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5230000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>5191000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3678000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3505000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4446000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3959000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2827000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7436000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7654000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4922000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4793000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2060000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4012000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3831000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3562000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6265000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>4121000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7929000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2931000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>857000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>3298000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>4360000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2314000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2429000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>4849000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2800000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2974000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>4384000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>856000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>3018000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5349,969 +5393,993 @@
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>7628000.0</v>
+      </c>
+      <c r="C12">
+        <v>6799000.0</v>
+      </c>
+      <c r="D12">
         <v>103223000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>97997000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4084000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4272000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4158000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3951000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4745000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4323000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4215000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4509000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7413000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10330000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7108000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3873000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3140000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7928000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>17635000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10507000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8146000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6086000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7226000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8052000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4292000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8973000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14668000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2263000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2044000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>694000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2331000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3657000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>517000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2799000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3247000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5230000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5191000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3678000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3505000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4446000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3959000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2827000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7436000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7654000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>4922000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4793000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2060000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4012000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3831000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3562000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>6265000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4121000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7929000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2931000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>857000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3298000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4360000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2314000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2429000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4849000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2974000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4384000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>856000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>1541000.0</v>
+      </c>
+      <c r="C13">
+        <v>1530000.0</v>
+      </c>
+      <c r="D13">
         <v>1516000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1517000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1522000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1522000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1519000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1492000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1497000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1496000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1468000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1457000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1464000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1464000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1438000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1433000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1439000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1439000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1436000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1416000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1418000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1414000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1406000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1385000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1382000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1373000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1366000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1350000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1351000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1349000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1347000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1332000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1334000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1333000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1329000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1321000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1321000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1320000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1317000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1300000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1298000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1296000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1294000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1291000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1291000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>1289000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>1285000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1275000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>1272000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>1270000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>1267000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>1265000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1259000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1258000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1249000.0</v>
       </c>
       <c r="BE13">
         <v>1249000.0</v>
       </c>
       <c r="BF13">
-        <v>934000.0</v>
+        <v>1249000.0</v>
       </c>
       <c r="BG13">
-        <v>934000.0</v>
+        <v>1249000.0</v>
       </c>
       <c r="BH13">
         <v>934000.0</v>
       </c>
       <c r="BI13">
         <v>934000.0</v>
       </c>
       <c r="BJ13">
         <v>934000.0</v>
       </c>
       <c r="BK13">
         <v>934000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13"/>
+      <c r="BL13">
+        <v>934000.0</v>
+      </c>
+      <c r="BM13">
+        <v>934000.0</v>
+      </c>
       <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>934000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>9362000.0</v>
+      </c>
+      <c r="C14">
+        <v>9604000.0</v>
+      </c>
+      <c r="D14">
         <v>9662000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>9930000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>10133000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>9843000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10025000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10090000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10090000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9863000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9746000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9437000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9650000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9566000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9622000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9411000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9526000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9669000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10022000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10177000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10544000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10797000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11066000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11228000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11092000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>11013000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>11253000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11327000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11677000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12022000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12076000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>12010000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>12133000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12138000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>12030000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>11875000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>11812000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>11730000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>11715000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>11763000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>11664000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>11974000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>12949000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>13105000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>13111000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>13078000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>13061000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>12954887.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>12934015.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>12915673.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>13005639.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>12984270.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>12927776.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12881117.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>12780508.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12779515.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>12774488.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>12735088.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>9616497.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>9336727.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>9548147.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>9527703.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9648103.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9336727.0</v>
       </c>
       <c r="BM14">
         <v>9336727.0</v>
       </c>
       <c r="BN14">
+        <v>9336727.0</v>
+      </c>
+      <c r="BO14">
+        <v>9336727.0</v>
+      </c>
+      <c r="BP14">
         <v>9548147.0</v>
       </c>
-      <c r="BO14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>1438000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1433000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1439000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1439000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1436000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1416000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1418000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1414000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1406000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1385000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1382000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1373000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1366000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1350000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1351000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1349000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1347000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1332000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1334000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1333000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1329000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1321000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1321000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1320000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1317000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1298000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1296000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1294000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1291000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1291000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1289000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1285000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1275000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1272000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1270000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1267000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1265000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1259000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1258000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1249000.0</v>
       </c>
       <c r="BE15">
         <v>1249000.0</v>
       </c>
       <c r="BF15">
-        <v>934000.0</v>
+        <v>1249000.0</v>
       </c>
       <c r="BG15">
-        <v>934000.0</v>
+        <v>1249000.0</v>
       </c>
       <c r="BH15">
         <v>934000.0</v>
       </c>
       <c r="BI15">
         <v>934000.0</v>
       </c>
       <c r="BJ15">
         <v>934000.0</v>
       </c>
       <c r="BK15">
         <v>934000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15"/>
+      <c r="BL15">
+        <v>934000.0</v>
+      </c>
+      <c r="BM15">
+        <v>934000.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>204498000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>204498000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>152192000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>127627000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>113229000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>199220000.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>190988000.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>-40943000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-65497000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-43576000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-34843000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-29459000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-28676000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-25764000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-19690000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-17470000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-25138000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-19510000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-17526000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-15994000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-18565000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-18950000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-14656000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-15310000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-15223000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-11436000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-10571000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-13685000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-12661000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-11754000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-10733000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-10905000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-10528000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-9864000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-6718000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-9320000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-7312000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-5224000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-4930000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-4387000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-6987000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6337,183 +6405,187 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>900000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1259000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>747000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1963000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>3832000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3999000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>4961000.0</v>
       </c>
-      <c r="AJ18">
-[...4 lines deleted...]
-      </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>432000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>446000.0</v>
       </c>
-      <c r="AP18">
-[...4 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>869000.0</v>
       </c>
-      <c r="AV18">
-[...2 lines deleted...]
-      <c r="AW18">
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>847000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1802000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2653000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>6800000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>7280000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>5736000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5947000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>5469000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>4061000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>2462000.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6539,1255 +6611,1283 @@
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>28810000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>26750000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
+        <v>22250000.0</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20">
         <v>15929000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>15929000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>716000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>716000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
         <v>716000.0</v>
       </c>
-      <c r="X20"/>
-[...1 lines deleted...]
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>716000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>716000.0</v>
       </c>
-      <c r="AB20"/>
-[...1 lines deleted...]
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>716000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>716000.0</v>
       </c>
-      <c r="AF20">
-[...4 lines deleted...]
-      </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>716000.0</v>
       </c>
-      <c r="AJ20">
-[...4 lines deleted...]
-      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
-        <v>716000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN20">
-        <v>716000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO20">
         <v>716000.0</v>
       </c>
       <c r="AP20">
         <v>716000.0</v>
       </c>
       <c r="AQ20">
         <v>716000.0</v>
       </c>
       <c r="AR20">
         <v>716000.0</v>
       </c>
       <c r="AS20">
         <v>716000.0</v>
       </c>
       <c r="AT20">
         <v>716000.0</v>
       </c>
       <c r="AU20">
         <v>716000.0</v>
       </c>
       <c r="AV20">
         <v>716000.0</v>
       </c>
       <c r="AW20">
         <v>716000.0</v>
       </c>
       <c r="AX20">
         <v>716000.0</v>
       </c>
       <c r="AY20">
         <v>716000.0</v>
       </c>
       <c r="AZ20">
         <v>716000.0</v>
       </c>
       <c r="BA20">
         <v>716000.0</v>
       </c>
       <c r="BB20">
+        <v>716000.0</v>
+      </c>
+      <c r="BC20">
+        <v>716000.0</v>
+      </c>
+      <c r="BD20">
         <v>363000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>363000.0</v>
       </c>
-      <c r="BD20">
-[...4 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>363000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>36355000.0</v>
+      </c>
+      <c r="C21">
+        <v>34634000.0</v>
+      </c>
+      <c r="D21">
         <v>33171999.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>31781000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>30385000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>28810000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>26750000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24524000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>22250000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>19264000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17360000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15846000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15048000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13949000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12972000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12122000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11305000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10312000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>9475000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>8801000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>9184000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9081000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8926000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8689000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8677000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8824000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9144000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>9438000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9574000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9953000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9722000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>10010000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10429000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>10785000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>10922000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>10607000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10239000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8480000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>6981000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>6448000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4608000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4021000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2907000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>473000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>564000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>655000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>745000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>847000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>978000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1068000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1219000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1386000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1462000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1537000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1813000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1815000.0</v>
       </c>
-      <c r="BD21">
-[...4 lines deleted...]
-      </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
         <v>136000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
         <v>124442000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>141462000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22">
         <v>-16744000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6586000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1742999.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2026999.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1652000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1133089000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-213000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-52000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-85000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2061000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-958037000.0</v>
       </c>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
+        <v>-958037000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1.0</v>
+      </c>
+      <c r="AG22">
         <v>1027000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-712999.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-717999.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-776270000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1024000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-662893000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>436000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-19000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-22000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-107999.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-120000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-158000.0</v>
       </c>
-      <c r="AS22">
-[...2 lines deleted...]
-      <c r="AT22">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>-488957000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>873000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-469309000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-518661000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-485290000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-436723000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1000.0</v>
       </c>
-      <c r="BD22">
-[...4 lines deleted...]
-      </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>2210439000.0</v>
+      </c>
+      <c r="C23">
+        <v>2129594000.0</v>
+      </c>
+      <c r="D23">
         <v>2072750000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2183858000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2028266000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1967131000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1900683000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1909109000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1821831000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1789052000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1756748000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1794527000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1765340000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1723616000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1701114000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1724987000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1606550000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1547944000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1497671000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1459662000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1313558000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1191305000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1098295000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1103856000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1037559000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1000225000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1078890000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1158540000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1086172000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1019316000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>953467000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>956395000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>893279000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>868220000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>814809000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>829483000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>779850000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>727533000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>690432000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>712224000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>691329000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>642803000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>609707000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>629068000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>588966000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>560981000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>507742000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>530270000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>522820000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>503995000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>488611000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>533888000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>513053000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>459944000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>421848000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>434517000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>394292000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>341065000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>316557000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>304150000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>281669000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>259085000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>237503000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>241358000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>1331563000.0</v>
+      </c>
+      <c r="D24">
         <v>1349833000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1642173000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1193983000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1502271000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1329448000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1156531000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1142079000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1206462000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1102057000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1150296000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1367101000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1337932000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1321462000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1345847000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1231392000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1183751000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1122376000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1096943000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>968693000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>620911000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>744004000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>762248000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>691536000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>676281000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>769266000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>798611000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>281350000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>681953000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>620448000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>637395000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>604377000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>588328000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>545865000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>566546000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>533085000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>491510000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>460943000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>489526000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>479363000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>438862000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>394100000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>377616000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>379617000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>359491000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>312538000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>341419000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>339323000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>324570000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>310315000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>362750000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>347736000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>302279000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>68000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>292379000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1404000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1018000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>889000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>231823000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>189581000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>182440000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>1642173000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1574471000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1502271000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1469936000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1471998000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1391247000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>1367101000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1337932000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1321462000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1345847000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1231392000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1183751000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1122376000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1096943000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>968693000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>843711000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>744004000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>762248000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>691536000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>676281000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>769266000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>798611000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>736007000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>681953000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>620448000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>651349000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>604377000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>588328000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>545865000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>566546000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>533085000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>491510000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>460943000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>489526000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>479363000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>438862000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>394100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>411177000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
-[...1 lines deleted...]
-      </c>
+      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25">
+        <v>68000.0</v>
+      </c>
+      <c r="BE25"/>
+      <c r="BF25">
         <v>1404000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1018000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>889000.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>1443304000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1469585000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1378009000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1309173000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1240196000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1219120000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1119991000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1004518000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>931252000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>951714000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>885530000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>853619000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>931702000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1042613000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>981286000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>916234000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>855850000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>873943000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>832776000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>798788000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>757206000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>768553000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>727456000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>684767000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>654004000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>676525000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>657049000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>609544000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>571133000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>590992000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>563822000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>536354000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>488957000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>505681000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>500052000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>483391000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>467409000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>514595000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>483390000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>434823000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>405801000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>413943000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>374788000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>324631000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>297640000.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7813,698 +7913,716 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>1786240000.0</v>
+      </c>
+      <c r="C28">
+        <v>1710767000.0</v>
+      </c>
+      <c r="D28">
         <v>1557451000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1636112000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1613293000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1542767000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1508566000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1508626000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1425852000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1405796000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1386311000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1427303000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1396783000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1364752000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1351259000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1378686000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1260720000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1206940000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1134992000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1117136000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>991832000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>867920000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>766490000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>783397000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>717227000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>696528000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>783401000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>824818000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>761677000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>708713000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>644591000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>647692000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>603860000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>585529000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>542618000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>561316000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>527894000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>487832000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>457438000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>485080000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>475404000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>436035000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>386664000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>403523000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>374695000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>354698000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>310478000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>337407000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>335492000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>321008000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>304050000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>358629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>339807000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>299348000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>272248000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>289081000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>255352000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>211441000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>208073000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>226975000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>212919000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>196147000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>174377000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>189090000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>2048656000.0</v>
+      </c>
+      <c r="D29">
         <v>1990199000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2015265000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1946389000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1865222000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1827812000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1829076000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1744175000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1717736000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1691307000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1717509000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1697686000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1659434000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1638155000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1654480000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1539845000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1482335000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1421118000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1379679000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1246159000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1122694000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1027640000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1034371000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>964000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>936162000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1020628000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>47</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
+        <v>1873540000.0</v>
+      </c>
+      <c r="D30">
         <v>1833457000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1866403000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1790030000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1708518000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1644144000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4295000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1581148000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1542262000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1511511000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12926000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1517345000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1458478000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1443304000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13716000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1378009000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1309173000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1240196000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2727000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1119991000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1183387000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1105603000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3170000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>885530000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1022635000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3914000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1853000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1404172000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1300043000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3319000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2292000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>832776000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>798788000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>757206000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11479000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>774856000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>726767000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>695004000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>725000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>696149000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>609544000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>571133000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>658000.0</v>
       </c>
-      <c r="AR30"/>
-[...1 lines deleted...]
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30">
         <v>2484000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1611000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>6051000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3661000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30">
         <v>942000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30">
         <v>792000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>315537000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>303721000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>296511000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>297148000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>288272000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>289267000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>273219000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>268282000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>269902000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>274710000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>263434000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>263787000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>251057000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>242218000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>293345000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>287113000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>280266000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>278094000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>269151000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>257000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>247749000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>238029000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>228804000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>217576000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>212887000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>207198000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>201027000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>194774000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>188187000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>198299000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>202204000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>196315000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>189386000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>182838000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>176760000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>171939000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>170076000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>165239000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>159071000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>151115000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>143202000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>136444000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>128391000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>123694000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>116565000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>70023000.0</v>
       </c>
-      <c r="BG31"/>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8530,781 +8648,799 @@
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:67">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>94834000.0</v>
+      </c>
+      <c r="C33">
+        <v>137479000.0</v>
+      </c>
+      <c r="D33">
         <v>136070000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>205326000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2024182000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1845201000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1774213000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1892173000.0</v>
       </c>
-      <c r="H33">
-[...2 lines deleted...]
-      <c r="I33">
+      <c r="J33">
+        <v>1701510000.0</v>
+      </c>
+      <c r="K33">
         <v>103576000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>122828000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1767431000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>78209000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>78912000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>77168000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1698283000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>111536000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>86041000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1480036000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>41659000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>63105000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>64071000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>21972000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>23147000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>23731000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>991252000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1064222000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1154216000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1084128000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1018622000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>951136000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>951711000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>892762000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>865421000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>811562000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>823229000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>774659000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>723855000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>686927000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>707778000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>687370000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>639976000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>602271000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>621411000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>584044000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>556188000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>505682000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>522751000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>518989000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>500433000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>482346000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>528289000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>505124000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>457013000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>420991000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>426525000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>5116000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>5025000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>4638000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>297626000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>4157000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3943000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>3366000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>239386000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
     </row>
-    <row r="34" spans="1:67">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34">
         <v>36905000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>36712000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>32468000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>31117000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>30251000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>30700000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>31285000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>30295000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>29712000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>29201000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>29983000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>29220000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>28803000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>28470000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>27714000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>27454000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>26474000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:67">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>1829089000.0</v>
+      </c>
+      <c r="C35">
+        <v>1722742000.0</v>
+      </c>
+      <c r="D35">
         <v>1400040000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1575054000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1275860000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1356450000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1402319000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1236564000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1181429000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1410119000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1390526000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1227314000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1404196000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1375082000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>139283000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1251630000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1263860000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1214868000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1072865000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1127643000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>784378000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>651206000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>752200000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>768909000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>700139000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>676281000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>769266000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>798611000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>736007000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>681953000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>620448000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>660507000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>611593000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>588300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>545900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>566500000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>533100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>491500000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>460900000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>489500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>479400000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>438900000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>394100000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>408500000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>11754000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>10733000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>10905000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>10528000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>9864000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>7565000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>11122000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>9965000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>12024000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>12210000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>10191000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>12934000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>258300000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>212700000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>235400000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>33262000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>215700000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>198800000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>177357000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>26179000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
     </row>
-    <row r="36" spans="1:67">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>-24015000.0</v>
+      </c>
+      <c r="C36">
+        <v>44717000.0</v>
+      </c>
+      <c r="D36">
         <v>21354000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>92350000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>98415000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-5533000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>-7543000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>113209000.0</v>
       </c>
-      <c r="H36">
-[...2 lines deleted...]
-      <c r="I36">
+      <c r="J36">
+        <v>-10883000.0</v>
+      </c>
+      <c r="K36">
         <v>35757000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>58628000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>105844000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-22510000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-20298000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-22489000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>102711000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>57708000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>34366000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>124074000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-9517000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>47208000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-14114000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-18726000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-27116000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-27855000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>939747000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1013194000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1103039000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1034354000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>968962000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>902402000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>927775000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>869793000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>842564000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>788426000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>800328000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>751763000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>703722000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>668068000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>689637000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>671345000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>626166000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>588760000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>609781000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>9300000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>7512000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>5681000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>4732000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>5775000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>7329000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>5632000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>4492000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>12468000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>12946000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>7429000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>3377000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-5116000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>9095000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>11850000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>5344000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-4157000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>-3943000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>-3366000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1607000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
     </row>
-    <row r="37" spans="1:67">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -9336,916 +9472,942 @@
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-      <c r="BH37"/>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:67">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>2107977000.0</v>
+      </c>
       <c r="C38">
+        <v>2030033000.0</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38">
         <v>2103929999.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1939432000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1869689000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1806020000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1814934000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1732349000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1704534000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>72615000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>72615000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1679718000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1634374000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1616838000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1625719000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1549582000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1468543000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1429438000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1407496000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1242307000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1121148000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>-36506000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1072657000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1009536000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>31653000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>26758000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2061000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>9409000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>42240000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>38917000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1027000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>6977000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>16702000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>12156000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1024000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>20697000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>16805000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>12156000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>7039000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>11285000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>12634000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>9965000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>3000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>7602000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>8881000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2057940.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>4836000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>7751000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>6598000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>4861000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>3458000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>11823000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>12477000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>413230000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>430178000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>384816000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>333726000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>309490000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>292953000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>274712000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>252168000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>229753000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>8187000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38"/>
       <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>9838000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:67">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>111776000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>14132000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-1790030000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>117658000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>122312000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8690000.0</v>
       </c>
-      <c r="H39">
-[...2 lines deleted...]
-      <c r="I39">
+      <c r="J39">
+        <v>115576000.0</v>
+      </c>
+      <c r="K39">
         <v>138891000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>118194000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>9661000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-1641787000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-1599940000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-1577590000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9115000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>113865000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>144802000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>138919000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-10507000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>103999000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1189473000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1105603000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-1136259000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4292000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>54423000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>54649000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>-3914000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>43659000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>41803000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>38917000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>-3319000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>29327000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>26356000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>19064000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>-12503000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>13849000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>10630000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>8889000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>-1161000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>429000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>488000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>467000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>-658000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>343000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>407000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>-2057940.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1896000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>733000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>615000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>806000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1478000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>923000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>822000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>659000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1033000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>714000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>400000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>340000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>733000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39"/>
       <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39">
         <v>324000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>665000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:67">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>-39352000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-38971000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>165526000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-30083000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-315467000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-38306000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-166371000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-252790000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>215712000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-182751000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-154659000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-139283000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-128012000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-233457000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-34492000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-46302000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-240271000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-36114000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1464622000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>586504000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1264992000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-212324000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-205291000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-304717000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-335926000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-397235000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-346433000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-282841000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-337970000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-416635000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-387733000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-483690000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-490113000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-493069000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-450980000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-414085000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-436428000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-422358000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-374740000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-318069000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-325681000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-11754000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-10733000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-10905000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-10528000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-9864000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-6718000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-9320000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-7312000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-5224000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-4930000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-4387000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-6987000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-5417000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-6000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-6000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>-206009000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>-32000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>-340000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>-1404000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>7968000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
     </row>
-    <row r="41" spans="1:67">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
         <v>1259000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>747000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1963000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>3832000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>3999000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>4961000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
     </row>
-    <row r="42" spans="1:67">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>-56422000.0</v>
+      </c>
+      <c r="C42">
+        <v>-47619000.0</v>
+      </c>
+      <c r="D42">
         <v>-44833000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-39144000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-30438000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-28126000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-26004000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-22958000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-20207000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-23770000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-26580000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-28391000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-30636000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-33941000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-35691000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-37759000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-38613000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-41798000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-32572000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-24785000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-11777000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>9397000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>31571000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>43395000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>55792000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>54456000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>53414000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>74598000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>62190000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>68296000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>74264000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>93515000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>72768000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>71323000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>70226000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>86186000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>68627000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>67489000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>66439000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>84013000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>66478000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>65782000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>80694000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>105444000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>88913000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>88584000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>87538000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>85655000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>84349000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>83975000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>83706000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>83317000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>81663000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>81451000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>81272000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>80158000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>79921000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>79780000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>28172000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>40150000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>28116000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>28081000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>28049000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>39959000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
     </row>
-    <row r="43" spans="1:67">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10271,91 +10433,89 @@
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:67">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -10385,1719 +10545,1755 @@
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
         <v>12000000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BI44">
         <v>12000000.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
       <c r="BJ44"/>
-      <c r="BK44">
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44">
         <v>12000000.0</v>
       </c>
-      <c r="BL44"/>
-      <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
     </row>
-    <row r="45" spans="1:67">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>58128000.0</v>
+      </c>
+      <c r="D45">
         <v>57154000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>91581000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>53778000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>55993000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>54334000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>84760000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>50654000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>48555000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>46840000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>78411000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>49021000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>49685000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>49506000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>49047000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>42523000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>40881000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>40698000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>41574000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>42909000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>42681000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>41884000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>41739000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>40200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>39707000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>39012000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>13926000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>12540000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>12072000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>12214000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>12294000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>12657000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>11653000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>11878000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>11693000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>10701000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>9073000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>9888000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>10441000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>9377000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>8646000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>8211000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>8905000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>8553000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>7929000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>7370000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>7100000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>7088000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>6991000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>5585000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>5111000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>5116000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>5025000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>4638000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>4446000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>4157000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>3943000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>3366000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>3069000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:67">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>58479000.0</v>
+      </c>
+      <c r="C46">
+        <v>58128000.0</v>
+      </c>
+      <c r="D46">
         <v>57154000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>56984000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>53778000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>55993000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>54334000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>52119000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>50654000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>48555000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>46840000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>48090000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>49021000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>49685000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>49506000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>49047000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>42523000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>41363000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>41123000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>41659000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>41386000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>40881000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>40698000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>41574000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>42909000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>42681000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>41884000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>41739000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>40200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>39707000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>39012000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>13926000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>12540000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>12072000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>12214000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>12294000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>12657000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>11653000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>11878000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>11693000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>10701000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>9073000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>9888000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>10441000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>9377000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>8646000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>8211000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>8905000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>8553000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>7929000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>7370000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>7100000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>7088000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>6991000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>5585000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>5111000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>5116000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>5025000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>4638000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>4446000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>4157000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>3943000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>3366000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>3069000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
     </row>
-    <row r="47" spans="1:67">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>56984000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>53778000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>55993000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>54334000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>52119000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>50654000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>49021000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>49685000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>14999000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>49047000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>12370000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>41363000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>13036000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>41659000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>12495000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>40881000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>13046000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>14458000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>15054000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>15504000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>15155000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>15301000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>40200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>39707000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>14181000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>13926000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>12540000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>12072000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>12214000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>12294000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>12657000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>11653000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>11878000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>11693000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>10701000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>9073000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>9888000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>10441000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>9377000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>8646000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>8211000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>8905000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>8553000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>7929000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>7370000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>7100000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>7088000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>6991000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>5585000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>5111000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>5116000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>5025000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>4638000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>4446000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47"/>
       <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47">
         <v>3069000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47"/>
       <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>2812000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:67">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>436623000.0</v>
+      </c>
+      <c r="C48">
+        <v>424469000.0</v>
+      </c>
+      <c r="D48">
         <v>419197000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>410721000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>400844000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>389557000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>382532000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>378482000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>371725000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>367216000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>361791000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>349579000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>360155000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>354346000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>351324000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>345545000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>346083000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>338943000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>329878000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>306105000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>287825000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>268172000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>250659000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>227343000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>215290000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>204052000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>196582000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>248829000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>233146000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>220574000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>212205000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>204097000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>193327000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>185878000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>177396000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>168752000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>157867000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>152558000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>146423000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>138789000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>132322000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>125846000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>119934000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>114758000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>107391000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>100884000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>95476000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>91393000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>88012000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>86615000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>82201000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>76591000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>70371000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>62746000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>56090000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>47797000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>42524000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>35536000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>28917000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>23795000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>17391000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>12207000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>7486000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>2551000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
     </row>
-    <row r="49" spans="1:67">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49">
         <v>351324000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>345545000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>346083000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>338943000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>329878000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>306105000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>287825000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>268172000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>250659000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>227343000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>215290000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>204052000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>196582000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>248829000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>233146000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>220574000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>212205000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>204097000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>193327000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>185878000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>177396000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>168752000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>157867000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>152558000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>146423000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>138789000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>132322000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>125846000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>119934000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>114758000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>107391000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>100884000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>95476000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>91393000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>88012000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>86615000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>82201000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>76591000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>70371000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>62746000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>56090000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>49162000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>42524000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>35536000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>28917000.0</v>
       </c>
-      <c r="BG49"/>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:67">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>338762000.0</v>
+      </c>
+      <c r="D50">
         <v>264517000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>268439000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>380488000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>247730000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>140488000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>315467000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>249168000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>166371000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>252790000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>244940000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>182751000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>154659000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>139283000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>164724000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>233457000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>186630000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>126064000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>240271000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>215600000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>222800000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>190247000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>325001000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>259504000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>269354000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>362979000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>393072000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>454657000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>393577000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>328044000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>13954000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>588328000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>545865000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>27884000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>533085000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>491510000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>460943000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>489526000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>408485000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>341419000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:67">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>1793868000.0</v>
+      </c>
+      <c r="C51">
+        <v>1717566000.0</v>
+      </c>
+      <c r="D51">
         <v>1660674000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1734109000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1617377000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1547039000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1512724000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1512577000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1430597000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1410119000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1390526000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1431812000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1549852000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1492591000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1460745000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1382559000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1263860000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1214868000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1152627000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1337214000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1184293000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1066511000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>934251000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1087249000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>947436000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>945635000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1132245000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1191683000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1186720000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1075530000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>948492000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1006046000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1035269000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>997461000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1049555000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1080259000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1045054000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>957190000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>890428000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>941154000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>913521000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>824602000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>725869000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>749458000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>379617000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>359491000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>312538000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>341419000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>339323000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>324570000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>310315000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>362750000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>347736000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>302279000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>273105000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>292379000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>259712000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>213755000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>210502000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>231824000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>215719000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>199121000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>178761000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>189946000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
     </row>
-    <row r="52" spans="1:67">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>69</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>264517000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>235712000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>380488000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>247730000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>140488000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>315467000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>249168000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>166371000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>252790000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>244940000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>182751000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>154659000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>139283000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>164724000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>233457000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>186630000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>126064000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>240271000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>215600000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>222800000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>190247000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>325001000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>255900000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>269354000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>362979000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>393072000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>450713000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>393577000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>328044000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>354697000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>430892000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>409133000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>503690000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>513713000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>511969000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>465680000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>429485000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>451628000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>434158000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>385740000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>331769000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>338281000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>379617000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>359491000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>312538000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>341419000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>339323000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>324570000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>310315000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>362750000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>347736000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>302279000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>273037000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>292379000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>258308000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>6000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>6000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>206009000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>32000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>340000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>1404000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>163767000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:67">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
         <v>20416000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>20290000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="S53"/>
+      <c r="T53">
         <v>16744000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>6586000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1743000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>2027000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1652000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>265000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>213000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>52000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>85000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>29327000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>26356000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>19064000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>16787000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>13849000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>10630000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>8889000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>8297000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>7906000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>8237000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>10818000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>10506000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>158000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AU53">
         <v>1900000.0</v>
       </c>
       <c r="AV53">
         <v>1900000.0</v>
       </c>
       <c r="AW53">
         <v>1900000.0</v>
       </c>
       <c r="AX53">
         <v>1900000.0</v>
       </c>
       <c r="AY53">
         <v>1900000.0</v>
       </c>
       <c r="AZ53">
         <v>1900000.0</v>
       </c>
       <c r="BA53">
         <v>1900000.0</v>
       </c>
       <c r="BB53">
+        <v>1900000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1900000.0</v>
+      </c>
+      <c r="BD53">
         <v>1338000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1000.0</v>
       </c>
-      <c r="BD53">
-[...4 lines deleted...]
-      </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
         <v>1388000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>1338000.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53">
         <v>888000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>888000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:67">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -12129,882 +12325,906 @@
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-      <c r="BH54"/>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:67">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>2210439000.0</v>
+      </c>
+      <c r="C55">
+        <v>2129594000.0</v>
+      </c>
+      <c r="D55">
         <v>2072750000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2183858000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2028266000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1967131000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1900683000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1909109000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1821831000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1789052000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1756748000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1794527000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1765340000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1723616000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1701114000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1724987000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1606550000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1547944000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1497671000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1459662000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1313558000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1191305000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1098295000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1103856000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1037559000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1000225000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1078890000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1158540000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1086172000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1019316000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>953467000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>956395000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>893279000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>868220000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>814809000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>829483000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>779850000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>727533000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>690432000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>712224000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>691329000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>642803000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>609707000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>629068000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>588966000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>560981000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>507742000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>530270000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>522820000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>503995000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>488611000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>533888000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>513053000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>459944000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>421848000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>434517000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>394292000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>341065000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>316557000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>304150000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>281669000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>259085000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>237503000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>241358000.0</v>
       </c>
-      <c r="BL55"/>
-      <c r="BM55"/>
       <c r="BN55"/>
-      <c r="BO55">
+      <c r="BO55"/>
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>214447000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:67">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>7628000.0</v>
+      </c>
+      <c r="C56">
+        <v>1992115000.0</v>
+      </c>
+      <c r="D56">
         <v>1936680000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1978532000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>4084000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>121930000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>126470000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>16936000.0</v>
       </c>
-      <c r="H56">
-[...2 lines deleted...]
-      <c r="I56">
+      <c r="J56">
+        <v>120321000.0</v>
+      </c>
+      <c r="K56">
         <v>1685476000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1633920000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>27096000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>7413000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>10330000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>7108000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>26704000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1495014000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1461903000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>17635000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>10507000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>8146000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>6086000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1112829000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>8052000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>4292000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>8973000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>14668000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2263000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2044000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>694000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2331000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>3657000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>517000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2799000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3247000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>5230000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>5191000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3678000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>3505000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>4446000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>3959000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>2827000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>7436000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>7654000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>4922000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>4793000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>2060000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>7519000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>3831000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>3562000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>6265000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>5599000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>7929000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>2931000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>857000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>7992000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>4360000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2314000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>2429000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>6524000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>2800000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>2974000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>4384000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>1972000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
     </row>
-    <row r="57" spans="1:67">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>74</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
+        <v>31109000.0</v>
+      </c>
+      <c r="D57">
         <v>296861000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>235712000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>380488000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>247730000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>140488000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>315467000.0</v>
       </c>
-      <c r="H57">
-[...2 lines deleted...]
-      <c r="I57">
+      <c r="J57">
+        <v>287474000.0</v>
+      </c>
+      <c r="K57">
         <v>34030000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>29762000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>244940000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>182751000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>154659000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>139283000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>164724000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>34237000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>34492000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>126064000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>240271000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>215600000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>222800000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>776751000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1564780000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>43576000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>64063000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>58262000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>57146000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>53478000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>47144000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>45203000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>16727000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>14257000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>21400000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>20000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>23600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>18900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>14700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>15400000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>15200000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>11800000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>11000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>13700000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>12600000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>379617000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>359491000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>312538000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>341419000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>339323000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>324570000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>310315000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>362750000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>347736000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>302279000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>273037000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>292379000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>12300000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>11800000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>11100000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>206009000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>7500000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>7100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1404000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>171735000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
     </row>
-    <row r="58" spans="1:67">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>1829089000.0</v>
+      </c>
+      <c r="C58">
+        <v>1751263000.0</v>
+      </c>
+      <c r="D58">
         <v>1696901000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1810766000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1656348000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1604180000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1542807000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1552031000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1468903000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1444149000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1420288000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1472254000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1404196000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1375082000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1384421000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1416354000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1298097000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1249360000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1198929000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1176926000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1036092000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>912322000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>814659000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>831733000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>765095000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>740344000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>827528000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>855757000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>789485000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>729097000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>665651000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>677234000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>625850000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>609686000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>565858000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>590072000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>552035000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>506166000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>476253000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>504749000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>491231000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>449879000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>407785000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>423841000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>391371000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>370224000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>323443000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>351947000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>349187000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>332135000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>321437000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>372715000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>359760000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>314489000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>283228000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>305313000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>270598000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>224500000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>258534000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>239271000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>235228000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>217863000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>201034000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>197914000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58"/>
       <c r="BN58"/>
       <c r="BO58"/>
+      <c r="BP58"/>
+      <c r="BQ58"/>
     </row>
-    <row r="59" spans="1:67">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -13036,417 +13256,431 @@
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-      <c r="BH59"/>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:67">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>381350000.0</v>
+      </c>
+      <c r="C60">
+        <v>378331000.0</v>
+      </c>
+      <c r="D60">
         <v>375849000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>373092000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>371918000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>362951000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>357876000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>357078000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>352928000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>344903000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>336460000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>322273000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>330585000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>321502000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>316693000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>308633000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>308453000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>298584000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>298742000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>282736000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>277466000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>278983000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>283636000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>272123000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>272464000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>259881000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>251362000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>302783000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>296687000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>290219000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>287816000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>279161000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>267429000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>258534000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>248951000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>239411000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>227815000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>221367000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>214179000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>207475000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>200098000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>192924000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>201922000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>205227000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>197595000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>190757000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>184299000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>178323000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>173633000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>171860000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>167174000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>161173000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>153293000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>145455000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>138620000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>129204000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>123694000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>116565000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>58023000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>64879000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>46441000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>41222000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>36469000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>43444000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60"/>
       <c r="BN60"/>
       <c r="BO60"/>
+      <c r="BP60"/>
+      <c r="BQ60"/>
     </row>
-    <row r="61" spans="1:67">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
-[...4 lines deleted...]
-      </c>
+      <c r="N61"/>
+      <c r="O61"/>
       <c r="P61">
         <v>-150143000.0</v>
       </c>
       <c r="Q61">
         <v>-150143000.0</v>
       </c>
       <c r="R61">
+        <v>-150143000.0</v>
+      </c>
+      <c r="S61">
+        <v>-150143000.0</v>
+      </c>
+      <c r="T61">
         <v>-138561000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-129530000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-118096000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-96112000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-73922000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-62088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50074000.0</v>
       </c>
       <c r="Z61">
         <v>-50074000.0</v>
       </c>
       <c r="AA61">
         <v>-50074000.0</v>
       </c>
       <c r="AB61">
+        <v>-50074000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-50074000.0</v>
+      </c>
+      <c r="AD61">
         <v>-39492000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-32190000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25046000.0</v>
       </c>
       <c r="AF61">
         <v>-25046000.0</v>
       </c>
       <c r="AG61">
         <v>-25046000.0</v>
       </c>
       <c r="AH61">
         <v>-25046000.0</v>
       </c>
       <c r="AI61">
         <v>-25046000.0</v>
       </c>
       <c r="AJ61">
         <v>-25046000.0</v>
       </c>
       <c r="AK61">
         <v>-25046000.0</v>
       </c>
       <c r="AL61">
         <v>-25046000.0</v>
       </c>
       <c r="AM61">
         <v>-25046000.0</v>
       </c>
       <c r="AN61">
         <v>-25046000.0</v>
       </c>
       <c r="AO61">
         <v>-25046000.0</v>
       </c>
       <c r="AP61">
+        <v>-25046000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-25046000.0</v>
+      </c>
+      <c r="AR61">
         <v>-8871000.0</v>
       </c>
-      <c r="AQ61">
-[...4 lines deleted...]
-      </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61"/>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:67">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13472,50 +13706,52 @@
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13580,51 +13816,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>307640000.0</v>
       </c>
       <c r="C2">
         <v>286730000.0</v>
       </c>
       <c r="D2">
         <v>287497000.0</v>
       </c>
       <c r="E2">
         <v>219338000.0</v>
       </c>
       <c r="F2">
         <v>120364000.0</v>
       </c>
       <c r="G2">
         <v>161662000.0</v>
       </c>
       <c r="H2">
         <v>139736000.0</v>
       </c>
       <c r="I2">
         <v>120520000.0</v>
       </c>
@@ -13636,129 +13872,129 @@
       </c>
       <c r="L2">
         <v>63569000.0</v>
       </c>
       <c r="M2">
         <v>84004000.0</v>
       </c>
       <c r="N2">
         <v>53336000.0</v>
       </c>
       <c r="O2">
         <v>39375000.0</v>
       </c>
       <c r="P2">
         <v>30197000.0</v>
       </c>
       <c r="Q2">
         <v>26630000.0</v>
       </c>
       <c r="R2">
         <v>28086000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>11723000.0</v>
+        <v>16246000.0</v>
       </c>
       <c r="C3">
         <v>14070000.0</v>
       </c>
       <c r="D3">
         <v>14634000.0</v>
       </c>
       <c r="E3">
         <v>12689000.0</v>
       </c>
       <c r="F3">
         <v>11653000.0</v>
       </c>
       <c r="G3">
         <v>13308000.0</v>
       </c>
       <c r="H3">
         <v>10856000.0</v>
       </c>
       <c r="I3">
         <v>8803000.0</v>
       </c>
       <c r="J3">
         <v>7357000.0</v>
       </c>
       <c r="K3">
         <v>6444000.0</v>
       </c>
       <c r="L3">
         <v>3920000.0</v>
       </c>
       <c r="M3">
         <v>3882000.0</v>
       </c>
       <c r="N3">
         <v>3459000.0</v>
       </c>
       <c r="O3">
         <v>2598000.0</v>
       </c>
       <c r="P3">
-        <v>1437000.0</v>
+        <v>1344000.0</v>
       </c>
       <c r="Q3">
         <v>1383000.0</v>
       </c>
       <c r="R3">
         <v>1144000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>80358000.0</v>
       </c>
       <c r="C5">
         <v>54075000.0</v>
       </c>
       <c r="D5">
         <v>20783000.0</v>
       </c>
       <c r="E5">
         <v>65321000.0</v>
       </c>
       <c r="F5">
         <v>112473000.0</v>
       </c>
       <c r="G5">
         <v>35928000.0</v>
       </c>
       <c r="H5">
         <v>58993000.0</v>
       </c>
       <c r="I5">
         <v>45902000.0</v>
       </c>
@@ -13770,155 +14006,155 @@
       </c>
       <c r="L5">
         <v>38139000.0</v>
       </c>
       <c r="M5">
         <v>23939000.0</v>
       </c>
       <c r="N5">
         <v>46254000.0</v>
       </c>
       <c r="O5">
         <v>39313000.0</v>
       </c>
       <c r="P5">
         <v>33330000.0</v>
       </c>
       <c r="Q5">
         <v>25622000.0</v>
       </c>
       <c r="R5">
         <v>14345000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
-        <v>92081000.0</v>
+        <v>96604000.0</v>
       </c>
       <c r="C6">
         <v>68145000.0</v>
       </c>
       <c r="D6">
         <v>35417000.0</v>
       </c>
       <c r="E6">
         <v>78010000.0</v>
       </c>
       <c r="F6">
         <v>124126000.0</v>
       </c>
       <c r="G6">
         <v>49236000.0</v>
       </c>
       <c r="H6">
         <v>69849000.0</v>
       </c>
       <c r="I6">
         <v>54705000.0</v>
       </c>
       <c r="J6">
         <v>47614000.0</v>
       </c>
       <c r="K6">
         <v>45392000.0</v>
       </c>
       <c r="L6">
         <v>42059000.0</v>
       </c>
       <c r="M6">
         <v>27821000.0</v>
       </c>
       <c r="N6">
         <v>49713000.0</v>
       </c>
       <c r="O6">
         <v>41911000.0</v>
       </c>
       <c r="P6">
-        <v>34767000.0</v>
+        <v>34674000.0</v>
       </c>
       <c r="Q6">
         <v>27005000.0</v>
       </c>
       <c r="R6">
         <v>15489000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>3122000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>337933000.0</v>
       </c>
       <c r="C9">
         <v>301773000.0</v>
       </c>
       <c r="D9">
         <v>263902000.0</v>
       </c>
       <c r="E9">
         <v>287849000.0</v>
       </c>
       <c r="F9">
         <v>307987000.0</v>
       </c>
       <c r="G9">
         <v>212244000.0</v>
       </c>
       <c r="H9">
         <v>215977000.0</v>
       </c>
       <c r="I9">
         <v>186186000.0</v>
       </c>
@@ -13930,51 +14166,51 @@
       </c>
       <c r="L9">
         <v>153737000.0</v>
       </c>
       <c r="M9">
         <v>120715000.0</v>
       </c>
       <c r="N9">
         <v>117293000.0</v>
       </c>
       <c r="O9">
         <v>96322000.0</v>
       </c>
       <c r="P9">
         <v>75140000.0</v>
       </c>
       <c r="Q9">
         <v>60202000.0</v>
       </c>
       <c r="R9">
         <v>44728000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>57777000.0</v>
       </c>
       <c r="C10">
         <v>54075000.0</v>
       </c>
       <c r="D10">
         <v>20783000.0</v>
       </c>
       <c r="E10">
         <v>65321000.0</v>
       </c>
       <c r="F10">
         <v>112473000.0</v>
       </c>
       <c r="G10">
         <v>35928000.0</v>
       </c>
       <c r="H10">
         <v>58993000.0</v>
       </c>
       <c r="I10">
         <v>45902000.0</v>
       </c>
@@ -13986,51 +14222,51 @@
       </c>
       <c r="L10">
         <v>38139000.0</v>
       </c>
       <c r="M10">
         <v>23939000.0</v>
       </c>
       <c r="N10">
         <v>46254000.0</v>
       </c>
       <c r="O10">
         <v>39313000.0</v>
       </c>
       <c r="P10">
         <v>33330000.0</v>
       </c>
       <c r="Q10">
         <v>25622000.0</v>
       </c>
       <c r="R10">
         <v>14345000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>13365000.0</v>
       </c>
       <c r="C11">
         <v>12848000.0</v>
       </c>
       <c r="D11">
         <v>4825000.0</v>
       </c>
       <c r="E11">
         <v>14097000.0</v>
       </c>
       <c r="F11">
         <v>23786000.0</v>
       </c>
       <c r="G11">
         <v>9198000.0</v>
       </c>
       <c r="H11">
         <v>14261000.0</v>
       </c>
       <c r="I11">
         <v>10557000.0</v>
       </c>
@@ -14042,51 +14278,51 @@
       </c>
       <c r="L11">
         <v>14774000.0</v>
       </c>
       <c r="M11">
         <v>9137000.0</v>
       </c>
       <c r="N11">
         <v>17460000.0</v>
       </c>
       <c r="O11">
         <v>14561000.0</v>
       </c>
       <c r="P11">
         <v>12290000.0</v>
       </c>
       <c r="Q11">
         <v>9178000.0</v>
       </c>
       <c r="R11">
         <v>4472000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>84814000.0</v>
       </c>
       <c r="C12">
         <v>74530000.0</v>
       </c>
       <c r="D12">
         <v>67463000.0</v>
       </c>
       <c r="E12">
         <v>34223000.0</v>
       </c>
       <c r="F12">
         <v>31349000.0</v>
       </c>
       <c r="G12">
         <v>37852000.0</v>
       </c>
       <c r="H12">
         <v>40125000.0</v>
       </c>
       <c r="I12">
         <v>33464000.0</v>
       </c>
@@ -14098,117 +14334,117 @@
       </c>
       <c r="L12">
         <v>16221000.0</v>
       </c>
       <c r="M12">
         <v>14947000.0</v>
       </c>
       <c r="N12">
         <v>14144000.0</v>
       </c>
       <c r="O12">
         <v>11610000.0</v>
       </c>
       <c r="P12">
         <v>12343000.0</v>
       </c>
       <c r="Q12">
         <v>10062000.0</v>
       </c>
       <c r="R12">
         <v>8681000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>84814000.0</v>
       </c>
       <c r="C13">
         <v>528894000.0</v>
       </c>
       <c r="D13">
         <v>489698000.0</v>
       </c>
       <c r="E13">
         <v>34223000.0</v>
       </c>
       <c r="F13">
         <v>382544000.0</v>
       </c>
       <c r="G13">
         <v>335215000.0</v>
       </c>
       <c r="H13">
         <v>321169000.0</v>
       </c>
       <c r="I13">
         <v>33464000.0</v>
       </c>
       <c r="J13">
         <v>249034000.0</v>
       </c>
       <c r="K13">
         <v>220963000.0</v>
       </c>
       <c r="L13">
         <v>16221000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>44412000.0</v>
       </c>
       <c r="C15">
         <v>41227000.0</v>
       </c>
       <c r="D15">
         <v>15958000.0</v>
       </c>
       <c r="E15">
         <v>51224000.0</v>
       </c>
       <c r="F15">
         <v>88687000.0</v>
       </c>
       <c r="G15">
         <v>26730000.0</v>
       </c>
       <c r="H15">
         <v>44732000.0</v>
       </c>
       <c r="I15">
         <v>35345000.0</v>
       </c>
@@ -14220,51 +14456,51 @@
       </c>
       <c r="L15">
         <v>23365000.0</v>
       </c>
       <c r="M15">
         <v>14802000.0</v>
       </c>
       <c r="N15">
         <v>28794000.0</v>
       </c>
       <c r="O15">
         <v>24752000.0</v>
       </c>
       <c r="P15">
         <v>21040000.0</v>
       </c>
       <c r="Q15">
         <v>16444000.0</v>
       </c>
       <c r="R15">
         <v>9873000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>44412000.0</v>
       </c>
       <c r="C16">
         <v>41227000.0</v>
       </c>
       <c r="D16">
         <v>15958000.0</v>
       </c>
       <c r="E16">
         <v>51224000.0</v>
       </c>
       <c r="F16">
         <v>88687000.0</v>
       </c>
       <c r="G16">
         <v>26730000.0</v>
       </c>
       <c r="H16">
         <v>44732000.0</v>
       </c>
       <c r="I16">
         <v>35345000.0</v>
       </c>
@@ -14274,209 +14510,209 @@
       <c r="K16">
         <v>24031000.0</v>
       </c>
       <c r="L16">
         <v>23365000.0</v>
       </c>
       <c r="M16">
         <v>14802000.0</v>
       </c>
       <c r="N16">
         <v>28794000.0</v>
       </c>
       <c r="O16">
         <v>25367000.0</v>
       </c>
       <c r="P16">
         <v>21244000.0</v>
       </c>
       <c r="Q16">
         <v>16444000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>44412000.0</v>
       </c>
       <c r="C17">
         <v>41227000.0</v>
       </c>
       <c r="D17">
         <v>15958000.0</v>
       </c>
       <c r="E17">
         <v>51224000.0</v>
       </c>
       <c r="F17">
         <v>88687000.0</v>
       </c>
       <c r="G17">
         <v>26730000.0</v>
       </c>
       <c r="H17">
         <v>44732000.0</v>
       </c>
       <c r="I17">
         <v>35345000.0</v>
       </c>
       <c r="J17">
         <v>29963000.0</v>
       </c>
       <c r="K17">
         <v>24031000.0</v>
       </c>
       <c r="L17">
         <v>23365000.0</v>
       </c>
       <c r="M17">
         <v>14802000.0</v>
       </c>
       <c r="N17">
         <v>28794000.0</v>
       </c>
       <c r="O17">
         <v>25367000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>494135000.0</v>
       </c>
       <c r="C18">
         <v>454364000.0</v>
       </c>
       <c r="D18">
         <v>422235000.0</v>
       </c>
       <c r="E18">
         <v>416631000.0</v>
       </c>
       <c r="F18">
         <v>351195000.0</v>
       </c>
       <c r="G18">
         <v>297363000.0</v>
       </c>
       <c r="H18">
         <v>281044000.0</v>
       </c>
       <c r="I18">
         <v>246657000.0</v>
       </c>
       <c r="J18">
         <v>225126000.0</v>
       </c>
       <c r="K18">
         <v>201039000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-742000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>185115000.0</v>
       </c>
       <c r="F20">
         <v>89015000.0</v>
       </c>
       <c r="G20">
         <v>123810000.0</v>
       </c>
       <c r="H20">
         <v>99611000.0</v>
       </c>
       <c r="I20">
         <v>87056000.0</v>
       </c>
       <c r="J20">
         <v>77339000.0</v>
       </c>
       <c r="K20">
         <v>63014000.0</v>
       </c>
       <c r="L20">
         <v>47348000.0</v>
       </c>
       <c r="M20">
         <v>69057000.0</v>
       </c>
       <c r="N20">
         <v>39192000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>80358000.0</v>
       </c>
       <c r="C21">
         <v>54075000.0</v>
       </c>
       <c r="D21">
         <v>20783000.0</v>
       </c>
       <c r="E21">
         <v>65321000.0</v>
       </c>
       <c r="F21">
         <v>112473000.0</v>
       </c>
       <c r="G21">
         <v>35928000.0</v>
       </c>
       <c r="H21">
         <v>58993000.0</v>
       </c>
       <c r="I21">
         <v>45902000.0</v>
       </c>
@@ -14488,73 +14724,73 @@
       </c>
       <c r="L21">
         <v>38139000.0</v>
       </c>
       <c r="M21">
         <v>23939000.0</v>
       </c>
       <c r="N21">
         <v>46254000.0</v>
       </c>
       <c r="O21">
         <v>39313000.0</v>
       </c>
       <c r="P21">
         <v>33330000.0</v>
       </c>
       <c r="Q21">
         <v>25622000.0</v>
       </c>
       <c r="R21">
         <v>14345000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>565215000.0</v>
       </c>
       <c r="C23">
         <v>534428000.0</v>
       </c>
       <c r="D23">
         <v>530616000.0</v>
       </c>
       <c r="E23">
         <v>441866000.0</v>
       </c>
       <c r="F23">
         <v>315878000.0</v>
       </c>
       <c r="G23">
         <v>337978000.0</v>
       </c>
       <c r="H23">
         <v>296720000.0</v>
       </c>
       <c r="I23">
         <v>260804000.0</v>
       </c>
@@ -14566,159 +14802,159 @@
       </c>
       <c r="L23">
         <v>179167000.0</v>
       </c>
       <c r="M23">
         <v>180780000.0</v>
       </c>
       <c r="N23">
         <v>124375000.0</v>
       </c>
       <c r="O23">
         <v>96384000.0</v>
       </c>
       <c r="P23">
         <v>72007000.0</v>
       </c>
       <c r="Q23">
         <v>61210000.0</v>
       </c>
       <c r="R23">
         <v>58469000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>16246000.0</v>
       </c>
       <c r="C25">
         <v>14070000.0</v>
       </c>
       <c r="D25">
         <v>14634000.0</v>
       </c>
       <c r="E25">
         <v>12689000.0</v>
       </c>
       <c r="F25">
         <v>11653000.0</v>
       </c>
       <c r="G25">
         <v>13308000.0</v>
       </c>
       <c r="H25">
         <v>10856000.0</v>
       </c>
       <c r="I25">
         <v>8803000.0</v>
       </c>
       <c r="J25">
         <v>7357000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.04</v>
       </c>
       <c r="E26">
         <v>0.13</v>
       </c>
       <c r="F26">
         <v>0.26</v>
       </c>
       <c r="G26">
         <v>0.1</v>
       </c>
       <c r="H26">
         <v>0.17</v>
       </c>
       <c r="I26">
         <v>0.15</v>
       </c>
       <c r="J26">
         <v>0.15</v>
       </c>
       <c r="K26">
         <v>0.16</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>18551000.0</v>
       </c>
       <c r="C27">
         <v>19006000.0</v>
       </c>
       <c r="D27">
         <v>15774000.0</v>
       </c>
       <c r="E27">
         <v>15378000.0</v>
       </c>
       <c r="F27">
         <v>14405000.0</v>
       </c>
       <c r="G27">
         <v>10357000.0</v>
       </c>
       <c r="H27">
         <v>8206000.0</v>
       </c>
       <c r="I27">
         <v>7745000.0</v>
       </c>
@@ -14730,51 +14966,51 @@
       </c>
       <c r="L27">
         <v>7017000.0</v>
       </c>
       <c r="M27">
         <v>6330000.0</v>
       </c>
       <c r="N27">
         <v>3980000.0</v>
       </c>
       <c r="O27">
         <v>2767000.0</v>
       </c>
       <c r="P27">
         <v>2056000.0</v>
       </c>
       <c r="Q27">
         <v>2027000.0</v>
       </c>
       <c r="R27">
         <v>1212000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>221921000.0</v>
       </c>
       <c r="C28">
         <v>202869000.0</v>
       </c>
       <c r="D28">
         <v>202316000.0</v>
       </c>
       <c r="E28">
         <v>183341000.0</v>
       </c>
       <c r="F28">
         <v>156983000.0</v>
       </c>
       <c r="G28">
         <v>143330000.0</v>
       </c>
       <c r="H28">
         <v>126202000.0</v>
       </c>
       <c r="I28">
         <v>111675000.0</v>
       </c>
@@ -14786,95 +15022,95 @@
       </c>
       <c r="L28">
         <v>91268000.0</v>
       </c>
       <c r="M28">
         <v>75686000.0</v>
       </c>
       <c r="N28">
         <v>55311000.0</v>
       </c>
       <c r="O28">
         <v>44136000.0</v>
       </c>
       <c r="P28">
         <v>32252000.0</v>
       </c>
       <c r="Q28">
         <v>26155000.0</v>
       </c>
       <c r="R28">
         <v>23370000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>13365000.0</v>
       </c>
       <c r="C29">
         <v>12848000.0</v>
       </c>
       <c r="D29">
         <v>4825000.0</v>
       </c>
       <c r="E29">
         <v>14097000.0</v>
       </c>
       <c r="F29">
         <v>23786000.0</v>
       </c>
       <c r="G29">
         <v>9198000.0</v>
       </c>
       <c r="H29">
         <v>14261000.0</v>
       </c>
       <c r="I29">
         <v>10557000.0</v>
       </c>
       <c r="J29">
         <v>10294000.0</v>
       </c>
       <c r="K29">
         <v>14917000.0</v>
       </c>
       <c r="L29">
         <v>14774000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>257575000.0</v>
       </c>
       <c r="C30">
         <v>247698000.0</v>
       </c>
       <c r="D30">
         <v>243119000.0</v>
       </c>
       <c r="E30">
         <v>222528000.0</v>
       </c>
       <c r="F30">
         <v>195514000.0</v>
       </c>
       <c r="G30">
         <v>176316000.0</v>
       </c>
       <c r="H30">
         <v>156984000.0</v>
       </c>
       <c r="I30">
         <v>140284000.0</v>
       </c>
@@ -14886,51 +15122,51 @@
       </c>
       <c r="L30">
         <v>115598000.0</v>
       </c>
       <c r="M30">
         <v>96776000.0</v>
       </c>
       <c r="N30">
         <v>71039000.0</v>
       </c>
       <c r="O30">
         <v>57009000.0</v>
       </c>
       <c r="P30">
         <v>41810000.0</v>
       </c>
       <c r="Q30">
         <v>34580000.0</v>
       </c>
       <c r="R30">
         <v>30383000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-22581000.0</v>
       </c>
       <c r="C31">
         <v>-241901000.0</v>
       </c>
       <c r="D31">
         <v>-50291000.0</v>
       </c>
       <c r="E31">
         <v>-34223000.0</v>
       </c>
       <c r="F31">
         <v>-32749000.0</v>
       </c>
       <c r="G31">
         <v>-38791000.0</v>
       </c>
       <c r="H31">
         <v>-39876000.0</v>
       </c>
       <c r="I31">
         <v>-21672000.0</v>
       </c>
@@ -14942,51 +15178,51 @@
       </c>
       <c r="L31">
         <v>-6363000.0</v>
       </c>
       <c r="M31">
         <v>-14947000.0</v>
       </c>
       <c r="N31">
         <v>42897000.0</v>
       </c>
       <c r="O31">
         <v>-11610000.0</v>
       </c>
       <c r="P31">
         <v>-12343000.0</v>
       </c>
       <c r="Q31">
         <v>-1383000.0</v>
       </c>
       <c r="R31">
         <v>-1144000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>645573000.0</v>
       </c>
       <c r="C32">
         <v>588503000.0</v>
       </c>
       <c r="D32">
         <v>551399000.0</v>
       </c>
       <c r="E32">
         <v>507187000.0</v>
       </c>
       <c r="F32">
         <v>428351000.0</v>
       </c>
       <c r="G32">
         <v>373906000.0</v>
       </c>
       <c r="H32">
         <v>355713000.0</v>
       </c>
       <c r="I32">
         <v>306706000.0</v>
       </c>
@@ -15017,708 +15253,722 @@
       <c r="R32">
         <v>72814000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO32"/>
+  <dimension ref="A1:BQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>10116000.0</v>
+      </c>
+      <c r="C2">
+        <v>4867000.0</v>
+      </c>
+      <c r="D2">
         <v>9538000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>66419000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>82445000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>81013000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>77763000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>77431000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>73705000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>71667000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>63927000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>86395000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>67877000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68775000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64450000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>75641000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>59934000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52964000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>30799000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>38605000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>34912000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28350000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18497000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>33956000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36636000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>59681000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>36324000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34863000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>35485000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>33064000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>33341000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>32369000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>28118000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>26692000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>26280000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>26810000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>23810000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>24347000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>24714000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>21526000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>18197000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>18501000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15799000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>18420000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>16034000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>13316000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>19731000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>26390000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17176000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>20708000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>15546000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14991000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>11646000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11152000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>11870000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10089000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8249000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>9167000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9257000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7898000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>6447000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>6595000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7733000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6518000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5831000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6370000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>48991000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>5058000.0</v>
+      </c>
+      <c r="C3">
+        <v>4867000.0</v>
+      </c>
+      <c r="D3">
         <v>4769000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4523000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4225000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3895000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3603000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3607000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3582000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3383000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3498000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3434000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3556000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3566000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4078000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3540000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2915000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2996000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3238000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3187000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2894000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2681000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2891000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3880000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3702000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2855000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2871000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2890000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2639000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2694000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2633000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2402000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2330000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2047000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2024000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2020000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2106000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1628000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1603000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1496000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1615000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1802000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1531000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1055000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>968000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>927000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>883000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>895000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>861000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1033000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1001000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>995000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>802000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>932000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>730000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>701000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>645000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>575000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>677000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>357000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>345000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>337000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>305000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>661000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>522000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>267000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>293000.0</v>
       </c>
-      <c r="BO3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -15768,500 +16018,514 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
-      <c r="BL4"/>
-      <c r="BM4"/>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
       <c r="BN4"/>
-      <c r="BO4">
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>43986000.0</v>
+      </c>
+      <c r="C5">
+        <v>33556000.0</v>
+      </c>
+      <c r="D5">
         <v>37758000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>38739000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>18974000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>13484000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>9161000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12755000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>10165000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>11222000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>19933000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9532000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>10897000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7813000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>11605000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1232000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>13354000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>15786000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>34949000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>25347000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>28798000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>24937000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>33391000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>18694000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>15395000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>11689000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9850000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20769000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>16677000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>11046000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>10501000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>13792000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9686000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>11083000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>11341000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>11808000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8544000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>9886000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>10019000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>10481000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10496000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>9580000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8391000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>12336000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>10494000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>8724000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>6585000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5666000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>2235000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>7063000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>8975000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>12589000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>11780000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10762000.0</v>
       </c>
       <c r="BC5">
         <v>10197000.0</v>
       </c>
       <c r="BD5">
+        <v>10762000.0</v>
+      </c>
+      <c r="BE5">
+        <v>10197000.0</v>
+      </c>
+      <c r="BF5">
         <v>11097000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>10508000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>8130000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>10007000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>8378000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>7449000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>7579000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>6132000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>7020000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>6388000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>6082000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>49044000.0</v>
+      </c>
+      <c r="C6">
+        <v>38423000.0</v>
+      </c>
+      <c r="D6">
         <v>42527000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>43262000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>23199000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>17379000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12764000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>16362000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>13747000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14605000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>23431000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6098000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>14453000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>11379000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15683000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4772000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>16269000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>18782000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>38187000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>28534000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>31692000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>27618000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>36282000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22574000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>19097000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>14544000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6979000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>23659000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>19316000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>13740000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>13134000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>16194000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>12016000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>13130000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>13365000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13828000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10650000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>11514000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11622000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>11977000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>12111000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>11382000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>9922000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>13391000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>11462000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>9651000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>7468000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>6561000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3096000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8096000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>9976000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>13584000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>12582000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>11129000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>11492000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>10898000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>11742000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>11083000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>8807000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>10364000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>8723000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>7786000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>7884000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>6793000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>7542000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>6655000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>6375000.0</v>
       </c>
-      <c r="BO6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -16311,96 +16575,98 @@
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
-      <c r="BL7"/>
-      <c r="BM7"/>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
       <c r="BN7"/>
-      <c r="BO7">
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -16450,1037 +16716,1067 @@
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
-      <c r="BL8"/>
-      <c r="BM8"/>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
       <c r="BN8"/>
-      <c r="BO8">
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>168660000.0</v>
+      </c>
+      <c r="C9">
+        <v>163139000.0</v>
+      </c>
+      <c r="D9">
         <v>157752000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>103258000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>83042000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>76429000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>75204000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>77401000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>72633000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>71358000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>80381000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>55264000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>73001000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>64709000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>70928000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>56375000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>71518000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>69907000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>90049000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>80879000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>76548000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>71326000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>79234000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>63488000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>59149000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>53214000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>36393000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>61660000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>56844000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>48789000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>48684000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>50408000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>45547000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>44298000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>45933000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>45827000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>42384000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>41528000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>41473000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>39307000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>40949000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>39128000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>38196000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>40886000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>36676000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>36967000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>39208000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>34061000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>27519000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>30261000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>28873000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>32665000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>29314000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>27536000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>27448000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>25130000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>25401000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>23767000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>22373000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>20171000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>18823000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>17927000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>18101000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>14733000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>15765000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>14573000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>15309000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>19838000.0</v>
+      </c>
+      <c r="C10">
+        <v>10563000.0</v>
+      </c>
+      <c r="D10">
         <v>14835000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>16158000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>18974000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13484000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9161000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12755000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10165000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11222000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19933000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9532000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10897000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7813000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11605000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1232000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13354000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>15786000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>34949000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>25347000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>28798000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24937000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>33391000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18694000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>15395000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11689000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9850000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20769000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>16677000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11046000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>10501000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>13792000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9686000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>11083000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11341000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>11808000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8544000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>9886000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>10019000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>10481000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10496000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>9580000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8391000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>12336000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>10494000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>8724000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>6585000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>5666000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2235000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7063000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>8975000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12589000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>11780000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10762000.0</v>
       </c>
       <c r="BC10">
         <v>10197000.0</v>
       </c>
       <c r="BD10">
+        <v>10762000.0</v>
+      </c>
+      <c r="BE10">
+        <v>10197000.0</v>
+      </c>
+      <c r="BF10">
         <v>11097000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>10508000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8130000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>10007000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>8378000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7449000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>7579000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6132000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>7020000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>6388000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>6082000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>14345000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>4725000.0</v>
+      </c>
+      <c r="C11">
+        <v>2410000.0</v>
+      </c>
+      <c r="D11">
         <v>3434000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3249000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4618000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3344000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2154000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2841000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2502000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2777000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4728000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1958000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2077000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1790000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2916000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1159000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3286000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3804000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>8166000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4569000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6577000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4771000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7869000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4347000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>4157000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>4219000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-3525000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5086000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4105000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2677000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2393000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3022000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2237000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2601000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2697000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>923000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>3235000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3751000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2385000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>4014000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4020000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>3668000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3215000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4969000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3987000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3316000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2502000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2285000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>838000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2649000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>3365000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5004000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4539000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>3793000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3998000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3560000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>4109000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3888000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3008000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3603000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>3193000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2729000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>2644000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>2287000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>2531000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>2231000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>2129000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>4472000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>24148000.0</v>
+      </c>
+      <c r="C12">
+        <v>22993000.0</v>
+      </c>
+      <c r="D12">
         <v>22923000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>22646000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>21971000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20426000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19771000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>19805000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>19356000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>17865000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>17504000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>17510000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16947000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16224000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16782000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14855000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11863000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7564000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>59000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7597000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8816000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7801000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7135000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9256000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9137000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10159000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10285000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10348000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9771000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9721000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9643000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8729000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7915000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7177000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6816000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6658000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5221000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5213000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5287000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>5116000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4811000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4710000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4350000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>4335000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3932000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3604000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3780000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3848000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3556000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3763000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3908000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3913000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3241000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3081000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3023000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2705000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2341000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3540000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>3297000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3329000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2958000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2759000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2508000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2732000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2176000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2468000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>8681000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>142</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>150278000.0</v>
+      </c>
+      <c r="D13">
         <v>150296000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>22646000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>148672000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>20426000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>136553000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>138246000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>133932000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>127898000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>128818000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>126190000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>16947000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>118083000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>120407000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>14855000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11863000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>109771000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>107631000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>107117000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>99355000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>88793000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7135000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>86845000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>9300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>80067000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>86997000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>87784000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>83089000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>9771000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>9721000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -17530,1267 +17826,1295 @@
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14"/>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
       <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>15113000.0</v>
+      </c>
+      <c r="C15">
+        <v>8153000.0</v>
+      </c>
+      <c r="D15">
         <v>11401000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12909000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>14356000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>10140000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7007000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>9914000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7663000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>8445000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>15205000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-7574000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8820000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6023000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8689000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2391000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>10068000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>11982000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>26783000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>20778000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>22221000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>20166000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>25522000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>14347000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>11238000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7470000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-6325000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>15683000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>12572000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8369000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>8108000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10770000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>7449000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>8482000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>8644000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>10885000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>5309000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>6135000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>7634000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>6467000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>6476000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5912000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5176000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>7367000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>6507000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5408000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>4083000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>3381000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1397000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4414000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>5610000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>7585000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7241000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>6404000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>6764000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>6637000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>6988000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>6620000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>5122000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>6404000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>5185000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>4720000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>4935000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>3845000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>4489000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>4157000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>3953000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>12909000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14356000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>10140000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7007000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9914000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>7663000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>8820000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6023000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8689000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2391000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10068000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11982000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>26783000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>20778000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>22221000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20166000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>25522000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14347000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11238000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7470000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-6325000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15683000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12572000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8369000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>8108000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>10770000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7449000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8482000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8644000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10885000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>5309000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6135000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>7634000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6467000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6476000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5912000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5176000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7367000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6507000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5408000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4083000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3381000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1397000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4414000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5610000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7585000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7625000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6656000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6928000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>6637000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>6988000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>6620000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>5122000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>6404000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>5185000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>4720000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4935000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>16444000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>9873000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>146</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>8153000.0</v>
+      </c>
+      <c r="D17">
         <v>11401000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>12909000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>14356000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>10140000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>7007000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>9914000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>7663000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>8445000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>15205000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-7574000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>8820000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>6023000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8689000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2391000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>10068000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>11982000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>26783000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>20778000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>22221000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>20166000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>25522000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>14347000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>11238000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>7470000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-6325000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>15683000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>12572000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8369000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>8108000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>10770000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>7449000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>8482000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>8644000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>10885000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>5309000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>6135000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>7634000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>6467000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>6476000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>5912000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>5176000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>7367000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>6507000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5408000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>4083000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>3381000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>1397000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4414000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>5610000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>7585000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>7625000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>6656000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>6928000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>6637000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>6988000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>6620000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>5122000.0</v>
       </c>
-      <c r="BG17">
-[...4 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
-      <c r="BL17"/>
-      <c r="BM17"/>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
       <c r="BN17"/>
-      <c r="BO17">
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>147</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>127285000.0</v>
+      </c>
+      <c r="D18">
         <v>127373000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>130383000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>126701000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>120269000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>116782000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>118441000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>114576000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>110033000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>111314000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>108680000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>108071000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>101859000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>103625000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>102577000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>104157000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>102207000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>107690000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>99520000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>90539000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>80992000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>80144000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>77589000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>72006000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>70930000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>76838000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>77499000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>72741000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>66203000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>64601000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>263000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-165000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-577000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>47668000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>60786000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>48071000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>45400000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>30858000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>31008000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>26096000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>20549000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>11362000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>24700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>22089000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>27499000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>49522000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>26039000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>24515000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>25714000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>23343000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>23698000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>23640000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>20203000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>19515000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>19464000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>20152000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>18589000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>19134000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>19427000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>16410000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>13386000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>13791000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>11449000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>14085000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>12102000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>9712000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>15950000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>22542000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>13620000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>16945000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>11638000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>11078000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>8405000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>8071000.0</v>
       </c>
-      <c r="BC20">
-[...4 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>43986000.0</v>
+      </c>
+      <c r="C21">
+        <v>33556000.0</v>
+      </c>
+      <c r="D21">
         <v>37758000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>38739000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18974000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>13484000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9161000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12755000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10165000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11222000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>19933000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9532000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10897000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7813000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11605000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1232000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13354000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>15786000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>34949000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>25347000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>28798000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>24937000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>33391000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>18694000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15395000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>11689000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-9850000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>20769000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>16677000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>11046000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>10501000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13792000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>9686000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>11083000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>11341000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11808000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8544000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>9886000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10019000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>10481000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10496000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>9580000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8391000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>12336000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>10494000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8724000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>6585000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5666000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2235000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7063000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>8975000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>12589000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>11780000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10762000.0</v>
       </c>
       <c r="BC21">
         <v>10197000.0</v>
       </c>
       <c r="BD21">
+        <v>10762000.0</v>
+      </c>
+      <c r="BE21">
+        <v>10197000.0</v>
+      </c>
+      <c r="BF21">
         <v>11097000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>10508000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>8130000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>10007000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>8378000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>7449000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>7579000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>6132000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>7020000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>6388000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>6082000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -18840,263 +19164,275 @@
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22"/>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>134790000.0</v>
+      </c>
+      <c r="C23">
+        <v>134450000.0</v>
+      </c>
+      <c r="D23">
         <v>129532000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>130938000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>146513000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>143958000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>143806000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>142077000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>136173000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>131803000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>124375000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>151191000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>129981000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>125671000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>123773000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>130784000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>118098000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>107085000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>85899000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>94137000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>82662000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>74739000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>64340000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>78750000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>75143000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>78161000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>105924000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>77215000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>75030000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>73228000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>71247000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>69957000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>68230000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>61333000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>61284000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>60299000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>60650000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>55452000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>55801000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>53540000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>51979000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>47745000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>48306000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>44349000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>44602000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>44277000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>45939000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>48126000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>51674000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>40374000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>40606000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>35622000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>32525000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>28985000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>27838000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>26803000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>24393000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>21508000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>23410000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>19421000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>18343000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>16925000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>17117000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>16334000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>15263000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>14016000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>15597000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19120,291 +19456,293 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>154</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>4867000.0</v>
+      </c>
+      <c r="D25">
         <v>4769000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4523000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4225000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3895000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3603000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3607000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3582000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3383000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3498000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3434000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3556000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3566000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4078000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3540000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2915000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2996000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3238000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3187000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2894000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2681000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2891000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3880000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3702000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2855000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2871000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2890000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2639000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2694000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2633000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2402000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2330000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2047000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2024000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2020000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2106000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1628000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1603000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1496000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1615000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1802000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1531000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1055000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>948000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>908000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>863000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>895000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>861000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1033000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1001000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>995000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>802000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>932000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>730000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>701000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>648000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>556000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>677000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>357000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>345000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>337000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>305000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>661000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>522000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>267000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>293000.0</v>
       </c>
-      <c r="BO25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -19454,1196 +19792,1236 @@
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>5312000.0</v>
+      </c>
+      <c r="C27">
+        <v>4889000.0</v>
+      </c>
+      <c r="D27">
         <v>4181000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3874000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4212000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5059000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5406000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4777000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5078000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4836000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4315000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4474000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4077000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3844000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3379000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4239000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3940000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4108000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3091000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4431000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2488000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4776000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2710000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3984000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3249000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1438000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1686000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1897000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2397000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2261000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1651000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1902000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2132000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2258000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1453000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1841000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2303000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1779000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1205000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1474000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1786000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2062000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1515000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1403000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1134000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2009000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2471000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1842000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1756000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1750000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>982000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1144000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>983000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1347000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>505000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>910000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>632000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>632000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>593000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>357000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>406000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>646000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>647000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>493000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>493000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>494000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>547000.0</v>
       </c>
-      <c r="BO27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>68627000.0</v>
+      </c>
+      <c r="C28">
+        <v>65444000.0</v>
+      </c>
+      <c r="D28">
         <v>64664000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>64519000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>52696000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>50975000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>53731000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>53121000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>50839000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>49151000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>49758000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>54054000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>51712000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>46894000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>49656000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44907000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>48376000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>43857000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>46201000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>44590000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>39235000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>36045000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>37113000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>36256000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>33812000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>34479000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>39330000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>33118000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>31403000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>29272000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>30367000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>28781000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>28239000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>25479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>27521000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>26832000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>26057000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>24444000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>24964000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>22101000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>23492000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>22716000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>23427000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>22425000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>20590000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>22007000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>26047000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>22438000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>19307000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>17735000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>15496000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>15672000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>13384000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>13295000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>13665000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>19100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11371000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>10541000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>10305000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>7871000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6565000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6276000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>6540000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1969000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6608000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>6136000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>7150000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>158</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>2410000.0</v>
+      </c>
+      <c r="D29">
         <v>3434000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3249000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4618000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3344000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2154000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2841000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2502000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2777000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4728000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1958000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2077000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1790000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2916000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1159000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3286000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3804000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8166000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4569000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6577000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4771000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7869000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4347000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4157000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4219000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3525000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5086000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4105000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2677000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2393000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>124674000.0</v>
+      </c>
+      <c r="C30">
+        <v>129583000.0</v>
+      </c>
+      <c r="D30">
         <v>119994000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>64519000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>64068000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>62945000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>66043000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>64646000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>62468000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>60136000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>60448000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>64796000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>62104000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>56896000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>59323000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>55143000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>58164000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>54121000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>55100000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>55532000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47750000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>46389000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45843000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>44794000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>43754000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>41525000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>46243000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>40891000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>40167000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>37743000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>38183000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>36616000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>35861000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>33215000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>34592000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>34019000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>33840000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>31642000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>31454000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>28826000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>30453000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>29548000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>29805000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>28550000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>26182000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>28243000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>32623000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>28395000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>25284000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>23198000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>19898000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>20076000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17534000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>17339000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>16686000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>14933000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>14304000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>13259000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>14243000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>10164000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>10445000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>10478000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>10522000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8601000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8745000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>8185000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>9227000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-24148000.0</v>
+      </c>
+      <c r="C31">
+        <v>-22993000.0</v>
+      </c>
+      <c r="D31">
         <v>-22923000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-22581000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-71073000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-69043000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-65451000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>58245000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-22938000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-60682000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-17504000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-17510000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-21425000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11026000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-54783000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-219695000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-50146000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-42700000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-21900000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8197000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-11710000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-10028000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-10811000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-25646000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-13802000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-11992000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-30931000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>20010000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-12987000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-12465000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-13254000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>16274000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-11059000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-9962000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-9201000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>11174000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8764000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-7249000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-6816000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>9180000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-6731000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-6613000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-6241000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1823000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-5303000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-4859000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-4487000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-4519000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-45739000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1562000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1557000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-4903000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1832000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-2873000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-2846000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2403000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2705000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-18790000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-20923000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-3297000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-3329000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-2958000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-2759000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-2508000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-2732000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-2176000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2468000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>178776000.0</v>
+      </c>
+      <c r="C32">
+        <v>168006000.0</v>
+      </c>
+      <c r="D32">
         <v>167290000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>169677000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>165487000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>157442000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>152967000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>154832000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>146338000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>143025000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>144308000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>141659000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>140878000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>133484000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>135378000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>132016000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>131452000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>122871000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>120848000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>119484000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>111460000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>99676000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>97731000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>97444000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>90538000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>89850000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>96074000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>97984000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>91707000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>84274000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>81748000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>83749000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>77916000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>72416000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>72625000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>72107000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>69194000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>65338000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>65820000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>64021000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>62475000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>57325000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>56697000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>56685000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>55096000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>53001000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>52524000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>53792000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>53909000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>47437000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>49581000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>48211000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>44305000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>39182000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>38600000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>37000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>35490000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>32016000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>31540000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>29428000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>26721000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>24374000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>24696000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>22466000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>22283000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>20404000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>21679000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>72814000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -20710,51 +21088,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>135635000.0</v>
       </c>
       <c r="C2">
         <v>128673000.0</v>
       </c>
       <c r="D2">
         <v>131799000.0</v>
       </c>
       <c r="E2">
         <v>149189000.0</v>
       </c>
       <c r="F2">
         <v>71876000.0</v>
       </c>
       <c r="G2">
         <v>56427000.0</v>
       </c>
       <c r="H2">
         <v>50141000.0</v>
       </c>
       <c r="I2">
         <v>22017000.0</v>
       </c>
@@ -20766,51 +21144,51 @@
       </c>
       <c r="L2">
         <v>4012000.0</v>
       </c>
       <c r="M2">
         <v>4121000.0</v>
       </c>
       <c r="N2">
         <v>3298000.0</v>
       </c>
       <c r="O2">
         <v>4849000.0</v>
       </c>
       <c r="P2">
         <v>856000.0</v>
       </c>
       <c r="Q2">
         <v>3018000.0</v>
       </c>
       <c r="R2">
         <v>1431000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>17077000</v>
       </c>
       <c r="C3">
         <v>5054000</v>
       </c>
       <c r="D3">
         <v>12070000</v>
       </c>
       <c r="E3">
         <v>11408000</v>
       </c>
       <c r="F3">
         <v>6861000</v>
       </c>
       <c r="G3">
         <v>5800000</v>
       </c>
       <c r="H3">
         <v>7407000</v>
       </c>
       <c r="I3">
         <v>6798000</v>
       </c>
@@ -20822,139 +21200,139 @@
       </c>
       <c r="L3">
         <v>5312000</v>
       </c>
       <c r="M3">
         <v>4653000</v>
       </c>
       <c r="N3">
         <v>4152000</v>
       </c>
       <c r="O3">
         <v>1996000</v>
       </c>
       <c r="P3">
         <v>2581000</v>
       </c>
       <c r="Q3">
         <v>1210000</v>
       </c>
       <c r="R3">
         <v>556000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-17390000.0</v>
       </c>
       <c r="F4">
         <v>77313000.0</v>
       </c>
       <c r="G4">
         <v>15449000.0</v>
       </c>
       <c r="H4">
         <v>6286000.0</v>
       </c>
       <c r="I4">
         <v>28124000.0</v>
       </c>
       <c r="J4">
         <v>784000.0</v>
       </c>
       <c r="K4">
         <v>-3208000.0</v>
       </c>
       <c r="L4">
         <v>3642000.0</v>
       </c>
       <c r="M4">
         <v>-109000.0</v>
       </c>
       <c r="N4">
         <v>823000.0</v>
       </c>
       <c r="O4">
         <v>-1551000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-13059000.0</v>
       </c>
       <c r="F5">
         <v>-8549000.0</v>
       </c>
       <c r="G5">
         <v>-9118000.0</v>
       </c>
       <c r="H5">
         <v>2456000.0</v>
       </c>
       <c r="I5">
         <v>7306000.0</v>
       </c>
       <c r="J5">
         <v>-11294000.0</v>
       </c>
       <c r="K5">
         <v>-1739000.0</v>
       </c>
       <c r="L5">
         <v>1338000.0</v>
       </c>
       <c r="M5">
         <v>-2799000.0</v>
       </c>
       <c r="N5">
         <v>2978000.0</v>
       </c>
       <c r="O5">
         <v>-3325000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>-37638000.0</v>
       </c>
       <c r="C6">
         <v>6962000.0</v>
       </c>
       <c r="D6">
         <v>-3126000.0</v>
       </c>
       <c r="E6">
         <v>-17390000.0</v>
       </c>
       <c r="F6">
         <v>77313000.0</v>
       </c>
       <c r="G6">
         <v>15449000.0</v>
       </c>
       <c r="H6">
         <v>6286000.0</v>
       </c>
       <c r="I6">
         <v>28124000.0</v>
       </c>
@@ -20966,51 +21344,51 @@
       </c>
       <c r="L6">
         <v>3642000.0</v>
       </c>
       <c r="M6">
         <v>-109000.0</v>
       </c>
       <c r="N6">
         <v>823000.0</v>
       </c>
       <c r="O6">
         <v>-1551000.0</v>
       </c>
       <c r="P6">
         <v>3993000.0</v>
       </c>
       <c r="Q6">
         <v>-2162000.0</v>
       </c>
       <c r="R6">
         <v>1587000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>-6149000.0</v>
       </c>
       <c r="C7">
         <v>1207000.0</v>
       </c>
       <c r="D7">
         <v>450000.0</v>
       </c>
       <c r="E7">
         <v>-24530000.0</v>
       </c>
       <c r="F7">
         <v>14896000.0</v>
       </c>
       <c r="G7">
         <v>2018000.0</v>
       </c>
       <c r="H7">
         <v>5739000.0</v>
       </c>
       <c r="I7">
         <v>13679000.0</v>
       </c>
@@ -21022,401 +21400,401 @@
       </c>
       <c r="L7">
         <v>4469000.0</v>
       </c>
       <c r="M7">
         <v>381000.0</v>
       </c>
       <c r="N7">
         <v>3301000.0</v>
       </c>
       <c r="O7">
         <v>-4676000.0</v>
       </c>
       <c r="P7">
         <v>-4198000.0</v>
       </c>
       <c r="Q7">
         <v>2553000.0</v>
       </c>
       <c r="R7">
         <v>316000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9">
         <v>4828000.0</v>
       </c>
       <c r="C9">
         <v>176000.0</v>
       </c>
       <c r="D9">
         <v>-3116000.0</v>
       </c>
       <c r="E9">
         <v>3171000.0</v>
       </c>
       <c r="F9">
         <v>13292000.0</v>
       </c>
       <c r="G9">
         <v>-93011000.0</v>
       </c>
       <c r="H9">
         <v>9651000.0</v>
       </c>
       <c r="I9">
         <v>9651000.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4512000.0</v>
       </c>
       <c r="E10">
         <v>-3171000.0</v>
       </c>
       <c r="F10">
         <v>-23445000.0</v>
       </c>
       <c r="G10">
         <v>-5954000.0</v>
       </c>
       <c r="H10">
         <v>-9651000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-11471000.0</v>
       </c>
       <c r="F11">
         <v>23445000.0</v>
       </c>
       <c r="G11">
         <v>11136000.0</v>
       </c>
       <c r="H11">
         <v>3283000.0</v>
       </c>
       <c r="I11">
         <v>4724000.0</v>
       </c>
       <c r="J11">
         <v>3105000.0</v>
       </c>
       <c r="K11">
         <v>2255000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>2966000.0</v>
       </c>
       <c r="N11">
         <v>324000.0</v>
       </c>
       <c r="O11">
         <v>-1351000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>200792000.0</v>
       </c>
       <c r="F12">
         <v>89555000.0</v>
       </c>
       <c r="G12">
         <v>130526000.0</v>
       </c>
       <c r="H12">
         <v>103735000.0</v>
       </c>
       <c r="I12">
         <v>90107000.0</v>
       </c>
       <c r="J12">
         <v>86302000.0</v>
       </c>
       <c r="K12">
         <v>69247000.0</v>
       </c>
       <c r="L12">
         <v>51637000.0</v>
       </c>
       <c r="M12">
         <v>66782000.0</v>
       </c>
       <c r="N12">
         <v>37469000.0</v>
       </c>
       <c r="O12">
         <v>34296000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-13059000.0</v>
       </c>
       <c r="F13">
         <v>-8549000.0</v>
       </c>
       <c r="G13">
         <v>-9118000.0</v>
       </c>
       <c r="H13">
         <v>2456000.0</v>
       </c>
       <c r="I13">
         <v>7306000.0</v>
       </c>
       <c r="J13">
         <v>-11294000.0</v>
       </c>
       <c r="K13">
         <v>-1739000.0</v>
       </c>
       <c r="L13">
         <v>4469000.0</v>
       </c>
       <c r="M13">
         <v>381000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14">
         <v>16246000.0</v>
       </c>
       <c r="C14">
         <v>14070000.0</v>
       </c>
       <c r="D14">
         <v>14634000.0</v>
       </c>
       <c r="E14">
         <v>12689000.0</v>
       </c>
       <c r="F14">
         <v>11653000.0</v>
       </c>
       <c r="G14">
         <v>13308000.0</v>
       </c>
       <c r="H14">
         <v>10856000.0</v>
       </c>
       <c r="I14">
         <v>8803000.0</v>
       </c>
       <c r="J14">
         <v>7357000.0</v>
       </c>
       <c r="K14">
         <v>6444000.0</v>
       </c>
       <c r="L14">
         <v>3920000.0</v>
       </c>
       <c r="M14">
         <v>3882000.0</v>
       </c>
       <c r="N14">
         <v>3459000.0</v>
       </c>
       <c r="O14">
-        <v>2582000.0</v>
+        <v>2598000.0</v>
       </c>
       <c r="P14">
         <v>1344000.0</v>
       </c>
       <c r="Q14">
         <v>1383000.0</v>
       </c>
       <c r="R14">
         <v>1144000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
         <v>11485000.0</v>
       </c>
       <c r="C15">
         <v>12142000.0</v>
       </c>
       <c r="D15">
         <v>11886000.0</v>
       </c>
       <c r="E15">
         <v>11353000.0</v>
       </c>
       <c r="F15">
         <v>9537000.0</v>
       </c>
       <c r="G15">
         <v>2196000.0</v>
       </c>
       <c r="H15">
         <v>2196000.0</v>
       </c>
       <c r="I15">
         <v>2196000.0</v>
       </c>
       <c r="J15">
         <v>2196000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>97997000.0</v>
       </c>
       <c r="C16">
         <v>135635000.0</v>
       </c>
       <c r="D16">
         <v>128673000.0</v>
       </c>
       <c r="E16">
         <v>131799000.0</v>
       </c>
       <c r="F16">
         <v>149189000.0</v>
       </c>
       <c r="G16">
         <v>71876000.0</v>
       </c>
       <c r="H16">
         <v>56427000.0</v>
       </c>
       <c r="I16">
         <v>50141000.0</v>
       </c>
@@ -21428,73 +21806,73 @@
       </c>
       <c r="L16">
         <v>7654000.0</v>
       </c>
       <c r="M16">
         <v>4012000.0</v>
       </c>
       <c r="N16">
         <v>4121000.0</v>
       </c>
       <c r="O16">
         <v>3298000.0</v>
       </c>
       <c r="P16">
         <v>4849000.0</v>
       </c>
       <c r="Q16">
         <v>856000.0</v>
       </c>
       <c r="R16">
         <v>3018000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>291993000.0</v>
       </c>
       <c r="C18">
         <v>263873000.0</v>
       </c>
       <c r="D18">
         <v>237096000.0</v>
       </c>
       <c r="E18">
         <v>212924000.0</v>
       </c>
       <c r="F18">
         <v>182154000.0</v>
       </c>
       <c r="G18">
         <v>166782000.0</v>
       </c>
       <c r="H18">
         <v>157655000.0</v>
       </c>
       <c r="I18">
         <v>139487000.0</v>
       </c>
@@ -21506,171 +21884,171 @@
       </c>
       <c r="L18">
         <v>78079000.0</v>
       </c>
       <c r="M18">
         <v>81194000.0</v>
       </c>
       <c r="N18">
         <v>68438000.0</v>
       </c>
       <c r="O18">
         <v>55573000.0</v>
       </c>
       <c r="P18">
         <v>38467000.0</v>
       </c>
       <c r="Q18">
         <v>40005000.0</v>
       </c>
       <c r="R18">
         <v>30676000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-315374000.0</v>
       </c>
       <c r="D19">
         <v>-278723000.0</v>
       </c>
       <c r="E19">
         <v>-435886000.0</v>
       </c>
       <c r="F19">
         <v>-348197000.0</v>
       </c>
       <c r="G19">
         <v>-93011000.0</v>
       </c>
       <c r="H19">
         <v>-268281000.0</v>
       </c>
       <c r="I19">
         <v>-192446000.0</v>
       </c>
       <c r="J19">
         <v>-188418000.0</v>
       </c>
       <c r="K19">
         <v>-157353000.0</v>
       </c>
       <c r="L19">
         <v>-132632000.0</v>
       </c>
       <c r="M19">
         <v>-59962000.0</v>
       </c>
       <c r="N19">
         <v>-137388000.0</v>
       </c>
       <c r="O19">
         <v>-129072000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>172188000.0</v>
       </c>
       <c r="C21">
         <v>78240000.0</v>
       </c>
       <c r="D21">
         <v>43720000.0</v>
       </c>
       <c r="E21">
         <v>240531000.0</v>
       </c>
       <c r="F21">
         <v>330205000.0</v>
       </c>
       <c r="G21">
         <v>-42479000.0</v>
       </c>
       <c r="H21">
         <v>142820000.0</v>
       </c>
       <c r="I21">
         <v>81775000.0</v>
       </c>
       <c r="J21">
         <v>79818000.0</v>
       </c>
       <c r="K21">
         <v>80500000.0</v>
       </c>
       <c r="L21">
         <v>69758000.0</v>
       </c>
       <c r="M21">
         <v>-21334000.0</v>
       </c>
       <c r="N21">
         <v>69306000.0</v>
       </c>
       <c r="O21">
         <v>60555000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>44412000.0</v>
       </c>
       <c r="C22">
         <v>41227000.0</v>
       </c>
       <c r="D22">
         <v>15958000.0</v>
       </c>
       <c r="E22">
         <v>51224000.0</v>
       </c>
       <c r="F22">
         <v>88687000.0</v>
       </c>
       <c r="G22">
         <v>26730000.0</v>
       </c>
       <c r="H22">
         <v>44732000.0</v>
       </c>
       <c r="I22">
         <v>35345000.0</v>
       </c>
@@ -21682,51 +22060,51 @@
       </c>
       <c r="L22">
         <v>23365000.0</v>
       </c>
       <c r="M22">
         <v>14802000.0</v>
       </c>
       <c r="N22">
         <v>28794000.0</v>
       </c>
       <c r="O22">
         <v>25367000.0</v>
       </c>
       <c r="P22">
         <v>21244000.0</v>
       </c>
       <c r="Q22">
         <v>16444000.0</v>
       </c>
       <c r="R22">
         <v>9873000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>-12245000.0</v>
       </c>
       <c r="C23">
         <v>-9149000.0</v>
       </c>
       <c r="D23">
         <v>-2480000.0</v>
       </c>
       <c r="E23">
         <v>2257483000.0</v>
       </c>
       <c r="F23">
         <v>-18777000.0</v>
       </c>
       <c r="G23">
         <v>-4805000.0</v>
       </c>
       <c r="H23">
         <v>-5837000.0</v>
       </c>
       <c r="I23">
         <v>-7927000.0</v>
       </c>
@@ -21738,51 +22116,51 @@
       </c>
       <c r="L23">
         <v>-2958000.0</v>
       </c>
       <c r="M23">
         <v>121000.0</v>
       </c>
       <c r="N23">
         <v>539000.0</v>
       </c>
       <c r="O23">
         <v>86369000.0</v>
       </c>
       <c r="P23">
         <v>-156000.0</v>
       </c>
       <c r="Q23">
         <v>7222000.0</v>
       </c>
       <c r="R23">
         <v>11460000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
         <v>-466419000.0</v>
       </c>
       <c r="C24">
         <v>-311853000.0</v>
       </c>
       <c r="D24">
         <v>-264814000.0</v>
       </c>
       <c r="E24">
         <v>-5534000.0</v>
       </c>
       <c r="F24">
         <v>-3273000.0</v>
       </c>
       <c r="G24">
         <v>-1415000.0</v>
       </c>
       <c r="H24">
         <v>-268281000.0</v>
       </c>
       <c r="I24">
         <v>-193892000.0</v>
       </c>
@@ -21794,157 +22172,157 @@
       </c>
       <c r="L24">
         <v>-143183000.0</v>
       </c>
       <c r="M24">
         <v>-61296000.0</v>
       </c>
       <c r="N24">
         <v>-562000.0</v>
       </c>
       <c r="O24">
         <v>-128485000.0</v>
       </c>
       <c r="P24">
         <v>-73821000.0</v>
       </c>
       <c r="Q24">
         <v>-49346000.0</v>
       </c>
       <c r="R24">
         <v>-39355000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>230046000.0</v>
       </c>
       <c r="C25">
         <v>197014000.0</v>
       </c>
       <c r="D25">
         <v>206257000.0</v>
       </c>
       <c r="E25">
         <v>169415000.0</v>
       </c>
       <c r="F25">
         <v>70679000.0</v>
       </c>
       <c r="G25">
         <v>124251000.0</v>
       </c>
       <c r="H25">
         <v>99954000.0</v>
       </c>
       <c r="I25">
         <v>87410000.0</v>
       </c>
       <c r="J25">
         <v>77648000.0</v>
       </c>
       <c r="K25">
         <v>63187000.0</v>
       </c>
       <c r="L25">
         <v>48121000.0</v>
       </c>
       <c r="M25">
         <v>68993000.0</v>
       </c>
       <c r="N25">
         <v>38759000.0</v>
       </c>
       <c r="O25">
-        <v>27792000.0</v>
+        <v>27776000.0</v>
       </c>
       <c r="P25">
         <v>18106000.0</v>
       </c>
       <c r="Q25">
         <v>17545000.0</v>
       </c>
       <c r="R25">
         <v>19637000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>-23984000.0</v>
       </c>
       <c r="C26">
         <v>-3540000.0</v>
       </c>
       <c r="D26">
         <v>-2923000.0</v>
       </c>
       <c r="E26">
         <v>-20613000.0</v>
       </c>
       <c r="F26">
         <v>-67442000.0</v>
       </c>
       <c r="G26">
         <v>-12014000.0</v>
       </c>
       <c r="H26">
         <v>-25028000.0</v>
       </c>
       <c r="I26">
         <v>-692000.0</v>
       </c>
       <c r="J26">
         <v>-1809000.0</v>
       </c>
       <c r="K26">
         <v>-25046000.0</v>
       </c>
       <c r="L26">
         <v>-721000.0</v>
       </c>
       <c r="M26">
         <v>119000.0</v>
       </c>
       <c r="N26">
         <v>873000.0</v>
       </c>
       <c r="O26">
         <v>39781000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>11867000.0</v>
       </c>
       <c r="C27">
         <v>11171000.0</v>
       </c>
       <c r="D27">
         <v>11755000.0</v>
       </c>
       <c r="E27">
         <v>10768000.0</v>
       </c>
       <c r="F27">
         <v>7399000.0</v>
       </c>
       <c r="G27">
         <v>5599000.0</v>
       </c>
       <c r="H27">
         <v>5147000.0</v>
       </c>
       <c r="I27">
         <v>5262000.0</v>
       </c>
@@ -21956,51 +22334,51 @@
       </c>
       <c r="L27">
         <v>3638000.0</v>
       </c>
       <c r="M27">
         <v>2312000.0</v>
       </c>
       <c r="N27">
         <v>1571000.0</v>
       </c>
       <c r="O27">
         <v>542000.0</v>
       </c>
       <c r="P27">
         <v>191000.0</v>
       </c>
       <c r="Q27">
         <v>360000.0</v>
       </c>
       <c r="R27">
         <v>360000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>124474000.0</v>
       </c>
       <c r="C28">
         <v>53409000.0</v>
       </c>
       <c r="D28">
         <v>26431000.0</v>
       </c>
       <c r="E28">
         <v>205572000.0</v>
       </c>
       <c r="F28">
         <v>243356000.0</v>
       </c>
       <c r="G28">
         <v>-58324000.0</v>
       </c>
       <c r="H28">
         <v>116853000.0</v>
       </c>
       <c r="I28">
         <v>81083000.0</v>
       </c>
@@ -22012,51 +22390,51 @@
       </c>
       <c r="L28">
         <v>66800000.0</v>
       </c>
       <c r="M28">
         <v>-21213000.0</v>
       </c>
       <c r="N28">
         <v>70910000.0</v>
       </c>
       <c r="O28">
         <v>100336000.0</v>
       </c>
       <c r="P28">
         <v>41878000.0</v>
       </c>
       <c r="Q28">
         <v>7222000.0</v>
       </c>
       <c r="R28">
         <v>11066000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>309070000.0</v>
       </c>
       <c r="C29">
         <v>268927000.0</v>
       </c>
       <c r="D29">
         <v>249166000.0</v>
       </c>
       <c r="E29">
         <v>224332000.0</v>
       </c>
       <c r="F29">
         <v>189015000.0</v>
       </c>
       <c r="G29">
         <v>172582000.0</v>
       </c>
       <c r="H29">
         <v>165062000.0</v>
       </c>
       <c r="I29">
         <v>146285000.0</v>
       </c>
@@ -22068,51 +22446,51 @@
       </c>
       <c r="L29">
         <v>83391000.0</v>
       </c>
       <c r="M29">
         <v>85847000.0</v>
       </c>
       <c r="N29">
         <v>72590000.0</v>
       </c>
       <c r="O29">
         <v>57569000.0</v>
       </c>
       <c r="P29">
         <v>41048000.0</v>
       </c>
       <c r="Q29">
         <v>41215000.0</v>
       </c>
       <c r="R29">
         <v>31232000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>-471182000.0</v>
       </c>
       <c r="C30">
         <v>-315374000.0</v>
       </c>
       <c r="D30">
         <v>-278723000.0</v>
       </c>
       <c r="E30">
         <v>-447294000.0</v>
       </c>
       <c r="F30">
         <v>-355058000.0</v>
       </c>
       <c r="G30">
         <v>-98809000.0</v>
       </c>
       <c r="H30">
         <v>-275629000.0</v>
       </c>
       <c r="I30">
         <v>-199244000.0</v>
       </c>
@@ -22143,1396 +22521,1430 @@
       <c r="R30">
         <v>-40711000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>118575000.0</v>
+      </c>
+      <c r="C2">
+        <v>103223000.0</v>
+      </c>
+      <c r="D2">
         <v>97997000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>108543000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>121930000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>126470000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>135635000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>120321000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>143214000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>122409000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>128673000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>124442000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>141462000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>134286000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>131799000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>117005000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>152730000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>156554000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>149189000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>112145000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>106006000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>86238000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>71876000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>62511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>63396000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>69317000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>56427000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>45703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>42497000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>41248000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>50141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>29844000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29155000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>22311000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>22017000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5191000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14308000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12394000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12743000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3959000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2827000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7436000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7654000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4922000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4793000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2060000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4012000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3831000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3562000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6265000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4121000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7929000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2931000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>857000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3298000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4360000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2314000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2429000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>4849000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2974000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>4384000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>856000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1186000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2118000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>762000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>3018000.0</v>
       </c>
-      <c r="BO2"/>
+      <c r="BQ2"/>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>831000</v>
+      </c>
+      <c r="C3">
+        <v>1684000</v>
+      </c>
+      <c r="D3">
         <v>4255000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4436000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4054000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4109000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1275000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4152000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1303000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1209000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3629000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2815000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>835000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3047000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3380000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4868000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2362000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2410000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1768000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2654000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1646000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1381000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1180000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1371000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1325000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1829000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1010000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2374000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1622000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1872000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1539000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2418000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1530000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1192000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1658000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1527000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4301000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2698000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2594000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3292000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3460000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2361000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2599000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1872000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1490000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1125000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>303000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>974000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1234000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1299000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>950000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>684000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>634000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1891000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>943000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>235000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>484000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>748000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>529000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>612000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>525000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>879000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>565000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>340000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>253000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>423000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>194000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>556000</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4">
         <v>2487000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>14794000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-35725000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-3824000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>7365000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>37044000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>6139000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>19768000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>14362000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>9365000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-885000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5921000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>12890000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>10724000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>3206000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>1249000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-8893000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>20297000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>689000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>6844000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>294000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>39000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>1513000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>173000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-941000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>487000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1132000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-4609000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-218000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>2732000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>129000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>2733000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1952000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>181000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>269000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-2703000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>2144000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-3808000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>4998000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>2074000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-2441000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-1062000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>2046000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-115000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-2420000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5">
         <v>4633000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9717000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-11795000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8264000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>189000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-7365000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1567000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>106000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>277000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-254000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4745000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5015000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>896000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>262000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2667000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2659000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2186000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1150000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9727000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-5246000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3975000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-10653000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1173000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2112000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>298000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1697000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1993000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4106000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1323000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1449000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-452000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2092000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2433000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-2579000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1436000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1841000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>185000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>5032000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>288000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-5115000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2773000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-29000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1189000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>2553000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4660000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>22329000.0</v>
+      </c>
+      <c r="C6">
+        <v>15352000.0</v>
+      </c>
+      <c r="D6">
         <v>5226000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10546000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-13387000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4540000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9165000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>15314000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-22893000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>20805000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6264000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>4231000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-17020000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7176000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2487000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>14794000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-35725000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3824000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>7365000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>37044000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6139000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>19768000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14362000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>9365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-885000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5921000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>12890000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>10724000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3206000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1249000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8893000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>20297000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>689000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>6844000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>294000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>39000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4732000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1914000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-349000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>487000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1132000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4609000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-218000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2732000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>129000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2733000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1952000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>181000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>269000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2703000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2144000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3808000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>4998000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2074000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2441000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1062000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2046000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-115000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2420000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>2049000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-174000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1410000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3528000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-330000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-932000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1356000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2256000.0</v>
       </c>
-      <c r="BO6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-1639000.0</v>
+      </c>
+      <c r="C7">
+        <v>-733000.0</v>
+      </c>
+      <c r="D7">
         <v>733000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-6921000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>963000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4212000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4403000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-8120000.0</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7">
+      <c r="J7">
+        <v>9100000.0</v>
+      </c>
+      <c r="K7">
         <v>11700000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4936000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1112000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-295000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1335000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-5290000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-8547000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-11064000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1455000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3464000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>19621000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-3627000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8469000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1451000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-6165000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4757000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1177000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>896000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2969000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>8315000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-439000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-5108000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3722000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>11682000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3589000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1478000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-11408000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>6117000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-3862000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>278000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>5309000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>2662000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-7275000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-325000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2580000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>790000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2533000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>2993000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-2165000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>4573000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-4442000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>2193000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>6227000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>582000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-3307000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>1243000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>652000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-2456000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>1460000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-4351000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-1113000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>1076000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-5309000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>1148000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>159000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-247000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>425000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>2216000.0</v>
       </c>
-      <c r="BO7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23556,135 +23968,135 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>-1640000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>-1852000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1909000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1941000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1939000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="H9"/>
+      <c r="I9">
         <v>1560000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>427000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>406000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2217000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-872000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-295000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-295000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1882000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1219000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>803000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1911000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-762000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3695000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4673000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4718000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>206000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-93011000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2128000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...4 lines deleted...]
-      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
@@ -23716,118 +24128,120 @@
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-9401000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9401000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3586000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1743000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1882000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1219000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-731000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1911000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
         <v>1632438000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...4 lines deleted...]
-      </c>
+      <c r="AF10"/>
+      <c r="AG10"/>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
@@ -23859,816 +24273,834 @@
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10"/>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>3586000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-9923000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1170000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>731000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-9719000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3653000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>26986000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2971000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2309000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1739000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5911000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9502000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6192000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1353000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2707000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5648000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2220000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-7292000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4872000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1557000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1169000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-2874000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-755000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5467000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-2273000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-20000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3612000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>579000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-3325000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>998000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1131000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1016000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-398000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>580000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>414000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3145000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-2601000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2008000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1196000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>294000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>543000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-1709000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>681000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-1267000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-1074000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>309000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>51879000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>51879000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>48950000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>66523000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57045000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>54089000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>23135000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>25180000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>29797000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22682000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11896000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>35377000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21337000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>28051000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>45761000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>28626000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>24761000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25287000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>25061000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24618000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>23620000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>21844000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>20025000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>30731000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>18046000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>18900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>19311000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20042000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>17545000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>17773000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>13887000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9803000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>16748000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>12635000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>12478000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18483000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19132000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>12936000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16295000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>8524000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10777000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>10129000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8039000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>9562000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>8935000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>7656000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>8143000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>2000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4633000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-9717000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-11795000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>8264000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>189000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-7365000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1567000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>106000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>277000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-254000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-4745000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-5015000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>896000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>262000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2667000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-2659000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2186000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-1150000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>9727000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-5246000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3975000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-8875000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>6640000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-4385000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>298000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>516000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1993000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-4114000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>4469000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>381000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>5058000.0</v>
+      </c>
+      <c r="C14">
+        <v>4867000.0</v>
+      </c>
+      <c r="D14">
         <v>4769000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4523000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4225000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3895000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3603000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3607000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3582000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3383000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3498000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3434000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3556000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3566000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4078000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3540000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2915000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2996000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3238000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3187000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2894000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2681000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2891000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3880000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3702000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2855000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2871000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2890000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2639000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2694000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2633000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2402000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2330000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2047000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2024000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2020000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2106000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1628000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1603000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1496000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1615000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1802000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1531000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1055000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>968000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>927000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>883000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>895000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>861000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1033000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1001000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>995000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>802000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>932000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>730000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>701000.0</v>
       </c>
-      <c r="BD14">
-[...2 lines deleted...]
-      <c r="BE14">
+      <c r="BF14">
+        <v>645000.0</v>
+      </c>
+      <c r="BG14">
         <v>575000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>677000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>357000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>345000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>337000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>305000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>661000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>522000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>267000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>293000.0</v>
       </c>
-      <c r="BO14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
+        <v>2638000.0</v>
+      </c>
+      <c r="C15">
+        <v>2721000.0</v>
+      </c>
+      <c r="D15">
         <v>3419000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2717000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2773000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2843000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3152000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2896000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2900000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3092000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3254000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2839000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2837000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3091000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3119000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2763000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2767000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2803000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3020000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2377000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2460000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2590000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2196000.0</v>
       </c>
       <c r="Y15">
         <v>2196000.0</v>
       </c>
       <c r="Z15">
         <v>2196000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
+      <c r="AA15">
+        <v>2196000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2196000.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -24700,266 +25132,278 @@
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>140904000.0</v>
+      </c>
+      <c r="C16">
+        <v>118575000.0</v>
+      </c>
+      <c r="D16">
         <v>103223000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>97997000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>108543000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>121930000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>126470000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>135635000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>120321000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>143214000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>122409000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>128673000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>124442000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>141462000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>134286000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>131799000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>117005000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>152730000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>156554000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>149189000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>112145000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>106006000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>86238000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>71876000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>62511000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>63396000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>69317000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>56427000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>45703000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42497000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>41248000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>50141000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>29844000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>29155000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>22311000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5230000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>19040000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>14308000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12394000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4446000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3959000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2827000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>7436000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7654000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4922000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4793000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2060000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4012000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3831000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3562000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>6265000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4121000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7929000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2931000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>857000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3298000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4360000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2314000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2429000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4849000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2974000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4384000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>856000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1186000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>2118000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>762000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3018000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24983,436 +25427,446 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>81710000.0</v>
+      </c>
+      <c r="C18">
+        <v>82438000.0</v>
+      </c>
+      <c r="D18">
         <v>76754000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>75627000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>82630000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>74549000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>62390000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>59690000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>73816000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>70286000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>54842000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>64078000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>66713000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>59029000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>49269000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>55201000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>52478000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>61226000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>44019000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>50336000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>45736000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>48550000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>33832000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>46068000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>39709000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>37724000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>43546000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>47794000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>46665000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>34039000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>29157000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>39094000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>43153000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>27104000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>30136000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>30701000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>27277000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>20103000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>26232000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>30022000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>24838000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>15851000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>17670000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>18926000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>23516000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>15307000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>20126000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>19609000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>24725000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>12622000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>24114000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>22583000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>19570000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>11944000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>15826000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>17317000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>13631000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>15278000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>9062000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>14253000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>11992000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>2802000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>9420000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>9667000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>10582000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>8779000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>10977000.0</v>
       </c>
-      <c r="BO18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-162636000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-105112000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-60267000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-118975000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-111838000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-64232000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-20329000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-84614000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-109335000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-64574000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-16820000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-146729000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-131420000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-110150000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-47587000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-121912000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-141570000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-95196000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>9100000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-90883000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-54000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>50583000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1289000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-87365000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-89568000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-86098000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-5250000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-64864000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-57628000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-61786000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-8168000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-60560000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-62841000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-49352000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>3387000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-38904000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-63915000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-51798000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>6069000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-38612000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-41546000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-59494000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>7020000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-21569000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-39091000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-29578000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>30276000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-40966000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-60063000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-36430000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>71000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-22658000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-57542000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-32898000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-15974000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25436,2022 +25890,2082 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>181</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>54424000.0</v>
+      </c>
+      <c r="D21">
         <v>-29403000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>68994000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>72395000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>30571000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>228000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>82400000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>17024000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>27643000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>27643000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-26698000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>110746000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>46085000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>59888000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>23812000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>127049000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>123540000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>100867000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-19215000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>68739000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13454000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-94223000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-30449000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>60979000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>53424000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>60417000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-32000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>46067000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>15169000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>41716000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-21177000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>32849000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>39615000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>31686000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-28879000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>9822000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>40215000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>44372000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-14784000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>30023000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>19442000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>46938000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-28882000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2069000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>14731000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>14253000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-52436000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>13949000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>45457000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>29242000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-19342000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>34071000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>45571000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-22690000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3603000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>15113000.0</v>
+      </c>
+      <c r="C22">
+        <v>8153000.0</v>
+      </c>
+      <c r="D22">
         <v>11401000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12909000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>14356000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10140000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7007000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9914000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7663000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8445000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>15205000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7574000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8820000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6023000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8689000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2391000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10068000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11982000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>26783000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>20778000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>22221000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>20166000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25522000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>14347000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>11238000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7470000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-6325000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15683000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12572000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8369000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8108000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10770000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7449000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>8482000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8644000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>10885000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5309000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6135000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>7634000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>6467000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6476000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5912000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5176000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7367000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>6507000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5408000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4083000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3381000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1397000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4414000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5610000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>7585000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7625000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6404000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6764000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6637000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>6988000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6620000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>5122000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6404000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5185000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4720000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>4935000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3845000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>4489000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>4157000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>3953000.0</v>
       </c>
-      <c r="BO22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-732000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1660000.0</v>
+      </c>
+      <c r="D23">
         <v>-635000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-6213000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2053000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-809000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3170000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-5517000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-136000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2648000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-253000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-5000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>27604000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>410808000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>407378000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>626522000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-479000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3485000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6787000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2287000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-4535000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5144000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2576000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2868000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-8554000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-78000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3506000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1124000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-106000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1080000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2846000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-664000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-3862000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-555000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-309000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1007000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-2891000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1842000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-154000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-751000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-227000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-339000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-4897000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-721000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-57000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-217000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>45000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>10000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-2000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>189000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-439000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>21000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-1020000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>926000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>32668000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>45957000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>39781000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4492000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>16104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>16599000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>20360000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-11185000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>17478000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>7566000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>5908000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-23730000.0</v>
       </c>
-      <c r="BO23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>-119553000.0</v>
+      </c>
+      <c r="C24">
+        <v>-109154000.0</v>
+      </c>
+      <c r="D24">
         <v>-33710000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-141711000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-161622000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-104094000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-58992000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-117459000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-110535000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-63023000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-16976000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-81799000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-184854000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-78347000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1733000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1638000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-133139000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-110150000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-48229000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-122938000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-139341000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-100948000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>15262000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-91435000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-54385000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>50585000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1024000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-87365000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-89558000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-86049000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-5474000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-64864000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-57789000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-62155000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-8982000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-64406000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-65224000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-51367000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2896000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-40771000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-64792000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-50335000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>5798000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-46217000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-43095000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-59963000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>6993000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-21569000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-39091000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-29578000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>30276000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-40609000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-60063000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-37449000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>81000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-50625000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-57542000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-32613000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>11993000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-28308000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-28765000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-24572000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>5293000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-27475000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-19080000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-13331000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>10497000.0</v>
       </c>
-      <c r="BO24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>62064000.0</v>
+      </c>
+      <c r="C25">
+        <v>66620000.0</v>
+      </c>
+      <c r="D25">
         <v>61662000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>62814000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>56599000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>56604000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>53957000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>53587000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>51050000.0</v>
+      </c>
+      <c r="K25">
         <v>44667000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>42764000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>65472000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>55172000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>49407000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>44003000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>56995000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>46552000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>49071000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>16797000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13155000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>22484000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16492000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6732000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>24805000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22222000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27654000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>45695000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26063000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24550000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>25789000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23554000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>24136000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>23645000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>20227000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>19402000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>19557000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>20227000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>18683000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>19181000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>19402000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>16406000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>13469000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>13910000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>11480000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>14329000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>12246000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>10066000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>15940000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>22538000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>13599000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>16910000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>11573000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>11496000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>8083000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>8064000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>9085000.0</v>
       </c>
-      <c r="BD25">
-[...2 lines deleted...]
-      <c r="BE25">
+      <c r="BF25">
+        <v>6000.0</v>
+      </c>
+      <c r="BG25">
         <v>5629000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>5644000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>16000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>64000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>151000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>21000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-142000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>144000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4353000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>567000.0</v>
       </c>
-      <c r="BO25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26">
+        <v>-10008000.0</v>
+      </c>
+      <c r="C26">
+        <v>-5147000.0</v>
+      </c>
+      <c r="D26">
         <v>-7506000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-7506000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5004000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-5005000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-6469000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-3540000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-162000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-433000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1887000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1887000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-38000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>289000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-145000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>20613000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-101000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-11582000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-9031000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-11434000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-21984000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-22190000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-11834000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-12014000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-48000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-7000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1231000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-10582000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-7302000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-7158000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-800000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-5000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-190000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-497000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-13000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-149000.0</v>
       </c>
-      <c r="AK26">
-[...2 lines deleted...]
-      <c r="AL26">
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>-1647000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-141000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-247000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-16175000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-8871000.0</v>
       </c>
-      <c r="AQ26">
-[...2 lines deleted...]
-      <c r="AR26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-219000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-219000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-283000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-1000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>30000.0</v>
       </c>
-      <c r="AW26">
-[...2 lines deleted...]
-      <c r="AX26">
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>90000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>307000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>30000.0</v>
       </c>
-      <c r="BA26">
-[...2 lines deleted...]
-      <c r="BB26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>536000.0</v>
       </c>
-      <c r="BC26">
-[...4 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>39781000.0</v>
       </c>
-      <c r="BF26">
-[...3 lines deleted...]
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>1945000.0</v>
+      </c>
+      <c r="C27">
+        <v>2392000.0</v>
+      </c>
+      <c r="D27">
         <v>1899000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2808000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2760000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2798000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3501000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2347000.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="J27">
+        <v>3724000.0</v>
+      </c>
+      <c r="K27">
         <v>3300000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1832000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3957000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3358000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2336000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2104000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2629000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3286000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2747000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2106000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2134000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1836000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1866000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1563000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1732000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1393000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1055000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1419000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1737000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1218000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1195000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>997000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1698000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1446000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1296000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1208000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1092000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1164000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1268000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>822000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1152000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1153000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1405000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>448000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>43000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>372000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1317000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1906000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1487000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>352000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>272000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>201000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1034000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="BB27">
         <v>179000.0</v>
       </c>
       <c r="BC27">
+        <v>179000.0</v>
+      </c>
+      <c r="BD27">
+        <v>179000.0</v>
+      </c>
+      <c r="BE27">
         <v>237000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>7523000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>143000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>22000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>5994000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>4603000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3522000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>3926000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>4955000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3676000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>3992000.0</v>
       </c>
-      <c r="BO27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>60172000.0</v>
+      </c>
+      <c r="C28">
+        <v>44896000.0</v>
+      </c>
+      <c r="D28">
         <v>-40963000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>52558000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>62565000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21914000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-12563000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>70447000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13826000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13542000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-44406000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>21952000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24767000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9674000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-29962000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>106322000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>43217000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>45100000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10933000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>108620000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>99006000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>71426000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-35501000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>54180000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13406000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-94230000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-31680000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>50295000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>46099000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>53259000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-32800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>46067000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>15164000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>41526000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-21674000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>32836000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>40296000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>31163000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-30526000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9757000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>39869000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28104000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-23686000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>30023000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>19159000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>46920000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-29098000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2141000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>14763000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>14253000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-52246000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>14575000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>45491000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>28154000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-18348000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>32667000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>45957000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>17220000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4492000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>16104000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>16599000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>20360000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-11185000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>17478000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>7566000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>5908000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-23730000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>11066000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>82541000.0</v>
+      </c>
+      <c r="C29">
+        <v>80754000.0</v>
+      </c>
+      <c r="D29">
         <v>81009000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>80063000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>86684000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>78658000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>63665000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>63842000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>75119000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>71495000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>58471000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>66893000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>67548000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>62076000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>52649000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>60069000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>54840000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>63636000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>45787000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>52990000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>47382000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>49931000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>35012000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>47439000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>41034000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>39553000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>44556000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>50168000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>48287000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>35911000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>30696000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>41512000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>44683000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>28296000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>31794000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>32228000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>31578000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>22801000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>28826000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>33314000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>28298000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>18212000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>20269000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>20798000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>25006000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>16432000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>20429000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>20583000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>25959000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>13921000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>25064000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>23267000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>20204000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>13835000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>16769000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>17552000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>14115000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>16026000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>9591000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>14865000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>12517000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>3681000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>9985000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>10007000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>10835000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>9202000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>11171000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>31232000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-120384000.0</v>
+      </c>
+      <c r="C30">
+        <v>-110298000.0</v>
+      </c>
+      <c r="D30">
         <v>-34820000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-143167000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-162636000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-105112000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-60267000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-118975000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-111838000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-64232000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-20329000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-84614000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-194109000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-84774000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-20200000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-151597000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-133782000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-112560000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-49355000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-124566000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-140249000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-101589000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14851000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-92254000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-55325000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>48756000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-89739000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-91180000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-87921000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6789000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-67282000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-59158000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-62978000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-9826000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-65025000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-67142000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-52050000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1351000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-42584000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-67035000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-50925000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3199000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-48089000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-44036000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-60619000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6717000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-22543000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-40453000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-30877000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>29326000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-41650000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-60697000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-39915000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-862000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-51281000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-58026000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-33361000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-16503000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-28920000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-29290000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-25451000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4728000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-27815000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-19333000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-13754000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>10303000.0</v>
       </c>
-      <c r="BO30"/>
+      <c r="BQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>