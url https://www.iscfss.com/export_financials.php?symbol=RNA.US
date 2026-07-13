--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -940,51 +943,51 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
-        <v>12403000.0</v>
+        <v>4398000.0</v>
       </c>
       <c r="C2">
         <v>8461000.0</v>
       </c>
       <c r="D2">
         <v>8809000.0</v>
       </c>
       <c r="E2">
         <v>4637000.0</v>
       </c>
       <c r="F2">
         <v>2806000.0</v>
       </c>
       <c r="G2">
         <v>7745000.0</v>
       </c>
       <c r="H2">
         <v>2308000.0</v>
       </c>
       <c r="I2">
         <v>1565000.0</v>
       </c>
       <c r="J2">
         <v>2632000.0</v>
       </c>
@@ -1140,51 +1143,51 @@
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-43173000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>382517000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="C10">
         <v>219868000.0</v>
       </c>
       <c r="D10">
         <v>185082000.0</v>
       </c>
       <c r="E10">
         <v>340396000.0</v>
       </c>
       <c r="F10">
         <v>320448000.0</v>
       </c>
       <c r="G10">
         <v>328141000.0</v>
       </c>
       <c r="H10">
         <v>94578000.0</v>
       </c>
       <c r="I10">
         <v>3090000.0</v>
       </c>
       <c r="J10">
         <v>113307000.0</v>
       </c>
@@ -1194,121 +1197,121 @@
       <c r="L10">
         <v>24315000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>1696869000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="C12">
         <v>1501497000.0</v>
       </c>
       <c r="D12">
         <v>595351000.0</v>
       </c>
       <c r="E12">
         <v>610727000.0</v>
       </c>
       <c r="F12">
         <v>405543000.0</v>
       </c>
       <c r="G12">
         <v>328141000.0</v>
       </c>
       <c r="H12">
         <v>94578000.0</v>
       </c>
       <c r="I12">
         <v>3090000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
-        <v>15000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C13">
         <v>12000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>426000.0</v>
       </c>
       <c r="J13">
         <v>495000.0</v>
       </c>
       <c r="K13">
         <v>382000.0</v>
       </c>
       <c r="L13">
         <v>253000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>137710000.0</v>
+        <v>17114000.0</v>
       </c>
       <c r="C14">
         <v>111582000.0</v>
       </c>
       <c r="D14">
         <v>73012000.0</v>
       </c>
       <c r="E14">
         <v>52162000.0</v>
       </c>
       <c r="F14">
         <v>41428000.0</v>
       </c>
       <c r="G14">
         <v>21663000.0</v>
       </c>
       <c r="H14">
         <v>37510798.0</v>
       </c>
       <c r="I14">
         <v>20681971.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
@@ -1458,76 +1461,82 @@
       <c r="D22">
         <v>-7333000.0</v>
       </c>
       <c r="E22">
         <v>1.0</v>
       </c>
       <c r="F22">
         <v>-900000.0</v>
       </c>
       <c r="G22">
         <v>-1200000.0</v>
       </c>
       <c r="H22">
         <v>1.0</v>
       </c>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>1958050000.0</v>
+        <v>278353000.0</v>
       </c>
       <c r="C23">
         <v>1563895000.0</v>
       </c>
       <c r="D23">
         <v>628555000.0</v>
       </c>
       <c r="E23">
         <v>638800000.0</v>
       </c>
       <c r="F23">
         <v>427580000.0</v>
       </c>
       <c r="G23">
         <v>333898000.0</v>
       </c>
       <c r="H23">
         <v>96907000.0</v>
       </c>
       <c r="I23">
         <v>3982000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-      <c r="L23"/>
+      <c r="J23">
+        <v>125100000.0</v>
+      </c>
+      <c r="K23">
+        <v>62408000.0</v>
+      </c>
+      <c r="L23">
+        <v>32680000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>1770000.0</v>
       </c>
       <c r="I24">
         <v>7578000.0</v>
       </c>
       <c r="J24">
         <v>10513000.0</v>
       </c>
       <c r="K24">
         <v>8173000.0</v>
       </c>
       <c r="L24">
         <v>3238000.0</v>
@@ -1568,51 +1577,51 @@
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-287953000.0</v>
+        <v>-266328000.0</v>
       </c>
       <c r="C28">
         <v>-213067000.0</v>
       </c>
       <c r="D28">
         <v>-175230000.0</v>
       </c>
       <c r="E28">
         <v>-329709000.0</v>
       </c>
       <c r="F28">
         <v>-308719000.0</v>
       </c>
       <c r="G28">
         <v>-327203000.0</v>
       </c>
       <c r="H28">
         <v>-89641000.0</v>
       </c>
       <c r="I28">
         <v>7234000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
@@ -1720,51 +1729,51 @@
       </c>
       <c r="E32">
         <v>571034000.0</v>
       </c>
       <c r="F32">
         <v>381483000.0</v>
       </c>
       <c r="G32">
         <v>317091000.0</v>
       </c>
       <c r="H32">
         <v>85440000.0</v>
       </c>
       <c r="I32">
         <v>-1374000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>159583000.0</v>
+        <v>5508000.0</v>
       </c>
       <c r="C33">
         <v>21605000.0</v>
       </c>
       <c r="D33">
         <v>17248000.0</v>
       </c>
       <c r="E33">
         <v>15858000.0</v>
       </c>
       <c r="F33">
         <v>16439000.0</v>
       </c>
       <c r="G33">
         <v>2220000.0</v>
       </c>
       <c r="H33">
         <v>1231000.0</v>
       </c>
       <c r="I33">
         <v>740000.0</v>
       </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
@@ -1776,51 +1785,51 @@
       <c r="B34">
         <v>574000.0</v>
       </c>
       <c r="C34">
         <v>574000.0</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>45000.0</v>
       </c>
       <c r="I34">
         <v>224000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>74004000.0</v>
+        <v>29265000.0</v>
       </c>
       <c r="C35">
         <v>40918000.0</v>
       </c>
       <c r="D35">
         <v>47111000.0</v>
       </c>
       <c r="E35">
         <v>8817000.0</v>
       </c>
       <c r="F35">
         <v>16492000.0</v>
       </c>
       <c r="G35">
         <v>13088000.0</v>
       </c>
       <c r="H35">
         <v>152028000.0</v>
       </c>
       <c r="I35">
         <v>40495000.0</v>
       </c>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
@@ -1890,89 +1899,89 @@
       </c>
       <c r="G38">
         <v>298000.0</v>
       </c>
       <c r="H38">
         <v>600000.0</v>
       </c>
       <c r="I38">
         <v>38000.0</v>
       </c>
       <c r="J38">
         <v>399000.0</v>
       </c>
       <c r="K38">
         <v>777000.0</v>
       </c>
       <c r="L38">
         <v>764000.0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>89159000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="C39">
         <v>12571000.0</v>
       </c>
       <c r="D39">
         <v>7333000.0</v>
       </c>
       <c r="E39">
         <v>8340000.0</v>
       </c>
       <c r="F39">
         <v>4698000.0</v>
       </c>
       <c r="G39">
         <v>3537000.0</v>
       </c>
       <c r="H39">
         <v>1098000.0</v>
       </c>
       <c r="I39">
         <v>304000.0</v>
       </c>
       <c r="J39">
         <v>1283000.0</v>
       </c>
       <c r="K39">
         <v>382000.0</v>
       </c>
       <c r="L39">
         <v>362000.0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>157466000.0</v>
+        <v>12092000.0</v>
       </c>
       <c r="C40">
         <v>64726000.0</v>
       </c>
       <c r="D40">
         <v>39867000.0</v>
       </c>
       <c r="E40">
         <v>39125000.0</v>
       </c>
       <c r="F40">
         <v>25083000.0</v>
       </c>
       <c r="G40">
         <v>10897000.0</v>
       </c>
       <c r="H40">
         <v>1314000.0</v>
       </c>
       <c r="I40">
         <v>305000.0</v>
       </c>
       <c r="J40">
         <v>9611000.0</v>
       </c>
@@ -1998,51 +2007,51 @@
       </c>
       <c r="G41">
         <v>12150000.0</v>
       </c>
       <c r="H41">
         <v>15145000.0</v>
       </c>
       <c r="I41">
         <v>224000.0</v>
       </c>
       <c r="J41">
         <v>14984000.0</v>
       </c>
       <c r="K41">
         <v>17625000.0</v>
       </c>
       <c r="L41">
         <v>10571000.0</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>3263720000.0</v>
+        <v>207270000.0</v>
       </c>
       <c r="C42">
         <v>2315111000.0</v>
       </c>
       <c r="D42">
         <v>1071395000.0</v>
       </c>
       <c r="E42">
         <v>939310000.0</v>
       </c>
       <c r="F42">
         <v>566160999.0</v>
       </c>
       <c r="G42">
         <v>38866000.0</v>
       </c>
       <c r="H42">
         <v>-43172000.0</v>
       </c>
       <c r="I42">
         <v>33119000.0</v>
       </c>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
@@ -2094,51 +2103,51 @@
       </c>
       <c r="E45">
         <v>15009000.0</v>
       </c>
       <c r="F45">
         <v>15589000.0</v>
       </c>
       <c r="G45">
         <v>1468000.0</v>
       </c>
       <c r="H45">
         <v>631000.0</v>
       </c>
       <c r="I45">
         <v>702000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
-        <v>74611000.0</v>
+        <v>5508000.0</v>
       </c>
       <c r="C46">
         <v>18289000.0</v>
       </c>
       <c r="D46">
         <v>16652000.0</v>
       </c>
       <c r="E46">
         <v>15009000.0</v>
       </c>
       <c r="F46">
         <v>15589000.0</v>
       </c>
       <c r="G46">
         <v>1468000.0</v>
       </c>
       <c r="H46">
         <v>631000.0</v>
       </c>
       <c r="I46">
         <v>702000.0</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
@@ -2226,83 +2235,83 @@
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>2774000.0</v>
       </c>
       <c r="I50">
         <v>2746000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>94564000.0</v>
+        <v>3672000.0</v>
       </c>
       <c r="C51">
         <v>6801000.0</v>
       </c>
       <c r="D51">
         <v>9852000.0</v>
       </c>
       <c r="E51">
         <v>10687000.0</v>
       </c>
       <c r="F51">
         <v>11729000.0</v>
       </c>
       <c r="G51">
         <v>938000.0</v>
       </c>
       <c r="H51">
         <v>4937000.0</v>
       </c>
       <c r="I51">
         <v>10324000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>3938000.0</v>
+        <v>3672000.0</v>
       </c>
       <c r="C52">
         <v>3844000.0</v>
       </c>
       <c r="D52">
         <v>3639000.0</v>
       </c>
       <c r="E52">
         <v>3105000.0</v>
       </c>
       <c r="F52">
         <v>1769000.0</v>
       </c>
       <c r="G52">
         <v>7745000.0</v>
       </c>
       <c r="H52">
         <v>2774000.0</v>
       </c>
       <c r="I52">
         <v>2746000.0</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
@@ -2334,159 +2343,159 @@
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>1958050000.0</v>
+        <v>278353000.0</v>
       </c>
       <c r="C55">
         <v>1563895000.0</v>
       </c>
       <c r="D55">
         <v>628555000.0</v>
       </c>
       <c r="E55">
         <v>638800000.0</v>
       </c>
       <c r="F55">
         <v>427580000.0</v>
       </c>
       <c r="G55">
         <v>333898000.0</v>
       </c>
       <c r="H55">
         <v>96907000.0</v>
       </c>
       <c r="I55">
         <v>3982000.0</v>
       </c>
       <c r="J55">
         <v>125100000.0</v>
       </c>
       <c r="K55">
         <v>62408000.0</v>
       </c>
       <c r="L55">
         <v>32680000.0</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>1798467000.0</v>
+        <v>272845000.0</v>
       </c>
       <c r="C56">
         <v>1542290000.0</v>
       </c>
       <c r="D56">
         <v>611307000.0</v>
       </c>
       <c r="E56">
         <v>622942000.0</v>
       </c>
       <c r="F56">
         <v>411141000.0</v>
       </c>
       <c r="G56">
         <v>331678000.0</v>
       </c>
       <c r="H56">
         <v>95676000.0</v>
       </c>
       <c r="I56">
         <v>3242000.0</v>
       </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>195446000.0</v>
+        <v>41801000.0</v>
       </c>
       <c r="C57">
         <v>98018000.0</v>
       </c>
       <c r="D57">
         <v>80680000.0</v>
       </c>
       <c r="E57">
         <v>51908000.0</v>
       </c>
       <c r="F57">
         <v>29658000.0</v>
       </c>
       <c r="G57">
         <v>14587000.0</v>
       </c>
       <c r="H57">
         <v>10236000.0</v>
       </c>
       <c r="I57">
         <v>4616000.0</v>
       </c>
       <c r="J57">
         <v>12506000.0</v>
       </c>
       <c r="K57">
         <v>16074000.0</v>
       </c>
       <c r="L57">
         <v>15459000.0</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>269450000.0</v>
+        <v>71066000.0</v>
       </c>
       <c r="C58">
         <v>138936000.0</v>
       </c>
       <c r="D58">
         <v>127791000.0</v>
       </c>
       <c r="E58">
         <v>60725000.0</v>
       </c>
       <c r="F58">
         <v>46150000.0</v>
       </c>
       <c r="G58">
         <v>27675000.0</v>
       </c>
       <c r="H58">
         <v>162264000.0</v>
       </c>
       <c r="I58">
         <v>45111000.0</v>
       </c>
       <c r="J58">
         <v>38003000.0</v>
       </c>
@@ -2496,51 +2505,51 @@
       <c r="L58">
         <v>29268000.0</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>1688600000.0</v>
+        <v>207287000.0</v>
       </c>
       <c r="C60">
         <v>1424959000.0</v>
       </c>
       <c r="D60">
         <v>500764000.0</v>
       </c>
       <c r="E60">
         <v>578075000.0</v>
       </c>
       <c r="F60">
         <v>381430000.0</v>
       </c>
       <c r="G60">
         <v>306223000.0</v>
       </c>
       <c r="H60">
         <v>-65357000.0</v>
       </c>
       <c r="I60">
         <v>-41129000.0</v>
       </c>
       <c r="J60">
         <v>87097000.0</v>
       </c>
@@ -2582,4698 +2591,4820 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
-        <v>12403000.0</v>
+        <v>807000.0</v>
       </c>
       <c r="C2">
-        <v>9626000.0</v>
+        <v>4398000.0</v>
       </c>
       <c r="D2">
+        <v>451000.0</v>
+      </c>
+      <c r="E2">
         <v>3914000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6633000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8461000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7662000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8889000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2349000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8809000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5550000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5653000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3908000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4637000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26075000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20552000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18421000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2806000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11604000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8499000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10212000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7745000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6028000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5399162.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3540000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2308000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>4033000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2044000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3027000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2632000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3531000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5348000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3597000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3151000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3278000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>2562000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1768000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1777000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2766000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2902000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7102000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-453000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-464000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>125000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1878000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2665999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1528999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2697999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3463000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2986000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2026000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-186999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-42694000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-134721000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-41129000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>2680000.0</v>
+      </c>
+      <c r="C7">
         <v>3672000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>49966000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5135000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5974000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6801000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7601000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8382000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9147000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9852000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10581000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9513000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6976000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7582000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11275000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11821000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11891000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11729000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>877000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>914000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>951000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>938000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>689000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>679000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>297000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>393000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
+        <v>16000.0</v>
+      </c>
+      <c r="C8">
         <v>17000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>12000.0</v>
       </c>
       <c r="H8">
+        <v>12000.0</v>
+      </c>
+      <c r="I8">
         <v>11000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>10000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
+        <v>5000.0</v>
+      </c>
+      <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-42694000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>382517000.0</v>
+        <v>267849000.0</v>
       </c>
       <c r="C10">
-        <v>350158000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D10">
+        <v>270000000.0</v>
+      </c>
+      <c r="E10">
         <v>243907000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>254203000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>219868000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>370187000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>575751000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>471400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>185082000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>85650000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>153880000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>118710000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>340396000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>143699000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>125106000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>139262000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>320448000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>410013000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>276423000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>301273000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>321462000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>341142000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>352446000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>88751000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>94578000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-3090000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>78273000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>95100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>106666000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>113307000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>117367000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>40015000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>46285000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>53717000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24315000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>1696869000.0</v>
+        <v>267849000.0</v>
       </c>
       <c r="C12">
-        <v>1875836000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D12">
+        <v>270000000.0</v>
+      </c>
+      <c r="E12">
         <v>1183144000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1379877000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1501497000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1588593000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1299046000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>915873000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>595351000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>542583000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>576503000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>586300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>610727000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>405548000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>398218000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>397071000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>405543000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>413029000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>279458000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>307914000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>328141000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>341142000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>352446000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88751000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>94578000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>3090000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="C13">
-        <v>15000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D13">
-        <v>12000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>12000.0</v>
       </c>
       <c r="H13">
+        <v>12000.0</v>
+      </c>
+      <c r="I13">
         <v>11000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
-        <v>5000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
         <v>4000.0</v>
       </c>
       <c r="Y13">
-        <v>1000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>1000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>456000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="AG13">
         <v>495000.0</v>
       </c>
       <c r="AH13">
+        <v>495000.0</v>
+      </c>
+      <c r="AI13">
         <v>486000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>377000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>372000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>382000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>137710000.0</v>
+        <v>17105643.0</v>
       </c>
       <c r="C14">
+        <v>17114391.0</v>
+      </c>
+      <c r="D14">
         <v>137895000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>129622000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129232000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128497000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>123375000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>106928000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>87212000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76052000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>74097000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>71390000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70433000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57296000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53069000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49927000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>48246000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23607500.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>43265000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37583000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>37521000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>37455000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37420000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8586000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30950798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20681971.0</v>
       </c>
       <c r="AA14">
         <v>20681971.0</v>
       </c>
       <c r="AB14">
         <v>20681971.0</v>
       </c>
       <c r="AC14">
         <v>20681971.0</v>
       </c>
-      <c r="AD14"/>
+      <c r="AD14">
+        <v>20681971.0</v>
+      </c>
       <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>52857900.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
         <v>4000.0</v>
       </c>
       <c r="Y15">
+        <v>4000.0</v>
+      </c>
+      <c r="Z15">
         <v>2000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>9344000.0</v>
+      </c>
+      <c r="C16">
         <v>21639000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19123000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13537000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13978000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20987000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19660000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>26697000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26103000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28365000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1968000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3810000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5057000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5041000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5454000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5380000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5314000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4864000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4261000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4497000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4357000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3690000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5220000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4380000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3840000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>1300000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>1447000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1418000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>975000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1044000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>991000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1023000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1075000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1146000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1173000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-15714000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-1000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
-        <v>-900000.0</v>
+        <v>1.0</v>
       </c>
       <c r="S22">
         <v>-900000.0</v>
       </c>
       <c r="T22">
+        <v>-900000.0</v>
+      </c>
+      <c r="U22">
         <v>-1400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1200000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>1958050000.0</v>
+        <v>292360000.0</v>
       </c>
       <c r="C23">
-        <v>2134209000.0</v>
+        <v>278353000.0</v>
       </c>
       <c r="D23">
+        <v>277544000.0</v>
+      </c>
+      <c r="E23">
         <v>1368926000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1459075000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1563895000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1640771000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1347425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>951474000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>628555000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>573163000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>610784000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>613976000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>638800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>430539000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>420801000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>421135000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>427580000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>425917000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>290523000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>314752000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>333898000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>346133000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>355355000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>92678000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>96907000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-8436000.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>1098000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1770000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>10832000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>10780000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10841000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10513000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9935000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9256000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>8205000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8173000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3238000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1098000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-287953000.0</v>
+        <v>-265169000.0</v>
       </c>
       <c r="C28">
-        <v>-300192000.0</v>
+        <v>-266328000.0</v>
       </c>
       <c r="D28">
+        <v>-265721000.0</v>
+      </c>
+      <c r="E28">
         <v>-238772000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-248229000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-213067000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-362586000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-567369000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-462253000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-175230000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-75069000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-144367000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-108605000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-329709000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-132424000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-113285000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-127371000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-308719000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-409036000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-275509000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-300322000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-320524000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-340453000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-351767000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-84576000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-89641000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>3090000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>234104000.0</v>
+      </c>
+      <c r="C29">
         <v>207287000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1886265000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1192664000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1328723000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1424959000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1503380000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1221036000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>830899000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>500764000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>517468000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>559178000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>558915000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>578075000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>376982000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>374351000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>375708000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>381430000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>394877000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>264480000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>286116000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>306223000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>320164000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>330296000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69880000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>15000000.0</v>
+      </c>
+      <c r="C30">
         <v>12439000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15037000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8540000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28222000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19210000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15714000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9040000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8623000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1183000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2364000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="R30">
         <v>900000.0</v>
       </c>
       <c r="S30">
         <v>900000.0</v>
       </c>
       <c r="T30">
+        <v>900000.0</v>
+      </c>
+      <c r="U30">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="V30">
         <v>1200000.0</v>
       </c>
-      <c r="W30"/>
+      <c r="W30">
+        <v>1200000.0</v>
+      </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>559178000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>578075000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>376982000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>374351000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>375708000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>381430000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>394877000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>264480000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>286116000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>306223000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>320164000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>330296000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-70963000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-41129000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>263660000.0</v>
+      </c>
+      <c r="C32">
         <v>231044000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1796138000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1115499000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1350110000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1444272000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1530533000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1244589000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>859519000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>530627000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>506771000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>549290000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>549062000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>571034000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>371798000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>370564000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>373880000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>381483000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>399540000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>270971000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>294436000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>317091000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>330617000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>342197000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>78916000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>159583000.0</v>
+        <v>6795000.0</v>
       </c>
       <c r="C33">
-        <v>168192000.0</v>
+        <v>5508000.0</v>
       </c>
       <c r="D33">
+        <v>6282000.0</v>
+      </c>
+      <c r="E33">
         <v>118366000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21605000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>18905000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18624000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>17000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17248000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>17676000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>16250000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16829000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>15858000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16075000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16550000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16335000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16439000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3959000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3214000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2802000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2220000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1836000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1538000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2421000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1231000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-3090000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="B34">
-[...1 lines deleted...]
-      </c>
+      <c r="B34"/>
       <c r="C34">
         <v>574000.0</v>
       </c>
-      <c r="D34"/>
+      <c r="D34">
+        <v>574000.0</v>
+      </c>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>574000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...1 lines deleted...]
-      </c>
+      <c r="Y34"/>
       <c r="Z34">
         <v>45000.0</v>
       </c>
-      <c r="AA34"/>
+      <c r="AA34">
+        <v>45000.0</v>
+      </c>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>74004000.0</v>
+        <v>36351000.0</v>
       </c>
       <c r="C35">
-        <v>78065000.0</v>
+        <v>29265000.0</v>
       </c>
       <c r="D35">
+        <v>32952000.0</v>
+      </c>
+      <c r="E35">
         <v>41201000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>45487000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>40918000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46058000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>42177000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>45620000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>47111000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6979001.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6362000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6976000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8817000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10891000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12763000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>14507000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>16492000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8622000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>9705000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11122000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13088000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>12289000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13439000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15335000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>152028000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>415000.0</v>
+      </c>
+      <c r="C36">
         <v>84972000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>93840000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>90806000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3534000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3316000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3113000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>364000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>720000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>596000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>639000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>719000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>725000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>849000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>774000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>415000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1049000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>850000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>694000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>476000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>297000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>298000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>168000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>284000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1863000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>600000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-3090000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>719000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>849000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>774000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>666000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1049000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>850000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>739000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>476000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>297000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>298000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>168000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>284000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1370000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>1559000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1540000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1373000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1443000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1788000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1789000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1830000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1923000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2004000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>89159000.0</v>
+        <v>2716000.0</v>
       </c>
       <c r="C39">
-        <v>75144000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="D39">
+        <v>1262000.0</v>
+      </c>
+      <c r="E39">
         <v>58876000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18516000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12571000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14063000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14041000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9561000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7333000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11904000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16848000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9847000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9851000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7616000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4933000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6829000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4698000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8029000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6451000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2836000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2337000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3155000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1371000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1506000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1098000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>2129000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1367000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1245000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1283000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1988000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2109000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>410000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>382000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>362000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>157466000.0</v>
+        <v>9074000.0</v>
       </c>
       <c r="C40">
-        <v>137163000.0</v>
+        <v>12092000.0</v>
       </c>
       <c r="D40">
+        <v>8198000.0</v>
+      </c>
+      <c r="E40">
         <v>113685000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>60370000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>64726000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>60207000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>44861000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>42777000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39867000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39564000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36440000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>41048000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>44166000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13501000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4687000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9955000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>25083000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>10714000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7839000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7302000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6842000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7652000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6220838.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>641000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1314000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>6251000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5336000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4738000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>9611000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>14398000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>14433000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13016000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>12471000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>11486000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1235000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2706000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4010000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5160000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6532000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7745000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8791000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10171000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12150000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>12760000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13985000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>183000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>119000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>152000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14984000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12302000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13138000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14779000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17625000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10571000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>3263720000.0</v>
+        <v>221960000.0</v>
       </c>
       <c r="C42">
-        <v>3225078000.0</v>
+        <v>207270000.0</v>
       </c>
       <c r="D42">
+        <v>212836000.0</v>
+      </c>
+      <c r="E42">
         <v>2357029000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2334784000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2315111000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2287076000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1931890000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1470972000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1071395000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1029659999.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1019799999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>971374999.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>939309999.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>688513000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>641806000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>596513000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>566160999.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>540884000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>381213000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>376499000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>372764000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>370425000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>369118000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-42650000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-43172000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42">
         <v>1.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>6380000.0</v>
+      </c>
+      <c r="C45">
         <v>8352000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>84799000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>34358000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29348000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26286000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>23051000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>22014000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>22142000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21873000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>21643000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>19571000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>16104000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15009000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>18040000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2556000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2187000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1468000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1295000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>771000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>558000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>631000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
-        <v>74611000.0</v>
+        <v>6380000.0</v>
       </c>
       <c r="C46">
-        <v>74352000.0</v>
+        <v>5508000.0</v>
       </c>
       <c r="D46">
+        <v>6282000.0</v>
+      </c>
+      <c r="E46">
         <v>24762000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>20566000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>18289000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15792000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>15465000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>16280000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16652000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>17037000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15531000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16104000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15009000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>15301000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15884000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>15286000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15589000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3265000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2738000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2505000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1922000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1668000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1254000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>558000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>631000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>15531000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>15009000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15301000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15884000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>15286000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>15589000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3220000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2738000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2505000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1922000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1668000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1254000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1051000.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>2480000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2775000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2749000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3113000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2966000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3086000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3192000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>4046000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>12128000.0</v>
+      </c>
+      <c r="C48">
         <v>-1577697000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1340596000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1166154000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1008839000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-893066000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-790810000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-710412000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-639619000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-570764000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-510321000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-457963000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-410938000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-358544000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-308073000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-264474000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-218784000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-184549000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-146011000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-116737000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-90384000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-66540000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-50265000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-38826000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-28270000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-22185000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>2780000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2774000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>94564000.0</v>
+        <v>2680000.0</v>
       </c>
       <c r="C51">
-        <v>49966000.0</v>
+        <v>3672000.0</v>
       </c>
       <c r="D51">
+        <v>4279000.0</v>
+      </c>
+      <c r="E51">
         <v>5135000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5974000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6801000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7601000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8382000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9147000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9852000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10581000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9513000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10105000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10687000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11275000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11821000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11891000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11729000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>977000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>914000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>951000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>938000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>689000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>679000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4175000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4937000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>3938000.0</v>
+        <v>2680000.0</v>
       </c>
       <c r="C52">
+        <v>3672000.0</v>
+      </c>
+      <c r="D52">
         <v>3967000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3925000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3884000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3844000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3804000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3765000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3726000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3639000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3602000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3151000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3129000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3105000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3090000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3068000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2544000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1769000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>914000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>951000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2780000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>689000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>2780000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2774000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>63</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>1314352000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1525678000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>939237000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1125674000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1281629000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1218406000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>723295000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>444473000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>410269000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>456933000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>422623000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>467590000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>270331000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>261849000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>273112000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>257809000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>85095000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3016000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3035000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6641000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6679000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>6180000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>1958050000.0</v>
+        <v>292360000.0</v>
       </c>
       <c r="C55">
-        <v>2134209000.0</v>
+        <v>278353000.0</v>
       </c>
       <c r="D55">
+        <v>277544000.0</v>
+      </c>
+      <c r="E55">
         <v>1368926000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1459075000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1563895000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1640771000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1347425000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>951474000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>628555000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>573163000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>610784000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>613976000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>638800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>430539000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>420801000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>421135000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>427580000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>425917000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>290523000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>314752000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>333898000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>346133000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>355355000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>92678000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>96907000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>88852000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>105509000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>116793000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>125100000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>131200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>52607000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>55570000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>62408000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>32680000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>1798467000.0</v>
+        <v>285565000.0</v>
       </c>
       <c r="C56">
-        <v>1966017000.0</v>
+        <v>272845000.0</v>
       </c>
       <c r="D56">
+        <v>271262000.0</v>
+      </c>
+      <c r="E56">
         <v>1250560000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1434975000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1542290000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1621866000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1328801000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>934474000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>611307000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>555487000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>594534000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>597147000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>622942000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>414464000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>404251000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>404800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>411141000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>421958000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>287309000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>311950000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>331678000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>344297000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>353817000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>90257000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>95676000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>3090000.0</v>
       </c>
-      <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-    </row>
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>195446000.0</v>
+        <v>21905000.0</v>
       </c>
       <c r="C57">
-        <v>169879000.0</v>
+        <v>41801000.0</v>
       </c>
       <c r="D57">
+        <v>31739000.0</v>
+      </c>
+      <c r="E57">
         <v>135061000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>84865000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>98018000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>91333000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>84212000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>74955000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>80680000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48716000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45244000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48085000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>51908000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>42666000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>33687000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>30920000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>29658000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>22418000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>16338000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>17514000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14587000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>13680000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11620000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11341000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10236000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>10284000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7421000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8028000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>12506000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>18354000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>20190000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>16972000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>16074000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>15459000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>269450000.0</v>
+        <v>58256000.0</v>
       </c>
       <c r="C58">
-        <v>247944000.0</v>
+        <v>71066000.0</v>
       </c>
       <c r="D58">
+        <v>64691000.0</v>
+      </c>
+      <c r="E58">
         <v>176262000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>130352000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>138936000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>137391000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>126389000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>120575000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>127791000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>55695001.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>51606000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>55061000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>60725000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>53557000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>46450000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>45427000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>46150000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31040000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>26043000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>28636000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27675000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>25969000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>25059000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>26676000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>162264000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>21299000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18320000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>19021000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>38003000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>40591000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>42584000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>39956000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>41872000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>29268000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>1688600000.0</v>
+        <v>234104000.0</v>
       </c>
       <c r="C60">
-        <v>1886265000.0</v>
+        <v>207287000.0</v>
       </c>
       <c r="D60">
+        <v>212853000.0</v>
+      </c>
+      <c r="E60">
         <v>1192664000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1328723000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1424959000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1503380000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1221036000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>830899000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>500764000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>517467999.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>559178000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>558915000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>578075000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>376982000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>374351000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>375708000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>381430000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>394877000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>264480000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>286116000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>306223000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>320164000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>330296000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>66002000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-65357000.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>-8436000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>67553000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>87189000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>97772000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>87097000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>90609000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>10023000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>15614000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>20536000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3412000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7314,860 +7445,862 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>4151000.0</v>
       </c>
       <c r="C2">
         <v>2776000.0</v>
       </c>
       <c r="D2">
         <v>2101000.0</v>
       </c>
       <c r="E2">
         <v>1387000.0</v>
       </c>
       <c r="F2">
         <v>639000.0</v>
       </c>
       <c r="G2">
         <v>37602000.0</v>
       </c>
       <c r="H2">
         <v>14539000.0</v>
       </c>
       <c r="I2">
         <v>8436000.0</v>
       </c>
       <c r="J2">
         <v>32506000.0</v>
       </c>
       <c r="K2">
         <v>22747000.0</v>
       </c>
       <c r="L2">
         <v>25284000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
-        <v>4151000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="C3">
         <v>2776000.0</v>
       </c>
       <c r="D3">
         <v>2101000.0</v>
       </c>
       <c r="E3">
         <v>1387000.0</v>
       </c>
       <c r="F3">
         <v>639000.0</v>
       </c>
       <c r="G3">
         <v>373000.0</v>
       </c>
       <c r="H3">
         <v>348000.0</v>
       </c>
       <c r="I3">
         <v>383000.0</v>
       </c>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
-        <v>-684631000.0</v>
+        <v>-76826000.0</v>
       </c>
       <c r="C5">
         <v>-378936000.0</v>
       </c>
       <c r="D5">
         <v>-235598000.0</v>
       </c>
       <c r="E5">
         <v>-178913000.0</v>
       </c>
       <c r="F5">
         <v>-118051000.0</v>
       </c>
       <c r="G5">
         <v>-44277000.0</v>
       </c>
       <c r="H5">
         <v>-17347000.0</v>
       </c>
       <c r="I5">
         <v>-10498000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>-680480000.0</v>
+        <v>-76503000.0</v>
       </c>
       <c r="C6">
         <v>-376160000.0</v>
       </c>
       <c r="D6">
         <v>-233497000.0</v>
       </c>
       <c r="E6">
         <v>-177526000.0</v>
       </c>
       <c r="F6">
         <v>-117412000.0</v>
       </c>
       <c r="G6">
         <v>-43904000.0</v>
       </c>
       <c r="H6">
         <v>-16999000.0</v>
       </c>
       <c r="I6">
         <v>-10115000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
-        <v>14604000.0</v>
+        <v>18618000.0</v>
       </c>
       <c r="C9">
         <v>10897000.0</v>
       </c>
       <c r="D9">
         <v>7459000.0</v>
       </c>
       <c r="E9">
         <v>9224000.0</v>
       </c>
       <c r="F9">
         <v>9326000.0</v>
       </c>
       <c r="G9">
         <v>6787000.0</v>
       </c>
       <c r="H9">
         <v>2319000.0</v>
       </c>
       <c r="I9">
         <v>-8057000.0</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
-        <v>-684631000.0</v>
+        <v>-76826000.0</v>
       </c>
       <c r="C10">
         <v>-322302000.0</v>
       </c>
       <c r="D10">
         <v>-212220000.0</v>
       </c>
       <c r="E10">
         <v>-173995000.0</v>
       </c>
       <c r="F10">
         <v>-118009000.0</v>
       </c>
       <c r="G10">
         <v>-44355000.0</v>
       </c>
       <c r="H10">
         <v>-24734000.0</v>
       </c>
       <c r="I10">
         <v>-11216000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>110</v>
+      </c>
+      <c r="B11">
+        <v>-142000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11">
         <v>1933105.0</v>
       </c>
       <c r="E11">
         <v>-4918000.0</v>
       </c>
       <c r="F11">
         <v>-639000.0</v>
       </c>
       <c r="G11">
         <v>-373000.0</v>
       </c>
       <c r="H11">
         <v>7387000.0</v>
       </c>
       <c r="I11">
         <v>718000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5690000.0</v>
       </c>
       <c r="F12">
         <v>639000.0</v>
       </c>
       <c r="G12">
         <v>209000.0</v>
       </c>
       <c r="H12">
         <v>7387000.0</v>
       </c>
       <c r="I12">
         <v>718000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>56882000.0</v>
       </c>
       <c r="D13">
         <v>20339000.0</v>
       </c>
       <c r="E13">
         <v>4975000.0</v>
       </c>
       <c r="F13">
         <v>104000.0</v>
       </c>
       <c r="G13">
         <v>206000.0</v>
       </c>
       <c r="H13">
         <v>161000.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
-        <v>-684631000.0</v>
+        <v>-76684000.0</v>
       </c>
       <c r="C15">
         <v>-322302000.0</v>
       </c>
       <c r="D15">
         <v>-212220000.0</v>
       </c>
       <c r="E15">
         <v>-169077000.0</v>
       </c>
       <c r="F15">
         <v>-117370000.0</v>
       </c>
       <c r="G15">
         <v>-43982000.0</v>
       </c>
       <c r="H15">
         <v>-24734000.0</v>
       </c>
       <c r="I15">
         <v>-11934000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-173995000.0</v>
       </c>
       <c r="F16">
         <v>-118009000.0</v>
       </c>
       <c r="G16">
         <v>-44355000.0</v>
       </c>
       <c r="H16">
         <v>-24734000.0</v>
       </c>
       <c r="I16">
         <v>-11216000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-76684000.0</v>
       </c>
       <c r="C17">
         <v>-322302000.0</v>
       </c>
       <c r="D17">
         <v>-202248000.0</v>
       </c>
       <c r="E17">
         <v>-173995000.0</v>
       </c>
       <c r="F17">
         <v>-118009000.0</v>
       </c>
       <c r="G17">
         <v>-44355000.0</v>
       </c>
       <c r="H17">
         <v>-24734000.0</v>
       </c>
       <c r="I17">
         <v>-11216000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>56882000.0</v>
       </c>
       <c r="D18">
         <v>20339000.0</v>
       </c>
       <c r="E18">
         <v>4975000.0</v>
       </c>
       <c r="F18">
         <v>104000.0</v>
       </c>
       <c r="G18">
         <v>-3000.0</v>
       </c>
       <c r="H18">
         <v>-7387000.0</v>
       </c>
       <c r="I18">
         <v>-718000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
-        <v>-745943000.0</v>
+        <v>-76814000.0</v>
       </c>
       <c r="C21">
         <v>-378936000.0</v>
       </c>
       <c r="D21">
         <v>-235598000.0</v>
       </c>
       <c r="E21">
         <v>-178913000.0</v>
       </c>
       <c r="F21">
         <v>-118051000.0</v>
       </c>
       <c r="G21">
         <v>-44277000.0</v>
       </c>
       <c r="H21">
         <v>-17332000.0</v>
       </c>
       <c r="I21">
         <v>-10498000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
-        <v>764698000.0</v>
+        <v>95432000.0</v>
       </c>
       <c r="C23">
         <v>389833000.0</v>
       </c>
       <c r="D23">
         <v>245158000.0</v>
       </c>
       <c r="E23">
         <v>188137000.0</v>
       </c>
       <c r="F23">
         <v>127377000.0</v>
       </c>
       <c r="G23">
         <v>51064000.0</v>
       </c>
       <c r="H23">
         <v>19651000.0</v>
       </c>
       <c r="I23">
         <v>10877000.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>323000.0</v>
       </c>
       <c r="C25">
         <v>2776000.0</v>
       </c>
       <c r="D25">
         <v>1867000.0</v>
       </c>
       <c r="E25">
         <v>1387000.0</v>
       </c>
       <c r="F25">
         <v>639000.0</v>
       </c>
       <c r="G25">
         <v>373000.0</v>
       </c>
       <c r="H25">
         <v>348000.0</v>
       </c>
       <c r="I25">
         <v>383000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
-        <v>559159000.0</v>
+        <v>53756000.0</v>
       </c>
       <c r="C26">
         <v>303593000.0</v>
       </c>
       <c r="D26">
         <v>190968000.0</v>
       </c>
       <c r="E26">
         <v>150404000.0</v>
       </c>
       <c r="F26">
         <v>101182000.0</v>
       </c>
       <c r="G26">
         <v>37602000.0</v>
       </c>
       <c r="H26">
         <v>14539000.0</v>
       </c>
       <c r="I26">
         <v>8436000.0</v>
       </c>
       <c r="J26">
         <v>25436000.0</v>
       </c>
       <c r="K26">
         <v>18979000.0</v>
       </c>
       <c r="L26">
         <v>19911000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>2101000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
-        <v>205539000.0</v>
+        <v>41676000.0</v>
       </c>
       <c r="C28">
         <v>86240000.0</v>
       </c>
       <c r="D28">
         <v>54190000.0</v>
       </c>
       <c r="E28">
         <v>37733000.0</v>
       </c>
       <c r="F28">
         <v>26195000.0</v>
       </c>
       <c r="G28">
         <v>13462000.0</v>
       </c>
       <c r="H28">
         <v>5112000.0</v>
       </c>
       <c r="I28">
         <v>2441000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>-142000.0</v>
       </c>
       <c r="C29">
         <v>11906000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
-        <v>760547000.0</v>
+        <v>95432000.0</v>
       </c>
       <c r="C30">
         <v>389833000.0</v>
       </c>
       <c r="D30">
         <v>243057000.0</v>
       </c>
       <c r="E30">
         <v>188137000.0</v>
       </c>
       <c r="F30">
         <v>127377000.0</v>
       </c>
       <c r="G30">
         <v>51064000.0</v>
       </c>
       <c r="H30">
         <v>19651000.0</v>
       </c>
       <c r="I30">
         <v>10877000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
-        <v>61312000.0</v>
+        <v>-12000.0</v>
       </c>
       <c r="C31">
         <v>56634000.0</v>
       </c>
       <c r="D31">
         <v>23378000.0</v>
       </c>
       <c r="E31">
         <v>4918000.0</v>
       </c>
       <c r="F31">
         <v>42000.0</v>
       </c>
       <c r="G31">
         <v>-78000.0</v>
       </c>
       <c r="H31">
         <v>-7402000.0</v>
       </c>
       <c r="I31">
         <v>-718000.0</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
-        <v>18755000.0</v>
+        <v>18618000.0</v>
       </c>
       <c r="C32">
         <v>10897000.0</v>
       </c>
       <c r="D32">
         <v>9560000.0</v>
       </c>
       <c r="E32">
         <v>9224000.0</v>
       </c>
       <c r="F32">
         <v>9326000.0</v>
       </c>
       <c r="G32">
         <v>6787000.0</v>
       </c>
       <c r="H32">
         <v>2319000.0</v>
       </c>
       <c r="I32">
         <v>379000.0</v>
       </c>
       <c r="J32">
         <v>13088000.0</v>
       </c>
@@ -8177,2804 +8310,2872 @@
       <c r="L32">
         <v>11272000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AM1" t="s">
         <v>132</v>
       </c>
       <c r="AN1" t="s">
         <v>133</v>
       </c>
       <c r="AO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>151000.0</v>
+      </c>
+      <c r="C2">
         <v>1496000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>138125000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>738000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>710000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>687000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>641000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>615000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47714000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42672000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>47765000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45610000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37317000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39789000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27688000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32968000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24831000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22706000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20677000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13619000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9455000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8984000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5544000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5645000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5099000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2533000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1262000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11563000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10799000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10188000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9471000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7592000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8330000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7113000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7130000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5630000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3918000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6069000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25284000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
-        <v>5166000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="C3">
+        <v>122000.0</v>
+      </c>
+      <c r="D3">
         <v>1056000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>814000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>785000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>738000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>710000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>687000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>641000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>615000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>566000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>529000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>391000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>381000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>370000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>322000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>314000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>208000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>176000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>147000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>108000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>115000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>101000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="Z3">
         <v>83000.0</v>
       </c>
       <c r="AA3">
+        <v>83000.0</v>
+      </c>
+      <c r="AB3">
         <v>84000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>88000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>93000.0</v>
       </c>
-      <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
-        <v>-237101000.0</v>
+        <v>-16633000.0</v>
       </c>
       <c r="C5">
+        <v>-48035000.0</v>
+      </c>
+      <c r="D5">
         <v>-174442000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-171142000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-131517000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-120990000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-98134000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-82626000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-77187000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-66743000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-58625000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-52634000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-57596000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-53225000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-44929000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-46299000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-34460000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-38547000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-29280000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26367000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23857000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16293000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11466000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10425000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6007000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6063000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5206000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3905000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2174000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>-231935000.0</v>
+        <v>-16482000.0</v>
       </c>
       <c r="C6">
+        <v>-47913000.0</v>
+      </c>
+      <c r="D6">
         <v>-173386000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-170328000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-130732000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-120252000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-97424000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-81939000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-76546000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-66128000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-58059000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-52105000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-57205000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-52844000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-44559000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45977000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-34146000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-38339000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-29104000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26220000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23749000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16178000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5924000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5980000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5122000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3817000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2081000.0</v>
       </c>
-      <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
-        <v>-636000.0</v>
+        <v>19484000.0</v>
       </c>
       <c r="C9">
+        <v>859000.0</v>
+      </c>
+      <c r="D9">
         <v>12475000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-134278000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1573000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2973000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2336000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1358000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2902000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1578000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-44896000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-40356000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-45532000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-42841000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-34835000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-37611000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-25893000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-31116000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-22668000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-20099000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-17973000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-11477000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7709000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1541000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1358000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4449000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2309000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1262000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
-        <v>-237101000.0</v>
+        <v>-16633000.0</v>
       </c>
       <c r="C10">
+        <v>-48035000.0</v>
+      </c>
+      <c r="D10">
         <v>-174442000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-157315000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-115773000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-102257000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-80398000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-70793000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-68855000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-60443000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-52358000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-47025000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-52394000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-50471000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-43599000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-45690000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-34235000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-38538000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29274000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-26353000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23844000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-16274999.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11439000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10556000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6085000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10401000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6668000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5116000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2549000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>10043000.0</v>
       </c>
-      <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>34000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>597724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-6280000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5771000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5202000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2754000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1330000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-611000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-225000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-14000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-13000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-27000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>188000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-65000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4354000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1462000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1211000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>375000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>391000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>391000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2203000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1342000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>611000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>250000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
         <v>418000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>0.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>131000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>78000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4338000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1462000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1215000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>372000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>333000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>329000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>332000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>136000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>261000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>278000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>241000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>132000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>173000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>109000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>259000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>14744000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14478000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16179000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18532000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17968000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11949000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8433000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6405000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6280000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5771000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5516000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2772000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1342000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>611000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>250000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>55000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="U13">
         <v>16000.0</v>
       </c>
       <c r="V13">
+        <v>16000.0</v>
+      </c>
+      <c r="W13">
         <v>18000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>27000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>0.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
-        <v>-237101000.0</v>
+        <v>-16633000.0</v>
       </c>
       <c r="C15">
+        <v>-48069000.0</v>
+      </c>
+      <c r="D15">
         <v>-174442000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-157315000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-115773000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-102257000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-80398000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-70793000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-68855000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-60443000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-52358000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-47025000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-52394000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-50471000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-43599000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-45690000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-34235000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-38538000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-29274000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-26353000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-23844000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-16274999.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11439000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10556000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6085000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10401000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6668000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5116000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2549000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>10043000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-47025000.0</v>
       </c>
       <c r="N16">
+        <v>-47025000.0</v>
+      </c>
+      <c r="O16">
         <v>-50471000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-43599000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-45690000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-34235000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-38538000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-29274000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-26353000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-23844000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-16275000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11439000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-10556000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6085000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-24734000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-6668000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5116000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2549000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>10043000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-16633000.0</v>
+      </c>
+      <c r="C17">
         <v>-48069000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-174442000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-157315000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-115773000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-102257000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-80398000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-70793000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-68855000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-60443000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-52358000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-47025000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-52394000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-50471000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-43599000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-45690000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-34235000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-38538000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-29274000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-26353000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-23844000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-16275000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-11439000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-10556000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6085000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10401000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-6668000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5116000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2549000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18">
         <v>14744000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14478000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16179000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18532000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17968000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11949000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8433000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6405000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6280000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5771000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5516000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2772000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1342000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>611000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>250000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="U18">
         <v>16000.0</v>
       </c>
       <c r="V18">
+        <v>16000.0</v>
+      </c>
+      <c r="W18">
         <v>18000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>27000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-113000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>65000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4338000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1462000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1215000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-372000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
-        <v>-254478000.0</v>
+        <v>-17280000.0</v>
       </c>
       <c r="C21">
+        <v>-48035000.0</v>
+      </c>
+      <c r="D21">
         <v>-188806000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-171142000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-131517000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-120990000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-98134000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-82626000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-77187000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-66743000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-58625000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-52634000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-57596000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-53225000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-44929000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-46299000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-34460000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-38547000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-29280000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-26367000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-23857000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16293000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11466000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10368000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6150000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6047000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5206000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3905000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2174000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>10029000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
-        <v>255338000.0</v>
+        <v>36915000.0</v>
       </c>
       <c r="C23">
+        <v>48894000.0</v>
+      </c>
+      <c r="D23">
         <v>201281000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>174989000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>133090000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>123963000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100470000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84671000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80730000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68936000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>61443000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54950000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>59829000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>55994000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47411000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48477000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>36255000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40399000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31443000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28974000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>26561000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18435000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13212000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11909000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7508000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7492000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5856000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4129000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2174000.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>151000.0</v>
+      </c>
+      <c r="C25">
         <v>122000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1056000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>814000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>785000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>738000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>710000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>687000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>641000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>615000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>566000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>529000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>391000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-234000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>370000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>322000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>314000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>208000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>176000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>147000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>108000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>115000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>101000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="Z25">
         <v>83000.0</v>
       </c>
       <c r="AA25">
+        <v>83000.0</v>
+      </c>
+      <c r="AB25">
         <v>84000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>88000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>93000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
-        <v>166596000.0</v>
+        <v>16657000.0</v>
       </c>
       <c r="C26">
+        <v>18497000.0</v>
+      </c>
+      <c r="D26">
         <v>154948000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>138125000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>99490000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>95625000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>77197000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>63940000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>66832000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>52817000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>47714000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>42672000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>47765000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>45610000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>37317000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>39789000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>27688000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>32968000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>24831000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>22706000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20677000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13619000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9455000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8984000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5544000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5645000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5099000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2533000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1262000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9454000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7537000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7243000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7126000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7110000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5997000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5203000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5926000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4818000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3193000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5042000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>19911000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>687000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>641000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>615000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
-        <v>88742000.0</v>
+        <v>20258000.0</v>
       </c>
       <c r="C28">
+        <v>30397000.0</v>
+      </c>
+      <c r="D28">
         <v>46333000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36864000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28338000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23273000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20731000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13898000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16119000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13729000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12278000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12064000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10384000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10094000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8688000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8567000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7431000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6612000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6268000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5884000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4816000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3757000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2925000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1964000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1847000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>757000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1596000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>912000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>128</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>34000.0</v>
       </c>
-      <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>1950000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
-        <v>253842000.0</v>
+        <v>36764000.0</v>
       </c>
       <c r="C30">
+        <v>48894000.0</v>
+      </c>
+      <c r="D30">
         <v>201281000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>133090000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>123963000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>100470000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83984000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80089000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>68321000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13729000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12278000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12064000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10384000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10094000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8688000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7431000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6612000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6268000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5884000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4816000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3757000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11909000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7508000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7492000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5856000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4129000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2174000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>647000.0</v>
+      </c>
+      <c r="C31">
         <v>17377000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>14364000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>13827000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15744000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>18733000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>17736000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11833000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8332000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6267000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5609000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5202000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2754000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1330000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>609000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>225000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>13000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>18001.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>27000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-188000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>65000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4354000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1462000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1211000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-375000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
-        <v>860000.0</v>
+        <v>19635000.0</v>
       </c>
       <c r="C32">
+        <v>859000.0</v>
+      </c>
+      <c r="D32">
         <v>12475000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3847000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1573000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2973000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2336000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2045000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3543000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2193000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2818000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2316000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2233000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2769000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2482000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2178000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1795000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1852000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2163000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2607000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2704000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2142000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1746000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1541000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1358000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1445000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>650000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>224000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>0.0</v>
       </c>
-      <c r="AD32"/>
-      <c r="AE32">
+      <c r="AE32"/>
+      <c r="AF32">
         <v>164000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>20654000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3636000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3704000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2671000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3077000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3256000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3019000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1448000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2632000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11272000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -11017,3297 +11218,3361 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>222663000.0</v>
       </c>
       <c r="C2">
         <v>185377000.0</v>
       </c>
       <c r="D2">
         <v>340647000.0</v>
       </c>
       <c r="E2">
         <v>320699000.0</v>
       </c>
       <c r="F2">
         <v>321713000.0</v>
       </c>
       <c r="G2">
         <v>94578000.0</v>
       </c>
       <c r="H2">
         <v>3090000.0</v>
       </c>
       <c r="I2">
         <v>7650000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
-        <v>13319000</v>
+        <v>1445000</v>
       </c>
       <c r="C3">
         <v>7066000</v>
       </c>
       <c r="D3">
         <v>4228000</v>
       </c>
       <c r="E3">
         <v>2823000</v>
       </c>
       <c r="F3">
         <v>3740000</v>
       </c>
       <c r="G3">
         <v>1092000</v>
       </c>
       <c r="H3">
         <v>235000</v>
       </c>
       <c r="I3">
         <v>49000</v>
       </c>
       <c r="J3">
         <v>834000</v>
       </c>
       <c r="K3">
         <v>309000</v>
       </c>
       <c r="L3">
         <v>2602000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>162651000.0</v>
       </c>
       <c r="C6">
         <v>37286000.0</v>
       </c>
       <c r="D6">
         <v>-155270000.0</v>
       </c>
       <c r="E6">
         <v>19948000.0</v>
       </c>
       <c r="F6">
         <v>-1014000.0</v>
       </c>
       <c r="G6">
         <v>227135000.0</v>
       </c>
       <c r="H6">
         <v>91488000.0</v>
       </c>
       <c r="I6">
         <v>-4560000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
-        <v>-59657000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="C7">
         <v>-14557000.0</v>
       </c>
       <c r="D7">
         <v>61129000.0</v>
       </c>
       <c r="E7">
         <v>9816000.0</v>
       </c>
       <c r="F7">
         <v>5338000.0</v>
       </c>
       <c r="G7">
         <v>2332000.0</v>
       </c>
       <c r="H7">
         <v>19123000.0</v>
       </c>
       <c r="I7">
         <v>671000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>751000.0</v>
       </c>
       <c r="D9">
         <v>1386000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>697000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>13195000.0</v>
       </c>
       <c r="F11">
         <v>1599000.0</v>
       </c>
       <c r="G11">
         <v>2649000.0</v>
       </c>
       <c r="H11">
         <v>19376000.0</v>
       </c>
       <c r="I11">
         <v>539000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>26524000.0</v>
       </c>
       <c r="F12">
         <v>17219000.0</v>
       </c>
       <c r="G12">
         <v>4504000.0</v>
       </c>
       <c r="H12">
         <v>7448000.0</v>
       </c>
       <c r="I12">
         <v>434000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3379000.0</v>
       </c>
       <c r="F13">
         <v>3739000.0</v>
       </c>
       <c r="G13">
         <v>-317000.0</v>
       </c>
       <c r="H13">
         <v>-19000.0</v>
       </c>
       <c r="I13">
         <v>132000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
-        <v>-8373000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="C14">
         <v>2776000.0</v>
       </c>
       <c r="D14">
         <v>2101000.0</v>
       </c>
       <c r="E14">
         <v>1387000.0</v>
       </c>
       <c r="F14">
         <v>639000.0</v>
       </c>
       <c r="G14">
         <v>373000.0</v>
       </c>
       <c r="H14">
         <v>348000.0</v>
       </c>
       <c r="I14">
         <v>383000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>444000.0</v>
       </c>
       <c r="H15">
         <v>106000.0</v>
       </c>
       <c r="I15">
         <v>106000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>385314000.0</v>
       </c>
       <c r="C16">
         <v>222663000.0</v>
       </c>
       <c r="D16">
         <v>185377000.0</v>
       </c>
       <c r="E16">
         <v>340647000.0</v>
       </c>
       <c r="F16">
         <v>320699000.0</v>
       </c>
       <c r="G16">
         <v>321713000.0</v>
       </c>
       <c r="H16">
         <v>94578000.0</v>
       </c>
       <c r="I16">
         <v>3090000.0</v>
       </c>
       <c r="J16">
         <v>7650000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
-        <v>-663760000.0</v>
+        <v>-42574000.0</v>
       </c>
       <c r="C18">
         <v>-307936000.0</v>
       </c>
       <c r="D18">
         <v>-123292000.0</v>
       </c>
       <c r="E18">
         <v>-139091000.0</v>
       </c>
       <c r="F18">
         <v>-98553000.0</v>
       </c>
       <c r="G18">
         <v>-38209000.0</v>
       </c>
       <c r="H18">
         <v>2255000.0</v>
       </c>
       <c r="I18">
         <v>-9704000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-854201000.0</v>
       </c>
       <c r="D19">
         <v>-188878000.0</v>
       </c>
       <c r="E19">
         <v>-189955000.0</v>
       </c>
       <c r="F19">
         <v>-78777000.0</v>
       </c>
       <c r="G19">
         <v>-6693000.0</v>
       </c>
       <c r="H19">
         <v>-235000.0</v>
       </c>
       <c r="I19">
         <v>-49000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>1000549000.0</v>
       </c>
       <c r="D20">
         <v>303625000.0</v>
       </c>
       <c r="E20">
         <v>344779000.0</v>
       </c>
       <c r="F20">
         <v>185939000.0</v>
       </c>
       <c r="G20">
         <v>300280000.0</v>
       </c>
       <c r="H20">
         <v>72688000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-4683000.0</v>
       </c>
       <c r="H21">
         <v>16651000.0</v>
       </c>
       <c r="I21">
         <v>4982000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>-684631000.0</v>
+        <v>-49501000.0</v>
       </c>
       <c r="C22">
         <v>-322302000.0</v>
       </c>
       <c r="D22">
         <v>-212220000.0</v>
       </c>
       <c r="E22">
         <v>-173995000.0</v>
       </c>
       <c r="F22">
         <v>-118009000.0</v>
       </c>
       <c r="G22">
         <v>-44355000.0</v>
       </c>
       <c r="H22">
         <v>-24734000.0</v>
       </c>
       <c r="I22">
         <v>-11216000.0</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
-        <v>-12409000.0</v>
+        <v>42574000.0</v>
       </c>
       <c r="C23">
         <v>191808000.0</v>
       </c>
       <c r="D23">
         <v>33317000.0</v>
       </c>
       <c r="E23">
         <v>1392000.0</v>
       </c>
       <c r="F23">
         <v>1639000.0</v>
       </c>
       <c r="G23">
         <v>-21360000.0</v>
       </c>
       <c r="H23">
         <v>92074000.0</v>
       </c>
       <c r="I23">
         <v>162000.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>-4066000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-187132000.0</v>
       </c>
       <c r="F24">
         <v>-82517000.0</v>
       </c>
       <c r="G24">
         <v>-6693000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>247000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>4382000.0</v>
+        <v>712000.0</v>
       </c>
       <c r="C25">
         <v>-18150000.0</v>
       </c>
       <c r="D25">
         <v>-8296000.0</v>
       </c>
       <c r="E25">
         <v>-615000.0</v>
       </c>
       <c r="F25">
         <v>163000.0</v>
       </c>
       <c r="G25">
         <v>139000.0</v>
       </c>
       <c r="H25">
         <v>7347000.0</v>
       </c>
       <c r="I25">
         <v>447000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>444000.0</v>
       </c>
       <c r="H26">
         <v>72688000.0</v>
       </c>
       <c r="I26">
         <v>162000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
-        <v>97838000.0</v>
+        <v>7679000.0</v>
       </c>
       <c r="C27">
         <v>51363000.0</v>
       </c>
       <c r="D27">
         <v>38222000.0</v>
       </c>
       <c r="E27">
         <v>27139000.0</v>
       </c>
       <c r="F27">
         <v>17056000.0</v>
       </c>
       <c r="G27">
         <v>4310000.0</v>
       </c>
       <c r="H27">
         <v>406000.0</v>
       </c>
       <c r="I27">
         <v>60000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
-        <v>850990000.0</v>
+        <v>42574000.0</v>
       </c>
       <c r="C28">
         <v>1192357000.0</v>
       </c>
       <c r="D28">
         <v>93864000.0</v>
       </c>
       <c r="E28">
         <v>346171000.0</v>
       </c>
       <c r="F28">
         <v>176316000.0</v>
       </c>
       <c r="G28">
         <v>272037000.0</v>
       </c>
       <c r="H28">
         <v>89233000.0</v>
       </c>
       <c r="I28">
         <v>5144000.0</v>
       </c>
       <c r="J28">
         <v>88016000.0</v>
       </c>
       <c r="K28">
         <v>34322000.0</v>
       </c>
       <c r="L28">
         <v>594000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
-        <v>-650441000.0</v>
+        <v>-41129000.0</v>
       </c>
       <c r="C29">
         <v>-300870000.0</v>
       </c>
       <c r="D29">
         <v>-119064000.0</v>
       </c>
       <c r="E29">
         <v>-136268000.0</v>
       </c>
       <c r="F29">
         <v>-94813000.0</v>
       </c>
       <c r="G29">
         <v>-37117000.0</v>
       </c>
       <c r="H29">
         <v>2490000.0</v>
       </c>
       <c r="I29">
         <v>-9655000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
-        <v>-38035000.0</v>
+        <v>-1445000.0</v>
       </c>
       <c r="C30">
         <v>-854201000.0</v>
       </c>
       <c r="D30">
         <v>-130070000.0</v>
       </c>
       <c r="E30">
         <v>-189955000.0</v>
       </c>
       <c r="F30">
         <v>-82517000.0</v>
       </c>
       <c r="G30">
         <v>-7785000.0</v>
       </c>
       <c r="H30">
         <v>-235000.0</v>
       </c>
       <c r="I30">
         <v>-49000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>385314000.0</v>
+      </c>
+      <c r="C2">
         <v>352956000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>246705000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>256998000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>219868000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>372982000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>578546000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>471695000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>185082000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>85650000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>154175000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>118961000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>340647000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>143950000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>125357000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>139763000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>320699000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>410264000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>276674000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>301273000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>321462000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>341142000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>352446000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88751000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>94578000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27864000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34475000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4826000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3090000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
-        <v>5511000</v>
+        <v>2098000</v>
       </c>
       <c r="C3">
+        <v>879000</v>
+      </c>
+      <c r="D3">
         <v>3887000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3343000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3753000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3916000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1704000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>531000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>915000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>863000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>923000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>622000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1820000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>850000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>107000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1322000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>758000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1707000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>800000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>708000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>525000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>237000</v>
-      </c>
-[...1 lines deleted...]
-        <v>845000</v>
       </c>
       <c r="X3">
         <v>845000</v>
       </c>
       <c r="Y3">
+        <v>845000</v>
+      </c>
+      <c r="Z3">
         <v>10000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>91000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>130000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>620000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>463000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>62000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>834000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>577000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>456000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>300000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>309000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2602000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>267849000.0</v>
+      </c>
+      <c r="C6">
         <v>32358000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>106251000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10293000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34335000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-150319000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-205564000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>106851000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>286318000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>99432000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-68230000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>35214000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-221686000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>196697000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18593000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14406000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-180936000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-89565000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>133590000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24850000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-20189000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-19680000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11304000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>263819000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5827000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>66714000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6611000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29649000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1736000.0</v>
       </c>
-      <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
-        <v>22273000.0</v>
+        <v>-27715000.0</v>
       </c>
       <c r="C7">
+        <v>5760000.0</v>
+      </c>
+      <c r="D7">
         <v>-516000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-58170000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-23244000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6163000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6005000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4059000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10340000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>68897000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7413000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10656000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4525000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4393000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4223000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2565000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2744000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7507000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3748000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6247000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>330000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>929000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1837000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1634000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>421000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-715000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>19438000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-21000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C9">
         <v>0.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>0.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>7000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>1096000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1210000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1142000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>697000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3221000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4403000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4216000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>541000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4035000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1564000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2008000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3051000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1078000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>396000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1665000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1112000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-524000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-9000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>19785000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-84000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>7345000.0</v>
       </c>
       <c r="N12">
+        <v>7345000.0</v>
+      </c>
+      <c r="O12">
         <v>6508000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7047000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6567000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6402000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4608000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4568000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4318000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3725000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1887000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1296000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>777000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>544000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1387000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1056000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>375000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-7435000.0</v>
       </c>
       <c r="N13">
+        <v>-7435000.0</v>
+      </c>
+      <c r="O13">
         <v>-10000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2714000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6090000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5943000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1740000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3196000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-748000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>804000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-736000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>782000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1167000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>-706000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-347000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>63000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
-        <v>5166000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="C14">
+        <v>122000.0</v>
+      </c>
+      <c r="D14">
         <v>1056000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-7818000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>785000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>738000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>710000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>641000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>615000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>566000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>529000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>391000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>381000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>370000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>322000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>314000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>208000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>176000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>147000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>108000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>115000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>101000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="Z14">
         <v>83000.0</v>
       </c>
       <c r="AA14">
+        <v>83000.0</v>
+      </c>
+      <c r="AB14">
         <v>84000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>88000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>93000.0</v>
       </c>
-      <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>0.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>106000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>267849000.0</v>
+      </c>
+      <c r="C16">
         <v>385314000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>352956000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>246705000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>254203000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>222663000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>372982000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>578546000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>471400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>185082000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>85945000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>154175000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>118961000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>340647000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>143950000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>125357000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>139763000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>320699000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>410264000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>276423000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>301273000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>321462000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>341142000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>352570000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>88751000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>94578000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27864000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34475000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4826000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3090000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
-        <v>-175284000.0</v>
+        <v>-33241000.0</v>
       </c>
       <c r="C18">
+        <v>-20131000.0</v>
+      </c>
+      <c r="D18">
         <v>-160060000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-203009000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-128582000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-103787000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-67319000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-65535000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-71295000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15638000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-37714000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-50429000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-50787000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-40039000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-31852000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-36868000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30332000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27922000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21582000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28853000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20206000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13310000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9958000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7791000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7150000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5110000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5899000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15350000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2086000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-587926000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>185485000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>157188000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-64172000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-482413000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-274869000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32747000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>51040000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31479000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>46049000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-195680000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7768000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>10825000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16322000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-175475000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-82357000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3580000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-525000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6693000.0</v>
       </c>
       <c r="X19">
         <v>-6693000.0</v>
       </c>
       <c r="Y19">
         <v>-6693000.0</v>
       </c>
       <c r="Z19">
+        <v>-6693000.0</v>
+      </c>
+      <c r="AA19">
         <v>-91000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-130000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>837420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>-141895000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>323759000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>574444000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>244241000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>31190000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>38106000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>22441000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>239933000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>40533000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>39465000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>24848000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>20339000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>165600000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-3983000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-700000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-707000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14275000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3783000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>-237101000.0</v>
+        <v>-16633000.0</v>
       </c>
       <c r="C22">
+        <v>-29136000.0</v>
+      </c>
+      <c r="D22">
         <v>-174442000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-157315000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-115773000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-102257000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-80397000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-70793000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-68855000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-60443000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-52358000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-47025000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-52394000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-50471000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-43599000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-45690000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-34235000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-38538000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-29274000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26353000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-23844000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-16274999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-11439000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10556000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6085000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10401000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-6668000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5116000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2549000.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>10043000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
-        <v>-12409000.0</v>
+        <v>301505000.0</v>
       </c>
       <c r="C23">
+        <v>20131000.0</v>
+      </c>
+      <c r="D23">
         <v>12946000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1937000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>155619000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-122690000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13675000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>145204000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31891000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>40000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>866000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>520000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3721000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>303000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>503000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>375000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10428000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>413000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>450000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1346000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22471000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2007000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>72459000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-19463000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4483000.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>156</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-891000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3175000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-31832000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>51903000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-30556000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>46671000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-193860000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-21525000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10825000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-16322000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-174717000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-7304000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>3580000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-6693000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>247000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>-3530000.0</v>
+        <v>13054000.0</v>
       </c>
       <c r="C25">
+        <v>416000.0</v>
+      </c>
+      <c r="D25">
         <v>-1295000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5978000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4333000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6342000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6025000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3651000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2132000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6305000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>734000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>732000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1543000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-799000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-39000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>749000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>853000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>92000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4308000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1886999.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1296000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>167000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>47000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4527000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1392000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1055000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>374000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>709000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>444000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2216000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>72688000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>39000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
-        <v>43419000.0</v>
+        <v>12213000.0</v>
       </c>
       <c r="C27">
+        <v>3552000.0</v>
+      </c>
+      <c r="D27">
         <v>19024000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17659000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17736000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14153000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14092000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12812000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10306000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9845000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9820000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9453000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9104000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7307000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7086000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6508000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6238000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4516000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4550000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4289000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3701000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1878000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1296000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>687000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>449000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>351000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>16000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>17000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
-        <v>-5086000.0</v>
+        <v>301505000.0</v>
       </c>
       <c r="C28">
+        <v>20131000.0</v>
+      </c>
+      <c r="D28">
         <v>850366000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3773000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1937000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13724000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>342464000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>446724000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>389445000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31891000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>40000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38972000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22961000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>243654000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39620000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38784000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24113000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20714000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>155172000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>423000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>450000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1346000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>271610000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1323000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>71824000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-712000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14299000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3822000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>435000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>98000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>88016000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>86217000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>705000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>34322000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>594000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
-        <v>-169773000.0</v>
+        <v>-31143000.0</v>
       </c>
       <c r="C29">
+        <v>-19252000.0</v>
+      </c>
+      <c r="D29">
         <v>-156173000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-199666000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-124829000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-99871000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-65615000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-65004000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-70380000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16501000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-36791000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-49807000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-48967000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-39189000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-31959000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-35546000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-29574000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-26215000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-20782000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28145000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19681000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13073000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9113000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7140000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5019000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5885000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15480000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2086000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
-        <v>207218000.0</v>
+        <v>-2098000.0</v>
       </c>
       <c r="C30">
+        <v>-879000.0</v>
+      </c>
+      <c r="D30">
         <v>-587926000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>185485000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>157188000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-64172000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-482413000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-274869000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32747000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51040000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31479000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46049000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-195680000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7768000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10932000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17644000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-175475000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-84064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2872000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-525000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-845000.0</v>
       </c>
       <c r="X30">
         <v>-845000.0</v>
       </c>
       <c r="Y30">
+        <v>-845000.0</v>
+      </c>
+      <c r="Z30">
         <v>-10000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-91000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-130000.0</v>
       </c>
       <c r="AC30">
         <v>-130000.0</v>
       </c>
-      <c r="AD30"/>
+      <c r="AD30">
+        <v>-130000.0</v>
+      </c>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
+      <c r="AM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>