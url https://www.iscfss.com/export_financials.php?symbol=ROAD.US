--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2724,5792 +2727,5930 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>290346000.0</v>
+      </c>
+      <c r="C2">
         <v>221202000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>284218000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>244123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>199210000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>171608000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>158617000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>141522000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>131749000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>151406000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126745000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>121422000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>111752000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130468000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>119774000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87323000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78722000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86390000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>82817000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62518000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>49727000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64732000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57579000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57990000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48627000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70442000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65232000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>47599000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38220000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>63510000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48104000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37324000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41036000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52402000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>40763000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>3095000.0</v>
+      </c>
+      <c r="C5">
         <v>3195000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4369000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5485000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7379000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10038000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7502000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>13807000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14381000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11989000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18694000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16983000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12985000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16364000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>17620000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8455000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6880000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1422000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>-231397000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-209532000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-202141000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-194221000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-186106000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-177927000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-175660000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-168550000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-160795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-148072000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>156283000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>96268000.0</v>
+      </c>
+      <c r="C7">
         <v>95124000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>77068000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70773000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56962000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>43236000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39726000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>34086000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27281000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>18972000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14987000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17992000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17225000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18064000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14268000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11424000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11709000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11198000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6697000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6821000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6971000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7134000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7600000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8089000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8780000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8748000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>60000.0</v>
       </c>
       <c r="C8">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D8">
         <v>59000.0</v>
       </c>
       <c r="E8">
         <v>59000.0</v>
       </c>
       <c r="F8">
         <v>59000.0</v>
       </c>
       <c r="G8">
-        <v>56000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="H8">
         <v>56000.0</v>
       </c>
       <c r="I8">
         <v>56000.0</v>
       </c>
       <c r="J8">
         <v>56000.0</v>
       </c>
       <c r="K8">
         <v>56000.0</v>
       </c>
       <c r="L8">
         <v>56000.0</v>
       </c>
       <c r="M8">
+        <v>56000.0</v>
+      </c>
+      <c r="N8">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="O8">
         <v>56000.0</v>
       </c>
       <c r="P8">
         <v>56000.0</v>
       </c>
       <c r="Q8">
         <v>56000.0</v>
       </c>
       <c r="R8">
         <v>56000.0</v>
       </c>
       <c r="S8">
         <v>56000.0</v>
       </c>
       <c r="T8">
+        <v>56000.0</v>
+      </c>
+      <c r="U8">
         <v>55000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>264480000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>261743000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>259051000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>256571000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>253665000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>251817000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>250075000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>248571000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>247224000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>245877000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>245417000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>245022000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>244627000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>244237000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>243847000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>243452000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>242639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242493000.0</v>
       </c>
       <c r="AD9">
         <v>242493000.0</v>
       </c>
       <c r="AE9">
         <v>242493000.0</v>
       </c>
       <c r="AF9">
         <v>242493000.0</v>
       </c>
       <c r="AG9">
+        <v>242493000.0</v>
+      </c>
+      <c r="AH9">
         <v>142536000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>76980000.0</v>
+      </c>
+      <c r="C10">
         <v>104190000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>159015000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>114336000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101855000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>132504000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>74686000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>56327000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47957000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>68738000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48243000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>54878000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30512000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>43234000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35531000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26079000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29608000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35565000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57251000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>134468000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>33749000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>51719000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>148316000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>78695000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53794000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49443000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>80619000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>59648000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>61911000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>91567000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>99137000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>75183000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25797000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30219000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>27547000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-51085000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>51085000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>76980000.0</v>
+      </c>
+      <c r="C12">
         <v>104190000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>159015000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>114336000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>101855000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>132504000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>74686000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56327000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47957000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68738000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48243000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>54878000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30512000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43234000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35531000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26079000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29608000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35565000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57251000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>134468000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33749000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>51719000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>148316000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>78695000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53794000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>49443000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80619000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>59648000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>61911000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>91567000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>99137000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75183000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25797000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30219000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>27547000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>51085000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>60000.0</v>
       </c>
       <c r="C13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D13">
         <v>59000.0</v>
       </c>
       <c r="E13">
         <v>59000.0</v>
       </c>
       <c r="F13">
         <v>59000.0</v>
       </c>
       <c r="G13">
-        <v>56000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="H13">
         <v>56000.0</v>
       </c>
       <c r="I13">
         <v>56000.0</v>
       </c>
       <c r="J13">
         <v>56000.0</v>
       </c>
       <c r="K13">
         <v>56000.0</v>
       </c>
       <c r="L13">
         <v>56000.0</v>
       </c>
       <c r="M13">
         <v>56000.0</v>
       </c>
       <c r="N13">
         <v>56000.0</v>
       </c>
       <c r="O13">
         <v>56000.0</v>
       </c>
       <c r="P13">
         <v>56000.0</v>
       </c>
       <c r="Q13">
         <v>56000.0</v>
       </c>
       <c r="R13">
         <v>56000.0</v>
       </c>
       <c r="S13">
         <v>56000.0</v>
       </c>
       <c r="T13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="U13">
         <v>55000.0</v>
       </c>
       <c r="V13">
         <v>55000.0</v>
       </c>
       <c r="W13">
         <v>55000.0</v>
       </c>
       <c r="X13">
         <v>55000.0</v>
       </c>
       <c r="Y13">
         <v>55000.0</v>
       </c>
       <c r="Z13">
         <v>55000.0</v>
       </c>
       <c r="AA13">
         <v>55000.0</v>
       </c>
       <c r="AB13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AC13">
         <v>54000.0</v>
       </c>
       <c r="AD13">
         <v>54000.0</v>
       </c>
       <c r="AE13">
         <v>54000.0</v>
       </c>
       <c r="AF13">
         <v>54000.0</v>
       </c>
       <c r="AG13">
-        <v>45000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AH13">
         <v>45000.0</v>
       </c>
       <c r="AI13">
         <v>45000.0</v>
       </c>
-      <c r="AJ13"/>
+      <c r="AJ13">
+        <v>45000.0</v>
+      </c>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>45000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>56256531.0</v>
+      </c>
+      <c r="C14">
         <v>56045949.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55830920.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55654653.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55670000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54160000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52590000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52654882.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51938216.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52430864.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52406501.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52293846.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51827365.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52120584.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>52027267.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>51888511.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>51793443.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>51977974.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>51916042.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51864403.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>51686652.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>51717848.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>51673510.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>51646385.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>51619403.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>51609380.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>51457906.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>51422899.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51414619.0</v>
       </c>
       <c r="AD14">
         <v>51414619.0</v>
       </c>
       <c r="AE14">
         <v>51414619.0</v>
       </c>
       <c r="AF14">
+        <v>51414619.0</v>
+      </c>
+      <c r="AG14">
         <v>46988359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41817541.0</v>
       </c>
       <c r="AH14">
         <v>41817541.0</v>
       </c>
       <c r="AI14">
-        <v>50817537.0</v>
+        <v>41817541.0</v>
       </c>
       <c r="AJ14">
         <v>50817537.0</v>
       </c>
       <c r="AK14">
         <v>50817537.0</v>
       </c>
       <c r="AL14">
         <v>50817537.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>50817537.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>56000.0</v>
       </c>
       <c r="N15">
         <v>56000.0</v>
       </c>
       <c r="O15">
         <v>56000.0</v>
       </c>
       <c r="P15">
         <v>56000.0</v>
       </c>
       <c r="Q15">
         <v>56000.0</v>
       </c>
       <c r="R15">
         <v>56000.0</v>
       </c>
       <c r="S15">
         <v>56000.0</v>
       </c>
       <c r="T15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="U15">
         <v>55000.0</v>
       </c>
       <c r="V15">
+        <v>55000.0</v>
+      </c>
+      <c r="W15">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="X15">
         <v>55000.0</v>
       </c>
       <c r="Y15">
         <v>55000.0</v>
       </c>
       <c r="Z15">
         <v>55000.0</v>
       </c>
       <c r="AA15">
         <v>55000.0</v>
       </c>
       <c r="AB15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AC15">
         <v>54000.0</v>
       </c>
       <c r="AD15">
         <v>54000.0</v>
       </c>
       <c r="AE15">
         <v>54000.0</v>
       </c>
       <c r="AF15">
         <v>54000.0</v>
       </c>
       <c r="AG15">
-        <v>45000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AH15">
         <v>45000.0</v>
       </c>
       <c r="AI15">
         <v>45000.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>45000.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>142185000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>129300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>124152000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>136303000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>136660000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>120065000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>113195000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>103453000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>88649000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>78905000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>68748000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62004000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57147000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52477000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>47516000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46441000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>38752000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33719000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31555000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26443000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>30930000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33704000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34511000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29540000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>31169000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31115000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32344000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34657000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39471000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38738000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>39520000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32107000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36586000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>32108000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>1619000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2235000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>25700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24938000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>25982000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>26713000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>20140000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19527000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17570000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14003000.0</v>
       </c>
       <c r="U18">
         <v>14003000.0</v>
       </c>
       <c r="V18">
         <v>14003000.0</v>
       </c>
       <c r="W18">
         <v>14003000.0</v>
       </c>
       <c r="X18">
+        <v>14003000.0</v>
+      </c>
+      <c r="Y18">
         <v>11281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11480000.0</v>
       </c>
       <c r="Z18">
         <v>11480000.0</v>
       </c>
       <c r="AA18">
         <v>11480000.0</v>
       </c>
       <c r="AB18">
+        <v>11480000.0</v>
+      </c>
+      <c r="AC18">
         <v>8749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8890000.0</v>
       </c>
       <c r="AD18">
         <v>8890000.0</v>
       </c>
       <c r="AE18">
         <v>8890000.0</v>
       </c>
       <c r="AF18">
+        <v>8890000.0</v>
+      </c>
+      <c r="AG18">
         <v>7980000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6556000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>1097535000.0</v>
+      </c>
+      <c r="C20">
         <v>1077372000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>934831000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>775756000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>745040000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>644206000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>231656000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>200333000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>181467000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>176530000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>159270000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>157289000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>163385000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>159949000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>129465000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>124987000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>132789000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>120986000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>85422000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>78444000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>77442000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>77034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46348000.0</v>
       </c>
       <c r="X20">
         <v>46348000.0</v>
       </c>
       <c r="Y20">
         <v>46348000.0</v>
       </c>
       <c r="Z20">
+        <v>46348000.0</v>
+      </c>
+      <c r="AA20">
         <v>45467000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>38546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36968000.0</v>
       </c>
       <c r="AC20">
         <v>36968000.0</v>
       </c>
       <c r="AD20">
-        <v>32919000.0</v>
+        <v>36968000.0</v>
       </c>
       <c r="AE20">
         <v>32919000.0</v>
       </c>
       <c r="AF20">
+        <v>32919000.0</v>
+      </c>
+      <c r="AG20">
         <v>34398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30600000.0</v>
       </c>
       <c r="AH20">
         <v>30600000.0</v>
       </c>
       <c r="AI20">
         <v>30600000.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>30600000.0</v>
+      </c>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>29957000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>76390999.0</v>
+      </c>
+      <c r="C21">
         <v>78438000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>87708000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>81864000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>79916000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>88120000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20549000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20879000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21451000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19791000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19520000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21169000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15399000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15696000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15976000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12613000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3986000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4075000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4163000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5134000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4753000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3172000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3224000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3277000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3329000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3381000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3434000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3091000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3306000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3521000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3735000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2325000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2475000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2550000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>32807000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>176802000.0</v>
+      </c>
+      <c r="C22">
         <v>170019000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>155133000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>148541000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>146901000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>145208000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>106704000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>104554000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>102750000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96662000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>84038000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>88233000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86197000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>79558000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>74195000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>77383000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>69500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57707000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>53792000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>50841000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>46129000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>41719000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38561000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>39256000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>42010000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36271000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>34291000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>37069000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33042000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28538000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>24556000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>25145000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>19829000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18193000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17487000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>20691000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>3438757000.0</v>
+      </c>
+      <c r="C23">
         <v>3358587000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3238856000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2925841000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2753526000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2567916000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1542135000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1432096000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1313400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1276150000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1219665000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1183839000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1140821000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1129004000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1095521000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1020339000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>937575000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>872584000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>806620000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>767372000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>615758000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>604227000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>628114000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>573845000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>547912000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>524548000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>531769000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>509024000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>476485000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>467812000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>496310000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>474363000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>319822000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>315925000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>328550000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>156283000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>1710699000.0</v>
+      </c>
+      <c r="C24">
         <v>1704656000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1573614000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1392639000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1319325000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1183132000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>486961000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>453942000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>423388000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>427064000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>360740000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>405416000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>408967000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>413018000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>363066000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>341173000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>317303000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>273732000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>206175000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>188591000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>72680000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>75867000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>79053000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>55756000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>57096000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>49149000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>42458000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>37096000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>40701000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>44368000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>48115000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>51786000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>37175000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>39655000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>47136000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>46101000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>405416000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>408967000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>413018000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>363066000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>341173000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>317303000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>273732000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>206175000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>188591000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>72680000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>75867000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>79053000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>55756000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>57096000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>49149000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>42458000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37096000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>40701000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>44368000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>48115000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>51786000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>37175000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
-        <v>72000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26">
         <v>72000.0</v>
       </c>
       <c r="E26">
         <v>72000.0</v>
       </c>
       <c r="F26">
+        <v>72000.0</v>
+      </c>
+      <c r="G26">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="H26">
         <v>84000.0</v>
       </c>
       <c r="I26">
         <v>84000.0</v>
       </c>
       <c r="J26">
-        <v>87000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="K26">
         <v>87000.0</v>
       </c>
       <c r="L26">
         <v>87000.0</v>
       </c>
       <c r="M26">
         <v>87000.0</v>
       </c>
       <c r="N26">
         <v>87000.0</v>
       </c>
       <c r="O26">
         <v>87000.0</v>
       </c>
       <c r="P26">
-        <v>108000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="Q26">
         <v>108000.0</v>
       </c>
       <c r="R26">
         <v>108000.0</v>
       </c>
       <c r="S26">
         <v>108000.0</v>
       </c>
       <c r="T26">
         <v>108000.0</v>
       </c>
       <c r="U26">
-        <v>109000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="V26">
         <v>109000.0</v>
       </c>
       <c r="W26">
+        <v>109000.0</v>
+      </c>
+      <c r="X26">
         <v>198000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>528000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>109000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>39000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>496000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>384000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>398000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>165000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1659000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1066000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>630000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>1768487000.0</v>
+      </c>
+      <c r="C28">
         <v>1804305000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1530167000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1387576000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1314807000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1131583000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>478564000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>455607000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>417712000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>392298000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>342484000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>382530000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>409180000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>400348000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>354303000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>339018000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>309404000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>259365000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>165621000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>70944000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>58902000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>44282000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-48663000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4650000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20539000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16965000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-30623000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7781000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6374000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32363000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36249000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-8609000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>21378000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19436000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>29589000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>51085000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>2728584000.0</v>
+      </c>
+      <c r="C29">
         <v>2712303000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2524077000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2284467000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2167569000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2031919000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1087264000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1030789000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>963371000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>963223000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>892314000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>900516000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>875155000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>884374000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>831445000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>784366000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>742405000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>701052000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>625074000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>598264000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>474666000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>482328000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>477248000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>433204000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>416664000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>580389000.0</v>
+      </c>
+      <c r="C30">
         <v>495063000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>595224000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>519093000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>455697000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>419781000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>376777000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>373234000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>311690000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>285968000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>331000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>288421000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>272387000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>262705000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>294478000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>272625000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>195148000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>186416000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>181193000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>180075000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>142821000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125205000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>139643000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>148690000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>138998000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>132700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>159618000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>148752000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>118136000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>104164000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>137499000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>128426000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>86015000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>101485000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>125576000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>110256000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>459931000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>437289000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>298907000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>310438000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>418080000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>411116000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>292259000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>319314000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>316095000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>306791000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>313255000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>335623000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>317623000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>301434000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>300336000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>301570000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>286124000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>268561000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>268183000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>262815000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>247602000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>142034000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>130102000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>119031000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>123476000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>123476000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>298085000.0</v>
+      </c>
+      <c r="C32">
         <v>300886000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>352783000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>257245000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>215902000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>253367000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204552000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>208169000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>185315000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>198438000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>194241000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>200484000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>180788000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>198223000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>191051000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>185007000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>151285000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>155824000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>142063000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>221794000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>106416000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>121104000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>195732000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>149861000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>131941000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>2576362000.0</v>
+      </c>
+      <c r="C33">
         <v>2549470000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2304025000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2116398000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2024014000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1844800000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>957129000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>877910000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>837938000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>814780000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>746241000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>742542000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>734706000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>727889000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>678332000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>631199000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>623616000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>574063000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>506594000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>394021000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>383012000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>375604000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>296553000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>297927000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>301563000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>290047000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>251803000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>250022000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>246272000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>227129000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>228855000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>231192000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>175571000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>158614000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>153420000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-51085000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>31359000.0</v>
+      </c>
+      <c r="C34">
         <v>27404000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19478000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>21462000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17587000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>17982000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4710000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>17539000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>17727000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14993000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2837000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>15203000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>13919000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>28256000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3456000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>24200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>22969000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>21265000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10919000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8228000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>13759000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>13377000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>14034000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>7793000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>7759000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>6031000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>750000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5621000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5408000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5286000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>5295000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4801000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4837000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>1895062000.0</v>
+      </c>
+      <c r="C35">
         <v>1881209000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1744845000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1520315000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1432047000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1287099000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>587941000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>533138000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>498270000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>492059000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>423908000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>461926000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>462806000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>467256000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>413504000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>385513000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>359799000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>312567000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>239758000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>216142000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>100442000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>103247000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>107090000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>80540000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>82393000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>72478000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>60046000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>51466000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>54999000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>58544000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>62300000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>64567000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>48568000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>51226000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>61823000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>18689000.0</v>
+      </c>
+      <c r="C36">
         <v>25204000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>28813000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>40770000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>39258000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>38984000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35984000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>44179000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>42864000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>38296000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>47784000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>43781000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>36058000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>36129000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>37407000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28353000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20595000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8926000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5534000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6591000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3651000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2730000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1784000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1973000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1952000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1953000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2284000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6292000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>6151000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9972000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10270000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>14562000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>14442000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4666000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2483000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-51085000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>19303000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>12747000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12688000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>28353000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10604000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8926000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5534000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6977000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>0.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10163000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2170000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3144000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3125000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3126000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3457000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7867000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7731000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>11552000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>11850000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>16181000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>16677000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>39976000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>37509000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>37016000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>28224000.0</v>
+      </c>
+      <c r="C39">
         <v>39845000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25459000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27473000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>25059000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>25623000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>26839000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20071000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13065000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10002000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10143000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9765000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17019000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15618000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12985000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13053000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19703000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18833000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7790000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7967000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10047000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9980000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5041000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9277000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11547000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>16087000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5438000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13533000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17124000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16414000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6263000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>14417000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12610000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7414000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4520000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>2342000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>66472000.0</v>
+      </c>
+      <c r="C40">
         <v>223620000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>110163000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>127875000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>123488000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>113176000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>42189000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>42975000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>24608000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>24055000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31534000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>28935000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26158000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>19177000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>28484000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22256000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16832000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13314000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>26459000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25684000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>22706000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>12150000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22347000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21388000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15699000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11649000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>19078000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>19028000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>15559000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>12118000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>17520000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>23059000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16789000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>13900000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>20036000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>44419000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>38490000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>38379000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>35003000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>32865000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>29546000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>28281000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>21274000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>21365000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21958000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>20775000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>17177000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>17462000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>17311000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>17588000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>14370000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>14298000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>14176000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>14185000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12781000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11393000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5015000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5020000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>6917000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>532854000.0</v>
+      </c>
+      <c r="C42">
         <v>531696000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>490544000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>487363000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>484057000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>488812000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>250972000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>253176000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>255552000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>252996000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>251549000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>248699000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>245962000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>243270000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>240929000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>238023000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>236175000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>234433000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>232968000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>231621000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>230274000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>229814000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>229419000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>229024000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>228634000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>228244000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>227849000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>227036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226890000.0</v>
       </c>
       <c r="AD42">
         <v>226890000.0</v>
       </c>
       <c r="AE42">
         <v>226890000.0</v>
       </c>
       <c r="AF42">
         <v>226890000.0</v>
       </c>
       <c r="AG42">
+        <v>226890000.0</v>
+      </c>
+      <c r="AH42">
         <v>131011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130402000.0</v>
       </c>
       <c r="AI42">
         <v>130402000.0</v>
       </c>
-      <c r="AJ42"/>
+      <c r="AJ42">
+        <v>130402000.0</v>
+      </c>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>1950238000.0</v>
+      </c>
+      <c r="C45">
         <v>1908246000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1755795000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1720265000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1637983000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1527123000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1095698000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1019137000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>983525000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>954819000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>878042000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>520216000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>519777000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>838328000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>495397000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>303358000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>296671000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>285235000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>244613000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>244630000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>248652000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>238034000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>205870000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>201712000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>197869000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>178972000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>178692000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>177222000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>125264000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>118638000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>115911000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>1360836000.0</v>
+      </c>
+      <c r="C46">
         <v>1347348000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1229425000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1217936000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1159728000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1073405000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>668856000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>612435000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>592072000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>580076000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>519580000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>520216000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>519777000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>516028000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>495397000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>465138000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>466138000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>439968000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>411367000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>303358000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>296671000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>292173000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>244613000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>244630000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>248652000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>238034000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>205870000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>201712000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>197869000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>178972000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>178692000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>177222000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>125264000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>118638000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>115911000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>502732000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>502985000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>498293000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>495397000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>453973000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>454630000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>439968000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>411367000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>303358000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>289893000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>285235000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>237230000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>244630000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>248652000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>238034000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>205870000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>201712000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>197869000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>178972000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>178692000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>177222000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>125264000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>118638000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>115911000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>104338000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>443376000.0</v>
+      </c>
+      <c r="C48">
         <v>434196000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>416991000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>360421000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>316374000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>312159000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>315210000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>285902000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>254994000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>256118000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>246275000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>215362000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>193685000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>199166000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>197274000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>184159000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>171991000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>181409000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>175898000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>167997000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>158657000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>163592000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>155721000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>138169000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>122422000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>120885000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>115646000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>99093000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>81891000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>77679000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>72525000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>57381000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>43978000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>32730000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>21734000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>26987000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>215362000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>193685000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>199166000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>197274000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>184159000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>171991000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>181409000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>175898000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>167997000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>158657000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>163592000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>155721000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>138169000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>122422000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>120885000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>115646000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>99093000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>81891000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>77679000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>72525000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>57381000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>43978000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
         <v>38500000.0</v>
       </c>
       <c r="C50">
         <v>38500000.0</v>
       </c>
       <c r="D50">
         <v>38500000.0</v>
       </c>
       <c r="E50">
+        <v>38500000.0</v>
+      </c>
+      <c r="F50">
         <v>40375000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>37719000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>26563000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>23906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="J50">
         <v>15000000.0</v>
       </c>
       <c r="K50">
         <v>15000000.0</v>
       </c>
       <c r="L50">
+        <v>15000000.0</v>
+      </c>
+      <c r="M50">
         <v>14000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="O50">
         <v>12500000.0</v>
       </c>
       <c r="P50">
         <v>12500000.0</v>
       </c>
       <c r="Q50">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="R50">
         <v>10000000.0</v>
       </c>
       <c r="S50">
         <v>10000000.0</v>
       </c>
       <c r="T50">
         <v>10000000.0</v>
       </c>
       <c r="U50">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="V50">
         <v>13000000.0</v>
       </c>
       <c r="W50">
         <v>13000000.0</v>
       </c>
       <c r="X50">
+        <v>13000000.0</v>
+      </c>
+      <c r="Y50">
         <v>10200000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>8457000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>8511000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>7538000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>14771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14836000.0</v>
       </c>
       <c r="AD50">
         <v>14836000.0</v>
       </c>
       <c r="AE50">
+        <v>14836000.0</v>
+      </c>
+      <c r="AF50">
         <v>14773000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>14788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH50">
         <v>10000000.0</v>
       </c>
       <c r="AI50">
         <v>10000000.0</v>
       </c>
-      <c r="AJ50"/>
+      <c r="AJ50">
+        <v>10000000.0</v>
+      </c>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>60962000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>9760000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>1845467000.0</v>
+      </c>
+      <c r="C51">
         <v>1908495000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1689182000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1501912000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1416662000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1264087000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>553250000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>511934000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>465669000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>461036000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>390727000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>437408000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>439692000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>443582000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>389834000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>365097000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>339012000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>294930000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>222872000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>205412000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>92651000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>96001000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>99653000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>74045000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>74333000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>66408000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>49996000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>51867000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>55537000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>59204000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>62888000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>66574000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>47175000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>49655000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>57136000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>65307000.0</v>
+      </c>
+      <c r="C52">
         <v>63409000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>58367000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>56048000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>54609000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>48305000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>35628000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>31230000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20564000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18479000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17338000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>16385000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15743000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>14816000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>14709000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>14587000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12078000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11909000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11395000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11501000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>14663000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14712000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15046000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>12579000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11179000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11441000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7538000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14836000.0</v>
       </c>
       <c r="AD52">
         <v>14836000.0</v>
       </c>
       <c r="AE52">
+        <v>14836000.0</v>
+      </c>
+      <c r="AF52">
         <v>14773000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>14788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH52">
         <v>10000000.0</v>
       </c>
       <c r="AI52">
         <v>10000000.0</v>
       </c>
-      <c r="AJ52"/>
+      <c r="AJ52">
+        <v>10000000.0</v>
+      </c>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>60962000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>9760000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>12622000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="V53">
         <v>109000.0</v>
       </c>
-      <c r="W53"/>
+      <c r="W53">
+        <v>109000.0</v>
+      </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>102170000.0</v>
       </c>
-      <c r="AM53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:39">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>3438757000.0</v>
+      </c>
+      <c r="C55">
         <v>3358587000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3238856000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2925841000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2753526000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2567916000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1542135000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1432096000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1313400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1276150000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1219665000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1183839000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1140821000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1129004000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1095521000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1020339000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>937575000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>872584000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>806620000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>767372000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>615758000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>604227000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>628114000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>573845000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>547912000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>524548000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>531769000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>509024000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>476485000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>467812000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>496310000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>474363000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>319822000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>315925000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>328550000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>318282000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>862395000.0</v>
+      </c>
+      <c r="C56">
         <v>809117000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>934831000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>809443000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>729512000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>723116000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>585006000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>554186000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>475462000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>461370000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>473424000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>441297000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>406115000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>401115000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>417189000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>389140000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>313959000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>298521000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>300026000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>373351000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>232746000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>228623000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>331561000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>275918000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>246349000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>234501000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>279966000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>259002000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>230213000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>240683000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>267455000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>243171000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>144251000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>157311000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>175130000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>51085000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>176928000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>564310000.0</v>
+      </c>
+      <c r="C57">
         <v>508231000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>582048000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>552198000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>513610000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>469749000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>380454000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>346017000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>290147000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>262932000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>279183000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>240813000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>225327000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>202892000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>226138000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>204133000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>162674000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>142697000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>157963000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>151557000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>126330000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>107519000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>135829000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>126057000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>114408000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>102886000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>128173000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>131375000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>112651000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>104645000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>134541000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>125471000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>96220000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>101522000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>114546000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>100043000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>2459372000.0</v>
+      </c>
+      <c r="C58">
         <v>2389440000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2326893000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2072513000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1945657000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1756848000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>968395000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>879155000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>788417000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>754991000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>703091000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>702739000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>688133000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>670148000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>639642000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>589646000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>522473000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>455264000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>397721000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>367699000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>226772000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>210766000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>242919000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>206597000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>196801000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>175364000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>188219000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>182841000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>167650000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>163189000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>196841000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>190038000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>144788000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>152748000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>176369000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>161999000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>979385000.0</v>
+      </c>
+      <c r="C60">
         <v>969147000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>911963000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>853328000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>807869000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>811068000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>573740000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>552941000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>524983000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>521159000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>516574000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>481100000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>452688000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>458856000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>455879000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>430693000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>415102000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>417320000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>408899000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>399673000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>388986000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>393461000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>385195000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>367248000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>351111000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>349184000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>343550000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>326183000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>308835000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>304623000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>299469000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>284325000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>175034000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>163177000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>152181000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
-[...1 lines deleted...]
-      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>156283000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:39">
+      <c r="AN60">
+        <v>156283000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-15781000.0</v>
       </c>
       <c r="O61">
+        <v>-15781000.0</v>
+      </c>
+      <c r="P61">
         <v>-15642000.0</v>
       </c>
-      <c r="P61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61">
         <v>-15642000.0</v>
       </c>
       <c r="S61">
-        <v>-15603000.0</v>
+        <v>-15642000.0</v>
       </c>
       <c r="T61">
         <v>-15603000.0</v>
       </c>
       <c r="U61">
         <v>-15603000.0</v>
       </c>
       <c r="V61">
         <v>-15603000.0</v>
       </c>
       <c r="W61">
         <v>-15603000.0</v>
       </c>
       <c r="X61">
         <v>-15603000.0</v>
       </c>
       <c r="Y61">
         <v>-15603000.0</v>
       </c>
       <c r="Z61">
         <v>-15603000.0</v>
       </c>
       <c r="AA61">
         <v>-15603000.0</v>
       </c>
       <c r="AB61">
         <v>-15603000.0</v>
       </c>
       <c r="AC61">
         <v>-15603000.0</v>
       </c>
       <c r="AD61">
         <v>-15603000.0</v>
       </c>
       <c r="AE61">
         <v>-15603000.0</v>
       </c>
       <c r="AF61">
         <v>-15603000.0</v>
       </c>
       <c r="AG61">
+        <v>-15603000.0</v>
+      </c>
+      <c r="AH61">
         <v>-11525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11983000.0</v>
       </c>
       <c r="AI61">
         <v>-11983000.0</v>
       </c>
-      <c r="AJ61"/>
+      <c r="AJ61">
+        <v>-11983000.0</v>
+      </c>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-12621000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:39">
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8546,905 +8687,905 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>2373263000.0</v>
       </c>
       <c r="C2">
         <v>1565390000.0</v>
       </c>
       <c r="D2">
         <v>1364566000.0</v>
       </c>
       <c r="E2">
         <v>1164558000.0</v>
       </c>
       <c r="F2">
         <v>793948000.0</v>
       </c>
       <c r="G2">
         <v>663467000.0</v>
       </c>
       <c r="H2">
         <v>665285000.0</v>
       </c>
       <c r="I2">
         <v>580560000.0</v>
       </c>
       <c r="J2">
         <v>477241000.0</v>
       </c>
       <c r="K2">
         <v>467464000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>148270000.0</v>
       </c>
       <c r="C3">
         <v>92920000.0</v>
       </c>
       <c r="D3">
         <v>79100000.0</v>
       </c>
       <c r="E3">
         <v>65730000.0</v>
       </c>
       <c r="F3">
         <v>49806000.0</v>
       </c>
       <c r="G3">
         <v>39301000.0</v>
       </c>
       <c r="H3">
         <v>31231000.0</v>
       </c>
       <c r="I3">
         <v>25321000.0</v>
       </c>
       <c r="J3">
         <v>21072000.0</v>
       </c>
       <c r="K3">
         <v>21530000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>224897000.0</v>
       </c>
       <c r="C5">
         <v>121800000.0</v>
       </c>
       <c r="D5">
         <v>91047000.0</v>
       </c>
       <c r="E5">
         <v>36875000.0</v>
       </c>
       <c r="F5">
         <v>30924000.0</v>
       </c>
       <c r="G5">
         <v>55567000.0</v>
       </c>
       <c r="H5">
         <v>57554000.0</v>
       </c>
       <c r="I5">
         <v>61327000.0</v>
       </c>
       <c r="J5">
         <v>44742000.0</v>
       </c>
       <c r="K5">
         <v>37225000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>373167000.0</v>
       </c>
       <c r="C6">
         <v>214720000.0</v>
       </c>
       <c r="D6">
         <v>170147000.0</v>
       </c>
       <c r="E6">
         <v>102605000.0</v>
       </c>
       <c r="F6">
         <v>80730000.0</v>
       </c>
       <c r="G6">
         <v>94868000.0</v>
       </c>
       <c r="H6">
         <v>88785000.0</v>
       </c>
       <c r="I6">
         <v>86648000.0</v>
       </c>
       <c r="J6">
         <v>65814000.0</v>
       </c>
       <c r="K6">
         <v>58755000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>4552000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>439093000.0</v>
       </c>
       <c r="C9">
         <v>258499000.0</v>
       </c>
       <c r="D9">
         <v>198982000.0</v>
       </c>
       <c r="E9">
         <v>137116000.0</v>
       </c>
       <c r="F9">
         <v>116791000.0</v>
       </c>
       <c r="G9">
         <v>122212000.0</v>
       </c>
       <c r="H9">
         <v>117953000.0</v>
       </c>
       <c r="I9">
         <v>99536000.0</v>
       </c>
       <c r="J9">
         <v>90971000.0</v>
       </c>
       <c r="K9">
         <v>74883000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>134527000.0</v>
       </c>
       <c r="C10">
         <v>92096000.0</v>
       </c>
       <c r="D10">
         <v>65404000.0</v>
       </c>
       <c r="E10">
         <v>28291000.0</v>
       </c>
       <c r="F10">
         <v>28526000.0</v>
       </c>
       <c r="G10">
         <v>53057000.0</v>
       </c>
       <c r="H10">
         <v>57030000.0</v>
       </c>
       <c r="I10">
         <v>61316000.0</v>
       </c>
       <c r="J10">
         <v>40782000.0</v>
       </c>
       <c r="K10">
         <v>32563000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>32746000.0</v>
       </c>
       <c r="C11">
         <v>23161000.0</v>
       </c>
       <c r="D11">
         <v>16403000.0</v>
       </c>
       <c r="E11">
         <v>6915000.0</v>
       </c>
       <c r="F11">
         <v>8349000.0</v>
       </c>
       <c r="G11">
         <v>12760000.0</v>
       </c>
       <c r="H11">
         <v>13909000.0</v>
       </c>
       <c r="I11">
         <v>10525000.0</v>
       </c>
       <c r="J11">
         <v>14742000.0</v>
       </c>
       <c r="K11">
         <v>10541000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>90358000.0</v>
       </c>
       <c r="C12">
         <v>29701000.0</v>
       </c>
       <c r="D12">
         <v>25643000.0</v>
       </c>
       <c r="E12">
         <v>8563000.0</v>
       </c>
       <c r="F12">
         <v>2408000.0</v>
       </c>
       <c r="G12">
         <v>3113000.0</v>
       </c>
       <c r="H12">
         <v>1861000.0</v>
       </c>
       <c r="I12">
         <v>1270000.0</v>
       </c>
       <c r="J12">
         <v>3960000.0</v>
       </c>
       <c r="K12">
         <v>4662000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1861000.0</v>
       </c>
       <c r="I13">
         <v>1270000.0</v>
       </c>
       <c r="J13">
         <v>3960000.0</v>
       </c>
       <c r="K13">
         <v>4662000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>101769000.0</v>
       </c>
       <c r="C15">
         <v>68935000.0</v>
       </c>
       <c r="D15">
         <v>49001000.0</v>
       </c>
       <c r="E15">
         <v>21376000.0</v>
       </c>
       <c r="F15">
         <v>20177000.0</v>
       </c>
       <c r="G15">
         <v>40297000.0</v>
       </c>
       <c r="H15">
         <v>43121000.0</v>
       </c>
       <c r="I15">
         <v>50791000.0</v>
       </c>
       <c r="J15">
         <v>26040000.0</v>
       </c>
       <c r="K15">
         <v>22022000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>21376000.0</v>
       </c>
       <c r="F16">
         <v>20177000.0</v>
       </c>
       <c r="G16">
         <v>40297000.0</v>
       </c>
       <c r="H16">
         <v>43121000.0</v>
       </c>
       <c r="I16">
         <v>50791000.0</v>
       </c>
       <c r="J16">
         <v>26040000.0</v>
       </c>
       <c r="K16">
         <v>22022000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>101781000.0</v>
       </c>
       <c r="C17">
         <v>68935000.0</v>
       </c>
       <c r="D17">
         <v>49001000.0</v>
       </c>
       <c r="E17">
         <v>21376000.0</v>
       </c>
       <c r="F17">
         <v>20177000.0</v>
       </c>
       <c r="G17">
         <v>39694000.0</v>
       </c>
       <c r="H17">
         <v>43121000.0</v>
       </c>
       <c r="I17">
         <v>50791000.0</v>
       </c>
       <c r="J17">
         <v>26040000.0</v>
       </c>
       <c r="K17">
         <v>22022000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-90358000.0</v>
       </c>
       <c r="C18">
         <v>-19071000.0</v>
       </c>
       <c r="D18">
         <v>-17346000.0</v>
       </c>
       <c r="E18">
         <v>-7701000.0</v>
       </c>
       <c r="F18">
         <v>-2404000.0</v>
       </c>
       <c r="G18">
         <v>-3113000.0</v>
       </c>
       <c r="H18">
         <v>-1861000.0</v>
       </c>
       <c r="I18">
         <v>-1270000.0</v>
       </c>
       <c r="J18">
         <v>-3960000.0</v>
       </c>
       <c r="K18">
         <v>-4662000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>579000.0</v>
       </c>
       <c r="F19">
         <v>829000.0</v>
       </c>
       <c r="G19">
         <v>267000.0</v>
       </c>
       <c r="H19">
         <v>921000.0</v>
       </c>
       <c r="I19">
         <v>1199000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-3673000.0</v>
       </c>
       <c r="F20">
         <v>-2043000.0</v>
       </c>
       <c r="G20">
         <v>-1616000.0</v>
       </c>
       <c r="H20">
         <v>-1909000.0</v>
       </c>
       <c r="I20">
         <v>-17195000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>239803000.0</v>
       </c>
       <c r="C21">
         <v>108502000.0</v>
       </c>
       <c r="D21">
         <v>72335000.0</v>
       </c>
       <c r="E21">
         <v>29954000.0</v>
       </c>
       <c r="F21">
         <v>30575000.0</v>
       </c>
       <c r="G21">
         <v>53815000.0</v>
       </c>
       <c r="H21">
         <v>55429000.0</v>
       </c>
       <c r="I21">
         <v>44433000.0</v>
       </c>
       <c r="J21">
         <v>43104000.0</v>
       </c>
       <c r="K21">
         <v>34455000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>2572553000.0</v>
       </c>
       <c r="C23">
         <v>1715387000.0</v>
       </c>
       <c r="D23">
         <v>1491213000.0</v>
       </c>
       <c r="E23">
         <v>1271720000.0</v>
       </c>
       <c r="F23">
         <v>880164000.0</v>
       </c>
       <c r="G23">
         <v>731864000.0</v>
       </c>
       <c r="H23">
         <v>727809000.0</v>
       </c>
       <c r="I23">
         <v>635663000.0</v>
       </c>
       <c r="J23">
         <v>525107999.0</v>
       </c>
       <c r="K23">
         <v>507892000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>148270000.0</v>
       </c>
       <c r="C25">
         <v>92920000.0</v>
       </c>
       <c r="D25">
         <v>79100000.0</v>
       </c>
       <c r="E25">
         <v>65730000.0</v>
       </c>
       <c r="F25">
         <v>49806000.0</v>
       </c>
       <c r="G25">
         <v>39301000.0</v>
       </c>
       <c r="H25">
         <v>31231000.0</v>
       </c>
       <c r="I25">
         <v>25321000.0</v>
       </c>
       <c r="J25">
         <v>21072000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>199290000.0</v>
       </c>
       <c r="C28">
         <v>150042000.0</v>
       </c>
       <c r="D28">
         <v>126505000.0</v>
       </c>
       <c r="E28">
         <v>106762000.0</v>
       </c>
       <c r="F28">
         <v>85261000.0</v>
       </c>
       <c r="G28">
         <v>68597000.0</v>
       </c>
       <c r="H28">
         <v>62724000.0</v>
       </c>
       <c r="I28">
         <v>55303000.0</v>
       </c>
       <c r="J28">
         <v>47867000.0</v>
       </c>
       <c r="K28">
         <v>40428000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>32746000.0</v>
       </c>
       <c r="C29">
         <v>23161000.0</v>
       </c>
       <c r="D29">
         <v>16403000.0</v>
       </c>
       <c r="E29">
         <v>6915000.0</v>
       </c>
       <c r="F29">
         <v>8349000.0</v>
       </c>
       <c r="G29">
         <v>12760000.0</v>
       </c>
       <c r="H29">
         <v>13909000.0</v>
       </c>
       <c r="I29">
         <v>10525000.0</v>
       </c>
       <c r="J29">
         <v>14742000.0</v>
       </c>
       <c r="K29">
         <v>10541000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>199290000.0</v>
       </c>
       <c r="C30">
         <v>149997000.0</v>
       </c>
       <c r="D30">
         <v>126647000.0</v>
       </c>
       <c r="E30">
         <v>107162000.0</v>
       </c>
       <c r="F30">
         <v>86216000.0</v>
       </c>
       <c r="G30">
         <v>68397000.0</v>
       </c>
       <c r="H30">
         <v>62524000.0</v>
       </c>
       <c r="I30">
         <v>55103000.0</v>
       </c>
       <c r="J30">
         <v>47867000.0</v>
       </c>
       <c r="K30">
         <v>40428000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-105276000.0</v>
       </c>
       <c r="C31">
         <v>-16406000.0</v>
       </c>
       <c r="D31">
         <v>-6931000.0</v>
       </c>
       <c r="E31">
         <v>-1663000.0</v>
       </c>
       <c r="F31">
         <v>-2049000.0</v>
       </c>
       <c r="G31">
         <v>-758000.0</v>
       </c>
       <c r="H31">
         <v>1601000.0</v>
       </c>
       <c r="I31">
         <v>16883000.0</v>
       </c>
       <c r="J31">
         <v>-2322000.0</v>
       </c>
       <c r="K31">
         <v>-1891999.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>2812356000.0</v>
       </c>
       <c r="C32">
         <v>1823889000.0</v>
       </c>
       <c r="D32">
         <v>1563548000.0</v>
       </c>
       <c r="E32">
         <v>1301674000.0</v>
       </c>
       <c r="F32">
         <v>910739000.0</v>
       </c>
       <c r="G32">
         <v>785679000.0</v>
       </c>
       <c r="H32">
         <v>783238000.0</v>
       </c>
       <c r="I32">
         <v>680096000.0</v>
       </c>
@@ -9454,3162 +9595,3234 @@
       <c r="K32">
         <v>542347000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>668965000.0</v>
+      </c>
+      <c r="C2">
         <v>687969000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>740487000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>647467000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>500300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>485009000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>454082000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>434312000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>332616000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>344380000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>400327000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>357729000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>297747000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>310877000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>342521000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>337514000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>232307000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>252216000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>244887000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>225973000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>161947000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>160335000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>183653000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>180549000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>147708000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>151557000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>198385000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>189198000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>144503000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>133199000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>182181000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>165606000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>105150000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>127623000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>153728000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>124117000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>96005000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>103391000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>445934000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>46269000.0</v>
+      </c>
+      <c r="C3">
         <v>45030000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>40529000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39294000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37263000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31184000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25452000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23507000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22840000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21121000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21331000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19536000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19858000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18375000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15439000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17244000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17144000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15903000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13795000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12626000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12291000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11094000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10236000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10034000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9593000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9438000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8533000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8058999.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7501000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7138000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7392000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6621000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5633000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5675000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5363000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5208000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5279000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5222000.0</v>
       </c>
-      <c r="AM3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>-13521000.0</v>
+      </c>
+      <c r="C5">
         <v>50156000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>100349000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>85065000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>28991000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16414000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45651000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>48324000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5772000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19345000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>47286000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36210000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-146000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7697000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20931000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>18372000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10938000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8510000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11317000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14478000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5918000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11008000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24042000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>20675000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3832000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7018000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22322000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22372001.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5846000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7014000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20008000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14782000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>16041000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10496000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20037000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11505000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3396000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8394000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>34455000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>32748000.0</v>
+      </c>
+      <c r="C6">
         <v>95186000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>140878000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>124359000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66254000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>47598000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>71103000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>71831000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28612000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>40466000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>68617000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>55746000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19712000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26072000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36370000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35616000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6206000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24413000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25112000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27104000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6373000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22102000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34278000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30709000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13425000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16456000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30855000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>30431000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13347000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14152000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>21403000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21674000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16171000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>25400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16713000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8675000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13616000.0</v>
       </c>
-      <c r="AM6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>100231000.0</v>
+      </c>
+      <c r="C9">
         <v>121500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>159362000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>131810000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>71350000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>76571000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>84081000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83482000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>38811000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>52125000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>74699000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>64164000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27103000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>30902000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50532000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42758000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11078000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32747999.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>34155000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35683000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17165000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30594000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40992000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>36492000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20971000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23757000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38932000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>38092000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19801000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21128000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>33520000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>29469000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13749000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22798000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>33899000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23982000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>14361000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>18729000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>74883000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>12069000.0</v>
+      </c>
+      <c r="C10">
         <v>22786000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>74952000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>57950000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5525000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>39564000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41016000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1445000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12961000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>41163000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28794000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6955000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2402000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17162000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16123000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12305000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7311000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10483000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13940000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6448000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10551000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23690000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20519000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2068000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6780000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22382000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>22143000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6805000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20287000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14812000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16018000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10199000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19614000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9443000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4378000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7347000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32563000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>2889000.0</v>
+      </c>
+      <c r="C11">
         <v>5580000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18382000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13903000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1310000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-849000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10256000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10108000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-321000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3118000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10250000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7117000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1474000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>510000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4047000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3955000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2887000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2582000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1513000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2680000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6138000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4772000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>531000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1319000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5829000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4941000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1488000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1651000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5143000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1409000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4770000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-797000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7347000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3031000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1578000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2786000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10541000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>25590000.0</v>
+      </c>
+      <c r="C12">
         <v>27370000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25397000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27115000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23453000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20315000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6084000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7308000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7214000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6384000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6123000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7416000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6809000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5295000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3748000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2249000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1367000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1199000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>834000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>537000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>530000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>468000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>423000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>575000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1834000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>281000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>352000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>615000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>379000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>515000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>314000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>406000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>253000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>297000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1158000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>659000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1096000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1046999.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4662000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1834000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>281000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>352000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>615000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>379000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>9180000.0</v>
+      </c>
+      <c r="C15">
         <v>17205000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>56570000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>44047000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4215000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3051000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>29308000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30908000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1124000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9843000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30913000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21677000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5481000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1892000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13115000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12168000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-9418000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5511000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7901000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9340000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4935000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7871000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17552000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15747000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1537000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5461000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16553000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17202000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4212000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5154000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15144000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13403000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11248000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10996000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12267000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6412000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4561000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>22022000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>21677000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-5481000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1892000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13115000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12168000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-9418000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5511000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7901000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9340000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4935000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7871000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17552000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15747000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1537000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5461000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16553000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17202000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4212000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5154000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15144000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13403000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11248000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10996000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12267000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6412000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4561000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22022000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>9180000.0</v>
+      </c>
+      <c r="C17">
         <v>17205000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>56570000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>44047000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4215000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3051000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>29308000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>30908000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1124000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9843000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30913000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>21677000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5481000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1892000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13115000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>12168000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-9418000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5511000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7901000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9340000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4935000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7860000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>17481000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>15747000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1537000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>5461000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16553000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>17202000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4212000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4848000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>15144000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>12967000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11018000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>10996000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17867000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14495000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-10883000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4561000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>22022000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-25590000.0</v>
+      </c>
+      <c r="C18">
         <v>-27370000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25397000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25239000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21592000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18130000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6084000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4673000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4568000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3746000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3545000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5039000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4802000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3960000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3524000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2054000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-859000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1264000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1070000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-568000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-298000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-468000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-423000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-575000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1834000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-281000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-352000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-615000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-379000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>493000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>398000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>34000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>242000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>178000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>43000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>116000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>158000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>251000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>244000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>176000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-222000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1064000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-683000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>108000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>576000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>356000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>289000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>451000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>191000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>-1499000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-3158000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-168000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-1885000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-333000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-1014000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-441000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-866000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-835000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-9000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-333000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-482000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-390000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-435000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-309000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-824000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-58000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-693000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-334000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-86000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>36635000.0</v>
+      </c>
+      <c r="C21">
         <v>59999000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>102026000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>80784000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24688000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32305000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44245000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45254000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2830000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16643999.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41697000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>32033000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4886000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1377000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16174000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-13722000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8002000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10727000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12622000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3434000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10910000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23181000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19740000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4250000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6744000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21478000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22224000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5130000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6697000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>18789000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14881000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>391000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10372000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20843000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11743000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5579000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8166000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>34455000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>732561000.0</v>
+      </c>
+      <c r="C23">
         <v>749470000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>797823000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>698493000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>546962000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>529275000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>493918000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>472540000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>368597000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>379861000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>433329000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>389860000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>329736000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>340402000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>373553000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>364098000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>257107000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>276962000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>268315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>249034000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>182546000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>180019000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>201464000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>197301000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>164429000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>168570000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>215839000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>205066000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>159174000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>147630000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>196912000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>180194000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>118508000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>140049000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>167590000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>136594000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>106970000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>113954000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>46269000.0</v>
+      </c>
+      <c r="C25">
         <v>45030000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40529000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39294000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37263000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31184000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25452000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23507000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22840000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21121000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21331000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19536000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19858000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18375000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15439000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17244000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17144000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15903000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13795000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12626000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12291000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11094000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10236000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10034000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9593000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1323000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>551000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>63596000.0</v>
+      </c>
+      <c r="C28">
         <v>61501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>51026000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>44266000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>39836000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35981000.0</v>
       </c>
       <c r="J28">
         <v>35981000.0</v>
       </c>
       <c r="K28">
+        <v>35981000.0</v>
+      </c>
+      <c r="L28">
         <v>33002000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32231000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31989000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29725000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31032000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26584000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24946000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24124000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23195000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24475000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20084000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17811000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16852000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16821000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17113000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17554000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15968000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14771000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14431000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14731000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14788000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13358000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12426000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13862000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12477000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10965000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10563000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>40428000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>2889000.0</v>
+      </c>
+      <c r="C29">
         <v>5580000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18382000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13903000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1310000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-849000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10256000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10108000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-321000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10250000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7117000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1474000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>510000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4047000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3955000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2887000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2582000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1513000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2680000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6138000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4772000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>531000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1319000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5829000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4941000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1488000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1651000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>63596000.0</v>
+      </c>
+      <c r="C30">
         <v>61501000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57336000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51026000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46662000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44266000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39836000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38228000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35981000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33002000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32131000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31989000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29525000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31032000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26584000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24746000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23428000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23061000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20599000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19684000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17811000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16751999.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16721000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17013000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17454000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15868000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14671000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14431000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14731000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14588000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13358000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12426000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13862000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12477000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10965000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10563000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>507892000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-24566000.0</v>
+      </c>
+      <c r="C31">
         <v>-37214000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-27074000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-22834000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-19163000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-36205000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4681000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4238000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4275000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3682999.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-534000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3239000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2069000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1025000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2338000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-50999.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1417000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-691000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-244000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1318000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3014000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-359000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>509000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>779000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2182000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>36000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>904000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-81000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>570000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>108000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1498000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-69000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>15627000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-173000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1229000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1201000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-819000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1892000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>769196000.0</v>
+      </c>
+      <c r="C32">
         <v>809469000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>899849000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>779277000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>571650000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>561580000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>538163000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>517794000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>371427000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>396505000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>475026000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>421893000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>324850000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>341779000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>393053000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>380272000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>243385000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>284964000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>279042000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>261656000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>179112000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>190929000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>224645000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>217041000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>168679000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>175314000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>237317000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>227290000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>164304000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>154327000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>215701000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>195075000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>118899000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>150421000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>187627000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>148099000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>110366000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>122120000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>542347000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12648,931 +12861,931 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>76684000.0</v>
       </c>
       <c r="C2">
         <v>49080000.0</v>
       </c>
       <c r="D2">
         <v>35559000.0</v>
       </c>
       <c r="E2">
         <v>57251000.0</v>
       </c>
       <c r="F2">
         <v>148316000.0</v>
       </c>
       <c r="G2">
         <v>80619000.0</v>
       </c>
       <c r="H2">
         <v>99137000.0</v>
       </c>
       <c r="I2">
         <v>27547000.0</v>
       </c>
       <c r="J2">
         <v>51085000.0</v>
       </c>
       <c r="K2">
         <v>39277000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>137931000</v>
       </c>
       <c r="C3">
         <v>87930000</v>
       </c>
       <c r="D3">
         <v>97810000</v>
       </c>
       <c r="E3">
         <v>68851000</v>
       </c>
       <c r="F3">
         <v>56332000</v>
       </c>
       <c r="G3">
         <v>52574000</v>
       </c>
       <c r="H3">
         <v>42479000</v>
       </c>
       <c r="I3">
         <v>42804000</v>
       </c>
       <c r="J3">
         <v>24399000</v>
       </c>
       <c r="K3">
         <v>24855000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-21692000.0</v>
       </c>
       <c r="F4">
         <v>-91065000.0</v>
       </c>
       <c r="G4">
         <v>67697000.0</v>
       </c>
       <c r="H4">
         <v>-18518000.0</v>
       </c>
       <c r="I4">
         <v>71590000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-93430000.0</v>
       </c>
       <c r="F5">
         <v>-46896000.0</v>
       </c>
       <c r="G5">
         <v>22756000.0</v>
       </c>
       <c r="H5">
         <v>32261000.0</v>
       </c>
       <c r="I5">
         <v>-16673000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>82331000.0</v>
       </c>
       <c r="C6">
         <v>27604000.0</v>
       </c>
       <c r="D6">
         <v>13521000.0</v>
       </c>
       <c r="E6">
         <v>-21692000.0</v>
       </c>
       <c r="F6">
         <v>-91065000.0</v>
       </c>
       <c r="G6">
         <v>67697000.0</v>
       </c>
       <c r="H6">
         <v>-18518000.0</v>
       </c>
       <c r="I6">
         <v>71590000.0</v>
       </c>
       <c r="J6">
         <v>-23538000.0</v>
       </c>
       <c r="K6">
         <v>11808000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-16117999.0</v>
       </c>
       <c r="C7">
         <v>13821000.0</v>
       </c>
       <c r="D7">
         <v>18705000.0</v>
       </c>
       <c r="E7">
         <v>-79849000.0</v>
       </c>
       <c r="F7">
         <v>-24628000.0</v>
       </c>
       <c r="G7">
         <v>19604000.0</v>
       </c>
       <c r="H7">
         <v>-20890000.0</v>
       </c>
       <c r="I7">
         <v>-7532000.0</v>
       </c>
       <c r="J7">
         <v>-1825000.0</v>
       </c>
       <c r="K7">
         <v>1131000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>6318000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>-66739000.0</v>
       </c>
       <c r="C9">
         <v>-1096000.0</v>
       </c>
       <c r="D9">
         <v>-23388000.0</v>
       </c>
       <c r="E9">
         <v>-97075000.0</v>
       </c>
       <c r="F9">
         <v>-42224000.0</v>
       </c>
       <c r="G9">
         <v>7407000.0</v>
       </c>
       <c r="H9">
         <v>-20586000.0</v>
       </c>
       <c r="I9">
         <v>9273000.0</v>
       </c>
       <c r="J9">
         <v>-19619000.0</v>
       </c>
       <c r="K9">
         <v>-13690000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-5151000.0</v>
       </c>
       <c r="C10">
         <v>-15480000.0</v>
       </c>
       <c r="D10">
         <v>-7320000.0</v>
       </c>
       <c r="E10">
         <v>-17513000.0</v>
       </c>
       <c r="F10">
         <v>-3932000.0</v>
       </c>
       <c r="G10">
         <v>-1183000.0</v>
       </c>
       <c r="H10">
         <v>-8826000.0</v>
       </c>
       <c r="I10">
         <v>-2746000.0</v>
       </c>
       <c r="J10">
         <v>-3063000.0</v>
       </c>
       <c r="K10">
         <v>3304000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>56954000.0</v>
       </c>
       <c r="F11">
         <v>20216000.0</v>
       </c>
       <c r="G11">
         <v>-1969000.0</v>
       </c>
       <c r="H11">
         <v>2239000.0</v>
       </c>
       <c r="I11">
         <v>9503000.0</v>
       </c>
       <c r="J11">
         <v>16859000.0</v>
       </c>
       <c r="K11">
         <v>-1016000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9025000.0</v>
       </c>
       <c r="F12">
         <v>2870000.0</v>
       </c>
       <c r="G12">
         <v>5801000.0</v>
       </c>
       <c r="H12">
         <v>1703000.0</v>
       </c>
       <c r="I12">
         <v>-2553000.0</v>
       </c>
       <c r="J12">
         <v>980000.0</v>
       </c>
       <c r="K12">
         <v>6099000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16092000.0</v>
       </c>
       <c r="F13">
         <v>1312000.0</v>
       </c>
       <c r="G13">
         <v>12344000.0</v>
       </c>
       <c r="H13">
         <v>11344000.0</v>
       </c>
       <c r="I13">
         <v>-20607000.0</v>
       </c>
       <c r="J13">
         <v>1144000.0</v>
       </c>
       <c r="K13">
         <v>3573000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>148270000.0</v>
       </c>
       <c r="C14">
         <v>92920000.0</v>
       </c>
       <c r="D14">
         <v>79100000.0</v>
       </c>
       <c r="E14">
         <v>65730000.0</v>
       </c>
       <c r="F14">
         <v>45428000.0</v>
       </c>
       <c r="G14">
         <v>40227000.0</v>
       </c>
       <c r="H14">
         <v>28980000.0</v>
       </c>
       <c r="I14">
         <v>25321000.0</v>
       </c>
       <c r="J14">
         <v>20674000.0</v>
       </c>
       <c r="K14">
         <v>19265000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>13570000.0</v>
       </c>
       <c r="I15">
         <v>21917000.0</v>
       </c>
       <c r="J15">
         <v>31293000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>159015000.0</v>
       </c>
       <c r="C16">
         <v>76684000.0</v>
       </c>
       <c r="D16">
         <v>49080000.0</v>
       </c>
       <c r="E16">
         <v>35559000.0</v>
       </c>
       <c r="F16">
         <v>57251000.0</v>
       </c>
       <c r="G16">
         <v>148316000.0</v>
       </c>
       <c r="H16">
         <v>80619000.0</v>
       </c>
       <c r="I16">
         <v>99137000.0</v>
       </c>
       <c r="J16">
         <v>27547000.0</v>
       </c>
       <c r="K16">
         <v>51085000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>153372000.0</v>
       </c>
       <c r="C18">
         <v>121149000.0</v>
       </c>
       <c r="D18">
         <v>59347000.0</v>
       </c>
       <c r="E18">
         <v>-52353000.0</v>
       </c>
       <c r="F18">
         <v>-7832000.0</v>
       </c>
       <c r="G18">
         <v>52599000.0</v>
       </c>
       <c r="H18">
         <v>12795000.0</v>
       </c>
       <c r="I18">
         <v>23317000.0</v>
       </c>
       <c r="J18">
         <v>22528000.0</v>
       </c>
       <c r="K18">
         <v>26839000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-1280187000.0</v>
       </c>
       <c r="C19">
         <v>-307585000.0</v>
       </c>
       <c r="D19">
         <v>-143372000.0</v>
       </c>
       <c r="E19">
         <v>-197326000.0</v>
       </c>
       <c r="F19">
         <v>-263412000.0</v>
       </c>
       <c r="G19">
         <v>361000.0</v>
       </c>
       <c r="H19">
         <v>2500000.0</v>
       </c>
       <c r="I19">
         <v>-400000.0</v>
       </c>
       <c r="J19">
         <v>-30686000.0</v>
       </c>
       <c r="K19">
         <v>-19005000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>3000.0</v>
       </c>
       <c r="I20">
         <v>98014000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>1094757000.0</v>
       </c>
       <c r="C21">
         <v>137422000.0</v>
       </c>
       <c r="D21">
         <v>-125000.0</v>
       </c>
       <c r="E21">
         <v>159175000.0</v>
       </c>
       <c r="F21">
         <v>123847000.0</v>
       </c>
       <c r="G21">
         <v>41887000.0</v>
       </c>
       <c r="H21">
         <v>-13001000.0</v>
       </c>
       <c r="I21">
         <v>4556000.0</v>
       </c>
       <c r="J21">
         <v>-6124000.0</v>
       </c>
       <c r="K21">
         <v>-18093000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>101781000.0</v>
       </c>
       <c r="C22">
         <v>68935000.0</v>
       </c>
       <c r="D22">
         <v>49001000.0</v>
       </c>
       <c r="E22">
         <v>21376000.0</v>
       </c>
       <c r="F22">
         <v>20177000.0</v>
       </c>
       <c r="G22">
         <v>40297000.0</v>
       </c>
       <c r="H22">
         <v>43121000.0</v>
       </c>
       <c r="I22">
         <v>50791000.0</v>
       </c>
       <c r="J22">
         <v>26040000.0</v>
       </c>
       <c r="K22">
         <v>22022000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>1071215000.0</v>
       </c>
       <c r="C23">
         <v>137422000.0</v>
       </c>
       <c r="D23">
         <v>-143372000.0</v>
       </c>
       <c r="E23">
         <v>-197326000.0</v>
       </c>
       <c r="F23">
         <v>-263412000.0</v>
       </c>
       <c r="G23">
         <v>-79363000.0</v>
       </c>
       <c r="H23">
         <v>13570000.0</v>
       </c>
       <c r="I23">
         <v>-4940000.0</v>
       </c>
       <c r="J23">
         <v>59617000.0</v>
       </c>
       <c r="K23">
         <v>3883000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>17769000.0</v>
       </c>
       <c r="C24">
         <v>14059000.0</v>
       </c>
       <c r="D24">
         <v>43325000.0</v>
       </c>
       <c r="E24">
         <v>7525000.0</v>
       </c>
       <c r="F24">
         <v>3654000.0</v>
       </c>
       <c r="G24">
         <v>3402000.0</v>
       </c>
       <c r="H24">
         <v>-3892000.0</v>
       </c>
       <c r="I24">
         <v>5331000.0</v>
       </c>
       <c r="J24">
         <v>4556000.0</v>
       </c>
       <c r="K24">
         <v>5850000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-7096000.0</v>
       </c>
       <c r="C25">
         <v>-3690000.0</v>
       </c>
       <c r="D25">
         <v>-11573000.0</v>
       </c>
       <c r="E25">
         <v>-4725000.0</v>
       </c>
       <c r="F25">
         <v>229000.0</v>
       </c>
       <c r="G25">
         <v>165000.0</v>
       </c>
       <c r="H25">
         <v>109000.0</v>
       </c>
       <c r="I25">
         <v>-2953000.0</v>
       </c>
       <c r="J25">
         <v>660000.0</v>
       </c>
       <c r="K25">
         <v>912000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>-23542000.0</v>
       </c>
       <c r="C26">
         <v>-11312000.0</v>
       </c>
       <c r="D26">
         <v>-139000.0</v>
       </c>
       <c r="E26">
         <v>-39000.0</v>
       </c>
       <c r="F26">
         <v>-39000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-569000.0</v>
       </c>
       <c r="I26">
         <v>-2569000.0</v>
       </c>
       <c r="J26">
         <v>-3000000.0</v>
       </c>
       <c r="K26">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>37005000.0</v>
       </c>
       <c r="C27">
         <v>14412000.0</v>
       </c>
       <c r="D27">
         <v>10759000.0</v>
       </c>
       <c r="E27">
         <v>8000000.0</v>
       </c>
       <c r="F27">
         <v>3549000.0</v>
       </c>
       <c r="G27">
         <v>1570000.0</v>
       </c>
       <c r="H27">
         <v>957000.0</v>
       </c>
       <c r="I27">
         <v>975000.0</v>
       </c>
       <c r="J27">
         <v>513000.0</v>
       </c>
       <c r="K27">
         <v>217000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>1071215000.0</v>
       </c>
       <c r="C28">
         <v>126110000.0</v>
       </c>
       <c r="D28">
         <v>-264000.0</v>
       </c>
       <c r="E28">
         <v>159136000.0</v>
       </c>
       <c r="F28">
         <v>123847000.0</v>
       </c>
       <c r="G28">
         <v>41887000.0</v>
       </c>
       <c r="H28">
         <v>-13567000.0</v>
       </c>
       <c r="I28">
         <v>95061000.0</v>
       </c>
       <c r="J28">
         <v>-39779000.0</v>
       </c>
       <c r="K28">
         <v>-20881000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>291303000.0</v>
       </c>
       <c r="C29">
         <v>209079000.0</v>
       </c>
       <c r="D29">
         <v>157157000.0</v>
       </c>
       <c r="E29">
         <v>16498000.0</v>
       </c>
       <c r="F29">
         <v>48500000.0</v>
       </c>
       <c r="G29">
         <v>105173000.0</v>
       </c>
       <c r="H29">
         <v>55274000.0</v>
       </c>
       <c r="I29">
         <v>66121000.0</v>
       </c>
       <c r="J29">
         <v>46927000.0</v>
       </c>
       <c r="K29">
         <v>51694000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-1280187000.0</v>
       </c>
       <c r="C30">
         <v>-307585000.0</v>
       </c>
       <c r="D30">
         <v>-143372000.0</v>
       </c>
       <c r="E30">
         <v>-197326000.0</v>
       </c>
       <c r="F30">
         <v>-263412000.0</v>
       </c>
       <c r="G30">
         <v>-79363000.0</v>
       </c>
       <c r="H30">
         <v>-60225000.0</v>
       </c>
       <c r="I30">
         <v>-89592000.0</v>
       </c>
@@ -13582,3144 +13795,3216 @@
       <c r="K30">
         <v>-19005000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>104190000.0</v>
+      </c>
+      <c r="C2">
         <v>159015000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>116305000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>103584000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133068000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76684000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58443000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50436000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69711000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49080000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54949000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30631000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43509000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35559000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26184000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31329000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43861000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57251000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>134468000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33749000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51719000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>148316000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78695000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53794000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49443000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80619000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59648000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>61911000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>91567000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99137000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>75183000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25797000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30219000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>27547000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17905000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22766000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>59764000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51085000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>46258000</v>
+      </c>
+      <c r="C3">
         <v>35470000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33045000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36660000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>41394000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26832000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17520000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14892000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28735000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26783000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18764000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18647000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28736000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31663000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16615000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17533000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19597000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15106000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16744000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12690000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16436000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10462000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11039000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7023000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10917000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23595000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10735000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11942000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12396000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7406000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9344000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11494000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12457000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9509000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5613000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6710000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4446000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7630000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24855000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>24318000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-12878000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>7950000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>9375000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5145000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-12532000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-13390000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-77217000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>100719000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-17970000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-96597000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>69621000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>24901000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>4351000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-31176000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>20971000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-2263000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-29656000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-7570000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2511000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7432000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>46230000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-20237000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-72615000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3074000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2496000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1971000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-32449000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22842000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6424000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12411000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2618000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4338000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17301000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>53621000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-29610000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10354000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2104000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-27210000.0</v>
+      </c>
+      <c r="C6">
         <v>-54825000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>42710000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12721000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29484000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>56384000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18241000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8007000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-19275000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>20631000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5869000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24318000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12878000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7950000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9375000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5145000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12532000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13390000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-77217000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>100719000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-17970000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-96597000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>69621000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24901000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-31176000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>20971000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2263000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-29656000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7570000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23954000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>49386000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4422000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2672000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9642000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4861000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-36998000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8679000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11808000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>1871000.0</v>
+      </c>
+      <c r="C7">
         <v>7463000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-21291000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6621000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11577000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>217000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15441000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22937000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5930000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27247000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-454000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6782000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1451000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10926000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11834000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-42456000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2733000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-22826000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12872000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-14888000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5152000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-17460000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21994000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5722000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5458000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-13570000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8917000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-12322000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6872000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-10613000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>20641000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-26543000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-7900000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6270000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>6870000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-11829000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5680000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8814000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>26174000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-73700000.0</v>
+      </c>
+      <c r="C9">
         <v>116347000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-50321000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-50747000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-22464000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>56793000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14487000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-51227000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-25660000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>63507000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-48738000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11315000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12980000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>47072000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-25210000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-68044000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>776000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5901000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-39238000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12275000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>18538000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1062000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10335000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5301000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21981000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-5747000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-29299000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-11714000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26174000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4782000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-30756000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19332000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>25479000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-32521000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-14994000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3083000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>30979000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4730000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-6446000.0</v>
+      </c>
+      <c r="C10">
         <v>-3334000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-271000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-493000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6047000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10434000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>488000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-991000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6088000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9880000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4679000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6685000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3467000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4213000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8061000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11136000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2529000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4129000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4579000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4410000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>928000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>695000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2754000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3097000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1535000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3166000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4027000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3983000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3982000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>589000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-993000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1636000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-706000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>35000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-563000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1305000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1230000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12264000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>11140000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15568000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-31837000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13550000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>38220000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11477000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5817000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5576000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24365000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-24812000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8888000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5586000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12893000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-29336000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1306000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21315000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12931000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-30701000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14624000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9958000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8410000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-6669000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>16859000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4332000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4265000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-12068000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1016000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>777000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>910000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2386000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9481000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-41000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1193000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>778000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4513000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-205000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-578000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-860000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3922000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-606000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2303000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>182000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3282000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-303000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-781000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-495000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-750000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2034000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-367000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3470000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>980000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1827000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1964000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-4000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6099000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>12200000.0</v>
       </c>
       <c r="N13">
+        <v>12200000.0</v>
+      </c>
+      <c r="O13">
         <v>-8915000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-7751000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8349000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-246000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-16444000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4519000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2659000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8756000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-14622000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6160000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8246000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8071000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-10133000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5504000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7132000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6663000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7390000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7037000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-4164000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-14112000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-9368000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1144000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1486000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3753000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7593000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3573000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>46269000.0</v>
+      </c>
+      <c r="C14">
         <v>45030000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40529000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39294000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37263000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31184000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25452000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23507000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22840000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21121000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18068000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19536000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19858000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18375000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-34752000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17244000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50191000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15903000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26421000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12626000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12291000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11094000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39301000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10034000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9593000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9438000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31231000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7746000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7501000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7138000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>25321000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6244000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5633000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5675000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5363000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6753000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5279000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5113000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21530000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1000.0</v>
       </c>
-      <c r="AJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK15"/>
       <c r="AL15">
         <v>31292000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:39">
+      <c r="AM15">
+        <v>31292000.0</v>
+      </c>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>76980000.0</v>
+      </c>
+      <c r="C16">
         <v>104190000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>159015000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>116305000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103584000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133068000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>76684000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58443000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>50436000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>69711000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49080000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>54949000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30631000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43509000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35559000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26184000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>31329000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>43861000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57251000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>134468000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33749000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>51719000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>148316000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>78695000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53794000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>49443000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80619000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>59648000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61911000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>91567000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>99137000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75183000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25797000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30219000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>27547000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17905000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22766000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>59764000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>51085000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>18948000.0</v>
+      </c>
+      <c r="C18">
         <v>47097000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>78940000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>46361000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14240000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13831000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>78378000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19739000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10563000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>33595000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43851000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30199000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11924000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2779000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9604000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30548000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15726000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15683000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22422000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5754000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14747000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9753000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42720000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23915000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8012000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22048000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26576000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>722000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8308000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6195000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>33117000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-15958000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3823000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9981000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>20036000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-4826000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3819000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11137000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>5736000.0</v>
+      </c>
+      <c r="C19">
         <v>3713000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-247057000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-139897000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-214203000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-679030000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-108487000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-60740000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-33697000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-104661000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24734000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21403000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5318000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>170000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-38719000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1304000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6358000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-80274000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-133882000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-19065000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-16409000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-94056000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10180000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-139000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-22433000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>500000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>400000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-30049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AE19">
         <v>1800000.0</v>
       </c>
       <c r="AF19">
         <v>1800000.0</v>
       </c>
       <c r="AG19">
-        <v>-400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="AH19">
         <v>-400000.0</v>
       </c>
       <c r="AI19">
         <v>-400000.0</v>
       </c>
       <c r="AJ19">
         <v>-400000.0</v>
       </c>
       <c r="AK19">
         <v>-400000.0</v>
       </c>
       <c r="AL19">
         <v>-400000.0</v>
       </c>
       <c r="AM19">
         <v>-400000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19">
+        <v>-400000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>5375000.0</v>
+      </c>
+      <c r="C21">
         <v>130375000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>180521000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70271000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>137133000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>706832000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>35537000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-3125000.0</v>
       </c>
       <c r="N21">
+        <v>-3125000.0</v>
+      </c>
+      <c r="O21">
         <v>49875000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21875000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>67500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17499000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>112848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3250000.0</v>
       </c>
       <c r="V21">
         <v>-3250000.0</v>
       </c>
       <c r="W21">
+        <v>-3250000.0</v>
+      </c>
+      <c r="X21">
         <v>26042000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>362000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7855000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7628000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1897000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3698000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3695000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3711000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3696000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>18252000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6124000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1022000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4789000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2810000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-18093000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>9180000.0</v>
+      </c>
+      <c r="C22">
         <v>17205000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>56570000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44047000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4215000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3051000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>29308000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30908000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1124000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9843000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30913000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21677000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5481000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1892000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13115000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12168000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-9418000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5511000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7901000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9340000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4935000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7871000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17552000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15747000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1537000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5461000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16553000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17202000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4212000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5154000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15144000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13403000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11248000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10996000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12267000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6412000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4561000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>22022000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>1831000.0</v>
+      </c>
+      <c r="C23">
         <v>-2490000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>823836000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>706832000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-108487000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-60740000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-33697000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-104661000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-24734000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3125000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-26565000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-70670000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-38719000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-18430000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-59903000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-80274000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19999000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>199198000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16409000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-94056000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>29580000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17942000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9777000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-569000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11229000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-30049000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5070000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4940000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>21917000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9318000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1689000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>54616000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-31292000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7278000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-4940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>7968000.0</v>
+      </c>
+      <c r="C24">
         <v>5546000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3932000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>4104000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1843000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5591000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>579000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1537000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2437000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17279000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2734000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7259000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>38029000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3017000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1304000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3044000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>733000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1293000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1434000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>435000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>492000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1220000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>263000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>927000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>992000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1858000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>713000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2049000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2336000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>53361000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>402000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1896000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>191000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>812000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>490000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2902000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>352000.0</v>
       </c>
-      <c r="AM24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-4239000.0</v>
+      </c>
+      <c r="C25">
         <v>-1224000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1726000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2859000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1832000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-679000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1384000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-944000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1044000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-318000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-72000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1965000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1786000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4487000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>50625000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1871000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-35961000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-374000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-13120000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1489000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>60000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-28990000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1951000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23334000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>28000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-753000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-468000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>21000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-951000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>204000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>266000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1846000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>174000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>-3544000.0</v>
+      </c>
+      <c r="C26">
         <v>-22424000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2739000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-674000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8048000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-12081000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-4707000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5269000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1336000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-139000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39000.0</v>
       </c>
       <c r="Q26">
         <v>-39000.0</v>
       </c>
       <c r="R26">
         <v>-39000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>-39000.0</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-569000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-2569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>5000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>5000.0</v>
       </c>
       <c r="AM26">
+        <v>5000.0</v>
+      </c>
+      <c r="AN26">
         <v>212000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>7528000.0</v>
+      </c>
+      <c r="C27">
         <v>14882000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10142000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7980000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4480000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14403000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4206000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3985000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3332000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2889000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2850000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2737000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2692000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2480000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2906000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1848000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1742000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347000.0</v>
       </c>
       <c r="T27">
         <v>1347000.0</v>
       </c>
       <c r="U27">
+        <v>1347000.0</v>
+      </c>
+      <c r="V27">
         <v>460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000.0</v>
       </c>
       <c r="W27">
         <v>395000.0</v>
       </c>
       <c r="X27">
-        <v>390000.0</v>
+        <v>395000.0</v>
       </c>
       <c r="Y27">
         <v>390000.0</v>
       </c>
       <c r="Z27">
+        <v>390000.0</v>
+      </c>
+      <c r="AA27">
         <v>395000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>811000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>146000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>-19628000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>371000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>604000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>357000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>74000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>82000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>1831000.0</v>
+      </c>
+      <c r="C28">
         <v>105461000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>177782000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>69597000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>129085000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>694751000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30830000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34116000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3750000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>64914000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-43750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3125000.0</v>
       </c>
       <c r="M28">
         <v>-3125000.0</v>
       </c>
       <c r="N28">
+        <v>-3125000.0</v>
+      </c>
+      <c r="O28">
         <v>49736000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21875000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>43500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>67461000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17499000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>112848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3250000.0</v>
       </c>
       <c r="V28">
         <v>-3250000.0</v>
       </c>
       <c r="W28">
+        <v>-3250000.0</v>
+      </c>
+      <c r="X28">
         <v>26042000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>362000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7855000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7628000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2463000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3698000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3695000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3711000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-11205000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>116261000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2495000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-363000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-525000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-36081000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2810000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-20881000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>65206000.0</v>
+      </c>
+      <c r="C29">
         <v>82567000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111985000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>83021000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55634000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40663000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>95898000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34631000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18172000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>60378000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62615000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>48846000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16812000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28884000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>26219000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13015000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3871000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-577000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39166000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6936000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1689000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>709000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53759000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30938000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18929000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1547000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>37311000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12664000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4088000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1211000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>42461000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4464000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8634000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19490000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>25649000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1884000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>627000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>18767000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>51694000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-94247000.0</v>
+      </c>
+      <c r="C30">
         <v>-242853000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-247057000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-139897000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-214203000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-679030000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-108487000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-60740000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-33697000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-104661000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24734000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21403000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-26565000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-70670000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-38719000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-18430000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-59903000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-80274000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-133882000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-19065000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16409000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-94056000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6399000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-22433000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-40351000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-13877000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11229000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-30049000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5070000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7302000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-62411000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10561000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-9318000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-15644000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6220000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1544000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7278000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-19005000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>