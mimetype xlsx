--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2572,51 +2578,51 @@
       <c r="E42">
         <v>741485000.0</v>
       </c>
       <c r="F42">
         <v>610268000.0</v>
       </c>
       <c r="G42">
         <v>687839000.0</v>
       </c>
       <c r="H42">
         <v>600886000.0</v>
       </c>
       <c r="I42">
         <v>551459000.0</v>
       </c>
       <c r="J42">
         <v>458664000.0</v>
       </c>
       <c r="K42">
         <v>430969000.0</v>
       </c>
       <c r="L42">
         <v>407998000.0</v>
       </c>
       <c r="M42">
-        <v>11664000.0</v>
+        <v>4069000.0</v>
       </c>
       <c r="N42">
         <v>4346000.0</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
@@ -3359,360 +3365,372 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>14058000.0</v>
+      </c>
+      <c r="C2">
+        <v>12304000.0</v>
+      </c>
+      <c r="D2">
         <v>11041000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15571000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15943000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12318000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18908000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6005000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12820000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11516000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15812000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8951000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8989000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8475000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10255000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13864000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6832000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12163000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3521000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7514000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2063000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4296000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3860000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9033000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7078000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10062000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6836000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6549000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12975000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6297000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7048000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2766000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4612000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5669000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2240000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3567000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2257000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3495000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4012000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2675000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1657000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2038000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2868000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2990000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2892000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3536000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>2969000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3721,52 +3739,54 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3775,750 +3795,780 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-372000.0</v>
+      </c>
+      <c r="C5">
+        <v>89000.0</v>
+      </c>
+      <c r="D5">
         <v>2527000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>2459000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>3514000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>419000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1205000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1929000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-851000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-221000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1344000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-822000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>250000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-200000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1411000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6698000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4538000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2052000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-812000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-929000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-137000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>112000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>454000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-23000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>85000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-78000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>213000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>304000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>351000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>162000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-31000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-144000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-24000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-44000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-39000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-23000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-46000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-39000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-19000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-15050000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-13932000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-12807000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-11678000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10531000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-9477000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-8526000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-7595000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-161021000.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>67421000.0</v>
+      </c>
+      <c r="C7">
+        <v>71951000.0</v>
+      </c>
+      <c r="D7">
         <v>76084000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>79506000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>77372000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>79098000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>83923000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>88404000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>89017000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>91326000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>94582000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>93537000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>96867000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>96967000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>98390000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>102285000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>101282000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>105290000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>100495000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>78813000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>80976000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>82727000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>85349000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>87431000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>89517000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>80452000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>79473000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>79726000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>77779000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>21625000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>672000.0</v>
+      </c>
+      <c r="C8">
+        <v>667000.0</v>
+      </c>
+      <c r="D8">
         <v>658000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>652000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>646000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>642000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>635000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>632000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>627000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>623000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>617000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>614000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>609000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>603000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>597000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>592000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>586000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>582000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>577000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>564000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>557000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>846326000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>780850000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>746249000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>717946000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>681194000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>650710000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>615032000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>591529000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>562652000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>542415000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>692603000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>677983000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>657678000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>621992000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>605650000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>594226000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>581127000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>569229000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>556223000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>549101000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>513598000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>503669000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>463428000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>457904000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>450394000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>441913000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>435360000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>430939000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>424249000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>419640000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>411524000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>374822000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>372955000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>425607000.0</v>
+      </c>
+      <c r="C10">
+        <v>343291000.0</v>
+      </c>
+      <c r="D10">
         <v>246664000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>130613000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>261327000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>291462000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>334686000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>222571000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>236975000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>198716000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>213629000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>182727000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>185929000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>205757000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>207287000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>168353000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>163469000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>141365000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>164582000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>227104000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>493568000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>503804000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>173617000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>239409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>279343000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>204434000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>123413000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>114925000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>126569000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>89869000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>99565000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>131160000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>100731000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>99646000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>51562000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>49055000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>53068000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>50662000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>53148000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>87715000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>84755000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>83508000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>86553000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>123984000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>27000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>33343000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>36823000.0</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-20612000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>20612000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4527,978 +4577,1010 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>702579000.0</v>
+      </c>
+      <c r="C12">
+        <v>670258000.0</v>
+      </c>
+      <c r="D12">
         <v>474670000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>407128000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>511737000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>493473000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>521711000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>443693000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>442646000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>411717000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>383173000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>322161000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>293502000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>262240000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>291449000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>251584000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>239713000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>234520000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>223432000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>304249000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>607852000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>605800000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>312456000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>320618000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>315656000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>240818000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>239571000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>246740000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>245707000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>251469000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>258775000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>271793000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>114714000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>129276000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>90740000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>83880000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>84281000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>79223000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>71927000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>87715000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>84755000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>83508000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>86553000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>123984000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>27000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>33343000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>36823000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>20612000.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:50">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>672000.0</v>
+      </c>
+      <c r="C13">
+        <v>667000.0</v>
+      </c>
+      <c r="D13">
         <v>658000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>652000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>646000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>642000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>635000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>632000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>627000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>623000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>617000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>614000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>609000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>603000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>597000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>592000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>586000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>582000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>577000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>564000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>557000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>551000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>522000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>518000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>509000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>504000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>499000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>493000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>488000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>482000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>476000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>473000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>467000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>462000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>441000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>439000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>435000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>428000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>426000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>425000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>421000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>419000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>415000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>394000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>132000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>310000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>126000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>128000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>67919961.0</v>
+      </c>
+      <c r="C14">
+        <v>66904992.0</v>
+      </c>
+      <c r="D14">
         <v>65882000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>65181940.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>64696992.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>64224415.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>63901277.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>74537085.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>62496289.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>74021704.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>73728912.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>61065157.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>60470396.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>59888119.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>59328736.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>58730651.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>58239958.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>57724821.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>56752295.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>55976671.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>55392383.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>52904881.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>52017473.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>51293210.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>50695706.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>50127310.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>49604522.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>49020449.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>48451562.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>47827939.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>47397034.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>46914077.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>46279947.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>45210250.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>43723696.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>43279025.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>42681287.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>42016831.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>41893762.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>41482173.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>41063613.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>40547669.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>40158219.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>33020484.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>37784917.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30964803.0</v>
       </c>
       <c r="AU14">
         <v>30964803.0</v>
       </c>
       <c r="AV14">
         <v>30964803.0</v>
       </c>
       <c r="AW14">
         <v>30964803.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AX14">
+        <v>30964803.0</v>
+      </c>
+      <c r="AY14">
+        <v>30964803.0</v>
+      </c>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>609000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>603000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>597000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>592000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>586000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>582000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>577000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>564000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>557000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>551000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>522000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>518000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>509000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>504000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>499000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>493000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>488000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>482000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>476000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>473000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>467000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>462000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>441000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>439000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>435000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>428000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>426000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>425000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>421000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>419000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>415000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>394000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>132000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>310000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>126000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>436710000.0</v>
+      </c>
+      <c r="C16">
+        <v>442260000.0</v>
+      </c>
+      <c r="D16">
         <v>451155000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>422943000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>446688000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>447798000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>461118000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>423640000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>437222000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>437687000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>455503000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>421898000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>429328000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>413992000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>426599000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>391761000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>395208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>378338000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>372067000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>316045000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>302186000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>282245000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>278585000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>231560000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>227318000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>219432000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>231518000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>200314000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>199048000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>184453000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>189855000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>159408000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>153634000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>140448000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>155811000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>133117000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>126085000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>116564000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>116903000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>104663000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>99360000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>90081000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>87917000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>74347000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>66040000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>60539000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>58164000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17">
         <v>70377000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>69144000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>61857000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>60878000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>59121000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>57191000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>48548000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>46132000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>43997000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>43103000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>37269000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>35815000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>34289000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>34213000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>30452000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>29275000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>28054000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>27634000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>23174000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>22214000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>20295000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>70377000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>68169000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>61857000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>60878000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>59121000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>57191000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>48548000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>46132000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>43997000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>43103000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>37269000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>35815000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>34289000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>34213000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>30452000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>29275000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>28054000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>27634000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>23174000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>70766000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>78450000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>68689000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>55526000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>54344000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>51083000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>52160000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>44601000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>45362000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>41776000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>42400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>35805000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>31471000.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>26892000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5507,988 +5589,1024 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
-        <v>575268000.0</v>
+        <v>593334000.0</v>
       </c>
       <c r="C20">
-        <v>575268000.0</v>
+        <v>593334000.0</v>
       </c>
       <c r="D20">
         <v>575268000.0</v>
       </c>
       <c r="E20">
         <v>575268000.0</v>
       </c>
       <c r="F20">
         <v>575268000.0</v>
       </c>
       <c r="G20">
+        <v>575268000.0</v>
+      </c>
+      <c r="H20">
+        <v>575268000.0</v>
+      </c>
+      <c r="I20">
         <v>575165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>536351000.0</v>
       </c>
       <c r="J20">
         <v>536351000.0</v>
       </c>
       <c r="K20">
+        <v>536351000.0</v>
+      </c>
+      <c r="L20">
+        <v>536351000.0</v>
+      </c>
+      <c r="M20">
         <v>536305000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>536326000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>538037000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>515631000.0</v>
       </c>
       <c r="P20">
         <v>515631000.0</v>
       </c>
       <c r="Q20">
+        <v>515631000.0</v>
+      </c>
+      <c r="R20">
+        <v>515631000.0</v>
+      </c>
+      <c r="S20">
         <v>515333000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>515258000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>515297000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>254418000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>253324000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>213601000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>213727000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>213686000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>97866000.0</v>
       </c>
       <c r="AA20">
         <v>97866000.0</v>
       </c>
       <c r="AB20">
         <v>97866000.0</v>
       </c>
       <c r="AC20">
+        <v>97866000.0</v>
+      </c>
+      <c r="AD20">
+        <v>97866000.0</v>
+      </c>
+      <c r="AE20">
         <v>88420000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>88420000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83164000.0</v>
       </c>
       <c r="AG20">
         <v>83164000.0</v>
       </c>
       <c r="AH20">
         <v>83164000.0</v>
       </c>
       <c r="AI20">
+        <v>83164000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>83164000.0</v>
+      </c>
+      <c r="AK20">
         <v>83170000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75110000.0</v>
       </c>
       <c r="AL20">
         <v>75110000.0</v>
       </c>
       <c r="AM20">
         <v>75110000.0</v>
       </c>
       <c r="AN20">
+        <v>75110000.0</v>
+      </c>
+      <c r="AO20">
+        <v>75110000.0</v>
+      </c>
+      <c r="AP20">
         <v>75048000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>74943000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>74565000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>15847000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>15758000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>11265000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>11265000.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>11265000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:50">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>63340000.0</v>
+      </c>
+      <c r="C21">
+        <v>67567000.0</v>
+      </c>
+      <c r="D21">
         <v>65105000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>69877000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>74981000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>79763000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>85719000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>90748000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>84018000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>88844000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>94545000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>99993000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>104698000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>111432000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>101269000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>103660000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>105785000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>108246000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>111591000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>115746000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>54179000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>52708000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>44296000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>45942000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>47706000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>27867000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>28561000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>29183000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>29726000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>23979000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>23955000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>16023000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>16002000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>16316000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>16640000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>17208000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8294000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8460000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8946000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>9450000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10219000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10802000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>11385000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2482000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2767000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>953000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1156000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>13290000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="L22"/>
+      <c r="M22">
         <v>40909000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>38661000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>36171000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>34906000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>31367000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29974000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>25863000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>23960000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>22598000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>21536000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>19269000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>18439000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>17486000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>17047000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>14905000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13851000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>12994000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>12321000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10376000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>9481000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>8583000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
-[...4 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
-[...4 lines deleted...]
-      </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22"/>
+      <c r="AT22">
+        <v>1.0</v>
+      </c>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>1743563000.0</v>
+      </c>
+      <c r="C23">
+        <v>1719643000.0</v>
+      </c>
+      <c r="D23">
         <v>1726464000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1666407000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1648740000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1644810000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1652034000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1574531000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1526593000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1488473000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1505348000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1399300000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1355659000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1329459000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1358991000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1295549000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1285548000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1273870000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1296011000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1260880000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1240309000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1222693000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>913122000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>866817000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>860411000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>633677000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>664913000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>626594000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>636279000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>563906000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>559369000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>521957000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>323771000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>320470000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>284136000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>251440000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>241853000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>229771000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>243303000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>226035000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>223852000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>213780000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>230561000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>186538000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>86474000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>79382000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>86966000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23">
         <v>-32577000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>296020000.0</v>
+      </c>
+      <c r="C24">
+        <v>295666000.0</v>
+      </c>
+      <c r="D24">
         <v>892284000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>891279000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>890277000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>889303000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>888356000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>887362000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>886272000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>931001000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>929996000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>928892000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>817873000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>816894000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>815948000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>814947000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>813950000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>812995000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>812063000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>811068000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>810093000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>855709000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>378586000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>373318000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>368161000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>187944000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>185200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>182471000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>179791000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>177198000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>174688000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>172165000.0</v>
       </c>
-      <c r="AF24">
-[...4 lines deleted...]
-      </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>13172000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>15306000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>16939000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>16318000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>817873000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>816894000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>815948000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>814947000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>813950000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>812995000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>812063000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>811068000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>810093000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>855709000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>378586000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>373318000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>368161000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>187944000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>185200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>182471000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>179791000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>177198000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>174688000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>172165000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25">
         <v>13172000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>184119000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>227418000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>88012000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>99136000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>37274000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>60382000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>51434000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>52454000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>56171000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>50603000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2437000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7343000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>9756000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>16707000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>14330000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>28295000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>34068000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5364000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>5377000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>11133000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>10124000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>10813000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>5365000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>12804000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>22887000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>10997000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>18680000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>33613000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>44892000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>39275000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3929000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1096000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1102000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1110000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>8799000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>16803000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>20162000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>20162000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6497,2016 +6615,2092 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>536040000.0</v>
+      </c>
+      <c r="C28">
+        <v>621900000.0</v>
+      </c>
+      <c r="D28">
         <v>781611999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>840172000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>706322000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>722906000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>683488000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>799011000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>784051000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>823611000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>810949000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>839702000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>728811000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>708104000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>707051000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>748879000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>751763000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>776920000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>747976000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>707581000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>442231000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>434632000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>290318000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>221340000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>178335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>63962000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>141260000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>147272000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>131001000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>108954000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>75123000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>41005000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-100731000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-99646000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-51562000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-49055000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-53068000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-50662000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-53148000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-87715000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-84755000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-83508000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-86553000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-123984000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-9852000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-16334000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-19952000.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>20612000.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:50">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>1090930000.0</v>
+      </c>
+      <c r="C29">
+        <v>1068012000.0</v>
+      </c>
+      <c r="D29">
         <v>1047014000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1018495000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>980724000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>987992000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>951962000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>926874000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>879089000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>844552000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>811817000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>767247000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>706851000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>706722000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>695874000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>672663000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>665795000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>676444000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>686068000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>750869000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>759428000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>774484000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>450122000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>458671000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>458849000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>264244000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>141253000.0</v>
+      </c>
+      <c r="C30">
+        <v>138528000.0</v>
+      </c>
+      <c r="D30">
         <v>167017000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>141339000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>150683000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>140541000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>168242000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>141891000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>146071000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>124595000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>164862000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>137690000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>136300000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>116683000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>152045000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>121017000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>124701000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>107320000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>146094000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>96775000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>98483000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>76714000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>111599000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>73625000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>76823000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>64388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>87927000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>62422000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>69289000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>59707000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>74935000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>53771000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>48476000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>38718000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>73661000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>48690000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>47560000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>33703000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>49154000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>38286000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>38663000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>29817000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>44164000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>31969000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>26363000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21027000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>25412000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+      <c r="AZ30"/>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-752046000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-759641000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-221343000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-761575000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-769571000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-760130000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-752844000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-736046000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-403992000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-387257000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-186361000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-174316000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-170704000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-49433000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-43259000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-40874000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-40068000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-23548000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-25056000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-6122000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-29659000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-25558000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-75687000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-68642000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-48767000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-45703000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-42018000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-36914000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-34121000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-25130000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-17875000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>34129000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-68506000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-259283000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>-229172000.0</v>
+      </c>
+      <c r="C32">
+        <v>-254164000.0</v>
+      </c>
+      <c r="D32">
         <v>161917000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>100017000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>198576000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>143490000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>155895000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>98993000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>95778000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>101802000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>64658000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>28250000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4475000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-39053000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-20960000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-47854000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-53668000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-48728000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-35944000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>17424000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>343650000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>390320000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>119701000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>135752000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>151629000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>77435000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>812384000.0</v>
+      </c>
+      <c r="C33">
+        <v>866640000.0</v>
+      </c>
+      <c r="D33">
         <v>1037547000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1031382000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>894223000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>912165000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>865923000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>901909000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>852202000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>862606000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>870897000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>863453000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>830733000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>874838000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>848684000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>856239000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>855546000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>862995000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>863275000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>806914000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>482459000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>488638000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>439687000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>432784000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>428785000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>291361000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>300317000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>286700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>292016000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>223963000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>203592000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>174401000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>137888000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>131661000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>110858000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>110123000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>101120000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>109103000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>113070000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>93329000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>93251000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>93837000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>93696000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>26420000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>26814000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>20017000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>20522000.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-20612000.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:50">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34">
+        <v>15298000.0</v>
+      </c>
+      <c r="C34">
+        <v>12292000.0</v>
+      </c>
+      <c r="D34">
         <v>14201000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>21011000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>20705000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>20622000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>20243000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>19050000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>13691000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>13580000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>10032000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>14047000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13542000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>129063000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>14864000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>135722000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>13512000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>137823000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>17342000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>20950000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>9596000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>104474000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>77901000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>109865000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>8204000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1325000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1352000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1280000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1023000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>1021000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>62376000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>66287000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>2305000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>1907000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>1809000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>2333000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>2539000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>3187000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>3496000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>2872000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>2939000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>4460000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>4319000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>4305000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>5050000.0</v>
       </c>
-      <c r="AS34"/>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>386508000.0</v>
+      </c>
+      <c r="C35">
+        <v>390362000.0</v>
+      </c>
+      <c r="D35">
         <v>996363999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1004183000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1002352000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1002933000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1004107000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1007206000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1000900000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1050857000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1053735000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1053348000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>946230000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>945957000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>947798000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>950669000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>950033000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>950818000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>953326000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>929341000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>921504000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>960183000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>487852000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>483183000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>489726000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>292496000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>295072000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>293637000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>297480000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>246627000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>237064000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>238452000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>73071000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>80357000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>70498000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>57859000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>56883000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>54270000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>55656000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>47473000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>48301000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>46236000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>46719000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>40110000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>49693000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>47368000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>47981000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>85031000.0</v>
+      </c>
+      <c r="C36">
+        <v>130997000.0</v>
+      </c>
+      <c r="D36">
         <v>135580000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>79317000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>82669000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>79935000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>86540000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>90922000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>94869000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>94655000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>89495000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>80828000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>83351000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>83968000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>84795000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>79989000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>84330000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>72121000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>68382000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>59368000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>55582000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>55367000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>51374000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>42200000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>41119000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>39807000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>5136000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5466000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5192000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1238000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1168000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>906000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1395000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1552000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1363000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>640000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>630000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>720000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>764000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>760000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>598000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>481000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>214000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>735000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>682000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>180000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>179000.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-20612000.0</v>
       </c>
-      <c r="AX36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:50">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
-      <c r="AS37"/>
-      <c r="AT37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>83351000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38">
+        <v>83351000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>84795000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>79989000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>84330000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>72121000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>68382000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>59368000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>55582000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>55367000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>128676000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>42200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>41119000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>39807000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>39349000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>35918000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>34467000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>29292000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>28802000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>24080000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>23609000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>21847000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>102269000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>102128000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>92833000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>101093000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>104982000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>85320000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>85865000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>86226000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>86164000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>19064000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>19207000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>12398000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>12600000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>13467000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:50">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>87347000.0</v>
+      </c>
+      <c r="C39">
+        <v>44217000.0</v>
+      </c>
+      <c r="D39">
         <v>47230000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>86558000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>92097000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>98631000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>96158000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>87038000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>85674000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>89555000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>86415000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>75996000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>95124000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>75698000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>66813000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>66709000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>65588000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>69035000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>63210000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>52942000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>51515000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>51541000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>49380000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>39790000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>39147000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>37110000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>37098000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>30732000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>29267000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>28767000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>9746000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11616000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>22693000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>20815000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>17454000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>17494000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>17784000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>15484000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>18304000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>6705000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>6683000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>6118000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>6148000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>4165000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>6297000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>4995000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>4209000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>2023000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>93431000.0</v>
+      </c>
+      <c r="C40">
+        <v>84407000.0</v>
+      </c>
+      <c r="D40">
         <v>96998000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>80539000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>78125000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>69458000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>88802000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>82319000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>67242000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>60605000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>85025000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>64276000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>70018000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>58354000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>81969000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>69681000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>69821000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>57766000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>83462000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>58784000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>55936000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>47933000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>61677000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>48120000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>36165000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>26521000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>41140000.0</v>
       </c>
-      <c r="AA40">
-[...4 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>27216000.0</v>
+        <v>33459000.0</v>
       </c>
       <c r="AD40">
+        <v>33195000.0</v>
+      </c>
+      <c r="AE40">
+        <v>32447000.0</v>
+      </c>
+      <c r="AF40">
         <v>707000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>838000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>22911000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>20074000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>31434000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>25131000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>22001000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>17585000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>24694000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>23578000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>20845000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>15191000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>25812000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>16755000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>13756000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>69382000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>70713000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>51696000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>43606000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>45904000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>45295000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>46610000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>43869000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>50398000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>48855000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>39720000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>31008000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>33529000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>32002000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>41484000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>32966000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>37578000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>37900000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>45967000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>53035000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>62376000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>66287000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>73071000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>80357000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>70498000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>57859000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>56883000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>54270000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>55656000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>47473000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>48301000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>46236000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>46719000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>40110000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>36521000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>32062000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>31042000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>21449000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:50">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>1153854000.0</v>
+      </c>
+      <c r="C42">
+        <v>1137539000.0</v>
+      </c>
+      <c r="D42">
         <v>1116198000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1091887000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1063878000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1037590000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1006315000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>974133000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>946856000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>920896000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>889865000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>868616000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>841561000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>776085000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>741485000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>713182000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>676430000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>645946000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>610268000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>586765000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>557888000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>537651000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>687839000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>673219000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>652914000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>617228000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>600886000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>589462000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>576363000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>564465000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>577646000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>568905000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>508834000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>498905000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>458664000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>453259000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>445863000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>437456000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>430969000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>426785000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>420095000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>416114000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>407998000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>371296000.0</v>
       </c>
-      <c r="AR42">
-[...2 lines deleted...]
-      <c r="AS42">
+      <c r="AT42">
+        <v>5951000.0</v>
+      </c>
+      <c r="AU42">
         <v>241849000.0</v>
       </c>
-      <c r="AT42">
-[...4 lines deleted...]
-      <c r="AW42">
+      <c r="AV42">
+        <v>4069000.0</v>
+      </c>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
         <v>1.0</v>
       </c>
-      <c r="AX42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:50">
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8515,2207 +8709,2287 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
         <v>246659000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AU44">
         <v>222871000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AV44">
         <v>211598000.0</v>
       </c>
-      <c r="AU44"/>
-      <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44">
         <v>128444000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:50">
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>138450000.0</v>
+      </c>
+      <c r="C45">
+        <v>141023000.0</v>
+      </c>
+      <c r="D45">
         <v>142562000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>151421000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>142873000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>145294000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>145677000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>146688000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>144974000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>147001000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>148136000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>95724000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>103921000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>134058000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>137233000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>140252000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>112903000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>116106000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>120292000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>120102000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>120909000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>113017000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>111654000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>112736000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>111277000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>48659000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>17523000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>11859000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>11184000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>9238000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>8589000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>7995000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>8287000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>8010000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>8088000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>8009000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>7386000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>7611000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>7532000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>7356000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>7607000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>7619000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>7922000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>70679000.0</v>
+      </c>
+      <c r="C46">
+        <v>74742000.0</v>
+      </c>
+      <c r="D46">
         <v>77475000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>79502000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>73293000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>78063000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>81122000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>84692000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>85529000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>90302000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>94335000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>95724000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>103921000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>134058000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>137233000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>140252000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>135470000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>139000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>133976000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>111139000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>112903000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>116106000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>120292000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>120102000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>120909000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>113017000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>111654000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>112736000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>111277000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>48659000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>17523000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>11859000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>11184000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>9238000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>8589000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7995000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>8287000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>8010000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>8088000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>8009000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>7386000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>7611000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>7532000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>7356000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>7607000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>7619000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>7922000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>47104000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>56638000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>57891000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>55002000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>135470000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>49804000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>133976000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>111139000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>112903000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>51141000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>53114000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>50305000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>120909000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>113017000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>111654000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>112736000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>111277000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>48659000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>17523000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>11859000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>11184000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>9238000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>8589000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>7995000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>8287000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>8010000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>8088000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>8009000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>7386000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>7611000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>7532000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>7356000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>7607000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>7619000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>7922000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>4278000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-957450000.0</v>
+      </c>
+      <c r="C48">
+        <v>-963523000.0</v>
+      </c>
+      <c r="D48">
         <v>-964653000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-967782000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-977591000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-985929000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-988034000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-982998000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-999552000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1007747000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1010005000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1030053000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-953442000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-886660000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-860745000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-849360000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-820633000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-781027000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-736028000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-691403000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-653703000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-619539000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-617279000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-588361000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-562820000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-541354000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-518430000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-504084000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-489678000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-476258000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-464585000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-451565000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-439734000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-425401000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-434913000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-421909000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-411625000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-399988000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-389338000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-379564000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-369370000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-355918000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-340338000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-319232000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-293246000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-275596000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-243462000.0</v>
       </c>
-      <c r="AU48"/>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+      <c r="AZ48"/>
+    </row>
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-953442000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-886660000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-860745000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-849360000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-820633000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-781027000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-736028000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-691403000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-653703000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-619539000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-617279000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-588361000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-562820000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-541354000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-518430000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-504084000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-489678000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-476258000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-464585000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-451565000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-439734000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-425401000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-434913000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-421909000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-411625000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-399988000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-389338000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-379564000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-369370000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-355918000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-340338000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-319232000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-293246000.0</v>
       </c>
-      <c r="AS49"/>
-      <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>598206000.0</v>
+      </c>
+      <c r="C50">
+        <v>597574000.0</v>
+      </c>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>45967000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>45895000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>45816000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>45737000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
         <v>44804000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>44730000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>5231000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>300000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>16871000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>961647000.0</v>
+      </c>
+      <c r="C51">
+        <v>965191000.0</v>
+      </c>
+      <c r="D51">
         <v>1028275999.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>970785000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>967649000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1014368000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1018174000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1021582000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1021026000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1022327000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1024578000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1022429000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>914740000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>913861000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>914338000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>917232000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>915232000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>918285000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>912558000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>934685000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>935799000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>938436000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>463935000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>460749000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>457678000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>268396000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>264673000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>262197000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>257570000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>198823000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>212064000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>199557000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-      <c r="AR51">
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51">
         <v>17148000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>17009000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>16871000.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>616152000.0</v>
+      </c>
+      <c r="C52">
+        <v>615538000.0</v>
+      </c>
+      <c r="D52">
         <v>16175999.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>15955000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15185000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>59581000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>61388000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>61665000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>61329000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>14257000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>13452000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>12472000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>12116000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>12853000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>12444000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>11858000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>11809000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>11336000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>9630000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>54199000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>54015000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>9261000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>9612000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>9568000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>9436000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>8866000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7179000.0</v>
       </c>
-      <c r="AA52">
-[...4 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>10462000.0</v>
+        <v>6460000.0</v>
       </c>
       <c r="AD52">
+        <v>6057000.0</v>
+      </c>
+      <c r="AE52">
+        <v>5231000.0</v>
+      </c>
+      <c r="AF52">
         <v>37376000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>27392000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>21832000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>18372000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>29728000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>23737000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>20667000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>16346000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>23499000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>22226000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>19798000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>14424000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>24707000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>15725000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3976000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1703000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>11907000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>276972000.0</v>
+      </c>
+      <c r="C53">
+        <v>326967000.0</v>
+      </c>
+      <c r="D53">
         <v>228006000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>276515000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>250410000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>202011000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>187025000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>221122000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>205671000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>213001000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>169544000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>139434000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>107573000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>56483000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>84162000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>83231000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>76244000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>93155000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>58850000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>77145000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>114284000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>101996000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>138839000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>81209000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>36313000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>36384000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>116158000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>131815000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>119138000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>161600000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>159210000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>140633000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>13983000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>29630000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>39178000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>34825000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>31213000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>28561000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>18779000.0</v>
       </c>
-      <c r="AM53">
-[...4 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
-      <c r="AS53"/>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53">
         <v>18779000.0</v>
       </c>
-      <c r="AU53"/>
-[...1 lines deleted...]
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>41224000.0</v>
       </c>
-      <c r="AX53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:50">
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
-      <c r="AT54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>1743563000.0</v>
+      </c>
+      <c r="C55">
+        <v>1719643000.0</v>
+      </c>
+      <c r="D55">
         <v>1726464000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1666407000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1648740000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1644810000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1652034000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1574531000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1526593000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1488473000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1505348000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1399300000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1355659000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1329459000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1358991000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1295549000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1285548000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1273870000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1296011000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1260880000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1240309000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1222693000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>913122000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>866817000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>860411000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>633677000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>664913000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>626594000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>636279000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>563906000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>559369000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>521957000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>323771000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>320470000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>284136000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>251440000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>241853000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>229771000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>243303000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>226035000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>223852000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>213780000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>230561000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>186538000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>86474000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>79382000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>86966000.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>59855000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>931179000.0</v>
+      </c>
+      <c r="C56">
+        <v>853003000.0</v>
+      </c>
+      <c r="D56">
         <v>688917000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>635025000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>754517000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>732645000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>786111000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>672622000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>674391000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>625867000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>634450000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>535847000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>524926000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>454621000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>510307000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>439310000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>430002000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>410875000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>432736000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>453966000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>757850000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>734055000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>473435000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>434033000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>431626000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>342316000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>364596000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>339894000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>344263000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>339943000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>355777000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>347556000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>185883000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>188809000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>173278000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>141317000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>140733000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>120668000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>130233000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>132706000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>130601000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>119943000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>136865000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>160118000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>59660000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>59365000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>66444000.0</v>
       </c>
-      <c r="AU56"/>
-[...1 lines deleted...]
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56"/>
+      <c r="AY56">
         <v>20612000.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:50">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>1160351000.0</v>
+      </c>
+      <c r="C57">
+        <v>1154509000.0</v>
+      </c>
+      <c r="D57">
         <v>575370000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>535008000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>555941000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>589155000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>630216000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>573629000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>578613000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>524065000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>569792000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>507597000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>520451000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>493674000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>531267000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>487164000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>483670000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>459603000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>468680000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>436542000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>414200000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>343735000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>353734000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>298281000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>279997000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>264881000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>286673000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>246782000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>251275000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>228428000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>234986000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>190404000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>181157000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>166191000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>189485000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>161815000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>150343000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>137644000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>145609000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>130916000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>124405000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>106929000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>115767000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>93970000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>86762000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>73977000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>74249000.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>54665000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>1546859000.0</v>
+      </c>
+      <c r="C58">
+        <v>1544871000.0</v>
+      </c>
+      <c r="D58">
         <v>1571734000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1539191000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1558293000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1592088000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1634323000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1580835000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1579513000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1574922000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1623527000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1560945000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1466681000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1439631000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1479065000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1437833000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1433703000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1410421000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1422006000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1365883000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1335704000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1303918000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>841586000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>781464000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>769723000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>557377000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>581745000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>540419000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>548755000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>475055000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>472050000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>428856000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>254228000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>246548000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>259983000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>219674000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>207226000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>191914000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>201265000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>178389000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>172706000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>153165000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>162486000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>134080000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>136455000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>121345000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>122230000.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>92432000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
-      <c r="AT59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>196704000.0</v>
+      </c>
+      <c r="C60">
+        <v>174772000.0</v>
+      </c>
+      <c r="D60">
         <v>154730000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>127216000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>90447000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>52722000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>17711000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-6304000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-52920000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-86449000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-118179000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-161645000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-111022000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-110172000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-120074000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-142284000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-148155000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-136551000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-125995000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-105003000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-95395000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-81225000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>71536000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>85353000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>90688000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>76300000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>83168000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>86175000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>87524000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>88851000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>87319000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>93101000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>69543000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>73922000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>24153000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>31766000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>34627000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>37857000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>42038000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>47646000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>51146000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>60615000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>68075000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>52458000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-49981000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-41963000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-35264000.0</v>
       </c>
-      <c r="AU60"/>
-[...1 lines deleted...]
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60"/>
+      <c r="AY60">
         <v>-32577000.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:50">
+      <c r="AZ60"/>
+    </row>
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...4 lines deleted...]
-      </c>
+      <c r="P61"/>
+      <c r="Q61"/>
       <c r="R61">
         <v>-4764000.0</v>
       </c>
       <c r="S61">
         <v>-4764000.0</v>
       </c>
       <c r="T61">
         <v>-4764000.0</v>
       </c>
       <c r="U61">
         <v>-4764000.0</v>
       </c>
       <c r="V61">
         <v>-4764000.0</v>
       </c>
       <c r="W61">
         <v>-4764000.0</v>
       </c>
       <c r="X61">
         <v>-4764000.0</v>
       </c>
       <c r="Y61">
         <v>-4764000.0</v>
       </c>
       <c r="Z61">
@@ -10724,177 +10998,185 @@
       <c r="AA61">
         <v>-4764000.0</v>
       </c>
       <c r="AB61">
         <v>-4764000.0</v>
       </c>
       <c r="AC61">
         <v>-4764000.0</v>
       </c>
       <c r="AD61">
         <v>-4764000.0</v>
       </c>
       <c r="AE61">
         <v>-4764000.0</v>
       </c>
       <c r="AF61">
         <v>-4764000.0</v>
       </c>
       <c r="AG61">
         <v>-4764000.0</v>
       </c>
       <c r="AH61">
         <v>-4764000.0</v>
       </c>
       <c r="AI61">
+        <v>-4764000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-4764000.0</v>
+      </c>
+      <c r="AK61">
         <v>-4645000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-4531000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-4457000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-4391000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-4154000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-4154000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3526000.0</v>
       </c>
       <c r="AQ61">
         <v>-3526000.0</v>
       </c>
       <c r="AR61">
         <v>-3526000.0</v>
       </c>
       <c r="AS61">
         <v>-3526000.0</v>
       </c>
       <c r="AT61">
         <v>-3526000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61"/>
+      <c r="AU61">
+        <v>-3526000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-3526000.0</v>
+      </c>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
-      <c r="AR62">
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62">
         <v>246659000.0</v>
       </c>
-      <c r="AS62"/>
-      <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -10915,1211 +11197,1211 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
-        <v>256642999.0</v>
+        <v>255040000.0</v>
       </c>
       <c r="C2">
         <v>251035000.0</v>
       </c>
       <c r="D2">
         <v>231741000.0</v>
       </c>
       <c r="E2">
         <v>214349000.0</v>
       </c>
       <c r="F2">
         <v>168948000.0</v>
       </c>
       <c r="G2">
         <v>121517000.0</v>
       </c>
       <c r="H2">
         <v>91146000.0</v>
       </c>
       <c r="I2">
         <v>71083000.0</v>
       </c>
       <c r="J2">
         <v>56910000.0</v>
       </c>
       <c r="K2">
         <v>39725000.0</v>
       </c>
       <c r="L2">
         <v>29244000.0</v>
       </c>
       <c r="M2">
         <v>18472000.0</v>
       </c>
       <c r="N2">
         <v>12878000.0</v>
       </c>
       <c r="O2">
         <v>8222000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>45436000.0</v>
       </c>
       <c r="C3">
         <v>44893000.0</v>
       </c>
       <c r="D3">
         <v>45939000.0</v>
       </c>
       <c r="E3">
         <v>41038000.0</v>
       </c>
       <c r="F3">
         <v>33501000.0</v>
       </c>
       <c r="G3">
         <v>22631000.0</v>
       </c>
       <c r="H3">
         <v>16528000.0</v>
       </c>
       <c r="I3">
         <v>11097000.0</v>
       </c>
       <c r="J3">
         <v>7628000.0</v>
       </c>
       <c r="K3">
         <v>6725000.0</v>
       </c>
       <c r="L3">
         <v>5352000.0</v>
       </c>
       <c r="M3">
         <v>4140000.0</v>
       </c>
       <c r="N3">
         <v>2631000.0</v>
       </c>
       <c r="O3">
         <v>1529000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>40617000.0</v>
       </c>
       <c r="C5">
         <v>52418000.0</v>
       </c>
       <c r="D5">
         <v>-80733000.0</v>
       </c>
       <c r="E5">
         <v>-111323000.0</v>
       </c>
       <c r="F5">
         <v>-121621000.0</v>
       </c>
       <c r="G5">
         <v>-72726000.0</v>
       </c>
       <c r="H5">
         <v>-40414000.0</v>
       </c>
       <c r="I5">
         <v>-50145000.0</v>
       </c>
       <c r="J5">
         <v>-47706000.0</v>
       </c>
       <c r="K5">
         <v>-49027000.0</v>
       </c>
       <c r="L5">
         <v>-46838000.0</v>
       </c>
       <c r="M5">
         <v>-29141000.0</v>
       </c>
       <c r="N5">
         <v>-18624000.0</v>
       </c>
       <c r="O5">
         <v>-12741000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>86053000.0</v>
       </c>
       <c r="C6">
         <v>97311000.0</v>
       </c>
       <c r="D6">
         <v>-80733000.0</v>
       </c>
       <c r="E6">
         <v>-70285000.0</v>
       </c>
       <c r="F6">
         <v>-88120000.0</v>
       </c>
       <c r="G6">
         <v>-50095000.0</v>
       </c>
       <c r="H6">
         <v>-23886000.0</v>
       </c>
       <c r="I6">
         <v>-39048000.0</v>
       </c>
       <c r="J6">
         <v>-40078000.0</v>
       </c>
       <c r="K6">
         <v>-42302000.0</v>
       </c>
       <c r="L6">
         <v>-41486000.0</v>
       </c>
       <c r="M6">
         <v>-25001000.0</v>
       </c>
       <c r="N6">
         <v>-15993000.0</v>
       </c>
       <c r="O6">
         <v>-11212000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>200000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
-        <v>603151000.0</v>
+        <v>604754000.0</v>
       </c>
       <c r="C9">
         <v>592972000.0</v>
       </c>
       <c r="D9">
         <v>545966000.0</v>
       </c>
       <c r="E9">
         <v>470734000.0</v>
       </c>
       <c r="F9">
         <v>366456000.0</v>
       </c>
       <c r="G9">
         <v>289969000.0</v>
       </c>
       <c r="H9">
         <v>235801000.0</v>
       </c>
       <c r="I9">
         <v>173008000.0</v>
       </c>
       <c r="J9">
         <v>144030000.0</v>
       </c>
       <c r="K9">
         <v>117712000.0</v>
       </c>
       <c r="L9">
         <v>81282000.0</v>
       </c>
       <c r="M9">
         <v>58408000.0</v>
       </c>
       <c r="N9">
         <v>47152000.0</v>
       </c>
       <c r="O9">
         <v>37822000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>30181000.0</v>
       </c>
       <c r="C10">
         <v>41455000.0</v>
       </c>
       <c r="D10">
         <v>-149778000.0</v>
       </c>
       <c r="E10">
         <v>-122305000.0</v>
       </c>
       <c r="F10">
         <v>-135913000.0</v>
       </c>
       <c r="G10">
         <v>-96863000.0</v>
       </c>
       <c r="H10">
         <v>-53803000.0</v>
       </c>
       <c r="I10">
         <v>-55079000.0</v>
       </c>
       <c r="J10">
         <v>-47706000.0</v>
       </c>
       <c r="K10">
         <v>-49027000.0</v>
       </c>
       <c r="L10">
         <v>-49361000.0</v>
       </c>
       <c r="M10">
         <v>-32248000.0</v>
       </c>
       <c r="N10">
         <v>-18703000.0</v>
       </c>
       <c r="O10">
         <v>-12812000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>6800000.0</v>
       </c>
       <c r="C11">
         <v>15929000.0</v>
       </c>
       <c r="D11">
         <v>-518000.0</v>
       </c>
       <c r="E11">
         <v>2412000.0</v>
       </c>
       <c r="F11">
         <v>10421000.0</v>
       </c>
       <c r="G11">
         <v>1986000.0</v>
       </c>
       <c r="H11">
         <v>42000.0</v>
       </c>
       <c r="I11">
         <v>466000.0</v>
       </c>
       <c r="J11">
         <v>-2236000.0</v>
       </c>
       <c r="K11">
         <v>-27000.0</v>
       </c>
       <c r="L11">
         <v>496000.0</v>
       </c>
       <c r="M11">
         <v>379000.0</v>
       </c>
       <c r="N11">
         <v>170000.0</v>
       </c>
       <c r="O11">
         <v>-418000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>10436000.0</v>
       </c>
       <c r="C12">
         <v>10963000.0</v>
       </c>
       <c r="D12">
         <v>64700000.0</v>
       </c>
       <c r="E12">
         <v>10982000.0</v>
       </c>
       <c r="F12">
         <v>14292000.0</v>
       </c>
       <c r="G12">
         <v>24137000.0</v>
       </c>
       <c r="H12">
         <v>13389000.0</v>
       </c>
       <c r="I12">
         <v>4934000.0</v>
       </c>
       <c r="J12">
         <v>775000.0</v>
       </c>
       <c r="K12">
         <v>131000.0</v>
       </c>
       <c r="L12">
         <v>2523000.0</v>
       </c>
       <c r="M12">
         <v>2802000.0</v>
       </c>
       <c r="N12">
         <v>122000.0</v>
       </c>
       <c r="O12">
         <v>71000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13">
         <v>23019000.0</v>
       </c>
       <c r="C13">
         <v>21063000.0</v>
       </c>
       <c r="D13">
         <v>10177000.0</v>
       </c>
       <c r="E13">
         <v>1813000.0</v>
       </c>
       <c r="F13">
         <v>365000.0</v>
       </c>
       <c r="G13">
         <v>1454000.0</v>
       </c>
       <c r="H13">
         <v>6014000.0</v>
       </c>
       <c r="I13">
         <v>3229000.0</v>
       </c>
       <c r="J13">
         <v>1088000.0</v>
       </c>
       <c r="K13">
         <v>22000.0</v>
       </c>
       <c r="L13">
         <v>2801000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>23381000.0</v>
       </c>
       <c r="C15">
         <v>25526000.0</v>
       </c>
       <c r="D15">
         <v>-149260000.0</v>
       </c>
       <c r="E15">
         <v>-124717000.0</v>
       </c>
       <c r="F15">
         <v>-146334000.0</v>
       </c>
       <c r="G15">
         <v>-98849000.0</v>
       </c>
       <c r="H15">
         <v>-53845000.0</v>
       </c>
       <c r="I15">
         <v>-55545000.0</v>
       </c>
       <c r="J15">
         <v>-45470000.0</v>
       </c>
       <c r="K15">
         <v>-49000000.0</v>
       </c>
       <c r="L15">
         <v>-49857000.0</v>
       </c>
       <c r="M15">
         <v>-32627000.0</v>
       </c>
       <c r="N15">
         <v>-18873000.0</v>
       </c>
       <c r="O15">
         <v>-12394000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-124717000.0</v>
       </c>
       <c r="F16">
         <v>-146334000.0</v>
       </c>
       <c r="G16">
         <v>-98849000.0</v>
       </c>
       <c r="H16">
         <v>-53845000.0</v>
       </c>
       <c r="I16">
         <v>-55545000.0</v>
       </c>
       <c r="J16">
         <v>-45470000.0</v>
       </c>
       <c r="K16">
         <v>-49000000.0</v>
       </c>
       <c r="L16">
         <v>-99079000.0</v>
       </c>
       <c r="M16">
         <v>-84963000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>23381000.0</v>
       </c>
       <c r="C17">
         <v>25526000.0</v>
       </c>
       <c r="D17">
         <v>-149260000.0</v>
       </c>
       <c r="E17">
         <v>-124717000.0</v>
       </c>
       <c r="F17">
         <v>-146334000.0</v>
       </c>
       <c r="G17">
         <v>-98849000.0</v>
       </c>
       <c r="H17">
         <v>-53845000.0</v>
       </c>
       <c r="I17">
         <v>-55545000.0</v>
       </c>
       <c r="J17">
         <v>-45470000.0</v>
       </c>
       <c r="K17">
         <v>-49000000.0</v>
       </c>
       <c r="L17">
         <v>-49857000.0</v>
       </c>
       <c r="M17">
         <v>-32627000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>12583000.0</v>
       </c>
       <c r="C18">
         <v>10100000.0</v>
       </c>
       <c r="D18">
         <v>-54523000.0</v>
       </c>
       <c r="E18">
         <v>-9169000.0</v>
       </c>
       <c r="F18">
         <v>-13927000.0</v>
       </c>
       <c r="G18">
         <v>-22683000.0</v>
       </c>
       <c r="H18">
         <v>-7375000.0</v>
       </c>
       <c r="I18">
         <v>-1705000.0</v>
       </c>
       <c r="J18">
         <v>775000.0</v>
       </c>
       <c r="K18">
         <v>131000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>291000.0</v>
       </c>
       <c r="F19">
         <v>-1556000.0</v>
       </c>
       <c r="G19">
         <v>1373000.0</v>
       </c>
       <c r="H19">
         <v>5581000.0</v>
       </c>
       <c r="I19">
         <v>2893000.0</v>
       </c>
       <c r="J19">
         <v>313000.0</v>
       </c>
       <c r="K19">
         <v>-109000.0</v>
       </c>
       <c r="L19">
         <v>-278000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
-        <v>12101000.0</v>
+        <v>11568000.0</v>
       </c>
       <c r="C21">
         <v>35035000.0</v>
       </c>
       <c r="D21">
         <v>-80733000.0</v>
       </c>
       <c r="E21">
         <v>-111614000.0</v>
       </c>
       <c r="F21">
         <v>-120065000.0</v>
       </c>
       <c r="G21">
         <v>-74099000.0</v>
       </c>
       <c r="H21">
         <v>-45995000.0</v>
       </c>
       <c r="I21">
         <v>-53038000.0</v>
       </c>
       <c r="J21">
         <v>-48794000.0</v>
       </c>
       <c r="K21">
         <v>-49049000.0</v>
       </c>
       <c r="L21">
         <v>-46560000.0</v>
       </c>
       <c r="M21">
         <v>-29141000.0</v>
       </c>
       <c r="N21">
         <v>-18624000.0</v>
       </c>
       <c r="O21">
         <v>-12712000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
-        <v>847693000.0</v>
+        <v>848226000.0</v>
       </c>
       <c r="C23">
         <v>808972000.0</v>
       </c>
       <c r="D23">
         <v>805429000.0</v>
       </c>
       <c r="E23">
         <v>796697000.0</v>
       </c>
       <c r="F23">
         <v>655469000.0</v>
       </c>
       <c r="G23">
         <v>485585000.0</v>
       </c>
       <c r="H23">
         <v>372942000.0</v>
       </c>
       <c r="I23">
         <v>297129000.0</v>
       </c>
       <c r="J23">
         <v>249734000.0</v>
       </c>
       <c r="K23">
         <v>206486000.0</v>
       </c>
       <c r="L23">
         <v>157086000.0</v>
       </c>
       <c r="M23">
         <v>106021000.0</v>
       </c>
       <c r="N23">
         <v>78654000.0</v>
       </c>
       <c r="O23">
         <v>58756000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>45436000.0</v>
       </c>
       <c r="C25">
         <v>44893000.0</v>
       </c>
       <c r="D25">
         <v>45939000.0</v>
       </c>
       <c r="E25">
         <v>41038000.0</v>
       </c>
       <c r="F25">
         <v>33501000.0</v>
       </c>
       <c r="G25">
         <v>22631000.0</v>
       </c>
       <c r="H25">
         <v>16528000.0</v>
       </c>
       <c r="I25">
         <v>11097000.0</v>
       </c>
       <c r="J25">
         <v>7628000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26">
         <v>190660000.0</v>
       </c>
       <c r="C26">
         <v>173126000.0</v>
       </c>
       <c r="D26">
         <v>176776000.0</v>
       </c>
       <c r="E26">
         <v>189970000.0</v>
       </c>
       <c r="F26">
         <v>160779000.0</v>
       </c>
       <c r="G26">
         <v>108568000.0</v>
       </c>
       <c r="H26">
         <v>79364000.0</v>
       </c>
       <c r="I26">
         <v>67743000.0</v>
       </c>
       <c r="J26">
         <v>50938000.0</v>
       </c>
       <c r="K26">
         <v>47955000.0</v>
       </c>
       <c r="L26">
         <v>38746000.0</v>
       </c>
       <c r="M26">
         <v>25570000.0</v>
       </c>
       <c r="N26">
         <v>21411000.0</v>
       </c>
       <c r="O26">
         <v>17820000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
-        <v>317665000000.0</v>
+        <v>317665000.0</v>
       </c>
       <c r="C27">
         <v>298809000.0</v>
       </c>
       <c r="D27">
         <v>312636000.0</v>
       </c>
       <c r="E27">
         <v>307409000.0</v>
       </c>
       <c r="F27">
         <v>247453000.0</v>
       </c>
       <c r="G27">
         <v>195981000.0</v>
       </c>
       <c r="H27">
         <v>157722000.0</v>
       </c>
       <c r="I27">
         <v>123310000.0</v>
       </c>
       <c r="J27">
         <v>111593000.0</v>
       </c>
       <c r="K27">
         <v>90524000.0</v>
       </c>
       <c r="L27">
         <v>67365000.0</v>
       </c>
       <c r="M27">
         <v>49007000.0</v>
       </c>
       <c r="N27">
         <v>31779000.0</v>
       </c>
       <c r="O27">
         <v>23278000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
-        <v>84861000000.0</v>
+        <v>84861000.0</v>
       </c>
       <c r="C28">
         <v>86002000.0</v>
       </c>
       <c r="D28">
         <v>84276000.0</v>
       </c>
       <c r="E28">
         <v>84969000.0</v>
       </c>
       <c r="F28">
         <v>78289000.0</v>
       </c>
       <c r="G28">
         <v>59519000.0</v>
       </c>
       <c r="H28">
         <v>44710000.0</v>
       </c>
       <c r="I28">
         <v>34993000.0</v>
       </c>
       <c r="J28">
         <v>30293000.0</v>
       </c>
       <c r="K28">
         <v>28282000.0</v>
       </c>
       <c r="L28">
         <v>21731000.0</v>
       </c>
       <c r="M28">
         <v>12972000.0</v>
       </c>
       <c r="N28">
         <v>12586000.0</v>
       </c>
       <c r="O28">
         <v>9436000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>6800000.0</v>
       </c>
       <c r="C29">
         <v>15929000.0</v>
       </c>
       <c r="D29">
         <v>-518000.0</v>
       </c>
       <c r="E29">
         <v>2412000.0</v>
       </c>
       <c r="F29">
         <v>10421000.0</v>
       </c>
       <c r="G29">
         <v>1986000.0</v>
       </c>
       <c r="H29">
         <v>42000.0</v>
       </c>
       <c r="I29">
         <v>466000.0</v>
       </c>
       <c r="J29">
         <v>-2236000.0</v>
       </c>
       <c r="K29">
         <v>-27000.0</v>
       </c>
       <c r="L29">
         <v>496000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
-        <v>591050000.0</v>
+        <v>593186000.0</v>
       </c>
       <c r="C30">
         <v>557937000.0</v>
       </c>
       <c r="D30">
         <v>573688000.0</v>
       </c>
       <c r="E30">
         <v>582348000.0</v>
       </c>
       <c r="F30">
         <v>486521000.0</v>
       </c>
       <c r="G30">
         <v>364068000.0</v>
       </c>
       <c r="H30">
         <v>281796000.0</v>
       </c>
       <c r="I30">
         <v>226046000.0</v>
       </c>
       <c r="J30">
         <v>192824000.0</v>
       </c>
       <c r="K30">
         <v>166761000.0</v>
       </c>
       <c r="L30">
         <v>127842000.0</v>
       </c>
       <c r="M30">
         <v>87549000.0</v>
       </c>
       <c r="N30">
         <v>65776000.0</v>
       </c>
       <c r="O30">
         <v>50534000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B31">
-        <v>18080000.0</v>
+        <v>18613000.0</v>
       </c>
       <c r="C31">
         <v>6420000.0</v>
       </c>
       <c r="D31">
         <v>-69045000.0</v>
       </c>
       <c r="E31">
         <v>-10691000.0</v>
       </c>
       <c r="F31">
         <v>-15848000.0</v>
       </c>
       <c r="G31">
         <v>-22764000.0</v>
       </c>
       <c r="H31">
         <v>-7808000.0</v>
       </c>
       <c r="I31">
         <v>-2041000.0</v>
       </c>
       <c r="J31">
         <v>1088000.0</v>
       </c>
       <c r="K31">
         <v>22000.0</v>
       </c>
       <c r="L31">
         <v>-2801000.0</v>
       </c>
       <c r="M31">
         <v>-3107000.0</v>
       </c>
       <c r="N31">
         <v>-79000.0</v>
       </c>
       <c r="O31">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>859794000.0</v>
       </c>
       <c r="C32">
         <v>844007000.0</v>
       </c>
       <c r="D32">
         <v>777707000.0</v>
       </c>
       <c r="E32">
         <v>685083000.0</v>
       </c>
       <c r="F32">
         <v>535404000.0</v>
       </c>
       <c r="G32">
         <v>411486000.0</v>
       </c>
       <c r="H32">
         <v>326947000.0</v>
       </c>
       <c r="I32">
         <v>244091000.0</v>
       </c>
@@ -12141,575 +12423,589 @@
       <c r="O32">
         <v>46044000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BA1" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
-        <v>67588000.0</v>
+        <v>65545000.0</v>
       </c>
       <c r="C2">
-        <v>66973000.0</v>
+        <v>64749000.0</v>
       </c>
       <c r="D2">
+        <v>67517000.0</v>
+      </c>
+      <c r="E2">
+        <v>64984000.0</v>
+      </c>
+      <c r="F2">
         <v>63059000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>59480000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>66267000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63017000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>60992000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>60994000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>59748000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>57830000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>58164000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>55999000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>54935000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>53850000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>54275000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>51289000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>49880000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43470000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>39308000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>36289000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>33694000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31028000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>29081000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>27714000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>25362000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>23630000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22181000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19286000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17810000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>17393000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>16594000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>17200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14367000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>13079000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12264000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11682000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10038000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>9293000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8712000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8962000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>7063000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6727000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6492000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5748000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4656000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4210000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3858000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3476000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3359000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2931000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3112000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>11231000.0</v>
+      </c>
+      <c r="C3">
+        <v>11210000.0</v>
+      </c>
+      <c r="D3">
         <v>11181000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>11200000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11390000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11665000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>11436000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11238000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10871000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11348000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11411000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11649000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11829000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11050000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10451000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10195000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10223000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10169000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9988000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>9745000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7028000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6740000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6284000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5928000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5576000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4843000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4559000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4598000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3944000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3427000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3360000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2660000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2678000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2399000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2324000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2067000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1613000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1624000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1395000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1911000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1708000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1711000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1652000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1339000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1227000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1134000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1098000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1018000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1146000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>878000.0</v>
       </c>
-      <c r="AX3"/>
-      <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12732,403 +13028,417 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>8396000.0</v>
+      </c>
+      <c r="C5">
+        <v>4328000.0</v>
+      </c>
+      <c r="D5">
         <v>8296000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11897000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>12965000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7459000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>4816000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>22343000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>9749000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>13001000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>18680000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-18014000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-63140000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-22604000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8699000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-24943000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-36811000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-40870000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-41348000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-34530000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-21656000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-24088000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-20507000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-17686000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15314000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-19219000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-10066000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10860000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8445000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9372000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10307000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-14202000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-16266000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-13231000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-12609000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-11897000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-10470000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10045000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-10124000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-12681000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-15219000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-20496000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10498000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-8573000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-6618000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-8072000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5948000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-7393000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7728000.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>19627000.0</v>
+      </c>
+      <c r="C6">
+        <v>15538000.0</v>
+      </c>
+      <c r="D6">
         <v>19477000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23097000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>24355000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19124000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>16252000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>33581000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>20620000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24349000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>30091000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6365000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-51311000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11554000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1752000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14748000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-26588000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-30701000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-31360000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-24785000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-14628000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-17348000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-14223000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11758000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-9738000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-14376000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5507000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6202000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6916000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5018000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6012000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-7647000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-11524000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-13867000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-10907000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-10542000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-10284000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8846000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-8650000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8213000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-10973000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-13508000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-18844000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-9159000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7346000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-5484000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-6974000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-4930000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6247000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-6850000.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13151,89 +13461,91 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13256,846 +13568,878 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
-        <v>149800000.0</v>
+        <v>145338000.0</v>
       </c>
       <c r="C9">
-        <v>150987000.0</v>
+        <v>144942000.0</v>
       </c>
       <c r="D9">
+        <v>149871000.0</v>
+      </c>
+      <c r="E9">
+        <v>152976000.0</v>
+      </c>
+      <c r="F9">
         <v>151134000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>150773000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>149994000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>151637000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>146999000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>144107000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>145520000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>141013000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>132258000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>127175000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>129544000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>121915000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>113180000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>106095000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>101758000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>96424000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>87113000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>81162000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>79465000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>74047000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>69831000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>66626000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>66286000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>59525000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>56778000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>53212000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>49484000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>44555000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>41048000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>37921000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>40531000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>36154000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>34364000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>32981000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>33352000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>30301000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>27975000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>26084000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>23891000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>21249000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>19063000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>17079000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16187000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>15673000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>13670000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>12878000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>48259000.0</v>
       </c>
-      <c r="AY9">
-[...4 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>5863000.0</v>
+      </c>
+      <c r="C10">
+        <v>1830000.0</v>
+      </c>
+      <c r="D10">
         <v>5726000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9312000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10338000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4805000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2033000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19506000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>7076000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>10331000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>15985000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-74529000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-65913000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-25321000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11481000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-27692000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-39569000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-43563000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-44225000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-37492000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-24715000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-29482000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-27937000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-25014000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-21231000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-22681000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-14217000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-14199000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-13939000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-11448000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-12625000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-11986000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-14202000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-16266000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-13231000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-12609000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-11450000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-10416000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-10162000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-10124000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-13303000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-15438000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-20992000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-11614000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-9147000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-7608000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-8896000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6878000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-8092000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-8382000.0</v>
       </c>
-      <c r="AX10">
-[...4 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>-210000.0</v>
+      </c>
+      <c r="C11">
+        <v>700000.0</v>
+      </c>
+      <c r="D11">
         <v>2597000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-497000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2700000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3514000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2952000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>538000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>8925000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-4063000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2082000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>869000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>594000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-96000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1035000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>37000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1436000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>400000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>208000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9449000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>363000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>981000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>527000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>235000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>243000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>129000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>207000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-519000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>225000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>395000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-155000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>131000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>95000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-227000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2325000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>187000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>129000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-388000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>70000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>149000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>142000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>114000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>211000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>97000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>74000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>99000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>89000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>95000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>96000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>47000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>43000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>40000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>2533000.0</v>
+      </c>
+      <c r="C12">
+        <v>2498000.0</v>
+      </c>
+      <c r="D12">
         <v>2570000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2585000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2627000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2654000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2783000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2837000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2673000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2670000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2695000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>56515000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2773000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2717000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2782000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2749000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2758000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2693000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2877000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2962000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3059000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5394000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7430000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7328000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5917000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3462000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3449000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3399000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3312000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3229000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3253000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1679000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>464000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>241000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>775000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>198000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>218000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>169000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>131000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>44000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>26000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>34000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1067000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>737000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>685000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>701000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>703000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>703000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>695000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>68000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>20000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>32000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13">
+        <v>5539000.0</v>
+      </c>
+      <c r="C13">
+        <v>5612000.0</v>
+      </c>
+      <c r="D13">
         <v>5580000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>6167000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5514000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>5758000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5551000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5571000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5221000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4720000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4177000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2545000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1787000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1668000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>960000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>498000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>243000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>112000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>63000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>84000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>122000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>96000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>111000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>87000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>208000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1048000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1253000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1448000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1582000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1704000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14118,780 +14462,804 @@
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>6073000.0</v>
+      </c>
+      <c r="C15">
+        <v>1130000.0</v>
+      </c>
+      <c r="D15">
         <v>3129000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9809000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>8338000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2105000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1481000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>16554000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6538000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1406000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>20048000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-76611000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-66782000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-25915000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-11385000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-28727000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-39606000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-44999000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-44625000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-37700000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-34164000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-29845000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-28918000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-25541000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-21466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-22924000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-14346000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-14406000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-13420000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-11673000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-13020000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-11831000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-14333000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-16361000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-13004000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-10284000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-11637000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-10545000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-9774000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-10194000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-13452000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-15580000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-21106000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-11825000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-9244000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-7682000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-8995000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-6967000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-8187000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-8478000.0</v>
       </c>
-      <c r="AX15">
-[...4 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-66782000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-25915000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-11385000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-28727000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-39606000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-44999000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-44625000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-37700000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-34164000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-29845000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-28918000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-25541000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-21466000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-22924000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-14346000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-14406000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-13420000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-11673000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-13020000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-11831000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-14333000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-16361000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-38462000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-10284000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-11637000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-10545000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-32422000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-10194000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-13452000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-15580000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-99079000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-25986000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-33032000.0</v>
       </c>
-      <c r="AS16">
-[...2 lines deleted...]
-      <c r="AT16">
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-84963000.0</v>
       </c>
-      <c r="AU16">
-[...4 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>6073000.0</v>
+      </c>
+      <c r="C17">
+        <v>1130000.0</v>
+      </c>
+      <c r="D17">
         <v>3129000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>9809000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8338000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2105000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1481000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>16554000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>8195000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2258000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>20048000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-76611000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-66782000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-25915000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-11385000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-28727000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-39606000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-44999000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-44625000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-37700000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-34164000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-29845000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-28918000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-25541000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-21466000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-22924000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14346000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-14406000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-13420000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-11673000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-13020000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-11831000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-14333000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-16361000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-38462000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-10284000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-11637000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-10545000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-32422000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-10194000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-13452000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-15580000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-49857000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-11825000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-9244000.0</v>
       </c>
-      <c r="AS17">
-[...2 lines deleted...]
-      <c r="AT17">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-32627000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>3006000.0</v>
+      </c>
+      <c r="C18">
+        <v>3114000.0</v>
+      </c>
+      <c r="D18">
         <v>3010000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3582000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2887000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3104000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2768000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2734000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2548000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2050000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1482000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-53970000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-986000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1049000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1822000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2251000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2515000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2581000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2814000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2878000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2937000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5298000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7318000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7241000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5709000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2414000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2197000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1950000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1730000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1498000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-11481000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1361000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>4649000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1707000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2160000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-491000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-639000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-215000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>270000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-972000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>124000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>230000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>418000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>601000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>956000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>1553000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1525000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>994000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-326000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>78000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>235000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>229000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-115000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>36000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-48000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>196000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-49000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>163000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>27231000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -14914,250 +15282,258 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
-        <v>2355000.0</v>
+        <v>3019000.0</v>
       </c>
       <c r="C21">
+        <v>-558000.0</v>
+      </c>
+      <c r="D21">
+        <v>2272000.0</v>
+      </c>
+      <c r="E21">
         <v>5903000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3494000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-101000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3626000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13961000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5223000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9716000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10932000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-16041000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-51659000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-23965000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-13348000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-23236000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-34651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-40379000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-40707000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-34315000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-21926000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-23116000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-20631000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-17916000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-15732000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-19820000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-12315000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-11756000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-12180000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-9744000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10812000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11301000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-14340000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-16585000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-13385000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-13042000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-11897000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10470000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-9945000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-10204000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-13281000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-15619000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-20871000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-10498000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-8573000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-6618000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-8072000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-5948000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-7393000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-7728000.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15180,1492 +15556,1554 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
-        <v>215033000.0</v>
+        <v>207864000.0</v>
       </c>
       <c r="C23">
+        <v>210249000.0</v>
+      </c>
+      <c r="D23">
+        <v>215116000.0</v>
+      </c>
+      <c r="E23">
         <v>212057000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>210699000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>210354000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>212635000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>200693000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>202768000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>195385000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>194336000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>214884000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>242081000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>207139000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>197827000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>199001000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>202106000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>197763000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>192345000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>174209000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>148347000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>140567000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>133790000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>122991000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>114644000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>114160000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>103963000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>94911000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>91139000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>82929000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>79582000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>73666000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>72781000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>71100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>71116000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>63563000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>59340000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>55715000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>54979000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>50543000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>50549000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>50415000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>53724000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>38810000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>34363000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>30189000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>30007000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>26277000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>25273000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>24464000.0</v>
       </c>
-      <c r="AX23">
-[...4 lines deleted...]
-      </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
       <c r="BA23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23">
+        <v>0.0</v>
+      </c>
+      <c r="BC23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24">
         <v>23788000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>11231000.0</v>
+      </c>
+      <c r="C25">
+        <v>11210000.0</v>
+      </c>
+      <c r="D25">
         <v>11182000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>11199000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>11390000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11665000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11436000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11238000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10871000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>11348000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11411000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11649000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>11829000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>11050000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10451000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10195000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10223000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>10169000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9988000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9745000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7028000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6740000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6284000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5928000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5576000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4843000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4559000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4598000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3944000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3427000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3360000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2660000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2678000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2399000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2324000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2067000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1613000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1624000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1395000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1911000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1708000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1711000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1652000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1339000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1227000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1134000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1098000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1018000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1146000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>878000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26">
+        <v>47073000.0</v>
+      </c>
+      <c r="C26">
+        <v>48354000.0</v>
+      </c>
+      <c r="D26">
         <v>48631000.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="E26">
+        <v>46914000.0</v>
+      </c>
+      <c r="F26">
         <v>47227000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>47888000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>47515000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>44565000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>40448000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>41368000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>39728000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>39940000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>50762000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>46346000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>42629000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>48622000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>48907000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>49812000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>48514000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>43880000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>35305000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>33080000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>29737000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>28509000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>26120000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>24202000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>21719000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>20154000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19626000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17865000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>17828000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>17111000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>16082000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>16722000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>14102000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>13570000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>11873000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>11393000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>11065000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>11616000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>12932000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>12342000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>14256000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>9945000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>8131000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>6414000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>6792000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>6330000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>6328000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>6120000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>5435000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5419000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>5292000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5265000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
-        <v>79722000000.0</v>
+        <v>76186000.0</v>
       </c>
       <c r="C27">
+        <v>78093000.0</v>
+      </c>
+      <c r="D27">
+        <v>84020000.0</v>
+      </c>
+      <c r="E27">
         <v>78221000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>77690000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>77734000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>73688000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>74521000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>76457000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>71362000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>73314000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>75699000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>83036000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>80587000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>78261000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>75968000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>78034000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>75146000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>73189000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>63041000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>56246000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>54978000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>54429000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>48448000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>44959000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>48145000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>44508000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>39904000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>38172000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>35138000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>32531000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>30570000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>31157000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>29052000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>31427000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>28224000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>27132000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>24810000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>24792000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>21284000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>21680000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>22768000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>23413000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>16265000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>14457000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>13230000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>14287000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>12155000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>11561000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>11004000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
-        <v>19246000000.0</v>
+        <v>17385000.0</v>
       </c>
       <c r="C28">
+        <v>17856000.0</v>
+      </c>
+      <c r="D28">
+        <v>20342000.0</v>
+      </c>
+      <c r="E28">
         <v>20535000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20813000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>23171000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25165000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>18590000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22765000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>19472000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>19315000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17866000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22888000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24207000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>22002000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20561000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>20890000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>21516000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20762000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23818000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>17488000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>16220000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15930000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>15006000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14484000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14099000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12374000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11223000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>11160000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9953000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9937000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8175000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8149000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>8732000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8387000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7402000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7256000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7248000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>7440000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7605000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>6644000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6593000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>7093000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5537000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5048000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4053000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3180000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3136000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3174000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3482000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>19492000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>16845000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>15025000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14414000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-210000.0</v>
+      </c>
+      <c r="C29">
+        <v>700000.0</v>
+      </c>
+      <c r="D29">
         <v>2597000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-497000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2700000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3514000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2952000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>538000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8925000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4063000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2082000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>869000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>594000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-96000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1035000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>37000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1436000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>400000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>208000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9449000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>363000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>981000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>527000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>235000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>243000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>129000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>207000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-519000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>225000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
-        <v>147445000.0</v>
+        <v>142319000.0</v>
       </c>
       <c r="C30">
-        <v>145000000.0</v>
+        <v>145500000.0</v>
       </c>
       <c r="D30">
+        <v>147599000.0</v>
+      </c>
+      <c r="E30">
+        <v>147073000.0</v>
+      </c>
+      <c r="F30">
         <v>147640000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>150874000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>146368000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>137676000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>141776000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>134391000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>134588000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>157054000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>183917000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>151140000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>142892000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>145151000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>147831000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>146474000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>142465000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>130739000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>109039000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>104278000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>100096000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>91963000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>85563000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>86446000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>78601000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>71281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>68958000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>62956000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>60296000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>55856000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>55388000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>54506000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>53916000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>49196000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>46261000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43451000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>43297000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>40505000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>41256000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>41703000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>44762000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>31747000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>27636000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>23697000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24259000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>21621000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>21063000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>20606000.0</v>
       </c>
-      <c r="AX30">
-[...4 lines deleted...]
-      </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30">
+        <v>0.0</v>
+      </c>
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B31">
-        <v>3371000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="C31">
+        <v>2388000.0</v>
+      </c>
+      <c r="D31">
+        <v>3454000.0</v>
+      </c>
+      <c r="E31">
         <v>3409000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6844000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>4906000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1593000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5545000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1853000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>615000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5053000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-58488000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-14254000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1356000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1867000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4456000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4918000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3184000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3518000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3177000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2789000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6366000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7306000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7098000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-5499000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2861000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1902000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2443000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1759000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1704000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1813000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-685000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>138000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>319000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>154000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>433000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>447000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>54000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-217000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>80000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-22000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>181000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-121000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1116000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-574000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-990000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-824000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-930000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-699000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-654000.0</v>
       </c>
-      <c r="AX31">
-[...4 lines deleted...]
-      </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31">
+        <v>0.0</v>
+      </c>
+      <c r="BC31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>210883000.0</v>
+      </c>
+      <c r="C32">
+        <v>209691000.0</v>
+      </c>
+      <c r="D32">
         <v>217388000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>217960000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>214193000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>210253000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>216261000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>214654000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>207991000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>205101000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>205268000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>198843000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>190422000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>183174000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>184479000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>175765000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>167455000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>157384000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>151638000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>139894000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>126421000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>117451000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>113159000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>105075000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>98912000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>94340000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>91648000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>83155000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>78959000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>73185000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>68770000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>62365000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>58441000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>54515000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>57731000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>50521000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>47443000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>45245000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>45034000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>40339000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>37268000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>34796000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>32853000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>28312000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>25790000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>23571000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>21935000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>20329000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>17880000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>16736000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>16373000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>15451000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>14545000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>13661000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16720,1219 +17158,1219 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>342086000.0</v>
       </c>
       <c r="C2">
         <v>213629000.0</v>
       </c>
       <c r="D2">
         <v>207287000.0</v>
       </c>
       <c r="E2">
         <v>164582000.0</v>
       </c>
       <c r="F2">
         <v>173617000.0</v>
       </c>
       <c r="G2">
         <v>123413000.0</v>
       </c>
       <c r="H2">
         <v>99565000.0</v>
       </c>
       <c r="I2">
         <v>51562000.0</v>
       </c>
       <c r="J2">
         <v>53148000.0</v>
       </c>
       <c r="K2">
         <v>86553000.0</v>
       </c>
       <c r="L2">
         <v>36823000.0</v>
       </c>
       <c r="M2">
         <v>20612000.0</v>
       </c>
       <c r="N2">
         <v>7667000.0</v>
       </c>
       <c r="O2">
         <v>21255000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>7599000</v>
       </c>
       <c r="C3">
         <v>3425000</v>
       </c>
       <c r="D3">
         <v>4366000</v>
       </c>
       <c r="E3">
         <v>20382000</v>
       </c>
       <c r="F3">
         <v>9010000</v>
       </c>
       <c r="G3">
         <v>13802000</v>
       </c>
       <c r="H3">
         <v>29428000</v>
       </c>
       <c r="I3">
         <v>12813000</v>
       </c>
       <c r="J3">
         <v>4824000</v>
       </c>
       <c r="K3">
         <v>4499000</v>
       </c>
       <c r="L3">
         <v>4136000</v>
       </c>
       <c r="M3">
         <v>7082000</v>
       </c>
       <c r="N3">
         <v>2777999</v>
       </c>
       <c r="O3">
         <v>2132999</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>45632000.0</v>
       </c>
       <c r="F4">
         <v>-7328000.0</v>
       </c>
       <c r="G4">
         <v>49525000.0</v>
       </c>
       <c r="H4">
         <v>24179000.0</v>
       </c>
       <c r="I4">
         <v>48497000.0</v>
       </c>
       <c r="J4">
         <v>-1586000.0</v>
       </c>
       <c r="K4">
         <v>-33405000.0</v>
       </c>
       <c r="L4">
         <v>49730000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>34375000.0</v>
       </c>
       <c r="F5">
         <v>59681000.0</v>
       </c>
       <c r="G5">
         <v>15356000.0</v>
       </c>
       <c r="H5">
         <v>-6056000.0</v>
       </c>
       <c r="I5">
         <v>9793000.0</v>
       </c>
       <c r="J5">
         <v>-74000.0</v>
       </c>
       <c r="K5">
         <v>-3523000.0</v>
       </c>
       <c r="L5">
         <v>-1787000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-95422000.0</v>
       </c>
       <c r="C6">
         <v>128457000.0</v>
       </c>
       <c r="D6">
         <v>6342000.0</v>
       </c>
       <c r="E6">
         <v>42705000.0</v>
       </c>
       <c r="F6">
         <v>-9035000.0</v>
       </c>
       <c r="G6">
         <v>50204000.0</v>
       </c>
       <c r="H6">
         <v>23848000.0</v>
       </c>
       <c r="I6">
         <v>48003000.0</v>
       </c>
       <c r="J6">
         <v>-1586000.0</v>
       </c>
       <c r="K6">
         <v>-33405000.0</v>
       </c>
       <c r="L6">
         <v>49730000.0</v>
       </c>
       <c r="M6">
         <v>16211000.0</v>
       </c>
       <c r="N6">
         <v>20612000.0</v>
       </c>
       <c r="O6">
         <v>-13588000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>-15492000.0</v>
       </c>
       <c r="C7">
         <v>-10445000.0</v>
       </c>
       <c r="D7">
         <v>351000.0</v>
       </c>
       <c r="E7">
         <v>39536000.0</v>
       </c>
       <c r="F7">
         <v>55063000.0</v>
       </c>
       <c r="G7">
         <v>-3466000.0</v>
       </c>
       <c r="H7">
         <v>-15242000.0</v>
       </c>
       <c r="I7">
         <v>18168000.0</v>
       </c>
       <c r="J7">
         <v>33697000.0</v>
       </c>
       <c r="K7">
         <v>32785000.0</v>
       </c>
       <c r="L7">
         <v>28992000.0</v>
       </c>
       <c r="M7">
         <v>21642000.0</v>
       </c>
       <c r="N7">
         <v>13011000.0</v>
       </c>
       <c r="O7">
         <v>8431000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-9050000.0</v>
       </c>
       <c r="F8">
         <v>-25475000.0</v>
       </c>
       <c r="G8">
         <v>-24380000.0</v>
       </c>
       <c r="H8">
         <v>-14800000.0</v>
       </c>
       <c r="I8">
         <v>-1685000.0</v>
       </c>
       <c r="J8">
         <v>-25217000.0</v>
       </c>
       <c r="K8">
         <v>-6195000.0</v>
       </c>
       <c r="L8">
         <v>-18370000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>1667000.0</v>
       </c>
       <c r="C9">
         <v>-5480000.0</v>
       </c>
       <c r="D9">
         <v>-14021000.0</v>
       </c>
       <c r="E9">
         <v>-9050000.0</v>
       </c>
       <c r="F9">
         <v>-25475000.0</v>
       </c>
       <c r="G9">
         <v>-24380000.0</v>
       </c>
       <c r="H9">
         <v>-14800000.0</v>
       </c>
       <c r="I9">
         <v>-1685000.0</v>
       </c>
       <c r="J9">
         <v>-25217000.0</v>
       </c>
       <c r="K9">
         <v>-6195000.0</v>
       </c>
       <c r="L9">
         <v>-18370000.0</v>
       </c>
       <c r="M9">
         <v>-7127000.0</v>
       </c>
       <c r="N9">
         <v>-4012000.0</v>
       </c>
       <c r="O9">
         <v>-6621000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>19579000.0</v>
       </c>
       <c r="G10">
         <v>-741000.0</v>
       </c>
       <c r="H10">
         <v>-7914000.0</v>
       </c>
       <c r="I10">
         <v>6098000.0</v>
       </c>
       <c r="J10">
         <v>5734000.0</v>
       </c>
       <c r="K10">
         <v>-1387000.0</v>
       </c>
       <c r="L10">
         <v>4796000.0</v>
       </c>
       <c r="M10">
         <v>3002000.0</v>
       </c>
       <c r="N10">
         <v>833000.0</v>
       </c>
       <c r="O10">
         <v>-1507000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14211000.0</v>
       </c>
       <c r="F11">
         <v>83485000.0</v>
       </c>
       <c r="G11">
         <v>5821000.0</v>
       </c>
       <c r="H11">
         <v>5869000.0</v>
       </c>
       <c r="I11">
         <v>10060000.0</v>
       </c>
       <c r="J11">
         <v>53180000.0</v>
       </c>
       <c r="K11">
         <v>40367000.0</v>
       </c>
       <c r="L11">
         <v>42566000.0</v>
       </c>
       <c r="M11">
         <v>4101000.0</v>
       </c>
       <c r="N11">
         <v>4035000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>118262000.0</v>
       </c>
       <c r="F12">
         <v>107705000.0</v>
       </c>
       <c r="G12">
         <v>66790000.0</v>
       </c>
       <c r="H12">
         <v>40371000.0</v>
       </c>
       <c r="I12">
         <v>28515000.0</v>
       </c>
       <c r="J12">
         <v>17431000.0</v>
       </c>
       <c r="K12">
         <v>18602000.0</v>
       </c>
       <c r="L12">
         <v>12477000.0</v>
       </c>
       <c r="M12">
         <v>2936000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11907000.0</v>
       </c>
       <c r="F13">
         <v>-2947000.0</v>
       </c>
       <c r="G13">
         <v>-14120000.0</v>
       </c>
       <c r="H13">
         <v>-19220000.0</v>
       </c>
       <c r="I13">
         <v>-6692000.0</v>
       </c>
       <c r="J13">
         <v>5734000.0</v>
       </c>
       <c r="K13">
         <v>-1387000.0</v>
       </c>
       <c r="L13">
         <v>4796000.0</v>
       </c>
       <c r="M13">
         <v>3002000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>45436000.0</v>
       </c>
       <c r="C14">
         <v>44893000.0</v>
       </c>
       <c r="D14">
         <v>45939000.0</v>
       </c>
       <c r="E14">
         <v>41038000.0</v>
       </c>
       <c r="F14">
         <v>33501000.0</v>
       </c>
       <c r="G14">
         <v>22631000.0</v>
       </c>
       <c r="H14">
         <v>16528000.0</v>
       </c>
       <c r="I14">
         <v>11097000.0</v>
       </c>
       <c r="J14">
         <v>7628000.0</v>
       </c>
       <c r="K14">
         <v>6725000.0</v>
       </c>
       <c r="L14">
         <v>5352000.0</v>
       </c>
       <c r="M14">
         <v>4140000.0</v>
       </c>
       <c r="N14">
         <v>2631000.0</v>
       </c>
       <c r="O14">
         <v>1529000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>7799000.0</v>
       </c>
       <c r="F15">
         <v>2453000.0</v>
       </c>
       <c r="G15">
         <v>201075000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>246664000.0</v>
       </c>
       <c r="C16">
         <v>342086000.0</v>
       </c>
       <c r="D16">
         <v>213629000.0</v>
       </c>
       <c r="E16">
         <v>207287000.0</v>
       </c>
       <c r="F16">
         <v>164582000.0</v>
       </c>
       <c r="G16">
         <v>173617000.0</v>
       </c>
       <c r="H16">
         <v>123413000.0</v>
       </c>
       <c r="I16">
         <v>99565000.0</v>
       </c>
       <c r="J16">
         <v>51562000.0</v>
       </c>
       <c r="K16">
         <v>53148000.0</v>
       </c>
       <c r="L16">
         <v>86553000.0</v>
       </c>
       <c r="M16">
         <v>36823000.0</v>
       </c>
       <c r="N16">
         <v>20612000.0</v>
       </c>
       <c r="O16">
         <v>7667000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>281000.0</v>
       </c>
       <c r="K17">
         <v>-203000.0</v>
       </c>
       <c r="L17">
         <v>-202000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>144535000.0</v>
       </c>
       <c r="C18">
         <v>168245000.0</v>
       </c>
       <c r="D18">
         <v>99912000.0</v>
       </c>
       <c r="E18">
         <v>57822000.0</v>
       </c>
       <c r="F18">
         <v>44907000.0</v>
       </c>
       <c r="G18">
         <v>-8915000.0</v>
       </c>
       <c r="H18">
         <v>-30848000.0</v>
       </c>
       <c r="I18">
         <v>-6747000.0</v>
       </c>
       <c r="J18">
         <v>8462000.0</v>
       </c>
       <c r="K18">
         <v>4613000.0</v>
       </c>
       <c r="L18">
         <v>-6043000.0</v>
       </c>
       <c r="M18">
         <v>-10438000.0</v>
       </c>
       <c r="N18">
         <v>-3391000.0</v>
       </c>
       <c r="O18">
         <v>-2824000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>-187520000.0</v>
       </c>
       <c r="C19">
         <v>-46522000.0</v>
       </c>
       <c r="D19">
         <v>-178754000.0</v>
       </c>
       <c r="E19">
         <v>-39988000.0</v>
       </c>
       <c r="F19">
         <v>51906000.0</v>
       </c>
       <c r="G19">
         <v>-10529000.0</v>
       </c>
       <c r="H19">
         <v>66933000.0</v>
       </c>
       <c r="I19">
         <v>-163195000.0</v>
       </c>
       <c r="J19">
         <v>-22421000.0</v>
       </c>
       <c r="K19">
         <v>-43475000.0</v>
       </c>
       <c r="L19">
         <v>-38976000.0</v>
       </c>
       <c r="M19">
         <v>-38976000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>30907000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-45992000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>92093000.0</v>
       </c>
       <c r="E21">
         <v>-83000.0</v>
       </c>
       <c r="F21">
         <v>355024000.0</v>
       </c>
       <c r="G21">
         <v>222359000.0</v>
       </c>
       <c r="H21">
         <v>222799000.0</v>
       </c>
       <c r="I21">
         <v>223121000.0</v>
       </c>
       <c r="J21">
         <v>230000000.0</v>
       </c>
       <c r="K21">
         <v>-68000.0</v>
       </c>
       <c r="L21">
         <v>-18793000.0</v>
       </c>
       <c r="M21">
         <v>-256000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>23381000.0</v>
       </c>
       <c r="C22">
         <v>25526000.0</v>
       </c>
       <c r="D22">
         <v>-149260000.0</v>
       </c>
       <c r="E22">
         <v>-124717000.0</v>
       </c>
       <c r="F22">
         <v>-146334000.0</v>
       </c>
       <c r="G22">
         <v>-98849000.0</v>
       </c>
       <c r="H22">
         <v>-53845000.0</v>
       </c>
       <c r="I22">
         <v>-55545000.0</v>
       </c>
       <c r="J22">
         <v>-45470000.0</v>
       </c>
       <c r="K22">
         <v>-49000000.0</v>
       </c>
       <c r="L22">
         <v>-49857000.0</v>
       </c>
       <c r="M22">
         <v>-32627000.0</v>
       </c>
       <c r="N22">
         <v>-18873000.0</v>
       </c>
       <c r="O22">
         <v>-12394000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>-7111000.0</v>
       </c>
       <c r="C23">
         <v>-5230000.0</v>
       </c>
       <c r="D23">
         <v>-7820000.0</v>
       </c>
       <c r="E23">
         <v>-7833000.0</v>
       </c>
       <c r="F23">
         <v>-28162000.0</v>
       </c>
       <c r="G23">
         <v>-9071000.0</v>
       </c>
       <c r="H23">
         <v>-6952000.0</v>
       </c>
       <c r="I23">
         <v>-2197000.0</v>
       </c>
       <c r="J23">
         <v>-1494000.0</v>
       </c>
       <c r="K23">
         <v>-5419000.0</v>
       </c>
       <c r="L23">
         <v>1304000.0</v>
       </c>
       <c r="M23">
         <v>-856000.0</v>
       </c>
       <c r="N23">
         <v>-1635000.0</v>
       </c>
       <c r="O23">
         <v>-2633000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>1786000.0</v>
       </c>
       <c r="C24">
         <v>-13802000.0</v>
       </c>
       <c r="D24">
         <v>-15878000.0</v>
       </c>
       <c r="E24">
         <v>300000.0</v>
       </c>
       <c r="F24">
         <v>-9854000.0</v>
       </c>
       <c r="G24">
         <v>-6130000.0</v>
       </c>
       <c r="H24">
         <v>60846000.0</v>
       </c>
       <c r="I24">
         <v>-166460000.0</v>
       </c>
       <c r="J24">
         <v>-200000.0</v>
       </c>
       <c r="K24">
         <v>1392000.0</v>
       </c>
       <c r="L24">
         <v>-38811000.0</v>
       </c>
       <c r="M24">
         <v>-200000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>14000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>-3836000.0</v>
       </c>
       <c r="C25">
         <v>2944000.0</v>
       </c>
       <c r="D25">
         <v>104791000.0</v>
       </c>
       <c r="E25">
         <v>2113000.0</v>
       </c>
       <c r="F25">
         <v>8642000.0</v>
       </c>
       <c r="G25">
         <v>19946000.0</v>
       </c>
       <c r="H25">
         <v>11120000.0</v>
       </c>
       <c r="I25">
         <v>4822000.0</v>
       </c>
       <c r="J25">
         <v>750000.0</v>
       </c>
       <c r="K25">
         <v>1211000.0</v>
       </c>
       <c r="L25">
         <v>2802000.0</v>
       </c>
       <c r="M25">
         <v>1134000.0</v>
       </c>
       <c r="N25">
         <v>460000.0</v>
       </c>
       <c r="O25">
         <v>456000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-4730000.0</v>
       </c>
       <c r="D26">
         <v>-5570000.0</v>
       </c>
       <c r="E26">
         <v>-7462000.0</v>
       </c>
       <c r="F26">
         <v>-16044000.0</v>
       </c>
       <c r="G26">
         <v>-8921000.0</v>
       </c>
       <c r="H26">
         <v>-6952000.0</v>
       </c>
       <c r="I26">
         <v>-2197000.0</v>
       </c>
       <c r="J26">
         <v>-698000.0</v>
       </c>
       <c r="K26">
         <v>-4114000.0</v>
       </c>
       <c r="L26">
         <v>1304000.0</v>
       </c>
       <c r="M26">
         <v>-3526000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>-3260000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>104335000.0</v>
       </c>
       <c r="C27">
         <v>107961000.0</v>
       </c>
       <c r="D27">
         <v>108081000.0</v>
       </c>
       <c r="E27">
         <v>119902000.0</v>
       </c>
       <c r="F27">
         <v>102579000.0</v>
       </c>
       <c r="G27">
         <v>63888000.0</v>
       </c>
       <c r="H27">
         <v>40664000.0</v>
       </c>
       <c r="I27">
         <v>27593000.0</v>
       </c>
       <c r="J27">
         <v>19541000.0</v>
       </c>
       <c r="K27">
         <v>17316000.0</v>
       </c>
       <c r="L27">
         <v>10685000.0</v>
       </c>
       <c r="M27">
         <v>2159000.0</v>
       </c>
       <c r="N27">
         <v>2047000.0</v>
       </c>
       <c r="O27">
         <v>1720000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-43811000.0</v>
       </c>
       <c r="C28">
         <v>5582000.0</v>
       </c>
       <c r="D28">
         <v>79597000.0</v>
       </c>
       <c r="E28">
         <v>7416000.0</v>
       </c>
       <c r="F28">
         <v>264132999.0</v>
       </c>
       <c r="G28">
         <v>200925000.0</v>
       </c>
       <c r="H28">
         <v>8788000.0</v>
       </c>
       <c r="I28">
         <v>236164000.0</v>
       </c>
       <c r="J28">
         <v>7268000.0</v>
       </c>
       <c r="K28">
         <v>1161000.0</v>
       </c>
       <c r="L28">
         <v>94786000.0</v>
       </c>
       <c r="M28">
         <v>26669000.0</v>
       </c>
       <c r="N28">
         <v>16322000.0</v>
       </c>
       <c r="O28">
         <v>-5973000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>152134000.0</v>
       </c>
       <c r="C29">
         <v>171670000.0</v>
       </c>
       <c r="D29">
         <v>104278000.0</v>
       </c>
       <c r="E29">
         <v>78204000.0</v>
       </c>
       <c r="F29">
         <v>53917000.0</v>
       </c>
       <c r="G29">
         <v>4887000.0</v>
       </c>
       <c r="H29">
         <v>-1420000.0</v>
       </c>
       <c r="I29">
         <v>6066000.0</v>
       </c>
       <c r="J29">
         <v>13286000.0</v>
       </c>
       <c r="K29">
         <v>9112000.0</v>
       </c>
       <c r="L29">
         <v>-1907000.0</v>
       </c>
       <c r="M29">
         <v>-3356000.0</v>
       </c>
       <c r="N29">
         <v>-613000.0</v>
       </c>
       <c r="O29">
         <v>-691000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-209439000.0</v>
       </c>
       <c r="C30">
         <v>-46522000.0</v>
       </c>
       <c r="D30">
         <v>-178754000.0</v>
       </c>
       <c r="E30">
         <v>-39988000.0</v>
       </c>
       <c r="F30">
         <v>-325378000.0</v>
       </c>
       <c r="G30">
         <v>-156287000.0</v>
       </c>
       <c r="H30">
         <v>16811000.0</v>
       </c>
       <c r="I30">
         <v>-193733000.0</v>
       </c>
@@ -17954,4010 +18392,4144 @@
       <c r="O30">
         <v>-6924000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>343291000.0</v>
+      </c>
+      <c r="C2">
+        <v>246664000.0</v>
+      </c>
+      <c r="D2">
         <v>130613000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>261327000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>298711000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>342086000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>222571000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>236975000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>198716000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>213629000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>182727000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>185929000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>205757000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>207287000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>168353000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>163469000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>141365000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>164582000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>227104000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>493568000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>503804000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>173617000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>239409000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>279343000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>204434000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>123413000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>114925000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>126569000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>89869000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>99565000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>131160000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>100731000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>99646000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>51562000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>49055000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>53068000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>50662000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>53148000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>87715000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>84755000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>83508000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>86553000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>123984000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>33343000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>36823000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>8258000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9498000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>13429000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>20612000.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
-        <v>1153000</v>
+        <v>1154000</v>
       </c>
       <c r="C3">
+        <v>2081000</v>
+      </c>
+      <c r="D3">
+        <v>5275000</v>
+      </c>
+      <c r="E3">
         <v>4137000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5262000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1361000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1183000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1342000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>279999</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>620000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>367000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>295000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1419000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2285000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7295000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5863000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8707000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3053000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4175000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2164000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1699000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>972000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6677000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3170000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1198999</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2756000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2375000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9341000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9249000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8463000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4409000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2754000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3503000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2147000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1318000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>928000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1243000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1335000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1192000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1465000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>750000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1092000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1297000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1644000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>622000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>573000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>915000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>277000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>876000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>5014000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2778000</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-19524000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-1497000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>36074000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>4730000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>27128000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-22300000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-62090000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-265519000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-10442000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>330723000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-66611000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-41378000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>75933000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>81581000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>8171000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-11147000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>36703000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-9548000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-31329000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>30043000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>1363000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>48420000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-4013000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>2406000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2486000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>2960000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1247000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-3045000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>29749000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-19869000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>29380000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2581000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>13241000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5665000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>41973000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>547000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>18266000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1105000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>29738000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1165000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3835000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-17052000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>21349000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9833000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1566000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-19138000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>20925000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2999000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3230000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4903000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>189000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1054000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1466000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>325000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-685000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-716000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>82316000.0</v>
+      </c>
+      <c r="C6">
+        <v>96627000.0</v>
+      </c>
+      <c r="D6">
         <v>116051000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-130714000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-37384000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-50624000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>119515000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14404000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>38259000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-14913000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>30902000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3202000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-19828000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1530000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>38934000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4884000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>22104000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-23217000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-62522000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-266464000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10236000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>330187000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-65792000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-39934000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>74909000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>81021000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>8488000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-11644000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>36700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9696000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-31595000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>30429000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1085000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>48084000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>51562000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>49055000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>53068000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2486000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-34567000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2960000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1247000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3045000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-37431000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>96984000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-6343000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3480000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>28565000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1240000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-3931000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-7183000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>32311000.0</v>
+      </c>
+      <c r="C7">
+        <v>6273000.0</v>
+      </c>
+      <c r="D7">
         <v>909000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8146000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2775000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-11030000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>19649000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-6452000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-13523000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-10119000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>18466000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-17678000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>10218000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10655000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>17997000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5078000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1655000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14806000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12715000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>16903000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>7409000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>18036000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-240000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7436000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4602000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-6060000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3701000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1921000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-594000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-16428000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>12244000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-3444000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-5414000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>14782000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>13870000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>11407000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>914000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>7506000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>10671000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>5795000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>9540000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>6779000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>11162000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>9680000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>5733000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>2417000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>8999000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>4119000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>3901000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>4623000.0</v>
       </c>
-      <c r="AX7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-20695000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>35805000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-30475000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3278000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-18180000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>36327000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-48997000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>10706000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-21598000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>34414000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-37608000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>2393000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-11773000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>22608000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-25660000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>6311000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-10180000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>14729000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-20972000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-5299000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-10136000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>34722000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-1110000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-13942000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>15182000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>189000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-9103000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>14048000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-6250000.0</v>
+      </c>
+      <c r="C9">
+        <v>31405000.0</v>
+      </c>
+      <c r="D9">
         <v>-24244000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>8419000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-10176000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>27668000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-27912000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2442000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-19539000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>39529000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-26449000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2682000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-20695000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>35805000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-30475000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3278000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-18180000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>36327000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-48997000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>10706000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-21598000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>34414000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-37608000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2393000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-11773000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>22608000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-25660000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6311000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-10180000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14729000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-20972000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-5299000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-10136000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>34722000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-25347000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1110000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-13942000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>15182000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-11329000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>189000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-9103000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>14048000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-11721000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-5809000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-5019000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>4179000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-7408000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1152000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-1135000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2568000.0</v>
       </c>
-      <c r="AX9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:50">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-15981000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3348000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19329000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>17449000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4939000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13150000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-15959000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1901000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4002000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8847000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-15491000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5494000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2109000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2508000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-18025000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11328000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6847000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2874000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-14951000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5295000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2968000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3487000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6016000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1130000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2418000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3374000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-8309000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3784000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3079000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2595000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4662000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1546000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>717000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-936000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1675000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>13824000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-26591000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>19092000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4381000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14237000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-15856000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>57017000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5577000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>19354000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-15273000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7893000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6208000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3336000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-11616000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>8267000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1601000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8020000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-12019000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>12291000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4854000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7952000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-15037000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4501000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>12328000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>15910000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-9142000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>3197000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>5281000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>19328000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-6553000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4400000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>4101000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>4035000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>62354000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>30368000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>22130000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32518000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>34166000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>29448000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>25514000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29405000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>27780000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>25006000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>17888000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18049000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>16670000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14183000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10925000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10889000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9959000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8598000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6815000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>7269000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7955000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6476000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>17431000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2554000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5129000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4736000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>18602000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4278000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>4067000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5498000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12477000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>2936000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>15606000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>15606000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>14780000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1739000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5598000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-34024000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4695000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>620000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>9653000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-17915000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-6200000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1718000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6369000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-16007000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-409000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-122000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>430000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-19119000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4923000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>4993000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>56000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-16664000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>5734000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2968000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3487000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1466000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-1387000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>325000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-685000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-716000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>4796000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>3002000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>11231000.0</v>
+      </c>
+      <c r="C14">
+        <v>11210000.0</v>
+      </c>
+      <c r="D14">
         <v>11181000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12297000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11390000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11665000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>11436000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11238000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10871000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11348000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11411000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11649000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11829000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11050000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10451000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10195000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>10223000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10169000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9988000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>9745000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7028000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6740000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6284000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5928000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5576000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4843000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4559000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4598000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3944000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3427000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3360000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2660000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2678000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2399000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2324000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2067000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1613000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1624000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1395000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1911000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1708000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1711000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1652000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1339000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1227000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1134000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1098000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1018000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1146000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>878000.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>4030000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4030000.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>978000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>31668000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>425607000.0</v>
+      </c>
+      <c r="C16">
+        <v>343291000.0</v>
+      </c>
+      <c r="D16">
         <v>246664000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>130613000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>261327000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>291462000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>342086000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>222571000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>236975000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>198716000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>213629000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>182727000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>185929000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>205757000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>207287000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>168353000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>163469000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>141365000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>164582000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>227104000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>493568000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>503804000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>173617000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>239409000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>279343000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>204434000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>123413000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>114925000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>126569000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>89869000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>99565000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>131160000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>100731000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>99646000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>51562000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>49055000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>53068000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>50662000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>53148000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>87715000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>84755000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>83508000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>86553000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>123984000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>27000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33343000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>36823000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8258000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9498000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>13429000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>20612000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>175000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>220000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-76000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-14000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-77000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>151000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
-        <v>36424000.0</v>
+        <v>35834000.0</v>
       </c>
       <c r="C18">
+        <v>37736000.0</v>
+      </c>
+      <c r="D18">
+        <v>32302000.0</v>
+      </c>
+      <c r="E18">
         <v>34411000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>42280000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>28396000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>62590000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>42627000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>32578000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>30450000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>63099000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3370000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>29886000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3557000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>33018000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14247000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1258000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7350000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>513000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>17284000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>7487000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>19623000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6095000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7908000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-757000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9971000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5449000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7502000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-6766000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-22029000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>7525000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6804000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-12617000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5149000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>6884000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>4816000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5224000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1986000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5859000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>325000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1113000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2684000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1224000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>629000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1863000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3585000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1088000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1212000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3161000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-7153000.0</v>
       </c>
-      <c r="AX18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>50000000.0</v>
+      </c>
+      <c r="C19">
+        <v>85000000.0</v>
+      </c>
+      <c r="D19">
         <v>88018000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-171652000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-41317000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-79213000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>52966000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-64693000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>6899000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-41694000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-33568000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-83003000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-52006000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>30917000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5146000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-9439000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>30668000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-29336000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-10624000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>36900000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-6876000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>35506000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-57418000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-50451000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>7688000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>89652000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>3854000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-4791000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>58161000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>9709000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-23826000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-161842000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>12871000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>9602000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-1518000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>4061000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>5278000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-6501000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-38976000.0</v>
       </c>
       <c r="AN19">
         <v>-38976000.0</v>
       </c>
       <c r="AO19">
         <v>-38976000.0</v>
       </c>
       <c r="AP19">
         <v>-38976000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
+      <c r="AQ19">
+        <v>-38976000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-38976000.0</v>
+      </c>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-38976000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>166</v>
-[...16 lines deleted...]
-      <c r="I21"/>
+        <v>168</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-12000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-12000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-45351000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-416000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2002000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>404453000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-29000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-864000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>223252000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="AA21">
         <v>230000000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-      <c r="AD21">
+      <c r="AB21">
+        <v>230000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>230000000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-408000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>223529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="AH21">
         <v>230000000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
+      <c r="AI21">
+        <v>230000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>230000000.0</v>
+      </c>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-68000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-68000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-18793000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-256000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>6073000.0</v>
+      </c>
+      <c r="C22">
+        <v>1130000.0</v>
+      </c>
+      <c r="D22">
         <v>3129000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9809000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8337999.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2105000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1481000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>16554000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6538000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1406000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>20048000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-76611000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-66782000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-25915000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-11385000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-28727000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-39606000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-44999000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-44625000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-37700000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-34164000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-29845000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-28918000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-25541000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-21466000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-22924000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14346000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-14406000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13420000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-11673000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-13020000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11831000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-14333000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-16361000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-13004000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-10284000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-11637000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-10545000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-9774000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-10194000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-13452000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-15580000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-21106000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-11825000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-9244000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-7682000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-8995000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-6967000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-8187000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-8478000.0</v>
       </c>
-      <c r="AX22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-47000.0</v>
+      </c>
+      <c r="C23">
+        <v>-255000.0</v>
+      </c>
+      <c r="D23">
         <v>-4091000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-537000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1885000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1303000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1347000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-794000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1325000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1764000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1558000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1421000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1324000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-3517000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-790000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1637000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1945000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3461000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4672000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-14388000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3347000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-5755000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2937000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2684000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1917000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1533000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2026000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2087000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1860000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-979000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-485000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-707000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-543000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-462000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-230000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-207000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-888000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-169000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1593000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-66000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>211000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-444000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-612000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>115012000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1229000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>408000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>31071000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>50000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-709000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>39000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
-        <v>-31000000.0</v>
+        <v>-4009000.0</v>
       </c>
       <c r="C24">
+        <v>-4319000.0</v>
+      </c>
+      <c r="D24">
+        <v>-4122000.0</v>
+      </c>
+      <c r="E24">
         <v>457999.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-4314000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2391000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-3748000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-10414000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-3013000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-2916000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-2845000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-3952000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4305000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-4776000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-4497000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-4590000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4536000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3522000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2692000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-2957000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2447000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1758000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1723000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-51910000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6214000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1474000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>14607000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-6325000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-16172000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1601000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-24586000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-1092000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-720000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-693000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>14517000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-15157000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-316000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-6501000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1392000.0</v>
       </c>
-      <c r="AM24">
-[...4 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>3344000.0</v>
       </c>
-      <c r="AQ24">
-[...5 lines deleted...]
-      <c r="AS24"/>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-200000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>-30682000.0</v>
+      </c>
+      <c r="C25">
+        <v>2534000.0</v>
+      </c>
+      <c r="D25">
         <v>-528000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-439000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2541999.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-134000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4153000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1965000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-94000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>850000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-9704000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>62537000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>44345000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1989000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2979000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2593000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2766000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1505000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1361000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1304000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5099000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4802000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5752000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5266000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4255000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2605000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2334000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2026000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1788000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2825000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1022000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-19000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-52000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>437000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>39000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>78000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>97000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>705000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>38000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>52000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>78000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>394000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>932000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>189000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>138000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="AV25">
         <v>138000.0</v>
       </c>
       <c r="AW25">
+        <v>139000.0</v>
+      </c>
+      <c r="AX25">
         <v>138000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25">
+        <v>138000.0</v>
+      </c>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-47000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-585000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-537000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-847000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-794000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1325000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1764000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1558000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1421000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1324000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1267000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-719000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1637000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1645000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-3461000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-4672000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-4701000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3347000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-3324000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2937000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-2534000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-1917000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1533000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-2026000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-2087000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-1860000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-979000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>324000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-707000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-543000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-462000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-230000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-207000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-92000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-169000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-288000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-66000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-673000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-3087000.0</v>
       </c>
-      <c r="AP26">
-[...4 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-3526000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>19825000.0</v>
+      </c>
+      <c r="C27">
+        <v>19890000.0</v>
+      </c>
+      <c r="D27">
         <v>23276000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>26327000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>27581000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>27151000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>31065000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>24594000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>29066000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>25745000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>23245000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>23768000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>31695000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>29373000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>27598000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>30971000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>32411000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>28922000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>28707000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>29196000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>23814000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>20862000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>16967000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>17128000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>16446000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>13347000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>11174000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>10426000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>10430000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>8634000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>6594000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7424000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>7350000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6225000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4803000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5288000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5171000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4279000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3979000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4177000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3641000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>5519000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>7852000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1427000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>831000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>575000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>368000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>632000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>631000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>528000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-47000.0</v>
+      </c>
+      <c r="C28">
+        <v>2634000.0</v>
+      </c>
+      <c r="D28">
         <v>-4676000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1965000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-47122000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4732000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1217000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3438000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1000999.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4362000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2198000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>77780000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1177000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2838000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>907000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5012000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1711000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3208000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-49287000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-9246000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5906000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>328572000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1375000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2679000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>196247000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3374000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>269000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2666000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1480000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4373000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>192000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>199781000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1829000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>34362000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>623000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2092000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2448000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2105000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1187000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2649000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>211000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-512000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-678000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>96408000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1293000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>349000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>27486000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-14000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-772000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-31000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>16322000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>36988000.0</v>
+      </c>
+      <c r="C29">
+        <v>39817000.0</v>
+      </c>
+      <c r="D29">
         <v>37577000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>38548000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>47542000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>29757000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>63773000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43969000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>32858000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>31070000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>63466000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3665000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>31305000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5842000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>40242000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>20110000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7449000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10403000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4688000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>19448000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9186000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>20595000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>582000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11078000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>442000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7215000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7824000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1839000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2483000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-13566000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>11934000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-4050000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-9114000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>7296000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>8202000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>5744000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3981000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3321000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>7051000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>1790000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>1863000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1592000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>73000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2273000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1241000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-3012000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2003000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-935000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2285000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2139000.0</v>
       </c>
-      <c r="AX29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:50">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>44837000.0</v>
+      </c>
+      <c r="C30">
+        <v>55255000.0</v>
+      </c>
+      <c r="D30">
         <v>82743000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-171652000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-41317000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-79213000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>52966000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-64693000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6899000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-41694000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-33568000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-83003000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-52006000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10177000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5146000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-20392000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>21461000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-35911000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-17491000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-275721000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-13722000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-18444000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-65818000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-55135000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-120756000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>85422000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>78000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-15652000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32740000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-355000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-43455000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-165688000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8648000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6762000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-6280000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-12024000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3719000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-7836000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-40168000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1465000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-750000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1092000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-36764000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1644000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-3966000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-573000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-915000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-277000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-876000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-5014000.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>