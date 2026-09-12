--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1793,51 +1796,51 @@
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>335000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="C12">
         <v>74000000.0</v>
       </c>
       <c r="D12">
         <v>140000000.0</v>
       </c>
       <c r="E12">
         <v>143400000.0</v>
       </c>
       <c r="F12">
         <v>29000000.0</v>
       </c>
       <c r="G12">
         <v>38200000.0</v>
       </c>
       <c r="H12">
         <v>47100000.0</v>
       </c>
       <c r="I12">
         <v>70500000.0</v>
       </c>
       <c r="J12">
         <v>83300000.0</v>
       </c>
@@ -2933,51 +2936,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>520000000.0</v>
+        <v>13730000000.0</v>
       </c>
       <c r="C28">
         <v>12883000000.0</v>
       </c>
       <c r="D28">
         <v>12929000000.0</v>
       </c>
       <c r="E28">
         <v>11938000000.0</v>
       </c>
       <c r="F28">
         <v>9802600000.0</v>
       </c>
       <c r="G28">
         <v>9136100000.0</v>
       </c>
       <c r="H28">
         <v>8905400000.0</v>
       </c>
       <c r="I28">
         <v>8267000000.0</v>
       </c>
       <c r="J28">
         <v>8104100000.0</v>
       </c>
@@ -3073,51 +3076,51 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>1897000000.0</v>
+        <v>2169000000.0</v>
       </c>
       <c r="C30">
         <v>2071000000.0</v>
       </c>
       <c r="D30">
         <v>1992000000.0</v>
       </c>
       <c r="E30">
         <v>1982900000.0</v>
       </c>
       <c r="F30">
         <v>1508400000.0</v>
       </c>
       <c r="G30">
         <v>1328300000.0</v>
       </c>
       <c r="H30">
         <v>1402600000.0</v>
       </c>
       <c r="I30">
         <v>1350500000.0</v>
       </c>
       <c r="J30">
         <v>1217300000.0</v>
       </c>
@@ -3430,51 +3433,51 @@
         <v>1922500000.0</v>
       </c>
       <c r="Q34">
         <v>1722100000.0</v>
       </c>
       <c r="R34">
         <v>1662400000.0</v>
       </c>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>18470000000.0</v>
+        <v>18469000000.0</v>
       </c>
       <c r="C35">
         <v>16867000000.0</v>
       </c>
       <c r="D35">
         <v>16639000000.0</v>
       </c>
       <c r="E35">
         <v>15975400000.0</v>
       </c>
       <c r="F35">
         <v>13559700000.0</v>
       </c>
       <c r="G35">
         <v>12663200000.0</v>
       </c>
       <c r="H35">
         <v>11498300000.0</v>
       </c>
       <c r="I35">
         <v>10968900000.0</v>
       </c>
       <c r="J35">
         <v>10551100000.0</v>
       </c>
@@ -3519,51 +3522,51 @@
       </c>
       <c r="X35">
         <v>1977600000.0</v>
       </c>
       <c r="Y35">
         <v>1935800000.0</v>
       </c>
       <c r="Z35">
         <v>1714000000.0</v>
       </c>
       <c r="AA35">
         <v>1504800000.0</v>
       </c>
       <c r="AB35">
         <v>1400300000.0</v>
       </c>
       <c r="AC35">
         <v>729200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>1834000000.0</v>
+        <v>811000000.0</v>
       </c>
       <c r="C36">
         <v>722000000.0</v>
       </c>
       <c r="D36">
         <v>641000000.0</v>
       </c>
       <c r="E36">
         <v>596600000.0</v>
       </c>
       <c r="F36">
         <v>543700000.0</v>
       </c>
       <c r="G36">
         <v>602300000.0</v>
       </c>
       <c r="H36">
         <v>595600000.0</v>
       </c>
       <c r="I36">
         <v>452900000.0</v>
       </c>
       <c r="J36">
         <v>449100000.0</v>
       </c>
@@ -3752,51 +3755,51 @@
         <v>362100000.0</v>
       </c>
       <c r="W38">
         <v>366400000.0</v>
       </c>
       <c r="X38">
         <v>484000000.0</v>
       </c>
       <c r="Y38">
         <v>276900000.0</v>
       </c>
       <c r="Z38">
         <v>205000000.0</v>
       </c>
       <c r="AA38">
         <v>52900000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>291000000.0</v>
+        <v>172000000.0</v>
       </c>
       <c r="C39">
         <v>163000000.0</v>
       </c>
       <c r="D39">
         <v>151000000.0</v>
       </c>
       <c r="E39">
         <v>134200000.0</v>
       </c>
       <c r="F39">
         <v>101200000.0</v>
       </c>
       <c r="G39">
         <v>96200000.0</v>
       </c>
       <c r="H39">
         <v>99500000.0</v>
       </c>
       <c r="I39">
         <v>90300000.0</v>
       </c>
       <c r="J39">
         <v>85000000.0</v>
       </c>
@@ -3841,51 +3844,51 @@
       </c>
       <c r="X39">
         <v>187900000.0</v>
       </c>
       <c r="Y39">
         <v>72200000.0</v>
       </c>
       <c r="Z39">
         <v>75800000.0</v>
       </c>
       <c r="AA39">
         <v>162500000.0</v>
       </c>
       <c r="AB39">
         <v>68000000.0</v>
       </c>
       <c r="AC39">
         <v>44700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>1462000000.0</v>
+        <v>1414000000.0</v>
       </c>
       <c r="C40">
         <v>1381000000.0</v>
       </c>
       <c r="D40">
         <v>1179100000.0</v>
       </c>
       <c r="E40">
         <v>1043500000.0</v>
       </c>
       <c r="F40">
         <v>934200000.0</v>
       </c>
       <c r="G40">
         <v>823500000.0</v>
       </c>
       <c r="H40">
         <v>828500000.0</v>
       </c>
       <c r="I40">
         <v>803300000.0</v>
       </c>
       <c r="J40">
         <v>876500000.0</v>
       </c>
@@ -4271,51 +4274,51 @@
       </c>
       <c r="X45">
         <v>993100000.0</v>
       </c>
       <c r="Y45">
         <v>1910000000.0</v>
       </c>
       <c r="Z45">
         <v>1774900000.0</v>
       </c>
       <c r="AA45">
         <v>1667800000.0</v>
       </c>
       <c r="AB45">
         <v>1605500000.0</v>
       </c>
       <c r="AC45">
         <v>1096100000.0</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>12639000000.0</v>
+        <v>12847000000.0</v>
       </c>
       <c r="C46">
         <v>12109000000.0</v>
       </c>
       <c r="D46">
         <v>11589000000.0</v>
       </c>
       <c r="E46">
         <v>11019100000.0</v>
       </c>
       <c r="F46">
         <v>9487400000.0</v>
       </c>
       <c r="G46">
         <v>8945000000.0</v>
       </c>
       <c r="H46">
         <v>8627100000.0</v>
       </c>
       <c r="I46">
         <v>8020100000.0</v>
       </c>
       <c r="J46">
         <v>7777400000.0</v>
       </c>
@@ -4652,51 +4655,51 @@
       <c r="M50">
         <v>10400000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>596000000.0</v>
+        <v>13806000000.0</v>
       </c>
       <c r="C51">
         <v>12957000000.0</v>
       </c>
       <c r="D51">
         <v>13069000000.0</v>
       </c>
       <c r="E51">
         <v>12081400000.0</v>
       </c>
       <c r="F51">
         <v>9831600000.0</v>
       </c>
       <c r="G51">
         <v>9174300000.0</v>
       </c>
       <c r="H51">
         <v>8952500000.0</v>
       </c>
       <c r="I51">
         <v>8337500000.0</v>
       </c>
       <c r="J51">
         <v>8187400000.0</v>
       </c>
@@ -4741,51 +4744,51 @@
       </c>
       <c r="X51">
         <v>1520300000.0</v>
       </c>
       <c r="Y51">
         <v>1442100000.0</v>
       </c>
       <c r="Z51">
         <v>1367700000.0</v>
       </c>
       <c r="AA51">
         <v>1256700000.0</v>
       </c>
       <c r="AB51">
         <v>1209300000.0</v>
       </c>
       <c r="AC51">
         <v>1057100000.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>596000000.0</v>
+        <v>644000000.0</v>
       </c>
       <c r="C52">
         <v>917000000.0</v>
       </c>
       <c r="D52">
         <v>987000000.0</v>
       </c>
       <c r="E52">
         <v>513900000.0</v>
       </c>
       <c r="F52">
         <v>46400000.0</v>
       </c>
       <c r="G52">
         <v>201600000.0</v>
       </c>
       <c r="H52">
         <v>981400000.0</v>
       </c>
       <c r="I52">
         <v>690700000.0</v>
       </c>
       <c r="J52">
         <v>706700000.0</v>
       </c>
@@ -5217,51 +5220,51 @@
       </c>
       <c r="X57">
         <v>672000000.0</v>
       </c>
       <c r="Y57">
         <v>392200000.0</v>
       </c>
       <c r="Z57">
         <v>386400000.0</v>
       </c>
       <c r="AA57">
         <v>381800000.0</v>
       </c>
       <c r="AB57">
         <v>385300000.0</v>
       </c>
       <c r="AC57">
         <v>783800000.0</v>
       </c>
     </row>
     <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>22398000000.0</v>
+        <v>22397000000.0</v>
       </c>
       <c r="C58">
         <v>20995000000.0</v>
       </c>
       <c r="D58">
         <v>20867000000.0</v>
       </c>
       <c r="E58">
         <v>19366100000.0</v>
       </c>
       <c r="F58">
         <v>15975300000.0</v>
       </c>
       <c r="G58">
         <v>14945200000.0</v>
       </c>
       <c r="H58">
         <v>14562900000.0</v>
       </c>
       <c r="I58">
         <v>13687500000.0</v>
       </c>
       <c r="J58">
         <v>13185900000.0</v>
       </c>
@@ -5572,747 +5575,753 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI62"/>
+  <dimension ref="A1:DJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>1440000000.0</v>
+      </c>
+      <c r="C2">
         <v>1196000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1374000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1247000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1199000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1154000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1345000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1225400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1285500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1179200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1412000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1198200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1098400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>984200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1221800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1024300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1044600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>846600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>910000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>815000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>728100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>678300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>779000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>646300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>657400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>660600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>777900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>697200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>719600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>629600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>761500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>661300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>629800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>572400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>598100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>599300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>596500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>520800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>553800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>542800000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>558000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>542400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>577400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>560800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>544100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>491600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>527300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>517300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>522300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>491100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>511400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>505500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>527600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>464300000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>474500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>490600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>529500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>451000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>563600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>515200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>476800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>431600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>606500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>473000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>470500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>412200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>592800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>458800000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>462900000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>552500000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>564000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>144600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>139700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>120900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>160800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>124800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>122800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>108800000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>161500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>125800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>132000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>123300000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>176100000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>123100000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>121000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>110000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>119600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>118900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>111900000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>113200000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>129100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>118700000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>104300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>97100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>123500000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>92500000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>76200000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>79300000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>90200000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>79700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>77900000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>61000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>103400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>56300000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>64900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>65100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>76100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>65000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>67100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>45000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>64700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>40400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6384,52 +6393,53 @@
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6501,455 +6511,457 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C5">
         <v>-31000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-29000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-31000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-28000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-31000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-26000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>30800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>55900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>52800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>41700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>22600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-23000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-30900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-31100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-30500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-26600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-21700000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-27800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2200000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4700000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-19800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-31800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17300000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-21500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2200000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>17600000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>21900000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>14700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>12000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>19000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4400000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1400000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3100000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>11500000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>25000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>11000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>5200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4600000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3800000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1300000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2400000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>800000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1400000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1700000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1600000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-100000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>300000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1279800000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1228900000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-929100000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-779400000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-200000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-400000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1600000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>500000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-680400000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-647000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-611100000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-589700000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-584000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-568800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-545600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-520500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-492900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-473000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-456400000.0</v>
       </c>
-      <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>4888400000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4871600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4839600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4821200000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4803800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4788500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4764500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4741500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4724300000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6987,187 +6999,192 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
+      <c r="DJ6"/>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>226000000.0</v>
+      </c>
+      <c r="C7">
         <v>223000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>225000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>232000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>249000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>247000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>244000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>242400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>241800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>238800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>249700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>248200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>249600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>284700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>295900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>305500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>326400000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>270400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>277200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>267000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>241800000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>243000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>240100000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>253000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>252500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>258000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>264000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>262600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>252400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>248000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7206,116 +7223,119 @@
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>3000000.0</v>
       </c>
       <c r="C8">
         <v>3000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
-        <v>3200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3200000.0</v>
       </c>
       <c r="J8">
         <v>3200000.0</v>
       </c>
       <c r="K8">
         <v>3200000.0</v>
       </c>
       <c r="L8">
         <v>3200000.0</v>
       </c>
       <c r="M8">
         <v>3200000.0</v>
       </c>
       <c r="N8">
         <v>3200000.0</v>
       </c>
       <c r="O8">
         <v>3200000.0</v>
       </c>
       <c r="P8">
         <v>3200000.0</v>
       </c>
       <c r="Q8">
         <v>3200000.0</v>
       </c>
       <c r="R8">
         <v>3200000.0</v>
       </c>
       <c r="S8">
         <v>3200000.0</v>
       </c>
       <c r="T8">
         <v>3200000.0</v>
       </c>
       <c r="U8">
         <v>3200000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3200000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7363,684 +7383,689 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1833000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1816000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1801000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1784000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1767000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2945900000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2887600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2873500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2858400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2843200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2831200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2818900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2805300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2789500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2801000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2787100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2757300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2741400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5045100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5026600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5013100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4994800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4979500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4960700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4944600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4924900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4911000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4888400000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4871600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4839600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4821200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4803800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4788500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4764500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4741500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4724300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4701600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4677700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6952300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6927100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6914400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6876900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6863500000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6843900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6788100000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6764900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6744600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6723400000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6654000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6588900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6563300000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6547600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6532000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6495600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6486000000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>6431100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6404800000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6364400000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6332600000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6316100000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6289700000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6274700000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
+      <c r="DJ9"/>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>107000000.0</v>
+      </c>
+      <c r="C10">
         <v>118000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>76000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>84000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>122000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>83000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>74000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>83400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>490600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>91600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>140000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>157500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>181600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>132200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>143400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>119400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>34000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>38200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>406400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>269700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>281600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>47100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>72500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>68000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>70500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>81900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>61300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>62600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>83300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>36000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>33200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>67800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>33400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>32400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>102500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>99900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>134300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>113000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>49500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>175800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>213300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>97300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>96700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>130100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>67600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>74000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>69300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>73500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>66300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>72600000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>320500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>67900000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>88300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>120500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>56000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>81400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>48000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>107300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>67600000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>193500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>68700000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>39900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13100000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>50400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>21800000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>22600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>25900000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>29100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>49300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>30700000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>131800000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>33800000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>30300000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>71800000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>141500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>115800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>65700000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>174200000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>119200000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>124700000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>247600000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>166100000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>141500000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>62900000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>110400000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>48500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>16100000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>9100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>19400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4800000.0</v>
       </c>
-      <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>13100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>9800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>44900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>15300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>556600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>21400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>17100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>76000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>84000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>122000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>83000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>74000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>83400000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>157500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>181600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>132200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>143400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>81400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>119400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>39000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>29000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>40100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8088,458 +8113,462 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>410000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="C12">
-        <v>335000000.0</v>
+        <v>118000000.0</v>
       </c>
       <c r="D12">
+        <v>76000000.0</v>
+      </c>
+      <c r="E12">
         <v>84000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>122000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>83000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>74000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>83400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>490600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>91600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>140000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>157500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>181600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>132200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>143400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>81400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>119400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>38200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>406400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>269700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>306600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>47100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>55600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>72500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>81900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>61300000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>83300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>63900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>33200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>67800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>42000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>32400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>102500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>99900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>134300000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>75200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>113000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>49500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>175800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>213300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>97300000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>96700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>130100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>67600000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>74000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69300000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>73500000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>66300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>72600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>320500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>67900000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>88300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>120500000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>56000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>81400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>48000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>107300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>67600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>193500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>68700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>39900000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13100000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>50400000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>21800000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>22600000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>25900000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20300000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29100000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>49300000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>30700000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>131800000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>33800000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>30300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>71800000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>141500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>115800000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>65700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>174200000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>119200000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>124700000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>247600000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>166100000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>141500000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>62900000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>110400000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>48500000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>16100000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>9100000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>19400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4800000.0</v>
       </c>
-      <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>13100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>20100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>44900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>15300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>556600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>21400000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>17100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>3000000.0</v>
       </c>
       <c r="C13">
         <v>3000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3000000.0</v>
       </c>
       <c r="F13">
         <v>3000000.0</v>
       </c>
       <c r="G13">
         <v>3000000.0</v>
       </c>
       <c r="H13">
-        <v>3200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="I13">
         <v>3200000.0</v>
       </c>
       <c r="J13">
         <v>3200000.0</v>
       </c>
       <c r="K13">
+        <v>3200000.0</v>
+      </c>
+      <c r="L13">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="M13">
         <v>3200000.0</v>
       </c>
       <c r="N13">
         <v>3200000.0</v>
       </c>
       <c r="O13">
         <v>3200000.0</v>
       </c>
       <c r="P13">
         <v>3200000.0</v>
       </c>
       <c r="Q13">
         <v>3200000.0</v>
       </c>
       <c r="R13">
         <v>3200000.0</v>
       </c>
       <c r="S13">
         <v>3200000.0</v>
       </c>
       <c r="T13">
         <v>3200000.0</v>
       </c>
       <c r="U13">
         <v>3200000.0</v>
       </c>
       <c r="V13">
         <v>3200000.0</v>
       </c>
       <c r="W13">
         <v>3200000.0</v>
       </c>
       <c r="X13">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="Y13">
         <v>3500000.0</v>
       </c>
       <c r="Z13">
         <v>3500000.0</v>
       </c>
       <c r="AA13">
         <v>3500000.0</v>
       </c>
       <c r="AB13">
         <v>3500000.0</v>
       </c>
       <c r="AC13">
         <v>3500000.0</v>
       </c>
       <c r="AD13">
         <v>3500000.0</v>
       </c>
       <c r="AE13">
         <v>3500000.0</v>
       </c>
       <c r="AF13">
         <v>3500000.0</v>
       </c>
@@ -8555,183 +8584,183 @@
       <c r="AJ13">
         <v>3500000.0</v>
       </c>
       <c r="AK13">
         <v>3500000.0</v>
       </c>
       <c r="AL13">
         <v>3500000.0</v>
       </c>
       <c r="AM13">
         <v>3500000.0</v>
       </c>
       <c r="AN13">
         <v>3500000.0</v>
       </c>
       <c r="AO13">
         <v>3500000.0</v>
       </c>
       <c r="AP13">
         <v>3500000.0</v>
       </c>
       <c r="AQ13">
         <v>3500000.0</v>
       </c>
       <c r="AR13">
+        <v>3500000.0</v>
+      </c>
+      <c r="AS13">
         <v>4200000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4100000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="AV13">
         <v>4100000.0</v>
       </c>
       <c r="AW13">
         <v>4100000.0</v>
       </c>
       <c r="AX13">
         <v>4100000.0</v>
       </c>
       <c r="AY13">
         <v>4100000.0</v>
       </c>
       <c r="AZ13">
         <v>4100000.0</v>
       </c>
       <c r="BA13">
         <v>4100000.0</v>
       </c>
       <c r="BB13">
         <v>4100000.0</v>
       </c>
       <c r="BC13">
         <v>4100000.0</v>
       </c>
       <c r="BD13">
-        <v>4000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="BE13">
         <v>4000000.0</v>
       </c>
       <c r="BF13">
         <v>4000000.0</v>
       </c>
       <c r="BG13">
         <v>4000000.0</v>
       </c>
       <c r="BH13">
         <v>4000000.0</v>
       </c>
       <c r="BI13">
         <v>4000000.0</v>
       </c>
       <c r="BJ13">
         <v>4000000.0</v>
       </c>
       <c r="BK13">
         <v>4000000.0</v>
       </c>
       <c r="BL13">
         <v>4000000.0</v>
       </c>
       <c r="BM13">
         <v>4000000.0</v>
       </c>
       <c r="BN13">
         <v>4000000.0</v>
       </c>
       <c r="BO13">
         <v>4000000.0</v>
       </c>
       <c r="BP13">
         <v>4000000.0</v>
       </c>
       <c r="BQ13">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BR13">
         <v>3900000.0</v>
       </c>
       <c r="BS13">
         <v>3900000.0</v>
       </c>
       <c r="BT13">
-        <v>2000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="BU13">
         <v>2000000.0</v>
       </c>
       <c r="BV13">
         <v>2000000.0</v>
       </c>
       <c r="BW13">
         <v>2000000.0</v>
       </c>
       <c r="BX13">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BY13">
         <v>1900000.0</v>
       </c>
       <c r="BZ13">
         <v>1900000.0</v>
       </c>
       <c r="CA13">
         <v>1900000.0</v>
       </c>
       <c r="CB13">
         <v>1900000.0</v>
       </c>
       <c r="CC13">
         <v>1900000.0</v>
       </c>
       <c r="CD13">
         <v>1900000.0</v>
       </c>
       <c r="CE13">
         <v>1900000.0</v>
       </c>
       <c r="CF13">
         <v>1900000.0</v>
       </c>
       <c r="CG13">
         <v>1900000.0</v>
       </c>
       <c r="CH13">
         <v>1900000.0</v>
       </c>
       <c r="CI13">
         <v>1900000.0</v>
       </c>
       <c r="CJ13">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="CK13">
         <v>1800000.0</v>
       </c>
       <c r="CL13">
         <v>1800000.0</v>
       </c>
       <c r="CM13">
         <v>1800000.0</v>
       </c>
       <c r="CN13">
         <v>1800000.0</v>
       </c>
       <c r="CO13">
         <v>1800000.0</v>
       </c>
       <c r="CP13">
         <v>1800000.0</v>
       </c>
       <c r="CQ13">
         <v>1800000.0</v>
       </c>
       <c r="CR13">
         <v>1800000.0</v>
       </c>
@@ -8749,447 +8778,451 @@
       </c>
       <c r="CW13">
         <v>1800000.0</v>
       </c>
       <c r="CX13">
         <v>1800000.0</v>
       </c>
       <c r="CY13">
         <v>1800000.0</v>
       </c>
       <c r="CZ13">
         <v>1800000.0</v>
       </c>
       <c r="DA13">
         <v>1800000.0</v>
       </c>
       <c r="DB13">
         <v>1800000.0</v>
       </c>
       <c r="DC13">
         <v>1800000.0</v>
       </c>
       <c r="DD13">
         <v>1800000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>1800000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>307600000.0</v>
+      </c>
+      <c r="C14">
         <v>309100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>309700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>311700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>313100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>313300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>314400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>314371000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>315236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315700000.0</v>
       </c>
       <c r="K14">
         <v>315700000.0</v>
       </c>
       <c r="L14">
+        <v>315700000.0</v>
+      </c>
+      <c r="M14">
         <v>316556000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>317309000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>317142000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>317100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000000.0</v>
       </c>
       <c r="Q14">
         <v>317000000.0</v>
       </c>
       <c r="R14">
+        <v>317000000.0</v>
+      </c>
+      <c r="S14">
         <v>317200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>318500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>319400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>320000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>319800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>319900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>319700000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>319562000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>320231000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>320500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>321700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>322800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>323500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>325500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>326900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>328800000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>332200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>335600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>338500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>340000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>341900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>341600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>344000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>345200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>346700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>348400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>350300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>352000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>354800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>355900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>357700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>357600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>361000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>362300000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>363000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>364400000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>364100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>364300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>366400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>368900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>372500000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>371000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>374700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>380200000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>384000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>382200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>386100000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>384700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>383300000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>381400000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>381100000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>379932000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>379900000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>378900000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>184100000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>183900000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>185100000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>183400000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>189700000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>194600000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>195600000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>193700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>199650000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>205050000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>209250000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>206400000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>213900000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>218100000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>226500000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>222300000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>230700000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>233550000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>237600000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>234000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>243300000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>243750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244950000.0</v>
       </c>
       <c r="CQ14">
         <v>244950000.0</v>
       </c>
       <c r="CR14">
+        <v>244950000.0</v>
+      </c>
+      <c r="CS14">
         <v>247200000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>251250000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>253523238.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>253650000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>256650000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>257100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257700000.0</v>
       </c>
       <c r="CY14">
         <v>257700000.0</v>
       </c>
       <c r="CZ14">
+        <v>257700000.0</v>
+      </c>
+      <c r="DA14">
         <v>263550000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>263850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263250000.0</v>
       </c>
       <c r="DC14">
         <v>263250000.0</v>
       </c>
       <c r="DD14">
+        <v>263250000.0</v>
+      </c>
+      <c r="DE14">
         <v>262368816.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>263577888.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260269865.0</v>
       </c>
       <c r="DG14">
         <v>260269865.0</v>
       </c>
       <c r="DH14">
+        <v>260269865.0</v>
+      </c>
+      <c r="DI14">
         <v>266405259.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>262988006.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3200000.0</v>
       </c>
       <c r="O15">
         <v>3200000.0</v>
       </c>
       <c r="P15">
         <v>3200000.0</v>
       </c>
       <c r="Q15">
         <v>3200000.0</v>
       </c>
       <c r="R15">
         <v>3200000.0</v>
       </c>
       <c r="S15">
         <v>3200000.0</v>
       </c>
       <c r="T15">
         <v>3200000.0</v>
       </c>
       <c r="U15">
         <v>3200000.0</v>
       </c>
       <c r="V15">
         <v>3200000.0</v>
       </c>
       <c r="W15">
         <v>3200000.0</v>
       </c>
       <c r="X15">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="Y15">
         <v>3500000.0</v>
       </c>
       <c r="Z15">
         <v>3500000.0</v>
       </c>
       <c r="AA15">
         <v>3500000.0</v>
       </c>
       <c r="AB15">
         <v>3500000.0</v>
       </c>
       <c r="AC15">
         <v>3500000.0</v>
       </c>
       <c r="AD15">
         <v>3500000.0</v>
       </c>
       <c r="AE15">
         <v>3500000.0</v>
       </c>
       <c r="AF15">
         <v>3500000.0</v>
       </c>
@@ -9205,183 +9238,183 @@
       <c r="AJ15">
         <v>3500000.0</v>
       </c>
       <c r="AK15">
         <v>3500000.0</v>
       </c>
       <c r="AL15">
         <v>3500000.0</v>
       </c>
       <c r="AM15">
         <v>3500000.0</v>
       </c>
       <c r="AN15">
         <v>3500000.0</v>
       </c>
       <c r="AO15">
         <v>3500000.0</v>
       </c>
       <c r="AP15">
         <v>3500000.0</v>
       </c>
       <c r="AQ15">
         <v>3500000.0</v>
       </c>
       <c r="AR15">
+        <v>3500000.0</v>
+      </c>
+      <c r="AS15">
         <v>4200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="AV15">
         <v>4100000.0</v>
       </c>
       <c r="AW15">
         <v>4100000.0</v>
       </c>
       <c r="AX15">
         <v>4100000.0</v>
       </c>
       <c r="AY15">
         <v>4100000.0</v>
       </c>
       <c r="AZ15">
         <v>4100000.0</v>
       </c>
       <c r="BA15">
         <v>4100000.0</v>
       </c>
       <c r="BB15">
         <v>4100000.0</v>
       </c>
       <c r="BC15">
         <v>4100000.0</v>
       </c>
       <c r="BD15">
-        <v>4000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="BE15">
         <v>4000000.0</v>
       </c>
       <c r="BF15">
         <v>4000000.0</v>
       </c>
       <c r="BG15">
         <v>4000000.0</v>
       </c>
       <c r="BH15">
         <v>4000000.0</v>
       </c>
       <c r="BI15">
         <v>4000000.0</v>
       </c>
       <c r="BJ15">
         <v>4000000.0</v>
       </c>
       <c r="BK15">
         <v>4000000.0</v>
       </c>
       <c r="BL15">
         <v>4000000.0</v>
       </c>
       <c r="BM15">
         <v>4000000.0</v>
       </c>
       <c r="BN15">
         <v>4000000.0</v>
       </c>
       <c r="BO15">
         <v>4000000.0</v>
       </c>
       <c r="BP15">
         <v>4000000.0</v>
       </c>
       <c r="BQ15">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BR15">
         <v>3900000.0</v>
       </c>
       <c r="BS15">
         <v>3900000.0</v>
       </c>
       <c r="BT15">
-        <v>2000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="BU15">
         <v>2000000.0</v>
       </c>
       <c r="BV15">
         <v>2000000.0</v>
       </c>
       <c r="BW15">
         <v>2000000.0</v>
       </c>
       <c r="BX15">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BY15">
         <v>1900000.0</v>
       </c>
       <c r="BZ15">
         <v>1900000.0</v>
       </c>
       <c r="CA15">
         <v>1900000.0</v>
       </c>
       <c r="CB15">
         <v>1900000.0</v>
       </c>
       <c r="CC15">
         <v>1900000.0</v>
       </c>
       <c r="CD15">
         <v>1900000.0</v>
       </c>
       <c r="CE15">
         <v>1900000.0</v>
       </c>
       <c r="CF15">
         <v>1900000.0</v>
       </c>
       <c r="CG15">
         <v>1900000.0</v>
       </c>
       <c r="CH15">
         <v>1900000.0</v>
       </c>
       <c r="CI15">
         <v>1900000.0</v>
       </c>
       <c r="CJ15">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="CK15">
         <v>1800000.0</v>
       </c>
       <c r="CL15">
         <v>1800000.0</v>
       </c>
       <c r="CM15">
         <v>1800000.0</v>
       </c>
       <c r="CN15">
         <v>1800000.0</v>
       </c>
       <c r="CO15">
         <v>1800000.0</v>
       </c>
       <c r="CP15">
         <v>1800000.0</v>
       </c>
       <c r="CQ15">
         <v>1800000.0</v>
       </c>
       <c r="CR15">
         <v>1800000.0</v>
       </c>
@@ -9399,376 +9432,31582 @@
       </c>
       <c r="CW15">
         <v>1800000.0</v>
       </c>
       <c r="CX15">
         <v>1800000.0</v>
       </c>
       <c r="CY15">
         <v>1800000.0</v>
       </c>
       <c r="CZ15">
         <v>1800000.0</v>
       </c>
       <c r="DA15">
         <v>1800000.0</v>
       </c>
       <c r="DB15">
         <v>1800000.0</v>
       </c>
       <c r="DC15">
         <v>1800000.0</v>
       </c>
       <c r="DD15">
         <v>1800000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>1800000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
+      <c r="DJ15"/>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
         <v>480000000.0</v>
       </c>
       <c r="C16">
+        <v>480000000.0</v>
+      </c>
+      <c r="D16">
         <v>496000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>504000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>490000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>504000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>485000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>485500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>472500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>472200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>467000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>484800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>467400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>467100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>443000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>463100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>419600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>408200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>381300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>381500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>366600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>359300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>345600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>341600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>334600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>342900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>336000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>341100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>331300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>330800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>338700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>336400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>340600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>341500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>312100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>329300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>321900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>325400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>312900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>320200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>320300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>316900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>313900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>316500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>315800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>314600000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>306300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>311700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>313300000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>307100000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>301800000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>308800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>298700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>314100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>313200000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>311100000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>323500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>309000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>290200000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>306800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>304900000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>316400000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>295100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>321800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>331300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>329900000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>331100000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>332700000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>352500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>350500000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>359900000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>128700000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>128100000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>124200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>121900000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>113200000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>110400000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>110600000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>107000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>107700000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>106300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>102900000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>99300000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>96200000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>86900000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>82200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>99700000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>92800000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>90900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>90000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>88500000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>85100000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>86000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>85900000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>82900000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>80300000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>78600000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>77100000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>75500000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>76800000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>77700000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
+    </row>
+    <row r="17" spans="1:114">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+    </row>
+    <row r="18" spans="1:114">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>145000000.0</v>
+      </c>
+      <c r="N18">
+        <v>1516800000.0</v>
+      </c>
+      <c r="O18">
+        <v>1556500000.0</v>
+      </c>
+      <c r="P18">
+        <v>1528800000.0</v>
+      </c>
+      <c r="Q18">
+        <v>139700000.0</v>
+      </c>
+      <c r="R18">
+        <v>1432400000.0</v>
+      </c>
+      <c r="S18">
+        <v>1252900000.0</v>
+      </c>
+      <c r="T18">
+        <v>1229500000.0</v>
+      </c>
+      <c r="U18">
+        <v>123400000.0</v>
+      </c>
+      <c r="V18">
+        <v>114600000.0</v>
+      </c>
+      <c r="W18">
+        <v>1254700000.0</v>
+      </c>
+      <c r="X18">
+        <v>1238800000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1222400000.0</v>
+      </c>
+      <c r="Z18">
+        <v>1186800000.0</v>
+      </c>
+      <c r="AA18">
+        <v>1191900000.0</v>
+      </c>
+      <c r="AB18">
+        <v>1180600000.0</v>
+      </c>
+      <c r="AC18">
+        <v>1074600000.0</v>
+      </c>
+      <c r="AD18">
+        <v>1060500000.0</v>
+      </c>
+      <c r="AE18">
+        <v>1051800000.0</v>
+      </c>
+      <c r="AF18">
+        <v>1028300000.0</v>
+      </c>
+      <c r="AG18">
+        <v>970000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>868400000.0</v>
+      </c>
+      <c r="AI18">
+        <v>836500000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>46600000.0</v>
+      </c>
+      <c r="AK18">
+        <v>1267500000.0</v>
+      </c>
+      <c r="AL18">
+        <v>1230400000.0</v>
+      </c>
+      <c r="AM18">
+        <v>1218500000.0</v>
+      </c>
+      <c r="AN18">
+        <v>1210200000.0</v>
+      </c>
+      <c r="AO18">
+        <v>1194700000.0</v>
+      </c>
+      <c r="AP18">
+        <v>1139900000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>1128900000.0</v>
+      </c>
+      <c r="AR18">
+        <v>1131800000.0</v>
+      </c>
+      <c r="AS18">
+        <v>1133400000.0</v>
+      </c>
+      <c r="AT18">
+        <v>1138500000.0</v>
+      </c>
+      <c r="AU18">
+        <v>1140100000.0</v>
+      </c>
+      <c r="AV18">
+        <v>1149000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>1157800000.0</v>
+      </c>
+      <c r="AX18">
+        <v>1149500000.0</v>
+      </c>
+      <c r="AY18">
+        <v>1166100000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1185400000.0</v>
+      </c>
+      <c r="BA18">
+        <v>1156300000.0</v>
+      </c>
+      <c r="BB18">
+        <v>1171900000.0</v>
+      </c>
+      <c r="BC18">
+        <v>1208500000.0</v>
+      </c>
+      <c r="BD18">
+        <v>1232700000.0</v>
+      </c>
+      <c r="BE18">
+        <v>1165300000.0</v>
+      </c>
+      <c r="BF18">
+        <v>1151900000.0</v>
+      </c>
+      <c r="BG18">
+        <v>1165000000.0</v>
+      </c>
+      <c r="BH18">
+        <v>1161100000.0</v>
+      </c>
+      <c r="BI18">
+        <v>1069700000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
+      <c r="BO18">
+        <v>0.0</v>
+      </c>
+      <c r="BP18">
+        <v>0.0</v>
+      </c>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+    </row>
+    <row r="19" spans="1:114">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+    </row>
+    <row r="20" spans="1:114">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>17186000000.0</v>
+      </c>
+      <c r="C20">
+        <v>16926000000.0</v>
+      </c>
+      <c r="D20">
+        <v>16715000000.0</v>
+      </c>
+      <c r="E20">
+        <v>16699000000.0</v>
+      </c>
+      <c r="F20">
+        <v>16626000000.0</v>
+      </c>
+      <c r="G20">
+        <v>16585000000.0</v>
+      </c>
+      <c r="H20">
+        <v>15982000000.0</v>
+      </c>
+      <c r="I20">
+        <v>15883100000.0</v>
+      </c>
+      <c r="J20">
+        <v>15864900000.0</v>
+      </c>
+      <c r="K20">
+        <v>15852300000.0</v>
+      </c>
+      <c r="L20">
+        <v>15834000000.0</v>
+      </c>
+      <c r="M20">
+        <v>15290700000.0</v>
+      </c>
+      <c r="N20">
+        <v>15353600000.0</v>
+      </c>
+      <c r="O20">
+        <v>14622200000.0</v>
+      </c>
+      <c r="P20">
+        <v>14451500000.0</v>
+      </c>
+      <c r="Q20">
+        <v>14194300000.0</v>
+      </c>
+      <c r="R20">
+        <v>14166300000.0</v>
+      </c>
+      <c r="S20">
+        <v>12832700000.0</v>
+      </c>
+      <c r="T20">
+        <v>12826000000.0</v>
+      </c>
+      <c r="U20">
+        <v>12736300000.0</v>
+      </c>
+      <c r="V20">
+        <v>12476000000.0</v>
+      </c>
+      <c r="W20">
+        <v>12047200000.0</v>
+      </c>
+      <c r="X20">
+        <v>12046400000.0</v>
+      </c>
+      <c r="Y20">
+        <v>11712100000.0</v>
+      </c>
+      <c r="Z20">
+        <v>11673500000.0</v>
+      </c>
+      <c r="AA20">
+        <v>11667500000.0</v>
+      </c>
+      <c r="AB20">
+        <v>11633400000.0</v>
+      </c>
+      <c r="AC20">
+        <v>11650500000.0</v>
+      </c>
+      <c r="AD20">
+        <v>11497700000.0</v>
+      </c>
+      <c r="AE20">
+        <v>11431600000.0</v>
+      </c>
+      <c r="AF20">
+        <v>11400100000.0</v>
+      </c>
+      <c r="AG20">
+        <v>11382700000.0</v>
+      </c>
+      <c r="AH20">
+        <v>11345300000.0</v>
+      </c>
+      <c r="AI20">
+        <v>11329100000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>11315400000.0</v>
+      </c>
+      <c r="AK20">
+        <v>11233600000.0</v>
+      </c>
+      <c r="AL20">
+        <v>11208200000.0</v>
+      </c>
+      <c r="AM20">
+        <v>11184300000.0</v>
+      </c>
+      <c r="AN20">
+        <v>11163200000.0</v>
+      </c>
+      <c r="AO20">
+        <v>11163100000.0</v>
+      </c>
+      <c r="AP20">
+        <v>11154200000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>11149100000.0</v>
+      </c>
+      <c r="AR20">
+        <v>11145500000.0</v>
+      </c>
+      <c r="AS20">
+        <v>11128300000.0</v>
+      </c>
+      <c r="AT20">
+        <v>11102400000.0</v>
+      </c>
+      <c r="AU20">
+        <v>11095500000.0</v>
+      </c>
+      <c r="AV20">
+        <v>10830900000.0</v>
+      </c>
+      <c r="AW20">
+        <v>10760400000.0</v>
+      </c>
+      <c r="AX20">
+        <v>10752300000.0</v>
+      </c>
+      <c r="AY20">
+        <v>10727700000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>10724100000.0</v>
+      </c>
+      <c r="BA20">
+        <v>10712600000.0</v>
+      </c>
+      <c r="BB20">
+        <v>10707200000.0</v>
+      </c>
+      <c r="BC20">
+        <v>10696900000.0</v>
+      </c>
+      <c r="BD20">
+        <v>10690000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>10678200000.0</v>
+      </c>
+      <c r="BF20">
+        <v>10677600000.0</v>
+      </c>
+      <c r="BG20">
+        <v>10653100000.0</v>
+      </c>
+      <c r="BH20">
+        <v>10647000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>10646700000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>10640200000.0</v>
+      </c>
+      <c r="BK20">
+        <v>10657200000.0</v>
+      </c>
+      <c r="BL20">
+        <v>10655300000.0</v>
+      </c>
+      <c r="BM20">
+        <v>10646800000.0</v>
+      </c>
+      <c r="BN20">
+        <v>10661400000.0</v>
+      </c>
+      <c r="BO20">
+        <v>10665400000.0</v>
+      </c>
+      <c r="BP20">
+        <v>10667100000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>10534000000.0</v>
+      </c>
+      <c r="BR20">
+        <v>10539500000.0</v>
+      </c>
+      <c r="BS20">
+        <v>10418300000.0</v>
+      </c>
+      <c r="BT20">
+        <v>10521500000.0</v>
+      </c>
+      <c r="BU20">
+        <v>1557400000.0</v>
+      </c>
+      <c r="BV20">
+        <v>1555900000.0</v>
+      </c>
+      <c r="BW20">
+        <v>1555400000.0</v>
+      </c>
+      <c r="BX20">
+        <v>1555700000.0</v>
+      </c>
+      <c r="BY20">
+        <v>1561500000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>1560800000.0</v>
+      </c>
+      <c r="CA20">
+        <v>1562700000.0</v>
+      </c>
+      <c r="CB20">
+        <v>1562900000.0</v>
+      </c>
+      <c r="CC20">
+        <v>1562200000.0</v>
+      </c>
+      <c r="CD20">
+        <v>1563500000.0</v>
+      </c>
+      <c r="CE20">
+        <v>1564600000.0</v>
+      </c>
+      <c r="CF20">
+        <v>1563800000.0</v>
+      </c>
+      <c r="CG20">
+        <v>1550700000.0</v>
+      </c>
+      <c r="CH20">
+        <v>1550500000.0</v>
+      </c>
+      <c r="CI20">
+        <v>1550500000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>1562700000.0</v>
+      </c>
+      <c r="CK20">
+        <v>1558100000.0</v>
+      </c>
+      <c r="CL20">
+        <v>1566000000.0</v>
+      </c>
+      <c r="CM20">
+        <v>1560000000.0</v>
+      </c>
+      <c r="CN20">
+        <v>1558100000.0</v>
+      </c>
+      <c r="CO20">
+        <v>1554700000.0</v>
+      </c>
+      <c r="CP20">
+        <v>1553700000.0</v>
+      </c>
+      <c r="CQ20">
+        <v>1545700000.0</v>
+      </c>
+      <c r="CR20">
+        <v>1544200000.0</v>
+      </c>
+      <c r="CS20">
+        <v>1532100000.0</v>
+      </c>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+    </row>
+    <row r="21" spans="1:114">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21">
+        <v>707000000.0</v>
+      </c>
+      <c r="C21">
+        <v>647000000.0</v>
+      </c>
+      <c r="D21">
+        <v>655000000.0</v>
+      </c>
+      <c r="E21">
+        <v>599000000.0</v>
+      </c>
+      <c r="F21">
+        <v>612000000.0</v>
+      </c>
+      <c r="G21">
+        <v>632000000.0</v>
+      </c>
+      <c r="H21">
+        <v>546000000.0</v>
+      </c>
+      <c r="I21">
+        <v>454800000.0</v>
+      </c>
+      <c r="J21">
+        <v>463400000.0</v>
+      </c>
+      <c r="K21">
+        <v>482600000.0</v>
+      </c>
+      <c r="L21">
+        <v>496000000.0</v>
+      </c>
+      <c r="M21">
+        <v>447200000.0</v>
+      </c>
+      <c r="N21">
+        <v>431500000.0</v>
+      </c>
+      <c r="O21">
+        <v>355500000.0</v>
+      </c>
+      <c r="P21">
+        <v>347200000.0</v>
+      </c>
+      <c r="Q21">
+        <v>399300000.0</v>
+      </c>
+      <c r="R21">
+        <v>398700000.0</v>
+      </c>
+      <c r="S21">
+        <v>258000000.0</v>
+      </c>
+      <c r="T21">
+        <v>259500000.0</v>
+      </c>
+      <c r="U21">
+        <v>228100000.0</v>
+      </c>
+      <c r="V21">
+        <v>209600000.0</v>
+      </c>
+      <c r="W21">
+        <v>181500000.0</v>
+      </c>
+      <c r="X21">
+        <v>173100000.0</v>
+      </c>
+      <c r="Y21">
+        <v>127500000.0</v>
+      </c>
+      <c r="Z21">
+        <v>126700000.0</v>
+      </c>
+      <c r="AA21">
+        <v>130000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>133900000.0</v>
+      </c>
+      <c r="AC21">
+        <v>124100000.0</v>
+      </c>
+      <c r="AD21">
+        <v>125800000.0</v>
+      </c>
+      <c r="AE21">
+        <v>115100000.0</v>
+      </c>
+      <c r="AF21">
+        <v>106500000.0</v>
+      </c>
+      <c r="AG21">
+        <v>105400000.0</v>
+      </c>
+      <c r="AH21">
+        <v>115400000.0</v>
+      </c>
+      <c r="AI21">
+        <v>121300000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>141100000.0</v>
+      </c>
+      <c r="AK21">
+        <v>152100000.0</v>
+      </c>
+      <c r="AL21">
+        <v>157500000.0</v>
+      </c>
+      <c r="AM21">
+        <v>173000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>182300000.0</v>
+      </c>
+      <c r="AO21">
+        <v>201400000.0</v>
+      </c>
+      <c r="AP21">
+        <v>214600000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>231100000.0</v>
+      </c>
+      <c r="AR21">
+        <v>246400000.0</v>
+      </c>
+      <c r="AS21">
+        <v>258600000.0</v>
+      </c>
+      <c r="AT21">
+        <v>272700000.0</v>
+      </c>
+      <c r="AU21">
+        <v>289400000.0</v>
+      </c>
+      <c r="AV21">
+        <v>298900000.0</v>
+      </c>
+      <c r="AW21">
+        <v>279900000.0</v>
+      </c>
+      <c r="AX21">
+        <v>292000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>301100000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>315800000.0</v>
+      </c>
+      <c r="BA21">
+        <v>327200000.0</v>
+      </c>
+      <c r="BB21">
+        <v>330100000.0</v>
+      </c>
+      <c r="BC21">
+        <v>343100000.0</v>
+      </c>
+      <c r="BD21">
+        <v>358700000.0</v>
+      </c>
+      <c r="BE21">
+        <v>371900000.0</v>
+      </c>
+      <c r="BF21">
+        <v>388600000.0</v>
+      </c>
+      <c r="BG21">
+        <v>398100000.0</v>
+      </c>
+      <c r="BH21">
+        <v>409600000.0</v>
+      </c>
+      <c r="BI21">
+        <v>427600000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>439200000.0</v>
+      </c>
+      <c r="BK21">
+        <v>435000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>451300000.0</v>
+      </c>
+      <c r="BM21">
+        <v>450700000.0</v>
+      </c>
+      <c r="BN21">
+        <v>465700000.0</v>
+      </c>
+      <c r="BO21">
+        <v>483200000.0</v>
+      </c>
+      <c r="BP21">
+        <v>500000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>517700000.0</v>
+      </c>
+      <c r="BR21">
+        <v>529700000.0</v>
+      </c>
+      <c r="BS21">
+        <v>547200000.0</v>
+      </c>
+      <c r="BT21">
+        <v>564100000.0</v>
+      </c>
+      <c r="BU21">
+        <v>29900000.0</v>
+      </c>
+      <c r="BV21">
+        <v>30900000.0</v>
+      </c>
+      <c r="BW21">
+        <v>32100000.0</v>
+      </c>
+      <c r="BX21">
+        <v>26500000.0</v>
+      </c>
+      <c r="BY21">
+        <v>27500000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>28400000.0</v>
+      </c>
+      <c r="CA21">
+        <v>29500000.0</v>
+      </c>
+      <c r="CB21">
+        <v>31000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>22900000.0</v>
+      </c>
+      <c r="CD21">
+        <v>24200000.0</v>
+      </c>
+      <c r="CE21">
+        <v>25500000.0</v>
+      </c>
+      <c r="CF21">
+        <v>27000000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1578800000.0</v>
+      </c>
+      <c r="CH21">
+        <v>1579300000.0</v>
+      </c>
+      <c r="CI21">
+        <v>1580700000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1592900000.0</v>
+      </c>
+      <c r="CK21">
+        <v>1589400000.0</v>
+      </c>
+      <c r="CL21">
+        <v>1591000000.0</v>
+      </c>
+      <c r="CM21">
+        <v>1585000000.0</v>
+      </c>
+      <c r="CN21">
+        <v>1583100000.0</v>
+      </c>
+      <c r="CO21">
+        <v>1580300000.0</v>
+      </c>
+      <c r="CP21">
+        <v>1577800000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>1570500000.0</v>
+      </c>
+      <c r="CR21">
+        <v>1569900000.0</v>
+      </c>
+      <c r="CS21">
+        <v>1558600000.0</v>
+      </c>
+      <c r="CT21">
+        <v>1553400000.0</v>
+      </c>
+      <c r="CU21">
+        <v>1549800000.0</v>
+      </c>
+      <c r="CV21">
+        <v>1551600000.0</v>
+      </c>
+      <c r="CW21">
+        <v>1600800000.0</v>
+      </c>
+      <c r="CX21">
+        <v>1602400000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1419300000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>1435000000.0</v>
+      </c>
+      <c r="DA21">
+        <v>1408400000.0</v>
+      </c>
+      <c r="DB21">
+        <v>1376900000.0</v>
+      </c>
+      <c r="DC21">
+        <v>1331300000.0</v>
+      </c>
+      <c r="DD21">
+        <v>1297300000.0</v>
+      </c>
+      <c r="DE21">
+        <v>1380800000.0</v>
+      </c>
+      <c r="DF21">
+        <v>1250200000.0</v>
+      </c>
+      <c r="DG21">
+        <v>1123300000.0</v>
+      </c>
+      <c r="DH21">
+        <v>932000000.0</v>
+      </c>
+      <c r="DI21">
+        <v>601900000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>505900000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:114">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22">
+        <v>115000000.0</v>
+      </c>
+      <c r="C22">
+        <v>114000000.0</v>
+      </c>
+      <c r="D22">
+        <v>106000000.0</v>
+      </c>
+      <c r="E22">
+        <v>103000000.0</v>
+      </c>
+      <c r="F22">
+        <v>104000000.0</v>
+      </c>
+      <c r="G22">
+        <v>102000000.0</v>
+      </c>
+      <c r="H22">
+        <v>98000000.0</v>
+      </c>
+      <c r="I22">
+        <v>97700000.0</v>
+      </c>
+      <c r="J22">
+        <v>99900000.0</v>
+      </c>
+      <c r="K22">
+        <v>101400000.0</v>
+      </c>
+      <c r="L22">
+        <v>98000000.0</v>
+      </c>
+      <c r="M22">
+        <v>100000000.0</v>
+      </c>
+      <c r="N22">
+        <v>96100000.0</v>
+      </c>
+      <c r="O22">
+        <v>97900000.0</v>
+      </c>
+      <c r="P22">
+        <v>96600000.0</v>
+      </c>
+      <c r="Q22">
+        <v>101100000.0</v>
+      </c>
+      <c r="R22">
+        <v>100200000.0</v>
+      </c>
+      <c r="S22">
+        <v>80500000.0</v>
+      </c>
+      <c r="T22">
+        <v>72200000.0</v>
+      </c>
+      <c r="U22">
+        <v>68200000.0</v>
+      </c>
+      <c r="V22">
+        <v>63900000.0</v>
+      </c>
+      <c r="W22">
+        <v>61100000.0</v>
+      </c>
+      <c r="X22">
+        <v>59100000.0</v>
+      </c>
+      <c r="Y22">
+        <v>58800000.0</v>
+      </c>
+      <c r="Z22">
+        <v>58500000.0</v>
+      </c>
+      <c r="AA22">
+        <v>57100000.0</v>
+      </c>
+      <c r="AB22">
+        <v>56800000.0</v>
+      </c>
+      <c r="AC22">
+        <v>55300000.0</v>
+      </c>
+      <c r="AD22">
+        <v>56200000.0</v>
+      </c>
+      <c r="AE22">
+        <v>55400000.0</v>
+      </c>
+      <c r="AF22">
+        <v>53100000.0</v>
+      </c>
+      <c r="AG22">
+        <v>55400000.0</v>
+      </c>
+      <c r="AH22">
+        <v>52800000.0</v>
+      </c>
+      <c r="AI22">
+        <v>52300000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>51200000.0</v>
+      </c>
+      <c r="AK22">
+        <v>47800000.0</v>
+      </c>
+      <c r="AL22">
+        <v>45400000.0</v>
+      </c>
+      <c r="AM22">
+        <v>45000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>44000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>43700000.0</v>
+      </c>
+      <c r="AP22">
+        <v>41900000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>38800000.0</v>
+      </c>
+      <c r="AR22">
+        <v>38800000.0</v>
+      </c>
+      <c r="AS22">
+        <v>37700000.0</v>
+      </c>
+      <c r="AT22">
+        <v>37200000.0</v>
+      </c>
+      <c r="AU22">
+        <v>37000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>35900000.0</v>
+      </c>
+      <c r="AW22">
+        <v>38200000.0</v>
+      </c>
+      <c r="AX22">
+        <v>38600000.0</v>
+      </c>
+      <c r="AY22">
+        <v>38200000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>37800000.0</v>
+      </c>
+      <c r="BA22">
+        <v>36900000.0</v>
+      </c>
+      <c r="BB22">
+        <v>36000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>35100000.0</v>
+      </c>
+      <c r="BD22">
+        <v>34500000.0</v>
+      </c>
+      <c r="BE22">
+        <v>35500000.0</v>
+      </c>
+      <c r="BF22">
+        <v>34100000.0</v>
+      </c>
+      <c r="BG22">
+        <v>35300000.0</v>
+      </c>
+      <c r="BH22">
+        <v>35200000.0</v>
+      </c>
+      <c r="BI22">
+        <v>37800000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>34400000.0</v>
+      </c>
+      <c r="BK22">
+        <v>36300000.0</v>
+      </c>
+      <c r="BL22">
+        <v>31300000.0</v>
+      </c>
+      <c r="BM22">
+        <v>31100000.0</v>
+      </c>
+      <c r="BN22">
+        <v>31900000.0</v>
+      </c>
+      <c r="BO22">
+        <v>32800000.0</v>
+      </c>
+      <c r="BP22">
+        <v>33700000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>35400000.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>37100000.0</v>
+      </c>
+      <c r="BT22">
+        <v>37100000.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22">
+        <v>12300000.0</v>
+      </c>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
+        <v>17000000.0</v>
+      </c>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>16400000.0</v>
+      </c>
+      <c r="CG22">
+        <v>72300000.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22">
+        <v>19100000.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22">
+        <v>17700000.0</v>
+      </c>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22">
+        <v>16600000.0</v>
+      </c>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22">
+        <v>19200000.0</v>
+      </c>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22">
+        <v>30600000.0</v>
+      </c>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22">
+        <v>12600000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>11800000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:114">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23">
+        <v>35159000000.0</v>
+      </c>
+      <c r="C23">
+        <v>34600000000.0</v>
+      </c>
+      <c r="D23">
+        <v>34366000000.0</v>
+      </c>
+      <c r="E23">
+        <v>33789000000.0</v>
+      </c>
+      <c r="F23">
+        <v>33397000000.0</v>
+      </c>
+      <c r="G23">
+        <v>33103000000.0</v>
+      </c>
+      <c r="H23">
+        <v>32402000000.0</v>
+      </c>
+      <c r="I23">
+        <v>31814200000.0</v>
+      </c>
+      <c r="J23">
+        <v>31934100000.0</v>
+      </c>
+      <c r="K23">
+        <v>31381700000.0</v>
+      </c>
+      <c r="L23">
+        <v>31410000000.0</v>
+      </c>
+      <c r="M23">
+        <v>30042800000.0</v>
+      </c>
+      <c r="N23">
+        <v>29823300000.0</v>
+      </c>
+      <c r="O23">
+        <v>29081400000.0</v>
+      </c>
+      <c r="P23">
+        <v>29052900000.0</v>
+      </c>
+      <c r="Q23">
+        <v>28401000000.0</v>
+      </c>
+      <c r="R23">
+        <v>28212900000.0</v>
+      </c>
+      <c r="S23">
+        <v>24880100000.0</v>
+      </c>
+      <c r="T23">
+        <v>24955000000.0</v>
+      </c>
+      <c r="U23">
+        <v>24428900000.0</v>
+      </c>
+      <c r="V23">
+        <v>23922100000.0</v>
+      </c>
+      <c r="W23">
+        <v>23252600000.0</v>
+      </c>
+      <c r="X23">
+        <v>23434000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>23110100000.0</v>
+      </c>
+      <c r="Z23">
+        <v>22826300000.0</v>
+      </c>
+      <c r="AA23">
+        <v>22908900000.0</v>
+      </c>
+      <c r="AB23">
+        <v>22683800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>22329100000.0</v>
+      </c>
+      <c r="AD23">
+        <v>21996800000.0</v>
+      </c>
+      <c r="AE23">
+        <v>21782000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>21617000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>21402100000.0</v>
+      </c>
+      <c r="AH23">
+        <v>21203700000.0</v>
+      </c>
+      <c r="AI23">
+        <v>21108700000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>21147000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>20948600000.0</v>
+      </c>
+      <c r="AL23">
+        <v>20761100000.0</v>
+      </c>
+      <c r="AM23">
+        <v>20595800000.0</v>
+      </c>
+      <c r="AN23">
+        <v>20629600000.0</v>
+      </c>
+      <c r="AO23">
+        <v>20661700000.0</v>
+      </c>
+      <c r="AP23">
+        <v>20645400000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>20539200000.0</v>
+      </c>
+      <c r="AR23">
+        <v>20535900000.0</v>
+      </c>
+      <c r="AS23">
+        <v>20791800000.0</v>
+      </c>
+      <c r="AT23">
+        <v>20666600000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20593700000.0</v>
+      </c>
+      <c r="AV23">
+        <v>20094000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>19987000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>19876000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>19842500000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>19949200000.0</v>
+      </c>
+      <c r="BA23">
+        <v>19826000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>19774200000.0</v>
+      </c>
+      <c r="BC23">
+        <v>19639100000.0</v>
+      </c>
+      <c r="BD23">
+        <v>19616900000.0</v>
+      </c>
+      <c r="BE23">
+        <v>19634300000.0</v>
+      </c>
+      <c r="BF23">
+        <v>19590300000.0</v>
+      </c>
+      <c r="BG23">
+        <v>19455900000.0</v>
+      </c>
+      <c r="BH23">
+        <v>19551500000.0</v>
+      </c>
+      <c r="BI23">
+        <v>19456200000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>19682000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>19396700000.0</v>
+      </c>
+      <c r="BL23">
+        <v>19461900000.0</v>
+      </c>
+      <c r="BM23">
+        <v>19458000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>19571400000.0</v>
+      </c>
+      <c r="BO23">
+        <v>19465300000.0</v>
+      </c>
+      <c r="BP23">
+        <v>19540300000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>19530100000.0</v>
+      </c>
+      <c r="BR23">
+        <v>19446400000.0</v>
+      </c>
+      <c r="BS23">
+        <v>19862600000.0</v>
+      </c>
+      <c r="BT23">
+        <v>19921400000.0</v>
+      </c>
+      <c r="BU23">
+        <v>4606500000.0</v>
+      </c>
+      <c r="BV23">
+        <v>4547500000.0</v>
+      </c>
+      <c r="BW23">
+        <v>4534400000.0</v>
+      </c>
+      <c r="BX23">
+        <v>4467800000.0</v>
+      </c>
+      <c r="BY23">
+        <v>4498000000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>4416200000.0</v>
+      </c>
+      <c r="CA23">
+        <v>4410600000.0</v>
+      </c>
+      <c r="CB23">
+        <v>4429400000.0</v>
+      </c>
+      <c r="CC23">
+        <v>4488900000.0</v>
+      </c>
+      <c r="CD23">
+        <v>4489700000.0</v>
+      </c>
+      <c r="CE23">
+        <v>4471500000.0</v>
+      </c>
+      <c r="CF23">
+        <v>4550500000.0</v>
+      </c>
+      <c r="CG23">
+        <v>4365400000.0</v>
+      </c>
+      <c r="CH23">
+        <v>4349200000.0</v>
+      </c>
+      <c r="CI23">
+        <v>4381000000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>4464600000.0</v>
+      </c>
+      <c r="CK23">
+        <v>4395100000.0</v>
+      </c>
+      <c r="CL23">
+        <v>4321800000.0</v>
+      </c>
+      <c r="CM23">
+        <v>4545300000.0</v>
+      </c>
+      <c r="CN23">
+        <v>4554100000.0</v>
+      </c>
+      <c r="CO23">
+        <v>4395400000.0</v>
+      </c>
+      <c r="CP23">
+        <v>4291500000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>4153900000.0</v>
+      </c>
+      <c r="CR23">
+        <v>4209100000.0</v>
+      </c>
+      <c r="CS23">
+        <v>4046900000.0</v>
+      </c>
+      <c r="CT23">
+        <v>3984200000.0</v>
+      </c>
+      <c r="CU23">
+        <v>3872000000.0</v>
+      </c>
+      <c r="CV23">
+        <v>3856300000.0</v>
+      </c>
+      <c r="CW23">
+        <v>3889100000.0</v>
+      </c>
+      <c r="CX23">
+        <v>3914200000.0</v>
+      </c>
+      <c r="CY23">
+        <v>3571300000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>3561500000.0</v>
+      </c>
+      <c r="DA23">
+        <v>3462000000.0</v>
+      </c>
+      <c r="DB23">
+        <v>3375600000.0</v>
+      </c>
+      <c r="DC23">
+        <v>3336000000.0</v>
+      </c>
+      <c r="DD23">
+        <v>3288300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>3267600000.0</v>
+      </c>
+      <c r="DF23">
+        <v>3102100000.0</v>
+      </c>
+      <c r="DG23">
+        <v>2788300000.0</v>
+      </c>
+      <c r="DH23">
+        <v>2812100000.0</v>
+      </c>
+      <c r="DI23">
+        <v>1713700000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>1582000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:114">
+      <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>13521000000.0</v>
+      </c>
+      <c r="C24">
+        <v>13317000000.0</v>
+      </c>
+      <c r="D24">
+        <v>12985000000.0</v>
+      </c>
+      <c r="E24">
+        <v>12353000000.0</v>
+      </c>
+      <c r="F24">
+        <v>12546000000.0</v>
+      </c>
+      <c r="G24">
+        <v>12862000000.0</v>
+      </c>
+      <c r="H24">
+        <v>11851000000.0</v>
+      </c>
+      <c r="I24">
+        <v>12047400000.0</v>
+      </c>
+      <c r="J24">
+        <v>11526800000.0</v>
+      </c>
+      <c r="K24">
+        <v>11400100000.0</v>
+      </c>
+      <c r="L24">
+        <v>11887100000.0</v>
+      </c>
+      <c r="M24">
+        <v>10992800000.0</v>
+      </c>
+      <c r="N24">
+        <v>11960400000.0</v>
+      </c>
+      <c r="O24">
+        <v>11467800000.0</v>
+      </c>
+      <c r="P24">
+        <v>11328800000.0</v>
+      </c>
+      <c r="Q24">
+        <v>11180400000.0</v>
+      </c>
+      <c r="R24">
+        <v>11589500000.0</v>
+      </c>
+      <c r="S24">
+        <v>9608900000.0</v>
+      </c>
+      <c r="T24">
+        <v>9546200000.0</v>
+      </c>
+      <c r="U24">
+        <v>9257000000.0</v>
+      </c>
+      <c r="V24">
+        <v>8833900000.0</v>
+      </c>
+      <c r="W24">
+        <v>8594200000.0</v>
+      </c>
+      <c r="X24">
+        <v>8766100000.0</v>
+      </c>
+      <c r="Y24">
+        <v>8594500000.0</v>
+      </c>
+      <c r="Z24">
+        <v>8598000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>8952200000.0</v>
+      </c>
+      <c r="AB24">
+        <v>7758600000.0</v>
+      </c>
+      <c r="AC24">
+        <v>7705800000.0</v>
+      </c>
+      <c r="AD24">
+        <v>6883900000.0</v>
+      </c>
+      <c r="AE24">
+        <v>6698700000.0</v>
+      </c>
+      <c r="AF24">
+        <v>7646800000.0</v>
+      </c>
+      <c r="AG24">
+        <v>7560200000.0</v>
+      </c>
+      <c r="AH24">
+        <v>8217300000.0</v>
+      </c>
+      <c r="AI24">
+        <v>7499700000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>7480700000.0</v>
+      </c>
+      <c r="AK24">
+        <v>7152000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>7075700000.0</v>
+      </c>
+      <c r="AM24">
+        <v>7663900000.0</v>
+      </c>
+      <c r="AN24">
+        <v>7653100000.0</v>
+      </c>
+      <c r="AO24">
+        <v>7739600000.0</v>
+      </c>
+      <c r="AP24">
+        <v>7608400000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>7554900000.0</v>
+      </c>
+      <c r="AR24">
+        <v>7568700000.0</v>
+      </c>
+      <c r="AS24">
+        <v>7555600000.0</v>
+      </c>
+      <c r="AT24">
+        <v>7547500000.0</v>
+      </c>
+      <c r="AU24">
+        <v>7554500000.0</v>
+      </c>
+      <c r="AV24">
+        <v>7050800000.0</v>
+      </c>
+      <c r="AW24">
+        <v>7020000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>7042100000.0</v>
+      </c>
+      <c r="AY24">
+        <v>7007900000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>7002400000.0</v>
+      </c>
+      <c r="BA24">
+        <v>7023600000.0</v>
+      </c>
+      <c r="BB24">
+        <v>7013300000.0</v>
+      </c>
+      <c r="BC24">
+        <v>7007800000.0</v>
+      </c>
+      <c r="BD24">
+        <v>7051100000.0</v>
+      </c>
+      <c r="BE24">
+        <v>7060000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>7079400000.0</v>
+      </c>
+      <c r="BG24">
+        <v>6870300000.0</v>
+      </c>
+      <c r="BH24">
+        <v>6887000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>7021600000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>6907700000.0</v>
+      </c>
+      <c r="BK24">
+        <v>6192300000.0</v>
+      </c>
+      <c r="BL24">
+        <v>5865100000.0</v>
+      </c>
+      <c r="BM24">
+        <v>5836000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>6425000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>6638300000.0</v>
+      </c>
+      <c r="BP24">
+        <v>6419600000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>6813300000.0</v>
+      </c>
+      <c r="BR24">
+        <v>6768500000.0</v>
+      </c>
+      <c r="BS24">
+        <v>7118700000.0</v>
+      </c>
+      <c r="BT24">
+        <v>7198500000.0</v>
+      </c>
+      <c r="BU24">
+        <v>1497200000.0</v>
+      </c>
+      <c r="BV24">
+        <v>1515400000.0</v>
+      </c>
+      <c r="BW24">
+        <v>1693000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>1565500000.0</v>
+      </c>
+      <c r="BY24">
+        <v>1654000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>1496000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>1549700000.0</v>
+      </c>
+      <c r="CB24">
+        <v>1544600000.0</v>
+      </c>
+      <c r="CC24">
+        <v>1664800000.0</v>
+      </c>
+      <c r="CD24">
+        <v>1659100000.0</v>
+      </c>
+      <c r="CE24">
+        <v>1497000000.0</v>
+      </c>
+      <c r="CF24">
+        <v>1472100000.0</v>
+      </c>
+      <c r="CG24">
+        <v>1363400000.0</v>
+      </c>
+      <c r="CH24">
+        <v>1357300000.0</v>
+      </c>
+      <c r="CI24">
+        <v>1351000000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>1351900000.0</v>
+      </c>
+      <c r="CK24">
+        <v>1318500000.0</v>
+      </c>
+      <c r="CL24">
+        <v>1296900000.0</v>
+      </c>
+      <c r="CM24">
+        <v>1290000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>1289200000.0</v>
+      </c>
+      <c r="CO24">
+        <v>1261200000.0</v>
+      </c>
+      <c r="CP24">
+        <v>1252500000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>1441400000.0</v>
+      </c>
+      <c r="CR24">
+        <v>1439300000.0</v>
+      </c>
+      <c r="CS24">
+        <v>1385400000.0</v>
+      </c>
+      <c r="CT24">
+        <v>1361700000.0</v>
+      </c>
+      <c r="CU24">
+        <v>1334800000.0</v>
+      </c>
+      <c r="CV24">
+        <v>1334100000.0</v>
+      </c>
+      <c r="CW24">
+        <v>1301600000.0</v>
+      </c>
+      <c r="CX24">
+        <v>1163200000.0</v>
+      </c>
+      <c r="CY24">
+        <v>1141000000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>1200200000.0</v>
+      </c>
+      <c r="DA24">
+        <v>1163800000.0</v>
+      </c>
+      <c r="DB24">
+        <v>1103000000.0</v>
+      </c>
+      <c r="DC24">
+        <v>1154600000.0</v>
+      </c>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+    </row>
+    <row r="25" spans="1:114">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>12985000000.0</v>
+      </c>
+      <c r="E25">
+        <v>12353000000.0</v>
+      </c>
+      <c r="F25">
+        <v>12546000000.0</v>
+      </c>
+      <c r="G25">
+        <v>12862000000.0</v>
+      </c>
+      <c r="H25">
+        <v>11851000000.0</v>
+      </c>
+      <c r="I25">
+        <v>12047400000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>10992800000.0</v>
+      </c>
+      <c r="N25">
+        <v>11960400000.0</v>
+      </c>
+      <c r="O25">
+        <v>11467800000.0</v>
+      </c>
+      <c r="P25">
+        <v>11328800000.0</v>
+      </c>
+      <c r="Q25">
+        <v>11180400000.0</v>
+      </c>
+      <c r="R25">
+        <v>11589500000.0</v>
+      </c>
+      <c r="S25">
+        <v>9608900000.0</v>
+      </c>
+      <c r="T25">
+        <v>9546200000.0</v>
+      </c>
+      <c r="U25">
+        <v>9257000000.0</v>
+      </c>
+      <c r="V25">
+        <v>8833900000.0</v>
+      </c>
+      <c r="W25">
+        <v>8594200000.0</v>
+      </c>
+      <c r="X25">
+        <v>8766100000.0</v>
+      </c>
+      <c r="Y25">
+        <v>8594500000.0</v>
+      </c>
+      <c r="Z25">
+        <v>8598000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>8952200000.0</v>
+      </c>
+      <c r="AB25">
+        <v>7758600000.0</v>
+      </c>
+      <c r="AC25">
+        <v>7705800000.0</v>
+      </c>
+      <c r="AD25">
+        <v>6883900000.0</v>
+      </c>
+      <c r="AE25">
+        <v>6801500000.0</v>
+      </c>
+      <c r="AF25">
+        <v>7646800000.0</v>
+      </c>
+      <c r="AG25">
+        <v>7556700000.0</v>
+      </c>
+      <c r="AH25">
+        <v>8215800000.0</v>
+      </c>
+      <c r="AI25">
+        <v>7499700000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7480700000.0</v>
+      </c>
+      <c r="AK25">
+        <v>7152000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>7075700000.0</v>
+      </c>
+      <c r="AM25">
+        <v>7663900000.0</v>
+      </c>
+      <c r="AN25">
+        <v>7653100000.0</v>
+      </c>
+      <c r="AO25">
+        <v>7739600000.0</v>
+      </c>
+      <c r="AP25">
+        <v>7608400000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>7554900000.0</v>
+      </c>
+      <c r="AR25">
+        <v>7568700000.0</v>
+      </c>
+      <c r="AS25">
+        <v>7555600000.0</v>
+      </c>
+      <c r="AT25">
+        <v>7547500000.0</v>
+      </c>
+      <c r="AU25">
+        <v>7554500000.0</v>
+      </c>
+      <c r="AV25">
+        <v>7050800000.0</v>
+      </c>
+      <c r="AW25">
+        <v>7020000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>7042100000.0</v>
+      </c>
+      <c r="AY25">
+        <v>7007900000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>7002400000.0</v>
+      </c>
+      <c r="BA25">
+        <v>7023600000.0</v>
+      </c>
+      <c r="BB25">
+        <v>7013300000.0</v>
+      </c>
+      <c r="BC25">
+        <v>7007800000.0</v>
+      </c>
+      <c r="BD25">
+        <v>7051100000.0</v>
+      </c>
+      <c r="BE25">
+        <v>7060000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>7079400000.0</v>
+      </c>
+      <c r="BG25">
+        <v>6870300000.0</v>
+      </c>
+      <c r="BH25">
+        <v>6887000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>7021600000.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25">
+        <v>5865100000.0</v>
+      </c>
+      <c r="BM25">
+        <v>5836000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>6425000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>6638300000.0</v>
+      </c>
+      <c r="BP25">
+        <v>6419600000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>6813300000.0</v>
+      </c>
+      <c r="BR25">
+        <v>6768500000.0</v>
+      </c>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+    </row>
+    <row r="26" spans="1:114">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26">
+        <v>715000000.0</v>
+      </c>
+      <c r="C26">
+        <v>769000000.0</v>
+      </c>
+      <c r="D26">
+        <v>815000000.0</v>
+      </c>
+      <c r="E26">
+        <v>824000000.0</v>
+      </c>
+      <c r="F26">
+        <v>703000000.0</v>
+      </c>
+      <c r="G26">
+        <v>638000000.0</v>
+      </c>
+      <c r="H26">
+        <v>637000000.0</v>
+      </c>
+      <c r="I26">
+        <v>672700000.0</v>
+      </c>
+      <c r="J26">
+        <v>586000000.0</v>
+      </c>
+      <c r="K26">
+        <v>584200000.0</v>
+      </c>
+      <c r="L26">
+        <v>469400000.0</v>
+      </c>
+      <c r="M26">
+        <v>371600000.0</v>
+      </c>
+      <c r="N26">
+        <v>337300000.0</v>
+      </c>
+      <c r="O26">
+        <v>351100000.0</v>
+      </c>
+      <c r="P26">
+        <v>281400000.0</v>
+      </c>
+      <c r="Q26">
+        <v>276300000.0</v>
+      </c>
+      <c r="R26">
+        <v>241300000.0</v>
+      </c>
+      <c r="S26">
+        <v>134300000.0</v>
+      </c>
+      <c r="T26">
+        <v>127600000.0</v>
+      </c>
+      <c r="U26">
+        <v>129500000.0</v>
+      </c>
+      <c r="V26">
+        <v>137700000.0</v>
+      </c>
+      <c r="W26">
+        <v>130800000.0</v>
+      </c>
+      <c r="X26">
+        <v>145400000.0</v>
+      </c>
+      <c r="Y26">
+        <v>121400000.0</v>
+      </c>
+      <c r="Z26">
+        <v>98900000.0</v>
+      </c>
+      <c r="AA26">
+        <v>94200000.0</v>
+      </c>
+      <c r="AB26">
+        <v>87800000.0</v>
+      </c>
+      <c r="AC26">
+        <v>58600000.0</v>
+      </c>
+      <c r="AD26">
+        <v>63300000.0</v>
+      </c>
+      <c r="AE26">
+        <v>61400000.0</v>
+      </c>
+      <c r="AF26">
+        <v>85800000.0</v>
+      </c>
+      <c r="AG26">
+        <v>68500000.0</v>
+      </c>
+      <c r="AH26">
+        <v>55300000.0</v>
+      </c>
+      <c r="AI26">
+        <v>67700000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>54300000.0</v>
+      </c>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
+        <v>57200000.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
+        <v>26600000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>14100000.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+    </row>
+    <row r="27" spans="1:114">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+    </row>
+    <row r="28" spans="1:114">
+      <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28">
+        <v>14188000000.0</v>
+      </c>
+      <c r="C28">
+        <v>13969000000.0</v>
+      </c>
+      <c r="D28">
+        <v>13730000000.0</v>
+      </c>
+      <c r="E28">
+        <v>13422000000.0</v>
+      </c>
+      <c r="F28">
+        <v>13094000000.0</v>
+      </c>
+      <c r="G28">
+        <v>13447000000.0</v>
+      </c>
+      <c r="H28">
+        <v>12883000000.0</v>
+      </c>
+      <c r="I28">
+        <v>12719400000.0</v>
+      </c>
+      <c r="J28">
+        <v>12710900000.0</v>
+      </c>
+      <c r="K28">
+        <v>12979200000.0</v>
+      </c>
+      <c r="L28">
+        <v>12929000000.0</v>
+      </c>
+      <c r="M28">
+        <v>12015800000.0</v>
+      </c>
+      <c r="N28">
+        <v>12181200000.0</v>
+      </c>
+      <c r="O28">
+        <v>12077400000.0</v>
+      </c>
+      <c r="P28">
+        <v>11938000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>11860300000.0</v>
+      </c>
+      <c r="R28">
+        <v>12110300000.0</v>
+      </c>
+      <c r="S28">
+        <v>9849100000.0</v>
+      </c>
+      <c r="T28">
+        <v>9802600000.0</v>
+      </c>
+      <c r="U28">
+        <v>9491900000.0</v>
+      </c>
+      <c r="V28">
+        <v>9176900000.0</v>
+      </c>
+      <c r="W28">
+        <v>8982700000.0</v>
+      </c>
+      <c r="X28">
+        <v>9136100000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8625400000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8640800000.0</v>
+      </c>
+      <c r="AA28">
+        <v>8953100000.0</v>
+      </c>
+      <c r="AB28">
+        <v>8905400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>8825600000.0</v>
+      </c>
+      <c r="AD28">
+        <v>8625100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>8577100000.0</v>
+      </c>
+      <c r="AF28">
+        <v>8267000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>8165600000.0</v>
+      </c>
+      <c r="AH28">
+        <v>8196400000.0</v>
+      </c>
+      <c r="AI28">
+        <v>8144100000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>8104100000.0</v>
+      </c>
+      <c r="AK28">
+        <v>7793800000.0</v>
+      </c>
+      <c r="AL28">
+        <v>7745100000.0</v>
+      </c>
+      <c r="AM28">
+        <v>7636900000.0</v>
+      </c>
+      <c r="AN28">
+        <v>7591100000.0</v>
+      </c>
+      <c r="AO28">
+        <v>7690300000.0</v>
+      </c>
+      <c r="AP28">
+        <v>7572000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>7527000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>7500500000.0</v>
+      </c>
+      <c r="AS28">
+        <v>7458500000.0</v>
+      </c>
+      <c r="AT28">
+        <v>7452700000.0</v>
+      </c>
+      <c r="AU28">
+        <v>7430300000.0</v>
+      </c>
+      <c r="AV28">
+        <v>6986000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>6917500000.0</v>
+      </c>
+      <c r="AX28">
+        <v>7002700000.0</v>
+      </c>
+      <c r="AY28">
+        <v>6837500000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>6804800000.0</v>
+      </c>
+      <c r="BA28">
+        <v>6941800000.0</v>
+      </c>
+      <c r="BB28">
+        <v>6931900000.0</v>
+      </c>
+      <c r="BC28">
+        <v>6902800000.0</v>
+      </c>
+      <c r="BD28">
+        <v>7002900000.0</v>
+      </c>
+      <c r="BE28">
+        <v>7030400000.0</v>
+      </c>
+      <c r="BF28">
+        <v>7044100000.0</v>
+      </c>
+      <c r="BG28">
+        <v>6831000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>6855500000.0</v>
+      </c>
+      <c r="BI28">
+        <v>6958700000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>6985000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>6740100000.0</v>
+      </c>
+      <c r="BL28">
+        <v>6655300000.0</v>
+      </c>
+      <c r="BM28">
+        <v>6807400000.0</v>
+      </c>
+      <c r="BN28">
+        <v>7061500000.0</v>
+      </c>
+      <c r="BO28">
+        <v>7032600000.0</v>
+      </c>
+      <c r="BP28">
+        <v>6914600000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>6948500000.0</v>
+      </c>
+      <c r="BR28">
+        <v>7028200000.0</v>
+      </c>
+      <c r="BS28">
+        <v>7383100000.0</v>
+      </c>
+      <c r="BT28">
+        <v>7633800000.0</v>
+      </c>
+      <c r="BU28">
+        <v>1558900000.0</v>
+      </c>
+      <c r="BV28">
+        <v>1603900000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1644900000.0</v>
+      </c>
+      <c r="BX28">
+        <v>1546000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1633600000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1472400000.0</v>
+      </c>
+      <c r="CA28">
+        <v>1531900000.0</v>
+      </c>
+      <c r="CB28">
+        <v>1518100000.0</v>
+      </c>
+      <c r="CC28">
+        <v>1618300000.0</v>
+      </c>
+      <c r="CD28">
+        <v>1631300000.0</v>
+      </c>
+      <c r="CE28">
+        <v>1540100000.0</v>
+      </c>
+      <c r="CF28">
+        <v>1343300000.0</v>
+      </c>
+      <c r="CG28">
+        <v>1334700000.0</v>
+      </c>
+      <c r="CH28">
+        <v>1332300000.0</v>
+      </c>
+      <c r="CI28">
+        <v>1299600000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>1212800000.0</v>
+      </c>
+      <c r="CK28">
+        <v>1205100000.0</v>
+      </c>
+      <c r="CL28">
+        <v>1233600000.0</v>
+      </c>
+      <c r="CM28">
+        <v>1348100000.0</v>
+      </c>
+      <c r="CN28">
+        <v>1401100000.0</v>
+      </c>
+      <c r="CO28">
+        <v>1371900000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1232600000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>1278000000.0</v>
+      </c>
+      <c r="CR28">
+        <v>1300600000.0</v>
+      </c>
+      <c r="CS28">
+        <v>1325900000.0</v>
+      </c>
+      <c r="CT28">
+        <v>1254800000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1289800000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1351600000.0</v>
+      </c>
+      <c r="CW28">
+        <v>1331700000.0</v>
+      </c>
+      <c r="CX28">
+        <v>1436700000.0</v>
+      </c>
+      <c r="CY28">
+        <v>1238900000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>1254700000.0</v>
+      </c>
+      <c r="DA28">
+        <v>1203400000.0</v>
+      </c>
+      <c r="DB28">
+        <v>1156800000.0</v>
+      </c>
+      <c r="DC28">
+        <v>1193900000.0</v>
+      </c>
+      <c r="DD28">
+        <v>1196200000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1220900000.0</v>
+      </c>
+      <c r="DF28">
+        <v>1100600000.0</v>
+      </c>
+      <c r="DG28">
+        <v>927300000.0</v>
+      </c>
+      <c r="DH28">
+        <v>500500000.0</v>
+      </c>
+      <c r="DI28">
+        <v>80800000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>45300000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:114">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29">
+        <v>26101000000.0</v>
+      </c>
+      <c r="C29">
+        <v>25844000000.0</v>
+      </c>
+      <c r="D29">
+        <v>25549000000.0</v>
+      </c>
+      <c r="E29">
+        <v>25145000000.0</v>
+      </c>
+      <c r="F29">
+        <v>25017000000.0</v>
+      </c>
+      <c r="G29">
+        <v>24946000000.0</v>
+      </c>
+      <c r="H29">
+        <v>24118000000.0</v>
+      </c>
+      <c r="I29">
+        <v>23789200000.0</v>
+      </c>
+      <c r="J29">
+        <v>23964800000.0</v>
+      </c>
+      <c r="K29">
+        <v>23651800000.0</v>
+      </c>
+      <c r="L29">
+        <v>23361700000.0</v>
+      </c>
+      <c r="M29">
+        <v>22256400000.0</v>
+      </c>
+      <c r="N29">
+        <v>22316900000.0</v>
+      </c>
+      <c r="O29">
+        <v>21841400000.0</v>
+      </c>
+      <c r="P29">
+        <v>21470700000.0</v>
+      </c>
+      <c r="Q29">
+        <v>21126100000.0</v>
+      </c>
+      <c r="R29">
+        <v>21118700000.0</v>
+      </c>
+      <c r="S29">
+        <v>18601700000.0</v>
+      </c>
+      <c r="T29">
+        <v>18533300000.0</v>
+      </c>
+      <c r="U29">
+        <v>18138300000.0</v>
+      </c>
+      <c r="V29">
+        <v>17747400000.0</v>
+      </c>
+      <c r="W29">
+        <v>17395800000.0</v>
+      </c>
+      <c r="X29">
+        <v>17418100000.0</v>
+      </c>
+      <c r="Y29">
+        <v>17148900000.0</v>
+      </c>
+      <c r="Z29">
+        <v>16885100000.0</v>
+      </c>
+      <c r="AA29">
+        <v>17093900000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+    </row>
+    <row r="30" spans="1:114">
+      <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30">
+        <v>2199000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2114000000.0</v>
+      </c>
+      <c r="D30">
+        <v>2169000000.0</v>
+      </c>
+      <c r="E30">
+        <v>2090000000.0</v>
+      </c>
+      <c r="F30">
+        <v>2051000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1977000000.0</v>
+      </c>
+      <c r="H30">
+        <v>2071000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1976800000.0</v>
+      </c>
+      <c r="J30">
+        <v>1942600000.0</v>
+      </c>
+      <c r="K30">
+        <v>1919300000.0</v>
+      </c>
+      <c r="L30">
+        <v>1992000000.0</v>
+      </c>
+      <c r="M30">
+        <v>1927800000.0</v>
+      </c>
+      <c r="N30">
+        <v>1876700000.0</v>
+      </c>
+      <c r="O30">
+        <v>1875400000.0</v>
+      </c>
+      <c r="P30">
+        <v>1982900000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1853000000.0</v>
+      </c>
+      <c r="R30">
+        <v>1805000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1473200000.0</v>
+      </c>
+      <c r="T30">
+        <v>1508400000.0</v>
+      </c>
+      <c r="U30">
+        <v>1342400000.0</v>
+      </c>
+      <c r="V30">
+        <v>1299600000.0</v>
+      </c>
+      <c r="W30">
+        <v>1259200000.0</v>
+      </c>
+      <c r="X30">
+        <v>1328300000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1199200000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1161200000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1295500000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1402600000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1250900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1265600000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1234600000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1350500000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1246500000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1176300000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1147700000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1217300000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1193900000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1137300000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1077100000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1092700000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1109800000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1106100000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1038700000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1088500000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1105500000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1025800000.0</v>
+      </c>
+      <c r="AU30">
+        <v>990200000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1101400000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1026100000.0</v>
+      </c>
+      <c r="AX30">
+        <v>966300000.0</v>
+      </c>
+      <c r="AY30">
+        <v>911100000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>984200000.0</v>
+      </c>
+      <c r="BA30">
+        <v>983900000.0</v>
+      </c>
+      <c r="BB30">
+        <v>955500000.0</v>
+      </c>
+      <c r="BC30">
+        <v>874300000.0</v>
+      </c>
+      <c r="BD30">
+        <v>945200000.0</v>
+      </c>
+      <c r="BE30">
+        <v>959500000.0</v>
+      </c>
+      <c r="BF30">
+        <v>939700000.0</v>
+      </c>
+      <c r="BG30">
+        <v>808400000.0</v>
+      </c>
+      <c r="BH30">
+        <v>948700000.0</v>
+      </c>
+      <c r="BI30">
+        <v>972700000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>948400000.0</v>
+      </c>
+      <c r="BK30">
+        <v>916900000.0</v>
+      </c>
+      <c r="BL30">
+        <v>944100000.0</v>
+      </c>
+      <c r="BM30">
+        <v>994700000.0</v>
+      </c>
+      <c r="BN30">
+        <v>898400000.0</v>
+      </c>
+      <c r="BO30">
+        <v>850700000.0</v>
+      </c>
+      <c r="BP30">
+        <v>922200000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>999600000.0</v>
+      </c>
+      <c r="BR30">
+        <v>913500000.0</v>
+      </c>
+      <c r="BS30">
+        <v>877600000.0</v>
+      </c>
+      <c r="BT30">
+        <v>996200000.0</v>
+      </c>
+      <c r="BU30">
+        <v>326300000.0</v>
+      </c>
+      <c r="BV30">
+        <v>320100000.0</v>
+      </c>
+      <c r="BW30">
+        <v>306700000.0</v>
+      </c>
+      <c r="BX30">
+        <v>321900000.0</v>
+      </c>
+      <c r="BY30">
+        <v>320100000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>312300000.0</v>
+      </c>
+      <c r="CA30">
+        <v>297700000.0</v>
+      </c>
+      <c r="CB30">
+        <v>318200000.0</v>
+      </c>
+      <c r="CC30">
+        <v>311500000.0</v>
+      </c>
+      <c r="CD30">
+        <v>302100000.0</v>
+      </c>
+      <c r="CE30">
+        <v>278800000.0</v>
+      </c>
+      <c r="CF30">
+        <v>304500000.0</v>
+      </c>
+      <c r="CG30">
+        <v>293600000.0</v>
+      </c>
+      <c r="CH30">
+        <v>268400000.0</v>
+      </c>
+      <c r="CI30">
+        <v>246100000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>268700000.0</v>
+      </c>
+      <c r="CK30">
+        <v>285900000.0</v>
+      </c>
+      <c r="CL30">
+        <v>269200000.0</v>
+      </c>
+      <c r="CM30">
+        <v>250000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>248900000.0</v>
+      </c>
+      <c r="CO30">
+        <v>266300000.0</v>
+      </c>
+      <c r="CP30">
+        <v>264600000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>251300000.0</v>
+      </c>
+      <c r="CR30">
+        <v>238600000.0</v>
+      </c>
+      <c r="CS30">
+        <v>249700000.0</v>
+      </c>
+      <c r="CT30">
+        <v>246000000.0</v>
+      </c>
+      <c r="CU30">
+        <v>224000000.0</v>
+      </c>
+      <c r="CV30">
+        <v>232900000.0</v>
+      </c>
+      <c r="CW30">
+        <v>271500000.0</v>
+      </c>
+      <c r="CX30">
+        <v>268900000.0</v>
+      </c>
+      <c r="CY30">
+        <v>250600000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>241300000.0</v>
+      </c>
+      <c r="DA30">
+        <v>260800000.0</v>
+      </c>
+      <c r="DB30">
+        <v>246800000.0</v>
+      </c>
+      <c r="DC30">
+        <v>244500000.0</v>
+      </c>
+      <c r="DD30">
+        <v>250900000.0</v>
+      </c>
+      <c r="DE30">
+        <v>249800000.0</v>
+      </c>
+      <c r="DF30">
+        <v>234300000.0</v>
+      </c>
+      <c r="DG30">
+        <v>207800000.0</v>
+      </c>
+      <c r="DH30">
+        <v>182700000.0</v>
+      </c>
+      <c r="DI30">
+        <v>162500000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>155800000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:114">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>-5406600000.0</v>
+      </c>
+      <c r="N31">
+        <v>-5581400000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5061200000.0</v>
+      </c>
+      <c r="P31">
+        <v>9686000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5103700000.0</v>
+      </c>
+      <c r="R31">
+        <v>9215400000.0</v>
+      </c>
+      <c r="S31">
+        <v>8984000000.0</v>
+      </c>
+      <c r="T31">
+        <v>8978900000.0</v>
+      </c>
+      <c r="U31">
+        <v>-4091100000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3907300000.0</v>
+      </c>
+      <c r="W31">
+        <v>8632900000.0</v>
+      </c>
+      <c r="X31">
+        <v>8483900000.0</v>
+      </c>
+      <c r="Y31">
+        <v>8370100000.0</v>
+      </c>
+      <c r="Z31">
+        <v>8227100000.0</v>
+      </c>
+      <c r="AA31">
+        <v>8117200000.0</v>
+      </c>
+      <c r="AB31">
+        <v>8118200000.0</v>
+      </c>
+      <c r="AC31">
+        <v>7976500000.0</v>
+      </c>
+      <c r="AD31">
+        <v>7952900000.0</v>
+      </c>
+      <c r="AE31">
+        <v>7919500000.0</v>
+      </c>
+      <c r="AF31">
+        <v>7927100000.0</v>
+      </c>
+      <c r="AG31">
+        <v>7921600000.0</v>
+      </c>
+      <c r="AH31">
+        <v>7846100000.0</v>
+      </c>
+      <c r="AI31">
+        <v>7911800000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>8755200000.0</v>
+      </c>
+      <c r="AK31">
+        <v>7672000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>7662900000.0</v>
+      </c>
+      <c r="AM31">
+        <v>7683300000.0</v>
+      </c>
+      <c r="AN31">
+        <v>7691300000.0</v>
+      </c>
+      <c r="AO31">
+        <v>7639200000.0</v>
+      </c>
+      <c r="AP31">
+        <v>7755700000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>7763200000.0</v>
+      </c>
+      <c r="AR31">
+        <v>7774100000.0</v>
+      </c>
+      <c r="AS31">
+        <v>7799800000.0</v>
+      </c>
+      <c r="AT31">
+        <v>7762500000.0</v>
+      </c>
+      <c r="AU31">
+        <v>7762100000.0</v>
+      </c>
+      <c r="AV31">
+        <v>7745300000.0</v>
+      </c>
+      <c r="AW31">
+        <v>7929000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>7853200000.0</v>
+      </c>
+      <c r="AY31">
+        <v>7822000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>7903500000.0</v>
+      </c>
+      <c r="BA31">
+        <v>7736900000.0</v>
+      </c>
+      <c r="BB31">
+        <v>7710400000.0</v>
+      </c>
+      <c r="BC31">
+        <v>7731700000.0</v>
+      </c>
+      <c r="BD31">
+        <v>7703300000.0</v>
+      </c>
+      <c r="BE31">
+        <v>7739200000.0</v>
+      </c>
+      <c r="BF31">
+        <v>7680400000.0</v>
+      </c>
+      <c r="BG31">
+        <v>7751700000.0</v>
+      </c>
+      <c r="BH31">
+        <v>7681300000.0</v>
+      </c>
+      <c r="BI31">
+        <v>7612400000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31">
+        <v>9195800000.0</v>
+      </c>
+      <c r="BM31">
+        <v>9039700000.0</v>
+      </c>
+      <c r="BN31">
+        <v>8962200000.0</v>
+      </c>
+      <c r="BO31">
+        <v>8856200000.0</v>
+      </c>
+      <c r="BP31">
+        <v>8907000000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>9179100000.0</v>
+      </c>
+      <c r="BR31">
+        <v>9028800000.0</v>
+      </c>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+    </row>
+    <row r="32" spans="1:114">
+      <c r="A32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32">
+        <v>-1417000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-1230000000.0</v>
+      </c>
+      <c r="D32">
+        <v>-1405000000.0</v>
+      </c>
+      <c r="E32">
+        <v>-1779000000.0</v>
+      </c>
+      <c r="F32">
+        <v>-1231000000.0</v>
+      </c>
+      <c r="G32">
+        <v>-1170000000.0</v>
+      </c>
+      <c r="H32">
+        <v>-1722000000.0</v>
+      </c>
+      <c r="I32">
+        <v>-1293100000.0</v>
+      </c>
+      <c r="J32">
+        <v>-1873900000.0</v>
+      </c>
+      <c r="K32">
+        <v>-2052300000.0</v>
+      </c>
+      <c r="L32">
+        <v>-1847300000.0</v>
+      </c>
+      <c r="M32">
+        <v>-1720400000.0</v>
+      </c>
+      <c r="N32">
+        <v>-726200000.0</v>
+      </c>
+      <c r="O32">
+        <v>-787900000.0</v>
+      </c>
+      <c r="P32">
+        <v>-1031200000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-964400000.0</v>
+      </c>
+      <c r="R32">
+        <v>-794000000.0</v>
+      </c>
+      <c r="S32">
+        <v>-562300000.0</v>
+      </c>
+      <c r="T32">
+        <v>-704800000.0</v>
+      </c>
+      <c r="U32">
+        <v>-764000000.0</v>
+      </c>
+      <c r="V32">
+        <v>-833900000.0</v>
+      </c>
+      <c r="W32">
+        <v>-705700000.0</v>
+      </c>
+      <c r="X32">
+        <v>-760200000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-416500000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-497300000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-226700000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+    </row>
+    <row r="33" spans="1:114">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33">
+        <v>32596000000.0</v>
+      </c>
+      <c r="C33">
+        <v>32090000000.0</v>
+      </c>
+      <c r="D33">
+        <v>31843000000.0</v>
+      </c>
+      <c r="E33">
+        <v>31305000000.0</v>
+      </c>
+      <c r="F33">
+        <v>30981000000.0</v>
+      </c>
+      <c r="G33">
+        <v>30782000000.0</v>
+      </c>
+      <c r="H33">
+        <v>29996000000.0</v>
+      </c>
+      <c r="I33">
+        <v>29465800000.0</v>
+      </c>
+      <c r="J33">
+        <v>29274400000.0</v>
+      </c>
+      <c r="K33">
+        <v>29108100000.0</v>
+      </c>
+      <c r="L33">
+        <v>29029000000.0</v>
+      </c>
+      <c r="M33">
+        <v>27694400000.0</v>
+      </c>
+      <c r="N33">
+        <v>27561500000.0</v>
+      </c>
+      <c r="O33">
+        <v>26840000000.0</v>
+      </c>
+      <c r="P33">
+        <v>26695800000.0</v>
+      </c>
+      <c r="Q33">
+        <v>26201600000.0</v>
+      </c>
+      <c r="R33">
+        <v>26072300000.0</v>
+      </c>
+      <c r="S33">
+        <v>23184300000.0</v>
+      </c>
+      <c r="T33">
+        <v>23244200000.0</v>
+      </c>
+      <c r="U33">
+        <v>22859500000.0</v>
+      </c>
+      <c r="V33">
+        <v>22441200000.0</v>
+      </c>
+      <c r="W33">
+        <v>21809500000.0</v>
+      </c>
+      <c r="X33">
+        <v>21912200000.0</v>
+      </c>
+      <c r="Y33">
+        <v>21335800000.0</v>
+      </c>
+      <c r="Z33">
+        <v>21257500000.0</v>
+      </c>
+      <c r="AA33">
+        <v>21155000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>21077800000.0</v>
+      </c>
+      <c r="AC33">
+        <v>20855200000.0</v>
+      </c>
+      <c r="AD33">
+        <v>20522700000.0</v>
+      </c>
+      <c r="AE33">
+        <v>20337400000.0</v>
+      </c>
+      <c r="AF33">
+        <v>20052600000.0</v>
+      </c>
+      <c r="AG33">
+        <v>19910000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>19834300000.0</v>
+      </c>
+      <c r="AI33">
+        <v>19754700000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>19710200000.0</v>
+      </c>
+      <c r="AK33">
+        <v>19551900000.0</v>
+      </c>
+      <c r="AL33">
+        <v>19468300000.0</v>
+      </c>
+      <c r="AM33">
+        <v>19361400000.0</v>
+      </c>
+      <c r="AN33">
+        <v>19345100000.0</v>
+      </c>
+      <c r="AO33">
+        <v>19360100000.0</v>
+      </c>
+      <c r="AP33">
+        <v>19386000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>19355900000.0</v>
+      </c>
+      <c r="AR33">
+        <v>19305600000.0</v>
+      </c>
+      <c r="AS33">
+        <v>19347500000.0</v>
+      </c>
+      <c r="AT33">
+        <v>19325700000.0</v>
+      </c>
+      <c r="AU33">
+        <v>19250000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>18703000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>18626100000.0</v>
+      </c>
+      <c r="AX33">
+        <v>18650900000.0</v>
+      </c>
+      <c r="AY33">
+        <v>18535600000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>18527300000.0</v>
+      </c>
+      <c r="BA33">
+        <v>18535600000.0</v>
+      </c>
+      <c r="BB33">
+        <v>18505400000.0</v>
+      </c>
+      <c r="BC33">
+        <v>18415800000.0</v>
+      </c>
+      <c r="BD33">
+        <v>18385600000.0</v>
+      </c>
+      <c r="BE33">
+        <v>18364300000.0</v>
+      </c>
+      <c r="BF33">
+        <v>18356000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>18276700000.0</v>
+      </c>
+      <c r="BH33">
+        <v>18285800000.0</v>
+      </c>
+      <c r="BI33">
+        <v>18201800000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>18202400000.0</v>
+      </c>
+      <c r="BK33">
+        <v>18186400000.0</v>
+      </c>
+      <c r="BL33">
+        <v>18215800000.0</v>
+      </c>
+      <c r="BM33">
+        <v>18127800000.0</v>
+      </c>
+      <c r="BN33">
+        <v>18282700000.0</v>
+      </c>
+      <c r="BO33">
+        <v>18199300000.0</v>
+      </c>
+      <c r="BP33">
+        <v>18275400000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>18125800000.0</v>
+      </c>
+      <c r="BR33">
+        <v>18193500000.0</v>
+      </c>
+      <c r="BS33">
+        <v>18498700000.0</v>
+      </c>
+      <c r="BT33">
+        <v>18595700000.0</v>
+      </c>
+      <c r="BU33">
+        <v>4132400000.0</v>
+      </c>
+      <c r="BV33">
+        <v>4084400000.0</v>
+      </c>
+      <c r="BW33">
+        <v>4078400000.0</v>
+      </c>
+      <c r="BX33">
+        <v>4054000000.0</v>
+      </c>
+      <c r="BY33">
+        <v>4065300000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>3992600000.0</v>
+      </c>
+      <c r="CA33">
+        <v>4001900000.0</v>
+      </c>
+      <c r="CB33">
+        <v>4036000000.0</v>
+      </c>
+      <c r="CC33">
+        <v>4061200000.0</v>
+      </c>
+      <c r="CD33">
+        <v>4091700000.0</v>
+      </c>
+      <c r="CE33">
+        <v>4108700000.0</v>
+      </c>
+      <c r="CF33">
+        <v>4068200000.0</v>
+      </c>
+      <c r="CG33">
+        <v>3955800000.0</v>
+      </c>
+      <c r="CH33">
+        <v>3968500000.0</v>
+      </c>
+      <c r="CI33">
+        <v>3979500000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>3968100000.0</v>
+      </c>
+      <c r="CK33">
+        <v>3915400000.0</v>
+      </c>
+      <c r="CL33">
+        <v>3902300000.0</v>
+      </c>
+      <c r="CM33">
+        <v>3990900000.0</v>
+      </c>
+      <c r="CN33">
+        <v>3998100000.0</v>
+      </c>
+      <c r="CO33">
+        <v>3925100000.0</v>
+      </c>
+      <c r="CP33">
+        <v>3706500000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>3658200000.0</v>
+      </c>
+      <c r="CR33">
+        <v>3756800000.0</v>
+      </c>
+      <c r="CS33">
+        <v>3663300000.0</v>
+      </c>
+      <c r="CT33">
+        <v>3552100000.0</v>
+      </c>
+      <c r="CU33">
+        <v>3520100000.0</v>
+      </c>
+      <c r="CV33">
+        <v>3531500000.0</v>
+      </c>
+      <c r="CW33">
+        <v>3540700000.0</v>
+      </c>
+      <c r="CX33">
+        <v>3563300000.0</v>
+      </c>
+      <c r="CY33">
+        <v>3168600000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>3155700000.0</v>
+      </c>
+      <c r="DA33">
+        <v>3088000000.0</v>
+      </c>
+      <c r="DB33">
+        <v>3036100000.0</v>
+      </c>
+      <c r="DC33">
+        <v>3021900000.0</v>
+      </c>
+      <c r="DD33">
+        <v>2956300000.0</v>
+      </c>
+      <c r="DE33">
+        <v>2945500000.0</v>
+      </c>
+      <c r="DF33">
+        <v>2776300000.0</v>
+      </c>
+      <c r="DG33">
+        <v>2514700000.0</v>
+      </c>
+      <c r="DH33">
+        <v>2028100000.0</v>
+      </c>
+      <c r="DI33">
+        <v>1489700000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>1367000000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:114">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34">
+        <v>93000000.0</v>
+      </c>
+      <c r="C34">
+        <v>92000000.0</v>
+      </c>
+      <c r="D34">
+        <v>98000000.0</v>
+      </c>
+      <c r="E34">
+        <v>97000000.0</v>
+      </c>
+      <c r="F34">
+        <v>96000000.0</v>
+      </c>
+      <c r="G34">
+        <v>97000000.0</v>
+      </c>
+      <c r="H34">
+        <v>102000000.0</v>
+      </c>
+      <c r="I34">
+        <v>98100000.0</v>
+      </c>
+      <c r="J34">
+        <v>98500000.0</v>
+      </c>
+      <c r="K34">
+        <v>97400000.0</v>
+      </c>
+      <c r="L34">
+        <v>102000000.0</v>
+      </c>
+      <c r="M34">
+        <v>595700000.0</v>
+      </c>
+      <c r="N34">
+        <v>609500000.0</v>
+      </c>
+      <c r="O34">
+        <v>3110500000.0</v>
+      </c>
+      <c r="P34">
+        <v>661800000.0</v>
+      </c>
+      <c r="Q34">
+        <v>3084600000.0</v>
+      </c>
+      <c r="R34">
+        <v>3040400000.0</v>
+      </c>
+      <c r="S34">
+        <v>2775500000.0</v>
+      </c>
+      <c r="T34">
+        <v>2784000000.0</v>
+      </c>
+      <c r="U34">
+        <v>121600000.0</v>
+      </c>
+      <c r="V34">
+        <v>115700000.0</v>
+      </c>
+      <c r="W34">
+        <v>2616600000.0</v>
+      </c>
+      <c r="X34">
+        <v>2658300000.0</v>
+      </c>
+      <c r="Y34">
+        <v>2728300000.0</v>
+      </c>
+      <c r="Z34">
+        <v>2744500000.0</v>
+      </c>
+      <c r="AA34">
+        <v>2664000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2559100000.0</v>
+      </c>
+      <c r="AC34">
+        <v>2572800000.0</v>
+      </c>
+      <c r="AD34">
+        <v>2526200000.0</v>
+      </c>
+      <c r="AE34">
+        <v>2538200000.0</v>
+      </c>
+      <c r="AF34">
+        <v>2293800000.0</v>
+      </c>
+      <c r="AG34">
+        <v>2276300000.0</v>
+      </c>
+      <c r="AH34">
+        <v>2281200000.0</v>
+      </c>
+      <c r="AI34">
+        <v>2298000000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>2274000000.0</v>
+      </c>
+      <c r="AK34">
+        <v>2263400000.0</v>
+      </c>
+      <c r="AL34">
+        <v>2246900000.0</v>
+      </c>
+      <c r="AM34">
+        <v>2250500000.0</v>
+      </c>
+      <c r="AN34">
+        <v>2260600000.0</v>
+      </c>
+      <c r="AO34">
+        <v>2268000000.0</v>
+      </c>
+      <c r="AP34">
+        <v>2291400000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>2279200000.0</v>
+      </c>
+      <c r="AR34">
+        <v>2265300000.0</v>
+      </c>
+      <c r="AS34">
+        <v>2400100000.0</v>
+      </c>
+      <c r="AT34">
+        <v>2427700000.0</v>
+      </c>
+      <c r="AU34">
+        <v>2378000000.0</v>
+      </c>
+      <c r="AV34">
+        <v>2320400000.0</v>
+      </c>
+      <c r="AW34">
+        <v>2152900000.0</v>
+      </c>
+      <c r="AX34">
+        <v>2123400000.0</v>
+      </c>
+      <c r="AY34">
+        <v>2146400000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>2138200000.0</v>
+      </c>
+      <c r="BA34">
+        <v>2137500000.0</v>
+      </c>
+      <c r="BB34">
+        <v>2125000000.0</v>
+      </c>
+      <c r="BC34">
+        <v>2013100000.0</v>
+      </c>
+      <c r="BD34">
+        <v>1932400000.0</v>
+      </c>
+      <c r="BE34">
+        <v>1968200000.0</v>
+      </c>
+      <c r="BF34">
+        <v>1924000000.0</v>
+      </c>
+      <c r="BG34">
+        <v>1951100000.0</v>
+      </c>
+      <c r="BH34">
+        <v>1922500000.0</v>
+      </c>
+      <c r="BI34">
+        <v>1892900000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34">
+        <v>1722100000.0</v>
+      </c>
+      <c r="BM34">
+        <v>1744900000.0</v>
+      </c>
+      <c r="BN34">
+        <v>1715900000.0</v>
+      </c>
+      <c r="BO34">
+        <v>1713800000.0</v>
+      </c>
+      <c r="BP34">
+        <v>1662400000.0</v>
+      </c>
+      <c r="BQ34">
+        <v>1437400000.0</v>
+      </c>
+      <c r="BR34">
+        <v>1461100000.0</v>
+      </c>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+    </row>
+    <row r="35" spans="1:114">
+      <c r="A35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>19146000000.0</v>
+      </c>
+      <c r="C35">
+        <v>18879000000.0</v>
+      </c>
+      <c r="D35">
+        <v>18469000000.0</v>
+      </c>
+      <c r="E35">
+        <v>17655000000.0</v>
+      </c>
+      <c r="F35">
+        <v>17698000000.0</v>
+      </c>
+      <c r="G35">
+        <v>17947000000.0</v>
+      </c>
+      <c r="H35">
+        <v>16867000000.0</v>
+      </c>
+      <c r="I35">
+        <v>16942500000.0</v>
+      </c>
+      <c r="J35">
+        <v>16394200000.0</v>
+      </c>
+      <c r="K35">
+        <v>16235200000.0</v>
+      </c>
+      <c r="L35">
+        <v>16639000000.0</v>
+      </c>
+      <c r="M35">
+        <v>15641600000.0</v>
+      </c>
+      <c r="N35">
+        <v>16630700000.0</v>
+      </c>
+      <c r="O35">
+        <v>16134800000.0</v>
+      </c>
+      <c r="P35">
+        <v>15975400000.0</v>
+      </c>
+      <c r="Q35">
+        <v>15746700000.0</v>
+      </c>
+      <c r="R35">
+        <v>16062300000.0</v>
+      </c>
+      <c r="S35">
+        <v>13637300000.0</v>
+      </c>
+      <c r="T35">
+        <v>13559700000.0</v>
+      </c>
+      <c r="U35">
+        <v>13216600000.0</v>
+      </c>
+      <c r="V35">
+        <v>12823900000.0</v>
+      </c>
+      <c r="W35">
+        <v>12465500000.0</v>
+      </c>
+      <c r="X35">
+        <v>12663200000.0</v>
+      </c>
+      <c r="Y35">
+        <v>12545200000.0</v>
+      </c>
+      <c r="Z35">
+        <v>12529300000.0</v>
+      </c>
+      <c r="AA35">
+        <v>12808100000.0</v>
+      </c>
+      <c r="AB35">
+        <v>11498300000.0</v>
+      </c>
+      <c r="AC35">
+        <v>11353200000.0</v>
+      </c>
+      <c r="AD35">
+        <v>10470600000.0</v>
+      </c>
+      <c r="AE35">
+        <v>10391500000.0</v>
+      </c>
+      <c r="AF35">
+        <v>10968900000.0</v>
+      </c>
+      <c r="AG35">
+        <v>10803000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>11365400000.0</v>
+      </c>
+      <c r="AI35">
+        <v>10634200000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>10551100000.0</v>
+      </c>
+      <c r="AK35">
+        <v>10682900000.0</v>
+      </c>
+      <c r="AL35">
+        <v>10553000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>11132900000.0</v>
+      </c>
+      <c r="AN35">
+        <v>11123900000.0</v>
+      </c>
+      <c r="AO35">
+        <v>11202300000.0</v>
+      </c>
+      <c r="AP35">
+        <v>11039700000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>10963000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>10924500000.0</v>
+      </c>
+      <c r="AS35">
+        <v>11089100000.0</v>
+      </c>
+      <c r="AT35">
+        <v>11113700000.0</v>
+      </c>
+      <c r="AU35">
+        <v>11072600000.0</v>
+      </c>
+      <c r="AV35">
+        <v>10520200000.0</v>
+      </c>
+      <c r="AW35">
+        <v>10330700000.0</v>
+      </c>
+      <c r="AX35">
+        <v>10315000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>10320400000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>10326000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>10317400000.0</v>
+      </c>
+      <c r="BB35">
+        <v>10310200000.0</v>
+      </c>
+      <c r="BC35">
+        <v>10229400000.0</v>
+      </c>
+      <c r="BD35">
+        <v>10216200000.0</v>
+      </c>
+      <c r="BE35">
+        <v>10193500000.0</v>
+      </c>
+      <c r="BF35">
+        <v>10155300000.0</v>
+      </c>
+      <c r="BG35">
+        <v>9986400000.0</v>
+      </c>
+      <c r="BH35">
+        <v>9970600000.0</v>
+      </c>
+      <c r="BI35">
+        <v>9984200000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>9811300000.0</v>
+      </c>
+      <c r="BK35">
+        <v>9228300000.0</v>
+      </c>
+      <c r="BL35">
+        <v>8936500000.0</v>
+      </c>
+      <c r="BM35">
+        <v>8836700000.0</v>
+      </c>
+      <c r="BN35">
+        <v>9419500000.0</v>
+      </c>
+      <c r="BO35">
+        <v>9641700000.0</v>
+      </c>
+      <c r="BP35">
+        <v>9424500000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>9877600000.0</v>
+      </c>
+      <c r="BR35">
+        <v>9766500000.0</v>
+      </c>
+      <c r="BS35">
+        <v>10057500000.0</v>
+      </c>
+      <c r="BT35">
+        <v>10073100000.0</v>
+      </c>
+      <c r="BU35">
+        <v>2597200000.0</v>
+      </c>
+      <c r="BV35">
+        <v>2606700000.0</v>
+      </c>
+      <c r="BW35">
+        <v>2698300000.0</v>
+      </c>
+      <c r="BX35">
+        <v>2535300000.0</v>
+      </c>
+      <c r="BY35">
+        <v>2634100000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>2455600000.0</v>
+      </c>
+      <c r="CA35">
+        <v>2475100000.0</v>
+      </c>
+      <c r="CB35">
+        <v>2405100000.0</v>
+      </c>
+      <c r="CC35">
+        <v>2508100000.0</v>
+      </c>
+      <c r="CD35">
+        <v>2499800000.0</v>
+      </c>
+      <c r="CE35">
+        <v>2323900000.0</v>
+      </c>
+      <c r="CF35">
+        <v>2277700000.0</v>
+      </c>
+      <c r="CG35">
+        <v>2227500000.0</v>
+      </c>
+      <c r="CH35">
+        <v>2200800000.0</v>
+      </c>
+      <c r="CI35">
+        <v>2184100000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>2145500000.0</v>
+      </c>
+      <c r="CK35">
+        <v>2087800000.0</v>
+      </c>
+      <c r="CL35">
+        <v>2044500000.0</v>
+      </c>
+      <c r="CM35">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CN35">
+        <v>1977600000.0</v>
+      </c>
+      <c r="CO35">
+        <v>1821000000.0</v>
+      </c>
+      <c r="CP35">
+        <v>1753800000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>1919600000.0</v>
+      </c>
+      <c r="CR35">
+        <v>1935800000.0</v>
+      </c>
+      <c r="CS35">
+        <v>1834600000.0</v>
+      </c>
+      <c r="CT35">
+        <v>1779100000.0</v>
+      </c>
+      <c r="CU35">
+        <v>1729700000.0</v>
+      </c>
+      <c r="CV35">
+        <v>1714000000.0</v>
+      </c>
+      <c r="CW35">
+        <v>1683100000.0</v>
+      </c>
+      <c r="CX35">
+        <v>1530700000.0</v>
+      </c>
+      <c r="CY35">
+        <v>1452500000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>1504800000.0</v>
+      </c>
+      <c r="DA35">
+        <v>1466900000.0</v>
+      </c>
+      <c r="DB35">
+        <v>1395200000.0</v>
+      </c>
+      <c r="DC35">
+        <v>1427200000.0</v>
+      </c>
+      <c r="DD35">
+        <v>1400300000.0</v>
+      </c>
+      <c r="DE35">
+        <v>1394400000.0</v>
+      </c>
+      <c r="DF35">
+        <v>1354700000.0</v>
+      </c>
+      <c r="DG35">
+        <v>750200000.0</v>
+      </c>
+      <c r="DH35">
+        <v>729200000.0</v>
+      </c>
+      <c r="DI35">
+        <v>218400000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>167100000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:114">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36">
+        <v>863000000.0</v>
+      </c>
+      <c r="C36">
+        <v>846000000.0</v>
+      </c>
+      <c r="D36">
+        <v>811000000.0</v>
+      </c>
+      <c r="E36">
+        <v>991000000.0</v>
+      </c>
+      <c r="F36">
+        <v>755000000.0</v>
+      </c>
+      <c r="G36">
+        <v>743000000.0</v>
+      </c>
+      <c r="H36">
+        <v>722000000.0</v>
+      </c>
+      <c r="I36">
+        <v>699000000.0</v>
+      </c>
+      <c r="J36">
+        <v>682400000.0</v>
+      </c>
+      <c r="K36">
+        <v>649600000.0</v>
+      </c>
+      <c r="L36">
+        <v>641000000.0</v>
+      </c>
+      <c r="M36">
+        <v>645500000.0</v>
+      </c>
+      <c r="N36">
+        <v>638700000.0</v>
+      </c>
+      <c r="O36">
+        <v>589200000.0</v>
+      </c>
+      <c r="P36">
+        <v>596600000.0</v>
+      </c>
+      <c r="Q36">
+        <v>612900000.0</v>
+      </c>
+      <c r="R36">
+        <v>570700000.0</v>
+      </c>
+      <c r="S36">
+        <v>520100000.0</v>
+      </c>
+      <c r="T36">
+        <v>543700000.0</v>
+      </c>
+      <c r="U36">
+        <v>582700000.0</v>
+      </c>
+      <c r="V36">
+        <v>581600000.0</v>
+      </c>
+      <c r="W36">
+        <v>550000000.0</v>
+      </c>
+      <c r="X36">
+        <v>602300000.0</v>
+      </c>
+      <c r="Y36">
+        <v>615300000.0</v>
+      </c>
+      <c r="Z36">
+        <v>628000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>583300000.0</v>
+      </c>
+      <c r="AB36">
+        <v>595600000.0</v>
+      </c>
+      <c r="AC36">
+        <v>521300000.0</v>
+      </c>
+      <c r="AD36">
+        <v>509200000.0</v>
+      </c>
+      <c r="AE36">
+        <v>511600000.0</v>
+      </c>
+      <c r="AF36">
+        <v>452900000.0</v>
+      </c>
+      <c r="AG36">
+        <v>469100000.0</v>
+      </c>
+      <c r="AH36">
+        <v>478700000.0</v>
+      </c>
+      <c r="AI36">
+        <v>495300000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>449100000.0</v>
+      </c>
+      <c r="AK36">
+        <v>399700000.0</v>
+      </c>
+      <c r="AL36">
+        <v>394200000.0</v>
+      </c>
+      <c r="AM36">
+        <v>389600000.0</v>
+      </c>
+      <c r="AN36">
+        <v>386200000.0</v>
+      </c>
+      <c r="AO36">
+        <v>379600000.0</v>
+      </c>
+      <c r="AP36">
+        <v>382900000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>363700000.0</v>
+      </c>
+      <c r="AR36">
+        <v>350800000.0</v>
+      </c>
+      <c r="AS36">
+        <v>407400000.0</v>
+      </c>
+      <c r="AT36">
+        <v>411900000.0</v>
+      </c>
+      <c r="AU36">
+        <v>418100000.0</v>
+      </c>
+      <c r="AV36">
+        <v>407900000.0</v>
+      </c>
+      <c r="AW36">
+        <v>436500000.0</v>
+      </c>
+      <c r="AX36">
+        <v>479700000.0</v>
+      </c>
+      <c r="AY36">
+        <v>453400000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>450600000.0</v>
+      </c>
+      <c r="BA36">
+        <v>448900000.0</v>
+      </c>
+      <c r="BB36">
+        <v>450400000.0</v>
+      </c>
+      <c r="BC36">
+        <v>429000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>426600000.0</v>
+      </c>
+      <c r="BE36">
+        <v>411000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>407100000.0</v>
+      </c>
+      <c r="BG36">
+        <v>412500000.0</v>
+      </c>
+      <c r="BH36">
+        <v>436900000.0</v>
+      </c>
+      <c r="BI36">
+        <v>418600000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>420300000.0</v>
+      </c>
+      <c r="BK36">
+        <v>400600000.0</v>
+      </c>
+      <c r="BL36">
+        <v>410700000.0</v>
+      </c>
+      <c r="BM36">
+        <v>443400000.0</v>
+      </c>
+      <c r="BN36">
+        <v>236700000.0</v>
+      </c>
+      <c r="BO36">
+        <v>451300000.0</v>
+      </c>
+      <c r="BP36">
+        <v>450600000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>488500000.0</v>
+      </c>
+      <c r="BR36">
+        <v>511400000.0</v>
+      </c>
+      <c r="BS36">
+        <v>855400000.0</v>
+      </c>
+      <c r="BT36">
+        <v>771900000.0</v>
+      </c>
+      <c r="BU36">
+        <v>350000000.0</v>
+      </c>
+      <c r="BV36">
+        <v>330100000.0</v>
+      </c>
+      <c r="BW36">
+        <v>341700000.0</v>
+      </c>
+      <c r="BX36">
+        <v>307500000.0</v>
+      </c>
+      <c r="BY36">
+        <v>339300000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>267900000.0</v>
+      </c>
+      <c r="CA36">
+        <v>269200000.0</v>
+      </c>
+      <c r="CB36">
+        <v>278300000.0</v>
+      </c>
+      <c r="CC36">
+        <v>328800000.0</v>
+      </c>
+      <c r="CD36">
+        <v>350500000.0</v>
+      </c>
+      <c r="CE36">
+        <v>385200000.0</v>
+      </c>
+      <c r="CF36">
+        <v>362100000.0</v>
+      </c>
+      <c r="CG36">
+        <v>270100000.0</v>
+      </c>
+      <c r="CH36">
+        <v>330900000.0</v>
+      </c>
+      <c r="CI36">
+        <v>359000000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>366400000.0</v>
+      </c>
+      <c r="CK36">
+        <v>343900000.0</v>
+      </c>
+      <c r="CL36">
+        <v>346300000.0</v>
+      </c>
+      <c r="CM36">
+        <v>492800000.0</v>
+      </c>
+      <c r="CN36">
+        <v>484000000.0</v>
+      </c>
+      <c r="CO36">
+        <v>471100000.0</v>
+      </c>
+      <c r="CP36">
+        <v>301200000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>271800000.0</v>
+      </c>
+      <c r="CR36">
+        <v>276900000.0</v>
+      </c>
+      <c r="CS36">
+        <v>242600000.0</v>
+      </c>
+      <c r="CT36">
+        <v>216900000.0</v>
+      </c>
+      <c r="CU36">
+        <v>203500000.0</v>
+      </c>
+      <c r="CV36">
+        <v>205000000.0</v>
+      </c>
+      <c r="CW36">
+        <v>153000000.0</v>
+      </c>
+      <c r="CX36">
+        <v>144000000.0</v>
+      </c>
+      <c r="CY36">
+        <v>51900000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>52900000.0</v>
+      </c>
+      <c r="DA36">
+        <v>54200000.0</v>
+      </c>
+      <c r="DB36">
+        <v>50400000.0</v>
+      </c>
+      <c r="DC36">
+        <v>51200000.0</v>
+      </c>
+      <c r="DD36">
+        <v>53500000.0</v>
+      </c>
+      <c r="DE36"/>
+      <c r="DF36"/>
+      <c r="DG36"/>
+      <c r="DH36"/>
+      <c r="DI36"/>
+      <c r="DJ36"/>
+    </row>
+    <row r="37" spans="1:114">
+      <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
+        <v>1000000.0</v>
+      </c>
+      <c r="O37">
+        <v>800000.0</v>
+      </c>
+      <c r="P37">
+        <v>800000.0</v>
+      </c>
+      <c r="Q37">
+        <v>600000.0</v>
+      </c>
+      <c r="R37">
+        <v>600000.0</v>
+      </c>
+      <c r="S37">
+        <v>700000.0</v>
+      </c>
+      <c r="T37">
+        <v>800000.0</v>
+      </c>
+      <c r="U37">
+        <v>5600000.0</v>
+      </c>
+      <c r="V37">
+        <v>5100000.0</v>
+      </c>
+      <c r="W37">
+        <v>5400000.0</v>
+      </c>
+      <c r="X37">
+        <v>4900000.0</v>
+      </c>
+      <c r="Y37">
+        <v>4000000.0</v>
+      </c>
+      <c r="Z37">
+        <v>3800000.0</v>
+      </c>
+      <c r="AA37">
+        <v>3000000.0</v>
+      </c>
+      <c r="AB37">
+        <v>2700000.0</v>
+      </c>
+      <c r="AC37">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AE37">
+        <v>3100000.0</v>
+      </c>
+      <c r="AF37">
+        <v>2400000.0</v>
+      </c>
+      <c r="AG37">
+        <v>2200000.0</v>
+      </c>
+      <c r="AH37">
+        <v>2700000.0</v>
+      </c>
+      <c r="AI37">
+        <v>2500000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AK37">
+        <v>2200000.0</v>
+      </c>
+      <c r="AL37">
+        <v>2200000.0</v>
+      </c>
+      <c r="AM37">
+        <v>2400000.0</v>
+      </c>
+      <c r="AN37">
+        <v>2400000.0</v>
+      </c>
+      <c r="AO37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AP37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>2700000.0</v>
+      </c>
+      <c r="AR37">
+        <v>2500000.0</v>
+      </c>
+      <c r="AS37">
+        <v>2400000.0</v>
+      </c>
+      <c r="AT37">
+        <v>2200000.0</v>
+      </c>
+      <c r="AU37">
+        <v>2600000.0</v>
+      </c>
+      <c r="AV37">
+        <v>2500000.0</v>
+      </c>
+      <c r="AW37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AX37">
+        <v>2300000.0</v>
+      </c>
+      <c r="AY37">
+        <v>2700000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>2600000.0</v>
+      </c>
+      <c r="BA37">
+        <v>2500000.0</v>
+      </c>
+      <c r="BB37">
+        <v>2800000.0</v>
+      </c>
+      <c r="BC37">
+        <v>2700000.0</v>
+      </c>
+      <c r="BD37">
+        <v>2400000.0</v>
+      </c>
+      <c r="BE37">
+        <v>2400000.0</v>
+      </c>
+      <c r="BF37">
+        <v>2300000.0</v>
+      </c>
+      <c r="BG37">
+        <v>2000000.0</v>
+      </c>
+      <c r="BH37">
+        <v>2100000.0</v>
+      </c>
+      <c r="BI37">
+        <v>2100000.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37">
+        <v>2400000.0</v>
+      </c>
+      <c r="BM37">
+        <v>2100000.0</v>
+      </c>
+      <c r="BN37">
+        <v>2300000.0</v>
+      </c>
+      <c r="BO37">
+        <v>2100000.0</v>
+      </c>
+      <c r="BP37">
+        <v>2600000.0</v>
+      </c>
+      <c r="BQ37">
+        <v>2300000.0</v>
+      </c>
+      <c r="BR37">
+        <v>1700000.0</v>
+      </c>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+    </row>
+    <row r="38" spans="1:114">
+      <c r="A38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1834000000.0</v>
+      </c>
+      <c r="E38">
+        <v>654000000.0</v>
+      </c>
+      <c r="F38">
+        <v>639000000.0</v>
+      </c>
+      <c r="G38">
+        <v>631000000.0</v>
+      </c>
+      <c r="H38">
+        <v>612000000.0</v>
+      </c>
+      <c r="I38">
+        <v>597900000.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>536700000.0</v>
+      </c>
+      <c r="N38">
+        <v>100000.0</v>
+      </c>
+      <c r="O38">
+        <v>1203700000.0</v>
+      </c>
+      <c r="P38">
+        <v>1151900000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1168400000.0</v>
+      </c>
+      <c r="R38">
+        <v>511200000.0</v>
+      </c>
+      <c r="S38">
+        <v>504600000.0</v>
+      </c>
+      <c r="T38">
+        <v>926600000.0</v>
+      </c>
+      <c r="U38">
+        <v>956200000.0</v>
+      </c>
+      <c r="V38">
+        <v>939300000.0</v>
+      </c>
+      <c r="W38">
+        <v>901600000.0</v>
+      </c>
+      <c r="X38">
+        <v>819000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>532100000.0</v>
+      </c>
+      <c r="Z38">
+        <v>534100000.0</v>
+      </c>
+      <c r="AA38">
+        <v>500700000.0</v>
+      </c>
+      <c r="AB38">
+        <v>582000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>503300000.0</v>
+      </c>
+      <c r="AD38">
+        <v>497600000.0</v>
+      </c>
+      <c r="AE38">
+        <v>402600000.0</v>
+      </c>
+      <c r="AF38">
+        <v>440100000.0</v>
+      </c>
+      <c r="AG38">
+        <v>439500000.0</v>
+      </c>
+      <c r="AH38">
+        <v>454800000.0</v>
+      </c>
+      <c r="AI38">
+        <v>11971600000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>11932800000.0</v>
+      </c>
+      <c r="AK38">
+        <v>11801800000.0</v>
+      </c>
+      <c r="AL38">
+        <v>11778200000.0</v>
+      </c>
+      <c r="AM38">
+        <v>11768600000.0</v>
+      </c>
+      <c r="AN38">
+        <v>11756500000.0</v>
+      </c>
+      <c r="AO38">
+        <v>11744100000.0</v>
+      </c>
+      <c r="AP38">
+        <v>11751700000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>11743900000.0</v>
+      </c>
+      <c r="AR38">
+        <v>11794100000.0</v>
+      </c>
+      <c r="AS38">
+        <v>11794300000.0</v>
+      </c>
+      <c r="AT38">
+        <v>11787000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>11803000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>11537700000.0</v>
+      </c>
+      <c r="AW38">
+        <v>11476800000.0</v>
+      </c>
+      <c r="AX38">
+        <v>11524000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>11482200000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>11490500000.0</v>
+      </c>
+      <c r="BA38">
+        <v>11488700000.0</v>
+      </c>
+      <c r="BB38">
+        <v>11487700000.0</v>
+      </c>
+      <c r="BC38">
+        <v>11469000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>11475300000.0</v>
+      </c>
+      <c r="BE38">
+        <v>11461100000.0</v>
+      </c>
+      <c r="BF38">
+        <v>11473300000.0</v>
+      </c>
+      <c r="BG38">
+        <v>11463700000.0</v>
+      </c>
+      <c r="BH38">
+        <v>11493500000.0</v>
+      </c>
+      <c r="BI38">
+        <v>11492900000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>11499700000.0</v>
+      </c>
+      <c r="BK38">
+        <v>11492800000.0</v>
+      </c>
+      <c r="BL38">
+        <v>11517300000.0</v>
+      </c>
+      <c r="BM38">
+        <v>11540900000.0</v>
+      </c>
+      <c r="BN38">
+        <v>11679000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>11599900000.0</v>
+      </c>
+      <c r="BP38">
+        <v>11617700000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>11540200000.0</v>
+      </c>
+      <c r="BR38">
+        <v>11580600000.0</v>
+      </c>
+      <c r="BS38">
+        <v>11820900000.0</v>
+      </c>
+      <c r="BT38">
+        <v>11857500000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1937300000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1916900000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1929200000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1889700000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1928300000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1857100000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1861400000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1872200000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1913900000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1938200000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1975300000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1952900000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1848900000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1910200000.0</v>
+      </c>
+      <c r="CI38">
+        <v>1939700000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1959300000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1933300000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1937300000.0</v>
+      </c>
+      <c r="CM38">
+        <v>2077800000.0</v>
+      </c>
+      <c r="CN38">
+        <v>2067100000.0</v>
+      </c>
+      <c r="CO38">
+        <v>1909700000.0</v>
+      </c>
+      <c r="CP38">
+        <v>1879000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>1842300000.0</v>
+      </c>
+      <c r="CR38">
+        <v>1846800000.0</v>
+      </c>
+      <c r="CS38">
+        <v>1801200000.0</v>
+      </c>
+      <c r="CT38">
+        <v>1770300000.0</v>
+      </c>
+      <c r="CU38">
+        <v>1753300000.0</v>
+      </c>
+      <c r="CV38">
+        <v>1756600000.0</v>
+      </c>
+      <c r="CW38">
+        <v>1753800000.0</v>
+      </c>
+      <c r="CX38">
+        <v>1746400000.0</v>
+      </c>
+      <c r="CY38">
+        <v>1471200000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>1487900000.0</v>
+      </c>
+      <c r="DA38">
+        <v>1462600000.0</v>
+      </c>
+      <c r="DB38">
+        <v>1427300000.0</v>
+      </c>
+      <c r="DC38">
+        <v>1382500000.0</v>
+      </c>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+    </row>
+    <row r="39" spans="1:114">
+      <c r="A39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39">
+        <v>142000000.0</v>
+      </c>
+      <c r="C39">
+        <v>164000000.0</v>
+      </c>
+      <c r="D39">
+        <v>172000000.0</v>
+      </c>
+      <c r="E39">
+        <v>207000000.0</v>
+      </c>
+      <c r="F39">
+        <v>139000000.0</v>
+      </c>
+      <c r="G39">
+        <v>159000000.0</v>
+      </c>
+      <c r="H39">
+        <v>163000000.0</v>
+      </c>
+      <c r="I39">
+        <v>190500000.0</v>
+      </c>
+      <c r="J39">
+        <v>126600000.0</v>
+      </c>
+      <c r="K39">
+        <v>161300000.0</v>
+      </c>
+      <c r="L39">
+        <v>151000000.0</v>
+      </c>
+      <c r="M39">
+        <v>163100000.0</v>
+      </c>
+      <c r="N39">
+        <v>107300000.0</v>
+      </c>
+      <c r="O39">
+        <v>135900000.0</v>
+      </c>
+      <c r="P39">
+        <v>134200000.0</v>
+      </c>
+      <c r="Q39">
+        <v>163900000.0</v>
+      </c>
+      <c r="R39">
+        <v>116000000.0</v>
+      </c>
+      <c r="S39">
+        <v>103100000.0</v>
+      </c>
+      <c r="T39">
+        <v>101200000.0</v>
+      </c>
+      <c r="U39">
+        <v>118700000.0</v>
+      </c>
+      <c r="V39">
+        <v>83400000.0</v>
+      </c>
+      <c r="W39">
+        <v>99600000.0</v>
+      </c>
+      <c r="X39">
+        <v>96200000.0</v>
+      </c>
+      <c r="Y39">
+        <v>109900000.0</v>
+      </c>
+      <c r="Z39">
+        <v>79400000.0</v>
+      </c>
+      <c r="AA39">
+        <v>94700000.0</v>
+      </c>
+      <c r="AB39">
+        <v>99500000.0</v>
+      </c>
+      <c r="AC39">
+        <v>112100000.0</v>
+      </c>
+      <c r="AD39">
+        <v>79800000.0</v>
+      </c>
+      <c r="AE39">
+        <v>86600000.0</v>
+      </c>
+      <c r="AF39">
+        <v>90300000.0</v>
+      </c>
+      <c r="AG39">
+        <v>108300000.0</v>
+      </c>
+      <c r="AH39">
+        <v>79000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>91400000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>85000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>91100000.0</v>
+      </c>
+      <c r="AL39">
+        <v>74100000.0</v>
+      </c>
+      <c r="AM39">
+        <v>79100000.0</v>
+      </c>
+      <c r="AN39">
+        <v>80000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>93100000.0</v>
+      </c>
+      <c r="AP39">
+        <v>69400000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>72400000.0</v>
+      </c>
+      <c r="AR39">
+        <v>70600000.0</v>
+      </c>
+      <c r="AS39">
+        <v>198600000.0</v>
+      </c>
+      <c r="AT39">
+        <v>178000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>182200000.0</v>
+      </c>
+      <c r="AV39">
+        <v>178500000.0</v>
+      </c>
+      <c r="AW39">
+        <v>183600000.0</v>
+      </c>
+      <c r="AX39">
+        <v>170700000.0</v>
+      </c>
+      <c r="AY39">
+        <v>181800000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>186600000.0</v>
+      </c>
+      <c r="BA39">
+        <v>172300000.0</v>
+      </c>
+      <c r="BB39">
+        <v>180600000.0</v>
+      </c>
+      <c r="BC39">
+        <v>183800000.0</v>
+      </c>
+      <c r="BD39">
+        <v>184000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>201000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>191200000.0</v>
+      </c>
+      <c r="BG39">
+        <v>262000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>215500000.0</v>
+      </c>
+      <c r="BI39">
+        <v>171300000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>176300000.0</v>
+      </c>
+      <c r="BK39">
+        <v>189200000.0</v>
+      </c>
+      <c r="BL39">
+        <v>182400000.0</v>
+      </c>
+      <c r="BM39">
+        <v>183900000.0</v>
+      </c>
+      <c r="BN39">
+        <v>302400000.0</v>
+      </c>
+      <c r="BO39">
+        <v>333900000.0</v>
+      </c>
+      <c r="BP39">
+        <v>261000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>262000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>271800000.0</v>
+      </c>
+      <c r="BS39">
+        <v>292800000.0</v>
+      </c>
+      <c r="BT39">
+        <v>223700000.0</v>
+      </c>
+      <c r="BU39">
+        <v>107900000.0</v>
+      </c>
+      <c r="BV39">
+        <v>129900000.0</v>
+      </c>
+      <c r="BW39">
+        <v>98900000.0</v>
+      </c>
+      <c r="BX39">
+        <v>57800000.0</v>
+      </c>
+      <c r="BY39">
+        <v>90000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>85400000.0</v>
+      </c>
+      <c r="CA39">
+        <v>90700000.0</v>
+      </c>
+      <c r="CB39">
+        <v>29100000.0</v>
+      </c>
+      <c r="CC39">
+        <v>66900000.0</v>
+      </c>
+      <c r="CD39">
+        <v>65200000.0</v>
+      </c>
+      <c r="CE39">
+        <v>69100000.0</v>
+      </c>
+      <c r="CF39">
+        <v>29600000.0</v>
+      </c>
+      <c r="CG39">
+        <v>82200000.0</v>
+      </c>
+      <c r="CH39">
+        <v>82000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>83600000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>86300000.0</v>
+      </c>
+      <c r="CK39">
+        <v>78000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>84600000.0</v>
+      </c>
+      <c r="CM39">
+        <v>130200000.0</v>
+      </c>
+      <c r="CN39">
+        <v>187900000.0</v>
+      </c>
+      <c r="CO39">
+        <v>79300000.0</v>
+      </c>
+      <c r="CP39">
+        <v>72800000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>78300000.0</v>
+      </c>
+      <c r="CR39">
+        <v>72200000.0</v>
+      </c>
+      <c r="CS39">
+        <v>71000000.0</v>
+      </c>
+      <c r="CT39">
+        <v>75700000.0</v>
+      </c>
+      <c r="CU39">
+        <v>79400000.0</v>
+      </c>
+      <c r="CV39">
+        <v>75800000.0</v>
+      </c>
+      <c r="CW39">
+        <v>76900000.0</v>
+      </c>
+      <c r="CX39">
+        <v>72900000.0</v>
+      </c>
+      <c r="CY39">
+        <v>132700000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>162500000.0</v>
+      </c>
+      <c r="DA39">
+        <v>108400000.0</v>
+      </c>
+      <c r="DB39">
+        <v>92700000.0</v>
+      </c>
+      <c r="DC39">
+        <v>69600000.0</v>
+      </c>
+      <c r="DD39">
+        <v>68000000.0</v>
+      </c>
+      <c r="DE39">
+        <v>52200000.0</v>
+      </c>
+      <c r="DF39">
+        <v>46600000.0</v>
+      </c>
+      <c r="DG39">
+        <v>50500000.0</v>
+      </c>
+      <c r="DH39">
+        <v>44700000.0</v>
+      </c>
+      <c r="DI39">
+        <v>27500000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>30300000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:114">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40">
+        <v>1463000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1468000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1414000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1537000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1482000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1356000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1381000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1340400000.0</v>
+      </c>
+      <c r="J40">
+        <v>1100700000.0</v>
+      </c>
+      <c r="K40">
+        <v>1021800000.0</v>
+      </c>
+      <c r="L40">
+        <v>1179100000.0</v>
+      </c>
+      <c r="M40">
+        <v>1123400000.0</v>
+      </c>
+      <c r="N40">
+        <v>1055000000.0</v>
+      </c>
+      <c r="O40">
+        <v>905000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1043500000.0</v>
+      </c>
+      <c r="Q40">
+        <v>986000000.0</v>
+      </c>
+      <c r="R40">
+        <v>934200000.0</v>
+      </c>
+      <c r="S40">
+        <v>799800000.0</v>
+      </c>
+      <c r="T40">
+        <v>934200000.0</v>
+      </c>
+      <c r="U40">
+        <v>932300000.0</v>
+      </c>
+      <c r="V40">
+        <v>902000000.0</v>
+      </c>
+      <c r="W40">
+        <v>769700000.0</v>
+      </c>
+      <c r="X40">
+        <v>823500000.0</v>
+      </c>
+      <c r="Y40">
+        <v>806600000.0</v>
+      </c>
+      <c r="Z40">
+        <v>835300000.0</v>
+      </c>
+      <c r="AA40">
+        <v>791000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>828500000.0</v>
+      </c>
+      <c r="AC40">
+        <v>870000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>793700000.0</v>
+      </c>
+      <c r="AE40">
+        <v>750400000.0</v>
+      </c>
+      <c r="AF40">
+        <v>803300000.0</v>
+      </c>
+      <c r="AG40">
+        <v>847300000.0</v>
+      </c>
+      <c r="AH40">
+        <v>824700000.0</v>
+      </c>
+      <c r="AI40">
+        <v>794400000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>876500000.0</v>
+      </c>
+      <c r="AK40">
+        <v>814000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>784000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>747500000.0</v>
+      </c>
+      <c r="AN40">
+        <v>806900000.0</v>
+      </c>
+      <c r="AO40">
+        <v>812900000.0</v>
+      </c>
+      <c r="AP40">
+        <v>810600000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>796200000.0</v>
+      </c>
+      <c r="AR40">
+        <v>811000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>855700000.0</v>
+      </c>
+      <c r="AT40">
+        <v>789500000.0</v>
+      </c>
+      <c r="AU40">
+        <v>775400000.0</v>
+      </c>
+      <c r="AV40">
+        <v>840100000.0</v>
+      </c>
+      <c r="AW40">
+        <v>741700000.0</v>
+      </c>
+      <c r="AX40">
+        <v>742000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>731400000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>766900000.0</v>
+      </c>
+      <c r="BA40">
+        <v>802700000.0</v>
+      </c>
+      <c r="BB40">
+        <v>783000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>718400000.0</v>
+      </c>
+      <c r="BD40">
+        <v>761600000.0</v>
+      </c>
+      <c r="BE40">
+        <v>852300000.0</v>
+      </c>
+      <c r="BF40">
+        <v>855100000.0</v>
+      </c>
+      <c r="BG40">
+        <v>921600000.0</v>
+      </c>
+      <c r="BH40">
+        <v>979500000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1007200000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>1024500000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1007100000.0</v>
+      </c>
+      <c r="BL40">
+        <v>896400000.0</v>
+      </c>
+      <c r="BM40">
+        <v>948600000.0</v>
+      </c>
+      <c r="BN40">
+        <v>971700000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1037100000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1011800000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>1047800000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1043600000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1115500000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1137900000.0</v>
+      </c>
+      <c r="BU40">
+        <v>322600000.0</v>
+      </c>
+      <c r="BV40">
+        <v>309600000.0</v>
+      </c>
+      <c r="BW40">
+        <v>324700000.0</v>
+      </c>
+      <c r="BX40">
+        <v>343700000.0</v>
+      </c>
+      <c r="BY40">
+        <v>316500000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>336700000.0</v>
+      </c>
+      <c r="CA40">
+        <v>313000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>307600000.0</v>
+      </c>
+      <c r="CC40">
+        <v>285700000.0</v>
+      </c>
+      <c r="CD40">
+        <v>260600000.0</v>
+      </c>
+      <c r="CE40">
+        <v>241200000.0</v>
+      </c>
+      <c r="CF40">
+        <v>388600000.0</v>
+      </c>
+      <c r="CG40">
+        <v>285900000.0</v>
+      </c>
+      <c r="CH40">
+        <v>263200000.0</v>
+      </c>
+      <c r="CI40">
+        <v>238500000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>224900000.0</v>
+      </c>
+      <c r="CK40">
+        <v>251900000.0</v>
+      </c>
+      <c r="CL40">
+        <v>232000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>235500000.0</v>
+      </c>
+      <c r="CN40">
+        <v>223300000.0</v>
+      </c>
+      <c r="CO40">
+        <v>241300000.0</v>
+      </c>
+      <c r="CP40">
+        <v>220400000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>201700000.0</v>
+      </c>
+      <c r="CR40">
+        <v>183000000.0</v>
+      </c>
+      <c r="CS40">
+        <v>223200000.0</v>
+      </c>
+      <c r="CT40">
+        <v>254100000.0</v>
+      </c>
+      <c r="CU40">
+        <v>215500000.0</v>
+      </c>
+      <c r="CV40">
+        <v>262600000.0</v>
+      </c>
+      <c r="CW40">
+        <v>235000000.0</v>
+      </c>
+      <c r="CX40">
+        <v>197600000.0</v>
+      </c>
+      <c r="CY40">
+        <v>157900000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>221900000.0</v>
+      </c>
+      <c r="DA40">
+        <v>238300000.0</v>
+      </c>
+      <c r="DB40">
+        <v>248100000.0</v>
+      </c>
+      <c r="DC40">
+        <v>251500000.0</v>
+      </c>
+      <c r="DD40">
+        <v>252000000.0</v>
+      </c>
+      <c r="DE40">
+        <v>279900000.0</v>
+      </c>
+      <c r="DF40">
+        <v>254300000.0</v>
+      </c>
+      <c r="DG40">
+        <v>263400000.0</v>
+      </c>
+      <c r="DH40">
+        <v>219200000.0</v>
+      </c>
+      <c r="DI40">
+        <v>203400000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>1997600000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:114">
+      <c r="A41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>4356200000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>4355600000.0</v>
+      </c>
+      <c r="P41">
+        <v>4308200000.0</v>
+      </c>
+      <c r="Q41">
+        <v>4566300000.0</v>
+      </c>
+      <c r="R41">
+        <v>4135600000.0</v>
+      </c>
+      <c r="S41">
+        <v>3747000000.0</v>
+      </c>
+      <c r="T41">
+        <v>4013500000.0</v>
+      </c>
+      <c r="U41">
+        <v>3959600000.0</v>
+      </c>
+      <c r="V41">
+        <v>3990000000.0</v>
+      </c>
+      <c r="W41">
+        <v>3871300000.0</v>
+      </c>
+      <c r="X41">
+        <v>3897100000.0</v>
+      </c>
+      <c r="Y41">
+        <v>3623300000.0</v>
+      </c>
+      <c r="Z41">
+        <v>3579200000.0</v>
+      </c>
+      <c r="AA41">
+        <v>3509600000.0</v>
+      </c>
+      <c r="AB41">
+        <v>3504200000.0</v>
+      </c>
+      <c r="AC41">
+        <v>3395600000.0</v>
+      </c>
+      <c r="AD41">
+        <v>3368800000.0</v>
+      </c>
+      <c r="AE41">
+        <v>3363200000.0</v>
+      </c>
+      <c r="AF41">
+        <v>3322100000.0</v>
+      </c>
+      <c r="AG41">
+        <v>3242800000.0</v>
+      </c>
+      <c r="AH41">
+        <v>3148100000.0</v>
+      </c>
+      <c r="AI41">
+        <v>3134500000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>3070400000.0</v>
+      </c>
+      <c r="AK41">
+        <v>3530900000.0</v>
+      </c>
+      <c r="AL41">
+        <v>3477300000.0</v>
+      </c>
+      <c r="AM41">
+        <v>3469000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>3470800000.0</v>
+      </c>
+      <c r="AO41">
+        <v>3462700000.0</v>
+      </c>
+      <c r="AP41">
+        <v>3431300000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>3408100000.0</v>
+      </c>
+      <c r="AR41">
+        <v>2302300000.0</v>
+      </c>
+      <c r="AS41">
+        <v>2400100000.0</v>
+      </c>
+      <c r="AT41">
+        <v>3566200000.0</v>
+      </c>
+      <c r="AU41">
+        <v>3518100000.0</v>
+      </c>
+      <c r="AV41">
+        <v>3469400000.0</v>
+      </c>
+      <c r="AW41">
+        <v>3310700000.0</v>
+      </c>
+      <c r="AX41">
+        <v>3272900000.0</v>
+      </c>
+      <c r="AY41">
+        <v>3312500000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>3323600000.0</v>
+      </c>
+      <c r="BA41">
+        <v>3293800000.0</v>
+      </c>
+      <c r="BB41">
+        <v>3296900000.0</v>
+      </c>
+      <c r="BC41">
+        <v>3221600000.0</v>
+      </c>
+      <c r="BD41">
+        <v>3165100000.0</v>
+      </c>
+      <c r="BE41">
+        <v>3133500000.0</v>
+      </c>
+      <c r="BF41">
+        <v>3075900000.0</v>
+      </c>
+      <c r="BG41">
+        <v>3116100000.0</v>
+      </c>
+      <c r="BH41">
+        <v>3083600000.0</v>
+      </c>
+      <c r="BI41">
+        <v>2962600000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>2903600000.0</v>
+      </c>
+      <c r="BK41">
+        <v>3036000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>3071400000.0</v>
+      </c>
+      <c r="BM41">
+        <v>3000700000.0</v>
+      </c>
+      <c r="BN41">
+        <v>2994500000.0</v>
+      </c>
+      <c r="BO41">
+        <v>3003400000.0</v>
+      </c>
+      <c r="BP41">
+        <v>3004900000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>3064300000.0</v>
+      </c>
+      <c r="BR41">
+        <v>2998000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>2938800000.0</v>
+      </c>
+      <c r="BT41">
+        <v>2874600000.0</v>
+      </c>
+      <c r="BU41">
+        <v>1100000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>1091300000.0</v>
+      </c>
+      <c r="BW41">
+        <v>1005300000.0</v>
+      </c>
+      <c r="BX41">
+        <v>969800000.0</v>
+      </c>
+      <c r="BY41">
+        <v>980100000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>959600000.0</v>
+      </c>
+      <c r="CA41">
+        <v>458300000.0</v>
+      </c>
+      <c r="CB41">
+        <v>440800000.0</v>
+      </c>
+      <c r="CC41">
+        <v>442400000.0</v>
+      </c>
+      <c r="CD41">
+        <v>451200000.0</v>
+      </c>
+      <c r="CE41">
+        <v>438400000.0</v>
+      </c>
+      <c r="CF41">
+        <v>415600000.0</v>
+      </c>
+      <c r="CG41">
+        <v>423900000.0</v>
+      </c>
+      <c r="CH41">
+        <v>409100000.0</v>
+      </c>
+      <c r="CI41">
+        <v>405000000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>387100000.0</v>
+      </c>
+      <c r="CK41">
+        <v>367200000.0</v>
+      </c>
+      <c r="CL41">
+        <v>362900000.0</v>
+      </c>
+      <c r="CM41">
+        <v>338800000.0</v>
+      </c>
+      <c r="CN41">
+        <v>334900000.0</v>
+      </c>
+      <c r="CO41">
+        <v>344400000.0</v>
+      </c>
+      <c r="CP41">
+        <v>304300000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>293400000.0</v>
+      </c>
+      <c r="CR41">
+        <v>301500000.0</v>
+      </c>
+      <c r="CS41">
+        <v>288400000.0</v>
+      </c>
+      <c r="CT41">
+        <v>276800000.0</v>
+      </c>
+      <c r="CU41">
+        <v>267800000.0</v>
+      </c>
+      <c r="CV41">
+        <v>261200000.0</v>
+      </c>
+      <c r="CW41">
+        <v>236400000.0</v>
+      </c>
+      <c r="CX41">
+        <v>228000000.0</v>
+      </c>
+      <c r="CY41">
+        <v>179000000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>178000000.0</v>
+      </c>
+      <c r="DA41">
+        <v>177700000.0</v>
+      </c>
+      <c r="DB41">
+        <v>173700000.0</v>
+      </c>
+      <c r="DC41">
+        <v>166900000.0</v>
+      </c>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+    </row>
+    <row r="42" spans="1:114">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42">
+        <v>195000000.0</v>
+      </c>
+      <c r="C42">
+        <v>515000000.0</v>
+      </c>
+      <c r="D42">
+        <v>833000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1089000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1620000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1604000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1654000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1800300000.0</v>
+      </c>
+      <c r="J42">
+        <v>1950300000.0</v>
+      </c>
+      <c r="K42">
+        <v>2104000000.0</v>
+      </c>
+      <c r="L42">
+        <v>2117000000.0</v>
+      </c>
+      <c r="M42">
+        <v>2167100000.0</v>
+      </c>
+      <c r="N42">
+        <v>2354500000.0</v>
+      </c>
+      <c r="O42">
+        <v>2339900000.0</v>
+      </c>
+      <c r="P42">
+        <v>2338600000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2330500000.0</v>
+      </c>
+      <c r="R42">
+        <v>2318500000.0</v>
+      </c>
+      <c r="S42">
+        <v>2312900000.0</v>
+      </c>
+      <c r="T42">
+        <v>2514700000.0</v>
+      </c>
+      <c r="U42">
+        <v>2570300000.0</v>
+      </c>
+      <c r="V42">
+        <v>2679900000.0</v>
+      </c>
+      <c r="W42">
+        <v>2729800000.0</v>
+      </c>
+      <c r="X42">
+        <v>2741300000.0</v>
+      </c>
+      <c r="Y42">
+        <v>2729300000.0</v>
+      </c>
+      <c r="Z42">
+        <v>2710900000.0</v>
+      </c>
+      <c r="AA42">
+        <v>2697700000.0</v>
+      </c>
+      <c r="AB42">
+        <v>2795200000.0</v>
+      </c>
+      <c r="AC42">
+        <v>2825600000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2957600000.0</v>
+      </c>
+      <c r="AE42">
+        <v>3033700000.0</v>
+      </c>
+      <c r="AF42">
+        <v>3142300000.0</v>
+      </c>
+      <c r="AG42">
+        <v>3290600000.0</v>
+      </c>
+      <c r="AH42">
+        <v>3358900000.0</v>
+      </c>
+      <c r="AI42">
+        <v>3557300000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>3780200000.0</v>
+      </c>
+      <c r="AK42">
+        <v>4049700000.0</v>
+      </c>
+      <c r="AL42">
+        <v>4151600000.0</v>
+      </c>
+      <c r="AM42">
+        <v>4263800000.0</v>
+      </c>
+      <c r="AN42">
+        <v>4349600000.0</v>
+      </c>
+      <c r="AO42">
+        <v>4414800000.0</v>
+      </c>
+      <c r="AP42">
+        <v>4515100000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>4599900000.0</v>
+      </c>
+      <c r="AR42">
+        <v>4662800000.0</v>
+      </c>
+      <c r="AS42">
+        <v>4751900000.0</v>
+      </c>
+      <c r="AT42">
+        <v>4819900000.0</v>
+      </c>
+      <c r="AU42">
+        <v>4917400000.0</v>
+      </c>
+      <c r="AV42">
+        <v>4975100000.0</v>
+      </c>
+      <c r="AW42">
+        <v>5083200000.0</v>
+      </c>
+      <c r="AX42">
+        <v>5086600000.0</v>
+      </c>
+      <c r="AY42">
+        <v>5144600000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>5263700000.0</v>
+      </c>
+      <c r="BA42">
+        <v>5243400000.0</v>
+      </c>
+      <c r="BB42">
+        <v>5300700000.0</v>
+      </c>
+      <c r="BC42">
+        <v>5290200000.0</v>
+      </c>
+      <c r="BD42">
+        <v>5301800000.0</v>
+      </c>
+      <c r="BE42">
+        <v>5393700000.0</v>
+      </c>
+      <c r="BF42">
+        <v>5413700000.0</v>
+      </c>
+      <c r="BG42">
+        <v>5539200000.0</v>
+      </c>
+      <c r="BH42">
+        <v>5534100000.0</v>
+      </c>
+      <c r="BI42">
+        <v>5555300000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>5713400000.0</v>
+      </c>
+      <c r="BK42">
+        <v>5801200000.0</v>
+      </c>
+      <c r="BL42">
+        <v>5930300000.0</v>
+      </c>
+      <c r="BM42">
+        <v>5945700000.0</v>
+      </c>
+      <c r="BN42">
+        <v>5905300000.0</v>
+      </c>
+      <c r="BO42">
+        <v>5874900000.0</v>
+      </c>
+      <c r="BP42">
+        <v>5858400000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>5832500000.0</v>
+      </c>
+      <c r="BR42">
+        <v>5817500000.0</v>
+      </c>
+      <c r="BS42">
+        <v>5810600000.0</v>
+      </c>
+      <c r="BT42">
+        <v>5803400000.0</v>
+      </c>
+      <c r="BU42">
+        <v>-382600000.0</v>
+      </c>
+      <c r="BV42">
+        <v>-392100000.0</v>
+      </c>
+      <c r="BW42">
+        <v>-366300000.0</v>
+      </c>
+      <c r="BX42">
+        <v>-279600000.0</v>
+      </c>
+      <c r="BY42">
+        <v>-221700000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>-104700000.0</v>
+      </c>
+      <c r="CA42">
+        <v>-25000000.0</v>
+      </c>
+      <c r="CB42">
+        <v>-183300000.0</v>
+      </c>
+      <c r="CC42">
+        <v>-125400000.0</v>
+      </c>
+      <c r="CD42">
+        <v>-41900000.0</v>
+      </c>
+      <c r="CE42">
+        <v>123800000.0</v>
+      </c>
+      <c r="CF42">
+        <v>200300000.0</v>
+      </c>
+      <c r="CG42">
+        <v>262100000.0</v>
+      </c>
+      <c r="CH42">
+        <v>351200000.0</v>
+      </c>
+      <c r="CI42">
+        <v>472700000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>649000000.0</v>
+      </c>
+      <c r="CK42">
+        <v>657800000.0</v>
+      </c>
+      <c r="CL42">
+        <v>701300000.0</v>
+      </c>
+      <c r="CM42">
+        <v>787200000.0</v>
+      </c>
+      <c r="CN42">
+        <v>863500000.0</v>
+      </c>
+      <c r="CO42">
+        <v>898800000.0</v>
+      </c>
+      <c r="CP42">
+        <v>939600000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>947600000.0</v>
+      </c>
+      <c r="CR42">
+        <v>998600000.0</v>
+      </c>
+      <c r="CS42">
+        <v>991900000.0</v>
+      </c>
+      <c r="CT42">
+        <v>1034100000.0</v>
+      </c>
+      <c r="CU42">
+        <v>1069500000.0</v>
+      </c>
+      <c r="CV42">
+        <v>1114600000.0</v>
+      </c>
+      <c r="CW42">
+        <v>1105000000.0</v>
+      </c>
+      <c r="CX42">
+        <v>1123000000.0</v>
+      </c>
+      <c r="CY42">
+        <v>1137900000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>1157500000.0</v>
+      </c>
+      <c r="DA42">
+        <v>1195200000.0</v>
+      </c>
+      <c r="DB42">
+        <v>1207800000.0</v>
+      </c>
+      <c r="DC42">
+        <v>1206300000.0</v>
+      </c>
+      <c r="DD42">
+        <v>1206300000.0</v>
+      </c>
+      <c r="DE42">
+        <v>1205500000.0</v>
+      </c>
+      <c r="DF42">
+        <v>1727800000.0</v>
+      </c>
+      <c r="DG42">
+        <v>1700200000.0</v>
+      </c>
+      <c r="DH42">
+        <v>1678300000.0</v>
+      </c>
+      <c r="DI42">
+        <v>1661700000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>-623700000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:114">
+      <c r="A43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+    </row>
+    <row r="44" spans="1:114">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
+      <c r="BO44">
+        <v>0.0</v>
+      </c>
+      <c r="BP44">
+        <v>0.0</v>
+      </c>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+    </row>
+    <row r="45" spans="1:114">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45">
+        <v>28508000000.0</v>
+      </c>
+      <c r="C45">
+        <v>28181000000.0</v>
+      </c>
+      <c r="D45">
+        <v>27671000000.0</v>
+      </c>
+      <c r="E45">
+        <v>26995000000.0</v>
+      </c>
+      <c r="F45">
+        <v>26516000000.0</v>
+      </c>
+      <c r="G45">
+        <v>26184000000.0</v>
+      </c>
+      <c r="H45">
+        <v>25776000000.0</v>
+      </c>
+      <c r="I45">
+        <v>25084600000.0</v>
+      </c>
+      <c r="J45">
+        <v>24703100000.0</v>
+      </c>
+      <c r="K45">
+        <v>24342900000.0</v>
+      </c>
+      <c r="L45">
+        <v>24085200000.0</v>
+      </c>
+      <c r="M45">
+        <v>23173700000.0</v>
+      </c>
+      <c r="N45">
+        <v>22740300000.0</v>
+      </c>
+      <c r="O45">
+        <v>22693800000.0</v>
+      </c>
+      <c r="P45">
+        <v>22515800000.0</v>
+      </c>
+      <c r="Q45">
+        <v>21962600000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>9036300000.0</v>
+      </c>
+      <c r="W45">
+        <v>8900000000.0</v>
+      </c>
+      <c r="X45">
+        <v>8945000000.0</v>
+      </c>
+      <c r="Y45">
+        <v>8759500000.0</v>
+      </c>
+      <c r="Z45">
+        <v>8730400000.0</v>
+      </c>
+      <c r="AA45">
+        <v>8680000000.0</v>
+      </c>
+      <c r="AB45">
+        <v>8627100000.0</v>
+      </c>
+      <c r="AC45">
+        <v>8500700000.0</v>
+      </c>
+      <c r="AD45">
+        <v>8326700000.0</v>
+      </c>
+      <c r="AE45">
+        <v>8217700000.0</v>
+      </c>
+      <c r="AF45">
+        <v>8020100000.0</v>
+      </c>
+      <c r="AG45">
+        <v>7913900000.0</v>
+      </c>
+      <c r="AH45">
+        <v>7863500000.0</v>
+      </c>
+      <c r="AI45">
+        <v>7783100000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>7777400000.0</v>
+      </c>
+      <c r="AK45">
+        <v>7750100000.0</v>
+      </c>
+      <c r="AL45">
+        <v>7690100000.0</v>
+      </c>
+      <c r="AM45">
+        <v>7592800000.0</v>
+      </c>
+      <c r="AN45">
+        <v>7588600000.0</v>
+      </c>
+      <c r="AO45">
+        <v>7616000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>7634300000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>7612000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>7552800000.0</v>
+      </c>
+      <c r="AS45">
+        <v>7553200000.0</v>
+      </c>
+      <c r="AT45">
+        <v>7538700000.0</v>
+      </c>
+      <c r="AU45">
+        <v>7447000000.0</v>
+      </c>
+      <c r="AV45">
+        <v>7165300000.0</v>
+      </c>
+      <c r="AW45">
+        <v>7149300000.0</v>
+      </c>
+      <c r="AX45">
+        <v>7126900000.0</v>
+      </c>
+      <c r="AY45">
+        <v>7053400000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>7036800000.0</v>
+      </c>
+      <c r="BA45">
+        <v>7046900000.0</v>
+      </c>
+      <c r="BB45">
+        <v>7017700000.0</v>
+      </c>
+      <c r="BC45">
+        <v>6946800000.0</v>
+      </c>
+      <c r="BD45">
+        <v>6910300000.0</v>
+      </c>
+      <c r="BE45">
+        <v>6903200000.0</v>
+      </c>
+      <c r="BF45">
+        <v>6882700000.0</v>
+      </c>
+      <c r="BG45">
+        <v>6813000000.0</v>
+      </c>
+      <c r="BH45">
+        <v>6792300000.0</v>
+      </c>
+      <c r="BI45">
+        <v>6708900000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>6702700000.0</v>
+      </c>
+      <c r="BK45">
+        <v>6693600000.0</v>
+      </c>
+      <c r="BL45">
+        <v>6698500000.0</v>
+      </c>
+      <c r="BM45">
+        <v>6586900000.0</v>
+      </c>
+      <c r="BN45">
+        <v>6603700000.0</v>
+      </c>
+      <c r="BO45">
+        <v>6599400000.0</v>
+      </c>
+      <c r="BP45">
+        <v>6657700000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>6585600000.0</v>
+      </c>
+      <c r="BR45">
+        <v>6612900000.0</v>
+      </c>
+      <c r="BS45">
+        <v>6677800000.0</v>
+      </c>
+      <c r="BT45">
+        <v>6738200000.0</v>
+      </c>
+      <c r="BU45">
+        <v>2195100000.0</v>
+      </c>
+      <c r="BV45">
+        <v>2167500000.0</v>
+      </c>
+      <c r="BW45">
+        <v>2149200000.0</v>
+      </c>
+      <c r="BX45">
+        <v>2164300000.0</v>
+      </c>
+      <c r="BY45">
+        <v>2137000000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>2135500000.0</v>
+      </c>
+      <c r="CA45">
+        <v>2140500000.0</v>
+      </c>
+      <c r="CB45">
+        <v>2163800000.0</v>
+      </c>
+      <c r="CC45">
+        <v>2147300000.0</v>
+      </c>
+      <c r="CD45">
+        <v>2153500000.0</v>
+      </c>
+      <c r="CE45">
+        <v>2133400000.0</v>
+      </c>
+      <c r="CF45">
+        <v>2115300000.0</v>
+      </c>
+      <c r="CG45">
+        <v>2106900000.0</v>
+      </c>
+      <c r="CH45">
+        <v>2058300000.0</v>
+      </c>
+      <c r="CI45">
+        <v>2039800000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>2008800000.0</v>
+      </c>
+      <c r="CK45">
+        <v>1982100000.0</v>
+      </c>
+      <c r="CL45">
+        <v>1965000000.0</v>
+      </c>
+      <c r="CM45">
+        <v>1913100000.0</v>
+      </c>
+      <c r="CN45">
+        <v>993100000.0</v>
+      </c>
+      <c r="CO45">
+        <v>1873700000.0</v>
+      </c>
+      <c r="CP45">
+        <v>1827500000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>1815900000.0</v>
+      </c>
+      <c r="CR45">
+        <v>1910000000.0</v>
+      </c>
+      <c r="CS45">
+        <v>1862100000.0</v>
+      </c>
+      <c r="CT45">
+        <v>1781800000.0</v>
+      </c>
+      <c r="CU45">
+        <v>1766800000.0</v>
+      </c>
+      <c r="CV45">
+        <v>1774900000.0</v>
+      </c>
+      <c r="CW45">
+        <v>1786900000.0</v>
+      </c>
+      <c r="CX45">
+        <v>1816900000.0</v>
+      </c>
+      <c r="CY45">
+        <v>1697400000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>1667800000.0</v>
+      </c>
+      <c r="DA45">
+        <v>1625400000.0</v>
+      </c>
+      <c r="DB45">
+        <v>1608800000.0</v>
+      </c>
+      <c r="DC45">
+        <v>1639400000.0</v>
+      </c>
+      <c r="DD45">
+        <v>1605500000.0</v>
+      </c>
+      <c r="DE45">
+        <v>1564700000.0</v>
+      </c>
+      <c r="DF45">
+        <v>1526100000.0</v>
+      </c>
+      <c r="DG45">
+        <v>1391400000.0</v>
+      </c>
+      <c r="DH45">
+        <v>1096100000.0</v>
+      </c>
+      <c r="DI45">
+        <v>887800000.0</v>
+      </c>
+      <c r="DJ45"/>
+    </row>
+    <row r="46" spans="1:114">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46">
+        <v>13125000000.0</v>
+      </c>
+      <c r="C46">
+        <v>12902000000.0</v>
+      </c>
+      <c r="D46">
+        <v>12847000000.0</v>
+      </c>
+      <c r="E46">
+        <v>12192000000.0</v>
+      </c>
+      <c r="F46">
+        <v>12285000000.0</v>
+      </c>
+      <c r="G46">
+        <v>12184000000.0</v>
+      </c>
+      <c r="H46">
+        <v>12109000000.0</v>
+      </c>
+      <c r="I46">
+        <v>11756200000.0</v>
+      </c>
+      <c r="J46">
+        <v>11677700000.0</v>
+      </c>
+      <c r="K46">
+        <v>11539400000.0</v>
+      </c>
+      <c r="L46">
+        <v>11589000000.0</v>
+      </c>
+      <c r="M46">
+        <v>10939400000.0</v>
+      </c>
+      <c r="N46">
+        <v>10800400000.0</v>
+      </c>
+      <c r="O46">
+        <v>10922000000.0</v>
+      </c>
+      <c r="P46">
+        <v>11019100000.0</v>
+      </c>
+      <c r="Q46">
+        <v>10718800000.0</v>
+      </c>
+      <c r="R46">
+        <v>10695300000.0</v>
+      </c>
+      <c r="S46">
+        <v>9439200000.0</v>
+      </c>
+      <c r="T46">
+        <v>9487400000.0</v>
+      </c>
+      <c r="U46">
+        <v>9182900000.0</v>
+      </c>
+      <c r="V46">
+        <v>9036300000.0</v>
+      </c>
+      <c r="W46">
+        <v>8900000000.0</v>
+      </c>
+      <c r="X46">
+        <v>8945000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>8759500000.0</v>
+      </c>
+      <c r="Z46">
+        <v>8730400000.0</v>
+      </c>
+      <c r="AA46">
+        <v>8680000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>8627100000.0</v>
+      </c>
+      <c r="AC46">
+        <v>8500700000.0</v>
+      </c>
+      <c r="AD46">
+        <v>8326700000.0</v>
+      </c>
+      <c r="AE46">
+        <v>8217700000.0</v>
+      </c>
+      <c r="AF46">
+        <v>8020100000.0</v>
+      </c>
+      <c r="AG46">
+        <v>7913900000.0</v>
+      </c>
+      <c r="AH46">
+        <v>7863500000.0</v>
+      </c>
+      <c r="AI46">
+        <v>7783100000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>7777400000.0</v>
+      </c>
+      <c r="AK46">
+        <v>7750100000.0</v>
+      </c>
+      <c r="AL46">
+        <v>7690100000.0</v>
+      </c>
+      <c r="AM46">
+        <v>7592800000.0</v>
+      </c>
+      <c r="AN46">
+        <v>7588600000.0</v>
+      </c>
+      <c r="AO46">
+        <v>7616000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>7634300000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>7612000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>7552800000.0</v>
+      </c>
+      <c r="AS46">
+        <v>7553200000.0</v>
+      </c>
+      <c r="AT46">
+        <v>7538700000.0</v>
+      </c>
+      <c r="AU46">
+        <v>7447000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>7165300000.0</v>
+      </c>
+      <c r="AW46">
+        <v>7149300000.0</v>
+      </c>
+      <c r="AX46">
+        <v>7126900000.0</v>
+      </c>
+      <c r="AY46">
+        <v>7053400000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>7036800000.0</v>
+      </c>
+      <c r="BA46">
+        <v>7046900000.0</v>
+      </c>
+      <c r="BB46">
+        <v>7017700000.0</v>
+      </c>
+      <c r="BC46">
+        <v>6946800000.0</v>
+      </c>
+      <c r="BD46">
+        <v>6910300000.0</v>
+      </c>
+      <c r="BE46">
+        <v>6903200000.0</v>
+      </c>
+      <c r="BF46">
+        <v>6882700000.0</v>
+      </c>
+      <c r="BG46">
+        <v>6813000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>6792300000.0</v>
+      </c>
+      <c r="BI46">
+        <v>6708900000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>6702700000.0</v>
+      </c>
+      <c r="BK46">
+        <v>6693600000.0</v>
+      </c>
+      <c r="BL46">
+        <v>6698500000.0</v>
+      </c>
+      <c r="BM46">
+        <v>6586900000.0</v>
+      </c>
+      <c r="BN46">
+        <v>6603700000.0</v>
+      </c>
+      <c r="BO46">
+        <v>6599400000.0</v>
+      </c>
+      <c r="BP46">
+        <v>6657700000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>6585600000.0</v>
+      </c>
+      <c r="BR46">
+        <v>6612900000.0</v>
+      </c>
+      <c r="BS46">
+        <v>6677800000.0</v>
+      </c>
+      <c r="BT46">
+        <v>6738200000.0</v>
+      </c>
+      <c r="BU46">
+        <v>2195100000.0</v>
+      </c>
+      <c r="BV46">
+        <v>2167500000.0</v>
+      </c>
+      <c r="BW46">
+        <v>2149200000.0</v>
+      </c>
+      <c r="BX46">
+        <v>2164300000.0</v>
+      </c>
+      <c r="BY46">
+        <v>2137000000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>2135500000.0</v>
+      </c>
+      <c r="CA46">
+        <v>2140500000.0</v>
+      </c>
+      <c r="CB46">
+        <v>2163800000.0</v>
+      </c>
+      <c r="CC46">
+        <v>2147300000.0</v>
+      </c>
+      <c r="CD46">
+        <v>2153500000.0</v>
+      </c>
+      <c r="CE46">
+        <v>2133400000.0</v>
+      </c>
+      <c r="CF46">
+        <v>2115300000.0</v>
+      </c>
+      <c r="CG46">
+        <v>2106900000.0</v>
+      </c>
+      <c r="CH46">
+        <v>2058300000.0</v>
+      </c>
+      <c r="CI46">
+        <v>2039800000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>2008800000.0</v>
+      </c>
+      <c r="CK46">
+        <v>1982100000.0</v>
+      </c>
+      <c r="CL46">
+        <v>1965000000.0</v>
+      </c>
+      <c r="CM46">
+        <v>1913100000.0</v>
+      </c>
+      <c r="CN46">
+        <v>1931000000.0</v>
+      </c>
+      <c r="CO46">
+        <v>1873700000.0</v>
+      </c>
+      <c r="CP46">
+        <v>1827500000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>1815900000.0</v>
+      </c>
+      <c r="CR46">
+        <v>1910000000.0</v>
+      </c>
+      <c r="CS46">
+        <v>1862100000.0</v>
+      </c>
+      <c r="CT46">
+        <v>1781800000.0</v>
+      </c>
+      <c r="CU46">
+        <v>1766800000.0</v>
+      </c>
+      <c r="CV46">
+        <v>1774900000.0</v>
+      </c>
+      <c r="CW46">
+        <v>1786900000.0</v>
+      </c>
+      <c r="CX46">
+        <v>1816900000.0</v>
+      </c>
+      <c r="CY46">
+        <v>1697400000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>1667800000.0</v>
+      </c>
+      <c r="DA46">
+        <v>1625400000.0</v>
+      </c>
+      <c r="DB46">
+        <v>1608800000.0</v>
+      </c>
+      <c r="DC46">
+        <v>1639400000.0</v>
+      </c>
+      <c r="DD46">
+        <v>1605500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>1564700000.0</v>
+      </c>
+      <c r="DF46">
+        <v>1526100000.0</v>
+      </c>
+      <c r="DG46">
+        <v>1391400000.0</v>
+      </c>
+      <c r="DH46">
+        <v>1096100000.0</v>
+      </c>
+      <c r="DI46">
+        <v>887800000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>861100000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:114">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>12639000000.0</v>
+      </c>
+      <c r="E47">
+        <v>12412000000.0</v>
+      </c>
+      <c r="F47">
+        <v>12285000000.0</v>
+      </c>
+      <c r="G47">
+        <v>12184000000.0</v>
+      </c>
+      <c r="H47">
+        <v>12109000000.0</v>
+      </c>
+      <c r="I47">
+        <v>11756200000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>10939400000.0</v>
+      </c>
+      <c r="N47">
+        <v>10561700000.0</v>
+      </c>
+      <c r="O47">
+        <v>10658600000.0</v>
+      </c>
+      <c r="P47">
+        <v>10743200000.0</v>
+      </c>
+      <c r="Q47">
+        <v>10439600000.0</v>
+      </c>
+      <c r="R47">
+        <v>10695300000.0</v>
+      </c>
+      <c r="S47">
+        <v>9439200000.0</v>
+      </c>
+      <c r="T47">
+        <v>9232100000.0</v>
+      </c>
+      <c r="U47">
+        <v>8938900000.0</v>
+      </c>
+      <c r="V47">
+        <v>8816300000.0</v>
+      </c>
+      <c r="W47">
+        <v>8679200000.0</v>
+      </c>
+      <c r="X47">
+        <v>8726200000.0</v>
+      </c>
+      <c r="Y47">
+        <v>8527500000.0</v>
+      </c>
+      <c r="Z47">
+        <v>8499100000.0</v>
+      </c>
+      <c r="AA47">
+        <v>8442000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>8383500000.0</v>
+      </c>
+      <c r="AC47">
+        <v>8257600000.0</v>
+      </c>
+      <c r="AD47">
+        <v>8093600000.0</v>
+      </c>
+      <c r="AE47">
+        <v>7989700000.0</v>
+      </c>
+      <c r="AF47">
+        <v>8020100000.0</v>
+      </c>
+      <c r="AG47">
+        <v>7913900000.0</v>
+      </c>
+      <c r="AH47">
+        <v>7863500000.0</v>
+      </c>
+      <c r="AI47">
+        <v>7783100000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>7777400000.0</v>
+      </c>
+      <c r="AK47">
+        <v>7750100000.0</v>
+      </c>
+      <c r="AL47">
+        <v>7690100000.0</v>
+      </c>
+      <c r="AM47">
+        <v>7592800000.0</v>
+      </c>
+      <c r="AN47">
+        <v>7588600000.0</v>
+      </c>
+      <c r="AO47">
+        <v>7616000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>7634300000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>7612000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>7552800000.0</v>
+      </c>
+      <c r="AS47">
+        <v>7553200000.0</v>
+      </c>
+      <c r="AT47">
+        <v>7538700000.0</v>
+      </c>
+      <c r="AU47">
+        <v>7447000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>7165300000.0</v>
+      </c>
+      <c r="AW47">
+        <v>7149300000.0</v>
+      </c>
+      <c r="AX47">
+        <v>7126900000.0</v>
+      </c>
+      <c r="AY47">
+        <v>7053400000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>7036800000.0</v>
+      </c>
+      <c r="BA47">
+        <v>7046900000.0</v>
+      </c>
+      <c r="BB47">
+        <v>7017700000.0</v>
+      </c>
+      <c r="BC47">
+        <v>6946800000.0</v>
+      </c>
+      <c r="BD47">
+        <v>6910300000.0</v>
+      </c>
+      <c r="BE47">
+        <v>6903200000.0</v>
+      </c>
+      <c r="BF47">
+        <v>6882700000.0</v>
+      </c>
+      <c r="BG47">
+        <v>6813000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>6792300000.0</v>
+      </c>
+      <c r="BI47">
+        <v>6708900000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>6702700000.0</v>
+      </c>
+      <c r="BK47">
+        <v>6693600000.0</v>
+      </c>
+      <c r="BL47">
+        <v>6698500000.0</v>
+      </c>
+      <c r="BM47">
+        <v>6586900000.0</v>
+      </c>
+      <c r="BN47">
+        <v>6603700000.0</v>
+      </c>
+      <c r="BO47">
+        <v>6599400000.0</v>
+      </c>
+      <c r="BP47">
+        <v>6657700000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>6585600000.0</v>
+      </c>
+      <c r="BR47">
+        <v>6612900000.0</v>
+      </c>
+      <c r="BS47">
+        <v>6677800000.0</v>
+      </c>
+      <c r="BT47">
+        <v>6738200000.0</v>
+      </c>
+      <c r="BU47">
+        <v>2195100000.0</v>
+      </c>
+      <c r="BV47">
+        <v>2167500000.0</v>
+      </c>
+      <c r="BW47">
+        <v>2149200000.0</v>
+      </c>
+      <c r="BX47">
+        <v>2164300000.0</v>
+      </c>
+      <c r="BY47">
+        <v>2137000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>2135500000.0</v>
+      </c>
+      <c r="CA47">
+        <v>2140500000.0</v>
+      </c>
+      <c r="CB47">
+        <v>2163800000.0</v>
+      </c>
+      <c r="CC47">
+        <v>2147300000.0</v>
+      </c>
+      <c r="CD47">
+        <v>2153500000.0</v>
+      </c>
+      <c r="CE47">
+        <v>2133400000.0</v>
+      </c>
+      <c r="CF47">
+        <v>2115300000.0</v>
+      </c>
+      <c r="CG47">
+        <v>2106900000.0</v>
+      </c>
+      <c r="CH47">
+        <v>2058300000.0</v>
+      </c>
+      <c r="CI47">
+        <v>2039800000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>2008800000.0</v>
+      </c>
+      <c r="CK47">
+        <v>1982100000.0</v>
+      </c>
+      <c r="CL47">
+        <v>1965000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>1913100000.0</v>
+      </c>
+      <c r="CN47">
+        <v>1931000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>2015400000.0</v>
+      </c>
+      <c r="CP47">
+        <v>1827500000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>1815900000.0</v>
+      </c>
+      <c r="CR47">
+        <v>1910000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>1862100000.0</v>
+      </c>
+      <c r="CT47">
+        <v>1781800000.0</v>
+      </c>
+      <c r="CU47">
+        <v>1766800000.0</v>
+      </c>
+      <c r="CV47">
+        <v>1774900000.0</v>
+      </c>
+      <c r="CW47">
+        <v>1786900000.0</v>
+      </c>
+      <c r="CX47">
+        <v>1816900000.0</v>
+      </c>
+      <c r="CY47">
+        <v>1697400000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>1667800000.0</v>
+      </c>
+      <c r="DA47">
+        <v>1625400000.0</v>
+      </c>
+      <c r="DB47">
+        <v>1608800000.0</v>
+      </c>
+      <c r="DC47">
+        <v>1639400000.0</v>
+      </c>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+    </row>
+    <row r="48" spans="1:114">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48">
+        <v>11867000000.0</v>
+      </c>
+      <c r="C48">
+        <v>11493000000.0</v>
+      </c>
+      <c r="D48">
+        <v>11161000000.0</v>
+      </c>
+      <c r="E48">
+        <v>10810000000.0</v>
+      </c>
+      <c r="F48">
+        <v>10455000000.0</v>
+      </c>
+      <c r="G48">
+        <v>10087000000.0</v>
+      </c>
+      <c r="H48">
+        <v>9774000000.0</v>
+      </c>
+      <c r="I48">
+        <v>9443900000.0</v>
+      </c>
+      <c r="J48">
+        <v>9060700000.0</v>
+      </c>
+      <c r="K48">
+        <v>8717900000.0</v>
+      </c>
+      <c r="L48">
+        <v>8434000000.0</v>
+      </c>
+      <c r="M48">
+        <v>8163500000.0</v>
+      </c>
+      <c r="N48">
+        <v>7852700000.0</v>
+      </c>
+      <c r="O48">
+        <v>7582700000.0</v>
+      </c>
+      <c r="P48">
+        <v>7356300000.0</v>
+      </c>
+      <c r="Q48">
+        <v>7166800000.0</v>
+      </c>
+      <c r="R48">
+        <v>6907100000.0</v>
+      </c>
+      <c r="S48">
+        <v>6681400000.0</v>
+      </c>
+      <c r="T48">
+        <v>6475600000.0</v>
+      </c>
+      <c r="U48">
+        <v>6309400000.0</v>
+      </c>
+      <c r="V48">
+        <v>6106000000.0</v>
+      </c>
+      <c r="W48">
+        <v>5911200000.0</v>
+      </c>
+      <c r="X48">
+        <v>5751800000.0</v>
+      </c>
+      <c r="Y48">
+        <v>5652800000.0</v>
+      </c>
+      <c r="Z48">
+        <v>5529200000.0</v>
+      </c>
+      <c r="AA48">
+        <v>5433600000.0</v>
+      </c>
+      <c r="AB48">
+        <v>5317300000.0</v>
+      </c>
+      <c r="AC48">
+        <v>5155900000.0</v>
+      </c>
+      <c r="AD48">
+        <v>4987900000.0</v>
+      </c>
+      <c r="AE48">
+        <v>4857500000.0</v>
+      </c>
+      <c r="AF48">
+        <v>4750500000.0</v>
+      </c>
+      <c r="AG48">
+        <v>4571600000.0</v>
+      </c>
+      <c r="AH48">
+        <v>4430900000.0</v>
+      </c>
+      <c r="AI48">
+        <v>4309300000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>4152500000.0</v>
+      </c>
+      <c r="AK48">
+        <v>3603400000.0</v>
+      </c>
+      <c r="AL48">
+        <v>3496700000.0</v>
+      </c>
+      <c r="AM48">
+        <v>3402500000.0</v>
+      </c>
+      <c r="AN48">
+        <v>3324000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>3243900000.0</v>
+      </c>
+      <c r="AP48">
+        <v>3268000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>3190900000.0</v>
+      </c>
+      <c r="AR48">
+        <v>3138300000.0</v>
+      </c>
+      <c r="AS48">
+        <v>3070300000.0</v>
+      </c>
+      <c r="AT48">
+        <v>2960200000.0</v>
+      </c>
+      <c r="AU48">
+        <v>2868300000.0</v>
+      </c>
+      <c r="AV48">
+        <v>2795000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>2843900000.0</v>
+      </c>
+      <c r="AX48">
+        <v>2758000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>2671900000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>2632700000.0</v>
+      </c>
+      <c r="BA48">
+        <v>2490200000.0</v>
+      </c>
+      <c r="BB48">
+        <v>2413000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>2442100000.0</v>
+      </c>
+      <c r="BD48">
+        <v>2403200000.0</v>
+      </c>
+      <c r="BE48">
+        <v>2361300000.0</v>
+      </c>
+      <c r="BF48">
+        <v>2294500000.0</v>
+      </c>
+      <c r="BG48">
+        <v>2225800000.0</v>
+      </c>
+      <c r="BH48">
+        <v>2164700000.0</v>
+      </c>
+      <c r="BI48">
+        <v>2055300000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>1943500000.0</v>
+      </c>
+      <c r="BK48">
+        <v>1972500000.0</v>
+      </c>
+      <c r="BL48">
+        <v>1890300000.0</v>
+      </c>
+      <c r="BM48">
+        <v>1819500000.0</v>
+      </c>
+      <c r="BN48">
+        <v>1762300000.0</v>
+      </c>
+      <c r="BO48">
+        <v>1675500000.0</v>
+      </c>
+      <c r="BP48">
+        <v>1683100000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>1720100000.0</v>
+      </c>
+      <c r="BR48">
+        <v>1671900000.0</v>
+      </c>
+      <c r="BS48">
+        <v>1518200000.0</v>
+      </c>
+      <c r="BT48">
+        <v>1477200000.0</v>
+      </c>
+      <c r="BU48">
+        <v>1680900000.0</v>
+      </c>
+      <c r="BV48">
+        <v>1626900000.0</v>
+      </c>
+      <c r="BW48">
+        <v>1617300000.0</v>
+      </c>
+      <c r="BX48">
+        <v>1572300000.0</v>
+      </c>
+      <c r="BY48">
+        <v>1521800000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>1486600000.0</v>
+      </c>
+      <c r="CA48">
+        <v>1419900000.0</v>
+      </c>
+      <c r="CB48">
+        <v>1602600000.0</v>
+      </c>
+      <c r="CC48">
+        <v>1556500000.0</v>
+      </c>
+      <c r="CD48">
+        <v>1500300000.0</v>
+      </c>
+      <c r="CE48">
+        <v>1448200000.0</v>
+      </c>
+      <c r="CF48">
+        <v>1402800000.0</v>
+      </c>
+      <c r="CG48">
+        <v>1362200000.0</v>
+      </c>
+      <c r="CH48">
+        <v>1318100000.0</v>
+      </c>
+      <c r="CI48">
+        <v>1270700000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>1222600000.0</v>
+      </c>
+      <c r="CK48">
+        <v>1183100000.0</v>
+      </c>
+      <c r="CL48">
+        <v>1138700000.0</v>
+      </c>
+      <c r="CM48">
+        <v>1086900000.0</v>
+      </c>
+      <c r="CN48">
+        <v>1039300000.0</v>
+      </c>
+      <c r="CO48">
+        <v>993000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>957900000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>897500000.0</v>
+      </c>
+      <c r="CR48">
+        <v>880700000.0</v>
+      </c>
+      <c r="CS48">
+        <v>819200000.0</v>
+      </c>
+      <c r="CT48">
+        <v>757000000.0</v>
+      </c>
+      <c r="CU48">
+        <v>696000000.0</v>
+      </c>
+      <c r="CV48">
+        <v>641100000.0</v>
+      </c>
+      <c r="CW48">
+        <v>680000000.0</v>
+      </c>
+      <c r="CX48">
+        <v>623300000.0</v>
+      </c>
+      <c r="CY48">
+        <v>565200000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>515600000.0</v>
+      </c>
+      <c r="DA48">
+        <v>459100000.0</v>
+      </c>
+      <c r="DB48">
+        <v>404000000.0</v>
+      </c>
+      <c r="DC48">
+        <v>344800000.0</v>
+      </c>
+      <c r="DD48">
+        <v>294600000.0</v>
+      </c>
+      <c r="DE48">
+        <v>244200000.0</v>
+      </c>
+      <c r="DF48">
+        <v>191700000.0</v>
+      </c>
+      <c r="DG48">
+        <v>137200000.0</v>
+      </c>
+      <c r="DH48">
+        <v>93800000.0</v>
+      </c>
+      <c r="DI48">
+        <v>46200000.0</v>
+      </c>
+      <c r="DJ48"/>
+    </row>
+    <row r="49" spans="1:114">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>7852700000.0</v>
+      </c>
+      <c r="O49">
+        <v>7582700000.0</v>
+      </c>
+      <c r="P49">
+        <v>7356300000.0</v>
+      </c>
+      <c r="Q49">
+        <v>7166800000.0</v>
+      </c>
+      <c r="R49">
+        <v>6907100000.0</v>
+      </c>
+      <c r="S49">
+        <v>6681400000.0</v>
+      </c>
+      <c r="T49">
+        <v>6475600000.0</v>
+      </c>
+      <c r="U49">
+        <v>6309400000.0</v>
+      </c>
+      <c r="V49">
+        <v>6106000000.0</v>
+      </c>
+      <c r="W49">
+        <v>5911200000.0</v>
+      </c>
+      <c r="X49">
+        <v>5751800000.0</v>
+      </c>
+      <c r="Y49">
+        <v>5652800000.0</v>
+      </c>
+      <c r="Z49">
+        <v>5529200000.0</v>
+      </c>
+      <c r="AA49">
+        <v>5433600000.0</v>
+      </c>
+      <c r="AB49">
+        <v>5317300000.0</v>
+      </c>
+      <c r="AC49">
+        <v>5155900000.0</v>
+      </c>
+      <c r="AD49">
+        <v>4987900000.0</v>
+      </c>
+      <c r="AE49">
+        <v>4857500000.0</v>
+      </c>
+      <c r="AF49">
+        <v>4750500000.0</v>
+      </c>
+      <c r="AG49">
+        <v>4571600000.0</v>
+      </c>
+      <c r="AH49">
+        <v>4430900000.0</v>
+      </c>
+      <c r="AI49">
+        <v>4309300000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>4152500000.0</v>
+      </c>
+      <c r="AK49">
+        <v>3603400000.0</v>
+      </c>
+      <c r="AL49">
+        <v>3496700000.0</v>
+      </c>
+      <c r="AM49">
+        <v>3402500000.0</v>
+      </c>
+      <c r="AN49">
+        <v>3324000000.0</v>
+      </c>
+      <c r="AO49">
+        <v>3243900000.0</v>
+      </c>
+      <c r="AP49">
+        <v>3268000000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>3190900000.0</v>
+      </c>
+      <c r="AR49">
+        <v>3138300000.0</v>
+      </c>
+      <c r="AS49">
+        <v>3070300000.0</v>
+      </c>
+      <c r="AT49">
+        <v>2960200000.0</v>
+      </c>
+      <c r="AU49">
+        <v>2868300000.0</v>
+      </c>
+      <c r="AV49">
+        <v>2795000000.0</v>
+      </c>
+      <c r="AW49">
+        <v>2843900000.0</v>
+      </c>
+      <c r="AX49">
+        <v>2758000000.0</v>
+      </c>
+      <c r="AY49">
+        <v>2671900000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>2632700000.0</v>
+      </c>
+      <c r="BA49">
+        <v>2490200000.0</v>
+      </c>
+      <c r="BB49">
+        <v>2413000000.0</v>
+      </c>
+      <c r="BC49">
+        <v>2442100000.0</v>
+      </c>
+      <c r="BD49">
+        <v>2403200000.0</v>
+      </c>
+      <c r="BE49">
+        <v>2361300000.0</v>
+      </c>
+      <c r="BF49">
+        <v>2294500000.0</v>
+      </c>
+      <c r="BG49">
+        <v>2225800000.0</v>
+      </c>
+      <c r="BH49">
+        <v>2164700000.0</v>
+      </c>
+      <c r="BI49">
+        <v>2055300000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
+      <c r="BK49">
+        <v>0.0</v>
+      </c>
+      <c r="BL49">
+        <v>1890300000.0</v>
+      </c>
+      <c r="BM49">
+        <v>1819500000.0</v>
+      </c>
+      <c r="BN49">
+        <v>1762300000.0</v>
+      </c>
+      <c r="BO49">
+        <v>1675500000.0</v>
+      </c>
+      <c r="BP49">
+        <v>1683100000.0</v>
+      </c>
+      <c r="BQ49">
+        <v>1720100000.0</v>
+      </c>
+      <c r="BR49">
+        <v>1671900000.0</v>
+      </c>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+    </row>
+    <row r="50" spans="1:114">
+      <c r="A50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50">
+        <v>548000000.0</v>
+      </c>
+      <c r="C50">
+        <v>547000000.0</v>
+      </c>
+      <c r="D50">
+        <v>596000000.0</v>
+      </c>
+      <c r="E50">
+        <v>921000000.0</v>
+      </c>
+      <c r="F50">
+        <v>421000000.0</v>
+      </c>
+      <c r="G50">
+        <v>421000000.0</v>
+      </c>
+      <c r="H50">
+        <v>862000000.0</v>
+      </c>
+      <c r="I50">
+        <v>513000000.0</v>
+      </c>
+      <c r="J50">
+        <v>1432900000.0</v>
+      </c>
+      <c r="K50">
+        <v>1431900000.0</v>
+      </c>
+      <c r="L50">
+        <v>932300000.0</v>
+      </c>
+      <c r="M50">
+        <v>932300000.0</v>
+      </c>
+      <c r="N50">
+        <v>152800000.0</v>
+      </c>
+      <c r="O50">
+        <v>457100000.0</v>
+      </c>
+      <c r="P50">
+        <v>455900000.0</v>
+      </c>
+      <c r="Q50">
+        <v>455800000.0</v>
+      </c>
+      <c r="R50">
+        <v>313800000.0</v>
+      </c>
+      <c r="S50">
+        <v>8800000.0</v>
+      </c>
+      <c r="T50">
+        <v>8200000.0</v>
+      </c>
+      <c r="U50">
+        <v>8000000.0</v>
+      </c>
+      <c r="V50">
+        <v>135200000.0</v>
+      </c>
+      <c r="W50">
+        <v>168700000.0</v>
+      </c>
+      <c r="X50">
+        <v>168100000.0</v>
+      </c>
+      <c r="Y50">
+        <v>184300000.0</v>
+      </c>
+      <c r="Z50">
+        <v>60000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>24500000.0</v>
+      </c>
+      <c r="AB50">
+        <v>929900000.0</v>
+      </c>
+      <c r="AC50">
+        <v>912800000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1561300000.0</v>
+      </c>
+      <c r="AE50">
+        <v>1595600000.0</v>
+      </c>
+      <c r="AF50">
+        <v>690700000.0</v>
+      </c>
+      <c r="AG50">
+        <v>690800000.0</v>
+      </c>
+      <c r="AH50">
+        <v>41900000.0</v>
+      </c>
+      <c r="AI50">
+        <v>707000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>706700000.0</v>
+      </c>
+      <c r="AK50">
+        <v>705700000.0</v>
+      </c>
+      <c r="AL50">
+        <v>7781100000.0</v>
+      </c>
+      <c r="AM50">
+        <v>6200000.0</v>
+      </c>
+      <c r="AN50">
+        <v>5800000.0</v>
+      </c>
+      <c r="AO50">
+        <v>5700000.0</v>
+      </c>
+      <c r="AP50">
+        <v>5600000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>5500000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>10400000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+    </row>
+    <row r="51" spans="1:114">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>14295000000.0</v>
+      </c>
+      <c r="C51">
+        <v>14087000000.0</v>
+      </c>
+      <c r="D51">
+        <v>13806000000.0</v>
+      </c>
+      <c r="E51">
+        <v>13506000000.0</v>
+      </c>
+      <c r="F51">
+        <v>13216000000.0</v>
+      </c>
+      <c r="G51">
+        <v>13530000000.0</v>
+      </c>
+      <c r="H51">
+        <v>12957000000.0</v>
+      </c>
+      <c r="I51">
+        <v>12802800000.0</v>
+      </c>
+      <c r="J51">
+        <v>13201500000.0</v>
+      </c>
+      <c r="K51">
+        <v>13070800000.0</v>
+      </c>
+      <c r="L51">
+        <v>13069000000.0</v>
+      </c>
+      <c r="M51">
+        <v>12173300000.0</v>
+      </c>
+      <c r="N51">
+        <v>12362800000.0</v>
+      </c>
+      <c r="O51">
+        <v>12209600000.0</v>
+      </c>
+      <c r="P51">
+        <v>12081400000.0</v>
+      </c>
+      <c r="Q51">
+        <v>11941700000.0</v>
+      </c>
+      <c r="R51">
+        <v>12229700000.0</v>
+      </c>
+      <c r="S51">
+        <v>9888100000.0</v>
+      </c>
+      <c r="T51">
+        <v>9831600000.0</v>
+      </c>
+      <c r="U51">
+        <v>9532000000.0</v>
+      </c>
+      <c r="V51">
+        <v>9210900000.0</v>
+      </c>
+      <c r="W51">
+        <v>9005900000.0</v>
+      </c>
+      <c r="X51">
+        <v>9174300000.0</v>
+      </c>
+      <c r="Y51">
+        <v>9031800000.0</v>
+      </c>
+      <c r="Z51">
+        <v>8910500000.0</v>
+      </c>
+      <c r="AA51">
+        <v>9234700000.0</v>
+      </c>
+      <c r="AB51">
+        <v>8952500000.0</v>
+      </c>
+      <c r="AC51">
+        <v>8881200000.0</v>
+      </c>
+      <c r="AD51">
+        <v>8697600000.0</v>
+      </c>
+      <c r="AE51">
+        <v>8645100000.0</v>
+      </c>
+      <c r="AF51">
+        <v>8337500000.0</v>
+      </c>
+      <c r="AG51">
+        <v>8247500000.0</v>
+      </c>
+      <c r="AH51">
+        <v>8257700000.0</v>
+      </c>
+      <c r="AI51">
+        <v>8206700000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>8187400000.0</v>
+      </c>
+      <c r="AK51">
+        <v>7857700000.0</v>
+      </c>
+      <c r="AL51">
+        <v>7781100000.0</v>
+      </c>
+      <c r="AM51">
+        <v>7670100000.0</v>
+      </c>
+      <c r="AN51">
+        <v>7658900000.0</v>
+      </c>
+      <c r="AO51">
+        <v>7745300000.0</v>
+      </c>
+      <c r="AP51">
+        <v>7614000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>7560400000.0</v>
+      </c>
+      <c r="AR51">
+        <v>7532900000.0</v>
+      </c>
+      <c r="AS51">
+        <v>7561000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>7552600000.0</v>
+      </c>
+      <c r="AU51">
+        <v>7564600000.0</v>
+      </c>
+      <c r="AV51">
+        <v>7061200000.0</v>
+      </c>
+      <c r="AW51">
+        <v>7030500000.0</v>
+      </c>
+      <c r="AX51">
+        <v>7052200000.0</v>
+      </c>
+      <c r="AY51">
+        <v>7013300000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>7018100000.0</v>
+      </c>
+      <c r="BA51">
+        <v>7039100000.0</v>
+      </c>
+      <c r="BB51">
+        <v>7028600000.0</v>
+      </c>
+      <c r="BC51">
+        <v>7032900000.0</v>
+      </c>
+      <c r="BD51">
+        <v>7070500000.0</v>
+      </c>
+      <c r="BE51">
+        <v>7104400000.0</v>
+      </c>
+      <c r="BF51">
+        <v>7113400000.0</v>
+      </c>
+      <c r="BG51">
+        <v>6904500000.0</v>
+      </c>
+      <c r="BH51">
+        <v>6921800000.0</v>
+      </c>
+      <c r="BI51">
+        <v>7031300000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>7305500000.0</v>
+      </c>
+      <c r="BK51">
+        <v>6808000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>6743600000.0</v>
+      </c>
+      <c r="BM51">
+        <v>6927900000.0</v>
+      </c>
+      <c r="BN51">
+        <v>7117500000.0</v>
+      </c>
+      <c r="BO51">
+        <v>7114000000.0</v>
+      </c>
+      <c r="BP51">
+        <v>6962600000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>7055800000.0</v>
+      </c>
+      <c r="BR51">
+        <v>7095800000.0</v>
+      </c>
+      <c r="BS51">
+        <v>7576600000.0</v>
+      </c>
+      <c r="BT51">
+        <v>7702500000.0</v>
+      </c>
+      <c r="BU51">
+        <v>1598800000.0</v>
+      </c>
+      <c r="BV51">
+        <v>1617000000.0</v>
+      </c>
+      <c r="BW51">
+        <v>1695300000.0</v>
+      </c>
+      <c r="BX51">
+        <v>1567800000.0</v>
+      </c>
+      <c r="BY51">
+        <v>1656200000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>1498300000.0</v>
+      </c>
+      <c r="CA51">
+        <v>1552200000.0</v>
+      </c>
+      <c r="CB51">
+        <v>1547200000.0</v>
+      </c>
+      <c r="CC51">
+        <v>1667600000.0</v>
+      </c>
+      <c r="CD51">
+        <v>1662000000.0</v>
+      </c>
+      <c r="CE51">
+        <v>1555000000.0</v>
+      </c>
+      <c r="CF51">
+        <v>1475100000.0</v>
+      </c>
+      <c r="CG51">
+        <v>1368500000.0</v>
+      </c>
+      <c r="CH51">
+        <v>1362600000.0</v>
+      </c>
+      <c r="CI51">
+        <v>1371400000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>1354300000.0</v>
+      </c>
+      <c r="CK51">
+        <v>1320900000.0</v>
+      </c>
+      <c r="CL51">
+        <v>1299300000.0</v>
+      </c>
+      <c r="CM51">
+        <v>1522300000.0</v>
+      </c>
+      <c r="CN51">
+        <v>1520300000.0</v>
+      </c>
+      <c r="CO51">
+        <v>1496600000.0</v>
+      </c>
+      <c r="CP51">
+        <v>1480200000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>1444100000.0</v>
+      </c>
+      <c r="CR51">
+        <v>1442100000.0</v>
+      </c>
+      <c r="CS51">
+        <v>1388800000.0</v>
+      </c>
+      <c r="CT51">
+        <v>1365200000.0</v>
+      </c>
+      <c r="CU51">
+        <v>1338300000.0</v>
+      </c>
+      <c r="CV51">
+        <v>1367700000.0</v>
+      </c>
+      <c r="CW51">
+        <v>1331700000.0</v>
+      </c>
+      <c r="CX51">
+        <v>1445800000.0</v>
+      </c>
+      <c r="CY51">
+        <v>1258300000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>1256700000.0</v>
+      </c>
+      <c r="DA51">
+        <v>1208200000.0</v>
+      </c>
+      <c r="DB51">
+        <v>1156800000.0</v>
+      </c>
+      <c r="DC51">
+        <v>1193900000.0</v>
+      </c>
+      <c r="DD51">
+        <v>1209300000.0</v>
+      </c>
+      <c r="DE51">
+        <v>1230700000.0</v>
+      </c>
+      <c r="DF51">
+        <v>1145500000.0</v>
+      </c>
+      <c r="DG51">
+        <v>942600000.0</v>
+      </c>
+      <c r="DH51">
+        <v>1057100000.0</v>
+      </c>
+      <c r="DI51">
+        <v>102200000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>62400000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:114">
+      <c r="A52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52">
+        <v>597000000.0</v>
+      </c>
+      <c r="C52">
+        <v>596000000.0</v>
+      </c>
+      <c r="D52">
+        <v>644000000.0</v>
+      </c>
+      <c r="E52">
+        <v>975000000.0</v>
+      </c>
+      <c r="F52">
+        <v>476000000.0</v>
+      </c>
+      <c r="G52">
+        <v>477000000.0</v>
+      </c>
+      <c r="H52">
+        <v>917000000.0</v>
+      </c>
+      <c r="I52">
+        <v>567000000.0</v>
+      </c>
+      <c r="J52">
+        <v>1486100000.0</v>
+      </c>
+      <c r="K52">
+        <v>1484900000.0</v>
+      </c>
+      <c r="L52">
+        <v>987000000.0</v>
+      </c>
+      <c r="M52">
+        <v>984800000.0</v>
+      </c>
+      <c r="N52">
+        <v>203700000.0</v>
+      </c>
+      <c r="O52">
+        <v>517300000.0</v>
+      </c>
+      <c r="P52">
+        <v>513900000.0</v>
+      </c>
+      <c r="Q52">
+        <v>513200000.0</v>
+      </c>
+      <c r="R52">
+        <v>369800000.0</v>
+      </c>
+      <c r="S52">
+        <v>45100000.0</v>
+      </c>
+      <c r="T52">
+        <v>46400000.0</v>
+      </c>
+      <c r="U52">
+        <v>45100000.0</v>
+      </c>
+      <c r="V52">
+        <v>171400000.0</v>
+      </c>
+      <c r="W52">
+        <v>204500000.0</v>
+      </c>
+      <c r="X52">
+        <v>201600000.0</v>
+      </c>
+      <c r="Y52">
+        <v>220100000.0</v>
+      </c>
+      <c r="Z52">
+        <v>94400000.0</v>
+      </c>
+      <c r="AA52">
+        <v>59800000.0</v>
+      </c>
+      <c r="AB52">
+        <v>981400000.0</v>
+      </c>
+      <c r="AC52">
+        <v>949400000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1596400000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1629300000.0</v>
+      </c>
+      <c r="AF52">
+        <v>690700000.0</v>
+      </c>
+      <c r="AG52">
+        <v>690800000.0</v>
+      </c>
+      <c r="AH52">
+        <v>41900000.0</v>
+      </c>
+      <c r="AI52">
+        <v>707000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>706700000.0</v>
+      </c>
+      <c r="AK52">
+        <v>705700000.0</v>
+      </c>
+      <c r="AL52">
+        <v>705400000.0</v>
+      </c>
+      <c r="AM52">
+        <v>6200000.0</v>
+      </c>
+      <c r="AN52">
+        <v>5800000.0</v>
+      </c>
+      <c r="AO52">
+        <v>5700000.0</v>
+      </c>
+      <c r="AP52">
+        <v>5600000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>5500000.0</v>
+      </c>
+      <c r="AR52">
+        <v>5500000.0</v>
+      </c>
+      <c r="AS52">
+        <v>5400000.0</v>
+      </c>
+      <c r="AT52">
+        <v>5100000.0</v>
+      </c>
+      <c r="AU52">
+        <v>10100000.0</v>
+      </c>
+      <c r="AV52">
+        <v>10400000.0</v>
+      </c>
+      <c r="AW52">
+        <v>10500000.0</v>
+      </c>
+      <c r="AX52">
+        <v>10100000.0</v>
+      </c>
+      <c r="AY52">
+        <v>5400000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>15700000.0</v>
+      </c>
+      <c r="BA52">
+        <v>15500000.0</v>
+      </c>
+      <c r="BB52">
+        <v>15300000.0</v>
+      </c>
+      <c r="BC52">
+        <v>25100000.0</v>
+      </c>
+      <c r="BD52">
+        <v>19400000.0</v>
+      </c>
+      <c r="BE52">
+        <v>44400000.0</v>
+      </c>
+      <c r="BF52">
+        <v>34000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>34200000.0</v>
+      </c>
+      <c r="BH52">
+        <v>34800000.0</v>
+      </c>
+      <c r="BI52">
+        <v>9700000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>397800000.0</v>
+      </c>
+      <c r="BK52">
+        <v>615700000.0</v>
+      </c>
+      <c r="BL52">
+        <v>878500000.0</v>
+      </c>
+      <c r="BM52">
+        <v>1091900000.0</v>
+      </c>
+      <c r="BN52">
+        <v>692500000.0</v>
+      </c>
+      <c r="BO52">
+        <v>475700000.0</v>
+      </c>
+      <c r="BP52">
+        <v>543000000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>242500000.0</v>
+      </c>
+      <c r="BR52">
+        <v>327300000.0</v>
+      </c>
+      <c r="BS52">
+        <v>457900000.0</v>
+      </c>
+      <c r="BT52">
+        <v>504000000.0</v>
+      </c>
+      <c r="BU52">
+        <v>101600000.0</v>
+      </c>
+      <c r="BV52">
+        <v>101600000.0</v>
+      </c>
+      <c r="BW52">
+        <v>2300000.0</v>
+      </c>
+      <c r="BX52">
+        <v>2300000.0</v>
+      </c>
+      <c r="BY52">
+        <v>2200000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>2300000.0</v>
+      </c>
+      <c r="CA52">
+        <v>2500000.0</v>
+      </c>
+      <c r="CB52">
+        <v>2600000.0</v>
+      </c>
+      <c r="CC52">
+        <v>2800000.0</v>
+      </c>
+      <c r="CD52">
+        <v>2900000.0</v>
+      </c>
+      <c r="CE52">
+        <v>58000000.0</v>
+      </c>
+      <c r="CF52">
+        <v>3000000.0</v>
+      </c>
+      <c r="CG52">
+        <v>5100000.0</v>
+      </c>
+      <c r="CH52">
+        <v>5300000.0</v>
+      </c>
+      <c r="CI52">
+        <v>20400000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>2400000.0</v>
+      </c>
+      <c r="CK52">
+        <v>2400000.0</v>
+      </c>
+      <c r="CL52">
+        <v>2400000.0</v>
+      </c>
+      <c r="CM52">
+        <v>232300000.0</v>
+      </c>
+      <c r="CN52">
+        <v>231100000.0</v>
+      </c>
+      <c r="CO52">
+        <v>235400000.0</v>
+      </c>
+      <c r="CP52">
+        <v>227700000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>2700000.0</v>
+      </c>
+      <c r="CR52">
+        <v>2800000.0</v>
+      </c>
+      <c r="CS52">
+        <v>3400000.0</v>
+      </c>
+      <c r="CT52">
+        <v>3500000.0</v>
+      </c>
+      <c r="CU52">
+        <v>3500000.0</v>
+      </c>
+      <c r="CV52">
+        <v>33600000.0</v>
+      </c>
+      <c r="CW52">
+        <v>30100000.0</v>
+      </c>
+      <c r="CX52">
+        <v>282600000.0</v>
+      </c>
+      <c r="CY52">
+        <v>117300000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>56500000.0</v>
+      </c>
+      <c r="DA52">
+        <v>44400000.0</v>
+      </c>
+      <c r="DB52">
+        <v>53800000.0</v>
+      </c>
+      <c r="DC52">
+        <v>39300000.0</v>
+      </c>
+      <c r="DD52">
+        <v>57200000.0</v>
+      </c>
+      <c r="DE52">
+        <v>76800000.0</v>
+      </c>
+      <c r="DF52">
+        <v>27000000.0</v>
+      </c>
+      <c r="DG52">
+        <v>385200000.0</v>
+      </c>
+      <c r="DH52">
+        <v>499900000.0</v>
+      </c>
+      <c r="DI52"/>
+      <c r="DJ52"/>
+    </row>
+    <row r="53" spans="1:114">
+      <c r="A53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>292000000.0</v>
+      </c>
+      <c r="D53">
+        <v>259000000.0</v>
+      </c>
+      <c r="E53">
+        <v>225000000.0</v>
+      </c>
+      <c r="F53">
+        <v>224000000.0</v>
+      </c>
+      <c r="G53">
+        <v>222000000.0</v>
+      </c>
+      <c r="H53">
+        <v>208000000.0</v>
+      </c>
+      <c r="I53">
+        <v>203100000.0</v>
+      </c>
+      <c r="J53">
+        <v>178000000.0</v>
+      </c>
+      <c r="K53">
+        <v>143300000.0</v>
+      </c>
+      <c r="L53">
+        <v>163600000.0</v>
+      </c>
+      <c r="M53">
+        <v>153300000.0</v>
+      </c>
+      <c r="N53">
+        <v>149600000.0</v>
+      </c>
+      <c r="O53">
+        <v>132700000.0</v>
+      </c>
+      <c r="P53">
+        <v>127600000.0</v>
+      </c>
+      <c r="Q53">
+        <v>121700000.0</v>
+      </c>
+      <c r="R53">
+        <v>121500000.0</v>
+      </c>
+      <c r="S53">
+        <v>117200000.0</v>
+      </c>
+      <c r="T53">
+        <v>139000000.0</v>
+      </c>
+      <c r="U53">
+        <v>155600000.0</v>
+      </c>
+      <c r="V53">
+        <v>151000000.0</v>
+      </c>
+      <c r="W53">
+        <v>134600000.0</v>
+      </c>
+      <c r="X53">
+        <v>149100000.0</v>
+      </c>
+      <c r="Y53">
+        <v>145200000.0</v>
+      </c>
+      <c r="Z53">
+        <v>142600000.0</v>
+      </c>
+      <c r="AA53">
+        <v>25000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>179400000.0</v>
+      </c>
+      <c r="AC53">
+        <v>121300000.0</v>
+      </c>
+      <c r="AD53">
+        <v>119200000.0</v>
+      </c>
+      <c r="AE53">
+        <v>115100000.0</v>
+      </c>
+      <c r="AF53">
+        <v>108100000.0</v>
+      </c>
+      <c r="AG53">
+        <v>99100000.0</v>
+      </c>
+      <c r="AH53">
+        <v>116200000.0</v>
+      </c>
+      <c r="AI53">
+        <v>116300000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>141100000.0</v>
+      </c>
+      <c r="AK53">
+        <v>96400000.0</v>
+      </c>
+      <c r="AL53">
+        <v>93300000.0</v>
+      </c>
+      <c r="AM53">
+        <v>90800000.0</v>
+      </c>
+      <c r="AN53">
+        <v>90500000.0</v>
+      </c>
+      <c r="AO53">
+        <v>85600000.0</v>
+      </c>
+      <c r="AP53">
+        <v>96800000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>95700000.0</v>
+      </c>
+      <c r="AR53">
+        <v>100300000.0</v>
+      </c>
+      <c r="AS53">
+        <v>107200000.0</v>
+      </c>
+      <c r="AT53">
+        <v>110600000.0</v>
+      </c>
+      <c r="AU53">
+        <v>112700000.0</v>
+      </c>
+      <c r="AV53">
+        <v>169700000.0</v>
+      </c>
+      <c r="AW53">
+        <v>133500000.0</v>
+      </c>
+      <c r="AX53">
+        <v>178100000.0</v>
+      </c>
+      <c r="AY53">
+        <v>161700000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>169700000.0</v>
+      </c>
+      <c r="BA53">
+        <v>175500000.0</v>
+      </c>
+      <c r="BB53">
+        <v>183800000.0</v>
+      </c>
+      <c r="BC53">
+        <v>164300000.0</v>
+      </c>
+      <c r="BD53">
+        <v>164200000.0</v>
+      </c>
+      <c r="BE53">
+        <v>132900000.0</v>
+      </c>
+      <c r="BF53">
+        <v>138900000.0</v>
+      </c>
+      <c r="BG53">
+        <v>151400000.0</v>
+      </c>
+      <c r="BH53">
+        <v>39800000.0</v>
+      </c>
+      <c r="BI53">
+        <v>160500000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>160100000.0</v>
+      </c>
+      <c r="BK53">
+        <v>164900000.0</v>
+      </c>
+      <c r="BL53">
+        <v>172800000.0</v>
+      </c>
+      <c r="BM53">
+        <v>206100000.0</v>
+      </c>
+      <c r="BN53">
+        <v>315200000.0</v>
+      </c>
+      <c r="BO53">
+        <v>221800000.0</v>
+      </c>
+      <c r="BP53">
+        <v>240500000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>254900000.0</v>
+      </c>
+      <c r="BR53">
+        <v>259300000.0</v>
+      </c>
+      <c r="BS53">
+        <v>262700000.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53">
+        <v>208300000.0</v>
+      </c>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
+        <v>84300000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53">
+        <v>10300000.0</v>
+      </c>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+    </row>
+    <row r="54" spans="1:114">
+      <c r="A54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
+      <c r="BO54">
+        <v>0.0</v>
+      </c>
+      <c r="BP54">
+        <v>0.0</v>
+      </c>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+    </row>
+    <row r="55" spans="1:114">
+      <c r="A55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55">
+        <v>35159000000.0</v>
+      </c>
+      <c r="C55">
+        <v>34600000000.0</v>
+      </c>
+      <c r="D55">
+        <v>34366000000.0</v>
+      </c>
+      <c r="E55">
+        <v>33789000000.0</v>
+      </c>
+      <c r="F55">
+        <v>33397000000.0</v>
+      </c>
+      <c r="G55">
+        <v>33103000000.0</v>
+      </c>
+      <c r="H55">
+        <v>32402000000.0</v>
+      </c>
+      <c r="I55">
+        <v>31814200000.0</v>
+      </c>
+      <c r="J55">
+        <v>31934100000.0</v>
+      </c>
+      <c r="K55">
+        <v>31381700000.0</v>
+      </c>
+      <c r="L55">
+        <v>31410000000.0</v>
+      </c>
+      <c r="M55">
+        <v>30042800000.0</v>
+      </c>
+      <c r="N55">
+        <v>29823300000.0</v>
+      </c>
+      <c r="O55">
+        <v>29081400000.0</v>
+      </c>
+      <c r="P55">
+        <v>29052900000.0</v>
+      </c>
+      <c r="Q55">
+        <v>28401000000.0</v>
+      </c>
+      <c r="R55">
+        <v>28212900000.0</v>
+      </c>
+      <c r="S55">
+        <v>24880100000.0</v>
+      </c>
+      <c r="T55">
+        <v>24955000000.0</v>
+      </c>
+      <c r="U55">
+        <v>24428900000.0</v>
+      </c>
+      <c r="V55">
+        <v>23922100000.0</v>
+      </c>
+      <c r="W55">
+        <v>23252600000.0</v>
+      </c>
+      <c r="X55">
+        <v>23434000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>23110100000.0</v>
+      </c>
+      <c r="Z55">
+        <v>22826300000.0</v>
+      </c>
+      <c r="AA55">
+        <v>22908900000.0</v>
+      </c>
+      <c r="AB55">
+        <v>22683800000.0</v>
+      </c>
+      <c r="AC55">
+        <v>22329100000.0</v>
+      </c>
+      <c r="AD55">
+        <v>21996800000.0</v>
+      </c>
+      <c r="AE55">
+        <v>21782000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>21617000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>21402100000.0</v>
+      </c>
+      <c r="AH55">
+        <v>21203700000.0</v>
+      </c>
+      <c r="AI55">
+        <v>21108700000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>21147000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>20948600000.0</v>
+      </c>
+      <c r="AL55">
+        <v>20761100000.0</v>
+      </c>
+      <c r="AM55">
+        <v>20595800000.0</v>
+      </c>
+      <c r="AN55">
+        <v>20629600000.0</v>
+      </c>
+      <c r="AO55">
+        <v>20661700000.0</v>
+      </c>
+      <c r="AP55">
+        <v>20645400000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>20539200000.0</v>
+      </c>
+      <c r="AR55">
+        <v>20535900000.0</v>
+      </c>
+      <c r="AS55">
+        <v>20791800000.0</v>
+      </c>
+      <c r="AT55">
+        <v>20666600000.0</v>
+      </c>
+      <c r="AU55">
+        <v>20593700000.0</v>
+      </c>
+      <c r="AV55">
+        <v>20094000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>19987000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>19876000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>19842500000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>19949200000.0</v>
+      </c>
+      <c r="BA55">
+        <v>19826000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>19774200000.0</v>
+      </c>
+      <c r="BC55">
+        <v>19639100000.0</v>
+      </c>
+      <c r="BD55">
+        <v>19616900000.0</v>
+      </c>
+      <c r="BE55">
+        <v>19634300000.0</v>
+      </c>
+      <c r="BF55">
+        <v>19590300000.0</v>
+      </c>
+      <c r="BG55">
+        <v>19455900000.0</v>
+      </c>
+      <c r="BH55">
+        <v>19551500000.0</v>
+      </c>
+      <c r="BI55">
+        <v>19456200000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>19682000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>19396700000.0</v>
+      </c>
+      <c r="BL55">
+        <v>19461900000.0</v>
+      </c>
+      <c r="BM55">
+        <v>19458000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>19571400000.0</v>
+      </c>
+      <c r="BO55">
+        <v>19465300000.0</v>
+      </c>
+      <c r="BP55">
+        <v>19540300000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>19530100000.0</v>
+      </c>
+      <c r="BR55">
+        <v>19446400000.0</v>
+      </c>
+      <c r="BS55">
+        <v>19862600000.0</v>
+      </c>
+      <c r="BT55">
+        <v>19921400000.0</v>
+      </c>
+      <c r="BU55">
+        <v>4606500000.0</v>
+      </c>
+      <c r="BV55">
+        <v>4547500000.0</v>
+      </c>
+      <c r="BW55">
+        <v>4534400000.0</v>
+      </c>
+      <c r="BX55">
+        <v>4467800000.0</v>
+      </c>
+      <c r="BY55">
+        <v>4498000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>4416200000.0</v>
+      </c>
+      <c r="CA55">
+        <v>4410600000.0</v>
+      </c>
+      <c r="CB55">
+        <v>4429400000.0</v>
+      </c>
+      <c r="CC55">
+        <v>4488900000.0</v>
+      </c>
+      <c r="CD55">
+        <v>4489700000.0</v>
+      </c>
+      <c r="CE55">
+        <v>4471500000.0</v>
+      </c>
+      <c r="CF55">
+        <v>4550500000.0</v>
+      </c>
+      <c r="CG55">
+        <v>4365400000.0</v>
+      </c>
+      <c r="CH55">
+        <v>4349200000.0</v>
+      </c>
+      <c r="CI55">
+        <v>4381000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>4464600000.0</v>
+      </c>
+      <c r="CK55">
+        <v>4395100000.0</v>
+      </c>
+      <c r="CL55">
+        <v>4321800000.0</v>
+      </c>
+      <c r="CM55">
+        <v>4545300000.0</v>
+      </c>
+      <c r="CN55">
+        <v>4554100000.0</v>
+      </c>
+      <c r="CO55">
+        <v>4395400000.0</v>
+      </c>
+      <c r="CP55">
+        <v>4291500000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>4153900000.0</v>
+      </c>
+      <c r="CR55">
+        <v>4209100000.0</v>
+      </c>
+      <c r="CS55">
+        <v>4046900000.0</v>
+      </c>
+      <c r="CT55">
+        <v>3984200000.0</v>
+      </c>
+      <c r="CU55">
+        <v>3872000000.0</v>
+      </c>
+      <c r="CV55">
+        <v>3856300000.0</v>
+      </c>
+      <c r="CW55">
+        <v>3889100000.0</v>
+      </c>
+      <c r="CX55">
+        <v>3914200000.0</v>
+      </c>
+      <c r="CY55">
+        <v>3571300000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>3561500000.0</v>
+      </c>
+      <c r="DA55">
+        <v>3462000000.0</v>
+      </c>
+      <c r="DB55">
+        <v>3375600000.0</v>
+      </c>
+      <c r="DC55">
+        <v>3336000000.0</v>
+      </c>
+      <c r="DD55">
+        <v>3288300000.0</v>
+      </c>
+      <c r="DE55">
+        <v>3267600000.0</v>
+      </c>
+      <c r="DF55">
+        <v>3102100000.0</v>
+      </c>
+      <c r="DG55">
+        <v>2788300000.0</v>
+      </c>
+      <c r="DH55">
+        <v>2812100000.0</v>
+      </c>
+      <c r="DI55">
+        <v>1713700000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>1582000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:114">
+      <c r="A56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56">
+        <v>2563000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2510000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2523000000.0</v>
+      </c>
+      <c r="E56">
+        <v>2484000000.0</v>
+      </c>
+      <c r="F56">
+        <v>2416000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2321000000.0</v>
+      </c>
+      <c r="H56">
+        <v>2406000000.0</v>
+      </c>
+      <c r="I56">
+        <v>2348400000.0</v>
+      </c>
+      <c r="J56">
+        <v>2659700000.0</v>
+      </c>
+      <c r="K56">
+        <v>2273600000.0</v>
+      </c>
+      <c r="L56">
+        <v>2381000000.0</v>
+      </c>
+      <c r="M56">
+        <v>2348400000.0</v>
+      </c>
+      <c r="N56">
+        <v>2261700000.0</v>
+      </c>
+      <c r="O56">
+        <v>2241400000.0</v>
+      </c>
+      <c r="P56">
+        <v>2357100000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2199400000.0</v>
+      </c>
+      <c r="R56">
+        <v>2140600000.0</v>
+      </c>
+      <c r="S56">
+        <v>1695800000.0</v>
+      </c>
+      <c r="T56">
+        <v>1710800000.0</v>
+      </c>
+      <c r="U56">
+        <v>1569400000.0</v>
+      </c>
+      <c r="V56">
+        <v>1480900000.0</v>
+      </c>
+      <c r="W56">
+        <v>1443100000.0</v>
+      </c>
+      <c r="X56">
+        <v>1521800000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1774300000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1568800000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1753900000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1473900000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1474100000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1444600000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1564400000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1492100000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1369400000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1354000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1436800000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1396700000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1292800000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1234400000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1284500000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1301600000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1259400000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1183300000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1230300000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1444300000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1340900000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1343700000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1391000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1360900000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1225100000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1306900000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1421900000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1290400000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1268800000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1223300000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1231300000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1270000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1234300000.0</v>
+      </c>
+      <c r="BG56">
+        <v>1179200000.0</v>
+      </c>
+      <c r="BH56">
+        <v>1265700000.0</v>
+      </c>
+      <c r="BI56">
+        <v>1254400000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1479600000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1210300000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1246100000.0</v>
+      </c>
+      <c r="BM56">
+        <v>1330200000.0</v>
+      </c>
+      <c r="BN56">
+        <v>1288700000.0</v>
+      </c>
+      <c r="BO56">
+        <v>1266000000.0</v>
+      </c>
+      <c r="BP56">
+        <v>1264900000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>1404300000.0</v>
+      </c>
+      <c r="BR56">
+        <v>1252900000.0</v>
+      </c>
+      <c r="BS56">
+        <v>1363900000.0</v>
+      </c>
+      <c r="BT56">
+        <v>1325700000.0</v>
+      </c>
+      <c r="BU56">
+        <v>474100000.0</v>
+      </c>
+      <c r="BV56">
+        <v>463100000.0</v>
+      </c>
+      <c r="BW56">
+        <v>456000000.0</v>
+      </c>
+      <c r="BX56">
+        <v>413800000.0</v>
+      </c>
+      <c r="BY56">
+        <v>432700000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>423600000.0</v>
+      </c>
+      <c r="CA56">
+        <v>408700000.0</v>
+      </c>
+      <c r="CB56">
+        <v>393400000.0</v>
+      </c>
+      <c r="CC56">
+        <v>427700000.0</v>
+      </c>
+      <c r="CD56">
+        <v>398000000.0</v>
+      </c>
+      <c r="CE56">
+        <v>362800000.0</v>
+      </c>
+      <c r="CF56">
+        <v>482300000.0</v>
+      </c>
+      <c r="CG56">
+        <v>409600000.0</v>
+      </c>
+      <c r="CH56">
+        <v>380700000.0</v>
+      </c>
+      <c r="CI56">
+        <v>401500000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>496500000.0</v>
+      </c>
+      <c r="CK56">
+        <v>479700000.0</v>
+      </c>
+      <c r="CL56">
+        <v>419500000.0</v>
+      </c>
+      <c r="CM56">
+        <v>554400000.0</v>
+      </c>
+      <c r="CN56">
+        <v>556000000.0</v>
+      </c>
+      <c r="CO56">
+        <v>470300000.0</v>
+      </c>
+      <c r="CP56">
+        <v>585000000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>495700000.0</v>
+      </c>
+      <c r="CR56">
+        <v>452300000.0</v>
+      </c>
+      <c r="CS56">
+        <v>383600000.0</v>
+      </c>
+      <c r="CT56">
+        <v>432100000.0</v>
+      </c>
+      <c r="CU56">
+        <v>351900000.0</v>
+      </c>
+      <c r="CV56">
+        <v>324800000.0</v>
+      </c>
+      <c r="CW56">
+        <v>348400000.0</v>
+      </c>
+      <c r="CX56">
+        <v>350900000.0</v>
+      </c>
+      <c r="CY56">
+        <v>402700000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>405800000.0</v>
+      </c>
+      <c r="DA56">
+        <v>374000000.0</v>
+      </c>
+      <c r="DB56">
+        <v>339500000.0</v>
+      </c>
+      <c r="DC56">
+        <v>314100000.0</v>
+      </c>
+      <c r="DD56">
+        <v>332000000.0</v>
+      </c>
+      <c r="DE56">
+        <v>322100000.0</v>
+      </c>
+      <c r="DF56">
+        <v>325800000.0</v>
+      </c>
+      <c r="DG56">
+        <v>273600000.0</v>
+      </c>
+      <c r="DH56">
+        <v>784000000.0</v>
+      </c>
+      <c r="DI56">
+        <v>224000000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>215000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:114">
+      <c r="A57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>3980000000.0</v>
+      </c>
+      <c r="C57">
+        <v>3740000000.0</v>
+      </c>
+      <c r="D57">
+        <v>3928000000.0</v>
+      </c>
+      <c r="E57">
+        <v>4263000000.0</v>
+      </c>
+      <c r="F57">
+        <v>3647000000.0</v>
+      </c>
+      <c r="G57">
+        <v>3491000000.0</v>
+      </c>
+      <c r="H57">
+        <v>4128000000.0</v>
+      </c>
+      <c r="I57">
+        <v>3641500000.0</v>
+      </c>
+      <c r="J57">
+        <v>4533600000.0</v>
+      </c>
+      <c r="K57">
+        <v>4325900000.0</v>
+      </c>
+      <c r="L57">
+        <v>4228000000.0</v>
+      </c>
+      <c r="M57">
+        <v>4068800000.0</v>
+      </c>
+      <c r="N57">
+        <v>2987900000.0</v>
+      </c>
+      <c r="O57">
+        <v>3029300000.0</v>
+      </c>
+      <c r="P57">
+        <v>3388300000.0</v>
+      </c>
+      <c r="Q57">
+        <v>3163800000.0</v>
+      </c>
+      <c r="R57">
+        <v>2934600000.0</v>
+      </c>
+      <c r="S57">
+        <v>2258100000.0</v>
+      </c>
+      <c r="T57">
+        <v>2415600000.0</v>
+      </c>
+      <c r="U57">
+        <v>2333400000.0</v>
+      </c>
+      <c r="V57">
+        <v>2314800000.0</v>
+      </c>
+      <c r="W57">
+        <v>2148800000.0</v>
+      </c>
+      <c r="X57">
+        <v>2282000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2190800000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2066100000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1980600000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3039300000.0</v>
+      </c>
+      <c r="AC57">
+        <v>2997400000.0</v>
+      </c>
+      <c r="AD57">
+        <v>3571000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>3467900000.0</v>
+      </c>
+      <c r="AF57">
+        <v>2718600000.0</v>
+      </c>
+      <c r="AG57">
+        <v>2675300000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1989500000.0</v>
+      </c>
+      <c r="AI57">
+        <v>2560200000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>2634800000.0</v>
+      </c>
+      <c r="AK57">
+        <v>2591500000.0</v>
+      </c>
+      <c r="AL57">
+        <v>2543000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1777200000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1812000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1817900000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1847700000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1810300000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1834800000.0</v>
+      </c>
+      <c r="AS57">
+        <v>1900500000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1788200000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1756400000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1826000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1725000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1705500000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1697400000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1717100000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1769200000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1750800000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1675300000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1695000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1699200000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1752300000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1715800000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1897500000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1857500000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>2204000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>2370800000.0</v>
+      </c>
+      <c r="BL57">
+        <v>2676500000.0</v>
+      </c>
+      <c r="BM57">
+        <v>2835300000.0</v>
+      </c>
+      <c r="BN57">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>2254900000.0</v>
+      </c>
+      <c r="BP57">
+        <v>2548700000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>2098000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>2186300000.0</v>
+      </c>
+      <c r="BS57">
+        <v>2476400000.0</v>
+      </c>
+      <c r="BT57">
+        <v>2565800000.0</v>
+      </c>
+      <c r="BU57">
+        <v>697500000.0</v>
+      </c>
+      <c r="BV57">
+        <v>679000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>572100000.0</v>
+      </c>
+      <c r="BX57">
+        <v>628700000.0</v>
+      </c>
+      <c r="BY57">
+        <v>556700000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>572200000.0</v>
+      </c>
+      <c r="CA57">
+        <v>534900000.0</v>
+      </c>
+      <c r="CB57">
+        <v>602200000.0</v>
+      </c>
+      <c r="CC57">
+        <v>546500000.0</v>
+      </c>
+      <c r="CD57">
+        <v>526900000.0</v>
+      </c>
+      <c r="CE57">
+        <v>571300000.0</v>
+      </c>
+      <c r="CF57">
+        <v>667000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>510300000.0</v>
+      </c>
+      <c r="CH57">
+        <v>476400000.0</v>
+      </c>
+      <c r="CI57">
+        <v>451100000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>446600000.0</v>
+      </c>
+      <c r="CK57">
+        <v>466000000.0</v>
+      </c>
+      <c r="CL57">
+        <v>437200000.0</v>
+      </c>
+      <c r="CM57">
+        <v>671000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>672000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>680500000.0</v>
+      </c>
+      <c r="CP57">
+        <v>638400000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>387400000.0</v>
+      </c>
+      <c r="CR57">
+        <v>392200000.0</v>
+      </c>
+      <c r="CS57">
+        <v>399400000.0</v>
+      </c>
+      <c r="CT57">
+        <v>412400000.0</v>
+      </c>
+      <c r="CU57">
+        <v>375400000.0</v>
+      </c>
+      <c r="CV57">
+        <v>386400000.0</v>
+      </c>
+      <c r="CW57">
+        <v>420300000.0</v>
+      </c>
+      <c r="CX57">
+        <v>634900000.0</v>
+      </c>
+      <c r="CY57">
+        <v>413900000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>381800000.0</v>
+      </c>
+      <c r="DA57">
+        <v>339000000.0</v>
+      </c>
+      <c r="DB57">
+        <v>366800000.0</v>
+      </c>
+      <c r="DC57">
+        <v>355900000.0</v>
+      </c>
+      <c r="DD57">
+        <v>385300000.0</v>
+      </c>
+      <c r="DE57">
+        <v>421700000.0</v>
+      </c>
+      <c r="DF57">
+        <v>348400000.0</v>
+      </c>
+      <c r="DG57">
+        <v>693600000.0</v>
+      </c>
+      <c r="DH57">
+        <v>783800000.0</v>
+      </c>
+      <c r="DI57">
+        <v>243800000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>2038600000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:114">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58">
+        <v>23126000000.0</v>
+      </c>
+      <c r="C58">
+        <v>22619000000.0</v>
+      </c>
+      <c r="D58">
+        <v>22397000000.0</v>
+      </c>
+      <c r="E58">
+        <v>21918000000.0</v>
+      </c>
+      <c r="F58">
+        <v>21345000000.0</v>
+      </c>
+      <c r="G58">
+        <v>21438000000.0</v>
+      </c>
+      <c r="H58">
+        <v>20995000000.0</v>
+      </c>
+      <c r="I58">
+        <v>20584000000.0</v>
+      </c>
+      <c r="J58">
+        <v>20927800000.0</v>
+      </c>
+      <c r="K58">
+        <v>20561100000.0</v>
+      </c>
+      <c r="L58">
+        <v>20867000000.0</v>
+      </c>
+      <c r="M58">
+        <v>19710400000.0</v>
+      </c>
+      <c r="N58">
+        <v>19618600000.0</v>
+      </c>
+      <c r="O58">
+        <v>19164100000.0</v>
+      </c>
+      <c r="P58">
+        <v>19366100000.0</v>
+      </c>
+      <c r="Q58">
+        <v>18910500000.0</v>
+      </c>
+      <c r="R58">
+        <v>18996900000.0</v>
+      </c>
+      <c r="S58">
+        <v>15895400000.0</v>
+      </c>
+      <c r="T58">
+        <v>15975300000.0</v>
+      </c>
+      <c r="U58">
+        <v>15550000000.0</v>
+      </c>
+      <c r="V58">
+        <v>15138700000.0</v>
+      </c>
+      <c r="W58">
+        <v>14614300000.0</v>
+      </c>
+      <c r="X58">
+        <v>14945200000.0</v>
+      </c>
+      <c r="Y58">
+        <v>14736000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>14595400000.0</v>
+      </c>
+      <c r="AA58">
+        <v>14788700000.0</v>
+      </c>
+      <c r="AB58">
+        <v>14562900000.0</v>
+      </c>
+      <c r="AC58">
+        <v>14350600000.0</v>
+      </c>
+      <c r="AD58">
+        <v>14041600000.0</v>
+      </c>
+      <c r="AE58">
+        <v>13859400000.0</v>
+      </c>
+      <c r="AF58">
+        <v>13687500000.0</v>
+      </c>
+      <c r="AG58">
+        <v>13478300000.0</v>
+      </c>
+      <c r="AH58">
+        <v>13354900000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13194400000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>13185900000.0</v>
+      </c>
+      <c r="AK58">
+        <v>13274400000.0</v>
+      </c>
+      <c r="AL58">
+        <v>13096000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>12910100000.0</v>
+      </c>
+      <c r="AN58">
+        <v>12935900000.0</v>
+      </c>
+      <c r="AO58">
+        <v>13020200000.0</v>
+      </c>
+      <c r="AP58">
+        <v>12887400000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>12773300000.0</v>
+      </c>
+      <c r="AR58">
+        <v>12759300000.0</v>
+      </c>
+      <c r="AS58">
+        <v>12989600000.0</v>
+      </c>
+      <c r="AT58">
+        <v>12901900000.0</v>
+      </c>
+      <c r="AU58">
+        <v>12829000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>12346200000.0</v>
+      </c>
+      <c r="AW58">
+        <v>12055700000.0</v>
+      </c>
+      <c r="AX58">
+        <v>12020500000.0</v>
+      </c>
+      <c r="AY58">
+        <v>12017800000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>12043100000.0</v>
+      </c>
+      <c r="BA58">
+        <v>12086600000.0</v>
+      </c>
+      <c r="BB58">
+        <v>12061000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>11904700000.0</v>
+      </c>
+      <c r="BD58">
+        <v>11911200000.0</v>
+      </c>
+      <c r="BE58">
+        <v>11892700000.0</v>
+      </c>
+      <c r="BF58">
+        <v>11907600000.0</v>
+      </c>
+      <c r="BG58">
+        <v>11702200000.0</v>
+      </c>
+      <c r="BH58">
+        <v>11868100000.0</v>
+      </c>
+      <c r="BI58">
+        <v>11841700000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>12015300000.0</v>
+      </c>
+      <c r="BK58">
+        <v>11599100000.0</v>
+      </c>
+      <c r="BL58">
+        <v>11613000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>11672000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>11885500000.0</v>
+      </c>
+      <c r="BO58">
+        <v>11896600000.0</v>
+      </c>
+      <c r="BP58">
+        <v>11973200000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>11975600000.0</v>
+      </c>
+      <c r="BR58">
+        <v>11952800000.0</v>
+      </c>
+      <c r="BS58">
+        <v>12533900000.0</v>
+      </c>
+      <c r="BT58">
+        <v>12638900000.0</v>
+      </c>
+      <c r="BU58">
+        <v>3294700000.0</v>
+      </c>
+      <c r="BV58">
+        <v>3285700000.0</v>
+      </c>
+      <c r="BW58">
+        <v>3270400000.0</v>
+      </c>
+      <c r="BX58">
+        <v>3164000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>3190800000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>3027800000.0</v>
+      </c>
+      <c r="CA58">
+        <v>3010000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>3007300000.0</v>
+      </c>
+      <c r="CC58">
+        <v>3054600000.0</v>
+      </c>
+      <c r="CD58">
+        <v>3026700000.0</v>
+      </c>
+      <c r="CE58">
+        <v>2895200000.0</v>
+      </c>
+      <c r="CF58">
+        <v>2944700000.0</v>
+      </c>
+      <c r="CG58">
+        <v>2737800000.0</v>
+      </c>
+      <c r="CH58">
+        <v>2677200000.0</v>
+      </c>
+      <c r="CI58">
+        <v>2635200000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>2592100000.0</v>
+      </c>
+      <c r="CK58">
+        <v>2553800000.0</v>
+      </c>
+      <c r="CL58">
+        <v>2481700000.0</v>
+      </c>
+      <c r="CM58">
+        <v>2671000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>2649600000.0</v>
+      </c>
+      <c r="CO58">
+        <v>2501500000.0</v>
+      </c>
+      <c r="CP58">
+        <v>2392200000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>2307000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>2328000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>2234000000.0</v>
+      </c>
+      <c r="CT58">
+        <v>2191500000.0</v>
+      </c>
+      <c r="CU58">
+        <v>2105100000.0</v>
+      </c>
+      <c r="CV58">
+        <v>2100400000.0</v>
+      </c>
+      <c r="CW58">
+        <v>2103400000.0</v>
+      </c>
+      <c r="CX58">
+        <v>2165600000.0</v>
+      </c>
+      <c r="CY58">
+        <v>1866400000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>1886600000.0</v>
+      </c>
+      <c r="DA58">
+        <v>1805900000.0</v>
+      </c>
+      <c r="DB58">
+        <v>1762000000.0</v>
+      </c>
+      <c r="DC58">
+        <v>1783100000.0</v>
+      </c>
+      <c r="DD58">
+        <v>1785600000.0</v>
+      </c>
+      <c r="DE58">
+        <v>1816100000.0</v>
+      </c>
+      <c r="DF58">
+        <v>1703100000.0</v>
+      </c>
+      <c r="DG58">
+        <v>1443800000.0</v>
+      </c>
+      <c r="DH58">
+        <v>1513000000.0</v>
+      </c>
+      <c r="DI58">
+        <v>462200000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>2205700000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:114">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>7848800000.0</v>
+      </c>
+      <c r="AI59">
+        <v>7914300000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>7961100000.0</v>
+      </c>
+      <c r="AK59">
+        <v>7674200000.0</v>
+      </c>
+      <c r="AL59">
+        <v>7665100000.0</v>
+      </c>
+      <c r="AM59">
+        <v>7685700000.0</v>
+      </c>
+      <c r="AN59">
+        <v>7693700000.0</v>
+      </c>
+      <c r="AO59">
+        <v>7641500000.0</v>
+      </c>
+      <c r="AP59">
+        <v>7758000000.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
+      <c r="BO59">
+        <v>0.0</v>
+      </c>
+      <c r="BP59">
+        <v>0.0</v>
+      </c>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+    </row>
+    <row r="60" spans="1:114">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60">
+        <v>12032000000.0</v>
+      </c>
+      <c r="C60">
+        <v>11980000000.0</v>
+      </c>
+      <c r="D60">
+        <v>11968000000.0</v>
+      </c>
+      <c r="E60">
+        <v>11871000000.0</v>
+      </c>
+      <c r="F60">
+        <v>12050000000.0</v>
+      </c>
+      <c r="G60">
+        <v>11663000000.0</v>
+      </c>
+      <c r="H60">
+        <v>11405000000.0</v>
+      </c>
+      <c r="I60">
+        <v>11228800000.0</v>
+      </c>
+      <c r="J60">
+        <v>11005100000.0</v>
+      </c>
+      <c r="K60">
+        <v>10819800000.0</v>
+      </c>
+      <c r="L60">
+        <v>10542000000.0</v>
+      </c>
+      <c r="M60">
+        <v>10331300000.0</v>
+      </c>
+      <c r="N60">
+        <v>10203700000.0</v>
+      </c>
+      <c r="O60">
+        <v>9916500000.0</v>
+      </c>
+      <c r="P60">
+        <v>9686000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>9489900000.0</v>
+      </c>
+      <c r="R60">
+        <v>9215400000.0</v>
+      </c>
+      <c r="S60">
+        <v>8984000000.0</v>
+      </c>
+      <c r="T60">
+        <v>8978900000.0</v>
+      </c>
+      <c r="U60">
+        <v>8873300000.0</v>
+      </c>
+      <c r="V60">
+        <v>8778300000.0</v>
+      </c>
+      <c r="W60">
+        <v>8632900000.0</v>
+      </c>
+      <c r="X60">
+        <v>8483900000.0</v>
+      </c>
+      <c r="Y60">
+        <v>8370100000.0</v>
+      </c>
+      <c r="Z60">
+        <v>8227100000.0</v>
+      </c>
+      <c r="AA60">
+        <v>8117200000.0</v>
+      </c>
+      <c r="AB60">
+        <v>8118200000.0</v>
+      </c>
+      <c r="AC60">
+        <v>7976500000.0</v>
+      </c>
+      <c r="AD60">
+        <v>7952900000.0</v>
+      </c>
+      <c r="AE60">
+        <v>7919500000.0</v>
+      </c>
+      <c r="AF60">
+        <v>7927100000.0</v>
+      </c>
+      <c r="AG60">
+        <v>7921600000.0</v>
+      </c>
+      <c r="AH60">
+        <v>7846100000.0</v>
+      </c>
+      <c r="AI60">
+        <v>7911800000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>7958800000.0</v>
+      </c>
+      <c r="AK60">
+        <v>7672000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>7662900000.0</v>
+      </c>
+      <c r="AM60">
+        <v>7683300000.0</v>
+      </c>
+      <c r="AN60">
+        <v>7691300000.0</v>
+      </c>
+      <c r="AO60">
+        <v>7639200000.0</v>
+      </c>
+      <c r="AP60">
+        <v>7755700000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>7763200000.0</v>
+      </c>
+      <c r="AR60">
+        <v>7774100000.0</v>
+      </c>
+      <c r="AS60">
+        <v>7799800000.0</v>
+      </c>
+      <c r="AT60">
+        <v>7762500000.0</v>
+      </c>
+      <c r="AU60">
+        <v>7762100000.0</v>
+      </c>
+      <c r="AV60">
+        <v>7745300000.0</v>
+      </c>
+      <c r="AW60">
+        <v>7929000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>7853200000.0</v>
+      </c>
+      <c r="AY60">
+        <v>7822000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>7903500000.0</v>
+      </c>
+      <c r="BA60">
+        <v>7736900000.0</v>
+      </c>
+      <c r="BB60">
+        <v>7710400000.0</v>
+      </c>
+      <c r="BC60">
+        <v>7731700000.0</v>
+      </c>
+      <c r="BD60">
+        <v>7703300000.0</v>
+      </c>
+      <c r="BE60">
+        <v>7739200000.0</v>
+      </c>
+      <c r="BF60">
+        <v>7680400000.0</v>
+      </c>
+      <c r="BG60">
+        <v>7751700000.0</v>
+      </c>
+      <c r="BH60">
+        <v>7681300000.0</v>
+      </c>
+      <c r="BI60">
+        <v>7612400000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>7664700000.0</v>
+      </c>
+      <c r="BK60">
+        <v>7795300000.0</v>
+      </c>
+      <c r="BL60">
+        <v>7846500000.0</v>
+      </c>
+      <c r="BM60">
+        <v>7783900000.0</v>
+      </c>
+      <c r="BN60">
+        <v>7683600000.0</v>
+      </c>
+      <c r="BO60">
+        <v>7566600000.0</v>
+      </c>
+      <c r="BP60">
+        <v>7564500000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>7552200000.0</v>
+      </c>
+      <c r="BR60">
+        <v>7491900000.0</v>
+      </c>
+      <c r="BS60">
+        <v>7327200000.0</v>
+      </c>
+      <c r="BT60">
+        <v>7281400000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1311800000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1261800000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1264000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1303800000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1307200000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1388400000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1400600000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1422100000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1434300000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1463000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1576300000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1605800000.0</v>
+      </c>
+      <c r="CG60">
+        <v>1627600000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1672000000.0</v>
+      </c>
+      <c r="CI60">
+        <v>1745800000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>1872500000.0</v>
+      </c>
+      <c r="CK60">
+        <v>1841300000.0</v>
+      </c>
+      <c r="CL60">
+        <v>1840100000.0</v>
+      </c>
+      <c r="CM60">
+        <v>1874300000.0</v>
+      </c>
+      <c r="CN60">
+        <v>1904500000.0</v>
+      </c>
+      <c r="CO60">
+        <v>1893900000.0</v>
+      </c>
+      <c r="CP60">
+        <v>1899300000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>1846900000.0</v>
+      </c>
+      <c r="CR60">
+        <v>1881100000.0</v>
+      </c>
+      <c r="CS60">
+        <v>1812900000.0</v>
+      </c>
+      <c r="CT60">
+        <v>1792700000.0</v>
+      </c>
+      <c r="CU60">
+        <v>1766900000.0</v>
+      </c>
+      <c r="CV60">
+        <v>1755900000.0</v>
+      </c>
+      <c r="CW60">
+        <v>1785700000.0</v>
+      </c>
+      <c r="CX60">
+        <v>1748600000.0</v>
+      </c>
+      <c r="CY60">
+        <v>1704900000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>1674900000.0</v>
+      </c>
+      <c r="DA60">
+        <v>1656100000.0</v>
+      </c>
+      <c r="DB60">
+        <v>1613600000.0</v>
+      </c>
+      <c r="DC60">
+        <v>1552900000.0</v>
+      </c>
+      <c r="DD60">
+        <v>1502700000.0</v>
+      </c>
+      <c r="DE60">
+        <v>1451500000.0</v>
+      </c>
+      <c r="DF60">
+        <v>1399000000.0</v>
+      </c>
+      <c r="DG60">
+        <v>1344500000.0</v>
+      </c>
+      <c r="DH60">
+        <v>1299100000.0</v>
+      </c>
+      <c r="DI60">
+        <v>1251500000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>-623700000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:114">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>-500700000.0</v>
+      </c>
+      <c r="R61">
+        <v>-500400000.0</v>
+      </c>
+      <c r="S61">
+        <v>-492400000.0</v>
+      </c>
+      <c r="T61">
+        <v>-274800000.0</v>
+      </c>
+      <c r="U61">
+        <v>-230700000.0</v>
+      </c>
+      <c r="V61">
+        <v>-107200000.0</v>
+      </c>
+      <c r="W61">
+        <v>-27500000.0</v>
+      </c>
+      <c r="X61">
+        <v>-100000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-2315800000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-2315700000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-2315400000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-2199600000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-2153900000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-2003100000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-1910900000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-1782600000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-1620400000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-1529500000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-1314300000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-1059400000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-771500000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-652200000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-524700000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-414900000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-326700000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-209200000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-101700000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-14900000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-2200400000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-2107200000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-1997000000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-1901800000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-1780300000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-1757300000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-1643500000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-1501200000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-1501200000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-1422700000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-1363800000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-1287100000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-1169600000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-1133900000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-992800000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-961500000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-930700000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-763700000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-648700000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-500800000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-459100000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-459100000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-457700000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-457700000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-457200000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-457200000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-457000000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-456700000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-456700000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-456700000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-416100000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-318300000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-247600000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-120600000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-26200000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-1800800000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-1726500000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-1634600000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-1449400000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-1308800000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-1201100000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-1087500000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-939500000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-750400000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-727100000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-677000000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-577400000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-484300000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-435600000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-386900000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-356300000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-300100000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-288500000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-242800000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-196600000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-150100000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-144100000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-98200000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-76100000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-50900000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-12700000.0</v>
+      </c>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+    </row>
+    <row r="62" spans="1:114">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2">
+        <v>9630000000.0</v>
+      </c>
+      <c r="C2">
+        <v>11134000000.0</v>
+      </c>
+      <c r="D2">
+        <v>10541500000.0</v>
+      </c>
+      <c r="E2">
+        <v>9646200000.0</v>
+      </c>
+      <c r="F2">
+        <v>8005900000.0</v>
+      </c>
+      <c r="G2">
+        <v>6100500000.0</v>
+      </c>
+      <c r="H2">
+        <v>7389200000.0</v>
+      </c>
+      <c r="I2">
+        <v>7228400000.0</v>
+      </c>
+      <c r="J2">
+        <v>7327400000.0</v>
+      </c>
+      <c r="K2">
+        <v>6800100000.0</v>
+      </c>
+      <c r="L2">
+        <v>6540100000.0</v>
+      </c>
+      <c r="M2">
+        <v>6626600000.0</v>
+      </c>
+      <c r="N2">
+        <v>6205400000.0</v>
+      </c>
+      <c r="O2">
+        <v>5950900000.0</v>
+      </c>
+      <c r="P2">
+        <v>5804400000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5696000000.0</v>
+      </c>
+      <c r="R2">
+        <v>5819900000.0</v>
+      </c>
+      <c r="S2">
+        <v>2800600000.0</v>
+      </c>
+      <c r="T2">
+        <v>2318300000.0</v>
+      </c>
+      <c r="U2">
+        <v>2235700000.0</v>
+      </c>
+      <c r="V2">
+        <v>2099699999.0</v>
+      </c>
+      <c r="W2">
+        <v>1987500000.0</v>
+      </c>
+      <c r="X2">
+        <v>1605400000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1472900000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1422500000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1271300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1101100000.0</v>
+      </c>
+      <c r="AC2">
+        <v>842700000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3">
+        <v>1928000000.0</v>
+      </c>
+      <c r="C3">
+        <v>1784000000.0</v>
+      </c>
+      <c r="D3">
+        <v>1599300000.0</v>
+      </c>
+      <c r="E3">
+        <v>1441200000.0</v>
+      </c>
+      <c r="F3">
+        <v>1268200000.0</v>
+      </c>
+      <c r="G3">
+        <v>1158800000.0</v>
+      </c>
+      <c r="H3">
+        <v>1122400000.0</v>
+      </c>
+      <c r="I3">
+        <v>1114100000.0</v>
+      </c>
+      <c r="J3">
+        <v>1116100000.0</v>
+      </c>
+      <c r="K3">
+        <v>1070200000.0</v>
+      </c>
+      <c r="L3">
+        <v>1050000000.0</v>
+      </c>
+      <c r="M3">
+        <v>997800000.0</v>
+      </c>
+      <c r="N3">
+        <v>967800000.0</v>
+      </c>
+      <c r="O3">
+        <v>942400000.0</v>
+      </c>
+      <c r="P3">
+        <v>938400000.0</v>
+      </c>
+      <c r="Q3">
+        <v>933200000.0</v>
+      </c>
+      <c r="R3">
+        <v>983000000.0</v>
+      </c>
+      <c r="S3">
+        <v>378000000.0</v>
+      </c>
+      <c r="T3">
+        <v>322600000.0</v>
+      </c>
+      <c r="U3">
+        <v>311700000.0</v>
+      </c>
+      <c r="V3">
+        <v>293300000.0</v>
+      </c>
+      <c r="W3">
+        <v>273100000.0</v>
+      </c>
+      <c r="X3">
+        <v>239100000.0</v>
+      </c>
+      <c r="Y3">
+        <v>199600000.0</v>
+      </c>
+      <c r="Z3">
+        <v>153900000.0</v>
+      </c>
+      <c r="AA3">
+        <v>197400000.0</v>
+      </c>
+      <c r="AB3">
+        <v>163200000.0</v>
+      </c>
+      <c r="AC3">
+        <v>106300000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B5">
+        <v>3168000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2982000000.0</v>
+      </c>
+      <c r="D5">
+        <v>2721200000.0</v>
+      </c>
+      <c r="E5">
+        <v>2218300000.0</v>
+      </c>
+      <c r="F5">
+        <v>1878700000.0</v>
+      </c>
+      <c r="G5">
+        <v>1494300000.0</v>
+      </c>
+      <c r="H5">
+        <v>1686400000.0</v>
+      </c>
+      <c r="I5">
+        <v>1706300000.0</v>
+      </c>
+      <c r="J5">
+        <v>1646100000.0</v>
+      </c>
+      <c r="K5">
+        <v>1353300000.0</v>
+      </c>
+      <c r="L5">
+        <v>1565800000.0</v>
+      </c>
+      <c r="M5">
+        <v>1218400000.0</v>
+      </c>
+      <c r="N5">
+        <v>1196700000.0</v>
+      </c>
+      <c r="O5">
+        <v>1196900000.0</v>
+      </c>
+      <c r="P5">
+        <v>1335100000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1373900000.0</v>
+      </c>
+      <c r="R5">
+        <v>1445100000.0</v>
+      </c>
+      <c r="S5">
+        <v>295000000.0</v>
+      </c>
+      <c r="T5">
+        <v>564000000.0</v>
+      </c>
+      <c r="U5">
+        <v>540600000.0</v>
+      </c>
+      <c r="V5">
+        <v>491300000.0</v>
+      </c>
+      <c r="W5">
+        <v>467600000.0</v>
+      </c>
+      <c r="X5">
+        <v>412700000.0</v>
+      </c>
+      <c r="Y5">
+        <v>459500000.0</v>
+      </c>
+      <c r="Z5">
+        <v>444600000.0</v>
+      </c>
+      <c r="AA5">
+        <v>434000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>390600000.0</v>
+      </c>
+      <c r="AC5">
+        <v>284300000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6">
+        <v>5096000000.0</v>
+      </c>
+      <c r="C6">
+        <v>4766000000.0</v>
+      </c>
+      <c r="D6">
+        <v>4320500000.0</v>
+      </c>
+      <c r="E6">
+        <v>3659500000.0</v>
+      </c>
+      <c r="F6">
+        <v>3146900000.0</v>
+      </c>
+      <c r="G6">
+        <v>2653100000.0</v>
+      </c>
+      <c r="H6">
+        <v>2808800000.0</v>
+      </c>
+      <c r="I6">
+        <v>2820400000.0</v>
+      </c>
+      <c r="J6">
+        <v>2762200000.0</v>
+      </c>
+      <c r="K6">
+        <v>2423500000.0</v>
+      </c>
+      <c r="L6">
+        <v>2615800000.0</v>
+      </c>
+      <c r="M6">
+        <v>2216200000.0</v>
+      </c>
+      <c r="N6">
+        <v>2164500000.0</v>
+      </c>
+      <c r="O6">
+        <v>2139300000.0</v>
+      </c>
+      <c r="P6">
+        <v>2273500000.0</v>
+      </c>
+      <c r="Q6">
+        <v>2307100000.0</v>
+      </c>
+      <c r="R6">
+        <v>2428100000.0</v>
+      </c>
+      <c r="S6">
+        <v>673000000.0</v>
+      </c>
+      <c r="T6">
+        <v>886600000.0</v>
+      </c>
+      <c r="U6">
+        <v>852300000.0</v>
+      </c>
+      <c r="V6">
+        <v>784600000.0</v>
+      </c>
+      <c r="W6">
+        <v>740700000.0</v>
+      </c>
+      <c r="X6">
+        <v>651800000.0</v>
+      </c>
+      <c r="Y6">
+        <v>659100000.0</v>
+      </c>
+      <c r="Z6">
+        <v>598500000.0</v>
+      </c>
+      <c r="AA6">
+        <v>631400000.0</v>
+      </c>
+      <c r="AB6">
+        <v>553800000.0</v>
+      </c>
+      <c r="AC6">
+        <v>390600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
+        <v>-300000.0</v>
+      </c>
+      <c r="J8">
+        <v>463900000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>182</v>
+      </c>
+      <c r="B9">
+        <v>6961000000.0</v>
+      </c>
+      <c r="C9">
+        <v>4898000000.0</v>
+      </c>
+      <c r="D9">
+        <v>4423000000.0</v>
+      </c>
+      <c r="E9">
+        <v>3865100000.0</v>
+      </c>
+      <c r="F9">
+        <v>3289100000.0</v>
+      </c>
+      <c r="G9">
+        <v>4053100000.0</v>
+      </c>
+      <c r="H9">
+        <v>2910200000.0</v>
+      </c>
+      <c r="I9">
+        <v>2811400000.0</v>
+      </c>
+      <c r="J9">
+        <v>2716900000.0</v>
+      </c>
+      <c r="K9">
+        <v>2587600000.0</v>
+      </c>
+      <c r="L9">
+        <v>2574900000.0</v>
+      </c>
+      <c r="M9">
+        <v>2161700000.0</v>
+      </c>
+      <c r="N9">
+        <v>2211600000.0</v>
+      </c>
+      <c r="O9">
+        <v>2164100000.0</v>
+      </c>
+      <c r="P9">
+        <v>2396300000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2413200000.0</v>
+      </c>
+      <c r="R9">
+        <v>2374100000.0</v>
+      </c>
+      <c r="S9">
+        <v>884500000.0</v>
+      </c>
+      <c r="T9">
+        <v>857900000.0</v>
+      </c>
+      <c r="U9">
+        <v>834900000.0</v>
+      </c>
+      <c r="V9">
+        <v>764200000.0</v>
+      </c>
+      <c r="W9">
+        <v>720600000.0</v>
+      </c>
+      <c r="X9">
+        <v>912400000.0</v>
+      </c>
+      <c r="Y9">
+        <v>892200000.0</v>
+      </c>
+      <c r="Z9">
+        <v>835000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>832000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>737400000.0</v>
+      </c>
+      <c r="AC9">
+        <v>526400000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>183</v>
+      </c>
+      <c r="B10">
+        <v>2594000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2432000000.0</v>
+      </c>
+      <c r="D10">
+        <v>2191500000.0</v>
+      </c>
+      <c r="E10">
+        <v>1831500000.0</v>
+      </c>
+      <c r="F10">
+        <v>1575100000.0</v>
+      </c>
+      <c r="G10">
+        <v>1142700000.0</v>
+      </c>
+      <c r="H10">
+        <v>1295800000.0</v>
+      </c>
+      <c r="I10">
+        <v>1320900000.0</v>
+      </c>
+      <c r="J10">
+        <v>1282100000.0</v>
+      </c>
+      <c r="K10">
+        <v>965900000.0</v>
+      </c>
+      <c r="L10">
+        <v>1195900000.0</v>
+      </c>
+      <c r="M10">
+        <v>885300000.0</v>
+      </c>
+      <c r="N10">
+        <v>851200000.0</v>
+      </c>
+      <c r="O10">
+        <v>823900000.0</v>
+      </c>
+      <c r="P10">
+        <v>906300000.0</v>
+      </c>
+      <c r="Q10">
+        <v>877000000.0</v>
+      </c>
+      <c r="R10">
+        <v>865000000.0</v>
+      </c>
+      <c r="S10">
+        <v>159300000.0</v>
+      </c>
+      <c r="T10">
+        <v>468100000.0</v>
+      </c>
+      <c r="U10">
+        <v>443700000.0</v>
+      </c>
+      <c r="V10">
+        <v>409200000.0</v>
+      </c>
+      <c r="W10">
+        <v>383700000.0</v>
+      </c>
+      <c r="X10">
+        <v>347400000.0</v>
+      </c>
+      <c r="Y10">
+        <v>386500000.0</v>
+      </c>
+      <c r="Z10">
+        <v>209300000.0</v>
+      </c>
+      <c r="AA10">
+        <v>356400000.0</v>
+      </c>
+      <c r="AB10">
+        <v>326500000.0</v>
+      </c>
+      <c r="AC10">
+        <v>240200000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B11">
+        <v>455000000.0</v>
+      </c>
+      <c r="C11">
+        <v>388000000.0</v>
+      </c>
+      <c r="D11">
+        <v>460100000.0</v>
+      </c>
+      <c r="E11">
+        <v>343900000.0</v>
+      </c>
+      <c r="F11">
+        <v>282800000.0</v>
+      </c>
+      <c r="G11">
+        <v>173100000.0</v>
+      </c>
+      <c r="H11">
+        <v>222000000.0</v>
+      </c>
+      <c r="I11">
+        <v>283300000.0</v>
+      </c>
+      <c r="J11">
+        <v>3100000.0</v>
+      </c>
+      <c r="K11">
+        <v>352700000.0</v>
+      </c>
+      <c r="L11">
+        <v>445500000.0</v>
+      </c>
+      <c r="M11">
+        <v>337400000.0</v>
+      </c>
+      <c r="N11">
+        <v>262100000.0</v>
+      </c>
+      <c r="O11">
+        <v>251800000.0</v>
+      </c>
+      <c r="P11">
+        <v>317400000.0</v>
+      </c>
+      <c r="Q11">
+        <v>369500000.0</v>
+      </c>
+      <c r="R11">
+        <v>368500000.0</v>
+      </c>
+      <c r="S11">
+        <v>85400000.0</v>
+      </c>
+      <c r="T11">
+        <v>177900000.0</v>
+      </c>
+      <c r="U11">
+        <v>164100000.0</v>
+      </c>
+      <c r="V11">
+        <v>155500000.0</v>
+      </c>
+      <c r="W11">
+        <v>145800000.0</v>
+      </c>
+      <c r="X11">
+        <v>132000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>146900000.0</v>
+      </c>
+      <c r="Z11">
+        <v>83800000.0</v>
+      </c>
+      <c r="AA11">
+        <v>135400000.0</v>
+      </c>
+      <c r="AB11">
+        <v>125700000.0</v>
+      </c>
+      <c r="AC11">
+        <v>86500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B12">
+        <v>574000000.0</v>
+      </c>
+      <c r="C12">
+        <v>550000000.0</v>
+      </c>
+      <c r="D12">
+        <v>529700000.0</v>
+      </c>
+      <c r="E12">
+        <v>386800000.0</v>
+      </c>
+      <c r="F12">
+        <v>303600000.0</v>
+      </c>
+      <c r="G12">
+        <v>351600000.0</v>
+      </c>
+      <c r="H12">
+        <v>390600000.0</v>
+      </c>
+      <c r="I12">
+        <v>385400000.0</v>
+      </c>
+      <c r="J12">
+        <v>364000000.0</v>
+      </c>
+      <c r="K12">
+        <v>387400000.0</v>
+      </c>
+      <c r="L12">
+        <v>369900000.0</v>
+      </c>
+      <c r="M12">
+        <v>333100000.0</v>
+      </c>
+      <c r="N12">
+        <v>345500000.0</v>
+      </c>
+      <c r="O12">
+        <v>373000000.0</v>
+      </c>
+      <c r="P12">
+        <v>428800000.0</v>
+      </c>
+      <c r="Q12">
+        <v>496900000.0</v>
+      </c>
+      <c r="R12">
+        <v>580100000.0</v>
+      </c>
+      <c r="S12">
+        <v>135700000.0</v>
+      </c>
+      <c r="T12">
+        <v>95900000.0</v>
+      </c>
+      <c r="U12">
+        <v>96900000.0</v>
+      </c>
+      <c r="V12">
+        <v>82100000.0</v>
+      </c>
+      <c r="W12">
+        <v>83900000.0</v>
+      </c>
+      <c r="X12">
+        <v>78000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B13">
+        <v>729000000.0</v>
+      </c>
+      <c r="C13">
+        <v>9000000.0</v>
+      </c>
+      <c r="D13">
+        <v>6300000.0</v>
+      </c>
+      <c r="E13">
+        <v>557900000.0</v>
+      </c>
+      <c r="F13">
+        <v>2500000.0</v>
+      </c>
+      <c r="G13">
+        <v>468600000.0</v>
+      </c>
+      <c r="H13">
+        <v>6400000.0</v>
+      </c>
+      <c r="I13">
+        <v>1600000.0</v>
+      </c>
+      <c r="J13">
+        <v>1000000.0</v>
+      </c>
+      <c r="K13">
+        <v>900000.0</v>
+      </c>
+      <c r="L13">
+        <v>317000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-500000.0</v>
+      </c>
+      <c r="E14">
+        <v>200000.0</v>
+      </c>
+      <c r="F14">
+        <v>1900000.0</v>
+      </c>
+      <c r="G14">
+        <v>2400000.0</v>
+      </c>
+      <c r="H14">
+        <v>500000.0</v>
+      </c>
+      <c r="I14">
+        <v>700000.0</v>
+      </c>
+      <c r="J14">
+        <v>600000.0</v>
+      </c>
+      <c r="K14">
+        <v>600000.0</v>
+      </c>
+      <c r="L14">
+        <v>500000.0</v>
+      </c>
+      <c r="M14">
+        <v>300000.0</v>
+      </c>
+      <c r="N14">
+        <v>200000.0</v>
+      </c>
+      <c r="O14">
+        <v>300000.0</v>
+      </c>
+      <c r="P14">
+        <v>300000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1500000.0</v>
+      </c>
+      <c r="S14">
+        <v>100000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B15">
+        <v>2139000000.0</v>
+      </c>
+      <c r="C15">
+        <v>2043000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1731000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1487600000.0</v>
+      </c>
+      <c r="F15">
+        <v>1290400000.0</v>
+      </c>
+      <c r="G15">
+        <v>967200000.0</v>
+      </c>
+      <c r="H15">
+        <v>1073300000.0</v>
+      </c>
+      <c r="I15">
+        <v>1036900000.0</v>
+      </c>
+      <c r="J15">
+        <v>1278400000.0</v>
+      </c>
+      <c r="K15">
+        <v>612600000.0</v>
+      </c>
+      <c r="L15">
+        <v>749900000.0</v>
+      </c>
+      <c r="M15">
+        <v>547600000.0</v>
+      </c>
+      <c r="N15">
+        <v>588900000.0</v>
+      </c>
+      <c r="O15">
+        <v>571800000.0</v>
+      </c>
+      <c r="P15">
+        <v>589200000.0</v>
+      </c>
+      <c r="Q15">
+        <v>506500000.0</v>
+      </c>
+      <c r="R15">
+        <v>495000000.0</v>
+      </c>
+      <c r="S15">
+        <v>73800000.0</v>
+      </c>
+      <c r="T15">
+        <v>290200000.0</v>
+      </c>
+      <c r="U15">
+        <v>279600000.0</v>
+      </c>
+      <c r="V15">
+        <v>253700000.0</v>
+      </c>
+      <c r="W15">
+        <v>237900000.0</v>
+      </c>
+      <c r="X15">
+        <v>177600000.0</v>
+      </c>
+      <c r="Y15">
+        <v>239600000.0</v>
+      </c>
+      <c r="Z15">
+        <v>125500000.0</v>
+      </c>
+      <c r="AA15">
+        <v>221000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>200800000.0</v>
+      </c>
+      <c r="AC15">
+        <v>153700000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>189</v>
+      </c>
+      <c r="B16">
+        <v>2139000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2043000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1731000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1487600000.0</v>
+      </c>
+      <c r="F16">
+        <v>1290405000.0</v>
+      </c>
+      <c r="G16">
+        <v>967200000.0</v>
+      </c>
+      <c r="H16">
+        <v>1073300000.0</v>
+      </c>
+      <c r="I16">
+        <v>1036900000.0</v>
+      </c>
+      <c r="J16">
+        <v>1278374000.0</v>
+      </c>
+      <c r="K16">
+        <v>612588000.0</v>
+      </c>
+      <c r="L16">
+        <v>749900000.0</v>
+      </c>
+      <c r="M16">
+        <v>547600000.0</v>
+      </c>
+      <c r="N16">
+        <v>588900000.0</v>
+      </c>
+      <c r="O16">
+        <v>571800000.0</v>
+      </c>
+      <c r="P16">
+        <v>589200000.0</v>
+      </c>
+      <c r="Q16">
+        <v>506500000.0</v>
+      </c>
+      <c r="R16">
+        <v>495000000.0</v>
+      </c>
+      <c r="S16">
+        <v>73800000.0</v>
+      </c>
+      <c r="T16">
+        <v>290200000.0</v>
+      </c>
+      <c r="U16">
+        <v>279600000.0</v>
+      </c>
+      <c r="V16">
+        <v>253700000.0</v>
+      </c>
+      <c r="W16">
+        <v>237900000.0</v>
+      </c>
+      <c r="X16">
+        <v>215400000.0</v>
+      </c>
+      <c r="Y16">
+        <v>239600000.0</v>
+      </c>
+      <c r="Z16">
+        <v>125500000.0</v>
+      </c>
+      <c r="AA16">
+        <v>221000000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>2139000000.0</v>
+      </c>
+      <c r="C17">
+        <v>2044000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1638700000.0</v>
+      </c>
+      <c r="E17">
+        <v>1487600000.0</v>
+      </c>
+      <c r="F17">
+        <v>1292300000.0</v>
+      </c>
+      <c r="G17">
+        <v>969600000.0</v>
+      </c>
+      <c r="H17">
+        <v>1073800000.0</v>
+      </c>
+      <c r="I17">
+        <v>1037600000.0</v>
+      </c>
+      <c r="J17">
+        <v>1279000000.0</v>
+      </c>
+      <c r="K17">
+        <v>613200000.0</v>
+      </c>
+      <c r="L17">
+        <v>750400000.0</v>
+      </c>
+      <c r="M17">
+        <v>547900000.0</v>
+      </c>
+      <c r="N17">
+        <v>589100000.0</v>
+      </c>
+      <c r="O17">
+        <v>572100000.0</v>
+      </c>
+      <c r="P17">
+        <v>1223700000.0</v>
+      </c>
+      <c r="Q17">
+        <v>507500000.0</v>
+      </c>
+      <c r="R17">
+        <v>496500000.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>-566000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-530000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-485500000.0</v>
+      </c>
+      <c r="E18">
+        <v>-392300000.0</v>
+      </c>
+      <c r="F18">
+        <v>-312100000.0</v>
+      </c>
+      <c r="G18">
+        <v>-350400000.0</v>
+      </c>
+      <c r="H18">
+        <v>-385600000.0</v>
+      </c>
+      <c r="I18">
+        <v>-382200000.0</v>
+      </c>
+      <c r="J18">
+        <v>-324900000.0</v>
+      </c>
+      <c r="K18">
+        <v>-324600000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>192</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-164600000.0</v>
+      </c>
+      <c r="F19">
+        <v>-186500000.0</v>
+      </c>
+      <c r="G19">
+        <v>-210800000.0</v>
+      </c>
+      <c r="H19">
+        <v>-99400000.0</v>
+      </c>
+      <c r="I19">
+        <v>-31100000.0</v>
+      </c>
+      <c r="J19">
+        <v>-24500000.0</v>
+      </c>
+      <c r="K19">
+        <v>-200300000.0</v>
+      </c>
+      <c r="L19">
+        <v>2000000.0</v>
+      </c>
+      <c r="M19">
+        <v>900000.0</v>
+      </c>
+      <c r="N19">
+        <v>900000.0</v>
+      </c>
+      <c r="O19">
+        <v>-108200000.0</v>
+      </c>
+      <c r="P19">
+        <v>-210800000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-154700000.0</v>
+      </c>
+      <c r="R19">
+        <v>-128900000.0</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>27000000.0</v>
+      </c>
+      <c r="F20">
+        <v>16600000.0</v>
+      </c>
+      <c r="G20">
+        <v>20000000.0</v>
+      </c>
+      <c r="H20">
+        <v>14200000.0</v>
+      </c>
+      <c r="I20">
+        <v>26400000.0</v>
+      </c>
+      <c r="J20">
+        <v>17600000.0</v>
+      </c>
+      <c r="K20">
+        <v>40700000.0</v>
+      </c>
+      <c r="L20">
+        <v>40700000.0</v>
+      </c>
+      <c r="M20">
+        <v>1800000.0</v>
+      </c>
+      <c r="N20">
+        <v>8600000.0</v>
+      </c>
+      <c r="O20">
+        <v>11100000.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>11400000.0</v>
+      </c>
+      <c r="R20">
+        <v>63200000.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B21">
+        <v>3322000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3224000000.0</v>
+      </c>
+      <c r="D21">
+        <v>2843300000.0</v>
+      </c>
+      <c r="E21">
+        <v>2412400000.0</v>
+      </c>
+      <c r="F21">
+        <v>2093300000.0</v>
+      </c>
+      <c r="G21">
+        <v>1709100000.0</v>
+      </c>
+      <c r="H21">
+        <v>1834200000.0</v>
+      </c>
+      <c r="I21">
+        <v>1763900000.0</v>
+      </c>
+      <c r="J21">
+        <v>1658300000.0</v>
+      </c>
+      <c r="K21">
+        <v>1612200000.0</v>
+      </c>
+      <c r="L21">
+        <v>1587300000.0</v>
+      </c>
+      <c r="M21">
+        <v>1241300000.0</v>
+      </c>
+      <c r="N21">
+        <v>1200100000.0</v>
+      </c>
+      <c r="O21">
+        <v>1307400000.0</v>
+      </c>
+      <c r="P21">
+        <v>1570900000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1555200000.0</v>
+      </c>
+      <c r="R21">
+        <v>1493700000.0</v>
+      </c>
+      <c r="S21">
+        <v>449800000.0</v>
+      </c>
+      <c r="T21">
+        <v>537600000.0</v>
+      </c>
+      <c r="U21">
+        <v>519900000.0</v>
+      </c>
+      <c r="V21">
+        <v>474700000.0</v>
+      </c>
+      <c r="W21">
+        <v>452300000.0</v>
+      </c>
+      <c r="X21">
+        <v>412700000.0</v>
+      </c>
+      <c r="Y21">
+        <v>459500000.0</v>
+      </c>
+      <c r="Z21">
+        <v>383100000.0</v>
+      </c>
+      <c r="AA21">
+        <v>434000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>390600000.0</v>
+      </c>
+      <c r="AC21">
+        <v>284300000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>196</v>
+      </c>
+      <c r="B23">
+        <v>13269000000.0</v>
+      </c>
+      <c r="C23">
+        <v>12808000000.0</v>
+      </c>
+      <c r="D23">
+        <v>12121200000.0</v>
+      </c>
+      <c r="E23">
+        <v>11098900000.0</v>
+      </c>
+      <c r="F23">
+        <v>9201700000.0</v>
+      </c>
+      <c r="G23">
+        <v>8444500000.0</v>
+      </c>
+      <c r="H23">
+        <v>8465200000.0</v>
+      </c>
+      <c r="I23">
+        <v>8275900000.0</v>
+      </c>
+      <c r="J23">
+        <v>8386000000.0</v>
+      </c>
+      <c r="K23">
+        <v>7775500000.0</v>
+      </c>
+      <c r="L23">
+        <v>7527700000.0</v>
+      </c>
+      <c r="M23">
+        <v>7547000000.0</v>
+      </c>
+      <c r="N23">
+        <v>7216900000.0</v>
+      </c>
+      <c r="O23">
+        <v>6807600000.0</v>
+      </c>
+      <c r="P23">
+        <v>6629800000.0</v>
+      </c>
+      <c r="Q23">
+        <v>6554000000.0</v>
+      </c>
+      <c r="R23">
+        <v>6700300000.0</v>
+      </c>
+      <c r="S23">
+        <v>3235300000.0</v>
+      </c>
+      <c r="T23">
+        <v>2638600000.0</v>
+      </c>
+      <c r="U23">
+        <v>2550700000.0</v>
+      </c>
+      <c r="V23">
+        <v>2389200000.0</v>
+      </c>
+      <c r="W23">
+        <v>2255800000.0</v>
+      </c>
+      <c r="X23">
+        <v>2105100000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1905600000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1874400000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1669300000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1447900000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1084800000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>198</v>
+      </c>
+      <c r="B25">
+        <v>1928000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1784000000.0</v>
+      </c>
+      <c r="D25">
+        <v>1545100000.0</v>
+      </c>
+      <c r="E25">
+        <v>1441200000.0</v>
+      </c>
+      <c r="F25">
+        <v>1268200000.0</v>
+      </c>
+      <c r="G25">
+        <v>1158800000.0</v>
+      </c>
+      <c r="H25">
+        <v>1122400000.0</v>
+      </c>
+      <c r="I25">
+        <v>1114100000.0</v>
+      </c>
+      <c r="J25">
+        <v>1116100000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>229100000.0</v>
+      </c>
+      <c r="E27">
+        <v>118200000.0</v>
+      </c>
+      <c r="F27">
+        <v>19100000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>78000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>80500000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28">
+        <v>1670000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1647000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1522000000.0</v>
+      </c>
+      <c r="E28">
+        <v>1335800000.0</v>
+      </c>
+      <c r="F28">
+        <v>1175900000.0</v>
+      </c>
+      <c r="G28">
+        <v>1025200000.0</v>
+      </c>
+      <c r="H28">
+        <v>1042000000.0</v>
+      </c>
+      <c r="I28">
+        <v>1059500000.0</v>
+      </c>
+      <c r="J28">
+        <v>1026800000.0</v>
+      </c>
+      <c r="K28">
+        <v>949400000.0</v>
+      </c>
+      <c r="L28">
+        <v>960400000.0</v>
+      </c>
+      <c r="M28">
+        <v>896300000.0</v>
+      </c>
+      <c r="N28">
+        <v>837700000.0</v>
+      </c>
+      <c r="O28">
+        <v>791200000.0</v>
+      </c>
+      <c r="P28">
+        <v>825400000.0</v>
+      </c>
+      <c r="Q28">
+        <v>858000000.0</v>
+      </c>
+      <c r="R28">
+        <v>969200000.0</v>
+      </c>
+      <c r="S28">
+        <v>434700000.0</v>
+      </c>
+      <c r="T28">
+        <v>320300000.0</v>
+      </c>
+      <c r="U28">
+        <v>315000000.0</v>
+      </c>
+      <c r="V28">
+        <v>304000000.0</v>
+      </c>
+      <c r="W28">
+        <v>282000000.0</v>
+      </c>
+      <c r="X28">
+        <v>260600000.0</v>
+      </c>
+      <c r="Y28">
+        <v>238700000.0</v>
+      </c>
+      <c r="Z28">
+        <v>236500000.0</v>
+      </c>
+      <c r="AA28">
+        <v>200600000.0</v>
+      </c>
+      <c r="AB28">
+        <v>183600000.0</v>
+      </c>
+      <c r="AC28">
+        <v>135800000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29">
+        <v>455000000.0</v>
+      </c>
+      <c r="C29">
+        <v>388000000.0</v>
+      </c>
+      <c r="D29">
+        <v>443300000.0</v>
+      </c>
+      <c r="E29">
+        <v>343900000.0</v>
+      </c>
+      <c r="F29">
+        <v>282800000.0</v>
+      </c>
+      <c r="G29">
+        <v>173100000.0</v>
+      </c>
+      <c r="H29">
+        <v>222000000.0</v>
+      </c>
+      <c r="I29">
+        <v>283300000.0</v>
+      </c>
+      <c r="J29">
+        <v>3100000.0</v>
+      </c>
+      <c r="K29">
+        <v>352700000.0</v>
+      </c>
+      <c r="L29">
+        <v>445500000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B30">
+        <v>3639000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1674000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1579700000.0</v>
+      </c>
+      <c r="E30">
+        <v>1452700000.0</v>
+      </c>
+      <c r="F30">
+        <v>1195800000.0</v>
+      </c>
+      <c r="G30">
+        <v>2344000000.0</v>
+      </c>
+      <c r="H30">
+        <v>1076000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1047500000.0</v>
+      </c>
+      <c r="J30">
+        <v>1058599999.0</v>
+      </c>
+      <c r="K30">
+        <v>2086200000.0</v>
+      </c>
+      <c r="L30">
+        <v>987600000.0</v>
+      </c>
+      <c r="M30">
+        <v>920400000.0</v>
+      </c>
+      <c r="N30">
+        <v>1972200000.0</v>
+      </c>
+      <c r="O30">
+        <v>856700000.0</v>
+      </c>
+      <c r="P30">
+        <v>825400000.0</v>
+      </c>
+      <c r="Q30">
+        <v>858000000.0</v>
+      </c>
+      <c r="R30">
+        <v>880400000.0</v>
+      </c>
+      <c r="S30">
+        <v>434700000.0</v>
+      </c>
+      <c r="T30">
+        <v>320300000.0</v>
+      </c>
+      <c r="U30">
+        <v>315000000.0</v>
+      </c>
+      <c r="V30">
+        <v>289500000.0</v>
+      </c>
+      <c r="W30">
+        <v>268300000.0</v>
+      </c>
+      <c r="X30">
+        <v>499700000.0</v>
+      </c>
+      <c r="Y30">
+        <v>432700000.0</v>
+      </c>
+      <c r="Z30">
+        <v>451900000.0</v>
+      </c>
+      <c r="AA30">
+        <v>398000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>346800000.0</v>
+      </c>
+      <c r="AC30">
+        <v>242100000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>204</v>
+      </c>
+      <c r="B31">
+        <v>-728000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-792000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-651800000.0</v>
+      </c>
+      <c r="E31">
+        <v>-580900000.0</v>
+      </c>
+      <c r="F31">
+        <v>-518200000.0</v>
+      </c>
+      <c r="G31">
+        <v>-566400000.0</v>
+      </c>
+      <c r="H31">
+        <v>-538400000.0</v>
+      </c>
+      <c r="I31">
+        <v>-443000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-376200000.0</v>
+      </c>
+      <c r="K31">
+        <v>-646300000.0</v>
+      </c>
+      <c r="L31">
+        <v>-391400000.0</v>
+      </c>
+      <c r="M31">
+        <v>-356000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-348900000.0</v>
+      </c>
+      <c r="O31">
+        <v>-483500000.0</v>
+      </c>
+      <c r="P31">
+        <v>-664600000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-678200000.0</v>
+      </c>
+      <c r="R31">
+        <v>-628700000.0</v>
+      </c>
+      <c r="S31">
+        <v>-290500000.0</v>
+      </c>
+      <c r="T31">
+        <v>-69500000.0</v>
+      </c>
+      <c r="U31">
+        <v>-76200000.0</v>
+      </c>
+      <c r="V31">
+        <v>-65500000.0</v>
+      </c>
+      <c r="W31">
+        <v>-68600000.0</v>
+      </c>
+      <c r="X31">
+        <v>-65300000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-73000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-173800000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-77600000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-64100000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-44100000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>205</v>
+      </c>
+      <c r="B32">
+        <v>16591000000.0</v>
+      </c>
+      <c r="C32">
+        <v>16032000000.0</v>
+      </c>
+      <c r="D32">
+        <v>14964500000.0</v>
+      </c>
+      <c r="E32">
+        <v>13511300000.0</v>
+      </c>
+      <c r="F32">
+        <v>11295000000.0</v>
+      </c>
+      <c r="G32">
+        <v>10153600000.0</v>
+      </c>
+      <c r="H32">
+        <v>10299400000.0</v>
+      </c>
+      <c r="I32">
+        <v>10039800000.0</v>
+      </c>
+      <c r="J32">
+        <v>10044300000.0</v>
+      </c>
+      <c r="K32">
+        <v>9387700000.0</v>
+      </c>
+      <c r="L32">
+        <v>9115000000.0</v>
+      </c>
+      <c r="M32">
+        <v>8788300000.0</v>
+      </c>
+      <c r="N32">
+        <v>8417000000.0</v>
+      </c>
+      <c r="O32">
+        <v>8115000000.0</v>
+      </c>
+      <c r="P32">
+        <v>8200700000.0</v>
+      </c>
+      <c r="Q32">
+        <v>8109200000.0</v>
+      </c>
+      <c r="R32">
+        <v>8194000000.0</v>
+      </c>
+      <c r="S32">
+        <v>3685100000.0</v>
+      </c>
+      <c r="T32">
+        <v>3176200000.0</v>
+      </c>
+      <c r="U32">
+        <v>3070600000.0</v>
+      </c>
+      <c r="V32">
+        <v>2863900000.0</v>
+      </c>
+      <c r="W32">
+        <v>2708100000.0</v>
+      </c>
+      <c r="X32">
+        <v>2517800000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2365100000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2257500000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2103300000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1838500000.0</v>
+      </c>
+      <c r="AC32">
+        <v>1369100000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:114">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="2" spans="1:114">
+      <c r="A2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2">
+        <v>2563000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2857000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2404000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2463000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2449000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2314000000.0</v>
+      </c>
+      <c r="H2">
+        <v>2787000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2815600000.0</v>
+      </c>
+      <c r="J2">
+        <v>2822300000.0</v>
+      </c>
+      <c r="K2">
+        <v>2709000000.0</v>
+      </c>
+      <c r="L2">
+        <v>2690800000.0</v>
+      </c>
+      <c r="M2">
+        <v>2691200000.0</v>
+      </c>
+      <c r="N2">
+        <v>2607200000.0</v>
+      </c>
+      <c r="O2">
+        <v>2552300000.0</v>
+      </c>
+      <c r="P2">
+        <v>2553800000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2569100000.0</v>
+      </c>
+      <c r="R2">
+        <v>2065700000.0</v>
+      </c>
+      <c r="S2">
+        <v>2095699999.0</v>
+      </c>
+      <c r="T2">
+        <v>2129699999.0</v>
+      </c>
+      <c r="U2">
+        <v>2066100000.0</v>
+      </c>
+      <c r="V2">
+        <v>1974400000.0</v>
+      </c>
+      <c r="W2">
+        <v>1836900000.0</v>
+      </c>
+      <c r="X2">
+        <v>1835200000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1826800000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1467900000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1847600000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1838000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1919200000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1901700000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1778100000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1759300000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1861100000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1854000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1754100000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1880000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1860100000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1834400000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1753000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1723100000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1740800000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1440700000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1381400000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1403700000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1390200000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1420400000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1304300000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1536500000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1397300000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1373000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1321200000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1284000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1317600000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1410000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1223100000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1283500000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1280500000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1241000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1203200000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1207600000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1260000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1237800000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1159700000.0</v>
+      </c>
+      <c r="BL2">
+        <v>1184800000.0</v>
+      </c>
+      <c r="BM2">
+        <v>1224900000.0</v>
+      </c>
+      <c r="BN2">
+        <v>1218300000.0</v>
+      </c>
+      <c r="BO2">
+        <v>1136800000.0</v>
+      </c>
+      <c r="BP2">
+        <v>1201100000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>1207500000.0</v>
+      </c>
+      <c r="BR2">
+        <v>1226900000.0</v>
+      </c>
+      <c r="BS2">
+        <v>1208700000.0</v>
+      </c>
+      <c r="BT2">
+        <v>863200000.0</v>
+      </c>
+      <c r="BU2">
+        <v>499500000.0</v>
+      </c>
+      <c r="BV2">
+        <v>577500000.0</v>
+      </c>
+      <c r="BW2">
+        <v>476500000.0</v>
+      </c>
+      <c r="BX2">
+        <v>495500000.0</v>
+      </c>
+      <c r="BY2">
+        <v>518800000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>496300000.0</v>
+      </c>
+      <c r="CA2">
+        <v>486700000.0</v>
+      </c>
+      <c r="CB2">
+        <v>482300000.0</v>
+      </c>
+      <c r="CC2">
+        <v>493200000.0</v>
+      </c>
+      <c r="CD2">
+        <v>492500000.0</v>
+      </c>
+      <c r="CE2">
+        <v>456400000.0</v>
+      </c>
+      <c r="CF2">
+        <v>471000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>462900000.0</v>
+      </c>
+      <c r="CH2">
+        <v>451300000.0</v>
+      </c>
+      <c r="CI2">
+        <v>418700000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>437700000.0</v>
+      </c>
+      <c r="CK2">
+        <v>442000000.0</v>
+      </c>
+      <c r="CL2">
+        <v>431200000.0</v>
+      </c>
+      <c r="CM2">
+        <v>403500000.0</v>
+      </c>
+      <c r="CN2">
+        <v>404700000.0</v>
+      </c>
+      <c r="CO2">
+        <v>433700000.0</v>
+      </c>
+      <c r="CP2">
+        <v>399300000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>367700000.0</v>
+      </c>
+      <c r="CR2">
+        <v>381800000.0</v>
+      </c>
+      <c r="CS2">
+        <v>377600000.0</v>
+      </c>
+      <c r="CT2">
+        <v>371500000.0</v>
+      </c>
+      <c r="CU2">
+        <v>342000000.0</v>
+      </c>
+      <c r="CV2">
+        <v>380100000.0</v>
+      </c>
+      <c r="CW2">
+        <v>358200000.0</v>
+      </c>
+      <c r="CX2">
+        <v>354500000.0</v>
+      </c>
+      <c r="CY2">
+        <v>340700000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>319700000.0</v>
+      </c>
+      <c r="DA2">
+        <v>324900000.0</v>
+      </c>
+      <c r="DB2">
+        <v>320500000.0</v>
+      </c>
+      <c r="DC2">
+        <v>306100000.0</v>
+      </c>
+      <c r="DD2">
+        <v>290400000.0</v>
+      </c>
+      <c r="DE2">
+        <v>295900000.0</v>
+      </c>
+      <c r="DF2">
+        <v>270100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>244700000.0</v>
+      </c>
+      <c r="DH2">
+        <v>231000000.0</v>
+      </c>
+      <c r="DI2">
+        <v>220100000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>206800000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:114">
+      <c r="A3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3">
+        <v>1009000000.0</v>
+      </c>
+      <c r="C3">
+        <v>491000000.0</v>
+      </c>
+      <c r="D3">
+        <v>486000000.0</v>
+      </c>
+      <c r="E3">
+        <v>488000000.0</v>
+      </c>
+      <c r="F3">
+        <v>492000000.0</v>
+      </c>
+      <c r="G3">
+        <v>462000000.0</v>
+      </c>
+      <c r="H3">
+        <v>470000000.0</v>
+      </c>
+      <c r="I3">
+        <v>448700000.0</v>
+      </c>
+      <c r="J3">
+        <v>439700000.0</v>
+      </c>
+      <c r="K3">
+        <v>425800000.0</v>
+      </c>
+      <c r="L3">
+        <v>426700000.0</v>
+      </c>
+      <c r="M3">
+        <v>406900000.0</v>
+      </c>
+      <c r="N3">
+        <v>382800000.0</v>
+      </c>
+      <c r="O3">
+        <v>382800000.0</v>
+      </c>
+      <c r="P3">
+        <v>372500000.0</v>
+      </c>
+      <c r="Q3">
+        <v>376700000.0</v>
+      </c>
+      <c r="R3">
+        <v>360000000.0</v>
+      </c>
+      <c r="S3">
+        <v>332100000.0</v>
+      </c>
+      <c r="T3">
+        <v>319800000.0</v>
+      </c>
+      <c r="U3">
+        <v>322100000.0</v>
+      </c>
+      <c r="V3">
+        <v>323700000.0</v>
+      </c>
+      <c r="W3">
+        <v>302600000.0</v>
+      </c>
+      <c r="X3">
+        <v>288000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>291400000.0</v>
+      </c>
+      <c r="Z3">
+        <v>289900000.0</v>
+      </c>
+      <c r="AA3">
+        <v>289500000.0</v>
+      </c>
+      <c r="AB3">
+        <v>277800000.0</v>
+      </c>
+      <c r="AC3">
+        <v>287800000.0</v>
+      </c>
+      <c r="AD3">
+        <v>284700000.0</v>
+      </c>
+      <c r="AE3">
+        <v>272000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>272400000.0</v>
+      </c>
+      <c r="AG3">
+        <v>282500000.0</v>
+      </c>
+      <c r="AH3">
+        <v>275700000.0</v>
+      </c>
+      <c r="AI3">
+        <v>283500000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>287200000.0</v>
+      </c>
+      <c r="AK3">
+        <v>280800000.0</v>
+      </c>
+      <c r="AL3">
+        <v>278200000.0</v>
+      </c>
+      <c r="AM3">
+        <v>269900000.0</v>
+      </c>
+      <c r="AN3">
+        <v>265200000.0</v>
+      </c>
+      <c r="AO3">
+        <v>272100000.0</v>
+      </c>
+      <c r="AP3">
+        <v>269900000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>263000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>264500000.0</v>
+      </c>
+      <c r="AS3">
+        <v>266800000.0</v>
+      </c>
+      <c r="AT3">
+        <v>265600000.0</v>
+      </c>
+      <c r="AU3">
+        <v>253100000.0</v>
+      </c>
+      <c r="AV3">
+        <v>247500000.0</v>
+      </c>
+      <c r="AW3">
+        <v>255100000.0</v>
+      </c>
+      <c r="AX3">
+        <v>249700000.0</v>
+      </c>
+      <c r="AY3">
+        <v>232600000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>245400000.0</v>
+      </c>
+      <c r="BA3">
+        <v>243600000.0</v>
+      </c>
+      <c r="BB3">
+        <v>236200000.0</v>
+      </c>
+      <c r="BC3">
+        <v>228800000.0</v>
+      </c>
+      <c r="BD3">
+        <v>294800000.0</v>
+      </c>
+      <c r="BE3">
+        <v>164100000.0</v>
+      </c>
+      <c r="BF3">
+        <v>254300000.0</v>
+      </c>
+      <c r="BG3">
+        <v>213700000.0</v>
+      </c>
+      <c r="BH3">
+        <v>214200000.0</v>
+      </c>
+      <c r="BI3">
+        <v>215000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>208600000.0</v>
+      </c>
+      <c r="BK3">
+        <v>205800000.0</v>
+      </c>
+      <c r="BL3">
+        <v>205300000.0</v>
+      </c>
+      <c r="BM3">
+        <v>211600000.0</v>
+      </c>
+      <c r="BN3">
+        <v>213800000.0</v>
+      </c>
+      <c r="BO3">
+        <v>203000000.0</v>
+      </c>
+      <c r="BP3">
+        <v>211000000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>218200000.0</v>
+      </c>
+      <c r="BR3">
+        <v>218700000.0</v>
+      </c>
+      <c r="BS3">
+        <v>221800000.0</v>
+      </c>
+      <c r="BT3">
+        <v>127200000.0</v>
+      </c>
+      <c r="BU3">
+        <v>77300000.0</v>
+      </c>
+      <c r="BV3">
+        <v>76200000.0</v>
+      </c>
+      <c r="BW3">
+        <v>73400000.0</v>
+      </c>
+      <c r="BX3">
+        <v>71600000.0</v>
+      </c>
+      <c r="BY3">
+        <v>78000000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>76900000.0</v>
+      </c>
+      <c r="CA3">
+        <v>79000000.0</v>
+      </c>
+      <c r="CB3">
+        <v>71600000.0</v>
+      </c>
+      <c r="CC3">
+        <v>76900000.0</v>
+      </c>
+      <c r="CD3">
+        <v>74400000.0</v>
+      </c>
+      <c r="CE3">
+        <v>73100000.0</v>
+      </c>
+      <c r="CF3">
+        <v>72300000.0</v>
+      </c>
+      <c r="CG3">
+        <v>72800000.0</v>
+      </c>
+      <c r="CH3">
+        <v>71500000.0</v>
+      </c>
+      <c r="CI3">
+        <v>62200000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>65700000.0</v>
+      </c>
+      <c r="CK3">
+        <v>69300000.0</v>
+      </c>
+      <c r="CL3">
+        <v>65700000.0</v>
+      </c>
+      <c r="CM3">
+        <v>58700000.0</v>
+      </c>
+      <c r="CN3">
+        <v>61200000.0</v>
+      </c>
+      <c r="CO3">
+        <v>61700000.0</v>
+      </c>
+      <c r="CP3">
+        <v>59400000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>56800000.0</v>
+      </c>
+      <c r="CR3">
+        <v>52400000.0</v>
+      </c>
+      <c r="CS3">
+        <v>53400000.0</v>
+      </c>
+      <c r="CT3">
+        <v>49400000.0</v>
+      </c>
+      <c r="CU3">
+        <v>44400000.0</v>
+      </c>
+      <c r="CV3">
+        <v>-6900000.0</v>
+      </c>
+      <c r="CW3">
+        <v>56600000.0</v>
+      </c>
+      <c r="CX3">
+        <v>53900000.0</v>
+      </c>
+      <c r="CY3">
+        <v>50300000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>51300000.0</v>
+      </c>
+      <c r="DA3">
+        <v>50600000.0</v>
+      </c>
+      <c r="DB3">
+        <v>49200000.0</v>
+      </c>
+      <c r="DC3">
+        <v>46300000.0</v>
+      </c>
+      <c r="DD3">
+        <v>45400000.0</v>
+      </c>
+      <c r="DE3">
+        <v>44800000.0</v>
+      </c>
+      <c r="DF3">
+        <v>39600000.0</v>
+      </c>
+      <c r="DG3">
+        <v>33400000.0</v>
+      </c>
+      <c r="DH3">
+        <v>29800000.0</v>
+      </c>
+      <c r="DI3">
+        <v>26800000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>24900000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:114">
+      <c r="A4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+    </row>
+    <row r="5" spans="1:114">
+      <c r="A5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B5">
+        <v>850000000.0</v>
+      </c>
+      <c r="C5">
+        <v>806000000.0</v>
+      </c>
+      <c r="D5">
+        <v>710000000.0</v>
+      </c>
+      <c r="E5">
+        <v>788000000.0</v>
+      </c>
+      <c r="F5">
+        <v>865000000.0</v>
+      </c>
+      <c r="G5">
+        <v>805000000.0</v>
+      </c>
+      <c r="H5">
+        <v>665700000.0</v>
+      </c>
+      <c r="I5">
+        <v>782800000.0</v>
+      </c>
+      <c r="J5">
+        <v>782300000.0</v>
+      </c>
+      <c r="K5">
+        <v>738200000.0</v>
+      </c>
+      <c r="L5">
+        <v>618400000.0</v>
+      </c>
+      <c r="M5">
+        <v>736400000.0</v>
+      </c>
+      <c r="N5">
+        <v>704600000.0</v>
+      </c>
+      <c r="O5">
+        <v>648800000.0</v>
+      </c>
+      <c r="P5">
+        <v>475900000.0</v>
+      </c>
+      <c r="Q5">
+        <v>613400000.0</v>
+      </c>
+      <c r="R5">
+        <v>572100000.0</v>
+      </c>
+      <c r="S5">
+        <v>555700000.0</v>
+      </c>
+      <c r="T5">
+        <v>339700000.0</v>
+      </c>
+      <c r="U5">
+        <v>549600000.0</v>
+      </c>
+      <c r="V5">
+        <v>507300000.0</v>
+      </c>
+      <c r="W5">
+        <v>479400000.0</v>
+      </c>
+      <c r="X5">
+        <v>272000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>409000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>391900000.0</v>
+      </c>
+      <c r="AA5">
+        <v>406500000.0</v>
+      </c>
+      <c r="AB5">
+        <v>377500000.0</v>
+      </c>
+      <c r="AC5">
+        <v>468800000.0</v>
+      </c>
+      <c r="AD5">
+        <v>427700000.0</v>
+      </c>
+      <c r="AE5">
+        <v>413400000.0</v>
+      </c>
+      <c r="AF5">
+        <v>454500000.0</v>
+      </c>
+      <c r="AG5">
+        <v>436600000.0</v>
+      </c>
+      <c r="AH5">
+        <v>408800000.0</v>
+      </c>
+      <c r="AI5">
+        <v>404900000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>388900000.0</v>
+      </c>
+      <c r="AK5">
+        <v>447100000.0</v>
+      </c>
+      <c r="AL5">
+        <v>423800000.0</v>
+      </c>
+      <c r="AM5">
+        <v>386300000.0</v>
+      </c>
+      <c r="AN5">
+        <v>403700000.0</v>
+      </c>
+      <c r="AO5">
+        <v>216900000.0</v>
+      </c>
+      <c r="AP5">
+        <v>396600000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>363000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>358400000.0</v>
+      </c>
+      <c r="AS5">
+        <v>392900000.0</v>
+      </c>
+      <c r="AT5">
+        <v>389200000.0</v>
+      </c>
+      <c r="AU5">
+        <v>372800000.0</v>
+      </c>
+      <c r="AV5">
+        <v>204800000.0</v>
+      </c>
+      <c r="AW5">
+        <v>382700000.0</v>
+      </c>
+      <c r="AX5">
+        <v>381600000.0</v>
+      </c>
+      <c r="AY5">
+        <v>306100000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>432200000.0</v>
+      </c>
+      <c r="BA5">
+        <v>409900000.0</v>
+      </c>
+      <c r="BB5">
+        <v>171100000.0</v>
+      </c>
+      <c r="BC5">
+        <v>262800000.0</v>
+      </c>
+      <c r="BD5">
+        <v>304300000.0</v>
+      </c>
+      <c r="BE5">
+        <v>363500000.0</v>
+      </c>
+      <c r="BF5">
+        <v>387200000.0</v>
+      </c>
+      <c r="BG5">
+        <v>334800000.0</v>
+      </c>
+      <c r="BH5">
+        <v>370100000.0</v>
+      </c>
+      <c r="BI5">
+        <v>404300000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>202700000.0</v>
+      </c>
+      <c r="BK5">
+        <v>376400000.0</v>
+      </c>
+      <c r="BL5">
+        <v>381200000.0</v>
+      </c>
+      <c r="BM5">
+        <v>351700000.0</v>
+      </c>
+      <c r="BN5">
+        <v>400800000.0</v>
+      </c>
+      <c r="BO5">
+        <v>250700000.0</v>
+      </c>
+      <c r="BP5">
+        <v>344100000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>357000000.0</v>
+      </c>
+      <c r="BR5">
+        <v>522500000.0</v>
+      </c>
+      <c r="BS5">
+        <v>353900000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-28900000.0</v>
+      </c>
+      <c r="BU5">
+        <v>168000000.0</v>
+      </c>
+      <c r="BV5">
+        <v>88800000.0</v>
+      </c>
+      <c r="BW5">
+        <v>145200000.0</v>
+      </c>
+      <c r="BX5">
+        <v>139900000.0</v>
+      </c>
+      <c r="BY5">
+        <v>128300000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>153100000.0</v>
+      </c>
+      <c r="CA5">
+        <v>114700000.0</v>
+      </c>
+      <c r="CB5">
+        <v>129700000.0</v>
+      </c>
+      <c r="CC5">
+        <v>133400000.0</v>
+      </c>
+      <c r="CD5">
+        <v>134000000.0</v>
+      </c>
+      <c r="CE5">
+        <v>122400000.0</v>
+      </c>
+      <c r="CF5">
+        <v>117900000.0</v>
+      </c>
+      <c r="CG5">
+        <v>119400000.0</v>
+      </c>
+      <c r="CH5">
+        <v>122900000.0</v>
+      </c>
+      <c r="CI5">
+        <v>119500000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>16200000.0</v>
+      </c>
+      <c r="CK5">
+        <v>116500000.0</v>
+      </c>
+      <c r="CL5">
+        <v>116200000.0</v>
+      </c>
+      <c r="CM5">
+        <v>110000000.0</v>
+      </c>
+      <c r="CN5">
+        <v>106500000.0</v>
+      </c>
+      <c r="CO5">
+        <v>87300000.0</v>
+      </c>
+      <c r="CP5">
+        <v>113500000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>105400000.0</v>
+      </c>
+      <c r="CR5">
+        <v>118100000.0</v>
+      </c>
+      <c r="CS5">
+        <v>118200000.0</v>
+      </c>
+      <c r="CT5">
+        <v>116300000.0</v>
+      </c>
+      <c r="CU5">
+        <v>106900000.0</v>
+      </c>
+      <c r="CV5">
+        <v>223600000.0</v>
+      </c>
+      <c r="CW5">
+        <v>110400000.0</v>
+      </c>
+      <c r="CX5">
+        <v>111800000.0</v>
+      </c>
+      <c r="CY5">
+        <v>98900000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>102200000.0</v>
+      </c>
+      <c r="DA5">
+        <v>114200000.0</v>
+      </c>
+      <c r="DB5">
+        <v>115900000.0</v>
+      </c>
+      <c r="DC5">
+        <v>101700000.0</v>
+      </c>
+      <c r="DD5">
+        <v>105100000.0</v>
+      </c>
+      <c r="DE5">
+        <v>103500000.0</v>
+      </c>
+      <c r="DF5">
+        <v>102600000.0</v>
+      </c>
+      <c r="DG5">
+        <v>79400000.0</v>
+      </c>
+      <c r="DH5">
+        <v>79400000.0</v>
+      </c>
+      <c r="DI5">
+        <v>75300000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>70700000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:114">
+      <c r="A6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6">
+        <v>1859000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1297000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1196000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1276000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1357000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1267000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1135700000.0</v>
+      </c>
+      <c r="I6">
+        <v>1231500000.0</v>
+      </c>
+      <c r="J6">
+        <v>1222000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1164000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1045100000.0</v>
+      </c>
+      <c r="M6">
+        <v>1143300000.0</v>
+      </c>
+      <c r="N6">
+        <v>1087400000.0</v>
+      </c>
+      <c r="O6">
+        <v>1031600000.0</v>
+      </c>
+      <c r="P6">
+        <v>848400000.0</v>
+      </c>
+      <c r="Q6">
+        <v>990100000.0</v>
+      </c>
+      <c r="R6">
+        <v>932100000.0</v>
+      </c>
+      <c r="S6">
+        <v>887800000.0</v>
+      </c>
+      <c r="T6">
+        <v>659500000.0</v>
+      </c>
+      <c r="U6">
+        <v>871700000.0</v>
+      </c>
+      <c r="V6">
+        <v>831000000.0</v>
+      </c>
+      <c r="W6">
+        <v>782000000.0</v>
+      </c>
+      <c r="X6">
+        <v>560000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>700400000.0</v>
+      </c>
+      <c r="Z6">
+        <v>681800000.0</v>
+      </c>
+      <c r="AA6">
+        <v>696000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>655300000.0</v>
+      </c>
+      <c r="AC6">
+        <v>756600000.0</v>
+      </c>
+      <c r="AD6">
+        <v>712400000.0</v>
+      </c>
+      <c r="AE6">
+        <v>685400000.0</v>
+      </c>
+      <c r="AF6">
+        <v>726900000.0</v>
+      </c>
+      <c r="AG6">
+        <v>719100000.0</v>
+      </c>
+      <c r="AH6">
+        <v>684500000.0</v>
+      </c>
+      <c r="AI6">
+        <v>688400000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>676100000.0</v>
+      </c>
+      <c r="AK6">
+        <v>727900000.0</v>
+      </c>
+      <c r="AL6">
+        <v>702000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>656200000.0</v>
+      </c>
+      <c r="AN6">
+        <v>668900000.0</v>
+      </c>
+      <c r="AO6">
+        <v>489000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>666500000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>626000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>622900000.0</v>
+      </c>
+      <c r="AS6">
+        <v>659700000.0</v>
+      </c>
+      <c r="AT6">
+        <v>654800000.0</v>
+      </c>
+      <c r="AU6">
+        <v>625900000.0</v>
+      </c>
+      <c r="AV6">
+        <v>452300000.0</v>
+      </c>
+      <c r="AW6">
+        <v>637800000.0</v>
+      </c>
+      <c r="AX6">
+        <v>631300000.0</v>
+      </c>
+      <c r="AY6">
+        <v>538700000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>677600000.0</v>
+      </c>
+      <c r="BA6">
+        <v>653500000.0</v>
+      </c>
+      <c r="BB6">
+        <v>407300000.0</v>
+      </c>
+      <c r="BC6">
+        <v>491600000.0</v>
+      </c>
+      <c r="BD6">
+        <v>599100000.0</v>
+      </c>
+      <c r="BE6">
+        <v>527600000.0</v>
+      </c>
+      <c r="BF6">
+        <v>641500000.0</v>
+      </c>
+      <c r="BG6">
+        <v>548500000.0</v>
+      </c>
+      <c r="BH6">
+        <v>584300000.0</v>
+      </c>
+      <c r="BI6">
+        <v>619300000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>411300000.0</v>
+      </c>
+      <c r="BK6">
+        <v>582200000.0</v>
+      </c>
+      <c r="BL6">
+        <v>586500000.0</v>
+      </c>
+      <c r="BM6">
+        <v>563300000.0</v>
+      </c>
+      <c r="BN6">
+        <v>614600000.0</v>
+      </c>
+      <c r="BO6">
+        <v>453700000.0</v>
+      </c>
+      <c r="BP6">
+        <v>555100000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>575200000.0</v>
+      </c>
+      <c r="BR6">
+        <v>741200000.0</v>
+      </c>
+      <c r="BS6">
+        <v>575700000.0</v>
+      </c>
+      <c r="BT6">
+        <v>98300000.0</v>
+      </c>
+      <c r="BU6">
+        <v>245300000.0</v>
+      </c>
+      <c r="BV6">
+        <v>165000000.0</v>
+      </c>
+      <c r="BW6">
+        <v>218600000.0</v>
+      </c>
+      <c r="BX6">
+        <v>211500000.0</v>
+      </c>
+      <c r="BY6">
+        <v>206300000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>230000000.0</v>
+      </c>
+      <c r="CA6">
+        <v>193700000.0</v>
+      </c>
+      <c r="CB6">
+        <v>201300000.0</v>
+      </c>
+      <c r="CC6">
+        <v>210300000.0</v>
+      </c>
+      <c r="CD6">
+        <v>208400000.0</v>
+      </c>
+      <c r="CE6">
+        <v>195500000.0</v>
+      </c>
+      <c r="CF6">
+        <v>190200000.0</v>
+      </c>
+      <c r="CG6">
+        <v>192200000.0</v>
+      </c>
+      <c r="CH6">
+        <v>194400000.0</v>
+      </c>
+      <c r="CI6">
+        <v>181700000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>81900000.0</v>
+      </c>
+      <c r="CK6">
+        <v>185800000.0</v>
+      </c>
+      <c r="CL6">
+        <v>181900000.0</v>
+      </c>
+      <c r="CM6">
+        <v>168700000.0</v>
+      </c>
+      <c r="CN6">
+        <v>167700000.0</v>
+      </c>
+      <c r="CO6">
+        <v>149000000.0</v>
+      </c>
+      <c r="CP6">
+        <v>172900000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>162200000.0</v>
+      </c>
+      <c r="CR6">
+        <v>170500000.0</v>
+      </c>
+      <c r="CS6">
+        <v>171600000.0</v>
+      </c>
+      <c r="CT6">
+        <v>165700000.0</v>
+      </c>
+      <c r="CU6">
+        <v>151300000.0</v>
+      </c>
+      <c r="CV6">
+        <v>216700000.0</v>
+      </c>
+      <c r="CW6">
+        <v>167000000.0</v>
+      </c>
+      <c r="CX6">
+        <v>165700000.0</v>
+      </c>
+      <c r="CY6">
+        <v>149200000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>153500000.0</v>
+      </c>
+      <c r="DA6">
+        <v>164800000.0</v>
+      </c>
+      <c r="DB6">
+        <v>165100000.0</v>
+      </c>
+      <c r="DC6">
+        <v>148000000.0</v>
+      </c>
+      <c r="DD6">
+        <v>150500000.0</v>
+      </c>
+      <c r="DE6">
+        <v>148300000.0</v>
+      </c>
+      <c r="DF6">
+        <v>142200000.0</v>
+      </c>
+      <c r="DG6">
+        <v>112800000.0</v>
+      </c>
+      <c r="DH6">
+        <v>109200000.0</v>
+      </c>
+      <c r="DI6">
+        <v>102100000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>95600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:114">
+      <c r="A7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+    </row>
+    <row r="8" spans="1:114">
+      <c r="A8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>-300000.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+    </row>
+    <row r="9" spans="1:114">
+      <c r="A9" t="s">
+        <v>182</v>
+      </c>
+      <c r="B9">
+        <v>1867000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1256000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1731000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1749000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1786000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1695000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1259000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1260600000.0</v>
+      </c>
+      <c r="J9">
+        <v>1225700000.0</v>
+      </c>
+      <c r="K9">
+        <v>1152700000.0</v>
+      </c>
+      <c r="L9">
+        <v>1140800000.0</v>
+      </c>
+      <c r="M9">
+        <v>1134700000.0</v>
+      </c>
+      <c r="N9">
+        <v>1118700000.0</v>
+      </c>
+      <c r="O9">
+        <v>1028800000.0</v>
+      </c>
+      <c r="P9">
+        <v>975900000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1028700000.0</v>
+      </c>
+      <c r="R9">
+        <v>1347900000.0</v>
+      </c>
+      <c r="S9">
+        <v>874400000.0</v>
+      </c>
+      <c r="T9">
+        <v>823200000.0</v>
+      </c>
+      <c r="U9">
+        <v>867800000.0</v>
+      </c>
+      <c r="V9">
+        <v>838400000.0</v>
+      </c>
+      <c r="W9">
+        <v>759500000.0</v>
+      </c>
+      <c r="X9">
+        <v>738100000.0</v>
+      </c>
+      <c r="Y9">
+        <v>745300000.0</v>
+      </c>
+      <c r="Z9">
+        <v>986500000.0</v>
+      </c>
+      <c r="AA9">
+        <v>706300000.0</v>
+      </c>
+      <c r="AB9">
+        <v>738700000.0</v>
+      </c>
+      <c r="AC9">
+        <v>727700000.0</v>
+      </c>
+      <c r="AD9">
+        <v>703600000.0</v>
+      </c>
+      <c r="AE9">
+        <v>692500000.0</v>
+      </c>
+      <c r="AF9">
+        <v>770300000.0</v>
+      </c>
+      <c r="AG9">
+        <v>704200000.0</v>
+      </c>
+      <c r="AH9">
+        <v>663500000.0</v>
+      </c>
+      <c r="AI9">
+        <v>673400000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>680000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>703200000.0</v>
+      </c>
+      <c r="AL9">
+        <v>693300000.0</v>
+      </c>
+      <c r="AM9">
+        <v>640500000.0</v>
+      </c>
+      <c r="AN9">
+        <v>656000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>668500000.0</v>
+      </c>
+      <c r="AP9">
+        <v>910000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>867200000.0</v>
+      </c>
+      <c r="AR9">
+        <v>886500000.0</v>
+      </c>
+      <c r="AS9">
+        <v>953800000.0</v>
+      </c>
+      <c r="AT9">
+        <v>891000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>865100000.0</v>
+      </c>
+      <c r="AV9">
+        <v>688700000.0</v>
+      </c>
+      <c r="AW9">
+        <v>866800000.0</v>
+      </c>
+      <c r="AX9">
+        <v>852300000.0</v>
+      </c>
+      <c r="AY9">
+        <v>752500000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>857500000.0</v>
+      </c>
+      <c r="BA9">
+        <v>847800000.0</v>
+      </c>
+      <c r="BB9">
+        <v>701700000.0</v>
+      </c>
+      <c r="BC9">
+        <v>775500000.0</v>
+      </c>
+      <c r="BD9">
+        <v>744800000.0</v>
+      </c>
+      <c r="BE9">
+        <v>766400000.0</v>
+      </c>
+      <c r="BF9">
+        <v>819600000.0</v>
+      </c>
+      <c r="BG9">
+        <v>779200000.0</v>
+      </c>
+      <c r="BH9">
+        <v>817600000.0</v>
+      </c>
+      <c r="BI9">
+        <v>856200000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>848800000.0</v>
+      </c>
+      <c r="BK9">
+        <v>805200000.0</v>
+      </c>
+      <c r="BL9">
+        <v>836000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>836800000.0</v>
+      </c>
+      <c r="BN9">
+        <v>848100000.0</v>
+      </c>
+      <c r="BO9">
+        <v>820900000.0</v>
+      </c>
+      <c r="BP9">
+        <v>797900000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>866000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>839200000.0</v>
+      </c>
+      <c r="BS9">
+        <v>851800000.0</v>
+      </c>
+      <c r="BT9">
+        <v>381200000.0</v>
+      </c>
+      <c r="BU9">
+        <v>334500000.0</v>
+      </c>
+      <c r="BV9">
+        <v>250000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>302700000.0</v>
+      </c>
+      <c r="BX9">
+        <v>300500000.0</v>
+      </c>
+      <c r="BY9">
+        <v>287400000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>312100000.0</v>
+      </c>
+      <c r="CA9">
+        <v>278900000.0</v>
+      </c>
+      <c r="CB9">
+        <v>283900000.0</v>
+      </c>
+      <c r="CC9">
+        <v>293900000.0</v>
+      </c>
+      <c r="CD9">
+        <v>287300000.0</v>
+      </c>
+      <c r="CE9">
+        <v>281100000.0</v>
+      </c>
+      <c r="CF9">
+        <v>267100000.0</v>
+      </c>
+      <c r="CG9">
+        <v>267100000.0</v>
+      </c>
+      <c r="CH9">
+        <v>267300000.0</v>
+      </c>
+      <c r="CI9">
+        <v>258500000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>250000000.0</v>
+      </c>
+      <c r="CK9">
+        <v>257900000.0</v>
+      </c>
+      <c r="CL9">
+        <v>252000000.0</v>
+      </c>
+      <c r="CM9">
+        <v>233800000.0</v>
+      </c>
+      <c r="CN9">
+        <v>233200000.0</v>
+      </c>
+      <c r="CO9">
+        <v>214300000.0</v>
+      </c>
+      <c r="CP9">
+        <v>238000000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>226900000.0</v>
+      </c>
+      <c r="CR9">
+        <v>223500000.0</v>
+      </c>
+      <c r="CS9">
+        <v>232100000.0</v>
+      </c>
+      <c r="CT9">
+        <v>226700000.0</v>
+      </c>
+      <c r="CU9">
+        <v>209900000.0</v>
+      </c>
+      <c r="CV9">
+        <v>183400000.0</v>
+      </c>
+      <c r="CW9">
+        <v>224400000.0</v>
+      </c>
+      <c r="CX9">
+        <v>221500000.0</v>
+      </c>
+      <c r="CY9">
+        <v>194700000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>209400000.0</v>
+      </c>
+      <c r="DA9">
+        <v>214200000.0</v>
+      </c>
+      <c r="DB9">
+        <v>213000000.0</v>
+      </c>
+      <c r="DC9">
+        <v>195400000.0</v>
+      </c>
+      <c r="DD9">
+        <v>198400000.0</v>
+      </c>
+      <c r="DE9">
+        <v>194700000.0</v>
+      </c>
+      <c r="DF9">
+        <v>185500000.0</v>
+      </c>
+      <c r="DG9">
+        <v>158800000.0</v>
+      </c>
+      <c r="DH9">
+        <v>146400000.0</v>
+      </c>
+      <c r="DI9">
+        <v>134900000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>129100000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:114">
+      <c r="A10" t="s">
+        <v>183</v>
+      </c>
+      <c r="B10">
+        <v>699000000.0</v>
+      </c>
+      <c r="C10">
+        <v>656000000.0</v>
+      </c>
+      <c r="D10">
+        <v>564000000.0</v>
+      </c>
+      <c r="E10">
+        <v>645000000.0</v>
+      </c>
+      <c r="F10">
+        <v>720000000.0</v>
+      </c>
+      <c r="G10">
+        <v>665000000.0</v>
+      </c>
+      <c r="H10">
+        <v>532700000.0</v>
+      </c>
+      <c r="I10">
+        <v>646500000.0</v>
+      </c>
+      <c r="J10">
+        <v>654000000.0</v>
+      </c>
+      <c r="K10">
+        <v>598900000.0</v>
+      </c>
+      <c r="L10">
+        <v>482900000.0</v>
+      </c>
+      <c r="M10">
+        <v>606300000.0</v>
+      </c>
+      <c r="N10">
+        <v>580200000.0</v>
+      </c>
+      <c r="O10">
+        <v>522100000.0</v>
+      </c>
+      <c r="P10">
+        <v>373400000.0</v>
+      </c>
+      <c r="Q10">
+        <v>507800000.0</v>
+      </c>
+      <c r="R10">
+        <v>478100000.0</v>
+      </c>
+      <c r="S10">
+        <v>472200000.0</v>
+      </c>
+      <c r="T10">
+        <v>276900000.0</v>
+      </c>
+      <c r="U10">
+        <v>470700000.0</v>
+      </c>
+      <c r="V10">
+        <v>427400000.0</v>
+      </c>
+      <c r="W10">
+        <v>400100000.0</v>
+      </c>
+      <c r="X10">
+        <v>201300000.0</v>
+      </c>
+      <c r="Y10">
+        <v>318700000.0</v>
+      </c>
+      <c r="Z10">
+        <v>300100000.0</v>
+      </c>
+      <c r="AA10">
+        <v>322600000.0</v>
+      </c>
+      <c r="AB10">
+        <v>285000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>369500000.0</v>
+      </c>
+      <c r="AD10">
+        <v>328600000.0</v>
+      </c>
+      <c r="AE10">
+        <v>312800000.0</v>
+      </c>
+      <c r="AF10">
+        <v>357400000.0</v>
+      </c>
+      <c r="AG10">
+        <v>340300000.0</v>
+      </c>
+      <c r="AH10">
+        <v>312600000.0</v>
+      </c>
+      <c r="AI10">
+        <v>310600000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>295700000.0</v>
+      </c>
+      <c r="AK10">
+        <v>356700000.0</v>
+      </c>
+      <c r="AL10">
+        <v>333400000.0</v>
+      </c>
+      <c r="AM10">
+        <v>296200000.0</v>
+      </c>
+      <c r="AN10">
+        <v>294700000.0</v>
+      </c>
+      <c r="AO10">
+        <v>126900000.0</v>
+      </c>
+      <c r="AP10">
+        <v>291700000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>252600000.0</v>
+      </c>
+      <c r="AR10">
+        <v>261900000.0</v>
+      </c>
+      <c r="AS10">
+        <v>350800000.0</v>
+      </c>
+      <c r="AT10">
+        <v>298700000.0</v>
+      </c>
+      <c r="AU10">
+        <v>284500000.0</v>
+      </c>
+      <c r="AV10">
+        <v>79100000.0</v>
+      </c>
+      <c r="AW10">
+        <v>295400000.0</v>
+      </c>
+      <c r="AX10">
+        <v>290700000.0</v>
+      </c>
+      <c r="AY10">
+        <v>220200000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>313400000.0</v>
+      </c>
+      <c r="BA10">
+        <v>263400000.0</v>
+      </c>
+      <c r="BB10">
+        <v>91100000.0</v>
+      </c>
+      <c r="BC10">
+        <v>183300000.0</v>
+      </c>
+      <c r="BD10">
+        <v>199100000.0</v>
+      </c>
+      <c r="BE10">
+        <v>223100000.0</v>
+      </c>
+      <c r="BF10">
+        <v>178600000.0</v>
+      </c>
+      <c r="BG10">
+        <v>223100000.0</v>
+      </c>
+      <c r="BH10">
+        <v>259000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>296000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>91300000.0</v>
+      </c>
+      <c r="BK10">
+        <v>260000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>260800000.0</v>
+      </c>
+      <c r="BM10">
+        <v>229700000.0</v>
+      </c>
+      <c r="BN10">
+        <v>270300000.0</v>
+      </c>
+      <c r="BO10">
+        <v>116200000.0</v>
+      </c>
+      <c r="BP10">
+        <v>80500000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>212100000.0</v>
+      </c>
+      <c r="BR10">
+        <v>372000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>200400000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-177600000.0</v>
+      </c>
+      <c r="BU10">
+        <v>145400000.0</v>
+      </c>
+      <c r="BV10">
+        <v>67700000.0</v>
+      </c>
+      <c r="BW10">
+        <v>123800000.0</v>
+      </c>
+      <c r="BX10">
+        <v>131000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>109000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>133700000.0</v>
+      </c>
+      <c r="CA10">
+        <v>94400000.0</v>
+      </c>
+      <c r="CB10">
+        <v>108900000.0</v>
+      </c>
+      <c r="CC10">
+        <v>116400000.0</v>
+      </c>
+      <c r="CD10">
+        <v>114200000.0</v>
+      </c>
+      <c r="CE10">
+        <v>104200000.0</v>
+      </c>
+      <c r="CF10">
+        <v>96800000.0</v>
+      </c>
+      <c r="CG10">
+        <v>102900000.0</v>
+      </c>
+      <c r="CH10">
+        <v>103900000.0</v>
+      </c>
+      <c r="CI10">
+        <v>105600000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>92900000.0</v>
+      </c>
+      <c r="CK10">
+        <v>100800000.0</v>
+      </c>
+      <c r="CL10">
+        <v>98200000.0</v>
+      </c>
+      <c r="CM10">
+        <v>91800000.0</v>
+      </c>
+      <c r="CN10">
+        <v>89900000.0</v>
+      </c>
+      <c r="CO10">
+        <v>72000000.0</v>
+      </c>
+      <c r="CP10">
+        <v>97500000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>88000000.0</v>
+      </c>
+      <c r="CR10">
+        <v>99200000.0</v>
+      </c>
+      <c r="CS10">
+        <v>100400000.0</v>
+      </c>
+      <c r="CT10">
+        <v>98400000.0</v>
+      </c>
+      <c r="CU10">
+        <v>88500000.0</v>
+      </c>
+      <c r="CV10">
+        <v>-55900000.0</v>
+      </c>
+      <c r="CW10">
+        <v>91500000.0</v>
+      </c>
+      <c r="CX10">
+        <v>93700000.0</v>
+      </c>
+      <c r="CY10">
+        <v>80000000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>88900000.0</v>
+      </c>
+      <c r="DA10">
+        <v>89500000.0</v>
+      </c>
+      <c r="DB10">
+        <v>96200000.0</v>
+      </c>
+      <c r="DC10">
+        <v>81600000.0</v>
+      </c>
+      <c r="DD10">
+        <v>82000000.0</v>
+      </c>
+      <c r="DE10">
+        <v>85300000.0</v>
+      </c>
+      <c r="DF10">
+        <v>88600000.0</v>
+      </c>
+      <c r="DG10">
+        <v>70600000.0</v>
+      </c>
+      <c r="DH10">
+        <v>74400000.0</v>
+      </c>
+      <c r="DI10">
+        <v>72200000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>39200000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:114">
+      <c r="A11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B11">
+        <v>133000000.0</v>
+      </c>
+      <c r="C11">
+        <v>131000000.0</v>
+      </c>
+      <c r="D11">
+        <v>20000000.0</v>
+      </c>
+      <c r="E11">
+        <v>95000000.0</v>
+      </c>
+      <c r="F11">
+        <v>170000000.0</v>
+      </c>
+      <c r="G11">
+        <v>170000000.0</v>
+      </c>
+      <c r="H11">
+        <v>20200000.0</v>
+      </c>
+      <c r="I11">
+        <v>80600000.0</v>
+      </c>
+      <c r="J11">
+        <v>142100000.0</v>
+      </c>
+      <c r="K11">
+        <v>145200000.0</v>
+      </c>
+      <c r="L11">
+        <v>43200000.0</v>
+      </c>
+      <c r="M11">
+        <v>126000000.0</v>
+      </c>
+      <c r="N11">
+        <v>152600000.0</v>
+      </c>
+      <c r="O11">
+        <v>138200000.0</v>
+      </c>
+      <c r="P11">
+        <v>26400000.0</v>
+      </c>
+      <c r="Q11">
+        <v>90900000.0</v>
+      </c>
+      <c r="R11">
+        <v>106300000.0</v>
+      </c>
+      <c r="S11">
+        <v>120300000.0</v>
+      </c>
+      <c r="T11">
+        <v>-36200000.0</v>
+      </c>
+      <c r="U11">
+        <v>119900000.0</v>
+      </c>
+      <c r="V11">
+        <v>95400000.0</v>
+      </c>
+      <c r="W11">
+        <v>103700000.0</v>
+      </c>
+      <c r="X11">
+        <v>-35000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>58500000.0</v>
+      </c>
+      <c r="Z11">
+        <v>73800000.0</v>
+      </c>
+      <c r="AA11">
+        <v>75800000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>71500000.0</v>
+      </c>
+      <c r="AD11">
+        <v>77700000.0</v>
+      </c>
+      <c r="AE11">
+        <v>77900000.0</v>
+      </c>
+      <c r="AF11">
+        <v>56300000.0</v>
+      </c>
+      <c r="AG11">
+        <v>77400000.0</v>
+      </c>
+      <c r="AH11">
+        <v>76900000.0</v>
+      </c>
+      <c r="AI11">
+        <v>72700000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-368800000.0</v>
+      </c>
+      <c r="AK11">
+        <v>133400000.0</v>
+      </c>
+      <c r="AL11">
+        <v>130000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>108400000.0</v>
+      </c>
+      <c r="AN11">
+        <v>105100000.0</v>
+      </c>
+      <c r="AO11">
+        <v>41200000.0</v>
+      </c>
+      <c r="AP11">
+        <v>110700000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>95700000.0</v>
+      </c>
+      <c r="AR11">
+        <v>89500000.0</v>
+      </c>
+      <c r="AS11">
+        <v>135600000.0</v>
+      </c>
+      <c r="AT11">
+        <v>108400000.0</v>
+      </c>
+      <c r="AU11">
+        <v>112000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>28600000.0</v>
+      </c>
+      <c r="AW11">
+        <v>109600000.0</v>
+      </c>
+      <c r="AX11">
+        <v>111700000.0</v>
+      </c>
+      <c r="AY11">
+        <v>87600000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>76700000.0</v>
+      </c>
+      <c r="BA11">
+        <v>92300000.0</v>
+      </c>
+      <c r="BB11">
+        <v>34700000.0</v>
+      </c>
+      <c r="BC11">
+        <v>58400000.0</v>
+      </c>
+      <c r="BD11">
+        <v>72100000.0</v>
+      </c>
+      <c r="BE11">
+        <v>70300000.0</v>
+      </c>
+      <c r="BF11">
+        <v>29100000.0</v>
+      </c>
+      <c r="BG11">
+        <v>80300000.0</v>
+      </c>
+      <c r="BH11">
+        <v>68000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>102400000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>45100000.0</v>
+      </c>
+      <c r="BK11">
+        <v>101900000.0</v>
+      </c>
+      <c r="BL11">
+        <v>112900000.0</v>
+      </c>
+      <c r="BM11">
+        <v>95200000.0</v>
+      </c>
+      <c r="BN11">
+        <v>110400000.0</v>
+      </c>
+      <c r="BO11">
+        <v>51000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>44600000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>91100000.0</v>
+      </c>
+      <c r="BR11">
+        <v>145800000.0</v>
+      </c>
+      <c r="BS11">
+        <v>87000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>56700000.0</v>
+      </c>
+      <c r="BV11">
+        <v>27000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>47700000.0</v>
+      </c>
+      <c r="BX11">
+        <v>48900000.0</v>
+      </c>
+      <c r="BY11">
+        <v>42000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>46500000.0</v>
+      </c>
+      <c r="CA11">
+        <v>40500000.0</v>
+      </c>
+      <c r="CB11">
+        <v>42000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>39100000.0</v>
+      </c>
+      <c r="CD11">
+        <v>43400000.0</v>
+      </c>
+      <c r="CE11">
+        <v>39600000.0</v>
+      </c>
+      <c r="CF11">
+        <v>36800000.0</v>
+      </c>
+      <c r="CG11">
+        <v>39100000.0</v>
+      </c>
+      <c r="CH11">
+        <v>39500000.0</v>
+      </c>
+      <c r="CI11">
+        <v>40100000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>35300000.0</v>
+      </c>
+      <c r="CK11">
+        <v>38300000.0</v>
+      </c>
+      <c r="CL11">
+        <v>37300000.0</v>
+      </c>
+      <c r="CM11">
+        <v>34900000.0</v>
+      </c>
+      <c r="CN11">
+        <v>34200000.0</v>
+      </c>
+      <c r="CO11">
+        <v>27300000.0</v>
+      </c>
+      <c r="CP11">
+        <v>37100000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>33400000.0</v>
+      </c>
+      <c r="CR11">
+        <v>37700000.0</v>
+      </c>
+      <c r="CS11">
+        <v>38200000.0</v>
+      </c>
+      <c r="CT11">
+        <v>37400000.0</v>
+      </c>
+      <c r="CU11">
+        <v>33600000.0</v>
+      </c>
+      <c r="CV11">
+        <v>-17000000.0</v>
+      </c>
+      <c r="CW11">
+        <v>34800000.0</v>
+      </c>
+      <c r="CX11">
+        <v>35600000.0</v>
+      </c>
+      <c r="CY11">
+        <v>30400000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>32400000.0</v>
+      </c>
+      <c r="DA11">
+        <v>34500000.0</v>
+      </c>
+      <c r="DB11">
+        <v>37000000.0</v>
+      </c>
+      <c r="DC11">
+        <v>31400000.0</v>
+      </c>
+      <c r="DD11">
+        <v>31600000.0</v>
+      </c>
+      <c r="DE11">
+        <v>32800000.0</v>
+      </c>
+      <c r="DF11">
+        <v>34100000.0</v>
+      </c>
+      <c r="DG11">
+        <v>27200000.0</v>
+      </c>
+      <c r="DH11">
+        <v>26800000.0</v>
+      </c>
+      <c r="DI11">
+        <v>26000000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>14100000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:114">
+      <c r="A12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B12">
+        <v>151000000.0</v>
+      </c>
+      <c r="C12">
+        <v>150000000.0</v>
+      </c>
+      <c r="D12">
+        <v>146000000.0</v>
+      </c>
+      <c r="E12">
+        <v>143000000.0</v>
+      </c>
+      <c r="F12">
+        <v>145000000.0</v>
+      </c>
+      <c r="G12">
+        <v>140000000.0</v>
+      </c>
+      <c r="H12">
+        <v>133699999.0</v>
+      </c>
+      <c r="I12">
+        <v>136300000.0</v>
+      </c>
+      <c r="J12">
+        <v>128300000.0</v>
+      </c>
+      <c r="K12">
+        <v>139300000.0</v>
+      </c>
+      <c r="L12">
+        <v>135500000.0</v>
+      </c>
+      <c r="M12">
+        <v>130100000.0</v>
+      </c>
+      <c r="N12">
+        <v>124400000.0</v>
+      </c>
+      <c r="O12">
+        <v>126700000.0</v>
+      </c>
+      <c r="P12">
+        <v>102500000.0</v>
+      </c>
+      <c r="Q12">
+        <v>105600000.0</v>
+      </c>
+      <c r="R12">
+        <v>94000000.0</v>
+      </c>
+      <c r="S12">
+        <v>83500000.0</v>
+      </c>
+      <c r="T12">
+        <v>62800000.0</v>
+      </c>
+      <c r="U12">
+        <v>78900000.0</v>
+      </c>
+      <c r="V12">
+        <v>79900000.0</v>
+      </c>
+      <c r="W12">
+        <v>79300000.0</v>
+      </c>
+      <c r="X12">
+        <v>70700000.0</v>
+      </c>
+      <c r="Y12">
+        <v>90300000.0</v>
+      </c>
+      <c r="Z12">
+        <v>87000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>83900000.0</v>
+      </c>
+      <c r="AB12">
+        <v>92500000.0</v>
+      </c>
+      <c r="AC12">
+        <v>99300000.0</v>
+      </c>
+      <c r="AD12">
+        <v>99100000.0</v>
+      </c>
+      <c r="AE12">
+        <v>100600000.0</v>
+      </c>
+      <c r="AF12">
+        <v>97100000.0</v>
+      </c>
+      <c r="AG12">
+        <v>96300000.0</v>
+      </c>
+      <c r="AH12">
+        <v>96200000.0</v>
+      </c>
+      <c r="AI12">
+        <v>94300000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>93200000.0</v>
+      </c>
+      <c r="AK12">
+        <v>90400000.0</v>
+      </c>
+      <c r="AL12">
+        <v>90400000.0</v>
+      </c>
+      <c r="AM12">
+        <v>90100000.0</v>
+      </c>
+      <c r="AN12">
+        <v>109000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>90000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>92200000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>92700000.0</v>
+      </c>
+      <c r="AR12">
+        <v>92900000.0</v>
+      </c>
+      <c r="AS12">
+        <v>91800000.0</v>
+      </c>
+      <c r="AT12">
+        <v>91500000.0</v>
+      </c>
+      <c r="AU12">
+        <v>88600000.0</v>
+      </c>
+      <c r="AV12">
+        <v>87900000.0</v>
+      </c>
+      <c r="AW12">
+        <v>87000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>86900000.0</v>
+      </c>
+      <c r="AY12">
+        <v>87000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>90200000.0</v>
+      </c>
+      <c r="BA12">
+        <v>90000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>90200000.0</v>
+      </c>
+      <c r="BC12">
+        <v>89600000.0</v>
+      </c>
+      <c r="BD12">
+        <v>92200000.0</v>
+      </c>
+      <c r="BE12">
+        <v>93200000.0</v>
+      </c>
+      <c r="BF12">
+        <v>98800000.0</v>
+      </c>
+      <c r="BG12">
+        <v>104300000.0</v>
+      </c>
+      <c r="BH12">
+        <v>104800000.0</v>
+      </c>
+      <c r="BI12">
+        <v>108300000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>111400000.0</v>
+      </c>
+      <c r="BK12">
+        <v>115700000.0</v>
+      </c>
+      <c r="BL12">
+        <v>120400000.0</v>
+      </c>
+      <c r="BM12">
+        <v>122000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>130500000.0</v>
+      </c>
+      <c r="BO12">
+        <v>134500000.0</v>
+      </c>
+      <c r="BP12">
+        <v>147100000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>144800000.0</v>
+      </c>
+      <c r="BR12">
+        <v>150500000.0</v>
+      </c>
+      <c r="BS12">
+        <v>153500000.0</v>
+      </c>
+      <c r="BT12">
+        <v>131900000.0</v>
+      </c>
+      <c r="BU12">
+        <v>22600000.0</v>
+      </c>
+      <c r="BV12">
+        <v>21100000.0</v>
+      </c>
+      <c r="BW12">
+        <v>21400000.0</v>
+      </c>
+      <c r="BX12">
+        <v>94800000.0</v>
+      </c>
+      <c r="BY12">
+        <v>23900000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>23200000.0</v>
+      </c>
+      <c r="CA12">
+        <v>24000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>95800000.0</v>
+      </c>
+      <c r="CC12">
+        <v>25100000.0</v>
+      </c>
+      <c r="CD12">
+        <v>24300000.0</v>
+      </c>
+      <c r="CE12">
+        <v>22400000.0</v>
+      </c>
+      <c r="CF12">
+        <v>81000000.0</v>
+      </c>
+      <c r="CG12">
+        <v>20000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>20900000.0</v>
+      </c>
+      <c r="CI12">
+        <v>19900000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>76700000.0</v>
+      </c>
+      <c r="CK12">
+        <v>18100000.0</v>
+      </c>
+      <c r="CL12">
+        <v>19200000.0</v>
+      </c>
+      <c r="CM12">
+        <v>20700000.0</v>
+      </c>
+      <c r="CN12">
+        <v>78000000.0</v>
+      </c>
+      <c r="CO12">
+        <v>18600000.0</v>
+      </c>
+      <c r="CP12">
+        <v>19800000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>20400000.0</v>
+      </c>
+      <c r="CR12">
+        <v>20000000.0</v>
+      </c>
+      <c r="CS12">
+        <v>19300000.0</v>
+      </c>
+      <c r="CT12">
+        <v>19800000.0</v>
+      </c>
+      <c r="CU12">
+        <v>19600000.0</v>
+      </c>
+      <c r="CV12">
+        <v>79700000.0</v>
+      </c>
+      <c r="CW12">
+        <v>78100000.0</v>
+      </c>
+      <c r="CX12">
+        <v>78400000.0</v>
+      </c>
+      <c r="CY12">
+        <v>21200000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>23000000.0</v>
+      </c>
+      <c r="DA12">
+        <v>19800000.0</v>
+      </c>
+      <c r="DB12">
+        <v>20600000.0</v>
+      </c>
+      <c r="DC12">
+        <v>21100000.0</v>
+      </c>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+    </row>
+    <row r="13" spans="1:114">
+      <c r="A13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B13">
+        <v>2000000.0</v>
+      </c>
+      <c r="C13">
+        <v>2000000.0</v>
+      </c>
+      <c r="D13">
+        <v>236000000.0</v>
+      </c>
+      <c r="E13">
+        <v>2000000.0</v>
+      </c>
+      <c r="F13">
+        <v>2000000.0</v>
+      </c>
+      <c r="G13">
+        <v>2000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1600000.0</v>
+      </c>
+      <c r="I13">
+        <v>4300000.0</v>
+      </c>
+      <c r="J13">
+        <v>1600000.0</v>
+      </c>
+      <c r="K13">
+        <v>1500000.0</v>
+      </c>
+      <c r="L13">
+        <v>1500000.0</v>
+      </c>
+      <c r="M13">
+        <v>122800000.0</v>
+      </c>
+      <c r="N13">
+        <v>1600000.0</v>
+      </c>
+      <c r="O13">
+        <v>124300000.0</v>
+      </c>
+      <c r="P13">
+        <v>207900000.0</v>
+      </c>
+      <c r="Q13">
+        <v>156200000.0</v>
+      </c>
+      <c r="R13">
+        <v>700000.0</v>
+      </c>
+      <c r="S13">
+        <v>500000.0</v>
+      </c>
+      <c r="T13">
+        <v>500000.0</v>
+      </c>
+      <c r="U13">
+        <v>92600000.0</v>
+      </c>
+      <c r="V13">
+        <v>600000.0</v>
+      </c>
+      <c r="W13">
+        <v>800000.0</v>
+      </c>
+      <c r="X13">
+        <v>164400000.0</v>
+      </c>
+      <c r="Y13">
+        <v>96600000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3300000.0</v>
+      </c>
+      <c r="AA13">
+        <v>300000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1400000.0</v>
+      </c>
+      <c r="AE13">
+        <v>110100000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+    </row>
+    <row r="14" spans="1:114">
+      <c r="A14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>-500000.0</v>
+      </c>
+      <c r="I14">
+        <v>-200000.0</v>
+      </c>
+      <c r="J14">
+        <v>-400000.0</v>
+      </c>
+      <c r="K14">
+        <v>100000.0</v>
+      </c>
+      <c r="L14">
+        <v>-100000.0</v>
+      </c>
+      <c r="M14">
+        <v>-100000.0</v>
+      </c>
+      <c r="N14">
+        <v>-200000.0</v>
+      </c>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
+        <v>-200000.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
+        <v>100000.0</v>
+      </c>
+      <c r="S14">
+        <v>-100000.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>-500000.0</v>
+      </c>
+      <c r="V14">
+        <v>5100000.0</v>
+      </c>
+      <c r="W14">
+        <v>500000.0</v>
+      </c>
+      <c r="X14">
+        <v>900000.0</v>
+      </c>
+      <c r="Y14">
+        <v>200000.0</v>
+      </c>
+      <c r="Z14">
+        <v>800000.0</v>
+      </c>
+      <c r="AA14">
+        <v>500000.0</v>
+      </c>
+      <c r="AB14">
+        <v>700000.0</v>
+      </c>
+      <c r="AC14">
+        <v>-300000.0</v>
+      </c>
+      <c r="AD14">
+        <v>-600000.0</v>
+      </c>
+      <c r="AE14">
+        <v>700000.0</v>
+      </c>
+      <c r="AF14">
+        <v>200000.0</v>
+      </c>
+      <c r="AG14">
+        <v>-500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>800000.0</v>
+      </c>
+      <c r="AI14">
+        <v>200000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>100000.0</v>
+      </c>
+      <c r="AK14">
+        <v>100000.0</v>
+      </c>
+      <c r="AL14">
+        <v>500000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2400000.0</v>
+      </c>
+      <c r="AN14">
+        <v>100000.0</v>
+      </c>
+      <c r="AO14">
+        <v>100000.0</v>
+      </c>
+      <c r="AP14">
+        <v>200000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>200000.0</v>
+      </c>
+      <c r="AR14">
+        <v>200000.0</v>
+      </c>
+      <c r="AS14">
+        <v>200000.0</v>
+      </c>
+      <c r="AT14">
+        <v>100000.0</v>
+      </c>
+      <c r="AU14">
+        <v>100000.0</v>
+      </c>
+      <c r="AV14">
+        <v>200000.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>-100000.0</v>
+      </c>
+      <c r="AY14">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>100000.0</v>
+      </c>
+      <c r="BA14">
+        <v>-300000.0</v>
+      </c>
+      <c r="BB14">
+        <v>100000.0</v>
+      </c>
+      <c r="BC14">
+        <v>300000.0</v>
+      </c>
+      <c r="BD14">
+        <v>-200000.0</v>
+      </c>
+      <c r="BE14">
+        <v>100000.0</v>
+      </c>
+      <c r="BF14">
+        <v>300000.0</v>
+      </c>
+      <c r="BG14">
+        <v>100000.0</v>
+      </c>
+      <c r="BH14">
+        <v>-100000.0</v>
+      </c>
+      <c r="BI14">
+        <v>-100000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>300000.0</v>
+      </c>
+      <c r="BM14">
+        <v>300000.0</v>
+      </c>
+      <c r="BN14">
+        <v>200000.0</v>
+      </c>
+      <c r="BO14">
+        <v>200000.0</v>
+      </c>
+      <c r="BP14">
+        <v>300000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>500000.0</v>
+      </c>
+      <c r="BR14">
+        <v>-300000.0</v>
+      </c>
+      <c r="BS14">
+        <v>400000.0</v>
+      </c>
+      <c r="BT14">
+        <v>100000.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+    </row>
+    <row r="15" spans="1:114">
+      <c r="A15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B15">
+        <v>566000000.0</v>
+      </c>
+      <c r="C15">
+        <v>525000000.0</v>
+      </c>
+      <c r="D15">
+        <v>544000000.0</v>
+      </c>
+      <c r="E15">
+        <v>550000000.0</v>
+      </c>
+      <c r="F15">
+        <v>550000000.0</v>
+      </c>
+      <c r="G15">
+        <v>495000000.0</v>
+      </c>
+      <c r="H15">
+        <v>512000000.0</v>
+      </c>
+      <c r="I15">
+        <v>565700000.0</v>
+      </c>
+      <c r="J15">
+        <v>511500000.0</v>
+      </c>
+      <c r="K15">
+        <v>453800000.0</v>
+      </c>
+      <c r="L15">
+        <v>439600000.0</v>
+      </c>
+      <c r="M15">
+        <v>480200000.0</v>
+      </c>
+      <c r="N15">
+        <v>427400000.0</v>
+      </c>
+      <c r="O15">
+        <v>383900000.0</v>
+      </c>
+      <c r="P15">
+        <v>346800000.0</v>
+      </c>
+      <c r="Q15">
+        <v>416900000.0</v>
+      </c>
+      <c r="R15">
+        <v>371900000.0</v>
+      </c>
+      <c r="S15">
+        <v>352000000.0</v>
+      </c>
+      <c r="T15">
+        <v>313100000.0</v>
+      </c>
+      <c r="U15">
+        <v>350300000.0</v>
+      </c>
+      <c r="V15">
+        <v>331100000.0</v>
+      </c>
+      <c r="W15">
+        <v>295900000.0</v>
+      </c>
+      <c r="X15">
+        <v>235500000.0</v>
+      </c>
+      <c r="Y15">
+        <v>260000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>225500000.0</v>
+      </c>
+      <c r="AA15">
+        <v>246300000.0</v>
+      </c>
+      <c r="AB15">
+        <v>289300000.0</v>
+      </c>
+      <c r="AC15">
+        <v>298300000.0</v>
+      </c>
+      <c r="AD15">
+        <v>251500000.0</v>
+      </c>
+      <c r="AE15">
+        <v>234200000.0</v>
+      </c>
+      <c r="AF15">
+        <v>301000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>263400000.0</v>
+      </c>
+      <c r="AH15">
+        <v>234900000.0</v>
+      </c>
+      <c r="AI15">
+        <v>237700000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>664400000.0</v>
+      </c>
+      <c r="AK15">
+        <v>223200000.0</v>
+      </c>
+      <c r="AL15">
+        <v>202900000.0</v>
+      </c>
+      <c r="AM15">
+        <v>187800000.0</v>
+      </c>
+      <c r="AN15">
+        <v>189500000.0</v>
+      </c>
+      <c r="AO15">
+        <v>85600000.0</v>
+      </c>
+      <c r="AP15">
+        <v>180800000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>156700000.0</v>
+      </c>
+      <c r="AR15">
+        <v>172300000.0</v>
+      </c>
+      <c r="AS15">
+        <v>215000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>190300000.0</v>
+      </c>
+      <c r="AU15">
+        <v>172400000.0</v>
+      </c>
+      <c r="AV15">
+        <v>50300000.0</v>
+      </c>
+      <c r="AW15">
+        <v>185800000.0</v>
+      </c>
+      <c r="AX15">
+        <v>179000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>132500000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>236600000.0</v>
+      </c>
+      <c r="BA15">
+        <v>171400000.0</v>
+      </c>
+      <c r="BB15">
+        <v>56300000.0</v>
+      </c>
+      <c r="BC15">
+        <v>124600000.0</v>
+      </c>
+      <c r="BD15">
+        <v>127000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>152700000.0</v>
+      </c>
+      <c r="BF15">
+        <v>149200000.0</v>
+      </c>
+      <c r="BG15">
+        <v>142900000.0</v>
+      </c>
+      <c r="BH15">
+        <v>191000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>193500000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>46500000.0</v>
+      </c>
+      <c r="BK15">
+        <v>158200000.0</v>
+      </c>
+      <c r="BL15">
+        <v>147600000.0</v>
+      </c>
+      <c r="BM15">
+        <v>134200000.0</v>
+      </c>
+      <c r="BN15">
+        <v>159700000.0</v>
+      </c>
+      <c r="BO15">
+        <v>65000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>35600000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>120500000.0</v>
+      </c>
+      <c r="BR15">
+        <v>225900000.0</v>
+      </c>
+      <c r="BS15">
+        <v>113000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-131700000.0</v>
+      </c>
+      <c r="BU15">
+        <v>88700000.0</v>
+      </c>
+      <c r="BV15">
+        <v>40700000.0</v>
+      </c>
+      <c r="BW15">
+        <v>76100000.0</v>
+      </c>
+      <c r="BX15">
+        <v>82100000.0</v>
+      </c>
+      <c r="BY15">
+        <v>67000000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>87200000.0</v>
+      </c>
+      <c r="CA15">
+        <v>53900000.0</v>
+      </c>
+      <c r="CB15">
+        <v>66900000.0</v>
+      </c>
+      <c r="CC15">
+        <v>77300000.0</v>
+      </c>
+      <c r="CD15">
+        <v>70800000.0</v>
+      </c>
+      <c r="CE15">
+        <v>64600000.0</v>
+      </c>
+      <c r="CF15">
+        <v>60000000.0</v>
+      </c>
+      <c r="CG15">
+        <v>63800000.0</v>
+      </c>
+      <c r="CH15">
+        <v>64400000.0</v>
+      </c>
+      <c r="CI15">
+        <v>65500000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>57600000.0</v>
+      </c>
+      <c r="CK15">
+        <v>62500000.0</v>
+      </c>
+      <c r="CL15">
+        <v>60900000.0</v>
+      </c>
+      <c r="CM15">
+        <v>56900000.0</v>
+      </c>
+      <c r="CN15">
+        <v>55700000.0</v>
+      </c>
+      <c r="CO15">
+        <v>44700000.0</v>
+      </c>
+      <c r="CP15">
+        <v>60400000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>16800000.0</v>
+      </c>
+      <c r="CR15">
+        <v>61500000.0</v>
+      </c>
+      <c r="CS15">
+        <v>62200000.0</v>
+      </c>
+      <c r="CT15">
+        <v>61000000.0</v>
+      </c>
+      <c r="CU15">
+        <v>54900000.0</v>
+      </c>
+      <c r="CV15">
+        <v>-38900000.0</v>
+      </c>
+      <c r="CW15">
+        <v>56700000.0</v>
+      </c>
+      <c r="CX15">
+        <v>58100000.0</v>
+      </c>
+      <c r="CY15">
+        <v>49600000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>56500000.0</v>
+      </c>
+      <c r="DA15">
+        <v>55000000.0</v>
+      </c>
+      <c r="DB15">
+        <v>59200000.0</v>
+      </c>
+      <c r="DC15">
+        <v>50200000.0</v>
+      </c>
+      <c r="DD15">
+        <v>50400000.0</v>
+      </c>
+      <c r="DE15">
+        <v>52500000.0</v>
+      </c>
+      <c r="DF15">
+        <v>54500000.0</v>
+      </c>
+      <c r="DG15">
+        <v>43400000.0</v>
+      </c>
+      <c r="DH15">
+        <v>47600000.0</v>
+      </c>
+      <c r="DI15">
+        <v>46200000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>25100000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:114">
+      <c r="A16" t="s">
+        <v>189</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>545000000.0</v>
+      </c>
+      <c r="E16">
+        <v>550000000.0</v>
+      </c>
+      <c r="F16">
+        <v>550000000.0</v>
+      </c>
+      <c r="G16">
+        <v>495000000.0</v>
+      </c>
+      <c r="H16">
+        <v>512000000.0</v>
+      </c>
+      <c r="I16">
+        <v>565700000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>480200000.0</v>
+      </c>
+      <c r="N16">
+        <v>427400000.0</v>
+      </c>
+      <c r="O16">
+        <v>383852000.0</v>
+      </c>
+      <c r="P16">
+        <v>346800000.0</v>
+      </c>
+      <c r="Q16">
+        <v>416900000.0</v>
+      </c>
+      <c r="R16">
+        <v>371888000.0</v>
+      </c>
+      <c r="S16">
+        <v>352000000.0</v>
+      </c>
+      <c r="T16">
+        <v>313104000.0</v>
+      </c>
+      <c r="U16">
+        <v>350300000.0</v>
+      </c>
+      <c r="V16">
+        <v>331100000.0</v>
+      </c>
+      <c r="W16">
+        <v>295900000.0</v>
+      </c>
+      <c r="X16">
+        <v>235400000.0</v>
+      </c>
+      <c r="Y16">
+        <v>260000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>225500000.0</v>
+      </c>
+      <c r="AA16">
+        <v>246300000.0</v>
+      </c>
+      <c r="AB16">
+        <v>289300000.0</v>
+      </c>
+      <c r="AC16">
+        <v>298300000.0</v>
+      </c>
+      <c r="AD16">
+        <v>251500000.0</v>
+      </c>
+      <c r="AE16">
+        <v>234200000.0</v>
+      </c>
+      <c r="AF16">
+        <v>300900000.0</v>
+      </c>
+      <c r="AG16">
+        <v>263400000.0</v>
+      </c>
+      <c r="AH16">
+        <v>234900000.0</v>
+      </c>
+      <c r="AI16">
+        <v>237700000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>664474000.0</v>
+      </c>
+      <c r="AK16">
+        <v>223200000.0</v>
+      </c>
+      <c r="AL16">
+        <v>202900000.0</v>
+      </c>
+      <c r="AM16">
+        <v>187800000.0</v>
+      </c>
+      <c r="AN16">
+        <v>189488000.0</v>
+      </c>
+      <c r="AO16">
+        <v>85600000.0</v>
+      </c>
+      <c r="AP16">
+        <v>180800000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>156700000.0</v>
+      </c>
+      <c r="AR16">
+        <v>172200000.0</v>
+      </c>
+      <c r="AS16">
+        <v>215000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>190300000.0</v>
+      </c>
+      <c r="AU16">
+        <v>172400000.0</v>
+      </c>
+      <c r="AV16">
+        <v>50300000.0</v>
+      </c>
+      <c r="AW16">
+        <v>185800000.0</v>
+      </c>
+      <c r="AX16">
+        <v>179000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>132500000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>236600000.0</v>
+      </c>
+      <c r="BA16">
+        <v>171400000.0</v>
+      </c>
+      <c r="BB16">
+        <v>56300000.0</v>
+      </c>
+      <c r="BC16">
+        <v>124600000.0</v>
+      </c>
+      <c r="BD16">
+        <v>127000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>152700000.0</v>
+      </c>
+      <c r="BF16">
+        <v>149200000.0</v>
+      </c>
+      <c r="BG16">
+        <v>142900000.0</v>
+      </c>
+      <c r="BH16">
+        <v>191000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>193500000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>46500000.0</v>
+      </c>
+      <c r="BK16">
+        <v>158200000.0</v>
+      </c>
+      <c r="BL16">
+        <v>147600000.0</v>
+      </c>
+      <c r="BM16">
+        <v>134200000.0</v>
+      </c>
+      <c r="BN16">
+        <v>159700000.0</v>
+      </c>
+      <c r="BO16">
+        <v>65000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>35600000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>120500000.0</v>
+      </c>
+      <c r="BR16">
+        <v>225900000.0</v>
+      </c>
+      <c r="BS16">
+        <v>113000000.0</v>
+      </c>
+      <c r="BT16">
+        <v>-14900000.0</v>
+      </c>
+      <c r="BU16">
+        <v>88700000.0</v>
+      </c>
+      <c r="BV16">
+        <v>40700000.0</v>
+      </c>
+      <c r="BW16">
+        <v>76100000.0</v>
+      </c>
+      <c r="BX16">
+        <v>82100000.0</v>
+      </c>
+      <c r="BY16">
+        <v>67000000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>87200000.0</v>
+      </c>
+      <c r="CA16">
+        <v>53900000.0</v>
+      </c>
+      <c r="CB16">
+        <v>66900000.0</v>
+      </c>
+      <c r="CC16">
+        <v>77300000.0</v>
+      </c>
+      <c r="CD16">
+        <v>70800000.0</v>
+      </c>
+      <c r="CE16">
+        <v>64600000.0</v>
+      </c>
+      <c r="CF16">
+        <v>60000000.0</v>
+      </c>
+      <c r="CG16">
+        <v>63800000.0</v>
+      </c>
+      <c r="CH16">
+        <v>64400000.0</v>
+      </c>
+      <c r="CI16">
+        <v>65500000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>57600000.0</v>
+      </c>
+      <c r="CK16">
+        <v>62500000.0</v>
+      </c>
+      <c r="CL16">
+        <v>60900000.0</v>
+      </c>
+      <c r="CM16">
+        <v>56900000.0</v>
+      </c>
+      <c r="CN16">
+        <v>55700000.0</v>
+      </c>
+      <c r="CO16">
+        <v>44700000.0</v>
+      </c>
+      <c r="CP16">
+        <v>60400000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>54600000.0</v>
+      </c>
+      <c r="CR16">
+        <v>61500000.0</v>
+      </c>
+      <c r="CS16">
+        <v>62200000.0</v>
+      </c>
+      <c r="CT16">
+        <v>61000000.0</v>
+      </c>
+      <c r="CU16">
+        <v>54900000.0</v>
+      </c>
+      <c r="CV16">
+        <v>68700000.0</v>
+      </c>
+      <c r="CW16">
+        <v>56800000.0</v>
+      </c>
+      <c r="CX16">
+        <v>58100000.0</v>
+      </c>
+      <c r="CY16">
+        <v>49600000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>56500000.0</v>
+      </c>
+      <c r="DA16">
+        <v>55100000.0</v>
+      </c>
+      <c r="DB16">
+        <v>59200000.0</v>
+      </c>
+      <c r="DC16">
+        <v>50200000.0</v>
+      </c>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+    </row>
+    <row r="17" spans="1:114">
+      <c r="A17" t="s">
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>566000000.0</v>
+      </c>
+      <c r="C17">
+        <v>525000000.0</v>
+      </c>
+      <c r="D17">
+        <v>544000000.0</v>
+      </c>
+      <c r="E17">
+        <v>550000000.0</v>
+      </c>
+      <c r="F17">
+        <v>550000000.0</v>
+      </c>
+      <c r="G17">
+        <v>495000000.0</v>
+      </c>
+      <c r="H17">
+        <v>512500000.0</v>
+      </c>
+      <c r="I17">
+        <v>565900000.0</v>
+      </c>
+      <c r="J17">
+        <v>511900000.0</v>
+      </c>
+      <c r="K17">
+        <v>453700000.0</v>
+      </c>
+      <c r="L17">
+        <v>439700000.0</v>
+      </c>
+      <c r="M17">
+        <v>480300000.0</v>
+      </c>
+      <c r="N17">
+        <v>427600000.0</v>
+      </c>
+      <c r="O17">
+        <v>383900000.0</v>
+      </c>
+      <c r="P17">
+        <v>347000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>416900000.0</v>
+      </c>
+      <c r="R17">
+        <v>371900000.0</v>
+      </c>
+      <c r="S17">
+        <v>351900000.0</v>
+      </c>
+      <c r="T17">
+        <v>313100000.0</v>
+      </c>
+      <c r="U17">
+        <v>350800000.0</v>
+      </c>
+      <c r="V17">
+        <v>332000000.0</v>
+      </c>
+      <c r="W17">
+        <v>296400000.0</v>
+      </c>
+      <c r="X17">
+        <v>236300000.0</v>
+      </c>
+      <c r="Y17">
+        <v>260200000.0</v>
+      </c>
+      <c r="Z17">
+        <v>226300000.0</v>
+      </c>
+      <c r="AA17">
+        <v>246800000.0</v>
+      </c>
+      <c r="AB17">
+        <v>290000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>298000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>250900000.0</v>
+      </c>
+      <c r="AE17">
+        <v>234900000.0</v>
+      </c>
+      <c r="AF17">
+        <v>301100000.0</v>
+      </c>
+      <c r="AG17">
+        <v>262900000.0</v>
+      </c>
+      <c r="AH17">
+        <v>235700000.0</v>
+      </c>
+      <c r="AI17">
+        <v>237900000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>664500000.0</v>
+      </c>
+      <c r="AK17">
+        <v>223300000.0</v>
+      </c>
+      <c r="AL17">
+        <v>203400000.0</v>
+      </c>
+      <c r="AM17">
+        <v>187800000.0</v>
+      </c>
+      <c r="AN17">
+        <v>189600000.0</v>
+      </c>
+      <c r="AO17">
+        <v>85700000.0</v>
+      </c>
+      <c r="AP17">
+        <v>181000000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>156900000.0</v>
+      </c>
+      <c r="AR17">
+        <v>172400000.0</v>
+      </c>
+      <c r="AS17">
+        <v>215200000.0</v>
+      </c>
+      <c r="AT17">
+        <v>190300000.0</v>
+      </c>
+      <c r="AU17">
+        <v>172500000.0</v>
+      </c>
+      <c r="AV17">
+        <v>50500000.0</v>
+      </c>
+      <c r="AW17">
+        <v>185800000.0</v>
+      </c>
+      <c r="AX17">
+        <v>179000000.0</v>
+      </c>
+      <c r="AY17">
+        <v>132600000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>236700000.0</v>
+      </c>
+      <c r="BA17">
+        <v>171100000.0</v>
+      </c>
+      <c r="BB17">
+        <v>56400000.0</v>
+      </c>
+      <c r="BC17">
+        <v>124900000.0</v>
+      </c>
+      <c r="BD17">
+        <v>-33600000.0</v>
+      </c>
+      <c r="BE17">
+        <v>152800000.0</v>
+      </c>
+      <c r="BF17">
+        <v>149500000.0</v>
+      </c>
+      <c r="BG17">
+        <v>303400000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>398400000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>147900000.0</v>
+      </c>
+      <c r="BM17">
+        <v>134500000.0</v>
+      </c>
+      <c r="BN17">
+        <v>159900000.0</v>
+      </c>
+      <c r="BO17">
+        <v>65200000.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>121000000.0</v>
+      </c>
+      <c r="BR17">
+        <v>226200000.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+    </row>
+    <row r="18" spans="1:114">
+      <c r="A18" t="s">
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>-149000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-149000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-144000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-141000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-143000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-138000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-131600000.0</v>
+      </c>
+      <c r="I18">
+        <v>-133900000.0</v>
+      </c>
+      <c r="J18">
+        <v>-126700000.0</v>
+      </c>
+      <c r="K18">
+        <v>-137800000.0</v>
+      </c>
+      <c r="L18">
+        <v>-127900000.0</v>
+      </c>
+      <c r="M18">
+        <v>-125600000.0</v>
+      </c>
+      <c r="N18">
+        <v>-122800000.0</v>
+      </c>
+      <c r="O18">
+        <v>-125300000.0</v>
+      </c>
+      <c r="P18">
+        <v>-111500000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-104400000.0</v>
+      </c>
+      <c r="R18">
+        <v>-93300000.0</v>
+      </c>
+      <c r="S18">
+        <v>-83000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-79200000.0</v>
+      </c>
+      <c r="U18">
+        <v>-77500000.0</v>
+      </c>
+      <c r="V18">
+        <v>-77800000.0</v>
+      </c>
+      <c r="W18">
+        <v>-77600000.0</v>
+      </c>
+      <c r="X18">
+        <v>-77000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-88400000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-88300000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-96300000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-94100000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-97100000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-98500000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+    </row>
+    <row r="19" spans="1:114">
+      <c r="A19" t="s">
+        <v>192</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>-2600000.0</v>
+      </c>
+      <c r="O19">
+        <v>4700000.0</v>
+      </c>
+      <c r="P19">
+        <v>-90900000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-51300000.0</v>
+      </c>
+      <c r="R19">
+        <v>-17500000.0</v>
+      </c>
+      <c r="S19">
+        <v>-4900000.0</v>
+      </c>
+      <c r="T19">
+        <v>-145100000.0</v>
+      </c>
+      <c r="U19">
+        <v>-15400000.0</v>
+      </c>
+      <c r="V19">
+        <v>-12100000.0</v>
+      </c>
+      <c r="W19">
+        <v>-13900000.0</v>
+      </c>
+      <c r="X19">
+        <v>-166400000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-40300000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-3500000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-600000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-83200000.0</v>
+      </c>
+      <c r="AC19">
+        <v>3700000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-9600000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-29200000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>900000.0</v>
+      </c>
+      <c r="AI19">
+        <v>1200000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-2600000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-7200000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-194700000.0</v>
+      </c>
+      <c r="AP19">
+        <v>1800000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-200000.0</v>
+      </c>
+      <c r="AR19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-300000.0</v>
+      </c>
+      <c r="AT19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU19">
+        <v>300000.0</v>
+      </c>
+      <c r="AV19">
+        <v>500000.0</v>
+      </c>
+      <c r="AW19"/>
+      <c r="AX19">
+        <v>-700000.0</v>
+      </c>
+      <c r="AY19">
+        <v>1100000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>1000000.0</v>
+      </c>
+      <c r="BA19">
+        <v>1100000.0</v>
+      </c>
+      <c r="BB19">
+        <v>100000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-1300000.0</v>
+      </c>
+      <c r="BD19">
+        <v>2700000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-1600000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-109600000.0</v>
+      </c>
+      <c r="BG19">
+        <v>300000.0</v>
+      </c>
+      <c r="BH19"/>
+      <c r="BI19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19">
+        <v>-8200000.0</v>
+      </c>
+      <c r="BM19">
+        <v>-15900000.0</v>
+      </c>
+      <c r="BN19"/>
+      <c r="BO19">
+        <v>-130600000.0</v>
+      </c>
+      <c r="BP19"/>
+      <c r="BQ19">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BR19">
+        <v>1800000.0</v>
+      </c>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+    </row>
+    <row r="20" spans="1:114">
+      <c r="A20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
+        <v>15500000.0</v>
+      </c>
+      <c r="O20">
+        <v>5500000.0</v>
+      </c>
+      <c r="P20">
+        <v>8300000.0</v>
+      </c>
+      <c r="Q20">
+        <v>6800000.0</v>
+      </c>
+      <c r="R20">
+        <v>5900000.0</v>
+      </c>
+      <c r="S20">
+        <v>6000000.0</v>
+      </c>
+      <c r="T20">
+        <v>5400000.0</v>
+      </c>
+      <c r="U20">
+        <v>4600000.0</v>
+      </c>
+      <c r="V20">
+        <v>3800000.0</v>
+      </c>
+      <c r="W20">
+        <v>2800000.0</v>
+      </c>
+      <c r="X20">
+        <v>4200000.0</v>
+      </c>
+      <c r="Y20">
+        <v>9800000.0</v>
+      </c>
+      <c r="Z20">
+        <v>2200000.0</v>
+      </c>
+      <c r="AA20">
+        <v>3800000.0</v>
+      </c>
+      <c r="AB20">
+        <v>1200000.0</v>
+      </c>
+      <c r="AC20">
+        <v>8500000.0</v>
+      </c>
+      <c r="AD20">
+        <v>1500000.0</v>
+      </c>
+      <c r="AE20">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>3900000.0</v>
+      </c>
+      <c r="AG20">
+        <v>9200000.0</v>
+      </c>
+      <c r="AH20">
+        <v>3800000.0</v>
+      </c>
+      <c r="AI20">
+        <v>9500000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>5400000.0</v>
+      </c>
+      <c r="AK20">
+        <v>3700000.0</v>
+      </c>
+      <c r="AL20">
+        <v>4100000.0</v>
+      </c>
+      <c r="AM20">
+        <v>4400000.0</v>
+      </c>
+      <c r="AN20">
+        <v>7100000.0</v>
+      </c>
+      <c r="AO20">
+        <v>7200000.0</v>
+      </c>
+      <c r="AP20">
+        <v>14500000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>11900000.0</v>
+      </c>
+      <c r="AR20">
+        <v>40700000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>1800000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>1800000.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>700000.0</v>
+      </c>
+      <c r="BB20">
+        <v>3000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>4900000.0</v>
+      </c>
+      <c r="BD20">
+        <v>11100000.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>1800000.0</v>
+      </c>
+      <c r="BM20">
+        <v>2600000.0</v>
+      </c>
+      <c r="BN20">
+        <v>1400000.0</v>
+      </c>
+      <c r="BO20">
+        <v>5600000.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>12300000.0</v>
+      </c>
+      <c r="BR20">
+        <v>12300000.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+    </row>
+    <row r="21" spans="1:114">
+      <c r="A21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B21">
+        <v>901000000.0</v>
+      </c>
+      <c r="C21">
+        <v>831000000.0</v>
+      </c>
+      <c r="D21">
+        <v>807000000.0</v>
+      </c>
+      <c r="E21">
+        <v>839000000.0</v>
+      </c>
+      <c r="F21">
+        <v>870000000.0</v>
+      </c>
+      <c r="G21">
+        <v>807000000.0</v>
+      </c>
+      <c r="H21">
+        <v>812000000.0</v>
+      </c>
+      <c r="I21">
+        <v>854600000.0</v>
+      </c>
+      <c r="J21">
+        <v>818100000.0</v>
+      </c>
+      <c r="K21">
+        <v>738700000.0</v>
+      </c>
+      <c r="L21">
+        <v>714100000.0</v>
+      </c>
+      <c r="M21">
+        <v>738800000.0</v>
+      </c>
+      <c r="N21">
+        <v>722700000.0</v>
+      </c>
+      <c r="O21">
+        <v>649600000.0</v>
+      </c>
+      <c r="P21">
+        <v>584400000.0</v>
+      </c>
+      <c r="Q21">
+        <v>665900000.0</v>
+      </c>
+      <c r="R21">
+        <v>589600000.0</v>
+      </c>
+      <c r="S21">
+        <v>566600000.0</v>
+      </c>
+      <c r="T21">
+        <v>507700000.0</v>
+      </c>
+      <c r="U21">
+        <v>568800000.0</v>
+      </c>
+      <c r="V21">
+        <v>522600000.0</v>
+      </c>
+      <c r="W21">
+        <v>494100000.0</v>
+      </c>
+      <c r="X21">
+        <v>481800000.0</v>
+      </c>
+      <c r="Y21">
+        <v>489200000.0</v>
+      </c>
+      <c r="Z21">
+        <v>395400000.0</v>
+      </c>
+      <c r="AA21">
+        <v>429000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>464700000.0</v>
+      </c>
+      <c r="AC21">
+        <v>454200000.0</v>
+      </c>
+      <c r="AD21">
+        <v>441000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>426100000.0</v>
+      </c>
+      <c r="AF21">
+        <v>497800000.0</v>
+      </c>
+      <c r="AG21">
+        <v>443300000.0</v>
+      </c>
+      <c r="AH21">
+        <v>410600000.0</v>
+      </c>
+      <c r="AI21">
+        <v>412200000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>405700000.0</v>
+      </c>
+      <c r="AK21">
+        <v>436500000.0</v>
+      </c>
+      <c r="AL21">
+        <v>430400000.0</v>
+      </c>
+      <c r="AM21">
+        <v>385900000.0</v>
+      </c>
+      <c r="AN21">
+        <v>406400000.0</v>
+      </c>
+      <c r="AO21">
+        <v>433100000.0</v>
+      </c>
+      <c r="AP21">
+        <v>382100000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>345500000.0</v>
+      </c>
+      <c r="AR21">
+        <v>353900000.0</v>
+      </c>
+      <c r="AS21">
+        <v>442900000.0</v>
+      </c>
+      <c r="AT21">
+        <v>389200000.0</v>
+      </c>
+      <c r="AU21">
+        <v>372800000.0</v>
+      </c>
+      <c r="AV21">
+        <v>166400000.0</v>
+      </c>
+      <c r="AW21">
+        <v>382400000.0</v>
+      </c>
+      <c r="AX21">
+        <v>378300000.0</v>
+      </c>
+      <c r="AY21">
+        <v>306100000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>402600000.0</v>
+      </c>
+      <c r="BA21">
+        <v>352300000.0</v>
+      </c>
+      <c r="BB21">
+        <v>181200000.0</v>
+      </c>
+      <c r="BC21">
+        <v>274200000.0</v>
+      </c>
+      <c r="BD21">
+        <v>288800000.0</v>
+      </c>
+      <c r="BE21">
+        <v>317900000.0</v>
+      </c>
+      <c r="BF21">
+        <v>387000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>326900000.0</v>
+      </c>
+      <c r="BH21">
+        <v>366800000.0</v>
+      </c>
+      <c r="BI21">
+        <v>408500000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>401200000.0</v>
+      </c>
+      <c r="BK21">
+        <v>376200000.0</v>
+      </c>
+      <c r="BL21">
+        <v>389400000.0</v>
+      </c>
+      <c r="BM21">
+        <v>367600000.0</v>
+      </c>
+      <c r="BN21">
+        <v>400800000.0</v>
+      </c>
+      <c r="BO21">
+        <v>381300000.0</v>
+      </c>
+      <c r="BP21">
+        <v>329200000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>386900000.0</v>
+      </c>
+      <c r="BR21">
+        <v>520700000.0</v>
+      </c>
+      <c r="BS21">
+        <v>353000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-111600000.0</v>
+      </c>
+      <c r="BU21">
+        <v>167000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>85600000.0</v>
+      </c>
+      <c r="BW21">
+        <v>142200000.0</v>
+      </c>
+      <c r="BX21">
+        <v>139900000.0</v>
+      </c>
+      <c r="BY21">
+        <v>128300000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>153100000.0</v>
+      </c>
+      <c r="CA21">
+        <v>114700000.0</v>
+      </c>
+      <c r="CB21">
+        <v>129700000.0</v>
+      </c>
+      <c r="CC21">
+        <v>133400000.0</v>
+      </c>
+      <c r="CD21">
+        <v>134000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>122400000.0</v>
+      </c>
+      <c r="CF21">
+        <v>115400000.0</v>
+      </c>
+      <c r="CG21">
+        <v>119400000.0</v>
+      </c>
+      <c r="CH21">
+        <v>122900000.0</v>
+      </c>
+      <c r="CI21">
+        <v>119500000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>109600000.0</v>
+      </c>
+      <c r="CK21">
+        <v>116500000.0</v>
+      </c>
+      <c r="CL21">
+        <v>116200000.0</v>
+      </c>
+      <c r="CM21">
+        <v>110000000.0</v>
+      </c>
+      <c r="CN21">
+        <v>106500000.0</v>
+      </c>
+      <c r="CO21">
+        <v>87300000.0</v>
+      </c>
+      <c r="CP21">
+        <v>113500000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>105400000.0</v>
+      </c>
+      <c r="CR21">
+        <v>118100000.0</v>
+      </c>
+      <c r="CS21">
+        <v>118200000.0</v>
+      </c>
+      <c r="CT21">
+        <v>116300000.0</v>
+      </c>
+      <c r="CU21">
+        <v>106900000.0</v>
+      </c>
+      <c r="CV21">
+        <v>62000000.0</v>
+      </c>
+      <c r="CW21">
+        <v>110400000.0</v>
+      </c>
+      <c r="CX21">
+        <v>111800000.0</v>
+      </c>
+      <c r="CY21">
+        <v>98900000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>102200000.0</v>
+      </c>
+      <c r="DA21">
+        <v>114200000.0</v>
+      </c>
+      <c r="DB21">
+        <v>115900000.0</v>
+      </c>
+      <c r="DC21">
+        <v>101700000.0</v>
+      </c>
+      <c r="DD21">
+        <v>105100000.0</v>
+      </c>
+      <c r="DE21">
+        <v>103500000.0</v>
+      </c>
+      <c r="DF21">
+        <v>102600000.0</v>
+      </c>
+      <c r="DG21">
+        <v>79400000.0</v>
+      </c>
+      <c r="DH21">
+        <v>79400000.0</v>
+      </c>
+      <c r="DI21">
+        <v>75300000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>70700000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:114">
+      <c r="A22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+    </row>
+    <row r="23" spans="1:114">
+      <c r="A23" t="s">
+        <v>196</v>
+      </c>
+      <c r="B23">
+        <v>3529000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3282000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3328000000.0</v>
+      </c>
+      <c r="E23">
+        <v>3373000000.0</v>
+      </c>
+      <c r="F23">
+        <v>3365000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3202000000.0</v>
+      </c>
+      <c r="H23">
+        <v>3234000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3221600000.0</v>
+      </c>
+      <c r="J23">
+        <v>3229900000.0</v>
+      </c>
+      <c r="K23">
+        <v>3123000000.0</v>
+      </c>
+      <c r="L23">
+        <v>3117500000.0</v>
+      </c>
+      <c r="M23">
+        <v>3087100000.0</v>
+      </c>
+      <c r="N23">
+        <v>3003200000.0</v>
+      </c>
+      <c r="O23">
+        <v>2931500000.0</v>
+      </c>
+      <c r="P23">
+        <v>2945300000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2931900000.0</v>
+      </c>
+      <c r="R23">
+        <v>2824000000.0</v>
+      </c>
+      <c r="S23">
+        <v>2403500000.0</v>
+      </c>
+      <c r="T23">
+        <v>2445200000.0</v>
+      </c>
+      <c r="U23">
+        <v>2365100000.0</v>
+      </c>
+      <c r="V23">
+        <v>2290200000.0</v>
+      </c>
+      <c r="W23">
+        <v>2102300000.0</v>
+      </c>
+      <c r="X23">
+        <v>2091500000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2082900000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2059000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2124900000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2112000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2192700000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2164300000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2044500000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2031800000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2122000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2106900000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2015300000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2154300000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2126800000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2097300000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2007600000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1972700000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1976200000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1954100000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1885600000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1931800000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1901100000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1922200000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1796600000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2039100000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1881400000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1843700000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1767600000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1738900000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1770800000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1874400000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1658400000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1726500000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1728800000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1673600000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1659100000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1655100000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1707700000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1666000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1588700000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1637600000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1666000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1663100000.0</v>
+      </c>
+      <c r="BO23">
+        <v>1570300000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1655200000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1674300000.0</v>
+      </c>
+      <c r="BR23">
+        <v>1533100000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1671300000.0</v>
+      </c>
+      <c r="BT23">
+        <v>1273300000.0</v>
+      </c>
+      <c r="BU23">
+        <v>667000000.0</v>
+      </c>
+      <c r="BV23">
+        <v>741900000.0</v>
+      </c>
+      <c r="BW23">
+        <v>637000000.0</v>
+      </c>
+      <c r="BX23">
+        <v>656100000.0</v>
+      </c>
+      <c r="BY23">
+        <v>677900000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>655300000.0</v>
+      </c>
+      <c r="CA23">
+        <v>650900000.0</v>
+      </c>
+      <c r="CB23">
+        <v>636500000.0</v>
+      </c>
+      <c r="CC23">
+        <v>653700000.0</v>
+      </c>
+      <c r="CD23">
+        <v>645800000.0</v>
+      </c>
+      <c r="CE23">
+        <v>615100000.0</v>
+      </c>
+      <c r="CF23">
+        <v>622700000.0</v>
+      </c>
+      <c r="CG23">
+        <v>610600000.0</v>
+      </c>
+      <c r="CH23">
+        <v>595700000.0</v>
+      </c>
+      <c r="CI23">
+        <v>557700000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>578100000.0</v>
+      </c>
+      <c r="CK23">
+        <v>583400000.0</v>
+      </c>
+      <c r="CL23">
+        <v>567000000.0</v>
+      </c>
+      <c r="CM23">
+        <v>527300000.0</v>
+      </c>
+      <c r="CN23">
+        <v>531400000.0</v>
+      </c>
+      <c r="CO23">
+        <v>560700000.0</v>
+      </c>
+      <c r="CP23">
+        <v>523800000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>489200000.0</v>
+      </c>
+      <c r="CR23">
+        <v>487200000.0</v>
+      </c>
+      <c r="CS23">
+        <v>491500000.0</v>
+      </c>
+      <c r="CT23">
+        <v>481900000.0</v>
+      </c>
+      <c r="CU23">
+        <v>445000000.0</v>
+      </c>
+      <c r="CV23">
+        <v>501500000.0</v>
+      </c>
+      <c r="CW23">
+        <v>472200000.0</v>
+      </c>
+      <c r="CX23">
+        <v>464200000.0</v>
+      </c>
+      <c r="CY23">
+        <v>436500000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>426900000.0</v>
+      </c>
+      <c r="DA23">
+        <v>424900000.0</v>
+      </c>
+      <c r="DB23">
+        <v>417600000.0</v>
+      </c>
+      <c r="DC23">
+        <v>399800000.0</v>
+      </c>
+      <c r="DD23">
+        <v>383700000.0</v>
+      </c>
+      <c r="DE23">
+        <v>387100000.0</v>
+      </c>
+      <c r="DF23">
+        <v>353000000.0</v>
+      </c>
+      <c r="DG23">
+        <v>324100000.0</v>
+      </c>
+      <c r="DH23">
+        <v>298000000.0</v>
+      </c>
+      <c r="DI23">
+        <v>279700000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>265200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:114">
+      <c r="A24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+    </row>
+    <row r="25" spans="1:114">
+      <c r="A25" t="s">
+        <v>198</v>
+      </c>
+      <c r="B25">
+        <v>518000000.0</v>
+      </c>
+      <c r="C25">
+        <v>491000000.0</v>
+      </c>
+      <c r="D25">
+        <v>486000000.0</v>
+      </c>
+      <c r="E25">
+        <v>488000000.0</v>
+      </c>
+      <c r="F25">
+        <v>492000000.0</v>
+      </c>
+      <c r="G25">
+        <v>462000000.0</v>
+      </c>
+      <c r="H25">
+        <v>469700000.0</v>
+      </c>
+      <c r="I25">
+        <v>448700000.0</v>
+      </c>
+      <c r="J25">
+        <v>439800000.0</v>
+      </c>
+      <c r="K25">
+        <v>425800000.0</v>
+      </c>
+      <c r="L25">
+        <v>426700000.0</v>
+      </c>
+      <c r="M25">
+        <v>407000000.0</v>
+      </c>
+      <c r="N25">
+        <v>382800000.0</v>
+      </c>
+      <c r="O25">
+        <v>382800000.0</v>
+      </c>
+      <c r="P25">
+        <v>372500000.0</v>
+      </c>
+      <c r="Q25">
+        <v>376700000.0</v>
+      </c>
+      <c r="R25">
+        <v>359900000.0</v>
+      </c>
+      <c r="S25">
+        <v>332100000.0</v>
+      </c>
+      <c r="T25">
+        <v>319800000.0</v>
+      </c>
+      <c r="U25">
+        <v>322100000.0</v>
+      </c>
+      <c r="V25">
+        <v>323700000.0</v>
+      </c>
+      <c r="W25">
+        <v>302600000.0</v>
+      </c>
+      <c r="X25">
+        <v>288000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>291400000.0</v>
+      </c>
+      <c r="Z25">
+        <v>289900000.0</v>
+      </c>
+      <c r="AA25">
+        <v>289500000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25">
+        <v>203500000.0</v>
+      </c>
+      <c r="BF25">
+        <v>214900000.0</v>
+      </c>
+      <c r="BG25">
+        <v>213700000.0</v>
+      </c>
+      <c r="BH25">
+        <v>214200000.0</v>
+      </c>
+      <c r="BI25">
+        <v>215000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>208600000.0</v>
+      </c>
+      <c r="BK25">
+        <v>205800000.0</v>
+      </c>
+      <c r="BL25">
+        <v>205300000.0</v>
+      </c>
+      <c r="BM25">
+        <v>211600000.0</v>
+      </c>
+      <c r="BN25">
+        <v>213800000.0</v>
+      </c>
+      <c r="BO25">
+        <v>203000000.0</v>
+      </c>
+      <c r="BP25">
+        <v>211000000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>218200000.0</v>
+      </c>
+      <c r="BR25">
+        <v>218700000.0</v>
+      </c>
+      <c r="BS25">
+        <v>221800000.0</v>
+      </c>
+      <c r="BT25">
+        <v>127200000.0</v>
+      </c>
+      <c r="BU25">
+        <v>77300000.0</v>
+      </c>
+      <c r="BV25">
+        <v>76200000.0</v>
+      </c>
+      <c r="BW25">
+        <v>73400000.0</v>
+      </c>
+      <c r="BX25">
+        <v>71600000.0</v>
+      </c>
+      <c r="BY25">
+        <v>78000000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>76900000.0</v>
+      </c>
+      <c r="CA25">
+        <v>79000000.0</v>
+      </c>
+      <c r="CB25">
+        <v>71600000.0</v>
+      </c>
+      <c r="CC25">
+        <v>76900000.0</v>
+      </c>
+      <c r="CD25">
+        <v>74400000.0</v>
+      </c>
+      <c r="CE25">
+        <v>73100000.0</v>
+      </c>
+      <c r="CF25">
+        <v>72300000.0</v>
+      </c>
+      <c r="CG25">
+        <v>72800000.0</v>
+      </c>
+      <c r="CH25">
+        <v>71500000.0</v>
+      </c>
+      <c r="CI25">
+        <v>62200000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>65700000.0</v>
+      </c>
+      <c r="CK25">
+        <v>69300000.0</v>
+      </c>
+      <c r="CL25">
+        <v>65700000.0</v>
+      </c>
+      <c r="CM25">
+        <v>58700000.0</v>
+      </c>
+      <c r="CN25">
+        <v>61200000.0</v>
+      </c>
+      <c r="CO25">
+        <v>61700000.0</v>
+      </c>
+      <c r="CP25">
+        <v>59400000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>56800000.0</v>
+      </c>
+      <c r="CR25">
+        <v>52400000.0</v>
+      </c>
+      <c r="CS25">
+        <v>53400000.0</v>
+      </c>
+      <c r="CT25">
+        <v>49400000.0</v>
+      </c>
+      <c r="CU25">
+        <v>44400000.0</v>
+      </c>
+      <c r="CV25">
+        <v>-6900000.0</v>
+      </c>
+      <c r="CW25">
+        <v>56600000.0</v>
+      </c>
+      <c r="CX25">
+        <v>53900000.0</v>
+      </c>
+      <c r="CY25">
+        <v>50300000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>51300000.0</v>
+      </c>
+      <c r="DA25">
+        <v>50600000.0</v>
+      </c>
+      <c r="DB25">
+        <v>49200000.0</v>
+      </c>
+      <c r="DC25">
+        <v>46300000.0</v>
+      </c>
+      <c r="DD25">
+        <v>45400000.0</v>
+      </c>
+      <c r="DE25">
+        <v>44800000.0</v>
+      </c>
+      <c r="DF25">
+        <v>39600000.0</v>
+      </c>
+      <c r="DG25">
+        <v>33400000.0</v>
+      </c>
+      <c r="DH25">
+        <v>29800000.0</v>
+      </c>
+      <c r="DI25">
+        <v>26800000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>24900000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:114">
+      <c r="A26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+    </row>
+    <row r="27" spans="1:114">
+      <c r="A27" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>12500000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>14600000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>115200000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
+        <v>19700000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27">
+        <v>19700000.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27">
+        <v>19400000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>19500000.0</v>
+      </c>
+      <c r="BK27">
+        <v>19700000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27">
+        <v>20200000.0</v>
+      </c>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27">
+        <v>22200000.0</v>
+      </c>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+    </row>
+    <row r="28" spans="1:114">
+      <c r="A28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28">
+        <v>429000000.0</v>
+      </c>
+      <c r="C28">
+        <v>413000000.0</v>
+      </c>
+      <c r="D28">
+        <v>423000000.0</v>
+      </c>
+      <c r="E28">
+        <v>413000000.0</v>
+      </c>
+      <c r="F28">
+        <v>417000000.0</v>
+      </c>
+      <c r="G28">
+        <v>417000000.0</v>
+      </c>
+      <c r="H28">
+        <v>439300000.0</v>
+      </c>
+      <c r="I28">
+        <v>406000000.0</v>
+      </c>
+      <c r="J28">
+        <v>395100000.0</v>
+      </c>
+      <c r="K28">
+        <v>406700000.0</v>
+      </c>
+      <c r="L28">
+        <v>407600000.0</v>
+      </c>
+      <c r="M28">
+        <v>377000000.0</v>
+      </c>
+      <c r="N28">
+        <v>373600000.0</v>
+      </c>
+      <c r="O28">
+        <v>363800000.0</v>
+      </c>
+      <c r="P28">
+        <v>366500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>342900000.0</v>
+      </c>
+      <c r="R28">
+        <v>330100000.0</v>
+      </c>
+      <c r="S28">
+        <v>296400000.0</v>
+      </c>
+      <c r="T28">
+        <v>314300000.0</v>
+      </c>
+      <c r="U28">
+        <v>291800000.0</v>
+      </c>
+      <c r="V28">
+        <v>308600000.0</v>
+      </c>
+      <c r="W28">
+        <v>261100000.0</v>
+      </c>
+      <c r="X28">
+        <v>251900000.0</v>
+      </c>
+      <c r="Y28">
+        <v>250000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>249300000.0</v>
+      </c>
+      <c r="AA28">
+        <v>268400000.0</v>
+      </c>
+      <c r="AB28">
+        <v>263500000.0</v>
+      </c>
+      <c r="AC28">
+        <v>267900000.0</v>
+      </c>
+      <c r="AD28">
+        <v>256100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>258900000.0</v>
+      </c>
+      <c r="AF28">
+        <v>284500000.0</v>
+      </c>
+      <c r="AG28">
+        <v>250100000.0</v>
+      </c>
+      <c r="AH28">
+        <v>246100000.0</v>
+      </c>
+      <c r="AI28">
+        <v>254400000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>266400000.0</v>
+      </c>
+      <c r="AK28">
+        <v>258700000.0</v>
+      </c>
+      <c r="AL28">
+        <v>253500000.0</v>
+      </c>
+      <c r="AM28">
+        <v>248100000.0</v>
+      </c>
+      <c r="AN28">
+        <v>246700000.0</v>
+      </c>
+      <c r="AO28">
+        <v>229400000.0</v>
+      </c>
+      <c r="AP28">
+        <v>236500000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>236600000.0</v>
+      </c>
+      <c r="AR28">
+        <v>258200000.0</v>
+      </c>
+      <c r="AS28">
+        <v>237900000.0</v>
+      </c>
+      <c r="AT28">
+        <v>230000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>234300000.0</v>
+      </c>
+      <c r="AV28">
+        <v>248800000.0</v>
+      </c>
+      <c r="AW28">
+        <v>221100000.0</v>
+      </c>
+      <c r="AX28">
+        <v>216000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>210400000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>201500000.0</v>
+      </c>
+      <c r="BA28">
+        <v>209000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>223600000.0</v>
+      </c>
+      <c r="BC28">
+        <v>203600000.0</v>
+      </c>
+      <c r="BD28">
+        <v>198300000.0</v>
+      </c>
+      <c r="BE28">
+        <v>193800000.0</v>
+      </c>
+      <c r="BF28">
+        <v>198000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>222500000.0</v>
+      </c>
+      <c r="BH28">
+        <v>213900000.0</v>
+      </c>
+      <c r="BI28">
+        <v>207500000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>200100000.0</v>
+      </c>
+      <c r="BK28">
+        <v>203900000.0</v>
+      </c>
+      <c r="BL28">
+        <v>167000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>229500000.0</v>
+      </c>
+      <c r="BN28">
+        <v>210800000.0</v>
+      </c>
+      <c r="BO28">
+        <v>230500000.0</v>
+      </c>
+      <c r="BP28">
+        <v>243100000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>247600000.0</v>
+      </c>
+      <c r="BR28">
+        <v>237700000.0</v>
+      </c>
+      <c r="BS28">
+        <v>240800000.0</v>
+      </c>
+      <c r="BT28">
+        <v>182700000.0</v>
+      </c>
+      <c r="BU28">
+        <v>85600000.0</v>
+      </c>
+      <c r="BV28">
+        <v>83700000.0</v>
+      </c>
+      <c r="BW28">
+        <v>82700000.0</v>
+      </c>
+      <c r="BX28">
+        <v>84500000.0</v>
+      </c>
+      <c r="BY28">
+        <v>76800000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>77900000.0</v>
+      </c>
+      <c r="CA28">
+        <v>81100000.0</v>
+      </c>
+      <c r="CB28">
+        <v>78500000.0</v>
+      </c>
+      <c r="CC28">
+        <v>79600000.0</v>
+      </c>
+      <c r="CD28">
+        <v>75100000.0</v>
+      </c>
+      <c r="CE28">
+        <v>81800000.0</v>
+      </c>
+      <c r="CF28">
+        <v>87600000.0</v>
+      </c>
+      <c r="CG28">
+        <v>71800000.0</v>
+      </c>
+      <c r="CH28">
+        <v>73700000.0</v>
+      </c>
+      <c r="CI28">
+        <v>74400000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>83900000.0</v>
+      </c>
+      <c r="CK28">
+        <v>68700000.0</v>
+      </c>
+      <c r="CL28">
+        <v>66900000.0</v>
+      </c>
+      <c r="CM28">
+        <v>62500000.0</v>
+      </c>
+      <c r="CN28">
+        <v>65500000.0</v>
+      </c>
+      <c r="CO28">
+        <v>65300000.0</v>
+      </c>
+      <c r="CP28">
+        <v>62000000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>61600000.0</v>
+      </c>
+      <c r="CR28">
+        <v>58600000.0</v>
+      </c>
+      <c r="CS28">
+        <v>60500000.0</v>
+      </c>
+      <c r="CT28">
+        <v>61000000.0</v>
+      </c>
+      <c r="CU28">
+        <v>58600000.0</v>
+      </c>
+      <c r="CV28">
+        <v>66800000.0</v>
+      </c>
+      <c r="CW28">
+        <v>57400000.0</v>
+      </c>
+      <c r="CX28">
+        <v>55800000.0</v>
+      </c>
+      <c r="CY28">
+        <v>56500000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>55900000.0</v>
+      </c>
+      <c r="DA28">
+        <v>49400000.0</v>
+      </c>
+      <c r="DB28">
+        <v>47900000.0</v>
+      </c>
+      <c r="DC28">
+        <v>47400000.0</v>
+      </c>
+      <c r="DD28">
+        <v>47900000.0</v>
+      </c>
+      <c r="DE28">
+        <v>46400000.0</v>
+      </c>
+      <c r="DF28">
+        <v>43300000.0</v>
+      </c>
+      <c r="DG28">
+        <v>46000000.0</v>
+      </c>
+      <c r="DH28">
+        <v>37200000.0</v>
+      </c>
+      <c r="DI28">
+        <v>32900000.0</v>
+      </c>
+      <c r="DJ28"/>
+    </row>
+    <row r="29" spans="1:114">
+      <c r="A29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29">
+        <v>133000000.0</v>
+      </c>
+      <c r="C29">
+        <v>131000000.0</v>
+      </c>
+      <c r="D29">
+        <v>19000000.0</v>
+      </c>
+      <c r="E29">
+        <v>95000000.0</v>
+      </c>
+      <c r="F29">
+        <v>170000000.0</v>
+      </c>
+      <c r="G29">
+        <v>170000000.0</v>
+      </c>
+      <c r="H29">
+        <v>20200000.0</v>
+      </c>
+      <c r="I29">
+        <v>80600000.0</v>
+      </c>
+      <c r="J29">
+        <v>142100000.0</v>
+      </c>
+      <c r="K29">
+        <v>145200000.0</v>
+      </c>
+      <c r="L29">
+        <v>43200000.0</v>
+      </c>
+      <c r="M29">
+        <v>126000000.0</v>
+      </c>
+      <c r="N29">
+        <v>152600000.0</v>
+      </c>
+      <c r="O29">
+        <v>138200000.0</v>
+      </c>
+      <c r="P29">
+        <v>26400000.0</v>
+      </c>
+      <c r="Q29">
+        <v>90900000.0</v>
+      </c>
+      <c r="R29">
+        <v>106300000.0</v>
+      </c>
+      <c r="S29">
+        <v>120300000.0</v>
+      </c>
+      <c r="T29">
+        <v>-36200000.0</v>
+      </c>
+      <c r="U29">
+        <v>119900000.0</v>
+      </c>
+      <c r="V29">
+        <v>95400000.0</v>
+      </c>
+      <c r="W29">
+        <v>103700000.0</v>
+      </c>
+      <c r="X29">
+        <v>-35000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>58500000.0</v>
+      </c>
+      <c r="Z29">
+        <v>73800000.0</v>
+      </c>
+      <c r="AA29">
+        <v>75800000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-5100000.0</v>
+      </c>
+      <c r="AC29">
+        <v>71500000.0</v>
+      </c>
+      <c r="AD29">
+        <v>77700000.0</v>
+      </c>
+      <c r="AE29">
+        <v>77900000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+    </row>
+    <row r="30" spans="1:114">
+      <c r="A30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B30">
+        <v>966000000.0</v>
+      </c>
+      <c r="C30">
+        <v>425000000.0</v>
+      </c>
+      <c r="D30">
+        <v>924000000.0</v>
+      </c>
+      <c r="E30">
+        <v>910000000.0</v>
+      </c>
+      <c r="F30">
+        <v>916000000.0</v>
+      </c>
+      <c r="G30">
+        <v>888000000.0</v>
+      </c>
+      <c r="H30">
+        <v>447000000.0</v>
+      </c>
+      <c r="I30">
+        <v>406000000.0</v>
+      </c>
+      <c r="J30">
+        <v>407600000.0</v>
+      </c>
+      <c r="K30">
+        <v>414000000.0</v>
+      </c>
+      <c r="L30">
+        <v>426700000.0</v>
+      </c>
+      <c r="M30">
+        <v>395900000.0</v>
+      </c>
+      <c r="N30">
+        <v>396000000.0</v>
+      </c>
+      <c r="O30">
+        <v>379200000.0</v>
+      </c>
+      <c r="P30">
+        <v>391500000.0</v>
+      </c>
+      <c r="Q30">
+        <v>362800000.0</v>
+      </c>
+      <c r="R30">
+        <v>758300000.0</v>
+      </c>
+      <c r="S30">
+        <v>307800000.0</v>
+      </c>
+      <c r="T30">
+        <v>315500000.0</v>
+      </c>
+      <c r="U30">
+        <v>299000000.0</v>
+      </c>
+      <c r="V30">
+        <v>315800000.0</v>
+      </c>
+      <c r="W30">
+        <v>265399999.0</v>
+      </c>
+      <c r="X30">
+        <v>256300000.0</v>
+      </c>
+      <c r="Y30">
+        <v>256100000.0</v>
+      </c>
+      <c r="Z30">
+        <v>591100000.0</v>
+      </c>
+      <c r="AA30">
+        <v>277300000.0</v>
+      </c>
+      <c r="AB30">
+        <v>274000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>273500000.0</v>
+      </c>
+      <c r="AD30">
+        <v>262600000.0</v>
+      </c>
+      <c r="AE30">
+        <v>266399999.0</v>
+      </c>
+      <c r="AF30">
+        <v>272500000.0</v>
+      </c>
+      <c r="AG30">
+        <v>260899999.0</v>
+      </c>
+      <c r="AH30">
+        <v>252900000.0</v>
+      </c>
+      <c r="AI30">
+        <v>261200000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>274300000.0</v>
+      </c>
+      <c r="AK30">
+        <v>266700000.0</v>
+      </c>
+      <c r="AL30">
+        <v>262899999.0</v>
+      </c>
+      <c r="AM30">
+        <v>520600000.0</v>
+      </c>
+      <c r="AN30">
+        <v>249600000.0</v>
+      </c>
+      <c r="AO30">
+        <v>235400000.0</v>
+      </c>
+      <c r="AP30">
+        <v>527900000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>521700000.0</v>
+      </c>
+      <c r="AR30">
+        <v>532600000.0</v>
+      </c>
+      <c r="AS30">
+        <v>510900000.0</v>
+      </c>
+      <c r="AT30">
+        <v>501800000.0</v>
+      </c>
+      <c r="AU30">
+        <v>492300000.0</v>
+      </c>
+      <c r="AV30">
+        <v>522300000.0</v>
+      </c>
+      <c r="AW30">
+        <v>484100000.0</v>
+      </c>
+      <c r="AX30">
+        <v>474000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>446400000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>454900000.0</v>
+      </c>
+      <c r="BA30">
+        <v>495500000.0</v>
+      </c>
+      <c r="BB30">
+        <v>520500000.0</v>
+      </c>
+      <c r="BC30">
+        <v>501300000.0</v>
+      </c>
+      <c r="BD30">
+        <v>456100000.0</v>
+      </c>
+      <c r="BE30">
+        <v>448300000.0</v>
+      </c>
+      <c r="BF30">
+        <v>432600000.0</v>
+      </c>
+      <c r="BG30">
+        <v>452300000.0</v>
+      </c>
+      <c r="BH30">
+        <v>450800000.0</v>
+      </c>
+      <c r="BI30">
+        <v>447700000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>447600000.0</v>
+      </c>
+      <c r="BK30">
+        <v>429000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>446600000.0</v>
+      </c>
+      <c r="BM30">
+        <v>469200000.0</v>
+      </c>
+      <c r="BN30">
+        <v>447300000.0</v>
+      </c>
+      <c r="BO30">
+        <v>439600000.0</v>
+      </c>
+      <c r="BP30">
+        <v>468700000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>479100000.0</v>
+      </c>
+      <c r="BR30">
+        <v>318500000.0</v>
+      </c>
+      <c r="BS30">
+        <v>498800000.0</v>
+      </c>
+      <c r="BT30">
+        <v>492800000.0</v>
+      </c>
+      <c r="BU30">
+        <v>167500000.0</v>
+      </c>
+      <c r="BV30">
+        <v>164400000.0</v>
+      </c>
+      <c r="BW30">
+        <v>160500000.0</v>
+      </c>
+      <c r="BX30">
+        <v>160600000.0</v>
+      </c>
+      <c r="BY30">
+        <v>159100000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>159000000.0</v>
+      </c>
+      <c r="CA30">
+        <v>164200000.0</v>
+      </c>
+      <c r="CB30">
+        <v>154200000.0</v>
+      </c>
+      <c r="CC30">
+        <v>160500000.0</v>
+      </c>
+      <c r="CD30">
+        <v>153300000.0</v>
+      </c>
+      <c r="CE30">
+        <v>158700000.0</v>
+      </c>
+      <c r="CF30">
+        <v>151700000.0</v>
+      </c>
+      <c r="CG30">
+        <v>147700000.0</v>
+      </c>
+      <c r="CH30">
+        <v>144400000.0</v>
+      </c>
+      <c r="CI30">
+        <v>139000000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>140400000.0</v>
+      </c>
+      <c r="CK30">
+        <v>141400000.0</v>
+      </c>
+      <c r="CL30">
+        <v>135800000.0</v>
+      </c>
+      <c r="CM30">
+        <v>123800000.0</v>
+      </c>
+      <c r="CN30">
+        <v>126700000.0</v>
+      </c>
+      <c r="CO30">
+        <v>127000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>124500000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>121500000.0</v>
+      </c>
+      <c r="CR30">
+        <v>105400000.0</v>
+      </c>
+      <c r="CS30">
+        <v>113900000.0</v>
+      </c>
+      <c r="CT30">
+        <v>110400000.0</v>
+      </c>
+      <c r="CU30">
+        <v>103000000.0</v>
+      </c>
+      <c r="CV30">
+        <v>121400000.0</v>
+      </c>
+      <c r="CW30">
+        <v>114000000.0</v>
+      </c>
+      <c r="CX30">
+        <v>109700000.0</v>
+      </c>
+      <c r="CY30">
+        <v>95800000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>107200000.0</v>
+      </c>
+      <c r="DA30">
+        <v>100000000.0</v>
+      </c>
+      <c r="DB30">
+        <v>97100000.0</v>
+      </c>
+      <c r="DC30">
+        <v>93700000.0</v>
+      </c>
+      <c r="DD30">
+        <v>93300000.0</v>
+      </c>
+      <c r="DE30">
+        <v>91200000.0</v>
+      </c>
+      <c r="DF30">
+        <v>82900000.0</v>
+      </c>
+      <c r="DG30">
+        <v>79400000.0</v>
+      </c>
+      <c r="DH30">
+        <v>67000000.0</v>
+      </c>
+      <c r="DI30">
+        <v>59600000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>58400000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:114">
+      <c r="A31" t="s">
+        <v>204</v>
+      </c>
+      <c r="B31">
+        <v>-202000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-175000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-243000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-194000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-150000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-142000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-280000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-208100000.0</v>
+      </c>
+      <c r="J31">
+        <v>-164100000.0</v>
+      </c>
+      <c r="K31">
+        <v>-139800000.0</v>
+      </c>
+      <c r="L31">
+        <v>-231200000.0</v>
+      </c>
+      <c r="M31">
+        <v>-132500000.0</v>
+      </c>
+      <c r="N31">
+        <v>-142500000.0</v>
+      </c>
+      <c r="O31">
+        <v>-127500000.0</v>
+      </c>
+      <c r="P31">
+        <v>-211000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-158100000.0</v>
+      </c>
+      <c r="R31">
+        <v>-111500000.0</v>
+      </c>
+      <c r="S31">
+        <v>-94400000.0</v>
+      </c>
+      <c r="T31">
+        <v>-230800000.0</v>
+      </c>
+      <c r="U31">
+        <v>-98100000.0</v>
+      </c>
+      <c r="V31">
+        <v>-95200000.0</v>
+      </c>
+      <c r="W31">
+        <v>-94000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-280500000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-170500000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-95300000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-106400000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-179700000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-84700000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-112400000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-113300000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-140400000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-103000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-101600000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-79800000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-97000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-89700000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-111700000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-306200000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-90400000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-92900000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-92100000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-90500000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-88300000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-87400000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-87000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-87600000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-85900000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-89200000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-88900000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-90100000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-90900000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-89700000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-94800000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-208400000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-103800000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-107800000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-112500000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-309900000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-116200000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-128600000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-137900000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-130500000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-265100000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-248700000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-174800000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-148700000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-152600000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-66000000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-21600000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-17900000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-18400000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-8900000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-19300000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-19400000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-20300000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-20800000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-17000000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-19800000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-18200000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-18600000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-16500000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-19000000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-13900000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-16700000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-15700000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-18000000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-18200000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-16600000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-15300000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-16000000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-17400000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-18900000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-17800000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-17900000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-18400000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-117900000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-18900000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-18100000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-18900000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-13300000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-24700000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-19700000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-20100000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-23100000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-18200000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-8800000.0</v>
+      </c>
+      <c r="DH31">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DI31">
+        <v>-3100000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>-31500000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:114">
+      <c r="A32" t="s">
+        <v>205</v>
+      </c>
+      <c r="B32">
+        <v>4430000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4113000000.0</v>
+      </c>
+      <c r="D32">
+        <v>4135000000.0</v>
+      </c>
+      <c r="E32">
+        <v>4212000000.0</v>
+      </c>
+      <c r="F32">
+        <v>4235000000.0</v>
+      </c>
+      <c r="G32">
+        <v>4009000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4046000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4076200000.0</v>
+      </c>
+      <c r="J32">
+        <v>4048000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3861700000.0</v>
+      </c>
+      <c r="L32">
+        <v>3831600000.0</v>
+      </c>
+      <c r="M32">
+        <v>3825900000.0</v>
+      </c>
+      <c r="N32">
+        <v>3725900000.0</v>
+      </c>
+      <c r="O32">
+        <v>3581100000.0</v>
+      </c>
+      <c r="P32">
+        <v>3529700000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3597800000.0</v>
+      </c>
+      <c r="R32">
+        <v>3413600000.0</v>
+      </c>
+      <c r="S32">
+        <v>2970100000.0</v>
+      </c>
+      <c r="T32">
+        <v>2952900000.0</v>
+      </c>
+      <c r="U32">
+        <v>2933900000.0</v>
+      </c>
+      <c r="V32">
+        <v>2812800000.0</v>
+      </c>
+      <c r="W32">
+        <v>2596400000.0</v>
+      </c>
+      <c r="X32">
+        <v>2573300000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2572100000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2454400000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2553900000.0</v>
+      </c>
+      <c r="AB32">
+        <v>2576700000.0</v>
+      </c>
+      <c r="AC32">
+        <v>2646900000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2605300000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2470600000.0</v>
+      </c>
+      <c r="AF32">
+        <v>2529600000.0</v>
+      </c>
+      <c r="AG32">
+        <v>2565300000.0</v>
+      </c>
+      <c r="AH32">
+        <v>2517500000.0</v>
+      </c>
+      <c r="AI32">
+        <v>2427500000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>2560000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>2563300000.0</v>
+      </c>
+      <c r="AL32">
+        <v>2527700000.0</v>
+      </c>
+      <c r="AM32">
+        <v>2393500000.0</v>
+      </c>
+      <c r="AN32">
+        <v>2379100000.0</v>
+      </c>
+      <c r="AO32">
+        <v>2409300000.0</v>
+      </c>
+      <c r="AP32">
+        <v>2350700000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>2248600000.0</v>
+      </c>
+      <c r="AR32">
+        <v>2290200000.0</v>
+      </c>
+      <c r="AS32">
+        <v>2344000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>2311400000.0</v>
+      </c>
+      <c r="AU32">
+        <v>2169400000.0</v>
+      </c>
+      <c r="AV32">
+        <v>2225200000.0</v>
+      </c>
+      <c r="AW32">
+        <v>2264100000.0</v>
+      </c>
+      <c r="AX32">
+        <v>2225300000.0</v>
+      </c>
+      <c r="AY32">
+        <v>2073700000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2141500000.0</v>
+      </c>
+      <c r="BA32">
+        <v>2165400000.0</v>
+      </c>
+      <c r="BB32">
+        <v>2111700000.0</v>
+      </c>
+      <c r="BC32">
+        <v>1998600000.0</v>
+      </c>
+      <c r="BD32">
+        <v>2028300000.0</v>
+      </c>
+      <c r="BE32">
+        <v>2046900000.0</v>
+      </c>
+      <c r="BF32">
+        <v>2060600000.0</v>
+      </c>
+      <c r="BG32">
+        <v>1982400000.0</v>
+      </c>
+      <c r="BH32">
+        <v>2025200000.0</v>
+      </c>
+      <c r="BI32">
+        <v>2116200000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>2086600000.0</v>
+      </c>
+      <c r="BK32">
+        <v>1964900000.0</v>
+      </c>
+      <c r="BL32">
+        <v>2020800000.0</v>
+      </c>
+      <c r="BM32">
+        <v>2061700000.0</v>
+      </c>
+      <c r="BN32">
+        <v>2066400000.0</v>
+      </c>
+      <c r="BO32">
+        <v>1957700000.0</v>
+      </c>
+      <c r="BP32">
+        <v>1999000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>2073500000.0</v>
+      </c>
+      <c r="BR32">
+        <v>2066100000.0</v>
+      </c>
+      <c r="BS32">
+        <v>2060500000.0</v>
+      </c>
+      <c r="BT32">
+        <v>1244400000.0</v>
+      </c>
+      <c r="BU32">
+        <v>834000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>827500000.0</v>
+      </c>
+      <c r="BW32">
+        <v>779200000.0</v>
+      </c>
+      <c r="BX32">
+        <v>796000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>806200000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>808400000.0</v>
+      </c>
+      <c r="CA32">
+        <v>765600000.0</v>
+      </c>
+      <c r="CB32">
+        <v>766200000.0</v>
+      </c>
+      <c r="CC32">
+        <v>787100000.0</v>
+      </c>
+      <c r="CD32">
+        <v>779800000.0</v>
+      </c>
+      <c r="CE32">
+        <v>737500000.0</v>
+      </c>
+      <c r="CF32">
+        <v>738100000.0</v>
+      </c>
+      <c r="CG32">
+        <v>730000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>718600000.0</v>
+      </c>
+      <c r="CI32">
+        <v>677200000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>687700000.0</v>
+      </c>
+      <c r="CK32">
+        <v>699900000.0</v>
+      </c>
+      <c r="CL32">
+        <v>683200000.0</v>
+      </c>
+      <c r="CM32">
+        <v>637300000.0</v>
+      </c>
+      <c r="CN32">
+        <v>637900000.0</v>
+      </c>
+      <c r="CO32">
+        <v>648000000.0</v>
+      </c>
+      <c r="CP32">
+        <v>637300000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>594600000.0</v>
+      </c>
+      <c r="CR32">
+        <v>605300000.0</v>
+      </c>
+      <c r="CS32">
+        <v>609700000.0</v>
+      </c>
+      <c r="CT32">
+        <v>598200000.0</v>
+      </c>
+      <c r="CU32">
+        <v>551900000.0</v>
+      </c>
+      <c r="CV32">
+        <v>563500000.0</v>
+      </c>
+      <c r="CW32">
+        <v>582600000.0</v>
+      </c>
+      <c r="CX32">
+        <v>576000000.0</v>
+      </c>
+      <c r="CY32">
+        <v>535400000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>529100000.0</v>
+      </c>
+      <c r="DA32">
+        <v>539100000.0</v>
+      </c>
+      <c r="DB32">
+        <v>533500000.0</v>
+      </c>
+      <c r="DC32">
+        <v>501500000.0</v>
+      </c>
+      <c r="DD32">
+        <v>488800000.0</v>
+      </c>
+      <c r="DE32">
+        <v>490600000.0</v>
+      </c>
+      <c r="DF32">
+        <v>455600000.0</v>
+      </c>
+      <c r="DG32">
+        <v>403500000.0</v>
+      </c>
+      <c r="DH32">
+        <v>377400000.0</v>
+      </c>
+      <c r="DI32">
+        <v>355000000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>335900000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B2">
+        <v>203000000.0</v>
+      </c>
+      <c r="C2">
+        <v>228000000.0</v>
+      </c>
+      <c r="D2">
+        <v>214300000.0</v>
+      </c>
+      <c r="E2">
+        <v>105600000.0</v>
+      </c>
+      <c r="F2">
+        <v>114200000.0</v>
+      </c>
+      <c r="G2">
+        <v>177400000.0</v>
+      </c>
+      <c r="H2">
+        <v>133300000.0</v>
+      </c>
+      <c r="I2">
+        <v>179100000.0</v>
+      </c>
+      <c r="J2">
+        <v>67800000.0</v>
+      </c>
+      <c r="K2">
+        <v>32400000.0</v>
+      </c>
+      <c r="L2">
+        <v>75200000.0</v>
+      </c>
+      <c r="M2">
+        <v>213300000.0</v>
+      </c>
+      <c r="N2">
+        <v>67600000.0</v>
+      </c>
+      <c r="O2">
+        <v>66300000.0</v>
+      </c>
+      <c r="P2">
+        <v>88300000.0</v>
+      </c>
+      <c r="Q2">
+        <v>48000000.0</v>
+      </c>
+      <c r="R2">
+        <v>68700000.0</v>
+      </c>
+      <c r="S2">
+        <v>21800000.0</v>
+      </c>
+      <c r="T2">
+        <v>29100000.0</v>
+      </c>
+      <c r="U2">
+        <v>131800000.0</v>
+      </c>
+      <c r="V2">
+        <v>141500000.0</v>
+      </c>
+      <c r="W2">
+        <v>119200000.0</v>
+      </c>
+      <c r="X2">
+        <v>141500000.0</v>
+      </c>
+      <c r="Y2">
+        <v>16100000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>13100000.0</v>
+      </c>
+      <c r="AB2">
+        <v>556600000.0</v>
+      </c>
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B3">
+        <v>1887000000</v>
+      </c>
+      <c r="C3">
+        <v>1855000000</v>
+      </c>
+      <c r="D3">
+        <v>1631100000</v>
+      </c>
+      <c r="E3">
+        <v>1454000000</v>
+      </c>
+      <c r="F3">
+        <v>1316300000</v>
+      </c>
+      <c r="G3">
+        <v>1194600000</v>
+      </c>
+      <c r="H3">
+        <v>1207100000</v>
+      </c>
+      <c r="I3">
+        <v>1071800000</v>
+      </c>
+      <c r="J3">
+        <v>989800000</v>
+      </c>
+      <c r="K3">
+        <v>927800000</v>
+      </c>
+      <c r="L3">
+        <v>945600000</v>
+      </c>
+      <c r="M3">
+        <v>862500000</v>
+      </c>
+      <c r="N3">
+        <v>880800000</v>
+      </c>
+      <c r="O3">
+        <v>903500000</v>
+      </c>
+      <c r="P3">
+        <v>936500000</v>
+      </c>
+      <c r="Q3">
+        <v>794700000</v>
+      </c>
+      <c r="R3">
+        <v>826300000</v>
+      </c>
+      <c r="S3">
+        <v>386900000</v>
+      </c>
+      <c r="T3">
+        <v>292500000</v>
+      </c>
+      <c r="U3">
+        <v>337600000</v>
+      </c>
+      <c r="V3">
+        <v>328700000</v>
+      </c>
+      <c r="W3">
+        <v>283800000</v>
+      </c>
+      <c r="X3">
+        <v>273200000</v>
+      </c>
+      <c r="Y3">
+        <v>258600000</v>
+      </c>
+      <c r="Z3">
+        <v>249300000</v>
+      </c>
+      <c r="AA3">
+        <v>208000000</v>
+      </c>
+      <c r="AB3">
+        <v>1027400000</v>
+      </c>
+      <c r="AC3">
+        <v>618200000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>111200000.0</v>
+      </c>
+      <c r="F4">
+        <v>-8600000.0</v>
+      </c>
+      <c r="G4">
+        <v>-63200000.0</v>
+      </c>
+      <c r="H4">
+        <v>44100000.0</v>
+      </c>
+      <c r="I4">
+        <v>-45800000.0</v>
+      </c>
+      <c r="J4">
+        <v>15500000.0</v>
+      </c>
+      <c r="K4">
+        <v>35400000.0</v>
+      </c>
+      <c r="L4">
+        <v>-42800000.0</v>
+      </c>
+      <c r="M4">
+        <v>-138100000.0</v>
+      </c>
+      <c r="N4">
+        <v>145700000.0</v>
+      </c>
+      <c r="O4">
+        <v>1300000.0</v>
+      </c>
+      <c r="P4">
+        <v>-22000000.0</v>
+      </c>
+      <c r="Q4">
+        <v>40300000.0</v>
+      </c>
+      <c r="R4">
+        <v>-20700000.0</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>1357400000.0</v>
+      </c>
+      <c r="F5">
+        <v>1211200000.0</v>
+      </c>
+      <c r="G5">
+        <v>1153900000.0</v>
+      </c>
+      <c r="H5">
+        <v>1012700000.0</v>
+      </c>
+      <c r="I5">
+        <v>992700000.0</v>
+      </c>
+      <c r="J5">
+        <v>1079700000.0</v>
+      </c>
+      <c r="K5">
+        <v>1069100000.0</v>
+      </c>
+      <c r="L5">
+        <v>952900000.0</v>
+      </c>
+      <c r="M5">
+        <v>889000000.0</v>
+      </c>
+      <c r="N5">
+        <v>826700000.0</v>
+      </c>
+      <c r="O5">
+        <v>823500000.0</v>
+      </c>
+      <c r="P5">
+        <v>728500000.0</v>
+      </c>
+      <c r="Q5">
+        <v>656600000.0</v>
+      </c>
+      <c r="R5">
+        <v>803900000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>210</v>
+      </c>
+      <c r="B6">
+        <v>46000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-25000000.0</v>
+      </c>
+      <c r="D6">
+        <v>13200000.0</v>
+      </c>
+      <c r="E6">
+        <v>108700000.0</v>
+      </c>
+      <c r="F6">
+        <v>-8600000.0</v>
+      </c>
+      <c r="G6">
+        <v>-63200000.0</v>
+      </c>
+      <c r="H6">
+        <v>44100000.0</v>
+      </c>
+      <c r="I6">
+        <v>-45800000.0</v>
+      </c>
+      <c r="J6">
+        <v>15500000.0</v>
+      </c>
+      <c r="K6">
+        <v>35400000.0</v>
+      </c>
+      <c r="L6">
+        <v>-42800000.0</v>
+      </c>
+      <c r="M6">
+        <v>-138100000.0</v>
+      </c>
+      <c r="N6">
+        <v>145700000.0</v>
+      </c>
+      <c r="O6">
+        <v>1300000.0</v>
+      </c>
+      <c r="P6">
+        <v>-22000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>40300000.0</v>
+      </c>
+      <c r="R6">
+        <v>-20700000.0</v>
+      </c>
+      <c r="S6">
+        <v>46900000.0</v>
+      </c>
+      <c r="T6">
+        <v>-7300000.0</v>
+      </c>
+      <c r="U6">
+        <v>-102700000.0</v>
+      </c>
+      <c r="V6">
+        <v>-9700000.0</v>
+      </c>
+      <c r="W6">
+        <v>22300000.0</v>
+      </c>
+      <c r="X6">
+        <v>-22300000.0</v>
+      </c>
+      <c r="Y6">
+        <v>125400000.0</v>
+      </c>
+      <c r="Z6">
+        <v>14100000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-11100000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-543500000.0</v>
+      </c>
+      <c r="AC6">
+        <v>892900000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B7">
+        <v>-359000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-260000000.0</v>
+      </c>
+      <c r="D7">
+        <v>25100000.0</v>
+      </c>
+      <c r="E7">
+        <v>-111700000.0</v>
+      </c>
+      <c r="F7">
+        <v>22700000.0</v>
+      </c>
+      <c r="G7">
+        <v>-7800000.0</v>
+      </c>
+      <c r="H7">
+        <v>-89700000.0</v>
+      </c>
+      <c r="I7">
+        <v>-70900000.0</v>
+      </c>
+      <c r="J7">
+        <v>-94800000.0</v>
+      </c>
+      <c r="K7">
+        <v>-28500000.0</v>
+      </c>
+      <c r="L7">
+        <v>5200000.0</v>
+      </c>
+      <c r="M7">
+        <v>-135600000.0</v>
+      </c>
+      <c r="N7">
+        <v>-32700000.0</v>
+      </c>
+      <c r="O7">
+        <v>-156000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-403300000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-360900000.0</v>
+      </c>
+      <c r="R7">
+        <v>-251900000.0</v>
+      </c>
+      <c r="S7">
+        <v>-78800000.0</v>
+      </c>
+      <c r="T7">
+        <v>10100000.0</v>
+      </c>
+      <c r="U7">
+        <v>-119700000.0</v>
+      </c>
+      <c r="V7">
+        <v>153600000.0</v>
+      </c>
+      <c r="W7">
+        <v>77000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-60900000.0</v>
+      </c>
+      <c r="Y7">
+        <v>47000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-20500000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-6200000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-94500000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-8100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-198800000.0</v>
+      </c>
+      <c r="F8">
+        <v>-135400000.0</v>
+      </c>
+      <c r="G8">
+        <v>13800000.0</v>
+      </c>
+      <c r="H8">
+        <v>-38300000.0</v>
+      </c>
+      <c r="I8">
+        <v>-29600000.0</v>
+      </c>
+      <c r="J8">
+        <v>-118900000.0</v>
+      </c>
+      <c r="K8">
+        <v>-52300000.0</v>
+      </c>
+      <c r="L8">
+        <v>-15700000.0</v>
+      </c>
+      <c r="M8">
+        <v>-54300000.0</v>
+      </c>
+      <c r="N8">
+        <v>-61600000.0</v>
+      </c>
+      <c r="O8">
+        <v>-37200000.0</v>
+      </c>
+      <c r="P8">
+        <v>-16000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>8800000.0</v>
+      </c>
+      <c r="R8">
+        <v>53100000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B9">
+        <v>-87000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-76000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-71300000.0</v>
+      </c>
+      <c r="E9">
+        <v>-198800000.0</v>
+      </c>
+      <c r="F9">
+        <v>-135400000.0</v>
+      </c>
+      <c r="G9">
+        <v>13800000.0</v>
+      </c>
+      <c r="H9">
+        <v>-38300000.0</v>
+      </c>
+      <c r="I9">
+        <v>-29600000.0</v>
+      </c>
+      <c r="J9">
+        <v>-118900000.0</v>
+      </c>
+      <c r="K9">
+        <v>-52300000.0</v>
+      </c>
+      <c r="L9">
+        <v>-15700000.0</v>
+      </c>
+      <c r="M9">
+        <v>-54300000.0</v>
+      </c>
+      <c r="N9">
+        <v>-61600000.0</v>
+      </c>
+      <c r="O9">
+        <v>-37200000.0</v>
+      </c>
+      <c r="P9">
+        <v>-16000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8800000.0</v>
+      </c>
+      <c r="R9">
+        <v>53100000.0</v>
+      </c>
+      <c r="S9">
+        <v>21100000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>-22000000.0</v>
+      </c>
+      <c r="V9">
+        <v>-17700000.0</v>
+      </c>
+      <c r="W9">
+        <v>-27500000.0</v>
+      </c>
+      <c r="X9">
+        <v>-21800000.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>6200000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
+        <v>6500000.0</v>
+      </c>
+      <c r="H10">
+        <v>-109700000.0</v>
+      </c>
+      <c r="I10">
+        <v>-152500000.0</v>
+      </c>
+      <c r="J10">
+        <v>-36400000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1100000.0</v>
+      </c>
+      <c r="L10">
+        <v>-8700000.0</v>
+      </c>
+      <c r="M10">
+        <v>-41300000.0</v>
+      </c>
+      <c r="N10">
+        <v>-25900000.0</v>
+      </c>
+      <c r="O10">
+        <v>-13900000.0</v>
+      </c>
+      <c r="P10">
+        <v>-5100000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-76600000.0</v>
+      </c>
+      <c r="R10">
+        <v>39600000.0</v>
+      </c>
+      <c r="S10">
+        <v>15800000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10">
+        <v>-115600000.0</v>
+      </c>
+      <c r="V10">
+        <v>272200000.0</v>
+      </c>
+      <c r="W10">
+        <v>39300000.0</v>
+      </c>
+      <c r="X10">
+        <v>67900000.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>215</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>106300000.0</v>
+      </c>
+      <c r="F11">
+        <v>155500000.0</v>
+      </c>
+      <c r="G11">
+        <v>-86700000.0</v>
+      </c>
+      <c r="H11">
+        <v>-19900000.0</v>
+      </c>
+      <c r="I11">
+        <v>39300000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2200000.0</v>
+      </c>
+      <c r="K11">
+        <v>-52500000.0</v>
+      </c>
+      <c r="L11">
+        <v>-123900000.0</v>
+      </c>
+      <c r="M11">
+        <v>-44700000.0</v>
+      </c>
+      <c r="N11">
+        <v>195500000.0</v>
+      </c>
+      <c r="O11">
+        <v>-74200000.0</v>
+      </c>
+      <c r="P11">
+        <v>-228500000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-111300000.0</v>
+      </c>
+      <c r="R11">
+        <v>-69500000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>2900000.0</v>
+      </c>
+      <c r="U11">
+        <v>4000000.0</v>
+      </c>
+      <c r="V11">
+        <v>83800000.0</v>
+      </c>
+      <c r="W11">
+        <v>15300000.0</v>
+      </c>
+      <c r="X11">
+        <v>9000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>37100000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11">
+        <v>300000.0</v>
+      </c>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>216</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>365900000.0</v>
+      </c>
+      <c r="F12">
+        <v>192600000.0</v>
+      </c>
+      <c r="G12">
+        <v>359300000.0</v>
+      </c>
+      <c r="H12">
+        <v>275000000.0</v>
+      </c>
+      <c r="I12">
+        <v>161600000.0</v>
+      </c>
+      <c r="J12">
+        <v>-326900000.0</v>
+      </c>
+      <c r="K12">
+        <v>270300000.0</v>
+      </c>
+      <c r="L12">
+        <v>116000000.0</v>
+      </c>
+      <c r="M12">
+        <v>191900000.0</v>
+      </c>
+      <c r="N12">
+        <v>-1500000.0</v>
+      </c>
+      <c r="O12">
+        <v>229600000.0</v>
+      </c>
+      <c r="P12">
+        <v>539100000.0</v>
+      </c>
+      <c r="Q12">
+        <v>220100000.0</v>
+      </c>
+      <c r="R12">
+        <v>-46900000.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>217</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-138600000.0</v>
+      </c>
+      <c r="F13">
+        <v>-72400000.0</v>
+      </c>
+      <c r="G13">
+        <v>-108400000.0</v>
+      </c>
+      <c r="H13">
+        <v>-195700000.0</v>
+      </c>
+      <c r="I13">
+        <v>-241500000.0</v>
+      </c>
+      <c r="J13">
+        <v>-133700000.0</v>
+      </c>
+      <c r="K13">
+        <v>-143100000.0</v>
+      </c>
+      <c r="L13">
+        <v>-336600000.0</v>
+      </c>
+      <c r="M13">
+        <v>-244600000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>218</v>
+      </c>
+      <c r="B14">
+        <v>1928000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1784000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1599300000.0</v>
+      </c>
+      <c r="E14">
+        <v>1441200000.0</v>
+      </c>
+      <c r="F14">
+        <v>1268200000.0</v>
+      </c>
+      <c r="G14">
+        <v>1158800000.0</v>
+      </c>
+      <c r="H14">
+        <v>1122400000.0</v>
+      </c>
+      <c r="I14">
+        <v>1114100000.0</v>
+      </c>
+      <c r="J14">
+        <v>1116100000.0</v>
+      </c>
+      <c r="K14">
+        <v>1070200000.0</v>
+      </c>
+      <c r="L14">
+        <v>1050000000.0</v>
+      </c>
+      <c r="M14">
+        <v>984900000.0</v>
+      </c>
+      <c r="N14">
+        <v>954000000.0</v>
+      </c>
+      <c r="O14">
+        <v>926900000.0</v>
+      </c>
+      <c r="P14">
+        <v>843600000.0</v>
+      </c>
+      <c r="Q14">
+        <v>833700000.0</v>
+      </c>
+      <c r="R14">
+        <v>869700000.0</v>
+      </c>
+      <c r="S14">
+        <v>354100000.0</v>
+      </c>
+      <c r="T14">
+        <v>305500000.0</v>
+      </c>
+      <c r="U14">
+        <v>296000000.0</v>
+      </c>
+      <c r="V14">
+        <v>278800000.0</v>
+      </c>
+      <c r="W14">
+        <v>259400000.0</v>
+      </c>
+      <c r="X14">
+        <v>239100000.0</v>
+      </c>
+      <c r="Y14">
+        <v>199600000.0</v>
+      </c>
+      <c r="Z14">
+        <v>153900000.0</v>
+      </c>
+      <c r="AA14">
+        <v>197400000.0</v>
+      </c>
+      <c r="AB14">
+        <v>163200000.0</v>
+      </c>
+      <c r="AC14">
+        <v>106300000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>219</v>
+      </c>
+      <c r="B15">
+        <v>738000000.0</v>
+      </c>
+      <c r="C15">
+        <v>687000000.0</v>
+      </c>
+      <c r="D15">
+        <v>638100000.0</v>
+      </c>
+      <c r="E15">
+        <v>592900000.0</v>
+      </c>
+      <c r="F15">
+        <v>552600000.0</v>
+      </c>
+      <c r="G15">
+        <v>522500000.0</v>
+      </c>
+      <c r="H15">
+        <v>491200000.0</v>
+      </c>
+      <c r="I15">
+        <v>461800000.0</v>
+      </c>
+      <c r="J15">
+        <v>440500000.0</v>
+      </c>
+      <c r="K15">
+        <v>418900000.0</v>
+      </c>
+      <c r="L15">
+        <v>399300000.0</v>
+      </c>
+      <c r="M15">
+        <v>378600000.0</v>
+      </c>
+      <c r="N15">
+        <v>348500000.0</v>
+      </c>
+      <c r="O15">
+        <v>329100000.0</v>
+      </c>
+      <c r="P15">
+        <v>309400000.0</v>
+      </c>
+      <c r="Q15">
+        <v>294600000.0</v>
+      </c>
+      <c r="R15">
+        <v>288300000.0</v>
+      </c>
+      <c r="S15">
+        <v>128300000.0</v>
+      </c>
+      <c r="T15">
+        <v>93900000.0</v>
+      </c>
+      <c r="U15">
+        <v>78500000.0</v>
+      </c>
+      <c r="V15">
+        <v>72200000.0</v>
+      </c>
+      <c r="W15">
+        <v>46000000.0</v>
+      </c>
+      <c r="X15">
+        <v>19000000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>220</v>
+      </c>
+      <c r="B16">
+        <v>249000000.0</v>
+      </c>
+      <c r="C16">
+        <v>203000000.0</v>
+      </c>
+      <c r="D16">
+        <v>227500000.0</v>
+      </c>
+      <c r="E16">
+        <v>214300000.0</v>
+      </c>
+      <c r="F16">
+        <v>105600000.0</v>
+      </c>
+      <c r="G16">
+        <v>114200000.0</v>
+      </c>
+      <c r="H16">
+        <v>177400000.0</v>
+      </c>
+      <c r="I16">
+        <v>133300000.0</v>
+      </c>
+      <c r="J16">
+        <v>83300000.0</v>
+      </c>
+      <c r="K16">
+        <v>67800000.0</v>
+      </c>
+      <c r="L16">
+        <v>32400000.0</v>
+      </c>
+      <c r="M16">
+        <v>75200000.0</v>
+      </c>
+      <c r="N16">
+        <v>213300000.0</v>
+      </c>
+      <c r="O16">
+        <v>67600000.0</v>
+      </c>
+      <c r="P16">
+        <v>66300000.0</v>
+      </c>
+      <c r="Q16">
+        <v>88300000.0</v>
+      </c>
+      <c r="R16">
+        <v>48000000.0</v>
+      </c>
+      <c r="S16">
+        <v>68700000.0</v>
+      </c>
+      <c r="T16">
+        <v>21800000.0</v>
+      </c>
+      <c r="U16">
+        <v>29100000.0</v>
+      </c>
+      <c r="V16">
+        <v>131800000.0</v>
+      </c>
+      <c r="W16">
+        <v>141500000.0</v>
+      </c>
+      <c r="X16">
+        <v>119200000.0</v>
+      </c>
+      <c r="Y16">
+        <v>141500000.0</v>
+      </c>
+      <c r="Z16">
+        <v>16100000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>13100000.0</v>
+      </c>
+      <c r="AC16">
+        <v>892900000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>221</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>222</v>
+      </c>
+      <c r="B18">
+        <v>2409000000.0</v>
+      </c>
+      <c r="C18">
+        <v>2081000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1986700000.0</v>
+      </c>
+      <c r="E18">
+        <v>1736000000.0</v>
+      </c>
+      <c r="F18">
+        <v>1470400000.0</v>
+      </c>
+      <c r="G18">
+        <v>1277000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1145000000.0</v>
+      </c>
+      <c r="I18">
+        <v>1171000000.0</v>
+      </c>
+      <c r="J18">
+        <v>920900000.0</v>
+      </c>
+      <c r="K18">
+        <v>920000000.0</v>
+      </c>
+      <c r="L18">
+        <v>734100000.0</v>
+      </c>
+      <c r="M18">
+        <v>672000000.0</v>
+      </c>
+      <c r="N18">
+        <v>667400000.0</v>
+      </c>
+      <c r="O18">
+        <v>610300000.0</v>
+      </c>
+      <c r="P18">
+        <v>830200000.0</v>
+      </c>
+      <c r="Q18">
+        <v>639000000.0</v>
+      </c>
+      <c r="R18">
+        <v>570200000.0</v>
+      </c>
+      <c r="S18">
+        <v>125300000.0</v>
+      </c>
+      <c r="T18">
+        <v>368800000.0</v>
+      </c>
+      <c r="U18">
+        <v>184500000.0</v>
+      </c>
+      <c r="V18">
+        <v>438800000.0</v>
+      </c>
+      <c r="W18">
+        <v>382500000.0</v>
+      </c>
+      <c r="X18">
+        <v>327300000.0</v>
+      </c>
+      <c r="Y18">
+        <v>311100000.0</v>
+      </c>
+      <c r="Z18">
+        <v>209900000.0</v>
+      </c>
+      <c r="AA18">
+        <v>253800000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-703600000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-347100000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>223</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-2561000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2822900000.0</v>
+      </c>
+      <c r="E19">
+        <v>-4423000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2466100000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1922800000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1719000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1229100000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1383400000.0</v>
+      </c>
+      <c r="K19">
+        <v>-961200000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>224</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>3900000.0</v>
+      </c>
+      <c r="H20">
+        <v>9300000.0</v>
+      </c>
+      <c r="I20">
+        <v>23200000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21">
+        <v>692000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-200000000.0</v>
+      </c>
+      <c r="D21">
+        <v>982000000.0</v>
+      </c>
+      <c r="E21">
+        <v>2164600000.0</v>
+      </c>
+      <c r="F21">
+        <v>542100000.0</v>
+      </c>
+      <c r="G21">
+        <v>21100000.0</v>
+      </c>
+      <c r="H21">
+        <v>309700000.0</v>
+      </c>
+      <c r="I21">
+        <v>128700000.0</v>
+      </c>
+      <c r="J21">
+        <v>517200000.0</v>
+      </c>
+      <c r="K21">
+        <v>-73700000.0</v>
+      </c>
+      <c r="L21">
+        <v>500600000.0</v>
+      </c>
+      <c r="M21">
+        <v>-15100000.0</v>
+      </c>
+      <c r="N21">
+        <v>-58900000.0</v>
+      </c>
+      <c r="O21">
+        <v>50800000.0</v>
+      </c>
+      <c r="P21">
+        <v>36800000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-397400000.0</v>
+      </c>
+      <c r="R21">
+        <v>-865900000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22">
+        <v>2139000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2044000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1731400000.0</v>
+      </c>
+      <c r="E22">
+        <v>1487600000.0</v>
+      </c>
+      <c r="F22">
+        <v>1292300000.0</v>
+      </c>
+      <c r="G22">
+        <v>969600000.0</v>
+      </c>
+      <c r="H22">
+        <v>1073800000.0</v>
+      </c>
+      <c r="I22">
+        <v>1037600000.0</v>
+      </c>
+      <c r="J22">
+        <v>1279000000.0</v>
+      </c>
+      <c r="K22">
+        <v>613200000.0</v>
+      </c>
+      <c r="L22">
+        <v>750400000.0</v>
+      </c>
+      <c r="M22">
+        <v>547900000.0</v>
+      </c>
+      <c r="N22">
+        <v>589100000.0</v>
+      </c>
+      <c r="O22">
+        <v>572100000.0</v>
+      </c>
+      <c r="P22">
+        <v>588900000.0</v>
+      </c>
+      <c r="Q22">
+        <v>507500000.0</v>
+      </c>
+      <c r="R22">
+        <v>496500000.0</v>
+      </c>
+      <c r="S22">
+        <v>73800000.0</v>
+      </c>
+      <c r="T22">
+        <v>290200000.0</v>
+      </c>
+      <c r="U22">
+        <v>279600000.0</v>
+      </c>
+      <c r="V22">
+        <v>253700000.0</v>
+      </c>
+      <c r="W22">
+        <v>237900000.0</v>
+      </c>
+      <c r="X22">
+        <v>177600000.0</v>
+      </c>
+      <c r="Y22">
+        <v>239600000.0</v>
+      </c>
+      <c r="Z22">
+        <v>125500000.0</v>
+      </c>
+      <c r="AA22">
+        <v>221000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>200800000.0</v>
+      </c>
+      <c r="AC22">
+        <v>153700000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>226</v>
+      </c>
+      <c r="B23">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-15000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-19600000.0</v>
+      </c>
+      <c r="E23">
+        <v>16449500000.0</v>
+      </c>
+      <c r="F23">
+        <v>-54500000.0</v>
+      </c>
+      <c r="G23">
+        <v>5226800000.0</v>
+      </c>
+      <c r="H23">
+        <v>5620200000.0</v>
+      </c>
+      <c r="I23">
+        <v>-12700000.0</v>
+      </c>
+      <c r="J23">
+        <v>-7300000.0</v>
+      </c>
+      <c r="K23">
+        <v>-171900000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2200000.0</v>
+      </c>
+      <c r="M23">
+        <v>-7100000.0</v>
+      </c>
+      <c r="N23">
+        <v>2100000.0</v>
+      </c>
+      <c r="O23">
+        <v>-41400000.0</v>
+      </c>
+      <c r="P23">
+        <v>-145900000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-28100000.0</v>
+      </c>
+      <c r="R23">
+        <v>2500000.0</v>
+      </c>
+      <c r="S23">
+        <v>2700000.0</v>
+      </c>
+      <c r="T23">
+        <v>6000000.0</v>
+      </c>
+      <c r="U23">
+        <v>13800000.0</v>
+      </c>
+      <c r="V23">
+        <v>75600000.0</v>
+      </c>
+      <c r="W23">
+        <v>-163400000.0</v>
+      </c>
+      <c r="X23">
+        <v>83700000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-7900000.0</v>
+      </c>
+      <c r="Z23">
+        <v>447400000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-900000.0</v>
+      </c>
+      <c r="AB23">
+        <v>36100000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-1469500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>227</v>
+      </c>
+      <c r="B24">
+        <v>4000000.0</v>
+      </c>
+      <c r="C24">
+        <v>47000000.0</v>
+      </c>
+      <c r="D24">
+        <v>52100000.0</v>
+      </c>
+      <c r="E24">
+        <v>-2969000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-1149800000.0</v>
+      </c>
+      <c r="G24">
+        <v>-728200000.0</v>
+      </c>
+      <c r="H24">
+        <v>-511900000.0</v>
+      </c>
+      <c r="I24">
+        <v>31300000.0</v>
+      </c>
+      <c r="J24">
+        <v>-43600000.0</v>
+      </c>
+      <c r="K24">
+        <v>14000000.0</v>
+      </c>
+      <c r="L24">
+        <v>35500000.0</v>
+      </c>
+      <c r="M24">
+        <v>98400000.0</v>
+      </c>
+      <c r="N24">
+        <v>13000000.0</v>
+      </c>
+      <c r="O24">
+        <v>51600000.0</v>
+      </c>
+      <c r="P24">
+        <v>14700000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-600000.0</v>
+      </c>
+      <c r="R24">
+        <v>510500000.0</v>
+      </c>
+      <c r="S24">
+        <v>2700000.0</v>
+      </c>
+      <c r="T24">
+        <v>-5500000.0</v>
+      </c>
+      <c r="U24">
+        <v>120000000.0</v>
+      </c>
+      <c r="V24">
+        <v>9400000.0</v>
+      </c>
+      <c r="W24">
+        <v>-25100000.0</v>
+      </c>
+      <c r="X24">
+        <v>-57600000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-1900000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-232500000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-257000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-26300000.0</v>
+      </c>
+      <c r="AC24">
+        <v>10800000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>228</v>
+      </c>
+      <c r="B25">
+        <v>319000000.0</v>
+      </c>
+      <c r="C25">
+        <v>239000000.0</v>
+      </c>
+      <c r="D25">
+        <v>119400000.0</v>
+      </c>
+      <c r="E25">
+        <v>153000000.0</v>
+      </c>
+      <c r="F25">
+        <v>162000000.0</v>
+      </c>
+      <c r="G25">
+        <v>252900000.0</v>
+      </c>
+      <c r="H25">
+        <v>40000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-29100000.0</v>
+      </c>
+      <c r="J25">
+        <v>-45200000.0</v>
+      </c>
+      <c r="K25">
+        <v>122500000.0</v>
+      </c>
+      <c r="L25">
+        <v>-261500000.0</v>
+      </c>
+      <c r="M25">
+        <v>128900000.0</v>
+      </c>
+      <c r="N25">
+        <v>57100000.0</v>
+      </c>
+      <c r="O25">
+        <v>65700000.0</v>
+      </c>
+      <c r="P25">
+        <v>382100000.0</v>
+      </c>
+      <c r="Q25">
+        <v>367600000.0</v>
+      </c>
+      <c r="R25">
+        <v>291800000.0</v>
+      </c>
+      <c r="S25">
+        <v>183500000.0</v>
+      </c>
+      <c r="T25">
+        <v>41500000.0</v>
+      </c>
+      <c r="U25">
+        <v>31400000.0</v>
+      </c>
+      <c r="V25">
+        <v>53900000.0</v>
+      </c>
+      <c r="W25">
+        <v>2100000.0</v>
+      </c>
+      <c r="X25">
+        <v>65800000.0</v>
+      </c>
+      <c r="Y25">
+        <v>10400000.0</v>
+      </c>
+      <c r="Z25">
+        <v>132300000.0</v>
+      </c>
+      <c r="AA25">
+        <v>19800000.0</v>
+      </c>
+      <c r="AB25">
+        <v>12400000.0</v>
+      </c>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B26">
+        <v>-870000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-482000000.0</v>
+      </c>
+      <c r="D26">
+        <v>-261800000.0</v>
+      </c>
+      <c r="E26">
+        <v>-217100000.0</v>
+      </c>
+      <c r="F26">
+        <v>-264200000.0</v>
+      </c>
+      <c r="G26">
+        <v>-98800000.0</v>
+      </c>
+      <c r="H26">
+        <v>-399400000.0</v>
+      </c>
+      <c r="I26">
+        <v>-736900000.0</v>
+      </c>
+      <c r="J26">
+        <v>-610700000.0</v>
+      </c>
+      <c r="K26">
+        <v>-403800000.0</v>
+      </c>
+      <c r="L26">
+        <v>-404700000.0</v>
+      </c>
+      <c r="M26">
+        <v>-400600000.0</v>
+      </c>
+      <c r="N26">
+        <v>-214100000.0</v>
+      </c>
+      <c r="O26">
+        <v>-325600000.0</v>
+      </c>
+      <c r="P26">
+        <v>-460700000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-43100000.0</v>
+      </c>
+      <c r="R26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S26">
+        <v>-138400000.0</v>
+      </c>
+      <c r="T26">
+        <v>-362800000.0</v>
+      </c>
+      <c r="U26">
+        <v>-492000000.0</v>
+      </c>
+      <c r="V26">
+        <v>-558400000.0</v>
+      </c>
+      <c r="W26">
+        <v>-266100000.0</v>
+      </c>
+      <c r="X26">
+        <v>-184200000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-150000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-99200000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-50900000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>230</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>42000000.0</v>
+      </c>
+      <c r="D27">
+        <v>40900000.0</v>
+      </c>
+      <c r="E27">
+        <v>38800000.0</v>
+      </c>
+      <c r="F27">
+        <v>57000000.0</v>
+      </c>
+      <c r="G27">
+        <v>37300000.0</v>
+      </c>
+      <c r="H27">
+        <v>39500000.0</v>
+      </c>
+      <c r="I27">
+        <v>39000000.0</v>
+      </c>
+      <c r="J27">
+        <v>34600000.0</v>
+      </c>
+      <c r="K27">
+        <v>23200000.0</v>
+      </c>
+      <c r="L27">
+        <v>18900000.0</v>
+      </c>
+      <c r="M27">
+        <v>17400000.0</v>
+      </c>
+      <c r="N27">
+        <v>19200000.0</v>
+      </c>
+      <c r="O27">
+        <v>21200000.0</v>
+      </c>
+      <c r="P27">
+        <v>20600000.0</v>
+      </c>
+      <c r="Q27">
+        <v>24500000.0</v>
+      </c>
+      <c r="R27">
+        <v>15000000.0</v>
+      </c>
+      <c r="S27">
+        <v>10000000.0</v>
+      </c>
+      <c r="T27">
+        <v>-13800000.0</v>
+      </c>
+      <c r="U27">
+        <v>4900000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>32300000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>78700000.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>231</v>
+      </c>
+      <c r="B28">
+        <v>-938000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1398000000.0</v>
+      </c>
+      <c r="D28">
+        <v>61900000.0</v>
+      </c>
+      <c r="E28">
+        <v>1344200000.0</v>
+      </c>
+      <c r="F28">
+        <v>-329200000.0</v>
+      </c>
+      <c r="G28">
+        <v>-612000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-589000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1059500000.0</v>
+      </c>
+      <c r="J28">
+        <v>-511800000.0</v>
+      </c>
+      <c r="K28">
+        <v>-851200000.0</v>
+      </c>
+      <c r="L28">
+        <v>-239700000.0</v>
+      </c>
+      <c r="M28">
+        <v>-712800000.0</v>
+      </c>
+      <c r="N28">
+        <v>-468600000.0</v>
+      </c>
+      <c r="O28">
+        <v>-574900000.0</v>
+      </c>
+      <c r="P28">
+        <v>-838500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-702900000.0</v>
+      </c>
+      <c r="R28">
+        <v>-1174700000.0</v>
+      </c>
+      <c r="S28">
+        <v>469400000.0</v>
+      </c>
+      <c r="T28">
+        <v>-408300000.0</v>
+      </c>
+      <c r="U28">
+        <v>-409400000.0</v>
+      </c>
+      <c r="V28">
+        <v>-480000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-437300000.0</v>
+      </c>
+      <c r="X28">
+        <v>-70400000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-128000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>36700000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-7900000.0</v>
+      </c>
+      <c r="AB28">
+        <v>186400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>892900000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>232</v>
+      </c>
+      <c r="B29">
+        <v>4296000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3936000000.0</v>
+      </c>
+      <c r="D29">
+        <v>3617800000.0</v>
+      </c>
+      <c r="E29">
+        <v>3190000000.0</v>
+      </c>
+      <c r="F29">
+        <v>2786700000.0</v>
+      </c>
+      <c r="G29">
+        <v>2471600000.0</v>
+      </c>
+      <c r="H29">
+        <v>2352100000.0</v>
+      </c>
+      <c r="I29">
+        <v>2242800000.0</v>
+      </c>
+      <c r="J29">
+        <v>1910700000.0</v>
+      </c>
+      <c r="K29">
+        <v>1847800000.0</v>
+      </c>
+      <c r="L29">
+        <v>1679700000.0</v>
+      </c>
+      <c r="M29">
+        <v>1534500000.0</v>
+      </c>
+      <c r="N29">
+        <v>1548200000.0</v>
+      </c>
+      <c r="O29">
+        <v>1513800000.0</v>
+      </c>
+      <c r="P29">
+        <v>1766700000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1433700000.0</v>
+      </c>
+      <c r="R29">
+        <v>1396500000.0</v>
+      </c>
+      <c r="S29">
+        <v>512200000.0</v>
+      </c>
+      <c r="T29">
+        <v>661300000.0</v>
+      </c>
+      <c r="U29">
+        <v>522100000.0</v>
+      </c>
+      <c r="V29">
+        <v>767500000.0</v>
+      </c>
+      <c r="W29">
+        <v>666300000.0</v>
+      </c>
+      <c r="X29">
+        <v>600500000.0</v>
+      </c>
+      <c r="Y29">
+        <v>569700000.0</v>
+      </c>
+      <c r="Z29">
+        <v>459200000.0</v>
+      </c>
+      <c r="AA29">
+        <v>461800000.0</v>
+      </c>
+      <c r="AB29">
+        <v>323800000.0</v>
+      </c>
+      <c r="AC29">
+        <v>271100000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>233</v>
+      </c>
+      <c r="B30">
+        <v>-3313000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2561000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3666800000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4423000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2466100000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1922800000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1719000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1229100000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1383400000.0</v>
+      </c>
+      <c r="K30">
+        <v>-961200000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1482800000.0</v>
+      </c>
+      <c r="M30">
+        <v>-959800000.0</v>
+      </c>
+      <c r="N30">
+        <v>-933800000.0</v>
+      </c>
+      <c r="O30">
+        <v>-937600000.0</v>
+      </c>
+      <c r="P30">
+        <v>-950200000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-690500000.0</v>
+      </c>
+      <c r="R30">
+        <v>-242500000.0</v>
+      </c>
+      <c r="S30">
+        <v>-934700000.0</v>
+      </c>
+      <c r="T30">
+        <v>-260300000.0</v>
+      </c>
+      <c r="U30">
+        <v>-215400000.0</v>
+      </c>
+      <c r="V30">
+        <v>-297200000.0</v>
+      </c>
+      <c r="W30">
+        <v>-206700000.0</v>
+      </c>
+      <c r="X30">
+        <v>-552400000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-316300000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-481800000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-465000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-1053700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-607400000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DI30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:113">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="2" spans="1:113">
+      <c r="A2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B2">
+        <v>249000000.0</v>
+      </c>
+      <c r="C2">
+        <v>76000000.0</v>
+      </c>
+      <c r="D2">
+        <v>84000000.0</v>
+      </c>
+      <c r="E2">
+        <v>263000000.0</v>
+      </c>
+      <c r="F2">
+        <v>224000000.0</v>
+      </c>
+      <c r="G2">
+        <v>203000000.0</v>
+      </c>
+      <c r="H2">
+        <v>83400000.0</v>
+      </c>
+      <c r="I2">
+        <v>591800000.0</v>
+      </c>
+      <c r="J2">
+        <v>158000000.0</v>
+      </c>
+      <c r="K2">
+        <v>227500000.0</v>
+      </c>
+      <c r="L2">
+        <v>253800000.0</v>
+      </c>
+      <c r="M2">
+        <v>273000000.0</v>
+      </c>
+      <c r="N2">
+        <v>206700000.0</v>
+      </c>
+      <c r="O2">
+        <v>214300000.0</v>
+      </c>
+      <c r="P2">
+        <v>147800000.0</v>
+      </c>
+      <c r="Q2">
+        <v>183700000.0</v>
+      </c>
+      <c r="R2">
+        <v>97100000.0</v>
+      </c>
+      <c r="S2">
+        <v>105600000.0</v>
+      </c>
+      <c r="T2">
+        <v>122900000.0</v>
+      </c>
+      <c r="U2">
+        <v>112000000.0</v>
+      </c>
+      <c r="V2">
+        <v>88300000.0</v>
+      </c>
+      <c r="W2">
+        <v>114200000.0</v>
+      </c>
+      <c r="X2">
+        <v>489200000.0</v>
+      </c>
+      <c r="Y2">
+        <v>350700000.0</v>
+      </c>
+      <c r="Z2">
+        <v>343400000.0</v>
+      </c>
+      <c r="AA2">
+        <v>177400000.0</v>
+      </c>
+      <c r="AB2">
+        <v>128600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>143700000.0</v>
+      </c>
+      <c r="AD2">
+        <v>136500000.0</v>
+      </c>
+      <c r="AE2">
+        <v>133300000.0</v>
+      </c>
+      <c r="AF2">
+        <v>136900000.0</v>
+      </c>
+      <c r="AG2">
+        <v>132700000.0</v>
+      </c>
+      <c r="AH2">
+        <v>134200000.0</v>
+      </c>
+      <c r="AI2">
+        <v>179100000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>63900000.0</v>
+      </c>
+      <c r="AK2">
+        <v>36000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>33200000.0</v>
+      </c>
+      <c r="AM2">
+        <v>67800000.0</v>
+      </c>
+      <c r="AN2">
+        <v>55000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>33400000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>32400000.0</v>
+      </c>
+      <c r="AR2">
+        <v>102500000.0</v>
+      </c>
+      <c r="AS2">
+        <v>99900000.0</v>
+      </c>
+      <c r="AT2">
+        <v>134300000.0</v>
+      </c>
+      <c r="AU2">
+        <v>75200000.0</v>
+      </c>
+      <c r="AV2">
+        <v>113000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>49500000.0</v>
+      </c>
+      <c r="AX2">
+        <v>175800000.0</v>
+      </c>
+      <c r="AY2">
+        <v>213300000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>97300000.0</v>
+      </c>
+      <c r="BA2">
+        <v>96700000.0</v>
+      </c>
+      <c r="BB2">
+        <v>130100000.0</v>
+      </c>
+      <c r="BC2">
+        <v>67600000.0</v>
+      </c>
+      <c r="BD2">
+        <v>74000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>69300000.0</v>
+      </c>
+      <c r="BF2">
+        <v>73500000.0</v>
+      </c>
+      <c r="BG2">
+        <v>66300000.0</v>
+      </c>
+      <c r="BH2">
+        <v>72600000.0</v>
+      </c>
+      <c r="BI2">
+        <v>320500000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>67900000.0</v>
+      </c>
+      <c r="BK2">
+        <v>88300000.0</v>
+      </c>
+      <c r="BL2">
+        <v>120500000.0</v>
+      </c>
+      <c r="BM2">
+        <v>56000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>81400000.0</v>
+      </c>
+      <c r="BO2">
+        <v>48000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>107300000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>67600000.0</v>
+      </c>
+      <c r="BR2">
+        <v>193500000.0</v>
+      </c>
+      <c r="BS2">
+        <v>68700000.0</v>
+      </c>
+      <c r="BT2">
+        <v>39900000.0</v>
+      </c>
+      <c r="BU2">
+        <v>13100000.0</v>
+      </c>
+      <c r="BV2">
+        <v>50400000.0</v>
+      </c>
+      <c r="BW2">
+        <v>21800000.0</v>
+      </c>
+      <c r="BX2">
+        <v>22600000.0</v>
+      </c>
+      <c r="BY2">
+        <v>25900000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>20300000.0</v>
+      </c>
+      <c r="CA2">
+        <v>29100000.0</v>
+      </c>
+      <c r="CB2">
+        <v>49300000.0</v>
+      </c>
+      <c r="CC2">
+        <v>30700000.0</v>
+      </c>
+      <c r="CD2">
+        <v>14900000.0</v>
+      </c>
+      <c r="CE2">
+        <v>131800000.0</v>
+      </c>
+      <c r="CF2">
+        <v>33800000.0</v>
+      </c>
+      <c r="CG2">
+        <v>30300000.0</v>
+      </c>
+      <c r="CH2">
+        <v>71800000.0</v>
+      </c>
+      <c r="CI2">
+        <v>141500000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>115800000.0</v>
+      </c>
+      <c r="CK2">
+        <v>65700000.0</v>
+      </c>
+      <c r="CL2">
+        <v>174200000.0</v>
+      </c>
+      <c r="CM2">
+        <v>119200000.0</v>
+      </c>
+      <c r="CN2">
+        <v>124700000.0</v>
+      </c>
+      <c r="CO2">
+        <v>247600000.0</v>
+      </c>
+      <c r="CP2">
+        <v>166100000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>141500000.0</v>
+      </c>
+      <c r="CR2">
+        <v>62900000.0</v>
+      </c>
+      <c r="CS2">
+        <v>110400000.0</v>
+      </c>
+      <c r="CT2">
+        <v>48500000.0</v>
+      </c>
+      <c r="CU2">
+        <v>16100000.0</v>
+      </c>
+      <c r="CV2">
+        <v>-30300000.0</v>
+      </c>
+      <c r="CW2">
+        <v>9100000.0</v>
+      </c>
+      <c r="CX2">
+        <v>19400000.0</v>
+      </c>
+      <c r="CY2">
+        <v>2000000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>4800000.0</v>
+      </c>
+      <c r="DA2">
+        <v>-33400000.0</v>
+      </c>
+      <c r="DB2"/>
+      <c r="DC2">
+        <v>13100000.0</v>
+      </c>
+      <c r="DD2">
+        <v>9800000.0</v>
+      </c>
+      <c r="DE2">
+        <v>-75400000.0</v>
+      </c>
+      <c r="DF2">
+        <v>440400000.0</v>
+      </c>
+      <c r="DG2">
+        <v>556600000.0</v>
+      </c>
+      <c r="DH2">
+        <v>22400000.0</v>
+      </c>
+      <c r="DI2"/>
+    </row>
+    <row r="3" spans="1:113">
+      <c r="A3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B3">
+        <v>868000000</v>
+      </c>
+      <c r="C3">
+        <v>476000000</v>
+      </c>
+      <c r="D3">
+        <v>577000000</v>
+      </c>
+      <c r="E3">
+        <v>444000000</v>
+      </c>
+      <c r="F3">
+        <v>407000000</v>
+      </c>
+      <c r="G3">
+        <v>459000000</v>
+      </c>
+      <c r="H3">
+        <v>497600000</v>
+      </c>
+      <c r="I3">
+        <v>439500000</v>
+      </c>
+      <c r="J3">
+        <v>403400000</v>
+      </c>
+      <c r="K3">
+        <v>514500000</v>
+      </c>
+      <c r="L3">
+        <v>547900000</v>
+      </c>
+      <c r="M3">
+        <v>368900000</v>
+      </c>
+      <c r="N3">
+        <v>335700000</v>
+      </c>
+      <c r="O3">
+        <v>378600000</v>
+      </c>
+      <c r="P3">
+        <v>529200000</v>
+      </c>
+      <c r="Q3">
+        <v>277500000</v>
+      </c>
+      <c r="R3">
+        <v>313200000</v>
+      </c>
+      <c r="S3">
+        <v>334100000</v>
+      </c>
+      <c r="T3">
+        <v>412100000</v>
+      </c>
+      <c r="U3">
+        <v>295600000</v>
+      </c>
+      <c r="V3">
+        <v>277600000</v>
+      </c>
+      <c r="W3">
+        <v>331000000</v>
+      </c>
+      <c r="X3">
+        <v>305600000</v>
+      </c>
+      <c r="Y3">
+        <v>234300000</v>
+      </c>
+      <c r="Z3">
+        <v>307900000</v>
+      </c>
+      <c r="AA3">
+        <v>346800000</v>
+      </c>
+      <c r="AB3">
+        <v>298800000</v>
+      </c>
+      <c r="AC3">
+        <v>319600000</v>
+      </c>
+      <c r="AD3">
+        <v>289400000</v>
+      </c>
+      <c r="AE3">
+        <v>299300000</v>
+      </c>
+      <c r="AF3">
+        <v>251300000</v>
+      </c>
+      <c r="AG3">
+        <v>278400000</v>
+      </c>
+      <c r="AH3">
+        <v>278800000</v>
+      </c>
+      <c r="AI3">
+        <v>263300000</v>
+      </c>
+      <c r="AJ3">
+        <v>220800000</v>
+      </c>
+      <c r="AK3">
+        <v>271500000</v>
+      </c>
+      <c r="AL3">
+        <v>273600000</v>
+      </c>
+      <c r="AM3">
+        <v>223900000</v>
+      </c>
+      <c r="AN3">
+        <v>189100000</v>
+      </c>
+      <c r="AO3">
+        <v>226700000</v>
+      </c>
+      <c r="AP3">
+        <v>240500000</v>
+      </c>
+      <c r="AQ3">
+        <v>271500000</v>
+      </c>
+      <c r="AR3">
+        <v>213600000</v>
+      </c>
+      <c r="AS3">
+        <v>232800000</v>
+      </c>
+      <c r="AT3">
+        <v>229600000</v>
+      </c>
+      <c r="AU3">
+        <v>269600000</v>
+      </c>
+      <c r="AV3">
+        <v>179400000</v>
+      </c>
+      <c r="AW3">
+        <v>210200000</v>
+      </c>
+      <c r="AX3">
+        <v>259200000</v>
+      </c>
+      <c r="AY3">
+        <v>213700000</v>
+      </c>
+      <c r="AZ3">
+        <v>192100000</v>
+      </c>
+      <c r="BA3">
+        <v>226900000</v>
+      </c>
+      <c r="BB3">
+        <v>247000000</v>
+      </c>
+      <c r="BC3">
+        <v>214800000</v>
+      </c>
+      <c r="BD3">
+        <v>196100000</v>
+      </c>
+      <c r="BE3">
+        <v>244900000</v>
+      </c>
+      <c r="BF3">
+        <v>188300000</v>
+      </c>
+      <c r="BG3">
+        <v>274200000</v>
+      </c>
+      <c r="BH3">
+        <v>240400000</v>
+      </c>
+      <c r="BI3">
+        <v>214400000</v>
+      </c>
+      <c r="BJ3">
+        <v>184500000</v>
+      </c>
+      <c r="BK3">
+        <v>297200000</v>
+      </c>
+      <c r="BL3">
+        <v>223300000</v>
+      </c>
+      <c r="BM3">
+        <v>186000000</v>
+      </c>
+      <c r="BN3">
+        <v>177000000</v>
+      </c>
+      <c r="BO3">
+        <v>208400000</v>
+      </c>
+      <c r="BP3">
+        <v>283800000</v>
+      </c>
+      <c r="BQ3">
+        <v>187400000</v>
+      </c>
+      <c r="BR3">
+        <v>161700000</v>
+      </c>
+      <c r="BS3">
+        <v>193400000</v>
+      </c>
+      <c r="BT3">
+        <v>122800000</v>
+      </c>
+      <c r="BU3">
+        <v>98700000</v>
+      </c>
+      <c r="BV3">
+        <v>153700000</v>
+      </c>
+      <c r="BW3">
+        <v>11700000</v>
+      </c>
+      <c r="BX3">
+        <v>76500000</v>
+      </c>
+      <c r="BY3">
+        <v>102900000</v>
+      </c>
+      <c r="BZ3">
+        <v>69000000</v>
+      </c>
+      <c r="CA3">
+        <v>44100000</v>
+      </c>
+      <c r="CB3">
+        <v>95500000</v>
+      </c>
+      <c r="CC3">
+        <v>63900000</v>
+      </c>
+      <c r="CD3">
+        <v>87700000</v>
+      </c>
+      <c r="CE3">
+        <v>90500000</v>
+      </c>
+      <c r="CF3">
+        <v>78700000</v>
+      </c>
+      <c r="CG3">
+        <v>112600000</v>
+      </c>
+      <c r="CH3">
+        <v>87200000</v>
+      </c>
+      <c r="CI3">
+        <v>50200000</v>
+      </c>
+      <c r="CJ3">
+        <v>87200000</v>
+      </c>
+      <c r="CK3">
+        <v>78600000</v>
+      </c>
+      <c r="CL3">
+        <v>79200000</v>
+      </c>
+      <c r="CM3">
+        <v>38800000</v>
+      </c>
+      <c r="CN3">
+        <v>92400000</v>
+      </c>
+      <c r="CO3">
+        <v>92700000</v>
+      </c>
+      <c r="CP3">
+        <v>64100000</v>
+      </c>
+      <c r="CQ3">
+        <v>24000000</v>
+      </c>
+      <c r="CR3">
+        <v>96300000</v>
+      </c>
+      <c r="CS3">
+        <v>57100000</v>
+      </c>
+      <c r="CT3">
+        <v>67600000</v>
+      </c>
+      <c r="CU3">
+        <v>37600000</v>
+      </c>
+      <c r="CV3">
+        <v>70300000</v>
+      </c>
+      <c r="CW3">
+        <v>63300000</v>
+      </c>
+      <c r="CX3">
+        <v>76500000</v>
+      </c>
+      <c r="CY3">
+        <v>39200000</v>
+      </c>
+      <c r="CZ3">
+        <v>60200000</v>
+      </c>
+      <c r="DA3">
+        <v>50000000</v>
+      </c>
+      <c r="DB3">
+        <v>48600000</v>
+      </c>
+      <c r="DC3">
+        <v>49200000</v>
+      </c>
+      <c r="DD3">
+        <v>88100000</v>
+      </c>
+      <c r="DE3">
+        <v>207400000</v>
+      </c>
+      <c r="DF3">
+        <v>243700000</v>
+      </c>
+      <c r="DG3">
+        <v>488200000</v>
+      </c>
+      <c r="DH3">
+        <v>439500000</v>
+      </c>
+      <c r="DI3">
+        <v>107600000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:113">
+      <c r="A4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>65800000.0</v>
+      </c>
+      <c r="O4">
+        <v>-7600000.0</v>
+      </c>
+      <c r="P4">
+        <v>65900000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-33000000.0</v>
+      </c>
+      <c r="R4">
+        <v>86800000.0</v>
+      </c>
+      <c r="S4">
+        <v>-8500000.0</v>
+      </c>
+      <c r="T4">
+        <v>-17300000.0</v>
+      </c>
+      <c r="U4">
+        <v>10900000.0</v>
+      </c>
+      <c r="V4">
+        <v>23700000.0</v>
+      </c>
+      <c r="W4">
+        <v>-25900000.0</v>
+      </c>
+      <c r="X4">
+        <v>-375000000.0</v>
+      </c>
+      <c r="Y4">
+        <v>138500000.0</v>
+      </c>
+      <c r="Z4">
+        <v>7300000.0</v>
+      </c>
+      <c r="AA4">
+        <v>166000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>48800000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-15100000.0</v>
+      </c>
+      <c r="AD4">
+        <v>7200000.0</v>
+      </c>
+      <c r="AE4">
+        <v>3200000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-3600000.0</v>
+      </c>
+      <c r="AG4">
+        <v>4200000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-44900000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>19400000.0</v>
+      </c>
+      <c r="AK4">
+        <v>27900000.0</v>
+      </c>
+      <c r="AL4">
+        <v>2800000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-34600000.0</v>
+      </c>
+      <c r="AN4">
+        <v>12800000.0</v>
+      </c>
+      <c r="AO4">
+        <v>13000000.0</v>
+      </c>
+      <c r="AP4">
+        <v>8600000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-70100000.0</v>
+      </c>
+      <c r="AS4">
+        <v>2600000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-34400000.0</v>
+      </c>
+      <c r="AU4">
+        <v>59100000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-37800000.0</v>
+      </c>
+      <c r="AW4">
+        <v>63500000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-126300000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-37500000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>116000000.0</v>
+      </c>
+      <c r="BA4">
+        <v>600000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-33400000.0</v>
+      </c>
+      <c r="BC4">
+        <v>62500000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-6400000.0</v>
+      </c>
+      <c r="BE4">
+        <v>4700000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-4200000.0</v>
+      </c>
+      <c r="BG4">
+        <v>7200000.0</v>
+      </c>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4">
+        <v>-32200000.0</v>
+      </c>
+      <c r="BM4">
+        <v>64500000.0</v>
+      </c>
+      <c r="BN4">
+        <v>-25400000.0</v>
+      </c>
+      <c r="BO4">
+        <v>33400000.0</v>
+      </c>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+    </row>
+    <row r="5" spans="1:113">
+      <c r="A5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>434100000.0</v>
+      </c>
+      <c r="O5">
+        <v>472400000.0</v>
+      </c>
+      <c r="P5">
+        <v>260700000.0</v>
+      </c>
+      <c r="Q5">
+        <v>332100000.0</v>
+      </c>
+      <c r="R5">
+        <v>377700000.0</v>
+      </c>
+      <c r="S5">
+        <v>386900000.0</v>
+      </c>
+      <c r="T5">
+        <v>157100000.0</v>
+      </c>
+      <c r="U5">
+        <v>339000000.0</v>
+      </c>
+      <c r="V5">
+        <v>350000000.0</v>
+      </c>
+      <c r="W5">
+        <v>365100000.0</v>
+      </c>
+      <c r="X5">
+        <v>159500000.0</v>
+      </c>
+      <c r="Y5">
+        <v>222900000.0</v>
+      </c>
+      <c r="Z5">
+        <v>393800000.0</v>
+      </c>
+      <c r="AA5">
+        <v>377700000.0</v>
+      </c>
+      <c r="AB5">
+        <v>69900000.0</v>
+      </c>
+      <c r="AC5">
+        <v>284800000.0</v>
+      </c>
+      <c r="AD5">
+        <v>329200000.0</v>
+      </c>
+      <c r="AE5">
+        <v>328800000.0</v>
+      </c>
+      <c r="AF5">
+        <v>133400000.0</v>
+      </c>
+      <c r="AG5">
+        <v>221000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>350400000.0</v>
+      </c>
+      <c r="AI5">
+        <v>287900000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>252200000.0</v>
+      </c>
+      <c r="AK5">
+        <v>252800000.0</v>
+      </c>
+      <c r="AL5">
+        <v>271800000.0</v>
+      </c>
+      <c r="AM5">
+        <v>302900000.0</v>
+      </c>
+      <c r="AN5">
+        <v>316100000.0</v>
+      </c>
+      <c r="AO5">
+        <v>287200000.0</v>
+      </c>
+      <c r="AP5">
+        <v>246900000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>218900000.0</v>
+      </c>
+      <c r="AR5">
+        <v>231600000.0</v>
+      </c>
+      <c r="AS5">
+        <v>191600000.0</v>
+      </c>
+      <c r="AT5">
+        <v>264300000.0</v>
+      </c>
+      <c r="AU5">
+        <v>265400000.0</v>
+      </c>
+      <c r="AV5">
+        <v>179600000.0</v>
+      </c>
+      <c r="AW5">
+        <v>227800000.0</v>
+      </c>
+      <c r="AX5">
+        <v>253400000.0</v>
+      </c>
+      <c r="AY5">
+        <v>228200000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>159000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>219500000.0</v>
+      </c>
+      <c r="BB5">
+        <v>257600000.0</v>
+      </c>
+      <c r="BC5">
+        <v>190600000.0</v>
+      </c>
+      <c r="BD5">
+        <v>339400000.0</v>
+      </c>
+      <c r="BE5">
+        <v>146400000.0</v>
+      </c>
+      <c r="BF5">
+        <v>383700000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5">
+        <v>118000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>146200000.0</v>
+      </c>
+      <c r="BN5">
+        <v>182800000.0</v>
+      </c>
+      <c r="BO5">
+        <v>209600000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+    </row>
+    <row r="6" spans="1:113">
+      <c r="A6" t="s">
+        <v>210</v>
+      </c>
+      <c r="B6">
+        <v>57000000.0</v>
+      </c>
+      <c r="C6">
+        <v>42000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-8000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-38000000.0</v>
+      </c>
+      <c r="F6">
+        <v>39000000.0</v>
+      </c>
+      <c r="G6">
+        <v>21000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-9400000.0</v>
+      </c>
+      <c r="I6">
+        <v>-385800000.0</v>
+      </c>
+      <c r="J6">
+        <v>433800000.0</v>
+      </c>
+      <c r="K6">
+        <v>-69100000.0</v>
+      </c>
+      <c r="L6">
+        <v>-26300000.0</v>
+      </c>
+      <c r="M6">
+        <v>-19200000.0</v>
+      </c>
+      <c r="N6">
+        <v>66300000.0</v>
+      </c>
+      <c r="O6">
+        <v>-7600000.0</v>
+      </c>
+      <c r="P6">
+        <v>66500000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-35900000.0</v>
+      </c>
+      <c r="R6">
+        <v>86600000.0</v>
+      </c>
+      <c r="S6">
+        <v>-8500000.0</v>
+      </c>
+      <c r="T6">
+        <v>-17300000.0</v>
+      </c>
+      <c r="U6">
+        <v>10900000.0</v>
+      </c>
+      <c r="V6">
+        <v>23700000.0</v>
+      </c>
+      <c r="W6">
+        <v>-25900000.0</v>
+      </c>
+      <c r="X6">
+        <v>-375000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>138500000.0</v>
+      </c>
+      <c r="Z6">
+        <v>7300000.0</v>
+      </c>
+      <c r="AA6">
+        <v>166000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>48800000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-15100000.0</v>
+      </c>
+      <c r="AD6">
+        <v>7200000.0</v>
+      </c>
+      <c r="AE6">
+        <v>3200000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-3600000.0</v>
+      </c>
+      <c r="AG6">
+        <v>4200000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-44900000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>19400000.0</v>
+      </c>
+      <c r="AK6">
+        <v>27900000.0</v>
+      </c>
+      <c r="AL6">
+        <v>2800000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-34600000.0</v>
+      </c>
+      <c r="AN6">
+        <v>12800000.0</v>
+      </c>
+      <c r="AO6">
+        <v>13000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>8600000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-70100000.0</v>
+      </c>
+      <c r="AS6">
+        <v>2600000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-34400000.0</v>
+      </c>
+      <c r="AU6">
+        <v>59100000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-37800000.0</v>
+      </c>
+      <c r="AW6">
+        <v>63500000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-126300000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-37500000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>116000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>600000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-33400000.0</v>
+      </c>
+      <c r="BC6">
+        <v>62500000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-6400000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4700000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-4200000.0</v>
+      </c>
+      <c r="BG6">
+        <v>7200000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-6300000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-247900000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>252600000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-20400000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-32200000.0</v>
+      </c>
+      <c r="BM6">
+        <v>64500000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-25400000.0</v>
+      </c>
+      <c r="BO6">
+        <v>33400000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-59300000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>39700000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-125900000.0</v>
+      </c>
+      <c r="BS6">
+        <v>124800000.0</v>
+      </c>
+      <c r="BT6">
+        <v>28800000.0</v>
+      </c>
+      <c r="BU6">
+        <v>26800000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-37300000.0</v>
+      </c>
+      <c r="BW6">
+        <v>28600000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-800000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-3300000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>5600000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-8800000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-20200000.0</v>
+      </c>
+      <c r="CC6">
+        <v>18600000.0</v>
+      </c>
+      <c r="CD6">
+        <v>15800000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-116900000.0</v>
+      </c>
+      <c r="CF6">
+        <v>98000000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3500000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-41500000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-69700000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>25700000.0</v>
+      </c>
+      <c r="CK6">
+        <v>50100000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-108500000.0</v>
+      </c>
+      <c r="CM6">
+        <v>55000000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-5500000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-122900000.0</v>
+      </c>
+      <c r="CP6">
+        <v>81500000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>24600000.0</v>
+      </c>
+      <c r="CR6">
+        <v>78600000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-47500000.0</v>
+      </c>
+      <c r="CT6">
+        <v>61900000.0</v>
+      </c>
+      <c r="CU6">
+        <v>32400000.0</v>
+      </c>
+      <c r="CV6">
+        <v>46400000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-135300000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-10300000.0</v>
+      </c>
+      <c r="CY6">
+        <v>17400000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-2800000.0</v>
+      </c>
+      <c r="DA6">
+        <v>38200000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-37100000.0</v>
+      </c>
+      <c r="DC6">
+        <v>-19400000.0</v>
+      </c>
+      <c r="DD6">
+        <v>3300000.0</v>
+      </c>
+      <c r="DE6">
+        <v>85200000.0</v>
+      </c>
+      <c r="DF6">
+        <v>202800000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-116200000.0</v>
+      </c>
+      <c r="DH6">
+        <v>932700000.0</v>
+      </c>
+      <c r="DI6">
+        <v>22400000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:113">
+      <c r="A7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B7">
+        <v>17000000.0</v>
+      </c>
+      <c r="C7">
+        <v>83000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-324000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-90000000.0</v>
+      </c>
+      <c r="F7">
+        <v>36000000.0</v>
+      </c>
+      <c r="G7">
+        <v>36000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-96200000.0</v>
+      </c>
+      <c r="I7">
+        <v>-102800000.0</v>
+      </c>
+      <c r="J7">
+        <v>78300000.0</v>
+      </c>
+      <c r="K7">
+        <v>-164500000.0</v>
+      </c>
+      <c r="L7">
+        <v>-159500000.0</v>
+      </c>
+      <c r="M7">
+        <v>24600000.0</v>
+      </c>
+      <c r="N7">
+        <v>229600000.0</v>
+      </c>
+      <c r="O7">
+        <v>-113400000.0</v>
+      </c>
+      <c r="P7">
+        <v>-70700000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-78100000.0</v>
+      </c>
+      <c r="R7">
+        <v>66600000.0</v>
+      </c>
+      <c r="S7">
+        <v>-29500000.0</v>
+      </c>
+      <c r="T7">
+        <v>-132300000.0</v>
+      </c>
+      <c r="U7">
+        <v>37300000.0</v>
+      </c>
+      <c r="V7">
+        <v>97900000.0</v>
+      </c>
+      <c r="W7">
+        <v>19800000.0</v>
+      </c>
+      <c r="X7">
+        <v>-162800000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-45700000.0</v>
+      </c>
+      <c r="Z7">
+        <v>202300000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-165600000.0</v>
+      </c>
+      <c r="AC7">
+        <v>50600000.0</v>
+      </c>
+      <c r="AD7">
+        <v>18200000.0</v>
+      </c>
+      <c r="AE7">
+        <v>7100000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-70300000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-59000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>36200000.0</v>
+      </c>
+      <c r="AI7">
+        <v>22200000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>11500000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-26600000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-57500000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-22200000.0</v>
+      </c>
+      <c r="AN7">
+        <v>59000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-65800000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-33200000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>11500000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-10900000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-37100000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>90200000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-24100000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-61800000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-79600000.0</v>
+      </c>
+      <c r="AY7">
+        <v>29900000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-21300000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-27100000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-31200000.0</v>
+      </c>
+      <c r="BC7">
+        <v>46900000.0</v>
+      </c>
+      <c r="BD7">
+        <v>100200000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-59800000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-127200000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-69200000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-328400000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-8400000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-77100000.0</v>
+      </c>
+      <c r="BK7">
+        <v>10600000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-130300000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-125400000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-104200000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-16600000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-119600000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-187400000.0</v>
+      </c>
+      <c r="BS7">
+        <v>71700000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-63900000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-24100000.0</v>
+      </c>
+      <c r="BV7">
+        <v>30900000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-21700000.0</v>
+      </c>
+      <c r="BX7">
+        <v>28600000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-7800000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>43300000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-54000000.0</v>
+      </c>
+      <c r="CB7">
+        <v>59600000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-15600000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-13000000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-150700000.0</v>
+      </c>
+      <c r="CF7">
+        <v>121800000.0</v>
+      </c>
+      <c r="CG7">
+        <v>3700000.0</v>
+      </c>
+      <c r="CH7">
+        <v>12000000.0</v>
+      </c>
+      <c r="CI7">
+        <v>16100000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-19000000.0</v>
+      </c>
+      <c r="CK7">
+        <v>19100000.0</v>
+      </c>
+      <c r="CL7">
+        <v>23900000.0</v>
+      </c>
+      <c r="CM7">
+        <v>53000000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-99300000.0</v>
+      </c>
+      <c r="CO7">
+        <v>48300000.0</v>
+      </c>
+      <c r="CP7">
+        <v>18600000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-28500000.0</v>
+      </c>
+      <c r="CR7">
+        <v>8900000.0</v>
+      </c>
+      <c r="CS7">
+        <v>-10900000.0</v>
+      </c>
+      <c r="CT7">
+        <v>25700000.0</v>
+      </c>
+      <c r="CU7">
+        <v>23300000.0</v>
+      </c>
+      <c r="CV7">
+        <v>-41400000.0</v>
+      </c>
+      <c r="CW7">
+        <v>32100000.0</v>
+      </c>
+      <c r="CX7">
+        <v>12400000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-23600000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>34500000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-34600000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-12600000.0</v>
+      </c>
+      <c r="DC7">
+        <v>6500000.0</v>
+      </c>
+      <c r="DD7">
+        <v>-25400000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-15100000.0</v>
+      </c>
+      <c r="DF7">
+        <v>-32100000.0</v>
+      </c>
+      <c r="DG7">
+        <v>-21900000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-55500000.0</v>
+      </c>
+      <c r="DI7">
+        <v>16400000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:113">
+      <c r="A8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-48700000.0</v>
+      </c>
+      <c r="O8">
+        <v>-3300000.0</v>
+      </c>
+      <c r="P8">
+        <v>7300000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-55700000.0</v>
+      </c>
+      <c r="R8">
+        <v>-112000000.0</v>
+      </c>
+      <c r="S8">
+        <v>-38400000.0</v>
+      </c>
+      <c r="T8">
+        <v>2300000.0</v>
+      </c>
+      <c r="U8">
+        <v>-69600000.0</v>
+      </c>
+      <c r="V8">
+        <v>-59200000.0</v>
+      </c>
+      <c r="W8">
+        <v>-8900000.0</v>
+      </c>
+      <c r="X8">
+        <v>10400000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-42100000.0</v>
+      </c>
+      <c r="Z8">
+        <v>17500000.0</v>
+      </c>
+      <c r="AA8">
+        <v>28000000.0</v>
+      </c>
+      <c r="AB8">
+        <v>27000000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-12300000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-76200000.0</v>
+      </c>
+      <c r="AE8">
+        <v>23200000.0</v>
+      </c>
+      <c r="AF8">
+        <v>42500000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-54400000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-65200000.0</v>
+      </c>
+      <c r="AI8">
+        <v>47500000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>30100000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-57400000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-65500000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-26100000.0</v>
+      </c>
+      <c r="AN8">
+        <v>18500000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-31600000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-61800000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>22600000.0</v>
+      </c>
+      <c r="AR8">
+        <v>24100000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-25400000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-45700000.0</v>
+      </c>
+      <c r="AU8">
+        <v>31300000.0</v>
+      </c>
+      <c r="AV8">
+        <v>23500000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-62800000.0</v>
+      </c>
+      <c r="AY8">
+        <v>14000000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>9200000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-30700000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-58900000.0</v>
+      </c>
+      <c r="BC8">
+        <v>18800000.0</v>
+      </c>
+      <c r="BD8">
+        <v>10100000.0</v>
+      </c>
+      <c r="BE8">
+        <v>-16800000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BG8">
+        <v>-10500000.0</v>
+      </c>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8">
+        <v>57400000.0</v>
+      </c>
+      <c r="BM8">
+        <v>-4700000.0</v>
+      </c>
+      <c r="BN8">
+        <v>-55800000.0</v>
+      </c>
+      <c r="BO8">
+        <v>11900000.0</v>
+      </c>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+    </row>
+    <row r="9" spans="1:113">
+      <c r="A9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B9">
+        <v>-147000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-25000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-9000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-27000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-33000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-18000000.0</v>
+      </c>
+      <c r="H9">
+        <v>23900000.0</v>
+      </c>
+      <c r="I9">
+        <v>-30500000.0</v>
+      </c>
+      <c r="J9">
+        <v>-68300000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1100000.0</v>
+      </c>
+      <c r="L9">
+        <v>89700000.0</v>
+      </c>
+      <c r="M9">
+        <v>-109000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-48700000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3300000.0</v>
+      </c>
+      <c r="P9">
+        <v>7300000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-55700000.0</v>
+      </c>
+      <c r="R9">
+        <v>-112000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-38400000.0</v>
+      </c>
+      <c r="T9">
+        <v>2300000.0</v>
+      </c>
+      <c r="U9">
+        <v>-69600000.0</v>
+      </c>
+      <c r="V9">
+        <v>-59200000.0</v>
+      </c>
+      <c r="W9">
+        <v>-8900000.0</v>
+      </c>
+      <c r="X9">
+        <v>10400000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-42100000.0</v>
+      </c>
+      <c r="Z9">
+        <v>17500000.0</v>
+      </c>
+      <c r="AA9">
+        <v>28000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>27000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-12300000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-76200000.0</v>
+      </c>
+      <c r="AE9">
+        <v>23200000.0</v>
+      </c>
+      <c r="AF9">
+        <v>42500000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-54400000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-65200000.0</v>
+      </c>
+      <c r="AI9">
+        <v>47500000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>30100000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-57400000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-65500000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-26100000.0</v>
+      </c>
+      <c r="AN9">
+        <v>18500000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-31600000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-61800000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>22600000.0</v>
+      </c>
+      <c r="AR9">
+        <v>24100000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-25400000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-45700000.0</v>
+      </c>
+      <c r="AU9">
+        <v>31300000.0</v>
+      </c>
+      <c r="AV9">
+        <v>23500000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-62800000.0</v>
+      </c>
+      <c r="AY9">
+        <v>14000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>9200000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-30700000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-58900000.0</v>
+      </c>
+      <c r="BC9">
+        <v>18800000.0</v>
+      </c>
+      <c r="BD9">
+        <v>10100000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-16800000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-41000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>10500000.0</v>
+      </c>
+      <c r="BH9">
+        <v>64700000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-33100000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-36200000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-11400000.0</v>
+      </c>
+      <c r="BL9">
+        <v>57400000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-4700000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-55800000.0</v>
+      </c>
+      <c r="BO9">
+        <v>11900000.0</v>
+      </c>
+      <c r="BP9">
+        <v>52100000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-23600000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-38000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>62600000.0</v>
+      </c>
+      <c r="BT9">
+        <v>21100000.0</v>
+      </c>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
+        <v>-13600000.0</v>
+      </c>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>-5000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-22000000.0</v>
+      </c>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
+        <v>-600000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-17700000.0</v>
+      </c>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>20000000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-27500000.0</v>
+      </c>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CN9">
+        <v>-21800000.0</v>
+      </c>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9">
+        <v>-15900000.0</v>
+      </c>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9">
+        <v>5400000.0</v>
+      </c>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
+        <v>6200000.0</v>
+      </c>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9">
+        <v>7700000.0</v>
+      </c>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+    </row>
+    <row r="10" spans="1:113">
+      <c r="A10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
+        <v>-400000.0</v>
+      </c>
+      <c r="U10">
+        <v>825900000.0</v>
+      </c>
+      <c r="V10">
+        <v>964200000.0</v>
+      </c>
+      <c r="W10">
+        <v>706800000.0</v>
+      </c>
+      <c r="X10">
+        <v>-128500000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-57100000.0</v>
+      </c>
+      <c r="Z10">
+        <v>103900000.0</v>
+      </c>
+      <c r="AA10">
+        <v>88200000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-208000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>44500000.0</v>
+      </c>
+      <c r="AE10">
+        <v>56800000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-139000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-61500000.0</v>
+      </c>
+      <c r="AH10">
+        <v>43600000.0</v>
+      </c>
+      <c r="AI10">
+        <v>4400000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-6400000.0</v>
+      </c>
+      <c r="AM10">
+        <v>33000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>50900000.0</v>
+      </c>
+      <c r="AO10">
+        <v>15100000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-44100000.0</v>
+      </c>
+      <c r="AR10">
+        <v>55500000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-75200000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1300000.0</v>
+      </c>
+      <c r="AU10">
+        <v>12300000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-13300000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-27300000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3700000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-4400000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>200000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-21900000.0</v>
+      </c>
+      <c r="BB10">
+        <v>100000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-4300000.0</v>
+      </c>
+      <c r="BD10">
+        <v>5300000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-30700000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-47300000.0</v>
+      </c>
+      <c r="BG10">
+        <v>58800000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-347900000.0</v>
+      </c>
+      <c r="BI10">
+        <v>34100000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-23300000.0</v>
+      </c>
+      <c r="BK10">
+        <v>91600000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-35100000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-15100000.0</v>
+      </c>
+      <c r="BO10">
+        <v>13300000.0</v>
+      </c>
+      <c r="BP10">
+        <v>80300000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>0.0</v>
+      </c>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10">
+        <v>17700000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>19500000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>-3900000.0</v>
+      </c>
+      <c r="CB10">
+        <v>75400000.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>-75300000.0</v>
+      </c>
+      <c r="CF10">
+        <v>240400000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>54000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-56700000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
+        <v>192100000.0</v>
+      </c>
+      <c r="CN10">
+        <v>29500000.0</v>
+      </c>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10">
+        <v>-87800000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+    </row>
+    <row r="11" spans="1:113">
+      <c r="A11" t="s">
+        <v>215</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>58400000.0</v>
+      </c>
+      <c r="N11">
+        <v>211300000.0</v>
+      </c>
+      <c r="O11">
+        <v>-206100000.0</v>
+      </c>
+      <c r="P11">
+        <v>4800000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-69400000.0</v>
+      </c>
+      <c r="R11">
+        <v>149900000.0</v>
+      </c>
+      <c r="S11">
+        <v>-53000000.0</v>
+      </c>
+      <c r="T11">
+        <v>9700000.0</v>
+      </c>
+      <c r="U11">
+        <v>45000000.0</v>
+      </c>
+      <c r="V11">
+        <v>26800000.0</v>
+      </c>
+      <c r="W11">
+        <v>-44800000.0</v>
+      </c>
+      <c r="X11">
+        <v>-63800000.0</v>
+      </c>
+      <c r="Y11">
+        <v>37200000.0</v>
+      </c>
+      <c r="Z11">
+        <v>66400000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-126500000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-15100000.0</v>
+      </c>
+      <c r="AC11">
+        <v>42000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>34500000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-81300000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AG11">
+        <v>36500000.0</v>
+      </c>
+      <c r="AH11">
+        <v>43000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-1800000.0</v>
+      </c>
+      <c r="AK11">
+        <v>42600000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-38800000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-31100000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-70700000.0</v>
+      </c>
+      <c r="AP11">
+        <v>28000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>21300000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-193600000.0</v>
+      </c>
+      <c r="AS11">
+        <v>39300000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AU11">
+        <v>37300000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-21100000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-32700000.0</v>
+      </c>
+      <c r="AY11">
+        <v>11600000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>28300000.0</v>
+      </c>
+      <c r="BA11">
+        <v>49100000.0</v>
+      </c>
+      <c r="BB11">
+        <v>27800000.0</v>
+      </c>
+      <c r="BC11">
+        <v>90300000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-86800000.0</v>
+      </c>
+      <c r="BE11">
+        <v>60000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-5200000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-42200000.0</v>
+      </c>
+      <c r="BH11">
+        <v>11900000.0</v>
+      </c>
+      <c r="BI11">
+        <v>6300000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>52900000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-44700000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-20400000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-99100000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>41200000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>7000000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
+        <v>2900000.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
+        <v>4000000.0</v>
+      </c>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
+        <v>83800000.0</v>
+      </c>
+      <c r="CG11">
+        <v>9100000.0</v>
+      </c>
+      <c r="CH11">
+        <v>9600000.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11">
+        <v>15300000.0</v>
+      </c>
+      <c r="CK11">
+        <v>7500000.0</v>
+      </c>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11">
+        <v>9000000.0</v>
+      </c>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11">
+        <v>37100000.0</v>
+      </c>
+      <c r="CS11">
+        <v>10800000.0</v>
+      </c>
+      <c r="CT11">
+        <v>4800000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11">
+        <v>26100000.0</v>
+      </c>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11">
+        <v>300000.0</v>
+      </c>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+    </row>
+    <row r="12" spans="1:113">
+      <c r="A12" t="s">
+        <v>216</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>67500000.0</v>
+      </c>
+      <c r="N12">
+        <v>33900000.0</v>
+      </c>
+      <c r="O12">
+        <v>16100000.0</v>
+      </c>
+      <c r="P12">
+        <v>175300000.0</v>
+      </c>
+      <c r="Q12">
+        <v>138200000.0</v>
+      </c>
+      <c r="R12">
+        <v>51200000.0</v>
+      </c>
+      <c r="S12">
+        <v>39400000.0</v>
+      </c>
+      <c r="T12">
+        <v>148600000.0</v>
+      </c>
+      <c r="U12">
+        <v>-29800000.0</v>
+      </c>
+      <c r="V12">
+        <v>97700000.0</v>
+      </c>
+      <c r="W12">
+        <v>37200000.0</v>
+      </c>
+      <c r="X12">
+        <v>206300000.0</v>
+      </c>
+      <c r="Y12">
+        <v>80400000.0</v>
+      </c>
+      <c r="Z12">
+        <v>44000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>28600000.0</v>
+      </c>
+      <c r="AB12">
+        <v>179500000.0</v>
+      </c>
+      <c r="AC12">
+        <v>27200000.0</v>
+      </c>
+      <c r="AD12">
+        <v>31200000.0</v>
+      </c>
+      <c r="AE12">
+        <v>37100000.0</v>
+      </c>
+      <c r="AF12">
+        <v>12300000.0</v>
+      </c>
+      <c r="AG12">
+        <v>79900000.0</v>
+      </c>
+      <c r="AH12">
+        <v>35200000.0</v>
+      </c>
+      <c r="AI12">
+        <v>34200000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-383200000.0</v>
+      </c>
+      <c r="AK12">
+        <v>30700000.0</v>
+      </c>
+      <c r="AL12">
+        <v>18000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>7600000.0</v>
+      </c>
+      <c r="AN12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>225900000.0</v>
+      </c>
+      <c r="AP12">
+        <v>7200000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>200000.0</v>
+      </c>
+      <c r="AR12">
+        <v>155900000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-9400000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-9100000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-21400000.0</v>
+      </c>
+      <c r="AV12">
+        <v>210700000.0</v>
+      </c>
+      <c r="AW12">
+        <v>4600000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-22200000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>13400000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-45200000.0</v>
+      </c>
+      <c r="BB12">
+        <v>35100000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-4800000.0</v>
+      </c>
+      <c r="BD12">
+        <v>179400000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-17800000.0</v>
+      </c>
+      <c r="BF12">
+        <v>27100000.0</v>
+      </c>
+      <c r="BG12">
+        <v>40900000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12">
+        <v>55200000.0</v>
+      </c>
+      <c r="BM12">
+        <v>99800000.0</v>
+      </c>
+      <c r="BN12">
+        <v>-8600000.0</v>
+      </c>
+      <c r="BO12">
+        <v>73700000.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12">
+        <v>12400000.0</v>
+      </c>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>33600000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12">
+        <v>13600000.0</v>
+      </c>
+      <c r="CA12">
+        <v>25600000.0</v>
+      </c>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+    </row>
+    <row r="13" spans="1:113">
+      <c r="A13" t="s">
+        <v>217</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>49000000.0</v>
+      </c>
+      <c r="N13">
+        <v>49000000.0</v>
+      </c>
+      <c r="O13">
+        <v>49000000.0</v>
+      </c>
+      <c r="P13">
+        <v>-133100000.0</v>
+      </c>
+      <c r="Q13">
+        <v>13200000.0</v>
+      </c>
+      <c r="R13">
+        <v>62500000.0</v>
+      </c>
+      <c r="S13">
+        <v>-81200000.0</v>
+      </c>
+      <c r="T13">
+        <v>-192300000.0</v>
+      </c>
+      <c r="U13">
+        <v>37000000.0</v>
+      </c>
+      <c r="V13">
+        <v>101700000.0</v>
+      </c>
+      <c r="W13">
+        <v>-18800000.0</v>
+      </c>
+      <c r="X13">
+        <v>-229700000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-43200000.0</v>
+      </c>
+      <c r="Z13">
+        <v>160300000.0</v>
+      </c>
+      <c r="AA13">
+        <v>4200000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-261200000.0</v>
+      </c>
+      <c r="AC13">
+        <v>48100000.0</v>
+      </c>
+      <c r="AD13">
+        <v>8100000.0</v>
+      </c>
+      <c r="AE13">
+        <v>9300000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-194100000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-36900000.0</v>
+      </c>
+      <c r="AH13">
+        <v>38500000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-133700000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-24700000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-55300000.0</v>
+      </c>
+      <c r="AM13">
+        <v>6500000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-143100000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-33900000.0</v>
+      </c>
+      <c r="AP13">
+        <v>-73800000.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13">
+        <v>-336600000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
+        <v>-244600000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+    </row>
+    <row r="14" spans="1:113">
+      <c r="A14" t="s">
+        <v>218</v>
+      </c>
+      <c r="B14">
+        <v>1009000000.0</v>
+      </c>
+      <c r="C14">
+        <v>491000000.0</v>
+      </c>
+      <c r="D14">
+        <v>487000000.0</v>
+      </c>
+      <c r="E14">
+        <v>489000000.0</v>
+      </c>
+      <c r="F14">
+        <v>491000000.0</v>
+      </c>
+      <c r="G14">
+        <v>462000000.0</v>
+      </c>
+      <c r="H14">
+        <v>469700000.0</v>
+      </c>
+      <c r="I14">
+        <v>448700000.0</v>
+      </c>
+      <c r="J14">
+        <v>439700000.0</v>
+      </c>
+      <c r="K14">
+        <v>425800000.0</v>
+      </c>
+      <c r="L14">
+        <v>426700000.0</v>
+      </c>
+      <c r="M14">
+        <v>424000000.0</v>
+      </c>
+      <c r="N14">
+        <v>358300000.0</v>
+      </c>
+      <c r="O14">
+        <v>382800000.0</v>
+      </c>
+      <c r="P14">
+        <v>372500000.0</v>
+      </c>
+      <c r="Q14">
+        <v>376700000.0</v>
+      </c>
+      <c r="R14">
+        <v>359900000.0</v>
+      </c>
+      <c r="S14">
+        <v>332100000.0</v>
+      </c>
+      <c r="T14">
+        <v>319800000.0</v>
+      </c>
+      <c r="U14">
+        <v>322100000.0</v>
+      </c>
+      <c r="V14">
+        <v>323700000.0</v>
+      </c>
+      <c r="W14">
+        <v>302600000.0</v>
+      </c>
+      <c r="X14">
+        <v>288000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>291400000.0</v>
+      </c>
+      <c r="Z14">
+        <v>289900000.0</v>
+      </c>
+      <c r="AA14">
+        <v>289500000.0</v>
+      </c>
+      <c r="AB14">
+        <v>277900000.0</v>
+      </c>
+      <c r="AC14">
+        <v>287800000.0</v>
+      </c>
+      <c r="AD14">
+        <v>284700000.0</v>
+      </c>
+      <c r="AE14">
+        <v>272000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>272400000.0</v>
+      </c>
+      <c r="AG14">
+        <v>282500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>275700000.0</v>
+      </c>
+      <c r="AI14">
+        <v>283500000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>287200000.0</v>
+      </c>
+      <c r="AK14">
+        <v>280800000.0</v>
+      </c>
+      <c r="AL14">
+        <v>278200000.0</v>
+      </c>
+      <c r="AM14">
+        <v>269900000.0</v>
+      </c>
+      <c r="AN14">
+        <v>265200000.0</v>
+      </c>
+      <c r="AO14">
+        <v>272100000.0</v>
+      </c>
+      <c r="AP14">
+        <v>269900000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>263000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>264500000.0</v>
+      </c>
+      <c r="AS14">
+        <v>266800000.0</v>
+      </c>
+      <c r="AT14">
+        <v>265600000.0</v>
+      </c>
+      <c r="AU14">
+        <v>253100000.0</v>
+      </c>
+      <c r="AV14">
+        <v>247500000.0</v>
+      </c>
+      <c r="AW14">
+        <v>255100000.0</v>
+      </c>
+      <c r="AX14">
+        <v>249700000.0</v>
+      </c>
+      <c r="AY14">
+        <v>232600000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>245400000.0</v>
+      </c>
+      <c r="BA14">
+        <v>243600000.0</v>
+      </c>
+      <c r="BB14">
+        <v>236200000.0</v>
+      </c>
+      <c r="BC14">
+        <v>228800000.0</v>
+      </c>
+      <c r="BD14">
+        <v>294800000.0</v>
+      </c>
+      <c r="BE14">
+        <v>164100000.0</v>
+      </c>
+      <c r="BF14">
+        <v>254300000.0</v>
+      </c>
+      <c r="BG14">
+        <v>213700000.0</v>
+      </c>
+      <c r="BH14">
+        <v>214200000.0</v>
+      </c>
+      <c r="BI14">
+        <v>215000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>208600000.0</v>
+      </c>
+      <c r="BK14">
+        <v>205800000.0</v>
+      </c>
+      <c r="BL14">
+        <v>205300000.0</v>
+      </c>
+      <c r="BM14">
+        <v>211600000.0</v>
+      </c>
+      <c r="BN14">
+        <v>213800000.0</v>
+      </c>
+      <c r="BO14">
+        <v>203000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>211000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>218200000.0</v>
+      </c>
+      <c r="BR14">
+        <v>218700000.0</v>
+      </c>
+      <c r="BS14">
+        <v>221800000.0</v>
+      </c>
+      <c r="BT14">
+        <v>127200000.0</v>
+      </c>
+      <c r="BU14">
+        <v>77300000.0</v>
+      </c>
+      <c r="BV14">
+        <v>76200000.0</v>
+      </c>
+      <c r="BW14">
+        <v>73400000.0</v>
+      </c>
+      <c r="BX14">
+        <v>71600000.0</v>
+      </c>
+      <c r="BY14">
+        <v>78000000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>76900000.0</v>
+      </c>
+      <c r="CA14">
+        <v>79000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>71600000.0</v>
+      </c>
+      <c r="CC14">
+        <v>76900000.0</v>
+      </c>
+      <c r="CD14">
+        <v>74400000.0</v>
+      </c>
+      <c r="CE14">
+        <v>73100000.0</v>
+      </c>
+      <c r="CF14">
+        <v>72300000.0</v>
+      </c>
+      <c r="CG14">
+        <v>72800000.0</v>
+      </c>
+      <c r="CH14">
+        <v>71500000.0</v>
+      </c>
+      <c r="CI14">
+        <v>62200000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>65700000.0</v>
+      </c>
+      <c r="CK14">
+        <v>69300000.0</v>
+      </c>
+      <c r="CL14">
+        <v>65700000.0</v>
+      </c>
+      <c r="CM14">
+        <v>58700000.0</v>
+      </c>
+      <c r="CN14">
+        <v>61200000.0</v>
+      </c>
+      <c r="CO14">
+        <v>61700000.0</v>
+      </c>
+      <c r="CP14">
+        <v>59400000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>56800000.0</v>
+      </c>
+      <c r="CR14">
+        <v>52400000.0</v>
+      </c>
+      <c r="CS14">
+        <v>53400000.0</v>
+      </c>
+      <c r="CT14">
+        <v>49400000.0</v>
+      </c>
+      <c r="CU14">
+        <v>44400000.0</v>
+      </c>
+      <c r="CV14">
+        <v>-6900000.0</v>
+      </c>
+      <c r="CW14">
+        <v>56600000.0</v>
+      </c>
+      <c r="CX14">
+        <v>53900000.0</v>
+      </c>
+      <c r="CY14">
+        <v>50300000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>51300000.0</v>
+      </c>
+      <c r="DA14">
+        <v>50600000.0</v>
+      </c>
+      <c r="DB14">
+        <v>49200000.0</v>
+      </c>
+      <c r="DC14">
+        <v>46300000.0</v>
+      </c>
+      <c r="DD14">
+        <v>45400000.0</v>
+      </c>
+      <c r="DE14">
+        <v>44800000.0</v>
+      </c>
+      <c r="DF14">
+        <v>39600000.0</v>
+      </c>
+      <c r="DG14">
+        <v>33400000.0</v>
+      </c>
+      <c r="DH14">
+        <v>29800000.0</v>
+      </c>
+      <c r="DI14">
+        <v>26800000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:113">
+      <c r="A15" t="s">
+        <v>219</v>
+      </c>
+      <c r="B15">
+        <v>385000000.0</v>
+      </c>
+      <c r="C15">
+        <v>193000000.0</v>
+      </c>
+      <c r="D15">
+        <v>194000000.0</v>
+      </c>
+      <c r="E15">
+        <v>182000000.0</v>
+      </c>
+      <c r="F15">
+        <v>181000000.0</v>
+      </c>
+      <c r="G15">
+        <v>181000000.0</v>
+      </c>
+      <c r="H15">
+        <v>182200000.0</v>
+      </c>
+      <c r="I15">
+        <v>168000000.0</v>
+      </c>
+      <c r="J15">
+        <v>168500000.0</v>
+      </c>
+      <c r="K15">
+        <v>168300000.0</v>
+      </c>
+      <c r="L15">
+        <v>168600000.0</v>
+      </c>
+      <c r="M15">
+        <v>156500000.0</v>
+      </c>
+      <c r="N15">
+        <v>156600000.0</v>
+      </c>
+      <c r="O15">
+        <v>156400000.0</v>
+      </c>
+      <c r="P15">
+        <v>156400000.0</v>
+      </c>
+      <c r="Q15">
+        <v>145300000.0</v>
+      </c>
+      <c r="R15">
+        <v>145300000.0</v>
+      </c>
+      <c r="S15">
+        <v>145900000.0</v>
+      </c>
+      <c r="T15">
+        <v>146100000.0</v>
+      </c>
+      <c r="U15">
+        <v>135400000.0</v>
+      </c>
+      <c r="V15">
+        <v>135600000.0</v>
+      </c>
+      <c r="W15">
+        <v>135500000.0</v>
+      </c>
+      <c r="X15">
+        <v>135400000.0</v>
+      </c>
+      <c r="Y15">
+        <v>129200000.0</v>
+      </c>
+      <c r="Z15">
+        <v>128700000.0</v>
+      </c>
+      <c r="AA15">
+        <v>129200000.0</v>
+      </c>
+      <c r="AB15">
+        <v>129300000.0</v>
+      </c>
+      <c r="AC15">
+        <v>120200000.0</v>
+      </c>
+      <c r="AD15">
+        <v>120700000.0</v>
+      </c>
+      <c r="AE15">
+        <v>121000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>121800000.0</v>
+      </c>
+      <c r="AG15">
+        <v>112300000.0</v>
+      </c>
+      <c r="AH15">
+        <v>113300000.0</v>
+      </c>
+      <c r="AI15">
+        <v>114400000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>115700000.0</v>
+      </c>
+      <c r="AK15">
+        <v>107800000.0</v>
+      </c>
+      <c r="AL15">
+        <v>108400000.0</v>
+      </c>
+      <c r="AM15">
+        <v>108600000.0</v>
+      </c>
+      <c r="AN15">
+        <v>109000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>102800000.0</v>
+      </c>
+      <c r="AP15">
+        <v>103400000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>103700000.0</v>
+      </c>
+      <c r="AR15">
+        <v>104300000.0</v>
+      </c>
+      <c r="AS15">
+        <v>97800000.0</v>
+      </c>
+      <c r="AT15">
+        <v>98500000.0</v>
+      </c>
+      <c r="AU15">
+        <v>98700000.0</v>
+      </c>
+      <c r="AV15">
+        <v>99500000.0</v>
+      </c>
+      <c r="AW15">
+        <v>92500000.0</v>
+      </c>
+      <c r="AX15">
+        <v>92900000.0</v>
+      </c>
+      <c r="AY15">
+        <v>93700000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>93600000.0</v>
+      </c>
+      <c r="BA15">
+        <v>85100000.0</v>
+      </c>
+      <c r="BB15">
+        <v>84900000.0</v>
+      </c>
+      <c r="BC15">
+        <v>84900000.0</v>
+      </c>
+      <c r="BD15">
+        <v>85700000.0</v>
+      </c>
+      <c r="BE15">
+        <v>80400000.0</v>
+      </c>
+      <c r="BF15">
+        <v>81600000.0</v>
+      </c>
+      <c r="BG15">
+        <v>81400000.0</v>
+      </c>
+      <c r="BH15">
+        <v>81600000.0</v>
+      </c>
+      <c r="BI15">
+        <v>75300000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>75800000.0</v>
+      </c>
+      <c r="BK15">
+        <v>76700000.0</v>
+      </c>
+      <c r="BL15">
+        <v>76900000.0</v>
+      </c>
+      <c r="BM15">
+        <v>72800000.0</v>
+      </c>
+      <c r="BN15">
+        <v>71800000.0</v>
+      </c>
+      <c r="BO15">
+        <v>73100000.0</v>
+      </c>
+      <c r="BP15">
+        <v>72200000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>72100000.0</v>
+      </c>
+      <c r="BR15">
+        <v>72000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>72000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>34600000.0</v>
+      </c>
+      <c r="BU15">
+        <v>31000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>31100000.0</v>
+      </c>
+      <c r="BW15">
+        <v>31600000.0</v>
+      </c>
+      <c r="BX15">
+        <v>31900000.0</v>
+      </c>
+      <c r="BY15">
+        <v>20400000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>20800000.0</v>
+      </c>
+      <c r="CA15">
+        <v>20800000.0</v>
+      </c>
+      <c r="CB15">
+        <v>21100000.0</v>
+      </c>
+      <c r="CC15">
+        <v>18700000.0</v>
+      </c>
+      <c r="CD15">
+        <v>19300000.0</v>
+      </c>
+      <c r="CE15">
+        <v>19400000.0</v>
+      </c>
+      <c r="CF15">
+        <v>19600000.0</v>
+      </c>
+      <c r="CG15">
+        <v>17100000.0</v>
+      </c>
+      <c r="CH15">
+        <v>17400000.0</v>
+      </c>
+      <c r="CI15">
+        <v>18100000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>9500000.0</v>
+      </c>
+      <c r="CK15">
+        <v>18100000.0</v>
+      </c>
+      <c r="CL15">
+        <v>9100000.0</v>
+      </c>
+      <c r="CM15">
+        <v>9300000.0</v>
+      </c>
+      <c r="CN15">
+        <v>9400000.0</v>
+      </c>
+      <c r="CO15">
+        <v>9600000.0</v>
+      </c>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+    </row>
+    <row r="16" spans="1:113">
+      <c r="A16" t="s">
+        <v>220</v>
+      </c>
+      <c r="B16">
+        <v>306000000.0</v>
+      </c>
+      <c r="C16">
+        <v>118000000.0</v>
+      </c>
+      <c r="D16">
+        <v>76000000.0</v>
+      </c>
+      <c r="E16">
+        <v>225000000.0</v>
+      </c>
+      <c r="F16">
+        <v>263000000.0</v>
+      </c>
+      <c r="G16">
+        <v>224000000.0</v>
+      </c>
+      <c r="H16">
+        <v>74000000.0</v>
+      </c>
+      <c r="I16">
+        <v>206000000.0</v>
+      </c>
+      <c r="J16">
+        <v>591800000.0</v>
+      </c>
+      <c r="K16">
+        <v>158400000.0</v>
+      </c>
+      <c r="L16">
+        <v>227500000.0</v>
+      </c>
+      <c r="M16">
+        <v>253800000.0</v>
+      </c>
+      <c r="N16">
+        <v>273000000.0</v>
+      </c>
+      <c r="O16">
+        <v>206700000.0</v>
+      </c>
+      <c r="P16">
+        <v>214300000.0</v>
+      </c>
+      <c r="Q16">
+        <v>147800000.0</v>
+      </c>
+      <c r="R16">
+        <v>183700000.0</v>
+      </c>
+      <c r="S16">
+        <v>97100000.0</v>
+      </c>
+      <c r="T16">
+        <v>105600000.0</v>
+      </c>
+      <c r="U16">
+        <v>122900000.0</v>
+      </c>
+      <c r="V16">
+        <v>112000000.0</v>
+      </c>
+      <c r="W16">
+        <v>88300000.0</v>
+      </c>
+      <c r="X16">
+        <v>114200000.0</v>
+      </c>
+      <c r="Y16">
+        <v>489200000.0</v>
+      </c>
+      <c r="Z16">
+        <v>350700000.0</v>
+      </c>
+      <c r="AA16">
+        <v>343400000.0</v>
+      </c>
+      <c r="AB16">
+        <v>177400000.0</v>
+      </c>
+      <c r="AC16">
+        <v>128600000.0</v>
+      </c>
+      <c r="AD16">
+        <v>143700000.0</v>
+      </c>
+      <c r="AE16">
+        <v>136500000.0</v>
+      </c>
+      <c r="AF16">
+        <v>133300000.0</v>
+      </c>
+      <c r="AG16">
+        <v>136900000.0</v>
+      </c>
+      <c r="AH16">
+        <v>132700000.0</v>
+      </c>
+      <c r="AI16">
+        <v>134200000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>83300000.0</v>
+      </c>
+      <c r="AK16">
+        <v>63900000.0</v>
+      </c>
+      <c r="AL16">
+        <v>36000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>33200000.0</v>
+      </c>
+      <c r="AN16">
+        <v>67800000.0</v>
+      </c>
+      <c r="AO16">
+        <v>55000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>42000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>33400000.0</v>
+      </c>
+      <c r="AR16">
+        <v>32400000.0</v>
+      </c>
+      <c r="AS16">
+        <v>102500000.0</v>
+      </c>
+      <c r="AT16">
+        <v>99900000.0</v>
+      </c>
+      <c r="AU16">
+        <v>134300000.0</v>
+      </c>
+      <c r="AV16">
+        <v>75200000.0</v>
+      </c>
+      <c r="AW16">
+        <v>113000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>49500000.0</v>
+      </c>
+      <c r="AY16">
+        <v>175800000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>213300000.0</v>
+      </c>
+      <c r="BA16">
+        <v>97300000.0</v>
+      </c>
+      <c r="BB16">
+        <v>96700000.0</v>
+      </c>
+      <c r="BC16">
+        <v>130100000.0</v>
+      </c>
+      <c r="BD16">
+        <v>67600000.0</v>
+      </c>
+      <c r="BE16">
+        <v>74000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>69300000.0</v>
+      </c>
+      <c r="BG16">
+        <v>73500000.0</v>
+      </c>
+      <c r="BH16">
+        <v>66300000.0</v>
+      </c>
+      <c r="BI16">
+        <v>72600000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>320500000.0</v>
+      </c>
+      <c r="BK16">
+        <v>67900000.0</v>
+      </c>
+      <c r="BL16">
+        <v>88300000.0</v>
+      </c>
+      <c r="BM16">
+        <v>120500000.0</v>
+      </c>
+      <c r="BN16">
+        <v>56000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>81400000.0</v>
+      </c>
+      <c r="BP16">
+        <v>48000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>107300000.0</v>
+      </c>
+      <c r="BR16">
+        <v>67600000.0</v>
+      </c>
+      <c r="BS16">
+        <v>193500000.0</v>
+      </c>
+      <c r="BT16">
+        <v>68700000.0</v>
+      </c>
+      <c r="BU16">
+        <v>39900000.0</v>
+      </c>
+      <c r="BV16">
+        <v>13100000.0</v>
+      </c>
+      <c r="BW16">
+        <v>50400000.0</v>
+      </c>
+      <c r="BX16">
+        <v>21800000.0</v>
+      </c>
+      <c r="BY16">
+        <v>22600000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>25900000.0</v>
+      </c>
+      <c r="CA16">
+        <v>20300000.0</v>
+      </c>
+      <c r="CB16">
+        <v>29100000.0</v>
+      </c>
+      <c r="CC16">
+        <v>49300000.0</v>
+      </c>
+      <c r="CD16">
+        <v>30700000.0</v>
+      </c>
+      <c r="CE16">
+        <v>14900000.0</v>
+      </c>
+      <c r="CF16">
+        <v>131800000.0</v>
+      </c>
+      <c r="CG16">
+        <v>33800000.0</v>
+      </c>
+      <c r="CH16">
+        <v>30300000.0</v>
+      </c>
+      <c r="CI16">
+        <v>71800000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>141500000.0</v>
+      </c>
+      <c r="CK16">
+        <v>115800000.0</v>
+      </c>
+      <c r="CL16">
+        <v>65700000.0</v>
+      </c>
+      <c r="CM16">
+        <v>174200000.0</v>
+      </c>
+      <c r="CN16">
+        <v>119200000.0</v>
+      </c>
+      <c r="CO16">
+        <v>124700000.0</v>
+      </c>
+      <c r="CP16">
+        <v>247600000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>166100000.0</v>
+      </c>
+      <c r="CR16">
+        <v>141500000.0</v>
+      </c>
+      <c r="CS16">
+        <v>62900000.0</v>
+      </c>
+      <c r="CT16">
+        <v>110400000.0</v>
+      </c>
+      <c r="CU16">
+        <v>48500000.0</v>
+      </c>
+      <c r="CV16">
+        <v>16100000.0</v>
+      </c>
+      <c r="CW16">
+        <v>-126200000.0</v>
+      </c>
+      <c r="CX16">
+        <v>9100000.0</v>
+      </c>
+      <c r="CY16">
+        <v>19400000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>2000000.0</v>
+      </c>
+      <c r="DA16">
+        <v>4800000.0</v>
+      </c>
+      <c r="DB16"/>
+      <c r="DC16">
+        <v>-6300000.0</v>
+      </c>
+      <c r="DD16">
+        <v>13100000.0</v>
+      </c>
+      <c r="DE16">
+        <v>9800000.0</v>
+      </c>
+      <c r="DF16">
+        <v>202800000.0</v>
+      </c>
+      <c r="DG16">
+        <v>440400000.0</v>
+      </c>
+      <c r="DH16">
+        <v>932700000.0</v>
+      </c>
+      <c r="DI16">
+        <v>22400000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:113">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9841,322 +41080,494 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
     </row>
     <row r="18" spans="1:113">
       <c r="A18" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>222</v>
+      </c>
+      <c r="B18">
+        <v>1512000000.0</v>
+      </c>
+      <c r="C18">
+        <v>751000000.0</v>
+      </c>
+      <c r="D18">
+        <v>404000000.0</v>
+      </c>
+      <c r="E18">
+        <v>737000000.0</v>
+      </c>
+      <c r="F18">
+        <v>702000000.0</v>
+      </c>
+      <c r="G18">
+        <v>566000000.0</v>
+      </c>
+      <c r="H18">
+        <v>524400000.0</v>
+      </c>
+      <c r="I18">
+        <v>563600000.0</v>
+      </c>
+      <c r="J18">
+        <v>696000000.0</v>
+      </c>
+      <c r="K18">
+        <v>297000000.0</v>
+      </c>
       <c r="L18">
-        <v>145000000.0</v>
+        <v>350600000.0</v>
       </c>
       <c r="M18">
-        <v>1516800000.0</v>
+        <v>584200000.0</v>
       </c>
       <c r="N18">
-        <v>1556500000.0</v>
+        <v>742800000.0</v>
       </c>
       <c r="O18">
-        <v>1528800000.0</v>
+        <v>309100000.0</v>
       </c>
       <c r="P18">
-        <v>139700000.0</v>
+        <v>277400000.0</v>
       </c>
       <c r="Q18">
-        <v>1432400000.0</v>
+        <v>542400000.0</v>
       </c>
       <c r="R18">
-        <v>1252900000.0</v>
+        <v>544700000.0</v>
       </c>
       <c r="S18">
-        <v>1229500000.0</v>
+        <v>371500000.0</v>
       </c>
       <c r="T18">
-        <v>123400000.0</v>
+        <v>236800000.0</v>
       </c>
       <c r="U18">
-        <v>114600000.0</v>
+        <v>359400000.0</v>
       </c>
       <c r="V18">
-        <v>1254700000.0</v>
+        <v>544200000.0</v>
       </c>
       <c r="W18">
-        <v>1238800000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="X18">
-        <v>1222400000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="Y18">
-        <v>1186800000.0</v>
+        <v>341200000.0</v>
       </c>
       <c r="Z18">
-        <v>1191900000.0</v>
+        <v>456100000.0</v>
       </c>
       <c r="AA18">
-        <v>1180600000.0</v>
+        <v>222700000.0</v>
       </c>
       <c r="AB18">
-        <v>1074600000.0</v>
+        <v>266400000.0</v>
       </c>
       <c r="AC18">
-        <v>1060500000.0</v>
+        <v>331700000.0</v>
       </c>
       <c r="AD18">
-        <v>1051800000.0</v>
+        <v>292500000.0</v>
       </c>
       <c r="AE18">
-        <v>1028300000.0</v>
+        <v>254400000.0</v>
       </c>
       <c r="AF18">
-        <v>970000000.0</v>
+        <v>244600000.0</v>
       </c>
       <c r="AG18">
-        <v>868400000.0</v>
+        <v>277500000.0</v>
       </c>
       <c r="AH18">
-        <v>836500000.0</v>
+        <v>330800000.0</v>
       </c>
       <c r="AI18">
-        <v>46600000.0</v>
+        <v>318100000.0</v>
       </c>
       <c r="AJ18">
-        <v>1267500000.0</v>
+        <v>308400000.0</v>
       </c>
       <c r="AK18">
-        <v>1230400000.0</v>
+        <v>231200000.0</v>
       </c>
       <c r="AL18">
-        <v>1218500000.0</v>
+        <v>160900000.0</v>
       </c>
       <c r="AM18">
-        <v>1210200000.0</v>
+        <v>220400000.0</v>
       </c>
       <c r="AN18">
-        <v>1194700000.0</v>
+        <v>299100000.0</v>
       </c>
       <c r="AO18">
-        <v>1139900000.0</v>
+        <v>288600000.0</v>
       </c>
       <c r="AP18">
-        <v>1128900000.0</v>
+        <v>172300000.0</v>
       </c>
       <c r="AQ18">
-        <v>1131800000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="AR18">
-        <v>1133400000.0</v>
+        <v>141600000.0</v>
       </c>
       <c r="AS18">
-        <v>1138500000.0</v>
+        <v>190500000.0</v>
       </c>
       <c r="AT18">
-        <v>1140100000.0</v>
+        <v>175500000.0</v>
       </c>
       <c r="AU18">
-        <v>1149000000.0</v>
+        <v>226500000.0</v>
       </c>
       <c r="AV18">
-        <v>1157800000.0</v>
+        <v>253500000.0</v>
       </c>
       <c r="AW18">
-        <v>1149500000.0</v>
+        <v>169100000.0</v>
       </c>
       <c r="AX18">
-        <v>1166100000.0</v>
+        <v>66700000.0</v>
       </c>
       <c r="AY18">
-        <v>1185400000.0</v>
+        <v>182700000.0</v>
       </c>
       <c r="AZ18">
-        <v>1156300000.0</v>
+        <v>218900000.0</v>
       </c>
       <c r="BA18">
-        <v>1171900000.0</v>
+        <v>148800000.0</v>
       </c>
       <c r="BB18">
-        <v>1208500000.0</v>
+        <v>94700000.0</v>
       </c>
       <c r="BC18">
-        <v>1232700000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="BD18">
-        <v>1165300000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="BE18">
-        <v>1151900000.0</v>
+        <v>116800000.0</v>
       </c>
       <c r="BF18">
-        <v>1165000000.0</v>
+        <v>172500000.0</v>
       </c>
       <c r="BG18">
-        <v>1161100000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="BH18">
-        <v>1069700000.0</v>
+        <v>239500000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
+        <v>276800000.0</v>
       </c>
       <c r="BJ18">
-        <v>0.0</v>
+        <v>177400000.0</v>
       </c>
       <c r="BK18">
-        <v>0.0</v>
+        <v>136500000.0</v>
       </c>
       <c r="BL18">
-        <v>0.0</v>
+        <v>246700000.0</v>
       </c>
       <c r="BM18">
-        <v>0.0</v>
+        <v>182900000.0</v>
       </c>
       <c r="BN18">
-        <v>0.0</v>
+        <v>118700000.0</v>
       </c>
       <c r="BO18">
-        <v>0.0</v>
+        <v>90700000.0</v>
       </c>
       <c r="BP18">
-        <v>0.0</v>
+        <v>100300000.0</v>
       </c>
       <c r="BQ18">
-        <v>0.0</v>
-[...44 lines deleted...]
-      <c r="DI18"/>
+        <v>144300000.0</v>
+      </c>
+      <c r="BR18">
+        <v>6600000.0</v>
+      </c>
+      <c r="BS18">
+        <v>319000000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-84800000.0</v>
+      </c>
+      <c r="BU18">
+        <v>64000000.0</v>
+      </c>
+      <c r="BV18">
+        <v>9800000.0</v>
+      </c>
+      <c r="BW18">
+        <v>136300000.0</v>
+      </c>
+      <c r="BX18">
+        <v>114200000.0</v>
+      </c>
+      <c r="BY18">
+        <v>58000000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>141500000.0</v>
+      </c>
+      <c r="CA18">
+        <v>55100000.0</v>
+      </c>
+      <c r="CB18">
+        <v>125800000.0</v>
+      </c>
+      <c r="CC18">
+        <v>90100000.0</v>
+      </c>
+      <c r="CD18">
+        <v>54900000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-86300000.0</v>
+      </c>
+      <c r="CF18">
+        <v>195100000.0</v>
+      </c>
+      <c r="CG18">
+        <v>46000000.0</v>
+      </c>
+      <c r="CH18">
+        <v>80300000.0</v>
+      </c>
+      <c r="CI18">
+        <v>117400000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>41800000.0</v>
+      </c>
+      <c r="CK18">
+        <v>96800000.0</v>
+      </c>
+      <c r="CL18">
+        <v>92400000.0</v>
+      </c>
+      <c r="CM18">
+        <v>151500000.0</v>
+      </c>
+      <c r="CN18">
+        <v>75700000.0</v>
+      </c>
+      <c r="CO18">
+        <v>87400000.0</v>
+      </c>
+      <c r="CP18">
+        <v>87400000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>76800000.0</v>
+      </c>
+      <c r="CR18">
+        <v>58700000.0</v>
+      </c>
+      <c r="CS18">
+        <v>70600000.0</v>
+      </c>
+      <c r="CT18">
+        <v>84800000.0</v>
+      </c>
+      <c r="CU18">
+        <v>97000000.0</v>
+      </c>
+      <c r="CV18">
+        <v>7800000.0</v>
+      </c>
+      <c r="CW18">
+        <v>94000000.0</v>
+      </c>
+      <c r="CX18">
+        <v>61100000.0</v>
+      </c>
+      <c r="CY18">
+        <v>47000000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>86400000.0</v>
+      </c>
+      <c r="DA18">
+        <v>38000000.0</v>
+      </c>
+      <c r="DB18">
+        <v>63300000.0</v>
+      </c>
+      <c r="DC18">
+        <v>66100000.0</v>
+      </c>
+      <c r="DD18">
+        <v>10500000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-117100000.0</v>
+      </c>
+      <c r="DF18">
+        <v>-172800000.0</v>
+      </c>
+      <c r="DG18">
+        <v>-424200000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-398400000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-18200000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:113">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...25 lines deleted...]
-      <c r="AE19"/>
+      <c r="E19">
+        <v>-756000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-527000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1288000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-812500000.0</v>
+      </c>
+      <c r="I19">
+        <v>-635800000.0</v>
+      </c>
+      <c r="J19">
+        <v>-433800000.0</v>
+      </c>
+      <c r="K19">
+        <v>-678900000.0</v>
+      </c>
+      <c r="L19">
+        <v>-1566000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-426500000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1021000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-653300000.0</v>
+      </c>
+      <c r="P19">
+        <v>-722100000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-417000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-2884500000.0</v>
+      </c>
+      <c r="S19">
+        <v>-399400000.0</v>
+      </c>
+      <c r="T19">
+        <v>-680500000.0</v>
+      </c>
+      <c r="U19">
+        <v>-652500000.0</v>
+      </c>
+      <c r="V19">
+        <v>-788500000.0</v>
+      </c>
+      <c r="W19">
+        <v>-344600000.0</v>
+      </c>
+      <c r="X19">
+        <v>-889900000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-700000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-2200000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-402400000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-500000.0</v>
+      </c>
+      <c r="AE19">
+        <v>100000.0</v>
+      </c>
       <c r="AF19"/>
-      <c r="AG19"/>
-[...1 lines deleted...]
-      <c r="AI19"/>
+      <c r="AG19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-400000.0</v>
+      </c>
+      <c r="AI19">
+        <v>200000.0</v>
+      </c>
       <c r="AJ19"/>
-      <c r="AK19"/>
-      <c r="AL19"/>
+      <c r="AK19">
+        <v>200000.0</v>
+      </c>
+      <c r="AL19">
+        <v>100000.0</v>
+      </c>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
@@ -10191,31206 +41602,51 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
     </row>
     <row r="20" spans="1:113">
       <c r="A20" t="s">
-        <v>47</v>
-[...25150 lines deleted...]
-      <c r="A21" t="s">
         <v>224</v>
-      </c>
-[...6001 lines deleted...]
-        <v>223</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41459,3242 +41715,3271 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:113">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B21">
+        <v>199000000.0</v>
+      </c>
+      <c r="C21">
         <v>275000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>252000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>262000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-362000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>540000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>130200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-429000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-198800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>172300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>118600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>156500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-290800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2259800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>36500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>277400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>282900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>161900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-180100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>90900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-339200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>271800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>58900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>160800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>52300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>82600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-20700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>46300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>20500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>328000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>74000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>106100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-75900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-57600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>42900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13400000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>495100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-28800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>31400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-13800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-16500000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-42600000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-35700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-12900000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>121800000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-22400000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>-203000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-219200000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-7700000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>32500000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
+      <c r="DI21"/>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:113">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>1092000000.0</v>
+      </c>
+      <c r="C22">
         <v>525000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>545000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000000.0</v>
       </c>
       <c r="E22">
         <v>550000000.0</v>
       </c>
       <c r="F22">
+        <v>550000000.0</v>
+      </c>
+      <c r="G22">
         <v>495000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>512500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>565669000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>511536000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>453700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>439566000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>480300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>427500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>383900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>347000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>416900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>371800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>351900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>313100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>350800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>332000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>296400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>236300000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>260200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>226300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>246800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>290000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>298000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>250900000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>234900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>301100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>262900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>235700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>237900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>664500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>223300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>203400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>187800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>189600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>85700000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>181000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>156900000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>172400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>215100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>190400000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>172500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>50500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>185800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>179000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>132600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>236700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>171100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>56400000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>124900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>127000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>152800000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>149500000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>142800000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>191000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>193600000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>46200000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>158100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>147900000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>134500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>159900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>65200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>35900000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>121100000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>226100000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>113400000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-131700000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>88700000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>40700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>76100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>82100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>67000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>87200000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>53900000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>66900000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>77300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>70800000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>64600000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>60000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>63800000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>64400000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>65500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>57600000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>62500000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>60900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>56900000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>55700000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>44700000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>60400000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>16800000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>61500000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>62200000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>61000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>54900000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-38900000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>56700000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>58100000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>49600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>56500000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>55100000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>59200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>50200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>50400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>52500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>54500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>43400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>47600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>46200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:113">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C23">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="D23">
         <v>-7000000.0</v>
       </c>
       <c r="E23">
+        <v>-7000000.0</v>
+      </c>
+      <c r="F23">
         <v>-2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7865900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5927800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-38900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-14000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-70900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-36300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-10100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-9400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-181800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>741900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15899999.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-43000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-41700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>700000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>24300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-4200000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-8100000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-5200000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1900000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2300000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>106200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>11200000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-15600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-26200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>34600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>15000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-210300000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2700000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9600000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-9600000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>35800000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1100000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>72600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-72600000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>100000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-100000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>447400000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>47300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-47300000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-900000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>38200000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-19400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>36100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>85200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>202800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-116200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-1469500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1468500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:113">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
+        <v>6000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-15000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-14900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1017600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-960000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-274700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2969000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="Q24">
         <v>2700000.0</v>
       </c>
       <c r="R24">
+        <v>2700000.0</v>
+      </c>
+      <c r="S24">
         <v>16700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2400000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-19000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2800000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>22600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-41700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10800000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5600000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>52800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>49000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-13200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9800000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>14600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>12500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-16400000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2300000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-31300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6900000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>29700000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-100000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-18800000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6400000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>12600000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14500000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>53300000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>163700000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-88400000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>13900000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>49100000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>15300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>24100000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>8900000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>83700000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-24000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>38600000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-70700000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>14300000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>12300000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>55900000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>33000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>37800000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-6700000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-87000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>63800000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>40000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>41400000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-21900000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4100000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>144000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-4400000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-47800000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-167500000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-23200000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>7600000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-26900000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>19300000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-10000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>15700000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-38100000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>32200000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>37900000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-3400000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-99600000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-18100000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>10100000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-11700000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-21800000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-3200000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-400000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-900000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>900000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:113">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>201000000.0</v>
+      </c>
+      <c r="C25">
         <v>95000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>134000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>84000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>108200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>59631000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>58564000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>133034000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>68900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>47400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>123100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>177700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>42200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>59400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-26800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-55300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-23700000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-10200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-9500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-20100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>168500000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-22800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-203600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-25400000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-17000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-15500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>160100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-24900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-20100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13800000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-68600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-16200000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>112800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>29100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-188800000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>110400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>108100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>36000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>45200000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>47300000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>251300000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>38300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>48600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>90200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>49100000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>179700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>174600000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>107600000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>57900000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>69000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>159800000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>12600000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7600000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6800000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-6500000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>10700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2200000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>15800000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>28200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>16200000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>24600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CG25">
         <v>100000.0</v>
       </c>
       <c r="CH25">
+        <v>100000.0</v>
+      </c>
+      <c r="CI25">
         <v>2700000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13600000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>6700000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>7400000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>6000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>17300000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>600000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>600000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2900000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3300000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>100000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>198100000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4700000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4300000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>100000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3500000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>10100000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>10400000.0</v>
       </c>
-      <c r="DD25"/>
       <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>2000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>19200000.0</v>
       </c>
-      <c r="DH25"/>
+      <c r="DI25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:113">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
+        <v>-659000000.0</v>
+      </c>
+      <c r="C26">
         <v>-292000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-271000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-540000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-55000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-161300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-153100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-167600000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-25300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-71400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-187700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-11000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-700000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4000000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>-203500000.0</v>
+      </c>
+      <c r="T26">
         <v>-73200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-138900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-27400000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-12700000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1275500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2800000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-98800000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-45600000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-151300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-91000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-111500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-162000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-100900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-219500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-254500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-257400000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-122600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-131800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-98900000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-97200000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-110500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-110300000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-85800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-111400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-93800000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-113400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-86100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-123100000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-21400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-123900000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-132200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>121000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-78500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-68400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-67200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-117500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-35700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-163400000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-9000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-30800000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-167000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-115000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-147900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-41700000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>49300000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1400000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2253200000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-500000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>9000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-200000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-300000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>138400000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-40600000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-97800000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-70700000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-127000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-94400000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-70700000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-74300000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-91900000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-185200000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-140600000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-107700000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-113600000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-148000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-189100000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-23300000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-50100000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-99600000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-93100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48700000.0</v>
       </c>
       <c r="CN26">
         <v>-48700000.0</v>
       </c>
       <c r="CO26">
+        <v>-48700000.0</v>
+      </c>
+      <c r="CP26">
         <v>-30600000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-56200000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-11600000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-45700000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-46200000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-46500000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-6000000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>-25300000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-37700000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:113">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
+      <c r="D27"/>
       <c r="E27">
         <v>10000000.0</v>
       </c>
       <c r="F27">
+        <v>10000000.0</v>
+      </c>
+      <c r="G27">
         <v>13000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9200000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8800000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12400000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10500000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>26000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9900000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10300000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9100000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8800000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>11100000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="AO27">
         <v>5600000.0</v>
       </c>
       <c r="AP27">
+        <v>5600000.0</v>
+      </c>
+      <c r="AQ27">
         <v>6500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4400000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>7200000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3200000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3600000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3900000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6700000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3400000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3700000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4400000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7700000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4200000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4300000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4500000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7600000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6200000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>6300000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>5800000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6200000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3400000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>4800000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2100000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4700000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1100000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-1100000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>2800000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3900000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4600000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>100000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-800000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1600000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>4900000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>-19100000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1900000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>12500000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>12800000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1100000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>700000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>43400000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>3500000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>3800000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>-100000.0</v>
       </c>
-      <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:113">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>-595000000.0</v>
+      </c>
+      <c r="C28">
         <v>-238000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-215000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-463000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-544000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>284000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-209900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-753500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-233400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-201200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>641100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-545500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-42000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-18600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-432700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2113600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-314700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-342300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-47700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-125900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-470300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-114000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-112400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-171200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-191400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-202100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-226000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-281800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-349600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-44300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-150600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-130200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-186700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-266600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-267100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-157200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-160300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-185700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-175700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-214700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>336400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-221900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-127400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-139700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-223800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-97700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-140400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-94900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-135600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-218100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-117700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-154400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-84700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-225200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-522100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>68600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-159800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-304100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-261500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-55700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-81600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-220300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-164200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-571700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-218500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>647200000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-44900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-130800000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-188300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-154800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-76500000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-202500000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-105600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-78200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-23100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-101700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-161800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-226000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12700000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-50600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-308500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-90900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-15300000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-30800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27800000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-52100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>59500000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-99800000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-11600000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-76100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>46400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-135300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>144400000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-18800000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>10400000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>38200000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-37100000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-19400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>14600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>85200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>202800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-116200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>932700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>22400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:113">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>2380000000.0</v>
+      </c>
+      <c r="C29">
         <v>1227000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>981000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1181000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1109000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1025000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1022000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1003100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1099400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>811500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>898500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>953100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1078500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>687700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>806600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>816800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>857900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>705600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>648900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>655000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>821800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>661000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>562600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>575500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>764000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>569500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>565200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>651300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>581900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>553700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>495900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>555900000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>609600000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>581400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>529200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>502700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>434500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>444300000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>488200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>515300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>412800000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>431500000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>355200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>423300000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>405100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>496100000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>432900000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>379300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>325900000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>396400000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>411000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>375700000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>341700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>419800000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>457100000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>361700000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>360800000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>334200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>479900000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>491200000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>361900000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>433700000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>470000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>368900000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>295700000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>299100000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>384100000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>331700000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>168300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>512400000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>38000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>162700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>163500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>148000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>190700000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>160900000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>210500000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>99200000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>221300000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>154000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>142600000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>4200000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>273800000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>158600000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>167500000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>167600000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>129000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>175400000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>171600000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>190300000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>168100000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>180100000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>151500000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>100800000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>155000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>127700000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>152400000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>134600000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>78100000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>157300000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>137600000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>86200000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>146600000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>88000000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>111900000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>115300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>98600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>90300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>70900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>64000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>41100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>89400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:113">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>-1727000000.0</v>
+      </c>
+      <c r="C30">
         <v>-910000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-742000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-756000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-527000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1288000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-812500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-635800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-433800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-678900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1566000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2100800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1674300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-653300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4423000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-417000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2884500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-399400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-680500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-652500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-788500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-344600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-889900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-311100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-286400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-435400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-402400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-554000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-403500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-359100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-297400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-325700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-329300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-276700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-465500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-324200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-301500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-292200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-208800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-235200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-247000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-270200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-239600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-245000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-224800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-773400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-248800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-188400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-312500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-210100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-197200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-234900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-280000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-221700000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-245400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-239300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-210600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-242300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-261000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-217000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-177900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-294300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-198100000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-42900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-265400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-184100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-223100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-127800000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>277500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-169100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-656400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-91000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-70000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-117300000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-3200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-175500000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-50100000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-31500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-39000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-29800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-48600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-98000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-185300000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-53400000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-47200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-11300000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-116000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-74700000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>28400000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-44400000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-158300000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-272200000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-97800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-24100000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-135900000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-75400000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-78900000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-26100000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-108400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-31100000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-292300000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-50000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-159800000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-121400000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-74800000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-109000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-109900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-210600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-244100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-489100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-438600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-107500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>