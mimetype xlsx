--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1167,51 +1170,53 @@
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>28000.0</v>
       </c>
       <c r="F15">
         <v>27000.0</v>
       </c>
       <c r="G15">
         <v>80780000.0</v>
       </c>
       <c r="H15">
         <v>56422000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3600000.0</v>
+      </c>
       <c r="C16">
         <v>3110000.0</v>
       </c>
       <c r="D16">
         <v>2045000.0</v>
       </c>
       <c r="E16">
         <v>1348000.0</v>
       </c>
       <c r="F16">
         <v>618000.0</v>
       </c>
       <c r="G16">
         <v>417000.0</v>
       </c>
       <c r="H16">
         <v>378000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1636,51 +1641,51 @@
       </c>
       <c r="C39">
         <v>4541000.0</v>
       </c>
       <c r="D39">
         <v>3523000.0</v>
       </c>
       <c r="E39">
         <v>2962000.0</v>
       </c>
       <c r="F39">
         <v>4069000.0</v>
       </c>
       <c r="G39">
         <v>1372000.0</v>
       </c>
       <c r="H39">
         <v>1523000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>19795000.0</v>
+        <v>16195000.0</v>
       </c>
       <c r="C40">
         <v>17248000.0</v>
       </c>
       <c r="D40">
         <v>13194000.0</v>
       </c>
       <c r="E40">
         <v>11324000.0</v>
       </c>
       <c r="F40">
         <v>7241000.0</v>
       </c>
       <c r="G40">
         <v>8775000.0</v>
       </c>
       <c r="H40">
         <v>4890000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -2126,3398 +2131,3527 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>7124000.0</v>
+      </c>
+      <c r="C2">
         <v>5296000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3377000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3348000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7111000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4544000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4581000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5095000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5057000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3863000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4105000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3997000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3717000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2595000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4172000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3277000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2587000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1689000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2342000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1861000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1134000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-67000.0</v>
+      </c>
+      <c r="C5">
         <v>53000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>60000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-117000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>166000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>521000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-118000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-60000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-73000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-95000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-138000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-183000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-98000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-3000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>10826000.0</v>
+      </c>
+      <c r="C7">
         <v>11040000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11565000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11715000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12042000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12296000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11304000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11410000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2522000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3012000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3330000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3823000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4316000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4826000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5302000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5693000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5013000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5171000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5502000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5739000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6050000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6353000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>41000.0</v>
       </c>
       <c r="C8">
         <v>41000.0</v>
       </c>
       <c r="D8">
         <v>41000.0</v>
       </c>
       <c r="E8">
         <v>41000.0</v>
       </c>
       <c r="F8">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="G8">
         <v>40000.0</v>
       </c>
       <c r="H8">
         <v>40000.0</v>
       </c>
       <c r="I8">
+        <v>40000.0</v>
+      </c>
+      <c r="J8">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="K8">
         <v>36000.0</v>
       </c>
       <c r="L8">
+        <v>36000.0</v>
+      </c>
+      <c r="M8">
         <v>35000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="O8">
         <v>28000.0</v>
       </c>
       <c r="P8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="Q8">
         <v>27000.0</v>
       </c>
       <c r="R8">
         <v>27000.0</v>
       </c>
       <c r="S8">
         <v>27000.0</v>
       </c>
       <c r="T8">
+        <v>27000.0</v>
+      </c>
+      <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>704228000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>636001000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>626491000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>623746000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>620106000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>617511000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>614418000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>137838000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>17573000.0</v>
+      </c>
+      <c r="C10">
         <v>19949000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29633000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40355000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16706000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16720000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24445000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32645000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9692000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9859000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8753000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11012000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11834000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8912000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24004000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24132000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24361000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68278000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41731000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24385000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13994000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>217880000.0</v>
+      </c>
+      <c r="C12">
         <v>228128000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>227516000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>227491000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>229341000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>237223000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>237120000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>233284000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>125354000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>127182000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>131882000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>147093000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>153939000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>105802000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>112835000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>128620000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>143847000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>159332000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>168263000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>61729000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>64382000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68975000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>41000.0</v>
       </c>
       <c r="C13">
         <v>41000.0</v>
       </c>
       <c r="D13">
         <v>41000.0</v>
       </c>
       <c r="E13">
         <v>41000.0</v>
       </c>
       <c r="F13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="G13">
         <v>40000.0</v>
       </c>
       <c r="H13">
         <v>40000.0</v>
       </c>
       <c r="I13">
+        <v>40000.0</v>
+      </c>
+      <c r="J13">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="K13">
         <v>36000.0</v>
       </c>
       <c r="L13">
+        <v>36000.0</v>
+      </c>
+      <c r="M13">
         <v>35000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="O13">
         <v>28000.0</v>
       </c>
       <c r="P13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="Q13">
         <v>27000.0</v>
       </c>
       <c r="R13">
         <v>27000.0</v>
       </c>
       <c r="S13">
         <v>27000.0</v>
       </c>
       <c r="T13">
-        <v>4000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
+        <v>4000.0</v>
+      </c>
+      <c r="W13">
         <v>80780000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>41306110.0</v>
+      </c>
+      <c r="C14">
         <v>41175725.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40965219.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40743786.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40509646.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40356756.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39788621.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38455955.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36843087.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35961894.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35662397.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34498265.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31637097.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27990322.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27665842.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27559908.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27425610.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27352638.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18732459.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26294988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19073111.0</v>
       </c>
       <c r="V14">
         <v>19073111.0</v>
       </c>
       <c r="W14">
         <v>19073111.0</v>
       </c>
       <c r="X14">
         <v>19073111.0</v>
       </c>
       <c r="Y14">
         <v>19073111.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>19073111.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="O15">
         <v>28000.0</v>
       </c>
       <c r="P15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="Q15">
         <v>27000.0</v>
       </c>
       <c r="R15">
         <v>27000.0</v>
       </c>
       <c r="S15">
         <v>27000.0</v>
       </c>
       <c r="T15">
-        <v>4000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>4000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>3600000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>3110000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>2045000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1348000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1948000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1842000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>618000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>4781000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>417000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>34869000.0</v>
+      </c>
+      <c r="C22">
         <v>31559000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28950000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25061000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23574000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22009000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21673000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19443000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17421000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18924000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17945000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18067000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14835000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15336000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11622000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8490000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8032000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9442000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8543000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9760000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8288000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>303993000.0</v>
+      </c>
+      <c r="C23">
         <v>311814000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>308533000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>309009000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>313044000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>318563000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>310469000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>305499000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>183165000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>182550000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>181850000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>195261000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>202532000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>150164000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>155706000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>166714000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>177062000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>192721000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>203736000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>94886000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>96291000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100677000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>19589000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>42647000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40169000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>43379000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>39881000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>43240000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>43402000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>43669000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>43880000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>29472000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>24399000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>42647000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>43379000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>43732000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>43240000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>43402000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>43669000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43880000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-6747000.0</v>
+      </c>
+      <c r="C28">
         <v>-8909000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18068000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28640000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15958000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4410000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5416000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13035000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30123000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6680000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6529000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14659000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33613000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33161000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36415000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21570000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20771000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20570000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-23140000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3514000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11137000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16758000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>267295000.0</v>
+      </c>
+      <c r="C29">
         <v>275683000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>275970000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>278012000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>279316000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>281238000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>277261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>275207000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>163929000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>160362000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>161479000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>176777000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>185318000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>130071000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>135984000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>149867000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>163053000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>178002000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>190527000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-273890000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-272427000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-273130000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>22443000.0</v>
+      </c>
+      <c r="C30">
         <v>23383000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24151000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28058000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30958000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30050000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25368000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25723000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21550000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20281000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15244000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13295000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12668000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10956000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9020000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6884000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5626000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4862000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4357000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3936000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2266000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2865000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>157188000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>145009000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>89902000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>95959000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>109986000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>123163000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>138242000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>150891000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>39904000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-301899000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-419809000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>251849000.0</v>
+      </c>
+      <c r="C32">
         <v>261206000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>261586000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>263491000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>265673000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>267947000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>264130000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>261605000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>150231000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>147504000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149005000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>163880000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>172790000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>117318000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>122794000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>136932000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>150488000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>165218000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>177160000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>64444000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70987000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69900000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>24768000.0</v>
+      </c>
+      <c r="C33">
         <v>24355000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24656000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25135000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24630000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24740000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23701000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24276000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14606000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14143000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>13903000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14816000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14866000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>15609000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16544000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16786000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15915000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16426000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>19340000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18447000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>19177000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>127000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>74000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>75000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>76000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>9322000.0</v>
+      </c>
+      <c r="C35">
         <v>9878000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10272000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10614000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10987000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11449000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10570000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10674000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>908000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1285000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1429000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>21508000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>42647000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>43025000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>43379000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>43732000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>43240000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>43402000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>43669000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>397180000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>391333000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>386606000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1776000.0</v>
+      </c>
+      <c r="C36">
         <v>1340000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>536000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>542000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1151000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1110000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>213000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>303000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>937000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>858000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>848000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1109000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1507000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1528000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1593000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>999000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>943000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>925000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>848000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>571000.0</v>
       </c>
       <c r="V36">
         <v>571000.0</v>
       </c>
-      <c r="W36"/>
+      <c r="W36">
+        <v>571000.0</v>
+      </c>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-2857000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1109000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1528000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1593000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>999000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>943000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>925000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>848000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1905000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>571000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>4033000.0</v>
+      </c>
+      <c r="C39">
         <v>4389000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3260000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4541000.0</v>
       </c>
       <c r="F39">
         <v>4541000.0</v>
       </c>
       <c r="G39">
+        <v>4541000.0</v>
+      </c>
+      <c r="H39">
         <v>2607000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2773000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2955000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3523000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1897000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2112000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2992000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2962000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1971000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2802000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3184000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4069000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4274000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1338000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1436000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1372000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>19795000.0</v>
+        <v>18748000.0</v>
       </c>
       <c r="C40">
+        <v>16195000.0</v>
+      </c>
+      <c r="D40">
         <v>17621000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15934000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14575000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17248000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17323000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13787000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11657000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13194000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12861000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10588000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9181000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11324000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10248000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7877000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6409000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7241000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6016000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7395000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3679000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8775000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>76000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>3828000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>944244000.0</v>
+      </c>
+      <c r="C42">
         <v>936628000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>927756000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>920159000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>909545000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>903127000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>892857000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>885104000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>767685000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>754971000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>746966000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>730274000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>704228000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>636001000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>626491000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>623746000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>620106000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>617511000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>614418000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>137473000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>135490000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>52282000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>22992000.0</v>
+      </c>
+      <c r="C45">
         <v>49583000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23372000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>23843000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>23479000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>49058000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>22777000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>23262000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13669000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>35983000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13055000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13707000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13359000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10138000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14951000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>17876000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>22992000.0</v>
+      </c>
+      <c r="C46">
         <v>23015000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23372000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23843000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23479000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23630000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22777000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23262000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13669000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13285000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>13055000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13707000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13359000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14081000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14951000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15787000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>14972000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15501000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>16552000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>17435000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>17876000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>18606000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>13707000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>9804000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10138000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10620000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15787000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10915000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11217000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11991000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>12686000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17876000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-676923000.0</v>
+      </c>
+      <c r="C48">
         <v>-661039000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-651887000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-642071000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-630285000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-622095000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-616157000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-609819000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-603740000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-594640000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-585463000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-573048000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-559244000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-546032000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-530422000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-513604000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-496872000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-479276000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-463543000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-450870000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-437393000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-430588000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-559244000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-546032000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-530422000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-513604000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-496872000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-479276000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-463543000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-450870000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>10826000.0</v>
+      </c>
+      <c r="C51">
         <v>11040000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11565000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11715000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12042000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12296000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11304000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11410000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2522000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3012000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3330000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>23412000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>44625000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>44995000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>45327000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>45574000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>44903000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44931000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>45138000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>45245000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>35522000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>30752000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>1504000.0</v>
+      </c>
+      <c r="C52">
         <v>1162000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1293000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1101000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1055000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>974000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>734000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>736000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1614000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1801000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1976000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1980000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1978000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1970000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1948000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1842000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1663000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1529000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1469000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1365000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1317000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1274000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>200307000.0</v>
+      </c>
+      <c r="C53">
         <v>208179000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>197883000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>187136000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>201341000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>220517000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>220400000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>208839000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>92709000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>117490000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>122023000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>138340000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>142927000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>93968000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>103923000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>104616000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>119715000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>134971000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>99985000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>19998000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>39997000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>54981000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>303993000.0</v>
+      </c>
+      <c r="C55">
         <v>311814000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>308533000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>309009000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>313044000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>318563000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>310469000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>305499000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>183165000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>182550000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>181850000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>195261000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>202532000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>150164000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>155706000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>166714000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>177062000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>192721000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>203736000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>94886000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>96291000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>100677000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>279225000.0</v>
+      </c>
+      <c r="C56">
         <v>287459000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>283877000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>283874000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>288414000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>293823000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>286768000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>281223000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>168559000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>168407000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>167947000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>180445000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>187666000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>134555000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>139162000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>149928000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>161147000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>176295000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>186336000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>75546000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>77844000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>81500000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>27376000.0</v>
+      </c>
+      <c r="C57">
         <v>26253000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22291000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20383000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22741000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25876000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>22638000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19618000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18328000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20903000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18942000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16565000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14876000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17237000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>16368000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12996000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10659000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11077000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9176000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11102000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6857000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>11600000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>36698000.0</v>
+      </c>
+      <c r="C58">
         <v>36131000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>32563000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30997000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>33728000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>37325000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>33208000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30292000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19236000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22188000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>20371000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>38073000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>57523000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>60262000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>59747000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>56728000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>53899000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>54479000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>52845000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>408282000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>398190000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>398206000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>267295000.0</v>
+      </c>
+      <c r="C60">
         <v>275683000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>275970000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>278012000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>279316000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>281238000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>277261000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>275207000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>163929000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>160362000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>161479000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>157188000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>145009000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>89902000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>95959000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>109986000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>123163000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>138242000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>150891000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-313396000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-301899000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-297529000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62">
         <v>353300000.0</v>
       </c>
-      <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5542,2793 +5676,2870 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>31469000.0</v>
       </c>
       <c r="C2">
         <v>40984000.0</v>
       </c>
       <c r="D2">
         <v>35312000.0</v>
       </c>
       <c r="E2">
         <v>27677000.0</v>
       </c>
       <c r="F2">
         <v>18076000.0</v>
       </c>
       <c r="G2">
         <v>12973000.0</v>
       </c>
       <c r="H2">
         <v>4060000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>-785000.0</v>
       </c>
       <c r="C3">
         <v>3624000.0</v>
       </c>
       <c r="D3">
         <v>4243000.0</v>
       </c>
       <c r="E3">
         <v>4022000.0</v>
       </c>
       <c r="F3">
         <v>3988000.0</v>
       </c>
       <c r="G3">
         <v>4012000.0</v>
       </c>
       <c r="H3">
         <v>3930000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>-38836000.0</v>
       </c>
       <c r="C5">
         <v>-27384000.0</v>
       </c>
       <c r="D5">
         <v>-45280000.0</v>
       </c>
       <c r="E5">
         <v>-61801000.0</v>
       </c>
       <c r="F5">
         <v>-44998000.0</v>
       </c>
       <c r="G5">
         <v>28142000.0</v>
       </c>
       <c r="H5">
         <v>126270000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-39621000.0</v>
+        <v>-38836000.0</v>
       </c>
       <c r="C6">
         <v>-23760000.0</v>
       </c>
       <c r="D6">
         <v>-41037000.0</v>
       </c>
       <c r="E6">
         <v>-57779000.0</v>
       </c>
       <c r="F6">
         <v>-41010000.0</v>
       </c>
       <c r="G6">
         <v>32154000.0</v>
       </c>
       <c r="H6">
         <v>130200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>103008000.0</v>
       </c>
       <c r="C9">
         <v>98943000.0</v>
       </c>
       <c r="D9">
         <v>53765000.0</v>
       </c>
       <c r="E9">
         <v>21328000.0</v>
       </c>
       <c r="F9">
         <v>4517000.0</v>
       </c>
       <c r="G9">
         <v>1705000.0</v>
       </c>
       <c r="H9">
         <v>-1819000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-38876000.0</v>
       </c>
       <c r="C10">
         <v>-27405000.0</v>
       </c>
       <c r="D10">
         <v>-48588000.0</v>
       </c>
       <c r="E10">
         <v>-66747000.0</v>
       </c>
       <c r="F10">
         <v>-48680000.0</v>
       </c>
       <c r="G10">
         <v>27632000.0</v>
       </c>
       <c r="H10">
         <v>126244000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>66000.0</v>
       </c>
       <c r="C11">
         <v>50000.0</v>
       </c>
       <c r="D11">
         <v>20000.0</v>
       </c>
       <c r="E11">
         <v>9000.0</v>
       </c>
       <c r="F11">
         <v>8000.0</v>
       </c>
       <c r="G11">
         <v>57000.0</v>
       </c>
       <c r="H11">
         <v>24000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>40000.0</v>
       </c>
       <c r="C12">
         <v>21000.0</v>
       </c>
       <c r="D12">
         <v>3308000.0</v>
       </c>
       <c r="E12">
         <v>4946000.0</v>
       </c>
       <c r="F12">
         <v>3682000.0</v>
       </c>
       <c r="G12">
         <v>510000.0</v>
       </c>
       <c r="H12">
         <v>26000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
         <v>9332000.0</v>
       </c>
       <c r="C13">
         <v>9474000.0</v>
       </c>
       <c r="D13">
         <v>6574000.0</v>
       </c>
       <c r="E13">
         <v>1517000.0</v>
       </c>
       <c r="F13">
         <v>54000.0</v>
       </c>
       <c r="G13">
         <v>543000.0</v>
       </c>
       <c r="H13">
         <v>2307000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-38943000.0</v>
       </c>
       <c r="C15">
         <v>-27455000.0</v>
       </c>
       <c r="D15">
         <v>-48608000.0</v>
       </c>
       <c r="E15">
         <v>-66756000.0</v>
       </c>
       <c r="F15">
         <v>-48688000.0</v>
       </c>
       <c r="G15">
         <v>27575000.0</v>
       </c>
       <c r="H15">
         <v>126220000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-66756000.0</v>
       </c>
       <c r="F16">
         <v>-48688000.0</v>
       </c>
       <c r="G16">
         <v>3366000.0</v>
       </c>
       <c r="H16">
         <v>26127000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>-38944000.0</v>
       </c>
       <c r="C17">
         <v>-27455000.0</v>
       </c>
       <c r="D17">
         <v>-48608000.0</v>
       </c>
       <c r="E17">
         <v>-66756000.0</v>
       </c>
       <c r="F17">
         <v>-48688000.0</v>
       </c>
       <c r="G17">
         <v>27575000.0</v>
       </c>
       <c r="H17">
         <v>126220000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>9313000.0</v>
       </c>
       <c r="C18">
         <v>9453000.0</v>
       </c>
       <c r="D18">
         <v>3266000.0</v>
       </c>
       <c r="E18">
         <v>-3429000.0</v>
       </c>
       <c r="F18">
         <v>-3628000.0</v>
       </c>
       <c r="G18">
         <v>33000.0</v>
       </c>
       <c r="H18">
         <v>2281000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1517000.0</v>
       </c>
       <c r="F19">
         <v>2771000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-48190000.0</v>
       </c>
       <c r="C21">
         <v>-36858000.0</v>
       </c>
       <c r="D21">
         <v>-50085000.0</v>
       </c>
       <c r="E21">
         <v>-63318000.0</v>
       </c>
       <c r="F21">
         <v>-52787000.0</v>
       </c>
       <c r="G21">
         <v>-35405000.0</v>
       </c>
       <c r="H21">
         <v>-46070000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>182667000.0</v>
       </c>
       <c r="C23">
         <v>176785000.0</v>
       </c>
       <c r="D23">
         <v>139162000.0</v>
       </c>
       <c r="E23">
         <v>112323000.0</v>
       </c>
       <c r="F23">
         <v>75380000.0</v>
       </c>
       <c r="G23">
         <v>50083000.0</v>
       </c>
       <c r="H23">
         <v>48311000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>3266000.0</v>
       </c>
       <c r="C25">
         <v>3624000.0</v>
       </c>
       <c r="D25">
         <v>4243000.0</v>
       </c>
       <c r="E25">
         <v>4022000.0</v>
       </c>
       <c r="F25">
         <v>3988000.0</v>
       </c>
       <c r="G25">
         <v>4012000.0</v>
       </c>
       <c r="H25">
         <v>3930000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>38549000.0</v>
       </c>
       <c r="C26">
         <v>34367000.0</v>
       </c>
       <c r="D26">
         <v>29051000.0</v>
       </c>
       <c r="E26">
         <v>25981000.0</v>
       </c>
       <c r="F26">
         <v>24499000.0</v>
       </c>
       <c r="G26">
         <v>21934000.0</v>
       </c>
       <c r="H26">
         <v>29569000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>112651000.0</v>
       </c>
       <c r="C28">
         <v>101434000.0</v>
       </c>
       <c r="D28">
         <v>74799000.0</v>
       </c>
       <c r="E28">
         <v>58665000.0</v>
       </c>
       <c r="F28">
         <v>32805000.0</v>
       </c>
       <c r="G28">
         <v>15176000.0</v>
       </c>
       <c r="H28">
         <v>15203000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>66000.0</v>
       </c>
       <c r="C29">
         <v>50000.0</v>
       </c>
       <c r="D29">
         <v>20000.0</v>
       </c>
       <c r="E29">
         <v>9000.0</v>
       </c>
       <c r="F29">
         <v>8000.0</v>
       </c>
       <c r="G29">
         <v>57000.0</v>
       </c>
       <c r="H29">
         <v>24000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>151198000.0</v>
       </c>
       <c r="C30">
         <v>135801000.0</v>
       </c>
       <c r="D30">
         <v>103850000.0</v>
       </c>
       <c r="E30">
         <v>84646000.0</v>
       </c>
       <c r="F30">
         <v>57304000.0</v>
       </c>
       <c r="G30">
         <v>37110000.0</v>
       </c>
       <c r="H30">
         <v>44251000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>9314000.0</v>
       </c>
       <c r="C31">
         <v>9453000.0</v>
       </c>
       <c r="D31">
         <v>1497000.0</v>
       </c>
       <c r="E31">
         <v>-3429000.0</v>
       </c>
       <c r="F31">
         <v>4107000.0</v>
       </c>
       <c r="G31">
         <v>63037000.0</v>
       </c>
       <c r="H31">
         <v>172314000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>134477000.0</v>
       </c>
       <c r="C32">
         <v>139927000.0</v>
       </c>
       <c r="D32">
         <v>89077000.0</v>
       </c>
       <c r="E32">
         <v>49005000.0</v>
       </c>
       <c r="F32">
         <v>22593000.0</v>
       </c>
       <c r="G32">
         <v>14678000.0</v>
       </c>
       <c r="H32">
         <v>2241000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>7395000.0</v>
+      </c>
+      <c r="C2">
         <v>7344000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6113000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8447000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9566000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11426000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20188000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10637000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8827000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10926000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16936000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8795000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7123000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8666000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7259000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6572000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5181000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5557000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4445000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5709000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2365000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3534000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3450000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3180000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2810000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
-        <v>-3209000.0</v>
+        <v>834000.0</v>
       </c>
       <c r="C3">
+        <v>851000.0</v>
+      </c>
+      <c r="D3">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785000.0</v>
       </c>
       <c r="E3">
         <v>785000.0</v>
       </c>
       <c r="F3">
+        <v>785000.0</v>
+      </c>
+      <c r="G3">
         <v>523000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1141000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>820000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1140000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1084000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1130000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1030000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>999000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>961000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>980000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1046000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1035000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1019000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1010000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>993000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>966000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>995000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1079000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>985000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>953000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-15875000.0</v>
+      </c>
+      <c r="C5">
         <v>-9141000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9802000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11749000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8166000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5921000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6320000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6057000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9085000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9191000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12173000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12210000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11705000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14154000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15519000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15596000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16532000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14653000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11598000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-12648000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>26797000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>30675000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12838000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16492000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-12350000.0</v>
+        <v>-15041000.0</v>
       </c>
       <c r="C6">
+        <v>-8290000.0</v>
+      </c>
+      <c r="D6">
         <v>-8948000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10964000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7381000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5398000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5179000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5237000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7945000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8107000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11043000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11180000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10706000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13193000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14539000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14550000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15497000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13634000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10588000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11655000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5134000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>27792000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31754000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11853000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15539000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>23498000.0</v>
+      </c>
+      <c r="C9">
         <v>25263000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24227000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25190000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28329000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28788000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25220000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24250000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20685000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17654000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13731000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12015000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10366000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7422000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5356000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4788000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3761000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2869000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1341000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-812000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1119000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1380000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>720000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-474000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>78000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-15878000.0</v>
+      </c>
+      <c r="C10">
         <v>-9145000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9806000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11754000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8172000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5926000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6325000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6063000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9091000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9195000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12403000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13778000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13212000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15605000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16818000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-16732000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17592000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15732000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12677000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-13474000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6798000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26299000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30672000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12842000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16497000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>6000.0</v>
       </c>
       <c r="C11">
+        <v>6000.0</v>
+      </c>
+      <c r="D11">
         <v>10000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>32000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>13000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-18000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1622000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>439000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>196000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>40000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>3000.0</v>
+      </c>
+      <c r="C12">
+        <v>5000.0</v>
+      </c>
+      <c r="D12">
         <v>4000.0</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12">
+      <c r="E12">
         <v>5000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="G12">
         <v>5000.0</v>
       </c>
       <c r="H12">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="I12">
         <v>6000.0</v>
       </c>
       <c r="J12">
+        <v>6000.0</v>
+      </c>
+      <c r="K12">
         <v>4000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>230000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1568000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1507000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1451000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1299000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1136000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079000.0</v>
       </c>
       <c r="S12">
         <v>1079000.0</v>
       </c>
       <c r="T12">
+        <v>1079000.0</v>
+      </c>
+      <c r="U12">
         <v>826000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>698000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>498000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1954000.0</v>
+      </c>
+      <c r="C13">
         <v>2195000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2376000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2254000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2508000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2707000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2906000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2276000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1585000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1661000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1746000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1777000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1392000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>836000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>439000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>196000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>46000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>63000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>147000.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-15884000.0</v>
+      </c>
+      <c r="C15">
         <v>-9151000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9816000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11786000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8190000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5938000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6338000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6079000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9177000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-12415000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13804000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13212000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-15610000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-16818000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-16732000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17596000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-15734000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-12673000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-13477000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-6805000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>26295000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>30664000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12882000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-16502000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-13804000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-13212000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-15610000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-16818000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-16732000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17596000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-15734000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-12673000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-13477000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-6805000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>5900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-16979000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20748000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-15884000.0</v>
+      </c>
+      <c r="C17">
         <v>-9152000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9816000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-11786000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8190000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5938000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6338000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6079000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9177000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-12415000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13804000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13212000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-15618000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-16818000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-16732000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-17588000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-15734000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-12673000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-13477000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-6805000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>26295000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>30664000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12882000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>1951000.0</v>
+      </c>
+      <c r="C18">
         <v>2190000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2372000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2249000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2502000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2702000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2901000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2270000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1579000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1657000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1516000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>209000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-115000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-615000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-860000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-940000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1014000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1069000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1068000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-811000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-681000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-477000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>60000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>143000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1392000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>836000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>439000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>196000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>46000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>1514000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1229000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-17829000.0</v>
+      </c>
+      <c r="C21">
         <v>-11336000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12178000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14003000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10674000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8628000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9226000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8333000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10670000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10852000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12512000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13625000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-13097000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-14990000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15958000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15792000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16578000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14663000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-13112000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13877000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11135000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8302000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8906000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8807000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9397000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>48722000.0</v>
+      </c>
+      <c r="C23">
         <v>43943000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42518000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47640000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48569000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48842000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54634000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43220000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40182000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39432000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43179000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34435000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30586000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31078000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28573000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27152000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25520000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23089000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18898000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18774000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14619000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13216000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13076000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11513000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12285000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>834000.0</v>
+      </c>
+      <c r="C25">
         <v>851000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>854000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>776000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>785000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>523000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1141000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>820000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1140000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1084000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1130000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1030000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>999000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>961000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>980000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1046000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1035000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1019000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1010000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>993000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>966000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>995000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1079000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>985000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>953000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>9472000.0</v>
+      </c>
+      <c r="C26">
         <v>8905000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9060000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10217000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10367000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9207000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8838000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8291000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8031000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7341000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7101000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7401000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7208000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6681000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6388000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6192000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6719000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5916000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5377000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6563000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6643000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5272000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5801000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5084000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5777000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>31855000.0</v>
+      </c>
+      <c r="C28">
         <v>27695000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27345000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28976000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28636000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28209000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25608000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24292000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23324000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21165000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19142000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18239000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16255000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15731000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14926000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14388000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13620000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11616000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9076000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6502000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5611000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4403000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3825000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3249000.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>6000.0</v>
+      </c>
+      <c r="C29">
         <v>5000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-18000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>4000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>40000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>41327000.0</v>
+      </c>
+      <c r="C30">
         <v>36599000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36405000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39193000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39003000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37416000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34446000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32583000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31355000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28506000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26243000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25640000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23463000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22412000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21314000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20580000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20339000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17532000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14453000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13065000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12254000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9682000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9626000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8333000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9475000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>1951000.0</v>
+      </c>
+      <c r="C31">
         <v>2191000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2372000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2249000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2502000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2702000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2901000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2270000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1579000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1657000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>109000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-153000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-115000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-615000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-860000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-940000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1014000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1069000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>435000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>403000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4337000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>34601000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>39578000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4035000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>30893000.0</v>
+      </c>
+      <c r="C32">
         <v>32607000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30340000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33637000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37895000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40214000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45408000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>34887000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>29512000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28580000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30667000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20810000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17489000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16088000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12615000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11360000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8942000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8426000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5786000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4897000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3484000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4914000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4170000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2706000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2888000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8355,2727 +8566,2800 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>16706000.0</v>
       </c>
       <c r="C2">
         <v>10403000.0</v>
       </c>
       <c r="D2">
         <v>12595000.0</v>
       </c>
       <c r="E2">
         <v>25172000.0</v>
       </c>
       <c r="F2">
         <v>14455000.0</v>
       </c>
       <c r="G2">
         <v>8830000.0</v>
       </c>
       <c r="H2">
         <v>53984000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>3830000</v>
       </c>
       <c r="C3">
         <v>5440000</v>
       </c>
       <c r="D3">
         <v>4814000</v>
       </c>
       <c r="E3">
         <v>2393000</v>
       </c>
       <c r="F3">
         <v>1940000</v>
       </c>
       <c r="G3">
         <v>2539000</v>
       </c>
       <c r="H3">
         <v>4086000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-12568000.0</v>
       </c>
       <c r="F4">
         <v>10727000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>927000.0</v>
       </c>
       <c r="F5">
         <v>-7814000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>3243000.0</v>
       </c>
       <c r="C6">
         <v>7053000.0</v>
       </c>
       <c r="D6">
         <v>-2192000.0</v>
       </c>
       <c r="E6">
         <v>-12577000.0</v>
       </c>
       <c r="F6">
         <v>10717000.0</v>
       </c>
       <c r="G6">
         <v>5625000.0</v>
       </c>
       <c r="H6">
         <v>-45154000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-4892000.0</v>
       </c>
       <c r="C7">
         <v>-9211000.0</v>
       </c>
       <c r="D7">
         <v>-9072000.0</v>
       </c>
       <c r="E7">
         <v>-7412000.0</v>
       </c>
       <c r="F7">
         <v>-2678000.0</v>
       </c>
       <c r="G7">
         <v>-7848000.0</v>
       </c>
       <c r="H7">
         <v>-3971000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6094000.0</v>
       </c>
       <c r="F8">
         <v>-1996000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>6655000.0</v>
       </c>
       <c r="C9">
         <v>-9803000.0</v>
       </c>
       <c r="D9">
         <v>-9325000.0</v>
       </c>
       <c r="E9">
         <v>-6094000.0</v>
       </c>
       <c r="F9">
         <v>-1996000.0</v>
       </c>
       <c r="G9">
         <v>-2076000.0</v>
       </c>
       <c r="H9">
         <v>-789000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-11482000.0</v>
       </c>
       <c r="C10">
         <v>-4993000.0</v>
       </c>
       <c r="D10">
         <v>-2749000.0</v>
       </c>
       <c r="E10">
         <v>-7555000.0</v>
       </c>
       <c r="F10">
         <v>-2111000.0</v>
       </c>
       <c r="G10">
         <v>-1307000.0</v>
       </c>
       <c r="H10">
         <v>-5471000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5448000.0</v>
       </c>
       <c r="F11">
         <v>4238000.0</v>
       </c>
       <c r="G11">
         <v>-954000.0</v>
       </c>
       <c r="H11">
         <v>1133000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12149000.0</v>
       </c>
       <c r="F12">
         <v>7225000.0</v>
       </c>
       <c r="G12">
         <v>-59027000.0</v>
       </c>
       <c r="H12">
         <v>-166798000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5602000.0</v>
       </c>
       <c r="F13">
         <v>874000.0</v>
       </c>
       <c r="G13">
         <v>-3511000.0</v>
       </c>
       <c r="H13">
         <v>1156000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>3266000.0</v>
       </c>
       <c r="C14">
         <v>3624000.0</v>
       </c>
       <c r="D14">
         <v>4243000.0</v>
       </c>
       <c r="E14">
         <v>4022000.0</v>
       </c>
       <c r="F14">
         <v>3988000.0</v>
       </c>
       <c r="G14">
         <v>4012000.0</v>
       </c>
       <c r="H14">
         <v>3930000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>643000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>19949000.0</v>
       </c>
       <c r="C16">
         <v>17456000.0</v>
       </c>
       <c r="D16">
         <v>10403000.0</v>
       </c>
       <c r="E16">
         <v>12595000.0</v>
       </c>
       <c r="F16">
         <v>25172000.0</v>
       </c>
       <c r="G16">
         <v>14455000.0</v>
       </c>
       <c r="H16">
         <v>8830000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-19341000.0</v>
       </c>
       <c r="C18">
         <v>-22386000.0</v>
       </c>
       <c r="D18">
         <v>-46407000.0</v>
       </c>
       <c r="E18">
         <v>-61243000.0</v>
       </c>
       <c r="F18">
         <v>-46648000.0</v>
       </c>
       <c r="G18">
         <v>-37742000.0</v>
       </c>
       <c r="H18">
         <v>-44705000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
         <v>20719000.0</v>
       </c>
       <c r="C19">
         <v>-99311000.0</v>
       </c>
       <c r="D19">
         <v>-22129000.0</v>
       </c>
       <c r="E19">
         <v>42343000.0</v>
       </c>
       <c r="F19">
         <v>-79967000.0</v>
       </c>
       <c r="G19">
         <v>18127000.0</v>
       </c>
       <c r="H19">
         <v>-2387000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20">
         <v>3951000.0</v>
       </c>
       <c r="C20">
         <v>128916000.0</v>
       </c>
       <c r="D20">
         <v>105957000.0</v>
       </c>
       <c r="E20">
         <v>6050000.0</v>
       </c>
       <c r="F20">
         <v>119582000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-26000.0</v>
       </c>
       <c r="C21">
         <v>-61000.0</v>
       </c>
       <c r="D21">
         <v>-40153000.0</v>
       </c>
       <c r="E21">
         <v>-145000.0</v>
       </c>
       <c r="F21">
         <v>14868000.0</v>
       </c>
       <c r="G21">
         <v>24858000.0</v>
       </c>
       <c r="H21">
         <v>-185000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-38944000.0</v>
       </c>
       <c r="C22">
         <v>-27455000.0</v>
       </c>
       <c r="D22">
         <v>-48608000.0</v>
       </c>
       <c r="E22">
         <v>-66756000.0</v>
       </c>
       <c r="F22">
         <v>-48688000.0</v>
       </c>
       <c r="G22">
         <v>27575000.0</v>
       </c>
       <c r="H22">
         <v>126220000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-2062000.0</v>
       </c>
       <c r="C23">
         <v>-5536000.0</v>
       </c>
       <c r="D23">
         <v>-4280000.0</v>
       </c>
       <c r="E23">
         <v>-1375000.0</v>
       </c>
       <c r="F23">
         <v>1233000.0</v>
       </c>
       <c r="G23">
         <v>-635999.0</v>
       </c>
       <c r="H23">
         <v>1515000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>16889000.0</v>
       </c>
       <c r="C24">
         <v>-99311000.0</v>
       </c>
       <c r="D24">
         <v>-17315000.0</v>
       </c>
       <c r="E24">
         <v>42343000.0</v>
       </c>
       <c r="F24">
         <v>-79967000.0</v>
       </c>
       <c r="G24">
         <v>18130000.0</v>
       </c>
       <c r="H24">
         <v>-1784000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>-10619000.0</v>
+        <v>-6553000.0</v>
       </c>
       <c r="C25">
         <v>-8539000.0</v>
       </c>
       <c r="D25">
         <v>-3902000.0</v>
       </c>
       <c r="E25">
         <v>-101000.0</v>
       </c>
       <c r="F25">
         <v>493000.0</v>
       </c>
       <c r="G25">
         <v>85000.0</v>
       </c>
       <c r="H25">
         <v>-171396000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-1423000.0</v>
       </c>
       <c r="E26">
         <v>-643000.0</v>
       </c>
       <c r="F26">
         <v>121926000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>31612000.0</v>
       </c>
       <c r="C27">
         <v>24635000.0</v>
       </c>
       <c r="D27">
         <v>15746000.0</v>
       </c>
       <c r="E27">
         <v>11397000.0</v>
       </c>
       <c r="F27">
         <v>7575000.0</v>
       </c>
       <c r="G27">
         <v>4185000.0</v>
       </c>
       <c r="H27">
         <v>4598000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>1863000.0</v>
       </c>
       <c r="C28">
         <v>123319000.0</v>
       </c>
       <c r="D28">
         <v>61524000.0</v>
       </c>
       <c r="E28">
         <v>6332000.0</v>
       </c>
       <c r="F28">
         <v>137342000.0</v>
       </c>
       <c r="G28">
         <v>25237000.0</v>
       </c>
       <c r="H28">
         <v>1330000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>-15511000.0</v>
       </c>
       <c r="C29">
         <v>-16946000.0</v>
       </c>
       <c r="D29">
         <v>-41593000.0</v>
       </c>
       <c r="E29">
         <v>-58850000.0</v>
       </c>
       <c r="F29">
         <v>-44708000.0</v>
       </c>
       <c r="G29">
         <v>-35203000.0</v>
       </c>
       <c r="H29">
         <v>-40619000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>16889000.0</v>
       </c>
       <c r="C30">
         <v>-99311000.0</v>
       </c>
       <c r="D30">
         <v>-22129000.0</v>
       </c>
       <c r="E30">
         <v>39950000.0</v>
       </c>
       <c r="F30">
         <v>-81907000.0</v>
       </c>
       <c r="G30">
         <v>15591000.0</v>
       </c>
       <c r="H30">
         <v>-5870000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
-        <v>29633000.0</v>
+        <v>19949000.0</v>
       </c>
       <c r="C2">
+        <v>30382000.0</v>
+      </c>
+      <c r="D2">
         <v>41105000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28750000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17456000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17431000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25156000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32645000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10402000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9514000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11773000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12595000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9723000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24815000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24943000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25172000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68839000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42292000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24846000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14455000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12863000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13363000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8830000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>2693000</v>
+        <v>759000</v>
       </c>
       <c r="C3">
+        <v>1137000</v>
+      </c>
+      <c r="D3">
         <v>581000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1537000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>575000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>847000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1103000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1523000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1967000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1591000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>653000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1823000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>747000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>362000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>580000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1081000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>370000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>365000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>254000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>823000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>498000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>538000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>603000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>550000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>848000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-824000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2858000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-15083000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-119000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-224000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-416000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-781000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>553000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>322000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>833000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>-9684000.0</v>
+        <v>-2376000.0</v>
       </c>
       <c r="C6">
+        <v>-9683000.0</v>
+      </c>
+      <c r="D6">
         <v>-10723000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12355000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11294000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13999.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7725000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22954000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-167000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1055000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2259000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-822000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2872000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-15092000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-128000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-229000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-43667000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26547000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17446000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10391000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1592000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7548000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12081000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-1992000.0</v>
+      </c>
+      <c r="C7">
         <v>584000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1745000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
+        <v>-1013000.0</v>
+      </c>
+      <c r="F7">
         <v>-6208000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3570000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1866000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2856000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4651000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3207000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-586000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2461000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7740000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1826000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2318000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2039000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1229000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2945000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3339000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1553000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-731000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1962000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-367000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1089000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4430000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1712000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1935000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2137000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1258000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-764000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>936000.0</v>
+      </c>
+      <c r="C9">
         <v>788000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3907000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2888000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-928000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4682000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>320000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4172000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1269000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5037000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1950000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-626000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1712000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1935000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2137000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1258000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-764000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-504000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-421000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1671000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1426000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-475000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-251000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-3370000.0</v>
+      </c>
+      <c r="C10">
         <v>-3225000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3955000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2705000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1597000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-408000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2396000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1390000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1352000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-977000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3241000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>203000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4048000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3180000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-530000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1507000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-539000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1465000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>633000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-28000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-325000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1587000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>161000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2327000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>730000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3353000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>647000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-749000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>101000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-741000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>474000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>721000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-778000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>581000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2625000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3305000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3260000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3216000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2767000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2722000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2916000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1114000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1943000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3796000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-38324000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5176000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7761000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2809000.0</v>
       </c>
       <c r="N13">
+        <v>2809000.0</v>
+      </c>
+      <c r="O13">
         <v>1602000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2884000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1752000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-636000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1948000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-670000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>183000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-587000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>536000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>265000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
-        <v>-2415000.0</v>
+        <v>834000.0</v>
       </c>
       <c r="C14">
+        <v>851000.0</v>
+      </c>
+      <c r="D14">
         <v>854000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>776000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>785000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>523000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1141000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>820000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1140000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1084000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1130000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1030000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>999000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>961000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>980000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1046000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1035000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1019000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1010000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>993000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>966000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>995000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1079000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>985000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>953000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1084000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>337000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>281000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
-        <v>19949000.0</v>
+        <v>17573000.0</v>
       </c>
       <c r="C16">
+        <v>20699000.0</v>
+      </c>
+      <c r="D16">
         <v>30382000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41105000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28750000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17456000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17431000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24445000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>33356000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9692000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10569000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9514000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11773000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12595000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9723000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24815000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24943000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25172000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68839000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42292000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24846000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14455000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12863000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13363000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20911000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>17088000.0</v>
+        <v>-11650000.0</v>
       </c>
       <c r="C18">
+        <v>-2253000.0</v>
+      </c>
+      <c r="D18">
         <v>-1768000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5913000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9407000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5107000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-373000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5630000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11276000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11480000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8635000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9369000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18511000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14216000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15768000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16046000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15355000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9087000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14009000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12802000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10750000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8765000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7551000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8360000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13066000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>9607000.0</v>
+      </c>
+      <c r="C19">
         <v>-8477000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-9004000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>14652000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>20855000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1320000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9260000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-115645000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>24274000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>4566000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>17275000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4395000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-47618000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10767000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1140000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15207000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>15229000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-34981000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-79987000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>20000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15001000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14516000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7008000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>27000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>25073000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>144000.0</v>
+      </c>
+      <c r="C20">
         <v>1056000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>131000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2068000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>696000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2988000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3835000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>111940000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>10153000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3584000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>13931000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>23290000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>65152000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4861000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>145000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-7000.0</v>
+      </c>
+      <c r="C21">
         <v>9000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-20041000.0</v>
       </c>
       <c r="N21">
+        <v>-20041000.0</v>
+      </c>
+      <c r="O21">
         <v>-1000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-16000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-44000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9993000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4991000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-28000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-48000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
-        <v>29792000.0</v>
+        <v>-15884000.0</v>
       </c>
       <c r="C22">
+        <v>-9152000.0</v>
+      </c>
+      <c r="D22">
         <v>-9816000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11786000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5938000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6338000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6079000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9177000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-12415000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13804000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13212000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15610000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-16818000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-16732000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17596000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-15734000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-12672000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-6805000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26295000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30664000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12882000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-16502000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-473000.0</v>
+      </c>
+      <c r="C23">
         <v>-2000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-642000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23">
+        <v>2068000.0</v>
+      </c>
+      <c r="F23">
         <v>-1418000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>2988000.0</v>
+      </c>
+      <c r="H23">
         <v>-2635000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-376000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2134000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2128000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-372000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-567000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1485000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-578000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-450000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>242000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>924000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>211000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1153000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24339000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>830000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>16889000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-114122000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>26241000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6157000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17928000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6218000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-47618000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>10767000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1140000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15207000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>3000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>-5282000.0</v>
+        <v>-1794000.0</v>
       </c>
       <c r="C25">
+        <v>-1216000.0</v>
+      </c>
+      <c r="D25">
         <v>-2078000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2359000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2557000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2491000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2097000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1394000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3014000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>142000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1106000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-341000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>143000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-144000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="S25">
         <v>132000.0</v>
       </c>
       <c r="T25">
+        <v>132000.0</v>
+      </c>
+      <c r="U25">
         <v>115000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>114000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-34792000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-39566000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4093000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7138000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2133000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2134000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1084000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-337000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1481000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-281000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>736000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>308000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
-        <v>-23795000.0</v>
+        <v>7945000.0</v>
       </c>
       <c r="C27">
+        <v>7817000.0</v>
+      </c>
+      <c r="D27">
         <v>8108000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8547000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7140000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7282000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6552000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6105000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4696000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4425000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4071000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3955000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3295000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2962000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2882000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2904000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2649000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2917000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2013000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1406000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1239000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1237000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1242000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1083000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-336000.0</v>
+      </c>
+      <c r="C28">
         <v>1063000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-530000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2065000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-735000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2976000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>798000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>111553000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7992000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5150000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8234000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>891000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>65305000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6307000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-455000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>720000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-98000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>404000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>120547000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10247000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6144000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>24328000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>52000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>782000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-10891000.0</v>
+      </c>
+      <c r="C29">
         <v>-1116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1187000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4376000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8832000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4260000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>730000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4107000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9309000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9889000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7982000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7546000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17764000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13854000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15188000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-14965000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14985000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8722000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13755000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-11979000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10252000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-8227000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6948000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7810000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-12218000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>8848000.0</v>
+      </c>
+      <c r="C30">
         <v>-9614000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9004000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14652000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20855000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1320000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9260000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-115645000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24274000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4566000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17275000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4395000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-48365000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10405000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>560000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14126000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14859000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-35346000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-80241000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19177000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14503000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-14516000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6405000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-523000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24225000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>