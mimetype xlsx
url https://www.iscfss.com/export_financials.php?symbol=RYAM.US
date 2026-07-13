--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1265,51 +1268,51 @@
       </c>
       <c r="I9">
         <v>399490000.0</v>
       </c>
       <c r="J9">
         <v>392353000.0</v>
       </c>
       <c r="K9">
         <v>242402000.0</v>
       </c>
       <c r="L9">
         <v>70213000.0</v>
       </c>
       <c r="M9">
         <v>62082000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>75000000.0</v>
+        <v>75393000.0</v>
       </c>
       <c r="C10">
         <v>125222000.0</v>
       </c>
       <c r="D10">
         <v>75768000.0</v>
       </c>
       <c r="E10">
         <v>151803000.0</v>
       </c>
       <c r="F10">
         <v>253000000.0</v>
       </c>
       <c r="G10">
         <v>93653000.0</v>
       </c>
       <c r="H10">
         <v>64025000.0</v>
       </c>
       <c r="I10">
         <v>109000000.0</v>
       </c>
       <c r="J10">
         <v>96000000.0</v>
       </c>
@@ -1329,51 +1332,51 @@
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>75000000.0</v>
+        <v>75393000.0</v>
       </c>
       <c r="C12">
         <v>125222000.0</v>
       </c>
       <c r="D12">
         <v>75768000.0</v>
       </c>
       <c r="E12">
         <v>151803000.0</v>
       </c>
       <c r="F12">
         <v>253000000.0</v>
       </c>
       <c r="G12">
         <v>93653000.0</v>
       </c>
       <c r="H12">
         <v>64025000.0</v>
       </c>
       <c r="I12">
         <v>109000000.0</v>
       </c>
       <c r="J12">
         <v>96000000.0</v>
       </c>
@@ -1508,51 +1511,53 @@
         <v>632000.0</v>
       </c>
       <c r="I15">
         <v>493000.0</v>
       </c>
       <c r="J15">
         <v>517000.0</v>
       </c>
       <c r="K15">
         <v>433000.0</v>
       </c>
       <c r="L15">
         <v>429000.0</v>
       </c>
       <c r="M15">
         <v>426000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>10359000.0</v>
+      </c>
       <c r="C16">
         <v>11128000.0</v>
       </c>
       <c r="D16">
         <v>24061000.0</v>
       </c>
       <c r="E16">
         <v>21645000.0</v>
       </c>
       <c r="F16">
         <v>20451000.0</v>
       </c>
       <c r="G16">
         <v>721000.0</v>
       </c>
       <c r="H16">
         <v>-153181000.0</v>
       </c>
       <c r="I16">
         <v>-192740000.0</v>
       </c>
       <c r="J16">
         <v>53522000.0</v>
       </c>
       <c r="K16">
@@ -1755,51 +1760,51 @@
       <c r="J22">
         <v>302086000.0</v>
       </c>
       <c r="K22">
         <v>118368000.0</v>
       </c>
       <c r="L22">
         <v>125409000.0</v>
       </c>
       <c r="M22">
         <v>140209000.0</v>
       </c>
       <c r="N22">
         <v>128706000.0</v>
       </c>
       <c r="O22">
         <v>116991000.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
-        <v>1758000000.0</v>
+        <v>1758355000.0</v>
       </c>
       <c r="C23">
         <v>2129657000.0</v>
       </c>
       <c r="D23">
         <v>2182700000.0</v>
       </c>
       <c r="E23">
         <v>2347528000.0</v>
       </c>
       <c r="F23">
         <v>2445000000.0</v>
       </c>
       <c r="G23">
         <v>2529865000.0</v>
       </c>
       <c r="H23">
         <v>2480147000.0</v>
       </c>
       <c r="I23">
         <v>2679000000.0</v>
       </c>
       <c r="J23">
         <v>2643000000.0</v>
       </c>
@@ -1929,51 +1934,51 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>704000000.0</v>
+        <v>703625000.0</v>
       </c>
       <c r="C28">
         <v>604601000.0</v>
       </c>
       <c r="D28">
         <v>701689000.0</v>
       </c>
       <c r="E28">
         <v>701322000.0</v>
       </c>
       <c r="F28">
         <v>676000000.0</v>
       </c>
       <c r="G28">
         <v>990284000.0</v>
       </c>
       <c r="H28">
         <v>1041527000.0</v>
       </c>
       <c r="I28">
         <v>1079000000.0</v>
       </c>
       <c r="J28">
         <v>1145000000.0</v>
       </c>
@@ -2135,51 +2140,51 @@
       </c>
       <c r="G32">
         <v>340572000.0</v>
       </c>
       <c r="H32">
         <v>287681000.0</v>
       </c>
       <c r="I32">
         <v>345674000.0</v>
       </c>
       <c r="J32">
         <v>338966000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>1015000000.0</v>
+        <v>1189972000.0</v>
       </c>
       <c r="C33">
         <v>1528696000.0</v>
       </c>
       <c r="D33">
         <v>1607642000.0</v>
       </c>
       <c r="E33">
         <v>1657998000.0</v>
       </c>
       <c r="F33">
         <v>1669000000.0</v>
       </c>
       <c r="G33">
         <v>1896293000.0</v>
       </c>
       <c r="H33">
         <v>1925320000.0</v>
       </c>
       <c r="I33">
         <v>1963000000.0</v>
       </c>
       <c r="J33">
         <v>1997000000.0</v>
       </c>
@@ -2273,51 +2278,51 @@
       <c r="J35">
         <v>1642000000.0</v>
       </c>
       <c r="K35">
         <v>1084000000.0</v>
       </c>
       <c r="L35">
         <v>1173000000.0</v>
       </c>
       <c r="M35">
         <v>1237100000.0</v>
       </c>
       <c r="N35">
         <v>72119000.0</v>
       </c>
       <c r="O35">
         <v>100178000.0</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>-3931000.0</v>
+        <v>147401000.0</v>
       </c>
       <c r="C36">
         <v>150209000.0</v>
       </c>
       <c r="D36">
         <v>169942000.0</v>
       </c>
       <c r="E36">
         <v>160143000.0</v>
       </c>
       <c r="F36">
         <v>523000000.0</v>
       </c>
       <c r="G36">
         <v>297102000.0</v>
       </c>
       <c r="H36">
         <v>156890000.0</v>
       </c>
       <c r="I36">
         <v>582000000.0</v>
       </c>
       <c r="J36">
         <v>589000000.0</v>
       </c>
@@ -2395,99 +2400,99 @@
       <c r="J38">
         <v>527694000.0</v>
       </c>
       <c r="K38">
         <v>101392000.0</v>
       </c>
       <c r="L38">
         <v>147021000.0</v>
       </c>
       <c r="M38">
         <v>140514000.0</v>
       </c>
       <c r="N38">
         <v>25923000.0</v>
       </c>
       <c r="O38">
         <v>18235000.0</v>
       </c>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>-432995000.0</v>
+        <v>59995000.0</v>
       </c>
       <c r="C39">
         <v>51127000.0</v>
       </c>
       <c r="D39">
         <v>74904000.0</v>
       </c>
       <c r="E39">
         <v>59671000.0</v>
       </c>
       <c r="F39">
         <v>523000000.0</v>
       </c>
       <c r="G39">
         <v>131407000.0</v>
       </c>
       <c r="H39">
         <v>57963999.0</v>
       </c>
       <c r="I39">
         <v>607000000.0</v>
       </c>
       <c r="J39">
         <v>550000000.0</v>
       </c>
       <c r="K39">
         <v>36859000.0</v>
       </c>
       <c r="L39">
         <v>32149000.0</v>
       </c>
       <c r="M39">
         <v>254000000.0</v>
       </c>
       <c r="N39">
         <v>46252000.0</v>
       </c>
       <c r="O39">
         <v>24153000.0</v>
       </c>
       <c r="P39"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>148927000.0</v>
+        <v>138659000.0</v>
       </c>
       <c r="C40">
         <v>158696000.0</v>
       </c>
       <c r="D40">
         <v>133108000.0</v>
       </c>
       <c r="E40">
         <v>141070000.0</v>
       </c>
       <c r="F40">
         <v>127093000.0</v>
       </c>
       <c r="G40">
         <v>109411000.0</v>
       </c>
       <c r="H40">
         <v>107630000.0</v>
       </c>
       <c r="I40">
         <v>355000000.0</v>
       </c>
       <c r="J40">
         <v>86553000.0</v>
       </c>
@@ -2679,51 +2684,51 @@
       <c r="J45">
         <v>1407762000.0</v>
       </c>
       <c r="K45">
         <v>801039000.0</v>
       </c>
       <c r="L45">
         <v>803838000.0</v>
       </c>
       <c r="M45">
         <v>843375000.0</v>
       </c>
       <c r="N45">
         <v>846288000.0</v>
       </c>
       <c r="O45">
         <v>680746000.0</v>
       </c>
       <c r="P45"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>1015000000.0</v>
+        <v>1014614000.0</v>
       </c>
       <c r="C46">
         <v>1018583000.0</v>
       </c>
       <c r="D46">
         <v>1075105000.0</v>
       </c>
       <c r="E46">
         <v>1151268000.0</v>
       </c>
       <c r="F46">
         <v>1146000000.0</v>
       </c>
       <c r="G46">
         <v>1177791000.0</v>
       </c>
       <c r="H46">
         <v>1338461000.0</v>
       </c>
       <c r="I46">
         <v>1381000000.0</v>
       </c>
       <c r="J46">
         <v>1408000000.0</v>
       </c>
@@ -2899,95 +2904,95 @@
       </c>
       <c r="I50">
         <v>15012000.0</v>
       </c>
       <c r="J50">
         <v>9425000.0</v>
       </c>
       <c r="K50">
         <v>9593000.0</v>
       </c>
       <c r="L50">
         <v>7938000.0</v>
       </c>
       <c r="M50">
         <v>8400000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>779000000.0</v>
+        <v>779018000.0</v>
       </c>
       <c r="C51">
         <v>729823000.0</v>
       </c>
       <c r="D51">
         <v>777457000.0</v>
       </c>
       <c r="E51">
         <v>853125000.0</v>
       </c>
       <c r="F51">
         <v>929031000.0</v>
       </c>
       <c r="G51">
         <v>1083937000.0</v>
       </c>
       <c r="H51">
         <v>1105552000.0</v>
       </c>
       <c r="I51">
         <v>1188157000.0</v>
       </c>
       <c r="J51">
         <v>1241179000.0</v>
       </c>
       <c r="K51">
         <v>783000000.0</v>
       </c>
       <c r="L51">
         <v>868000000.0</v>
       </c>
       <c r="M51">
         <v>944816000.0</v>
       </c>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>21000000.0</v>
+        <v>20909000.0</v>
       </c>
       <c r="C52">
         <v>23379000.0</v>
       </c>
       <c r="D52">
         <v>25283000.0</v>
       </c>
       <c r="E52">
         <v>14617000.0</v>
       </c>
       <c r="F52">
         <v>38000000.0</v>
       </c>
       <c r="G52">
         <v>17100000.0</v>
       </c>
       <c r="H52">
         <v>25335000.0</v>
       </c>
       <c r="I52">
         <v>15000000.0</v>
       </c>
       <c r="J52">
         <v>9000000.0</v>
       </c>
@@ -3051,99 +3056,99 @@
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>1758000000.0</v>
+        <v>1758355000.0</v>
       </c>
       <c r="C55">
         <v>2129657000.0</v>
       </c>
       <c r="D55">
         <v>2182700000.0</v>
       </c>
       <c r="E55">
         <v>2347528000.0</v>
       </c>
       <c r="F55">
         <v>2445000000.0</v>
       </c>
       <c r="G55">
         <v>2529865000.0</v>
       </c>
       <c r="H55">
         <v>2480147000.0</v>
       </c>
       <c r="I55">
         <v>2679000000.0</v>
       </c>
       <c r="J55">
         <v>2643000000.0</v>
       </c>
       <c r="K55">
         <v>1422000000.0</v>
       </c>
       <c r="L55">
         <v>1288000000.0</v>
       </c>
       <c r="M55">
         <v>1304700000.0</v>
       </c>
       <c r="N55">
         <v>1120266000.0</v>
       </c>
       <c r="O55">
         <v>920601000.0</v>
       </c>
       <c r="P55"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>75000000.0</v>
+        <v>568383000.0</v>
       </c>
       <c r="C56">
         <v>600961000.0</v>
       </c>
       <c r="D56">
         <v>575058000.0</v>
       </c>
       <c r="E56">
         <v>689530000.0</v>
       </c>
       <c r="F56">
         <v>776000000.0</v>
       </c>
       <c r="G56">
         <v>633572000.0</v>
       </c>
       <c r="H56">
         <v>554827000.0</v>
       </c>
       <c r="I56">
         <v>716000000.0</v>
       </c>
       <c r="J56">
         <v>646000000.0</v>
       </c>
@@ -3383,393 +3388,399 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>202452000.0</v>
+      </c>
+      <c r="C2">
         <v>190450000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172117000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>189607000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>199848000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>196249000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>166934000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>186009000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>157697000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186226000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>171333000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>179497000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>157553000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>163962000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>154140000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>183876000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>193394000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>169456000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>143889000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>157166000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145857000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>156721000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151609000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>157656000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>144005000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>153181000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>144677000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>182458000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>167861000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>192740000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>147992000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>183614000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>194389000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>157925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57883000.0</v>
       </c>
       <c r="AK2">
         <v>57883000.0</v>
       </c>
       <c r="AL2">
+        <v>57883000.0</v>
+      </c>
+      <c r="AM2">
         <v>43738000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36379000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50492000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>57626000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40089000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44992000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48230000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>61713000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>55243000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>64697000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>49804000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>67069000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>62655000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>54198000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>80511000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>65944000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3783,52 +3794,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3842,310 +3854,315 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-26958000.0</v>
+      </c>
+      <c r="C5">
         <v>-22971000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-22060000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21417000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-38059000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-45669000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41302000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-49877000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-50371000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-45917000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-67189000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-61958999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-59658000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-63798000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-108963000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-96281000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-88724000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-84470000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-134118000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-136045000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-140869000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-133635000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-120133000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-141027000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-159785000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-139227000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-154498000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-142370000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-151286000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-155697000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-80159000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-86669000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-64733000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-76151000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-103987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106019000.0</v>
       </c>
       <c r="AK5">
         <v>-106019000.0</v>
       </c>
       <c r="AL5">
+        <v>-106019000.0</v>
+      </c>
+      <c r="AM5">
         <v>-108050000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-110080000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-103739000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-105713000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-107703000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-109620000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-96387000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-98740000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-101136000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-103444000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-75989000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-80823000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-38869000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-39699000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-60671000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>724704000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4159,435 +4176,443 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
-        <v>670000.0</v>
+        <v>674000.0</v>
       </c>
       <c r="C8">
         <v>670000.0</v>
       </c>
       <c r="D8">
         <v>670000.0</v>
       </c>
       <c r="E8">
+        <v>670000.0</v>
+      </c>
+      <c r="F8">
         <v>668000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659000.0</v>
       </c>
       <c r="H8">
         <v>659000.0</v>
       </c>
       <c r="I8">
+        <v>659000.0</v>
+      </c>
+      <c r="J8">
         <v>655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>654000.0</v>
       </c>
       <c r="K8">
         <v>654000.0</v>
       </c>
       <c r="L8">
         <v>654000.0</v>
       </c>
       <c r="M8">
+        <v>654000.0</v>
+      </c>
+      <c r="N8">
         <v>651000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="P8">
         <v>639000.0</v>
       </c>
       <c r="Q8">
+        <v>639000.0</v>
+      </c>
+      <c r="R8">
         <v>638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637000.0</v>
       </c>
       <c r="S8">
         <v>637000.0</v>
       </c>
       <c r="T8">
         <v>637000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>637000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>416042000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>414406000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>418048000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>417216000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>415257000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>410788000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>408834000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>405354000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>404120000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>403086000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>405161000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>405401000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>403737000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>400525000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>399020000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>399234000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>397115000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>397606000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>399490000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>398859000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>395326000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>391902000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>392353000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>248738000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>247267000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>244535000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>242402000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>240761000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>73195000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>70623000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>66940000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>64442000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>62057000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>62082000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>57358000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>53274000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>75000000.0</v>
+        <v>67944000.0</v>
       </c>
       <c r="C10">
+        <v>75393000.0</v>
+      </c>
+      <c r="D10">
         <v>77030000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70679000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>129860000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>125222000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>136091000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>114146000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54608000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>75768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27127000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>156860000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>169000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>151803000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>132000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>147748000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>178749000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>253000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>279000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>215000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>106750000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>93653000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>82889000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>49000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>43000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64025000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>90104000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>68000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>109000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>106000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>80000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>89076000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>96000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>379179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368698000.0</v>
       </c>
       <c r="AK10">
         <v>368698000.0</v>
       </c>
       <c r="AL10">
+        <v>368698000.0</v>
+      </c>
+      <c r="AM10">
         <v>345108000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>326000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>320000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>166021000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>110070000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>101000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>100000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>73000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>77621000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>66000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19600000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4601,1017 +4626,1035 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>75000000.0</v>
+        <v>67944000.0</v>
       </c>
       <c r="C12">
+        <v>75393000.0</v>
+      </c>
+      <c r="D12">
         <v>77030000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70679000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>129860000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>125222000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136091000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>114146000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>54608000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>75768000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27127000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>156860000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>169000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>151803000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>132000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>147748000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>226836000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>253000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>279000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>215000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>106750000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>93653000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>82889000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>49000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64025000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>63000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>90104000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>68000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>109000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>106000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>80000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>89076000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>96000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>379179000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>368698000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>345108000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>326000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>320000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>166021000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>110070000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>101000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>100000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>73000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>77621000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>66000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>28200000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15902000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22532000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
-        <v>670000.0</v>
+        <v>674000.0</v>
       </c>
       <c r="C13">
         <v>670000.0</v>
       </c>
       <c r="D13">
         <v>670000.0</v>
       </c>
       <c r="E13">
+        <v>670000.0</v>
+      </c>
+      <c r="F13">
         <v>668000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659000.0</v>
       </c>
       <c r="H13">
         <v>659000.0</v>
       </c>
       <c r="I13">
+        <v>659000.0</v>
+      </c>
+      <c r="J13">
         <v>655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>654000.0</v>
       </c>
       <c r="K13">
         <v>654000.0</v>
       </c>
       <c r="L13">
         <v>654000.0</v>
       </c>
       <c r="M13">
+        <v>654000.0</v>
+      </c>
+      <c r="N13">
         <v>651000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="P13">
         <v>639000.0</v>
       </c>
       <c r="Q13">
+        <v>639000.0</v>
+      </c>
+      <c r="R13">
         <v>638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637000.0</v>
       </c>
       <c r="S13">
         <v>637000.0</v>
       </c>
       <c r="T13">
         <v>637000.0</v>
       </c>
       <c r="U13">
+        <v>637000.0</v>
+      </c>
+      <c r="V13">
         <v>636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633000.0</v>
       </c>
       <c r="W13">
         <v>633000.0</v>
       </c>
       <c r="X13">
         <v>633000.0</v>
       </c>
       <c r="Y13">
-        <v>632000.0</v>
+        <v>633000.0</v>
       </c>
       <c r="Z13">
         <v>632000.0</v>
       </c>
       <c r="AA13">
         <v>632000.0</v>
       </c>
       <c r="AB13">
-        <v>498000.0</v>
+        <v>632000.0</v>
       </c>
       <c r="AC13">
         <v>498000.0</v>
       </c>
       <c r="AD13">
+        <v>498000.0</v>
+      </c>
+      <c r="AE13">
         <v>493000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>511000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>512000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>519000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>517000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>433000.0</v>
       </c>
-      <c r="AJ13">
-[...1 lines deleted...]
-      </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
         <v>433000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="AN13">
         <v>433000.0</v>
       </c>
       <c r="AO13">
         <v>433000.0</v>
       </c>
       <c r="AP13">
         <v>433000.0</v>
       </c>
       <c r="AQ13">
-        <v>429000.0</v>
+        <v>433000.0</v>
       </c>
       <c r="AR13">
         <v>429000.0</v>
       </c>
       <c r="AS13">
         <v>429000.0</v>
       </c>
       <c r="AT13">
+        <v>429000.0</v>
+      </c>
+      <c r="AU13">
         <v>428000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>426000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>427000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>422000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>67133754.0</v>
+      </c>
+      <c r="C14">
         <v>67005593.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>67000882.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>66875897.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66216983.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65929272.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65892750.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68790311.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65447453.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65356895.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65343418.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65226344.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>66596653.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>66213466.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65520107.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63898761.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>63771484.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>63738408.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>63737355.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>64814013.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63430601.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>64478161.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>63916242.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>63235151.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>62982735.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>62975537.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>56089839.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>49572055.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>48986272.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50955652.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>63245424.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>64025456.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>63977952.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>58937310.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56034722.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>43223599.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>43096360.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43012003.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>49336106.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42480021.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42272536.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42273621.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>42321022.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42192913.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42204774.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42185223.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42247970.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>42178462.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>42176565.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>42115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42238000.0</v>
       </c>
       <c r="BA14">
         <v>42238000.0</v>
       </c>
       <c r="BB14">
         <v>42238000.0</v>
       </c>
       <c r="BC14">
+        <v>42238000.0</v>
+      </c>
+      <c r="BD14">
         <v>42175500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>654000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>651000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639000.0</v>
       </c>
       <c r="P15">
         <v>639000.0</v>
       </c>
       <c r="Q15">
+        <v>639000.0</v>
+      </c>
+      <c r="R15">
         <v>638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637000.0</v>
       </c>
       <c r="S15">
         <v>637000.0</v>
       </c>
       <c r="T15">
         <v>637000.0</v>
       </c>
       <c r="U15">
+        <v>637000.0</v>
+      </c>
+      <c r="V15">
         <v>636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633000.0</v>
       </c>
       <c r="W15">
         <v>633000.0</v>
       </c>
       <c r="X15">
         <v>633000.0</v>
       </c>
       <c r="Y15">
-        <v>632000.0</v>
+        <v>633000.0</v>
       </c>
       <c r="Z15">
         <v>632000.0</v>
       </c>
       <c r="AA15">
         <v>632000.0</v>
       </c>
       <c r="AB15">
-        <v>498000.0</v>
+        <v>632000.0</v>
       </c>
       <c r="AC15">
         <v>498000.0</v>
       </c>
       <c r="AD15">
+        <v>498000.0</v>
+      </c>
+      <c r="AE15">
         <v>493000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>511000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>512000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>519000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="AJ15">
         <v>433000.0</v>
       </c>
       <c r="AK15">
-        <v>400000.0</v>
+        <v>433000.0</v>
       </c>
       <c r="AL15">
         <v>400000.0</v>
       </c>
       <c r="AM15">
+        <v>400000.0</v>
+      </c>
+      <c r="AN15">
         <v>433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AO15">
         <v>400000.0</v>
       </c>
       <c r="AP15">
         <v>400000.0</v>
       </c>
       <c r="AQ15">
+        <v>400000.0</v>
+      </c>
+      <c r="AR15">
         <v>429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AS15">
         <v>400000.0</v>
       </c>
       <c r="AT15">
         <v>400000.0</v>
       </c>
       <c r="AU15">
+        <v>400000.0</v>
+      </c>
+      <c r="AV15">
         <v>426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AW15">
         <v>400000.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>400000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>9792000.0</v>
+      </c>
       <c r="C16">
+        <v>10359000.0</v>
+      </c>
+      <c r="D16">
         <v>11427000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6385000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8405000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11128000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8727000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9089000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23781000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24061000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20459000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21080000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21525000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21645000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20796000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23361000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23068000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20451000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20463000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-157166000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>114017000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>721000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>90649000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-157656000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-144005000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-153181000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-144677000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>95840000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-167861000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-192740000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-147992000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-183614000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>44311000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53522000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31854000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>36225000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27409000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34541000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-50492000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>69582000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>60381000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-44992000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-48230000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-61713000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>52313000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-64697000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-49804000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-67069000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>86065000.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>85962000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>79179000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>78666000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>78547000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>18663000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19160000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17021000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20686000.0</v>
       </c>
       <c r="Q18">
         <v>20686000.0</v>
       </c>
       <c r="R18">
+        <v>20686000.0</v>
+      </c>
+      <c r="S18">
         <v>20485000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21803000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23822000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>30136000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24462000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22895000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22307000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>23773000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24847000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>23842000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26071000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>27491000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>28016000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>28722000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>30975000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>33274000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>32607000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
-      <c r="AK18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18"/>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5625,999 +5668,1015 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-26148825000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>-29650320000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-33150816000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-34902063000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-36652311000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>3788000.0</v>
+      </c>
+      <c r="C21">
         <v>3931000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8652000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10404000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12157000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13909000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15661000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17414000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19166000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20918000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22671000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24423000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26175000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27928000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29680000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>31432000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33184000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34937000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36689000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>38441000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>40193000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41946000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43698000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>45451000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>47203000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>48955000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50708000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>52460000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>54212000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>55965000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>57717000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59869000.0</v>
       </c>
-      <c r="AI21">
-[...1 lines deleted...]
-      </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
-      <c r="AK21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY21">
         <v>2000000.0</v>
       </c>
       <c r="AZ21">
+        <v>2000000.0</v>
+      </c>
+      <c r="BA21">
         <v>2400000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>223715000.0</v>
+      </c>
+      <c r="C22">
         <v>237969000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>253999000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>233167000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>212037000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>208003000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>234034000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>225474000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>228050000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>207474000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>242691000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>219313000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>237364000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>265334000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>269526000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>242665000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>223318000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>230691000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>206209000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>195171000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>295544000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>170647000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>256999000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>249383000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>275446000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>251180000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>291425000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>298902000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>346831000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>321377000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>332058000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>327339000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>358149000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>302086000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>106572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113625000.0</v>
       </c>
       <c r="AK22">
         <v>113625000.0</v>
       </c>
       <c r="AL22">
+        <v>113625000.0</v>
+      </c>
+      <c r="AM22">
         <v>121595000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>118368000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>120147000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>106282000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>113307000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>125409000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>122325000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>124794000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>131937000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>140209000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>122141000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>121705000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>125686000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>128706000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>118909000.0</v>
       </c>
-      <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>116991000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
-        <v>1758000000.0</v>
+        <v>1667381000.0</v>
       </c>
       <c r="C23">
+        <v>1758355000.0</v>
+      </c>
+      <c r="D23">
         <v>1796106000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1754968000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2117531000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2129657000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2159360000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2196972000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2135046000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2182700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2175666000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2306002000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2310000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2347528000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2336000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2382141000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2439315000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2445000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2475000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2648000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2515275000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2529865000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2490443000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2445000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2451000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2480147000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2597000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2650510000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2655000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2679000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2668000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2670000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2694049000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2643000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1442600000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>1448510000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1428873000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1422000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1435000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1275345000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1233832000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1288000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1287000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1261000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1281850000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1304700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1246300000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1225000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1122470000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1120266000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1044735000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>724704000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>735460000.0</v>
+      </c>
+      <c r="C24">
         <v>758109000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>763475000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>720352000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>707011000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>706444000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>747675000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>752751000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>755626000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>752174000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>730000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>753000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>832000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>839000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>851000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>870487000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>892523000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>891000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>924000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1064000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1065163000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1067000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1061903000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1061251000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1063421000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1062695000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1212432000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1215059000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1207667000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1170339000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1188855000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1211437000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1223257000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1232179000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>512893000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>768645000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>771169000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>773689000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>775491000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>795146000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>796903000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>859693000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>884649000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>899603000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>916675000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>936416000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>938471000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>940527000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>752804000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>831425000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>838508000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>851006000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>870487000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>892523000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>891031000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>924040000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1063739000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1065163000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1066837000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1061903000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1061251000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1063421000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1062695000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1212432000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1215059000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1207667000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1173157000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1191979000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1214560000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1226381000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1232179000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>512893000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>768645000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>771169000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>773689000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>775491000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>795146000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>796903000.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>884649000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>899603000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>916675000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>936416000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>938471000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>940527000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>252000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>937000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2624000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2603000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2248000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>749000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6631,2219 +6690,2259 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>704000000.0</v>
+        <v>695470000.0</v>
       </c>
       <c r="C28">
+        <v>703625000.0</v>
+      </c>
+      <c r="D28">
         <v>745210000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>704736000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>606173000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>604601000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>637162000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>663607000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>724074000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>701689000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>740402000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>694507000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>691566000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>701322000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>741000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>773831000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>764590000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>676000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>667000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>881236000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>995265000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>990284000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>996872000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1026000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1032000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1041527000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1170000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1146588000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1155000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1079000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1098000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1144000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1148579000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1145000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>400742000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>413047000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>436357000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>457000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>463000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>637074000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>694776000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>767000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>793000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>835000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>847261000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>878800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>918700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>929300000.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>992769000.0</v>
+      </c>
+      <c r="C29">
         <v>1095574000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1131826000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1088012000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1424117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1443708000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1505965000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1532887000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1520432000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1523904000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>749000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>834000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>846000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>853000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>873000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1666292000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1712600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>929000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>946000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1081000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1741363000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1779024000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1779905000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1724376000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1720833000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>173594000.0</v>
+      </c>
+      <c r="C30">
         <v>195026000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>184846000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>153483000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>167261000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>216609000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>196094000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>220976000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>201747000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>216912000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>175814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>177465000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>201271000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>212722000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>218409000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>230453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>222360000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>203015000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>232853000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>236545000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>235948000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>237865000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>219712000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>227097000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>190483000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>181658000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>162107000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>180014000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>201734000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>222377000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>197931000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>189362000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>180270000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>181298000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42870000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>39223000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>50582000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>37626000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>50775000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>32412000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>57997000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>68892000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>64242000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>43449000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>51688000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>69263000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>93266000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>66050000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>80108000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>71097000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>96256000.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>77476000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>766511000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>814017000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>831429000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>829313000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>779723000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>761000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>787193000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>814000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>785244000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>751904000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>622065000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>656646000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>659951000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>606780000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>595920000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>637347000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>591805000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>617594000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>629366000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>654394000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>722627000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>682957000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>664260000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>633870000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>234243000.0</v>
       </c>
-      <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>221677000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>215490000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>211732000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>211846000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>23782000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2901000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17139000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-16962000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-51104000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-52588000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-62412000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-13444000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-38823000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>144021000.0</v>
+      </c>
+      <c r="C32">
         <v>208006000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>214374000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>168172000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>167695000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>200799000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>265154000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>258353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>213067000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>199228000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>184000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>230000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>341000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>336000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>347000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>323097000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>366573000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>421000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>493000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>627000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>389543000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>340572000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>340456000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>289680000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>278499000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>1015000000.0</v>
+        <v>1138149000.0</v>
       </c>
       <c r="C33">
+        <v>1189972000.0</v>
+      </c>
+      <c r="D33">
         <v>1205500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1215165000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1545029000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1528696000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1530351000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1562019000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1589489000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1607642000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1657338000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1666388000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1648000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1657998000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1648000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1680679000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1694565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669000000.0</v>
       </c>
       <c r="S33">
         <v>1669000000.0</v>
       </c>
       <c r="T33">
+        <v>1669000000.0</v>
+      </c>
+      <c r="U33">
         <v>1687000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1815885000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1896293000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1849319000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1850000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1859000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1925320000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1924000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1990867000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1970000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1963000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1945000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1973000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1989139000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1997000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>852864000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>878068000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>881813000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>903000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>906000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>927747000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>928928000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>961000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>949000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>952000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>980134000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>984700000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>947700000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>960100000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>874965000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>874211000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>879233000.0</v>
       </c>
-      <c r="BA33"/>
       <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>683746000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34">
+        <v>45370000.0</v>
+      </c>
+      <c r="C34">
         <v>46943000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>44916000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>44989000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>44986000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>47273000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>46034000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43954000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>31395000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>31108000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>167000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>170000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>307203000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>166000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>348377000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>351764000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>360736000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>225000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>430276000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>301000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>451375000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>450479000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>404833000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>407515000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>410820000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>423661000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>408441000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>412554000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>411312000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>400624000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>358996000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>364506000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>370245000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>376498000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>291825000.0</v>
       </c>
-      <c r="AJ34"/>
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34">
         <v>305821000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>307491000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>309522000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>298835000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>310438000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>311540000.0</v>
       </c>
-      <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>289265000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>292459000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>295207000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>298431000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>190025000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>194754000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>1041154000.0</v>
+      </c>
+      <c r="C35">
         <v>1070056000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1068456000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1028264000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1013303000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1005107000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1062793000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1065238000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1060806000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1060423000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1055579000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1081636000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1158000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1164535000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1215000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1242937000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1273945000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1276000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1377000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1527000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1546674000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1541778000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1489631000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1491000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1498000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1511203000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1645000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1653684000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1646000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1602000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1580000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1609000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1629900000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1642000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>804718000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>1074466000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1078660000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1084000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1074000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1105584000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1108443000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1173000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1174000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1192000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1211882000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1237100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1128400000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1135200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>68394000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>72119000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>-3931000.0</v>
+        <v>140058000.0</v>
       </c>
       <c r="C36">
+        <v>147401000.0</v>
+      </c>
+      <c r="D36">
         <v>122709000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>121790000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>151071000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>150209000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>148127000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>147942000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>171304000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>169942000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>159019000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>150528000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>157280000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>160143000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>162018000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>137781000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>155811000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>523000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>536000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>526000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>181556000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>297102000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>175440000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>583000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>575000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>156890000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>597000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>151500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>604000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>582000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>567000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>575000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>127552000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>589000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>48435000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>48760000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>49445000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>50754000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>48419000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>48176000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>48126000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>59580000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>59038000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>59821000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>60905000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>62753000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>92094000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>96390000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>25206000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>27923000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>23336000.0</v>
       </c>
-      <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-683746000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
-      <c r="AK37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38">
+        <v>634000000.0</v>
+      </c>
+      <c r="C38">
         <v>668000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>693000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>641000000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>343000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1001000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>488103000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>477543000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1045000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1072000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>515000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>474581000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>523000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>536000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>477667000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>566000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>621000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>526981000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>520874000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>510678000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>522408000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>527503000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>553218000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>535267000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>528558000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>509516000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>517333000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>520190000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>588312000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>77829000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>48760000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>91416000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>94446000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>101392000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>105666000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>120938000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>134191000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>156598000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>144639000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>139185000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>139571000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>140514000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>103276000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>102541000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>27206000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>27923000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>25736000.0</v>
       </c>
-      <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>18235000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>-195026000.0</v>
+        <v>63979000.0</v>
       </c>
       <c r="C39">
+        <v>59995000.0</v>
+      </c>
+      <c r="D39">
         <v>74731000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>82474000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>63344000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>51127000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>62790000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>74357000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>61152000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>74904000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>72696000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>85976000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>54029000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>59671000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>556000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>80596000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>72236000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>523000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>527000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>314147000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>61148000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>131407000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>81524000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>546000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>549000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>57963999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>610000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>90623000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>68337000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>607000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>87074000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>617000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>154441000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>550000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>106081000.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>48896000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>59550000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>36859000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>209000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>42883000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>23530000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>32149000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>51056000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>67069000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>40470000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>254000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>55062000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>245300000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>41711000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>46252000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>65950000.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>24153000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>148927000.0</v>
+        <v>145013000.0</v>
       </c>
       <c r="C40">
+        <v>138659000.0</v>
+      </c>
+      <c r="D40">
         <v>154217000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>142079000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>158050000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>158696000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>151065000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>146082000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>118765000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>133108000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>116908000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>120868000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>111240000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>141070000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>144064000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>122239000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>106475000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>127093000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>126648000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>141876000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>134278000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>109411000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>116453000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>291000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>301000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>107630000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>292000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>108581000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>129663000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>355000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>150727000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>312000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>136492000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>86553000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>87382000.0</v>
       </c>
-      <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40">
         <v>78727000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>78684000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>81007000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>141000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>77158000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>74456000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>79008000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>63797000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>46888000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>53555000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>123000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>67995000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>120200000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>971521000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>973781000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>30252000.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>29775000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>310906000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>316259000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>314628000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>352736000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>373000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>369781000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>385000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>453000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>453507000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>482000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>475000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>413725000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>415053000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>419175000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>430986000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>414071000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>423495000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>424171000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>428640000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>387718000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>395481000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>403519000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>376498000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>291825000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>305821000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>307491000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>309522000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>298835000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>310438000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>311540000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>314191000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>289265000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>292459000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>295207000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>298431000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>190025000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>194754000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>22552000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>22895000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>51899000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>53031000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>426598000.0</v>
+      </c>
+      <c r="C42">
         <v>427764000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>426978000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>425530000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>424262000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>425303000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>423545000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>421944000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>420448000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>419122000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>418032000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>416042000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>414406000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>418048000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>417493000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>415257000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>410788000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>898470000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>405354000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>404120000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>403086000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>405161000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>405401000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>403710000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>400740000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>399020000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>398736000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>397115000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>397606000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>399619000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>398859000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>395387000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>391902000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>392597000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>248738000.0</v>
       </c>
-      <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>247267000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>244535000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>242402000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>240898000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>73195000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>70623000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>70213000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>66940000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>64442000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>62057000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>61638000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>57358000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>53477000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-1389754000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-407894000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-370451000.0</v>
       </c>
-      <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>-471423000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8857,2572 +8956,2613 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>17000.0</v>
       </c>
       <c r="AD44">
         <v>17000.0</v>
       </c>
       <c r="AE44">
         <v>17000.0</v>
       </c>
       <c r="AF44">
         <v>17000.0</v>
       </c>
       <c r="AG44">
         <v>17000.0</v>
       </c>
       <c r="AH44">
         <v>17000.0</v>
       </c>
       <c r="AI44">
         <v>17000.0</v>
       </c>
       <c r="AJ44">
-        <v>0.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AK44">
-        <v>17000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL44">
         <v>17000.0</v>
       </c>
       <c r="AM44">
         <v>17000.0</v>
       </c>
       <c r="AN44">
         <v>17000.0</v>
       </c>
       <c r="AO44">
-        <v>0.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>3014662000.0</v>
+      </c>
+      <c r="C45">
         <v>3009285000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2991791000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2980763000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2949918000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2910182000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2902395000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2903492000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2881990000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2872634000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2925076000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2920899000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2898039000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2873166000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2835587000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1161012000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1249390000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1274942000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1263125000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1287299000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1304757000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1316055000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1327052000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1370307000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1365826000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1381039000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1378379000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1398236000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1408984000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1407762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076759000.0</v>
       </c>
       <c r="AJ45">
         <v>2076759000.0</v>
       </c>
       <c r="AK45">
+        <v>2076759000.0</v>
+      </c>
+      <c r="AL45">
         <v>786700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>787400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>801039000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>799800000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>806800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>794700000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>803838000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>804300000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>813100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>840600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>843375000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>844400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>857600000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>847759000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>846288000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>1015000000.0</v>
+        <v>965183000.0</v>
       </c>
       <c r="C46">
+        <v>1014614000.0</v>
+      </c>
+      <c r="D46">
         <v>1053327000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1071106000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1030744000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1018583000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1021648000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1056945000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1057893000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1075105000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1150069000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1167927000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1144000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1151268000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1132000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1181250000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1172866000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1146000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1133000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1161000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1267628000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1177791000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1263125000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1267000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1284000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1338461000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1327000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1370307000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1366000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1381000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1378000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1398000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1408984000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1408000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>775035000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>786652000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>787367000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>801000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>800000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>806809000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>794737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>804000000.0</v>
       </c>
       <c r="AR46">
         <v>804000000.0</v>
       </c>
       <c r="AS46">
+        <v>804000000.0</v>
+      </c>
+      <c r="AT46">
         <v>813000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>840563000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>843400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>844400000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>857600000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>847759000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>846288000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>853497000.0</v>
       </c>
-      <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>680746000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1150069000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1151720000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1144206000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1151268000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1132128000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1165000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1172866000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1146000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1133277000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1175096000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1249390000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1274942000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1263125000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1267288000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1283874000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1316055000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1327052000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1370307000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1365826000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1381039000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1378379000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1398236000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1408984000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1407762000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>775035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786652000.0</v>
       </c>
       <c r="AK47">
         <v>786652000.0</v>
       </c>
       <c r="AL47">
+        <v>786652000.0</v>
+      </c>
+      <c r="AM47">
         <v>787367000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>801039000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>799828000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>806809000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>794737000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>803838000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>804315000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>813139000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>840563000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>843375000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>844442000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>857639000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>847759000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>846288000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>853497000.0</v>
       </c>
-      <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>680746000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-170959000.0</v>
+      </c>
+      <c r="C48">
         <v>-88907000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-67374000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-62465000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>301213000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>333591000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>349810000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>382408000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>371018000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>372588000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>434180000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>459280000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>476030000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>474423000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>470831000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>441224000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>464491000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>489342000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>513371000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>518129000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>395901000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>422928000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>414243000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>385383000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>398246000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>422373000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>393640000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>411306000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>433256000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>462568000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>457628000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>429753000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>394289000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>377020000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>89059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79996000.0</v>
       </c>
       <c r="AK48">
         <v>79996000.0</v>
       </c>
       <c r="AL48">
+        <v>79996000.0</v>
+      </c>
+      <c r="AM48">
         <v>78573000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>78977000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>74391000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>55867000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>39548000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>21839000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>12056000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-17235000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-13937000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-21476000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4760000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-11696000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1446841000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1415894000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1365094000.0</v>
       </c>
-      <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>1196127000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>459280000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>476030000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>474423000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>470831000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>441224000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>464491000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>489342000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>513371000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>518129000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>395901000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>422928000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>414243000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>385383000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>398246000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>422373000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>393640000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>411306000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>433256000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>462568000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>457628000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>429753000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>394289000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>377020000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>89059000.0</v>
       </c>
-      <c r="AJ49">
-[...1 lines deleted...]
-      </c>
       <c r="AK49">
+        <v>0.0</v>
+      </c>
+      <c r="AL49">
         <v>79996000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>78573000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>78977000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>74391000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>55867000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>39548000.0</v>
       </c>
-      <c r="AQ49">
-[...1 lines deleted...]
-      </c>
       <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>12056000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-17235000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-13937000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-21476000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>4760000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-11696000.0</v>
       </c>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>27954000.0</v>
+      </c>
+      <c r="C50">
         <v>20909000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>30137000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>25342000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>29022000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>23379000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>25578000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>25002000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>23056000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25283000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>19000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="N50">
         <v>14000000.0</v>
       </c>
       <c r="O50">
+        <v>14000000.0</v>
+      </c>
+      <c r="P50">
         <v>22000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>34966000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>32884000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>38000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>22000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>17000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>17446000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>17000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>17858000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>14399000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>17794000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>19448000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>21357000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>21633000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>15263000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>14706000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>12352000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>9407000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>11058000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9140000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>266959000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>781745000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>10296000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>9593000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>7962000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>7949000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>7938000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>8400000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>779000000.0</v>
+        <v>763414000.0</v>
       </c>
       <c r="C51">
+        <v>779018000.0</v>
+      </c>
+      <c r="D51">
         <v>822240000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>775415000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>736033000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>729823000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>773253000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>777753000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>778682000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>777457000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>767529000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>851367000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>860566000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>853125000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>873006000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>921579000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>943339000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>929031000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>946040000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1095975000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1102015000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1083937000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1079761000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1075251000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1075421000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1105552000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1233432000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1236692000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1223000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1188157000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1204000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1224560000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1237655000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1241179000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>779921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781745000.0</v>
       </c>
       <c r="AK51">
         <v>781745000.0</v>
       </c>
       <c r="AL51">
+        <v>781745000.0</v>
+      </c>
+      <c r="AM51">
         <v>781465000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>783000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>783491000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>803095000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>804846000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>868000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>893000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>908000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>924882000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>944816000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>946900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>948927000.0</v>
       </c>
-      <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>27954000.0</v>
+      </c>
+      <c r="C52">
+        <v>20909000.0</v>
+      </c>
+      <c r="D52">
+        <v>38471000.0</v>
+      </c>
+      <c r="E52">
+        <v>33560000.0</v>
+      </c>
+      <c r="F52">
+        <v>29022000.0</v>
+      </c>
+      <c r="G52">
+        <v>23379000.0</v>
+      </c>
+      <c r="H52">
+        <v>25578000.0</v>
+      </c>
+      <c r="I52">
+        <v>25002000.0</v>
+      </c>
+      <c r="J52">
+        <v>23056000.0</v>
+      </c>
+      <c r="K52">
+        <v>25283000.0</v>
+      </c>
+      <c r="L52">
+        <v>22856000.0</v>
+      </c>
+      <c r="M52">
+        <v>85990000.0</v>
+      </c>
+      <c r="N52">
+        <v>18588000.0</v>
+      </c>
+      <c r="O52">
+        <v>14617000.0</v>
+      </c>
+      <c r="P52">
+        <v>22000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>40979000.0</v>
+      </c>
+      <c r="R52">
+        <v>39175000.0</v>
+      </c>
+      <c r="S52">
+        <v>38000000.0</v>
+      </c>
+      <c r="T52">
+        <v>22000000.0</v>
+      </c>
+      <c r="U52">
+        <v>22314000.0</v>
+      </c>
+      <c r="V52">
+        <v>23712000.0</v>
+      </c>
+      <c r="W52">
+        <v>17100000.0</v>
+      </c>
+      <c r="X52">
+        <v>17858000.0</v>
+      </c>
+      <c r="Y52">
+        <v>14000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>12000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>25335000.0</v>
+      </c>
+      <c r="AB52">
         <v>21000000.0</v>
       </c>
-      <c r="C52">
-[...74 lines deleted...]
-      <c r="AB52">
+      <c r="AC52">
         <v>26290000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19642000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>15000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>12498000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11274000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>9000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>267028000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>13100000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10296000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>9593000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>8000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>7949000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>7943000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>8000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>8224000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>8225000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>8207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="AV52">
         <v>8400000.0</v>
       </c>
       <c r="AW52">
         <v>8400000.0</v>
       </c>
-      <c r="AX52"/>
+      <c r="AX52">
+        <v>8400000.0</v>
+      </c>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53">
         <v>48087000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>38510000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>34204000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>898000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1194000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1332000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>897000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>389000.0</v>
       </c>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
-      <c r="AK53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53"/>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>1758000000.0</v>
+        <v>1667381000.0</v>
       </c>
       <c r="C55">
+        <v>1758355000.0</v>
+      </c>
+      <c r="D55">
         <v>1796106000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1754968000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2117531000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2129657000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2159360000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2196972000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2135046000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2182700000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2175666000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2306002000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2310000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2347528000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2336000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2382141000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2439315000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2445000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2475000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2648000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2515275000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2529865000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2490443000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2445000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2451000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2480147000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2597000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2650510000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2655000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2679000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2668000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2670000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2694049000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2643000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1442600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448510000.0</v>
       </c>
       <c r="AK55">
         <v>1448510000.0</v>
       </c>
       <c r="AL55">
+        <v>1448510000.0</v>
+      </c>
+      <c r="AM55">
         <v>1428873000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1422000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1435000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1275345000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1233832000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1288000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1287000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1261000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1281850000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1304700000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1246300000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1225000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1122470000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1120266000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1160348000.0</v>
       </c>
-      <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>920601000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>75000000.0</v>
+        <v>529232000.0</v>
       </c>
       <c r="C56">
+        <v>568383000.0</v>
+      </c>
+      <c r="D56">
         <v>590606000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>539803000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>572502000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>600961000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>629009000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>634953000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>545557000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>575058000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>518328000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>639614000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>662000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>689530000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>688000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>701462000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>744750000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>776000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>806000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>961000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>699390000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>633572000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>641124000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>595000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>592000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>554827000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>673000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>659643000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>685000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>716000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>723000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>697000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>704910000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>646000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>589736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570442000.0</v>
       </c>
       <c r="AK56">
         <v>570442000.0</v>
       </c>
       <c r="AL56">
+        <v>570442000.0</v>
+      </c>
+      <c r="AM56">
         <v>547060000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>519000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>529000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>347598000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>304904000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>327000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>338000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>309000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>301716000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>320000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>298600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>264900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>247505000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>246055000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>281115000.0</v>
       </c>
-      <c r="BA56"/>
       <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>218620000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:55">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>385211000.0</v>
+      </c>
+      <c r="C57">
         <v>360377000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>376232000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>371631000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>404807000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>400162000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>363855000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>376600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>332490000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>375830000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>334410000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>410349000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>321000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>353680000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>341000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>378365000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>378177000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>355000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>313000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>334293000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>309847000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>293000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>300668000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>305000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>313000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>286146000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>313000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>330260000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>329000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>370000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>311000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>322000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>342155000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>307000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>403622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152350000.0</v>
       </c>
       <c r="AK57">
         <v>152350000.0</v>
       </c>
       <c r="AL57">
+        <v>152350000.0</v>
+      </c>
+      <c r="AM57">
         <v>134706000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>126000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>149000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>145979000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>122488000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>132000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>130000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>120000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>122556000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>131400000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>131300000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>128600000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1035858000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1029846000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>110763000.0</v>
       </c>
-      <c r="BA57"/>
       <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>95719000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>1426365000.0</v>
+      </c>
+      <c r="C58">
         <v>1430433000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1444688000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1399895000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1418110000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1405269000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1426648000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1441838000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1393296000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1436253000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1389989000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1491985000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1479000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1518215000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1556000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1621302000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1652122000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1631000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1690000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1861000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1856521000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1834778000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1790299000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1796000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1811000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1797349000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1958000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1983944000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1975000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1972000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1891000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1931000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1972055000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1949000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1208340000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1448510000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1226816000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1213366000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1210000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1223000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1251563000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1230931000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1305000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1304000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1312000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1334438000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1368500000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1259700000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1263800000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1104252000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1101965000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>110763000.0</v>
       </c>
-      <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>95719000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AK59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59"/>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>229355000.0</v>
+      </c>
+      <c r="C60">
         <v>316556000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>338214000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>342318000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>688084000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>713885000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>732712000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>755134000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>741750000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>746447000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>785677000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>814017000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>831000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>829313000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>780000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>760839000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>787193000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>814000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>785000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>787000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>658754000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>695087000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>700144000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>649000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>640000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>682798000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>639000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>666566000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>680000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>707000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>777000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>739000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>721994000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>694000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>234260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221694000.0</v>
       </c>
       <c r="AK60">
         <v>221694000.0</v>
       </c>
       <c r="AL60">
+        <v>221694000.0</v>
+      </c>
+      <c r="AM60">
         <v>215507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000000.0</v>
       </c>
       <c r="AN60">
         <v>212000000.0</v>
       </c>
       <c r="AO60">
+        <v>212000000.0</v>
+      </c>
+      <c r="AP60">
         <v>23782000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="AR60">
         <v>-17000000.0</v>
       </c>
       <c r="AS60">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AT60">
         <v>-51000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-52588000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-63800000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-13400000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-38800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>18218000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>18301000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>933972000.0</v>
       </c>
-      <c r="BA60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB60"/>
       <c r="BC60">
         <v>724704000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:55">
+      <c r="BD60">
+        <v>724704000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61"/>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11436,50 +11576,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11536,1280 +11677,1282 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
-        <v>1347000000.0</v>
+        <v>1347612000.0</v>
       </c>
       <c r="C2">
         <v>1464726000.0</v>
       </c>
       <c r="D2">
         <v>1555176000.0</v>
       </c>
       <c r="E2">
         <v>1594184000.0</v>
       </c>
       <c r="F2">
         <v>1332836000.0</v>
       </c>
       <c r="G2">
         <v>1280405000.0</v>
       </c>
       <c r="H2">
         <v>1377483000.0</v>
       </c>
       <c r="I2">
         <v>1790000000.0</v>
       </c>
       <c r="J2">
         <v>822000000.0</v>
       </c>
       <c r="K2">
         <v>687000000.0</v>
       </c>
       <c r="L2">
         <v>739000000.0</v>
       </c>
       <c r="M2">
         <v>734000000.0</v>
       </c>
       <c r="N2">
         <v>714038000.0</v>
       </c>
       <c r="O2">
         <v>715707000.0</v>
       </c>
       <c r="P2">
         <v>697918000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>134000000.0</v>
+        <v>133958000.0</v>
       </c>
       <c r="C3">
         <v>137173000.0</v>
       </c>
       <c r="D3">
         <v>139983000.0</v>
       </c>
       <c r="E3">
         <v>134576000.0</v>
       </c>
       <c r="F3">
         <v>138299000.0</v>
       </c>
       <c r="G3">
         <v>138371000.0</v>
       </c>
       <c r="H3">
         <v>142152000.0</v>
       </c>
       <c r="I3">
         <v>145957000.0</v>
       </c>
       <c r="J3">
         <v>96963000.0</v>
       </c>
       <c r="K3">
         <v>88274000.0</v>
       </c>
       <c r="L3">
         <v>89000000.0</v>
       </c>
       <c r="M3">
         <v>85600000.0</v>
       </c>
       <c r="N3">
         <v>74386000.0</v>
       </c>
       <c r="O3">
         <v>60909000.0</v>
       </c>
       <c r="P3">
         <v>56128000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>12458000.0</v>
       </c>
       <c r="F4">
         <v>116000000.0</v>
       </c>
       <c r="G4">
         <v>1000000.0</v>
       </c>
       <c r="H4">
         <v>96158000.0</v>
       </c>
       <c r="I4">
         <v>28965000.0</v>
       </c>
       <c r="J4">
         <v>1537000.0</v>
       </c>
       <c r="K4">
         <v>1537000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>9000000.0</v>
+        <v>2908000.0</v>
       </c>
       <c r="C5">
         <v>36515000.0</v>
       </c>
       <c r="D5">
         <v>-58664000.0</v>
       </c>
       <c r="E5">
         <v>42361000.0</v>
       </c>
       <c r="F5">
         <v>-16478000.0</v>
       </c>
       <c r="G5">
         <v>-35647000.0</v>
       </c>
       <c r="H5">
         <v>-52332000.0</v>
       </c>
       <c r="I5">
         <v>170923000.0</v>
       </c>
       <c r="J5">
         <v>385142000.0</v>
       </c>
       <c r="K5">
         <v>144470000.0</v>
       </c>
       <c r="L5">
         <v>154300000.0</v>
       </c>
       <c r="M5">
         <v>62962000.0</v>
       </c>
       <c r="N5">
         <v>297046000.0</v>
       </c>
       <c r="O5">
         <v>342489000.0</v>
       </c>
       <c r="P5">
         <v>283052000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>143000000.0</v>
+        <v>136866000.0</v>
       </c>
       <c r="C6">
         <v>173688000.0</v>
       </c>
       <c r="D6">
         <v>81319000.0</v>
       </c>
       <c r="E6">
         <v>176937000.0</v>
       </c>
       <c r="F6">
         <v>121821000.0</v>
       </c>
       <c r="G6">
         <v>102724000.0</v>
       </c>
       <c r="H6">
         <v>89820000.0</v>
       </c>
       <c r="I6">
         <v>316880000.0</v>
       </c>
       <c r="J6">
         <v>482105000.0</v>
       </c>
       <c r="K6">
         <v>232744000.0</v>
       </c>
       <c r="L6">
         <v>243300000.0</v>
       </c>
       <c r="M6">
         <v>148562000.0</v>
       </c>
       <c r="N6">
         <v>371432000.0</v>
       </c>
       <c r="O6">
         <v>403398000.0</v>
       </c>
       <c r="P6">
         <v>339180000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>96158000.0</v>
       </c>
       <c r="I8">
         <v>28965000.0</v>
       </c>
       <c r="J8">
         <v>-9463000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>119000000.0</v>
+        <v>118785000.0</v>
       </c>
       <c r="C9">
         <v>165582000.0</v>
       </c>
       <c r="D9">
         <v>88154000.0</v>
       </c>
       <c r="E9">
         <v>123083000.0</v>
       </c>
       <c r="F9">
         <v>74722000.0</v>
       </c>
       <c r="G9">
         <v>63429000.0</v>
       </c>
       <c r="H9">
         <v>53465000.0</v>
       </c>
       <c r="I9">
         <v>344000000.0</v>
       </c>
       <c r="J9">
         <v>139000000.0</v>
       </c>
       <c r="K9">
         <v>182000000.0</v>
       </c>
       <c r="L9">
         <v>202000000.0</v>
       </c>
       <c r="M9">
         <v>223700000.0</v>
       </c>
       <c r="N9">
         <v>332565000.0</v>
       </c>
       <c r="O9">
         <v>379669000.0</v>
       </c>
       <c r="P9">
         <v>323498000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
-        <v>-100000000.0</v>
+        <v>-99918000.0</v>
       </c>
       <c r="C10">
         <v>-50852000.0</v>
       </c>
       <c r="D10">
         <v>-132474000.0</v>
       </c>
       <c r="E10">
         <v>-26475000.0</v>
       </c>
       <c r="F10">
         <v>-84457000.0</v>
       </c>
       <c r="G10">
         <v>-98959000.0</v>
       </c>
       <c r="H10">
         <v>-104333000.0</v>
       </c>
       <c r="I10">
         <v>172000000.0</v>
       </c>
       <c r="J10">
         <v>345000000.0</v>
       </c>
       <c r="K10">
         <v>112000000.0</v>
       </c>
       <c r="L10">
         <v>83000000.0</v>
       </c>
       <c r="M10">
         <v>40500000.0</v>
       </c>
       <c r="N10">
         <v>288915000.0</v>
       </c>
       <c r="O10">
         <v>342489000.0</v>
       </c>
       <c r="P10">
         <v>283052000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
-        <v>323000000.0</v>
+        <v>323265000.0</v>
       </c>
       <c r="C11">
         <v>-8928000.0</v>
       </c>
       <c r="D11">
         <v>-32311000.0</v>
       </c>
       <c r="E11">
         <v>902000.0</v>
       </c>
       <c r="F11">
         <v>-34688000.0</v>
       </c>
       <c r="G11">
         <v>-60890000.0</v>
       </c>
       <c r="H11">
         <v>-20386000.0</v>
       </c>
       <c r="I11">
         <v>44000000.0</v>
       </c>
       <c r="J11">
         <v>20000000.0</v>
       </c>
       <c r="K11">
         <v>39000000.0</v>
       </c>
       <c r="L11">
         <v>28000000.0</v>
       </c>
       <c r="M11">
         <v>8800000.0</v>
       </c>
       <c r="N11">
         <v>69148000.0</v>
       </c>
       <c r="O11">
         <v>100393000.0</v>
       </c>
       <c r="P11">
         <v>69234000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>98000000.0</v>
+        <v>97953000.0</v>
       </c>
       <c r="C12">
         <v>85715000.0</v>
       </c>
       <c r="D12">
         <v>73810000.0</v>
       </c>
       <c r="E12">
         <v>66183000.0</v>
       </c>
       <c r="F12">
         <v>66394000.0</v>
       </c>
       <c r="G12">
         <v>62581000.0</v>
       </c>
       <c r="H12">
         <v>52001000.0</v>
       </c>
       <c r="I12">
         <v>55923000.0</v>
       </c>
       <c r="J12">
         <v>39967000.0</v>
       </c>
       <c r="K12">
         <v>34627000.0</v>
       </c>
       <c r="L12">
         <v>37000000.0</v>
       </c>
       <c r="M12">
         <v>22500000.0</v>
       </c>
       <c r="N12">
         <v>292000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>98000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>11000000.0</v>
       </c>
       <c r="F13">
         <v>785000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>24000.0</v>
       </c>
       <c r="I13">
         <v>5017000.0</v>
       </c>
       <c r="J13">
         <v>3791000.0</v>
       </c>
       <c r="K13">
         <v>737000.0</v>
       </c>
       <c r="L13">
         <v>36659000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>-1985000.0</v>
       </c>
       <c r="C14">
         <v>-290000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-420000000.0</v>
+        <v>-422498000.0</v>
       </c>
       <c r="C15">
         <v>-38997000.0</v>
       </c>
       <c r="D15">
         <v>-101835000.0</v>
       </c>
       <c r="E15">
         <v>-14919000.0</v>
       </c>
       <c r="F15">
         <v>66414000.0</v>
       </c>
       <c r="G15">
         <v>555000.0</v>
       </c>
       <c r="H15">
         <v>-22450000.0</v>
       </c>
       <c r="I15">
         <v>128000000.0</v>
       </c>
       <c r="J15">
         <v>325000000.0</v>
       </c>
       <c r="K15">
         <v>73000000.0</v>
       </c>
       <c r="L15">
         <v>55000000.0</v>
       </c>
       <c r="M15">
         <v>31700000.0</v>
       </c>
       <c r="N15">
         <v>219767000.0</v>
       </c>
       <c r="O15">
         <v>242096000.0</v>
       </c>
       <c r="P15">
         <v>213818000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-14919000.0</v>
       </c>
       <c r="F16">
         <v>66000000.0</v>
       </c>
       <c r="G16">
         <v>555000.0</v>
       </c>
       <c r="H16">
         <v>-31032000.0</v>
       </c>
       <c r="I16">
         <v>114616000.0</v>
       </c>
       <c r="J16">
         <v>311164000.0</v>
       </c>
       <c r="K16">
         <v>73286000.0</v>
       </c>
       <c r="L16">
         <v>55257000.0</v>
       </c>
       <c r="M16">
         <v>31655000.0</v>
       </c>
       <c r="N16">
         <v>219767000.0</v>
       </c>
       <c r="O16">
         <v>242096000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>-423183000.0</v>
       </c>
       <c r="C17">
         <v>-41924000.0</v>
       </c>
       <c r="D17">
         <v>-36963000.0</v>
       </c>
       <c r="E17">
         <v>-27000000.0</v>
       </c>
       <c r="F17">
         <v>-50000000.0</v>
       </c>
       <c r="G17">
         <v>-19399000.0</v>
       </c>
       <c r="H17">
         <v>-109656000.0</v>
       </c>
       <c r="I17">
         <v>96889000.0</v>
       </c>
       <c r="J17">
         <v>353406000.0</v>
       </c>
       <c r="K17">
         <v>72826000.0</v>
       </c>
       <c r="L17">
         <v>55257000.0</v>
       </c>
       <c r="M17">
         <v>3329000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-97953000.0</v>
       </c>
       <c r="C18">
         <v>-85715000.0</v>
       </c>
       <c r="D18">
         <v>-63396000.0</v>
       </c>
       <c r="E18">
         <v>-55000000.0</v>
       </c>
       <c r="F18">
         <v>-73000000.0</v>
       </c>
       <c r="G18">
         <v>-73000000.0</v>
       </c>
       <c r="H18">
         <v>-60291000.0</v>
       </c>
       <c r="I18">
         <v>-55391000.0</v>
       </c>
       <c r="J18">
         <v>-36656000.0</v>
       </c>
       <c r="K18">
         <v>-33890000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3416000.0</v>
       </c>
       <c r="F19">
         <v>316000.0</v>
       </c>
       <c r="G19">
         <v>-15836000.0</v>
       </c>
       <c r="H19">
         <v>-24000.0</v>
       </c>
       <c r="I19">
         <v>26252000.0</v>
       </c>
       <c r="J19">
         <v>328126000.0</v>
       </c>
       <c r="K19">
         <v>9581000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-106000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>9000000.0</v>
+        <v>11247000.0</v>
       </c>
       <c r="C21">
         <v>39481000.0</v>
       </c>
       <c r="D21">
         <v>-65264000.0</v>
       </c>
       <c r="E21">
         <v>26135000.0</v>
       </c>
       <c r="F21">
         <v>-10445000.0</v>
       </c>
       <c r="G21">
         <v>-30365000.0</v>
       </c>
       <c r="H21">
         <v>-52483000.0</v>
       </c>
       <c r="I21">
         <v>198000000.0</v>
       </c>
       <c r="J21">
         <v>57000000.0</v>
       </c>
       <c r="K21">
         <v>138000000.0</v>
       </c>
       <c r="L21">
         <v>120000000.0</v>
       </c>
       <c r="M21">
         <v>63000000.0</v>
       </c>
       <c r="N21">
         <v>288623000.0</v>
       </c>
       <c r="O21">
         <v>341982000.0</v>
       </c>
       <c r="P21">
         <v>282954000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>1457000000.0</v>
+        <v>1455150000.0</v>
       </c>
       <c r="C23">
         <v>1590827000.0</v>
       </c>
       <c r="D23">
         <v>1708594000.0</v>
       </c>
       <c r="E23">
         <v>1691132000.0</v>
       </c>
       <c r="F23">
         <v>1418003000.0</v>
       </c>
       <c r="G23">
         <v>1374199000.0</v>
       </c>
       <c r="H23">
         <v>1483431000.0</v>
       </c>
       <c r="I23">
         <v>1936000000.0</v>
       </c>
       <c r="J23">
         <v>904000000.0</v>
       </c>
       <c r="K23">
         <v>731000000.0</v>
       </c>
       <c r="L23">
         <v>821000000.0</v>
       </c>
       <c r="M23">
         <v>894700000.0</v>
       </c>
       <c r="N23">
         <v>749557000.0</v>
       </c>
       <c r="O23">
         <v>751075000.0</v>
       </c>
       <c r="P23">
         <v>730964000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>8582000.0</v>
       </c>
       <c r="I24">
         <v>13800000.0</v>
       </c>
       <c r="J24">
         <v>13800000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>133958000.0</v>
       </c>
       <c r="C25">
         <v>137173000.0</v>
       </c>
       <c r="D25">
         <v>142355000.0</v>
       </c>
       <c r="E25">
         <v>135000000.0</v>
       </c>
       <c r="F25">
         <v>139000000.0</v>
       </c>
       <c r="G25">
         <v>151462000.0</v>
       </c>
       <c r="H25">
         <v>153275000.0</v>
       </c>
       <c r="I25">
         <v>148416000.0</v>
       </c>
       <c r="J25">
         <v>96963000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>142</v>
+      </c>
+      <c r="B26">
+        <v>7000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26">
         <v>6000000.0</v>
       </c>
       <c r="E26">
         <v>7000000.0</v>
       </c>
       <c r="F26">
         <v>7000000.0</v>
       </c>
       <c r="G26">
         <v>7000000.0</v>
       </c>
       <c r="H26">
         <v>6000000.0</v>
       </c>
       <c r="I26">
         <v>6000000.0</v>
       </c>
       <c r="J26">
         <v>4000000.0</v>
       </c>
       <c r="K26">
         <v>4000000.0</v>
       </c>
       <c r="L26">
         <v>3000000.0</v>
       </c>
       <c r="M26">
         <v>3000000.0</v>
       </c>
       <c r="N26">
         <v>3000000.0</v>
       </c>
       <c r="O26">
         <v>3000000.0</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5902000.0</v>
       </c>
       <c r="E27">
         <v>4960000.0</v>
       </c>
       <c r="F27">
         <v>4126000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>80016000.0</v>
       </c>
       <c r="K27">
         <v>37942000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>39969000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>35684000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>83942000.0</v>
       </c>
       <c r="C28">
         <v>92258000.0</v>
       </c>
       <c r="D28">
         <v>75614000.0</v>
       </c>
       <c r="E28">
         <v>86515000.0</v>
       </c>
       <c r="F28">
         <v>75789000.0</v>
       </c>
       <c r="G28">
         <v>85193000.0</v>
       </c>
       <c r="H28">
         <v>89644000.0</v>
       </c>
       <c r="I28">
         <v>108000000.0</v>
       </c>
       <c r="J28">
         <v>80016000.0</v>
       </c>
       <c r="K28">
         <v>2036000.0</v>
       </c>
       <c r="L28">
         <v>47662000.0</v>
       </c>
       <c r="M28">
         <v>31000.0</v>
       </c>
       <c r="N28">
         <v>34992000.0</v>
       </c>
       <c r="O28">
         <v>33975000.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>323265000.0</v>
       </c>
       <c r="C29">
         <v>-8928000.0</v>
       </c>
       <c r="D29">
         <v>-13555000.0</v>
       </c>
       <c r="E29">
         <v>1000000.0</v>
       </c>
       <c r="F29">
         <v>-35000000.0</v>
       </c>
       <c r="G29">
         <v>-47000000.0</v>
       </c>
       <c r="H29">
         <v>-29676000.0</v>
       </c>
       <c r="I29">
         <v>43793000.0</v>
       </c>
       <c r="J29">
         <v>19731000.0</v>
       </c>
       <c r="K29">
         <v>39315000.0</v>
       </c>
       <c r="L29">
         <v>27607000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>110000000.0</v>
+        <v>107538000.0</v>
       </c>
       <c r="C30">
         <v>126101000.0</v>
       </c>
       <c r="D30">
         <v>153418000.0</v>
       </c>
       <c r="E30">
         <v>96948000.0</v>
       </c>
       <c r="F30">
         <v>85167000.0</v>
       </c>
       <c r="G30">
         <v>93794000.0</v>
       </c>
       <c r="H30">
         <v>105948000.0</v>
       </c>
       <c r="I30">
         <v>146000000.0</v>
       </c>
       <c r="J30">
         <v>82000000.0</v>
       </c>
       <c r="K30">
         <v>44000000.0</v>
       </c>
       <c r="L30">
         <v>82000000.0</v>
       </c>
       <c r="M30">
         <v>160700000.0</v>
       </c>
       <c r="N30">
         <v>35519000.0</v>
       </c>
       <c r="O30">
         <v>35368000.0</v>
       </c>
       <c r="P30">
         <v>33046000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>-109000000.0</v>
+        <v>-111165000.0</v>
       </c>
       <c r="C31">
         <v>-90333000.0</v>
       </c>
       <c r="D31">
         <v>-67210000.0</v>
       </c>
       <c r="E31">
         <v>-52610000.0</v>
       </c>
       <c r="F31">
         <v>-74012000.0</v>
       </c>
       <c r="G31">
         <v>-68594000.0</v>
       </c>
       <c r="H31">
         <v>-51850000.0</v>
       </c>
       <c r="I31">
         <v>-21324000.0</v>
       </c>
       <c r="J31">
         <v>283680000.0</v>
       </c>
       <c r="K31">
         <v>-30716000.0</v>
       </c>
       <c r="L31">
         <v>-36659000.0</v>
       </c>
       <c r="M31">
         <v>-22484000.0</v>
       </c>
       <c r="N31">
         <v>292000.0</v>
       </c>
       <c r="O31">
         <v>-1812000.0</v>
       </c>
       <c r="P31">
         <v>-7336000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
-        <v>1466000000.0</v>
+        <v>1466397000.0</v>
       </c>
       <c r="C32">
         <v>1630308000.0</v>
       </c>
       <c r="D32">
         <v>1643330000.0</v>
       </c>
       <c r="E32">
         <v>1717267000.0</v>
       </c>
       <c r="F32">
         <v>1407558000.0</v>
       </c>
       <c r="G32">
         <v>1343834000.0</v>
       </c>
       <c r="H32">
         <v>1430948000.0</v>
       </c>
       <c r="I32">
         <v>2134000000.0</v>
       </c>
       <c r="J32">
         <v>961000000.0</v>
       </c>
@@ -12831,680 +12974,687 @@
       <c r="P32">
         <v>1021416000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
-        <v>380000000.0</v>
+        <v>326658000.0</v>
       </c>
       <c r="C2">
-        <v>319000000.0</v>
+        <v>380526000.0</v>
       </c>
       <c r="D2">
+        <v>318766000.0</v>
+      </c>
+      <c r="E2">
         <v>316407000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>331913000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>385561000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>357534000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>370736000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>350895000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>395132000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>359938000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>370785000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>429321000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>456066000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>419804000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>372525000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>345789000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>361000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>354678000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>318740000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>298254000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>451276000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>301913000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>301632000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>399347000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>456018000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>399000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>462369000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>466000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>460000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>448000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>440000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>441640000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>311000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>178549000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-313846000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>167881000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>164998000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>189000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>156000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>164786000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>177491000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>192000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>187000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>176000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>184476000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>187000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>198000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>160200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>188719000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>198196000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>158147000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>169838000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>187857000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>202602000.0</v>
       </c>
-      <c r="BD2">
-[...1 lines deleted...]
-      </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>38415000.0</v>
+        <v>33453000.0</v>
       </c>
       <c r="C3">
+        <v>38373000.0</v>
+      </c>
+      <c r="D3">
         <v>33147000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31187000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31251000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35185000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35194000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33511000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33283000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35910000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36384000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32432000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35257000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>38282000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35150000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33751000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27393000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37015000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>35556000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>32412000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33316000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>40881000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34050000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29393000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>37842000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>41580000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>40699000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>35273000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>35723000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>40000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>38000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33791000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>36742000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33079000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21386000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>20965000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>21533000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>22530000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19426000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>22077000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>23000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20690000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21752000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>23500000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>23900000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17533000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20649000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23244000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22340000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13649000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15153000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19330000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>1440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1128000.0</v>
       </c>
       <c r="M4">
         <v>-1128000.0</v>
       </c>
       <c r="N4">
         <v>-1128000.0</v>
       </c>
       <c r="O4">
+        <v>-1128000.0</v>
+      </c>
+      <c r="P4">
         <v>11252000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-471000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>4000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>9000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>113931000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>114000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-48000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-17000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>64000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>708000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>85727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="AB4">
         <v>137000.0</v>
       </c>
       <c r="AC4">
         <v>137000.0</v>
       </c>
       <c r="AD4">
         <v>137000.0</v>
       </c>
       <c r="AE4">
-        <v>0.0</v>
+        <v>137000.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4"/>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
@@ -13518,455 +13668,462 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-6965000.0</v>
+        <v>-65234000.0</v>
       </c>
       <c r="C5">
-        <v>32000000.0</v>
+        <v>8586000.0</v>
       </c>
       <c r="D5">
+        <v>10357000.0</v>
+      </c>
+      <c r="E5">
         <v>-2466000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13569000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4395000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16190000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29045000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19265000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-60422000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10658000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2750000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15166000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18655000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33655000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3554000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5882000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16502000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>113000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1311000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>336000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32078000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>790000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6418000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11232000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-43164000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5467000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-13480000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25071000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>33071000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>42366000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>43129000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>51580000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3137000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17657000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-41091000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13354000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25965000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>26000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>41070000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>38824000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>32156000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>36020000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>58367000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35143000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24328000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28306000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17778000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6210000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>43364000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>74582000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>59479000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>75199000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>87787000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>89760000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>31450000.0</v>
+        <v>-31781000.0</v>
       </c>
       <c r="C6">
-        <v>65147000.0</v>
+        <v>46959000.0</v>
       </c>
       <c r="D6">
+        <v>43504000.0</v>
+      </c>
+      <c r="E6">
         <v>28721000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17682000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39580000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19004000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>62556000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>52548000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24512000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25726000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29682000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>50423000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>56937000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>68805000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30197000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21511000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20513000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>35669000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33723000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>33652000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>72959000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34840000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22975000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26610000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1584000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35232000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>21793000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10652000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>73071000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>80366000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>76920000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>88322000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>36216000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>39043000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>34319000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>47498000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>50000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>63600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>58250000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>54233000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>60020000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>81367000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>55833000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46080000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4806000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>41678000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>23743000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>64013000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>97826000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>81819000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>88848000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>102940000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>109090000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7"/>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
@@ -13980,121 +14137,122 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>708000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>85727000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>137000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>10294000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5937000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>5536000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8"/>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
@@ -14108,913 +14266,929 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>37000000.0</v>
+        <v>-7593000.0</v>
       </c>
       <c r="C9">
-        <v>34000000.0</v>
+        <v>37019000.0</v>
       </c>
       <c r="D9">
+        <v>34071000.0</v>
+      </c>
+      <c r="E9">
         <v>23641000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24054000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36943000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>43569000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48309000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36761000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27354000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8732000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14628000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>37440000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43919000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46542000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26695000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5927000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19336000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22279000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20424000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57139000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>21570000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22538000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10461000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11952000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>17000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>25447000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>66000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>96000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>102000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>80352000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>38000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>31168000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3072000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>33345000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>36417000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>42000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>51000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>48803000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>40238000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>50000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>70000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>45000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36872000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>61000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>55700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>52300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>54780000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>83531000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>67376000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>84351000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>97308000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>98353000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
-        <v>-42809000.0</v>
+        <v>-88732000.0</v>
       </c>
       <c r="C10">
+        <v>-20928000.0</v>
+      </c>
+      <c r="D10">
+        <v>-14799000.0</v>
+      </c>
+      <c r="E10">
+        <v>-26647000.0</v>
+      </c>
+      <c r="F10">
+        <v>-37544000.0</v>
+      </c>
+      <c r="G10">
+        <v>-18941000.0</v>
+      </c>
+      <c r="H10">
+        <v>-37193000.0</v>
+      </c>
+      <c r="I10">
+        <v>7324000.0</v>
+      </c>
+      <c r="J10">
+        <v>-2042000.0</v>
+      </c>
+      <c r="K10">
+        <v>-82676000.0</v>
+      </c>
+      <c r="L10">
+        <v>-31932000.0</v>
+      </c>
+      <c r="M10">
+        <v>-18871000.0</v>
+      </c>
+      <c r="N10">
+        <v>-979000.0</v>
+      </c>
+      <c r="O10">
+        <v>1264000.0</v>
+      </c>
+      <c r="P10">
+        <v>16531000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-21287000.0</v>
+      </c>
+      <c r="R10">
+        <v>-22982000.0</v>
+      </c>
+      <c r="S10">
+        <v>-34000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-17495000.0</v>
+      </c>
+      <c r="U10">
+        <v>-16359000.0</v>
+      </c>
+      <c r="V10">
+        <v>-16117000.0</v>
+      </c>
+      <c r="W10">
+        <v>10168000.0</v>
+      </c>
+      <c r="X10">
+        <v>-15649000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-21105000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-26457000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-60857000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-23468000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>17000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>49000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>73000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>34299000.0</v>
+      </c>
+      <c r="AI10">
+        <v>297000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>23394000.0</v>
+      </c>
+      <c r="AK10">
+        <v>10757000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6861000.0</v>
+      </c>
+      <c r="AM10">
+        <v>17618000.0</v>
+      </c>
+      <c r="AN10">
+        <v>17000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>33000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>30417000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>32094000.0</v>
+      </c>
+      <c r="AR10">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>49000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>14651000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-38100000.0</v>
+      </c>
+      <c r="AW10">
+        <v>32100000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>43364000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>70244000.0</v>
+      </c>
+      <c r="BA10">
+        <v>59668000.0</v>
+      </c>
+      <c r="BB10">
+        <v>71646000.0</v>
+      </c>
+      <c r="BC10">
+        <v>87357000.0</v>
+      </c>
+      <c r="BD10">
+        <v>89530000.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11">
+        <v>-7202000.0</v>
+      </c>
+      <c r="C11">
+        <v>28000.0</v>
+      </c>
+      <c r="D11">
+        <v>-10373000.0</v>
+      </c>
+      <c r="E11">
+        <v>339202000.0</v>
+      </c>
+      <c r="F11">
+        <v>-5592000.0</v>
+      </c>
+      <c r="G11">
+        <v>-3012000.0</v>
+      </c>
+      <c r="H11">
+        <v>-4595000.0</v>
+      </c>
+      <c r="I11">
+        <v>-849000.0</v>
+      </c>
+      <c r="J11">
+        <v>-472000.0</v>
+      </c>
+      <c r="K11">
+        <v>-21084000.0</v>
+      </c>
+      <c r="L11">
+        <v>-5392000.0</v>
+      </c>
+      <c r="M11">
+        <v>-3249000.0</v>
+      </c>
+      <c r="N11">
+        <v>-2586000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2328000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1824000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3656000.0</v>
+      </c>
+      <c r="R11">
+        <v>1398000.0</v>
+      </c>
+      <c r="S11">
+        <v>-6000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-4101000.0</v>
+      </c>
+      <c r="U11">
+        <v>-24656000.0</v>
+      </c>
+      <c r="V11">
+        <v>93000.0</v>
+      </c>
+      <c r="W11">
+        <v>1435000.0</v>
+      </c>
+      <c r="X11">
+        <v>-28270000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-17600000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1622000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-3863000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-8551000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>11000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>19000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>9844000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>7722000.0</v>
+      </c>
+      <c r="AK11">
+        <v>5688000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2288000.0</v>
+      </c>
+      <c r="AM11">
+        <v>7976000.0</v>
+      </c>
+      <c r="AN11">
+        <v>6000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>11000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>11077000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>11201000.0</v>
+      </c>
+      <c r="AR11">
         <v>7000000.0</v>
       </c>
-      <c r="D10">
-[...77 lines deleted...]
-      <c r="AD10">
+      <c r="AS11">
         <v>17000000.0</v>
       </c>
-      <c r="AE10">
-[...23 lines deleted...]
-      <c r="AM10">
+      <c r="AT11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>4130000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-14800000.0</v>
+      </c>
+      <c r="AW11">
+        <v>12700000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AY11">
+        <v>12417000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>19444000.0</v>
+      </c>
+      <c r="BA11">
+        <v>19702000.0</v>
+      </c>
+      <c r="BB11">
+        <v>22648000.0</v>
+      </c>
+      <c r="BC11">
+        <v>7354000.0</v>
+      </c>
+      <c r="BD11">
+        <v>29203000.0</v>
+      </c>
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>23114000.0</v>
+      </c>
+      <c r="C12">
+        <v>25891000.0</v>
+      </c>
+      <c r="D12">
+        <v>24765000.0</v>
+      </c>
+      <c r="E12">
+        <v>23694000.0</v>
+      </c>
+      <c r="F12">
+        <v>23603000.0</v>
+      </c>
+      <c r="G12">
+        <v>23111000.0</v>
+      </c>
+      <c r="H12">
+        <v>20479000.0</v>
+      </c>
+      <c r="I12">
+        <v>21270000.0</v>
+      </c>
+      <c r="J12">
+        <v>20855000.0</v>
+      </c>
+      <c r="K12">
+        <v>21861000.0</v>
+      </c>
+      <c r="L12">
+        <v>21000000.0</v>
+      </c>
+      <c r="M12">
+        <v>15438000.0</v>
+      </c>
+      <c r="N12">
+        <v>15496000.0</v>
+      </c>
+      <c r="O12">
         <v>17000000.0</v>
       </c>
-      <c r="AN10">
-[...276 lines deleted...]
-      <c r="O12">
+      <c r="P12">
         <v>16433000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16687000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16711000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17391000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17185000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17409000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16144000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21180000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13144000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14687000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15225000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18933000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14580000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AD12">
         <v>15000000.0</v>
       </c>
       <c r="AE12">
+        <v>15000000.0</v>
+      </c>
+      <c r="AF12">
         <v>14225000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15169000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14994000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9337000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>18037000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9209000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8828000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8727000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8267000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AR12">
         <v>9000000.0</v>
       </c>
       <c r="AS12">
         <v>9000000.0</v>
       </c>
       <c r="AT12">
+        <v>9000000.0</v>
+      </c>
+      <c r="AU12">
         <v>9324000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3200000.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>292000.0</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>8200000.0</v>
       </c>
-      <c r="BD12">
-[...1 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>306000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3155000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>406000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2113000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1085000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3365000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3439000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>750000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>651000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>-49000.0</v>
+      </c>
+      <c r="C14">
         <v>-577000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="E14">
         <v>-18000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>-18000.0</v>
+      </c>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-      <c r="AL14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14"/>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
@@ -15028,871 +15202,883 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-20833000.0</v>
+        <v>-81579000.0</v>
       </c>
       <c r="C15">
-        <v>-4000000.0</v>
+        <v>-21533000.0</v>
       </c>
       <c r="D15">
+        <v>-4909000.0</v>
+      </c>
+      <c r="E15">
         <v>-363197000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-31970000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16219000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-32598000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11390000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1570000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-61592000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-25100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16750000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1607000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3592000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29607000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-23267000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-24851000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-24000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4758000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>122228000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-27027000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8685000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28860000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12863000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-24127000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>28733000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-14917000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-22000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>34495000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>46509000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>24455000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>291334000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12231000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5069000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4573000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9642000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19861000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19340000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>20893000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12758000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>32291000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-300000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10521000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-23300000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19408000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4561000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>30947000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>50800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>39966000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>48998000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>80003000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>60327000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>68741000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>62344000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>50684000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-25100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-16750000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1607000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3592000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29607000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-23000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-24851000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-24000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4758000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>122228000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-27027000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8685000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28860000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-12863000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-24127000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28734000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-15993000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-18358000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-25415000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9120000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>34495000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>49949000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21052000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>291335000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12231000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3397000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1132000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6466000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11486000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21567000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19340000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>20893000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12758000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32291000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-312000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10521000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12247000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19408000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4561000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30947000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>50800000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>39966000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>48998000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>80003000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>60327000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68741000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>62344000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50684000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-81530000.0</v>
+      </c>
+      <c r="C17">
         <v>-20956000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-4426000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-365849000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-31952000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15929000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-32598000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8173000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1570000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-61592000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-27000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2256000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>4000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>19046000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-23897000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23991000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-28000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-12971000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-26719000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-17087000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>28877000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12927000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-18262000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-64457000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-11988000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-13052000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-20159000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-26084000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>40334000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>55787000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>26852000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>317426000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17704000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-13719000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6604000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11672000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7135000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>23541000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>19340000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>22810000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>55257000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>34643000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2084000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>12829000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>31655000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>24242000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1974000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-23114000.0</v>
+      </c>
+      <c r="C18">
         <v>-25891000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24765000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23694000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23603000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23111000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20479000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21270000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20855000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21861000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13532000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="S18">
         <v>-20000000.0</v>
       </c>
       <c r="T18">
+        <v>-20000000.0</v>
+      </c>
+      <c r="U18">
         <v>-18000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18808000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-26000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18650000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16846000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14802000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21034000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11141000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-16350000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14123000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2624000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-343000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1217000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3426000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2109000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-902000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1347000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4016000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1153000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12425000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2749000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1085000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>423000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3364000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3439000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-750000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>651000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>403000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5781000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>19226000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>842000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>309855000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>15074000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>2716000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>481000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>441000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>180000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>115000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>8845000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>56000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>50000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>29000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-57000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-5000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20"/>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
@@ -15906,287 +16092,291 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>15694000.0</v>
+        <v>-66380000.0</v>
       </c>
       <c r="C21">
-        <v>9738000.0</v>
+        <v>13911000.0</v>
       </c>
       <c r="D21">
-        <v>-1339000.0</v>
+        <v>8313000.0</v>
       </c>
       <c r="E21">
+        <v>2603000.0</v>
+      </c>
+      <c r="F21">
         <v>-15093000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28197000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17075000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-60962000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-14440000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6456000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16594000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16296000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28529000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2897000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15792000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2826000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1377000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-472000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>37114000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1110000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6161000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12008000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-31635000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-8295000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>56000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>66000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>46257000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>40000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17657000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1626000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13354000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25965000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>26000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>41000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>38569000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>31920000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>58000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23946000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-28300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>41700000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6200000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>43364000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>70244000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>59376000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>71646000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>87357000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>89760000.0</v>
       </c>
-      <c r="BD21">
-[...1 lines deleted...]
-      </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22"/>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
@@ -16200,1546 +16390,1573 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>401291000.0</v>
+        <v>385445000.0</v>
       </c>
       <c r="C23">
-        <v>343262000.0</v>
+        <v>403634000.0</v>
       </c>
       <c r="D23">
-        <v>341387000.0</v>
+        <v>344524000.0</v>
       </c>
       <c r="E23">
+        <v>337445000.0</v>
+      </c>
+      <c r="F23">
         <v>371060000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>411495000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>417903000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>390848000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>370581000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>483448000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>383110000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>391869000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>450167000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>483689000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>437817000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>402117000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>367508000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>388000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>371188000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>339642000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>319150000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>471301000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>324593000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>330331000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>421816000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>499605000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>424000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>496111000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>501000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>497000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>488000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>476000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>475735000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>349000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>192054000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3549000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>187529000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>175146000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>205000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>166000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>174765000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>185573000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>213000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>199000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>213000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>197020000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>276300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>212000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>206300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>196837000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>207145000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>166044000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>178990000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>197378000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>211731000.0</v>
       </c>
-      <c r="BD23">
-[...1 lines deleted...]
-      </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-1000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1777000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3441000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3365000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3516000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3441000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3440000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3403000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3742000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3441000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>3441000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3176000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>33453000.0</v>
+      </c>
+      <c r="C25">
         <v>38373000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33147000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31187000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31251000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35185000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35194000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33511000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33283000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35910000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>36311000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32743000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>35000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>38706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34856000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33751000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27393000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>37716000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>35272000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>29511000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>36489000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>40881000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37536000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35203000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>37842000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>41580000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39339000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>35998000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>36358000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>40895000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>36988000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>33791000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>36742000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>33079000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>21386000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>20965000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>21533000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>24241000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>22530000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19426000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22077000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>23796000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22951000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20690000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>21752000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>23492000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>23933000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17533000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20649000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>23244000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22340000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>13649000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>15153000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>6000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>7000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>7000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>7000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>6000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>6000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>4000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>4000000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>3000000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>3000000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>3000000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>2800000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1117000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>197000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>920000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>873000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>838000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>403000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2229000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>95000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>109000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>257000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>247000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>416000.0</v>
       </c>
-      <c r="AB27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>29000000.0</v>
       </c>
       <c r="AE27">
+        <v>29000000.0</v>
+      </c>
+      <c r="AF27">
         <v>31000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>25000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>23192000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>39000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12640000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>18465000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9527000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>44000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>22000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>22067000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>9771000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12296000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>9493000.0</v>
       </c>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>19171000.0</v>
+      </c>
+      <c r="C28">
         <v>19063000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23655000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17965000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23259000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41767000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22685000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21809000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21075000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17059000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21162000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17597000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21229000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19905000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>28138000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17473000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17748000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22955000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19734000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22257000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20247000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17618000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>23416000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20903000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23192000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>384000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>81000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>773000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>254000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>146000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11702000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13999000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>33667000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7969000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13239000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8226000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8884000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8144000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9141000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9609000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33975000.0</v>
       </c>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-7202000.0</v>
+      </c>
+      <c r="C29">
         <v>28000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10373000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>339202000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5592000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3012000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4595000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-849000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-472000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-21084000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="M29">
         <v>-3000000.0</v>
       </c>
       <c r="N29">
-        <v>-2000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="O29">
         <v>-2000000.0</v>
       </c>
       <c r="P29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q29">
         <v>3656000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1398000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-25000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>63910000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-27478000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1622000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3863000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4506000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8551000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9075000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>19907000.0</v>
+        <v>58787000.0</v>
       </c>
       <c r="C30">
-        <v>24262000.0</v>
+        <v>23108000.0</v>
       </c>
       <c r="D30">
-        <v>24980000.0</v>
+        <v>25758000.0</v>
       </c>
       <c r="E30">
+        <v>21038000.0</v>
+      </c>
+      <c r="F30">
         <v>39147000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25934000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60369000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20112000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88316000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23172000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21084000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20846000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27623000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18013000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21719000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16510000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20902000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20896000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20025000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22680000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28699000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22469000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43587000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>33742000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34095000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13505000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-562587000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19648000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10148000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9979000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8082000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12544000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>89300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>46100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8118000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8949000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7897000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9152000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9521000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9129000.0</v>
       </c>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>-58503000.0</v>
+        <v>-22352000.0</v>
       </c>
       <c r="C31">
-        <v>-2738000.0</v>
+        <v>-34839000.0</v>
       </c>
       <c r="D31">
-        <v>-25308000.0</v>
+        <v>-23112000.0</v>
       </c>
       <c r="E31">
+        <v>-29250000.0</v>
+      </c>
+      <c r="F31">
         <v>-22451000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29950000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-20393000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20873000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19117000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-21714000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-17492000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-12415000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17573000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15032000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-11998000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18390000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7190000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19826000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20321000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17736000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-15645000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-26946000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-14539000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14944000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14449000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-29222000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10295000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8149000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3526000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12698000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5984000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6256000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11958000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>296960000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4620000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>13672000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7609000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9463000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8521000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8547000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8152000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>174000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-9208000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8906000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9249000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9295000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9728000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9526000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3230000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3298000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4338000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>292000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3553000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-430000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-230000.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
-        <v>417000000.0</v>
+        <v>319065000.0</v>
       </c>
       <c r="C32">
-        <v>353000000.0</v>
+        <v>417545000.0</v>
       </c>
       <c r="D32">
+        <v>352837000.0</v>
+      </c>
+      <c r="E32">
         <v>340048000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>355967000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>422504000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>401103000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>419045000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>387656000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>422486000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>368670000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>385413000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>466761000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>499985000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>466346000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>399220000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>351716000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>374000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>374014000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>341019000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>318678000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>508415000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>323483000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>324170000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>409808000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>467970000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>416000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>487816000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>483000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>526000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>544000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>542000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>521992000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>349000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>209717000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>189000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>201226000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>201415000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>231000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>207000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>213589000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>217729000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>242000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>257000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>221000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>221348000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>248000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>253700000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>212500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>243499000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>281727000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>225523000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>254189000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>285165000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>300955000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>288632000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>253651000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>252139000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17798,1277 +18015,1277 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>125000000.0</v>
       </c>
       <c r="C2">
         <v>75768000.0</v>
       </c>
       <c r="D2">
         <v>151803000.0</v>
       </c>
       <c r="E2">
         <v>253307000.0</v>
       </c>
       <c r="F2">
         <v>93653000.0</v>
       </c>
       <c r="G2">
         <v>64025000.0</v>
       </c>
       <c r="H2">
         <v>109000000.0</v>
       </c>
       <c r="I2">
         <v>96000000.0</v>
       </c>
       <c r="J2">
         <v>326000000.0</v>
       </c>
       <c r="K2">
         <v>101000000.0</v>
       </c>
       <c r="L2">
         <v>66000000.0</v>
       </c>
       <c r="M2">
         <v>97314000.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>116000000</v>
       </c>
       <c r="C3">
         <v>107944000</v>
       </c>
       <c r="D3">
         <v>127670000</v>
       </c>
       <c r="E3">
         <v>138223000</v>
       </c>
       <c r="F3">
         <v>93217000</v>
       </c>
       <c r="G3">
         <v>61868000</v>
       </c>
       <c r="H3">
         <v>103000000</v>
       </c>
       <c r="I3">
         <v>132000000</v>
       </c>
       <c r="J3">
         <v>75000000</v>
       </c>
       <c r="K3">
         <v>89000000</v>
       </c>
       <c r="L3">
         <v>78000000</v>
       </c>
       <c r="M3">
         <v>74800000</v>
       </c>
       <c r="N3">
         <v>96008000</v>
       </c>
       <c r="O3">
         <v>105406000</v>
       </c>
       <c r="P3">
         <v>96526000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-98476000.0</v>
       </c>
       <c r="F4">
         <v>161953000.0</v>
       </c>
       <c r="G4">
         <v>27259000.0</v>
       </c>
       <c r="H4">
         <v>-44078000.0</v>
       </c>
       <c r="I4">
         <v>12731000.0</v>
       </c>
       <c r="J4">
         <v>-231273000.0</v>
       </c>
       <c r="K4">
         <v>225352000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
         <v>65977000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16124000.0</v>
       </c>
       <c r="F5">
         <v>67577000.0</v>
       </c>
       <c r="G5">
         <v>-59297000.0</v>
       </c>
       <c r="H5">
         <v>-3110000.0</v>
       </c>
       <c r="I5">
         <v>-14309000.0</v>
       </c>
       <c r="J5">
         <v>-19622000.0</v>
       </c>
       <c r="K5">
         <v>-2417000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>-5434000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-50222000.0</v>
       </c>
       <c r="C6">
         <v>49454000.0</v>
       </c>
       <c r="D6">
         <v>-76035000.0</v>
       </c>
       <c r="E6">
         <v>-101504000.0</v>
       </c>
       <c r="F6">
         <v>159654000.0</v>
       </c>
       <c r="G6">
         <v>29628000.0</v>
       </c>
       <c r="H6">
         <v>-45000000.0</v>
       </c>
       <c r="I6">
         <v>13000000.0</v>
       </c>
       <c r="J6">
         <v>-230000000.0</v>
       </c>
       <c r="K6">
         <v>225000000.0</v>
       </c>
       <c r="L6">
         <v>35000000.0</v>
       </c>
       <c r="M6">
         <v>-31314000.0</v>
       </c>
       <c r="N6">
         <v>-7371000.0</v>
       </c>
       <c r="O6">
         <v>39000.0</v>
       </c>
       <c r="P6">
         <v>-126838000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-57050000.0</v>
       </c>
       <c r="C7">
         <v>62017000.0</v>
       </c>
       <c r="D7">
         <v>57600000.0</v>
       </c>
       <c r="E7">
         <v>-47259000.0</v>
       </c>
       <c r="F7">
         <v>3234000.0</v>
       </c>
       <c r="G7">
         <v>-61287000.0</v>
       </c>
       <c r="H7">
         <v>-33000000.0</v>
       </c>
       <c r="I7">
         <v>-52000000.0</v>
       </c>
       <c r="J7">
         <v>-29000000.0</v>
       </c>
       <c r="K7">
         <v>9000000.0</v>
       </c>
       <c r="L7">
         <v>3000000.0</v>
       </c>
       <c r="M7">
         <v>-11500000.0</v>
       </c>
       <c r="N7">
         <v>-21336000.0</v>
       </c>
       <c r="O7">
         <v>-12920000.0</v>
       </c>
       <c r="P7">
         <v>-30514000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-33824000.0</v>
       </c>
       <c r="F8">
         <v>-11518000.0</v>
       </c>
       <c r="G8">
         <v>4539000.0</v>
       </c>
       <c r="H8">
         <v>14443000.0</v>
       </c>
       <c r="I8">
         <v>-40738000.0</v>
       </c>
       <c r="J8">
         <v>-4699000.0</v>
       </c>
       <c r="K8">
         <v>31266000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>1710000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>25875000.0</v>
       </c>
       <c r="C9">
         <v>-4533000.0</v>
       </c>
       <c r="D9">
         <v>12842000.0</v>
       </c>
       <c r="E9">
         <v>-14029000.0</v>
       </c>
       <c r="F9">
         <v>21397000.0</v>
       </c>
       <c r="G9">
         <v>-48029000.0</v>
       </c>
       <c r="H9">
         <v>-5211000.0</v>
       </c>
       <c r="I9">
         <v>-40738000.0</v>
       </c>
       <c r="J9">
         <v>-4699000.0</v>
       </c>
       <c r="K9">
         <v>31266000.0</v>
       </c>
       <c r="L9">
         <v>696000.0</v>
       </c>
       <c r="M9">
         <v>1710000.0</v>
       </c>
       <c r="N9">
         <v>6380000.0</v>
       </c>
       <c r="O9">
         <v>5979000.0</v>
       </c>
       <c r="P9">
         <v>-13720000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-23284000.0</v>
       </c>
       <c r="C10">
         <v>-2134000.0</v>
       </c>
       <c r="D10">
         <v>58949000.0</v>
       </c>
       <c r="E10">
         <v>-35113000.0</v>
       </c>
       <c r="F10">
         <v>-58310000.0</v>
       </c>
       <c r="G10">
         <v>15168000.0</v>
       </c>
       <c r="H10">
         <v>52347000.0</v>
       </c>
       <c r="I10">
         <v>-22861000.0</v>
       </c>
       <c r="J10">
         <v>3033000.0</v>
       </c>
       <c r="K10">
         <v>7041000.0</v>
       </c>
       <c r="L10">
         <v>14800000.0</v>
       </c>
       <c r="M10">
         <v>-11503000.0</v>
       </c>
       <c r="N10">
         <v>-11715000.0</v>
       </c>
       <c r="O10">
         <v>-12118000.0</v>
       </c>
       <c r="P10">
         <v>-6690000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>19643000.0</v>
       </c>
       <c r="F11">
         <v>31276000.0</v>
       </c>
       <c r="G11">
         <v>2604000.0</v>
       </c>
       <c r="H11">
         <v>-46059000.0</v>
       </c>
       <c r="I11">
         <v>39755000.0</v>
       </c>
       <c r="J11">
         <v>13350000.0</v>
       </c>
       <c r="K11">
         <v>-1881000.0</v>
       </c>
       <c r="L11">
         <v>-19789000.0</v>
       </c>
       <c r="M11">
         <v>8512000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-21707000.0</v>
       </c>
       <c r="F12">
         <v>73000000.0</v>
       </c>
       <c r="G12">
         <v>1963000.0</v>
       </c>
       <c r="H12">
         <v>-108834000.0</v>
       </c>
       <c r="I12">
         <v>7430000.0</v>
       </c>
       <c r="J12">
         <v>-300188000.0</v>
       </c>
       <c r="K12">
         <v>22534000.0</v>
       </c>
       <c r="L12">
         <v>42700000.0</v>
       </c>
       <c r="M12">
         <v>67085000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>27909000.0</v>
       </c>
       <c r="F13">
         <v>-46000000.0</v>
       </c>
       <c r="G13">
         <v>-66000000.0</v>
       </c>
       <c r="H13">
         <v>-56108000.0</v>
       </c>
       <c r="I13">
         <v>14461000.0</v>
       </c>
       <c r="J13">
         <v>-23137000.0</v>
       </c>
       <c r="K13">
         <v>-4171000.0</v>
       </c>
       <c r="L13">
         <v>16689000.0</v>
       </c>
       <c r="M13">
         <v>7443000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>134000000.0</v>
       </c>
       <c r="C14">
         <v>137173000.0</v>
       </c>
       <c r="D14">
         <v>139983000.0</v>
       </c>
       <c r="E14">
         <v>134576000.0</v>
       </c>
       <c r="F14">
         <v>138299000.0</v>
       </c>
       <c r="G14">
         <v>138371000.0</v>
       </c>
       <c r="H14">
         <v>153000000.0</v>
       </c>
       <c r="I14">
         <v>148000000.0</v>
       </c>
       <c r="J14">
         <v>97000000.0</v>
       </c>
       <c r="K14">
         <v>88000000.0</v>
       </c>
       <c r="L14">
         <v>89000000.0</v>
       </c>
       <c r="M14">
         <v>85600000.0</v>
       </c>
       <c r="N14">
         <v>74386000.0</v>
       </c>
       <c r="O14">
         <v>60909000.0</v>
       </c>
       <c r="P14">
         <v>56128000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>19000000.0</v>
       </c>
       <c r="I15">
         <v>29000000.0</v>
       </c>
       <c r="J15">
         <v>26000000.0</v>
       </c>
       <c r="K15">
         <v>16000000.0</v>
       </c>
       <c r="L15">
         <v>12000000.0</v>
       </c>
       <c r="M15">
         <v>5900000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>75000000.0</v>
       </c>
       <c r="C16">
         <v>125222000.0</v>
       </c>
       <c r="D16">
         <v>75768000.0</v>
       </c>
       <c r="E16">
         <v>151803000.0</v>
       </c>
       <c r="F16">
         <v>253307000.0</v>
       </c>
       <c r="G16">
         <v>93653000.0</v>
       </c>
       <c r="H16">
         <v>64000000.0</v>
       </c>
       <c r="I16">
         <v>109000000.0</v>
       </c>
       <c r="J16">
         <v>96000000.0</v>
       </c>
       <c r="K16">
         <v>326000000.0</v>
       </c>
       <c r="L16">
         <v>101000000.0</v>
       </c>
       <c r="M16">
         <v>66000000.0</v>
       </c>
       <c r="N16">
         <v>97314000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1790000.0</v>
       </c>
       <c r="J17">
         <v>853000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>-92000000.0</v>
       </c>
       <c r="C18">
         <v>95666000.0</v>
       </c>
       <c r="D18">
         <v>8604000.0</v>
       </c>
       <c r="E18">
         <v>-69410000.0</v>
       </c>
       <c r="F18">
         <v>140007000.0</v>
       </c>
       <c r="G18">
         <v>62602000.0</v>
       </c>
       <c r="H18">
         <v>-61000000.0</v>
       </c>
       <c r="I18">
         <v>115000000.0</v>
       </c>
       <c r="J18">
         <v>55000000.0</v>
       </c>
       <c r="K18">
         <v>143000000.0</v>
       </c>
       <c r="L18">
         <v>124000000.0</v>
       </c>
       <c r="M18">
         <v>113000000.0</v>
       </c>
       <c r="N18">
         <v>162030000.0</v>
       </c>
       <c r="O18">
         <v>199807000.0</v>
       </c>
       <c r="P18">
         <v>161206000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-107944000.0</v>
       </c>
       <c r="D19">
         <v>-120061000.0</v>
       </c>
       <c r="E19">
         <v>-94000000.0</v>
       </c>
       <c r="F19">
         <v>-4000000.0</v>
       </c>
       <c r="G19">
         <v>-4426000.0</v>
       </c>
       <c r="H19">
         <v>52502000.0</v>
       </c>
       <c r="I19">
         <v>-115966000.0</v>
       </c>
       <c r="J19">
         <v>7780000.0</v>
       </c>
       <c r="K19">
         <v>-86560000.0</v>
       </c>
       <c r="L19">
         <v>7780000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>451000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>33280000.0</v>
       </c>
       <c r="C21">
         <v>-32425000.0</v>
       </c>
       <c r="D21">
         <v>-71446000.0</v>
       </c>
       <c r="E21">
         <v>-72682000.0</v>
       </c>
       <c r="F21">
         <v>-154000000.0</v>
       </c>
       <c r="G21">
         <v>-18933000.0</v>
       </c>
       <c r="H21">
         <v>1644000.0</v>
       </c>
       <c r="I21">
         <v>-45270000.0</v>
       </c>
       <c r="J21">
         <v>-56983000.0</v>
       </c>
       <c r="K21">
         <v>-71031000.0</v>
       </c>
       <c r="L21">
         <v>-77100000.0</v>
       </c>
       <c r="M21">
         <v>930368000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>-420000000.0</v>
       </c>
       <c r="C22">
         <v>-41924000.0</v>
       </c>
       <c r="D22">
         <v>-102147000.0</v>
       </c>
       <c r="E22">
         <v>-27377000.0</v>
       </c>
       <c r="F22">
         <v>-49769000.0</v>
       </c>
       <c r="G22">
         <v>-38069000.0</v>
       </c>
       <c r="H22">
         <v>-118000000.0</v>
       </c>
       <c r="I22">
         <v>128000000.0</v>
       </c>
       <c r="J22">
         <v>325000000.0</v>
       </c>
       <c r="K22">
         <v>73000000.0</v>
       </c>
       <c r="L22">
         <v>55000000.0</v>
       </c>
       <c r="M22">
         <v>31700000.0</v>
       </c>
       <c r="N22">
         <v>219767000.0</v>
       </c>
       <c r="O22">
         <v>242096000.0</v>
       </c>
       <c r="P22">
         <v>213818000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>25000.0</v>
       </c>
       <c r="C23">
         <v>-9139000.0</v>
       </c>
       <c r="D23">
         <v>-10082000.0</v>
       </c>
       <c r="E23">
         <v>-94000000.0</v>
       </c>
       <c r="F23">
         <v>-636000.0</v>
       </c>
       <c r="G23">
         <v>-23817000.0</v>
       </c>
       <c r="H23">
         <v>-3000000.0</v>
       </c>
       <c r="I23">
         <v>819000.0</v>
       </c>
       <c r="J23">
         <v>-7025000.0</v>
       </c>
       <c r="K23">
         <v>165811000.0</v>
       </c>
       <c r="L23">
         <v>92000.0</v>
       </c>
       <c r="M23">
         <v>-971745000.0</v>
       </c>
       <c r="N23">
         <v>-7371000.0</v>
       </c>
       <c r="O23">
         <v>39000.0</v>
       </c>
       <c r="P23">
         <v>-126838000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>-114000000.0</v>
       </c>
       <c r="C24">
         <v>-108000000.0</v>
       </c>
       <c r="D24">
         <v>1169000.0</v>
       </c>
       <c r="E24">
         <v>44428000.0</v>
       </c>
       <c r="F24">
         <v>182750000.0</v>
       </c>
       <c r="G24">
         <v>-7101000.0</v>
       </c>
       <c r="H24">
         <v>155309000.0</v>
       </c>
       <c r="I24">
         <v>16000000.0</v>
       </c>
       <c r="J24">
         <v>-74780000.0</v>
       </c>
       <c r="K24">
         <v>2000000.0</v>
       </c>
       <c r="L24">
         <v>2143000.0</v>
       </c>
       <c r="M24">
         <v>-15700000.0</v>
       </c>
       <c r="N24">
         <v>-13516000.0</v>
       </c>
       <c r="O24">
         <v>1513000.0</v>
       </c>
       <c r="P24">
         <v>8526000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>45050000.0</v>
       </c>
       <c r="C25">
         <v>48849000.0</v>
       </c>
       <c r="D25">
         <v>62044000.0</v>
       </c>
       <c r="E25">
         <v>3171000.0</v>
       </c>
       <c r="F25">
         <v>173455000.0</v>
       </c>
       <c r="G25">
         <v>91266000.0</v>
       </c>
       <c r="H25">
         <v>59021000.0</v>
       </c>
       <c r="I25">
         <v>-10644000.0</v>
       </c>
       <c r="J25">
         <v>-302266000.0</v>
       </c>
       <c r="K25">
         <v>9584000.0</v>
       </c>
       <c r="L25">
         <v>54765000.0</v>
       </c>
       <c r="M25">
         <v>106934000.0</v>
       </c>
       <c r="N25">
         <v>10152000.0</v>
       </c>
       <c r="O25">
         <v>7728000.0</v>
       </c>
       <c r="P25">
         <v>13040000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-3025000.0</v>
       </c>
       <c r="C26">
         <v>-914000.0</v>
       </c>
       <c r="D26">
         <v>-5419000.0</v>
       </c>
       <c r="E26">
         <v>-433000.0</v>
       </c>
       <c r="F26">
         <v>-1422000.0</v>
       </c>
       <c r="G26">
         <v>-457000.0</v>
       </c>
       <c r="H26">
         <v>-7000000.0</v>
       </c>
       <c r="I26">
         <v>-42780000.0</v>
       </c>
       <c r="J26">
         <v>-157000.0</v>
       </c>
       <c r="K26">
         <v>166609000.0</v>
       </c>
       <c r="L26">
         <v>8000.0</v>
       </c>
       <c r="M26">
         <v>-92000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>5496000.0</v>
       </c>
       <c r="C27">
         <v>7101000.0</v>
       </c>
       <c r="D27">
         <v>6507000.0</v>
       </c>
       <c r="E27">
         <v>9650000.0</v>
       </c>
       <c r="F27">
         <v>5099000.0</v>
       </c>
       <c r="G27">
         <v>6432000.0</v>
       </c>
       <c r="H27">
         <v>6531000.0</v>
       </c>
       <c r="I27">
         <v>13007000.0</v>
       </c>
       <c r="J27">
         <v>8986000.0</v>
       </c>
       <c r="K27">
         <v>7217000.0</v>
       </c>
       <c r="L27">
         <v>9992000.0</v>
       </c>
       <c r="M27">
         <v>8738000.0</v>
       </c>
       <c r="N27">
         <v>6230000.0</v>
       </c>
       <c r="O27">
         <v>8227000.0</v>
       </c>
       <c r="P27">
         <v>7954000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>30000000.0</v>
       </c>
       <c r="C28">
         <v>-42478000.0</v>
       </c>
       <c r="D28">
         <v>-86947000.0</v>
       </c>
       <c r="E28">
         <v>-73115000.0</v>
       </c>
       <c r="F28">
         <v>-156662000.0</v>
       </c>
       <c r="G28">
         <v>-19390000.0</v>
       </c>
       <c r="H28">
         <v>-138000000.0</v>
       </c>
       <c r="I28">
         <v>-116000000.0</v>
       </c>
       <c r="J28">
         <v>-84000000.0</v>
       </c>
       <c r="K28">
         <v>80000000.0</v>
       </c>
       <c r="L28">
         <v>-89000000.0</v>
       </c>
       <c r="M28">
         <v>-31300000.0</v>
       </c>
       <c r="N28">
         <v>-7371000.0</v>
       </c>
       <c r="O28">
         <v>39000.0</v>
       </c>
       <c r="P28">
         <v>-126838000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>24000000.0</v>
       </c>
       <c r="C29">
         <v>203610000.0</v>
       </c>
       <c r="D29">
         <v>136274000.0</v>
       </c>
       <c r="E29">
         <v>68813000.0</v>
       </c>
       <c r="F29">
         <v>233224000.0</v>
       </c>
       <c r="G29">
         <v>124470000.0</v>
       </c>
       <c r="H29">
         <v>42000000.0</v>
       </c>
       <c r="I29">
         <v>247000000.0</v>
       </c>
       <c r="J29">
         <v>130000000.0</v>
       </c>
       <c r="K29">
         <v>232000000.0</v>
       </c>
       <c r="L29">
         <v>202000000.0</v>
       </c>
       <c r="M29">
         <v>187800000.0</v>
       </c>
       <c r="N29">
         <v>258038000.0</v>
       </c>
       <c r="O29">
         <v>305213000.0</v>
       </c>
       <c r="P29">
         <v>257732000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-114000000.0</v>
       </c>
       <c r="C30">
         <v>-107944000.0</v>
       </c>
       <c r="D30">
         <v>-127281000.0</v>
       </c>
       <c r="E30">
         <v>-94174000.0</v>
       </c>
       <c r="F30">
         <v>85391000.0</v>
       </c>
       <c r="G30">
         <v>-77821000.0</v>
       </c>
       <c r="H30">
         <v>52502000.0</v>
       </c>
       <c r="I30">
         <v>-116000000.0</v>
       </c>
@@ -19093,2851 +19310,2890 @@
       <c r="P30">
         <v>-130894000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BE1" t="s">
         <v>149</v>
       </c>
       <c r="BF1" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>75393000.0</v>
+      </c>
+      <c r="C2">
         <v>77030000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70679000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129860000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>125222000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>136091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>114146000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54608000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75768000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27127000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>156860000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>169402000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>151803000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>131673000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>147748000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>178749000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>253307000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>279156000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>214739000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106750000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>93653000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>82889000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48739000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42672000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64025000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62762000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>90104000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>67991000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>109000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>106000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>80000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>89076000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96235000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>379179000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>368698000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>368600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>345108000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>326655000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>320000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>166021000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>110070000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>101303000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>100000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>73000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>77621000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>65977000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28200000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5594000.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>22004000</v>
+      </c>
+      <c r="C3">
         <v>17326999</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23693000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>37470000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37510000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28279000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21645000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25459000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32561000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32467000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41049000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32974000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21180000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24064000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27570000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41422000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45167000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34209000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13981000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30954000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16094000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34340000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16247000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6587000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12582000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22001000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20909000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28519000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>39000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>29000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>34619000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29002000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30967000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11706000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32369000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18832000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13537000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>31000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20036000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18032000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20390000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16803000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24540000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14600000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9500000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41682000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21715000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>14468000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11358000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48817000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21365000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>120813000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-12553000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>16452000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>14789000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-12012000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-28152000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-73101000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-24744000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>64916000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>107567000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>14214000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>9159000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>33240000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>4820000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-19960000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2673000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-22948000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>21490000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-39947000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2990000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>26167000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-9267000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-7159000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-283797000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>10481000.0</v>
       </c>
-      <c r="AJ4"/>
-      <c r="AK4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>23590000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>18453000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6989000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>153645000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>55951000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>8767000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>27007000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-4273000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>11644000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-36245000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10850000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17170000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>37804000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6966000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-31884000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>22021000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>27450000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9406000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17002000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-27719000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-25965000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22615000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23937000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>110000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7757000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>26906000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4153000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-36472000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8896000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-9226000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1698000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-16632000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7934000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8840000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1082000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-19776000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9601000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>15971000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-26426000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3091000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-7449000.0</v>
+      </c>
+      <c r="C6">
         <v>-2030000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6351000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-59181000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4638000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10869000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21945000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>59538000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21160000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48641000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-129733000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12542000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17599000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20130000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-16075000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-31001000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-74558000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25849000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>64417000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>107989000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13097000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10764000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34150000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6067000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21353000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1263000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-27342000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22113000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-41000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>26000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9267000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7159000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-282944000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10481000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>23590000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18453000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>153645000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>55951000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8767000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>27000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4273000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>11644000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>37800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14039000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-33546000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-38828000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3872000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10216000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>25113000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>45288000.0</v>
+      </c>
+      <c r="C7">
         <v>1973000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-42065000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-43417000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30565000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20655000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21129000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42115000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21882000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>36114000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-9093000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16185000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14394000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>24356000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8059000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-32405000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-21750000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19840000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-24716000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1210000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4792000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-29883000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14033000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-41713000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4919000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-31574000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>32194000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-39000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>36000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-11000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-34739000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-37514000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-28436000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-8409000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>17818000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4665000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-27591000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>20414000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>27876000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-19465000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>21601000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>11400000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-21800000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1716000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>596000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9756000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-36003000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3884000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1027000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2245000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>26897000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>9242000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>7775000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-10499000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8349000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-22751000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>24746000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-22981000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-6703000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-6580000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-11575000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>11263000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>15537000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-10686000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-20789000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-6198000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>18116000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>23314000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-22877000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-12149000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-8374000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>2662000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>545000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-3647000.0</v>
       </c>
-      <c r="AJ8"/>
-      <c r="AK8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>11359000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-12956000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>6501000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-9572000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>23442000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>10895000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-20379000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>8239000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>17575000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>18935000.0</v>
+      </c>
+      <c r="C9">
         <v>-10011000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-30601000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18743000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>47744000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-24873000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>30048000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12792000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-30023000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2984000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26897000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9242000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27570000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-10499000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8349000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-22751000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>57661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-22981000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6703000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6580000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-64143000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11262000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15537000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-10686000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-20789000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9771000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1397000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23314000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-22877000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12149000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-8374000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2662000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>545000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3647000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1597000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11359000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-12956000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6501000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-9572000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23442000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10895000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-4739000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-20379000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8239000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17575000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23115000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-12344000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14822000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-9011000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>25160000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-7365000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2042000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-9373000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13461000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>13341000.0</v>
+      </c>
+      <c r="C10">
         <v>15640000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18320000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17382000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3222000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24351000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7571000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2317000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21231000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36648000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24379000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18080000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6391000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-28348000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6946000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24750000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8329000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6077000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-19154000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24816000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7293000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26259000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-24924000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>41039000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11036000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>48307000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-25963000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10445000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7142000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29269000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-55433000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8764000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7054000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4743000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7970000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3227000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1779000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13866000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7026000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12102000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3084000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2469000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7143000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8272000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-18068000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-437000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3982000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3020000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-9797000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-33227000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19421000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11888000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-11216000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2364000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8577000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-33377000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1584000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5499000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-13505000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18558000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2903000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-10726000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6562000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27119000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12312000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5114000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>841000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19189000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2230000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8738000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10593000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-24498000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>37066000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2551000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-28532000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>28670000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7909000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>665000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>16153000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4441000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-16290000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8918000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9977000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4486000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-19789000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>13805000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-7774000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7337000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8512000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>14423000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11003000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9528000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>12229000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-3912000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-520000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-790000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-14294000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-14485000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13312000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3069000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41222000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4268000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-49724000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>61941000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8783000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13699000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-15528000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12575000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-96287000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6354000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-12509000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-6392000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-18381000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8369000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13860000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3582000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-295778000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-12078000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>907000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6761000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10923000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-1649000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13832000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-572000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>42700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-7959000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>26860000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-2098000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>76198000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47477000.0</v>
       </c>
       <c r="M13">
         <v>47477000.0</v>
       </c>
       <c r="N13">
+        <v>47477000.0</v>
+      </c>
+      <c r="O13">
         <v>4627000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>45429000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-38550000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-19450000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-102121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66498000.0</v>
       </c>
       <c r="T13">
         <v>-66498000.0</v>
       </c>
       <c r="U13">
+        <v>-66498000.0</v>
+      </c>
+      <c r="V13">
         <v>-37000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-354000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-23762000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-37299000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15037000.0</v>
       </c>
       <c r="AA13">
         <v>-15037000.0</v>
       </c>
       <c r="AB13">
+        <v>-15037000.0</v>
+      </c>
+      <c r="AC13">
         <v>-40800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14434000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>22553000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>35958000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-41568000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-15682000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-24519000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1388000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>-14460000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7068000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-4672000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-5670000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-22256000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>16689000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>7443000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>33453000.0</v>
+      </c>
+      <c r="C14">
         <v>38000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33147000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31187000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31251000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35185000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35194000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33511000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33283000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35910000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36384000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32432000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35257000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38282000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35150000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33751000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27393000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37015000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35556000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32412000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33316000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40881000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34050000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>29393000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>37842000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41580000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39339000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>35998000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>36000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>33791000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>36742000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33079000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21386000.0</v>
       </c>
-      <c r="AJ14">
-[...1 lines deleted...]
-      </c>
       <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
         <v>20965000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21533000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>24000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22530000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19426000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22077000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20690000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21752000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>23500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>23900000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>17533000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20649000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23244000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22340000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13649000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>15153000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>19330000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>3451000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6923000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7011000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7388000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10019000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6608000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>6416000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3450000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2958000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2955000.0</v>
       </c>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>6000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2953000.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>5926000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>67944000.0</v>
+      </c>
+      <c r="C16">
         <v>75000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77030000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70679000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>129860000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>125222000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>136091000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>114146000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>54608000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75768000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27127000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>156860000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>169402000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>151803000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>131673000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>147748000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>178749000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>253307000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>279156000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>214739000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>106750000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>93653000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>82889000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>42672000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>64025000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62762000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>90104000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>68000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>109000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>106000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>79809000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>89076000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>96235000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>379179000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18453000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>368698000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>345108000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>326000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>319666000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>166021000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>110070000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>101000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>100000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>73348000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>77621000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>66000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>28200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19633000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5594000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-465000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-249000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-2381000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1305000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>853000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>9933000.0</v>
+      </c>
+      <c r="C18">
         <v>15022000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-41480000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-67648000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2106000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26641000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28187000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>62134000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21296000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>21668000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-42770000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-503000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>30209000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>37301000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16160000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-54184000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-68687000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7884000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6499000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>117250000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22121000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>27056000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>35757000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>17230000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-25328000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4155000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15147000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16651000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-58000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>48000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>42000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22090000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3514000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-18819000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>19262000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>30078000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>24209000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10351000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>58811000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>53580000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>45000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>15780000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>31636000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>45500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>15200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6584000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>33038000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>54760000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>61276000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>37319000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8675000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-12219000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-22193000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-37470000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-37510000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-28279000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-21645000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25459000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32561000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31663000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-40677000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-32652000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-168000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-379000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-26699000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1866000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-45167000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>142000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-129000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-36488000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-987000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4426000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-20222000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10015000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-12582000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>135914000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-23515000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-28519000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31378000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
-[...1 lines deleted...]
-      </c>
+      <c r="AH19"/>
       <c r="AI19">
         <v>7780000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AJ19">
         <v>7780000.0</v>
       </c>
+      <c r="AK19"/>
       <c r="AL19">
         <v>7780000.0</v>
       </c>
       <c r="AM19">
         <v>7780000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>7780000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>7780000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21952,1710 +22208,1741 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>-15964000.0</v>
+      </c>
+      <c r="C21">
         <v>-17371000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46720000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1811000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2120000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24983000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8853000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-76052000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-11795000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8480000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22285000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-29031000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17256000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4110000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18337000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-129903000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4327000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2069000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-21442000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3326000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8409000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7592000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-50983000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2627000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>15000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11129000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-21773000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10707000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1661000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-52585000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2167000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>-66000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2165000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-20000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2099000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-44732000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-77100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-15000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-17100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-20000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>945800000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-82052000.0</v>
+      </c>
+      <c r="C22">
         <v>-21533000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4454000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-363179000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-31952000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15929000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-35815000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11390000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1570000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-61592000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-25412000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16750000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1607000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3592000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17149000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-23267000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-24851000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-24029000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-13395000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19114000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-27027000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8733000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28860000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12863000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-24127000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-56994000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-24647000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-14917000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-22000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>53389000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>24455000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>295077000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15672000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14215000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4573000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9642000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21567000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>19340000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20893000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>32000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-313000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10521000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-23200000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19400000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4562000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>30947000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>50800000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>39966000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>48998000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>80003000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>60327000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>68741000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>62344000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>50684000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C23">
         <v>-59000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-197000.0</v>
+      </c>
+      <c r="E23">
         <v>-2282000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2120000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7264000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-21645000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1177000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1875000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10082000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>611000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>125000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>282000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-282000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3668000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3397000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>636000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-187000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-449000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-520000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-20439000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3378000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7224000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2627000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>48000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1130000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-337000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-34619000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-29002000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7182000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-11706000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-18832000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2165000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-23000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>166609000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2955000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-20390000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-18000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2953000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-24540000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5660000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2504000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-935961000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-33546000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-38828000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3872000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10216000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>25113000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12616000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>2000000.0</v>
+      </c>
+      <c r="C24">
         <v>500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3500000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-37510000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-79665000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-25459000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-33000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1169000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>415000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>169000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>168000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>379000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1140000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>43288000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-45167000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2081000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>188448000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2327000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3431000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-662000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3975000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3428000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>157915000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2606000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-449000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-626000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AG24">
         <v>5000.0</v>
       </c>
       <c r="AH24">
+        <v>5000.0</v>
+      </c>
+      <c r="AI24">
         <v>-202384000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>7780000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
-        <v>2143000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN24">
         <v>2143000.0</v>
       </c>
       <c r="AO24">
         <v>2143000.0</v>
       </c>
       <c r="AP24">
-        <v>0.0</v>
+        <v>2143000.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>2143000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>-100000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2400000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-990000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>508000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-12181000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-20197000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>15916000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2946000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-397000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>42909000.0</v>
+      </c>
+      <c r="C25">
         <v>3375999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5682000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5060000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13963000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15407000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32543000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-111000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-393000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>62140000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>228000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>947000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1271000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1508000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1305000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2457000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5874000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2455000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28011000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>115635000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27832000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13554000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11973000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3552000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4072000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30211000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>23105000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2944000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3641000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6250000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2478000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-16988000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2327000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-301850000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-11302000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>1588000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3835000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8509000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1544000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2911000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-7624000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11286000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>31166000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3849000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>79708000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5498000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20097000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1679000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3177000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1771000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2863000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2341000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>28937000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
+        <v>-1929000.0</v>
+      </c>
+      <c r="C26">
         <v>-7000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3018000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-180000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2838000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-253000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-18000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-190000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-453000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-56000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-254000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5109000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-130000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-304000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>422000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1420000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-18000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-438000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1048000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-15000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-5810000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-24996000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-3255000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-11479000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3050000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>153000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-6000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-6000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-141000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-357000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>51000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-81000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AT26">
         <v>8000.0</v>
       </c>
       <c r="AU26">
+        <v>8000.0</v>
+      </c>
+      <c r="AV26">
         <v>649000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-92000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>950000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
+        <v>767000.0</v>
+      </c>
+      <c r="C27">
         <v>793000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1448000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1450000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1805000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3415000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1619000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1690000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1780000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1146000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1990000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1893000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1478000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>963000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1959000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4469000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2259000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3479000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1303000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1004000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-687000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-240000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1640000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3131000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1943000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>835000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2240000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-475000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3931000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2861000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3646000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4020000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2480000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2497000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1477000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>2738000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2274000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2236000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1899000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2438000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>644000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2699000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2232000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2392000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2669000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3124000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2052000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1876000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1686000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1385000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1380000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1510000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1955000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1578000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-18280000.0</v>
+      </c>
+      <c r="C28">
         <v>-17436000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46523000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1631000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-718000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8871000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2034000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>927000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24825000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-86134000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12049000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13589000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22133000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29312000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17256000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4414000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18941000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-129902000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4330000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3489000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17235000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1458000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8982000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5368000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-156433000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5195000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4839000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-43000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-32000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-28976000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-11978000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-62594000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-8781000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-12244000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6488000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5756000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-14000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>143294000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5003000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-44813000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-31000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-18000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-20053000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-19992000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14039000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-33546000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38828000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3872000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10216000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25113000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12616000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>31937000.0</v>
+      </c>
+      <c r="C29">
         <v>32348999.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17787000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-30178000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>39616000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54920000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49832000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>87593000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11265000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>54135000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1721000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>32471000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51389000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61365000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>43730000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12762000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-23520000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26325000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20480000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>148204000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>38215000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>61396000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>52004000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23817000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-12746000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17846000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5762000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>45170000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-27000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>87000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>71000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>56709000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>32516000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>12148000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>30968000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>86656000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>48910000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>37746000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>51000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>30387000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>76843000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>73970000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>50000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>64000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>32583000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>56176000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>60100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>48266000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>54753000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>69228000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>72634000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>86136000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>30040000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>108594000.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-20004000.0</v>
+      </c>
+      <c r="C30">
         <v>-16827000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-22193000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-37470000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-37510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28279000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25459000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32561000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31663000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-41295000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32975000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-21348000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-24443000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26430000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1866000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-45167000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32128000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>174338000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36307000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-20512000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-35002000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20222000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10015000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12582000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>135914000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-23515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-28519000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-12000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-34619000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-29002000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-233351000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11706000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-32369000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-18832000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-13537000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-31000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-20036000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-15889000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-20390000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-18000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-19000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-16803000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-24540000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-42672000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-21207000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-30400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-68762000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-96352000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-55153000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-121210000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>