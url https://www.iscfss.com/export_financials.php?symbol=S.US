--- v0 (2026-03-14)
+++ v1 (2026-11-06)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -827,10330 +836,11387 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>10299000.0</v>
+      </c>
+      <c r="C2">
         <v>8159000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6759000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11214000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9944000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11822000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4624000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>2314000.0</v>
+      </c>
+      <c r="C5">
         <v>2158000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1550000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6367000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>453999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>165000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-201000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>13</v>
+      </c>
+      <c r="B7">
+        <v>15001000.0</v>
+      </c>
       <c r="C7">
+        <v>19065000.0</v>
+      </c>
+      <c r="D7">
         <v>22928000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>26974000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29080000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22473000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>34000.0</v>
+      </c>
+      <c r="C8">
         <v>32000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>30000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>29000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>27000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>3513017000.0</v>
+      </c>
+      <c r="C9">
         <v>3294542000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2934607000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2663394000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2271980000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29869000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8986000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>169627000.0</v>
+      </c>
+      <c r="C10">
         <v>186574000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>256651000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>137941000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1669304000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>395472000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45360000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>44754000.0</v>
+      </c>
+      <c r="C11">
         <v>186574000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>256651000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>137941000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1669304000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>395472000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45360000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>628668000.0</v>
+      </c>
+      <c r="C12">
         <v>721905000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>925956000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>623525000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1669678000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>395836000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>34000.0</v>
+      </c>
+      <c r="C13">
         <v>32000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>27000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>330111148.0</v>
+      </c>
+      <c r="C14">
         <v>314812000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>294924000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>277803000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>174051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215164000.0</v>
       </c>
       <c r="G14">
         <v>215164000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>215164000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>27000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>558007000.0</v>
+      </c>
+      <c r="C16">
         <v>470127000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>399603000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>303200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>182957000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>89645000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52823000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>55536000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>41022000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21940000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12826000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>912671000.0</v>
+      </c>
+      <c r="C20">
         <v>629636000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>549411000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>540308000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>108193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>129548000.0</v>
+      </c>
+      <c r="C21">
         <v>107155000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>122903000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>145093000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15807000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>470000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>263000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37904000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27546000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14733000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>2438102000.0</v>
+      </c>
+      <c r="C23">
         <v>2406625000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2321407000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2258913000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2042181000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>520560000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>112454000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19621000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19598000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>19621000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19598000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>140898000.0</v>
+      </c>
+      <c r="C26">
         <v>419367000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>204798000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>535422000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-154626000.0</v>
+      </c>
+      <c r="C28">
         <v>-167509000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-233723000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-110967000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1640224000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-353378000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25762000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>1437145000.0</v>
+      </c>
+      <c r="C29">
         <v>1669247000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1594043000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1656705000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1650788000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-300915000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-204615000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>289079000.0</v>
+      </c>
+      <c r="C30">
         <v>236012000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>214322000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>151492000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>101491000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39315000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30995000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>971304000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1526788000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-320536000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-224213000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>294230000.0</v>
+      </c>
+      <c r="C32">
         <v>456169000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>707264000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>441454000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1536333000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>335151000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16980000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1387517000.0</v>
+      </c>
+      <c r="C33">
         <v>1336903000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1024076000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1344180000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>224527000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>56503000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23738000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>4120000.0</v>
+      </c>
+      <c r="C34">
         <v>21808000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4128000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2788000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6543000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>401000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3561000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>244602000.0</v>
+      </c>
+      <c r="C35">
         <v>123825000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>137297000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>128929000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>110072000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>712190000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>264931000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>120392000.0</v>
+      </c>
+      <c r="C36">
         <v>108971000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>79673000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>61052000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>51725000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>27328000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17466000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>110247000.0</v>
+      </c>
+      <c r="C38">
         <v>93485000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>79673000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>61052000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>51725000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>25104000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15409000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>132838000.0</v>
+      </c>
+      <c r="C39">
         <v>111805000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>157053000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>101812000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18939000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13227000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3590000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>182155000.0</v>
+      </c>
+      <c r="C40">
         <v>129989000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>179016000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>154970000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>83807000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23805000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14289000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>105850000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>85605000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>52591000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>43507000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>3513017000.0</v>
+      </c>
+      <c r="C42">
         <v>3294542000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2934607000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2663394000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2271980000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-591270000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-192840000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>141864000.0</v>
+      </c>
+      <c r="C45">
         <v>108864000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>92448000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>62305000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24918000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>31399000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8329000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>84008000.0</v>
+      </c>
+      <c r="C46">
         <v>71774000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>67291000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>62305000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>48802000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>31399000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8329000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>94153000.0</v>
+      </c>
+      <c r="C47">
         <v>87260000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>67291000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>62305000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>48802000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>31399000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8329000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-2078220000.0</v>
+      </c>
+      <c r="C48">
         <v>-1627485000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1339044000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1000351000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-621673000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-350572000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-232999000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-621673000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>15001000.0</v>
+      </c>
+      <c r="C51">
         <v>19065000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>22928000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26974000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>29080000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>42094000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19598000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>5894000.0</v>
+      </c>
+      <c r="C52">
         <v>5278000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4689000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3895000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4613000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3634000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>459041000.0</v>
+      </c>
+      <c r="C53">
         <v>535331000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>669305000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>485584000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>374000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>364000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>2438102000.0</v>
+      </c>
+      <c r="C55">
         <v>2406625000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2321407000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2258913000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2042181000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>520560000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>112454000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>1050585000.0</v>
+      </c>
+      <c r="C56">
         <v>1069722000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1297331000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>914733000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1817654000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>464057000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>88716000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>756355000.0</v>
+      </c>
+      <c r="C57">
         <v>613553000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>590067000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>473279000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>281321000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>128906000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>71736000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>1000957000.0</v>
+      </c>
+      <c r="C58">
         <v>737378000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>727364000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>602208000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>391393000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>841096000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>336667000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>1437145000.0</v>
+      </c>
+      <c r="C60">
         <v>1669247000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1594043000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1656705000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1650788000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-320536000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-224213000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>8933000.0</v>
+      </c>
+      <c r="C2">
+        <v>7624000.0</v>
+      </c>
+      <c r="D2">
+        <v>10299000.0</v>
+      </c>
+      <c r="E2">
         <v>9634000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>9725000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>21572000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>8159000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>9706000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>6746000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>9202000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>6759000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>13793000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>13840000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>13215000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>11214000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>6592000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>14469000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>13925000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>9944000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>7486000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>9615000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>11492000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>11822000.0</v>
       </c>
-      <c r="V2"/>
-[...2 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
         <v>3396000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>376000.0</v>
+      </c>
+      <c r="C5">
+        <v>1051000.0</v>
+      </c>
+      <c r="D5">
+        <v>2314000.0</v>
+      </c>
+      <c r="E5">
         <v>2695000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>1333000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>4053000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>2158000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>2587000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>1145000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-2793000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-1550000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-7344000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-8971000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-5613000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-6367000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-10449000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-2013000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-783000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>454000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>454999.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>455000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>355000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>165000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-224213000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-453000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>13</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>15001000.0</v>
+      </c>
+      <c r="E7">
         <v>10343000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>11543000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>12559000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="H7">
+        <v>19065000.0</v>
+      </c>
+      <c r="I7">
         <v>20095000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>20127000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>21446000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>22928000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>22940000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>25156000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>26480000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>26974000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>27706000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>29265000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>30124000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>29080000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>29630000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>25424000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>26524000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>22473000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>35000.0</v>
+      </c>
+      <c r="C8">
+        <v>35000.0</v>
+      </c>
+      <c r="D8">
         <v>34000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
+        <v>34000.0</v>
+      </c>
+      <c r="F8">
         <v>33000.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>33000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="H8">
         <v>32000.0</v>
       </c>
       <c r="I8">
+        <v>32000.0</v>
+      </c>
+      <c r="J8">
+        <v>32000.0</v>
+      </c>
+      <c r="K8">
+        <v>32000.0</v>
+      </c>
+      <c r="L8">
         <v>30000.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>30000.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>29000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>29000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>29000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>28000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>28000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>27000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>27000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>17000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>17000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>3000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>3513017000.0</v>
+      </c>
+      <c r="E9">
         <v>3515181000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>3414117000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>3378134000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>3294542000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>3193601000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2795019000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>2729978000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>2663394000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>2599279000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>2549614000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>2309505000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>2271980000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>2228438000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>2196865000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>166974000.0</v>
       </c>
-      <c r="U9"/>
-[...1 lines deleted...]
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>200951000.0</v>
+      </c>
+      <c r="C10">
+        <v>153228000.0</v>
+      </c>
+      <c r="D10">
+        <v>169627000.0</v>
+      </c>
+      <c r="E10">
         <v>151968000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>278005000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>188624000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>186574000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>235742000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>205898000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>198716000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>256651000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>127340000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>133065000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>150099000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>137941000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>210472000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>269493000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>766101000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>1669304000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>1664866000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>1684702000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>362188000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>395472000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-45700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>3179000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>44754000.0</v>
+      </c>
+      <c r="E11">
         <v>43750000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>178887000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>188624000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>186574000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>235742000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>133065000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>150099000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>137941000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>210472000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>269493000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>766101000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>1669304000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>1664866000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>1684702000.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>655248000.0</v>
+      </c>
+      <c r="C12">
+        <v>656787000.0</v>
+      </c>
+      <c r="D12">
+        <v>628668000.0</v>
+      </c>
+      <c r="E12">
         <v>649846000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>810823000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>766918000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>721905000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>660259000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>708172000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>773204000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>925956000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>797972000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>731596000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>718227000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>623525000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>701284000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>1219376000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>1617519000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>1669678000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1665244000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>1685072000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>362555000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>395836000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>45700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>3241000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>35000.0</v>
+      </c>
+      <c r="C13">
+        <v>35000.0</v>
+      </c>
+      <c r="D13">
         <v>34000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
+        <v>34000.0</v>
+      </c>
+      <c r="F13">
         <v>33000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>33000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="H13">
         <v>32000.0</v>
       </c>
       <c r="I13">
+        <v>32000.0</v>
+      </c>
+      <c r="J13">
+        <v>32000.0</v>
+      </c>
+      <c r="K13">
+        <v>32000.0</v>
+      </c>
+      <c r="L13">
         <v>30000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>30000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>29000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>29000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>29000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>28000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>28000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>27000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>27000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>17000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>17000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>3000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="V13"/>
-[...2 lines deleted...]
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>339301479.0</v>
+      </c>
+      <c r="C14">
+        <v>337000297.0</v>
+      </c>
+      <c r="D14">
+        <v>334843972.0</v>
+      </c>
+      <c r="E14">
         <v>332732831.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>330938421.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>327976000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>321447000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>316987000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>312616000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>309548000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>301356000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>296651000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>293170000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>288301000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>283545000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>280635000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>277417000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>269595000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>265776000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>263000000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>258265000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>253530000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>215164000.0</v>
       </c>
       <c r="X14">
         <v>215164000.0</v>
       </c>
       <c r="Y14">
         <v>215164000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>215164000.0</v>
+      </c>
+      <c r="AA14">
+        <v>215164000.0</v>
+      </c>
+      <c r="AB14">
+        <v>215164000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>29000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>28000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="R15"/>
+      <c r="S15">
         <v>27000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>27000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>17000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>17000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>3000.0</v>
       </c>
-      <c r="U15"/>
-[...1 lines deleted...]
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>500547000.0</v>
+      </c>
+      <c r="C16">
+        <v>509963000.0</v>
+      </c>
+      <c r="D16">
+        <v>558007000.0</v>
+      </c>
+      <c r="E16">
         <v>480996000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>457221000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>453563000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>470127000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>400515000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>399536000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>391254000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>399603000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>327941000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>325019000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>309806000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>303200000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>255501000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>244207000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>196385000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>182957000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>139393000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>121883000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>103332000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>89645000.0</v>
       </c>
-      <c r="V16"/>
-[...1 lines deleted...]
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>60178000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>58624000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>55364000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>55536000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>47194000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>44429000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>43679000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>41022000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>30107000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>26500000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>25009000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>912671000.0</v>
+      </c>
+      <c r="C20">
+        <v>912671000.0</v>
+      </c>
+      <c r="D20">
+        <v>912671000.0</v>
+      </c>
+      <c r="E20">
         <v>911778000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>629636000.0</v>
       </c>
       <c r="F20">
         <v>629636000.0</v>
       </c>
       <c r="G20">
         <v>629636000.0</v>
       </c>
       <c r="H20">
         <v>629636000.0</v>
       </c>
       <c r="I20">
+        <v>629636000.0</v>
+      </c>
+      <c r="J20">
+        <v>629636000.0</v>
+      </c>
+      <c r="K20">
+        <v>629636000.0</v>
+      </c>
+      <c r="L20">
         <v>549411000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>540308000.0</v>
       </c>
       <c r="M20">
         <v>540308000.0</v>
       </c>
       <c r="N20">
         <v>540308000.0</v>
       </c>
       <c r="O20">
         <v>540308000.0</v>
       </c>
       <c r="P20">
-        <v>108193000.0</v>
+        <v>540308000.0</v>
       </c>
       <c r="Q20">
-        <v>108193000.0</v>
+        <v>540308000.0</v>
       </c>
       <c r="R20">
-        <v>108193000.0</v>
+        <v>540308000.0</v>
       </c>
       <c r="S20">
         <v>108193000.0</v>
       </c>
       <c r="T20">
         <v>108193000.0</v>
       </c>
       <c r="U20">
+        <v>108193000.0</v>
+      </c>
+      <c r="V20">
+        <v>108193000.0</v>
+      </c>
+      <c r="W20">
+        <v>108193000.0</v>
+      </c>
+      <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
-[...2 lines deleted...]
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>4598000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>108145000.0</v>
+      </c>
+      <c r="C21">
+        <v>119038000.0</v>
+      </c>
+      <c r="D21">
+        <v>129548000.0</v>
+      </c>
+      <c r="E21">
         <v>140409000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>94272000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>100794000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>107155000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>113729000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>120307000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>126842000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>122903000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>127151000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>131127000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>138284000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>145093000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>152334000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>159677000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>15130000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>15807000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>16376000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>16705000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>17538000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>470000.0</v>
       </c>
-      <c r="V21"/>
-[...2 lines deleted...]
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>918000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>45853000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>42825000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>39428000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>37904000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>33666000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>30894000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>26261000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>27546000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>20451000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>17564000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>15634000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>14733000.0</v>
       </c>
-      <c r="V22"/>
-[...2 lines deleted...]
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1117000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>2381461000.0</v>
+      </c>
+      <c r="C23">
+        <v>2356295000.0</v>
+      </c>
+      <c r="D23">
+        <v>2438102000.0</v>
+      </c>
+      <c r="E23">
         <v>2431969000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>2350484000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>2383951000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>2406625000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2367020000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2347119000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>2309730000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>2321407000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>2195867000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>2207197000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>2212785000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>2258913000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>2214681000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>2265094000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>1988448000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>2042181000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>1980994000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1976564000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>619969000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>520560000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-22387000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>86902000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>19662000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>19621000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
-      <c r="K25">
-[...7 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25">
         <v>19662000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>157998000.0</v>
+      </c>
+      <c r="C26">
+        <v>155702000.0</v>
+      </c>
+      <c r="D26">
+        <v>140898000.0</v>
+      </c>
+      <c r="E26">
         <v>223779000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>347009000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>439772000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>419367000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>463542000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>417161000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>336469000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>204798000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>325164000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>410307000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>423884000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>535422000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>456722000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-200951000.0</v>
+      </c>
+      <c r="C28">
+        <v>-153228000.0</v>
+      </c>
+      <c r="D28">
+        <v>-154626000.0</v>
+      </c>
+      <c r="E28">
         <v>-141625000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-266462000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-176065000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-167509000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-215647000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-185771000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-177270000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-233723000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-104400000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-107909000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-123619000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-110967000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-182766000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-240228000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-735977000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1640224000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-1635236000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-1659278000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-316002000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-353378000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>45700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>9844000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>1448504000.0</v>
+      </c>
+      <c r="C29">
+        <v>1438121000.0</v>
+      </c>
+      <c r="D29">
+        <v>1437145000.0</v>
+      </c>
+      <c r="E29">
         <v>1549922000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1507786000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1546542000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1669247000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1639523000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1633687000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1615620000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>1594043000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>1580829000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1589319000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1617174000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>1656705000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>1682187000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>1739816000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1597242000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1650788000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1678946000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>1715968000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-226212000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-300915000.0</v>
       </c>
-      <c r="V29"/>
-[...1 lines deleted...]
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>219893000.0</v>
+      </c>
+      <c r="C30">
+        <v>180688000.0</v>
+      </c>
+      <c r="D30">
+        <v>289079000.0</v>
+      </c>
+      <c r="E30">
         <v>198756000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>179332000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>155010000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>236012000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>164603000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>155148000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>133773000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>214322000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>133828000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>124525000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>128216000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>151492000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>119365000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>106380000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>86871000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>101491000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>68913000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>53318000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>36663000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>39315000.0</v>
       </c>
-      <c r="V30"/>
-[...2 lines deleted...]
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>3873000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>913370000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>917884000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>1076866000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>971304000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>1141879000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>1039831000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>1473919000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>1526788000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>1554377000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>1591070000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-371605000.0</v>
       </c>
-      <c r="U31"/>
-[...2 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-224213000.0</v>
       </c>
-      <c r="Y31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>309542000.0</v>
+      </c>
+      <c r="C32">
+        <v>293574000.0</v>
+      </c>
+      <c r="D32">
+        <v>294230000.0</v>
+      </c>
+      <c r="E32">
         <v>329337000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>495922000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>441670000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>456169000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>383508000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>433368000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>499891000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>707264000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>570597000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>496389000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>512606000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>441454000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>547666000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>1056829000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>1478791000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>1536333000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>1567682000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>1608901000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>280187000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>335151000.0</v>
       </c>
-      <c r="V32"/>
-[...1 lines deleted...]
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1383130000.0</v>
+      </c>
+      <c r="C33">
+        <v>1390441000.0</v>
+      </c>
+      <c r="D33">
+        <v>1387517000.0</v>
+      </c>
+      <c r="E33">
         <v>1475007000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>1257786000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>1353353000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>1336903000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>1376029000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>1325843000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>1243791000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>1024076000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>1126444000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>1212436000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>1227252000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>1344180000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>1262180000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>875096000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>232948000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>224527000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>208100000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>194465000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>190858000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>56503000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-45700000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>77447000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>167154000.0</v>
+      </c>
+      <c r="C34">
+        <v>169666000.0</v>
+      </c>
+      <c r="D34">
+        <v>4120000.0</v>
+      </c>
+      <c r="E34">
         <v>11530000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>3669000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>3242000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>21808000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>7513000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>6941000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>9455000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>4128000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>3089000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>2644000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>23992000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>2788000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>28786000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>66004000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>35238000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>6543000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>4070000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>3249000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>784000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>401000.0</v>
       </c>
-      <c r="V34"/>
-[...1 lines deleted...]
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>244168000.0</v>
+      </c>
+      <c r="C35">
+        <v>245894000.0</v>
+      </c>
+      <c r="D35">
+        <v>244602000.0</v>
+      </c>
+      <c r="E35">
         <v>254422000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>245922000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>248481000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>123825000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>120014000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>125524000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>128062000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>137297000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>116212000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>119506000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>122684000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>128929000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>127659000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>192109000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>114497000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>110072000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>96836000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>87398000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>716919000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>712190000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-      <c r="X35">
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35">
         <v>22387000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>48676000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>115653000.0</v>
+      </c>
+      <c r="C36">
+        <v>115433000.0</v>
+      </c>
+      <c r="D36">
+        <v>120392000.0</v>
+      </c>
+      <c r="E36">
         <v>118735000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>107642000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>107162000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>108971000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>84413000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>77947000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>76276000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>79673000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>6659000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>6177000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>60705000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>61052000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>52172000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>181017000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>54811000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>51725000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>5401000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>31944000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>31297000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>24634000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-45700000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>44391000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>110247000.0</v>
+      </c>
+      <c r="E38">
         <v>118735000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>107642000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>107162000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>93485000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>84413000.0</v>
       </c>
-      <c r="G38"/>
-[...2 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>66837000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>64801000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>60705000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>61052000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>52172000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>116810000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>54811000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>51725000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>35508000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>29222000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>28153000.0</v>
       </c>
-      <c r="U38"/>
-[...1 lines deleted...]
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>123190000.0</v>
+      </c>
+      <c r="C39">
+        <v>128379000.0</v>
+      </c>
+      <c r="D39">
+        <v>132838000.0</v>
+      </c>
+      <c r="E39">
         <v>108360000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>102543000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>108670000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>111805000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>166129000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>157956000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>158962000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>157053000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>91770000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>95815000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>99662000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>139716000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>98186000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>33348000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>24849000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>18939000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>17853000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>24766000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>13313000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>13227000.0</v>
       </c>
-      <c r="V39"/>
-[...2 lines deleted...]
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39">
+        <v>-45700000.0</v>
+      </c>
+      <c r="AB39">
         <v>1224000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>179309000.0</v>
+      </c>
+      <c r="C40">
+        <v>154693000.0</v>
+      </c>
+      <c r="D40">
+        <v>182155000.0</v>
+      </c>
+      <c r="E40">
         <v>136995000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>129830000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>113793000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>129989000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>192142000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>176996000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>160910000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>179016000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>152644000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>154876000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>145398000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>154970000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>138742000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>70489000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>63474000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>83807000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>53949000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>37724000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>29664000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>23805000.0</v>
       </c>
-      <c r="V40"/>
-[...2 lines deleted...]
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40">
         <v>-68000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>97720000.0</v>
       </c>
-      <c r="K41">
+      <c r="N41">
         <v>98987000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>100712000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>105850000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>103953000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>166848000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>87298000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>85605000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>71590000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>65950000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>54030000.0</v>
       </c>
-      <c r="U41"/>
-[...1 lines deleted...]
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>3695877000.0</v>
+      </c>
+      <c r="C42">
+        <v>3591419000.0</v>
+      </c>
+      <c r="D42">
+        <v>3513017000.0</v>
+      </c>
+      <c r="E42">
         <v>3515181000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>3414117000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>3378134000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>3294542000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>3193601000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>3110843000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>3027530000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>2934607000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>2855205000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>2795019000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>2729978000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>2663394000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>2599279000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>2549614000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>2309505000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>2271980000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>2228438000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>2196865000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>166974000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>-591270000.0</v>
       </c>
-      <c r="V42"/>
-[...2 lines deleted...]
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42">
         <v>26167000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>88663000.0</v>
+      </c>
+      <c r="C45">
+        <v>87597000.0</v>
+      </c>
+      <c r="D45">
+        <v>141864000.0</v>
+      </c>
+      <c r="E45">
         <v>80306000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>79227000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>75989000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>108864000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>84709000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>80792000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>74568000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>92448000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>66984000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>65893000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>41026000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>62305000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>36377000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>24918000.0</v>
       </c>
       <c r="R45"/>
       <c r="S45">
+        <v>29083000.0</v>
+      </c>
+      <c r="T45">
+        <v>24918000.0</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45">
         <v>40345000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>36974000.0</v>
       </c>
-      <c r="U45"/>
-[...1 lines deleted...]
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>88663000.0</v>
+      </c>
+      <c r="C46">
+        <v>87597000.0</v>
+      </c>
+      <c r="D46">
+        <v>84008000.0</v>
+      </c>
+      <c r="E46">
         <v>80306000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>79227000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>75989000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>71774000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>84709000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>80792000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>74568000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>67291000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>66984000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>65893000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>64071000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>62305000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>60644000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>58301000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>54814000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>48802000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>48023000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>40345000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>36974000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>31399000.0</v>
       </c>
-      <c r="V46"/>
-[...2 lines deleted...]
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46">
         <v>27540000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>94153000.0</v>
+      </c>
+      <c r="E47">
         <v>80306000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>79227000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>75989000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>87260000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>84709000.0</v>
       </c>
-      <c r="G47"/>
-[...2 lines deleted...]
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>66984000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>65893000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>41026000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>62305000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>36377000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>58301000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>54814000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>48802000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>48023000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>40345000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>36974000.0</v>
       </c>
-      <c r="U47"/>
-[...1 lines deleted...]
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-2247784000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2154384000.0</v>
+      </c>
+      <c r="D48">
+        <v>-2078220000.0</v>
+      </c>
+      <c r="E48">
         <v>-1967988000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-1907697000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-1835678000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-1627485000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-1556697000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-1478333000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-1409149000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-1339044000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-1267062000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-1196758000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-1107220000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-1000351000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-906671000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-807813000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-711507000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-621673000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-549964000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-481369000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-413206000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-350572000.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-      <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-1107220000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-906671000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="R49"/>
+      <c r="S49">
         <v>-711507000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-621673000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-549964000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-481369000.0</v>
       </c>
-      <c r="T49"/>
-[...1 lines deleted...]
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>57</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51">
+        <v>15001000.0</v>
+      </c>
+      <c r="E51">
         <v>10343000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>11543000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>12559000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>19065000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>20095000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>20127000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>21446000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>22928000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>22940000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>25156000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>26480000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>26974000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>27706000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>29265000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>30124000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>29080000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>29630000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>25424000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>46186000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>42094000.0</v>
       </c>
-      <c r="V51"/>
-[...2 lines deleted...]
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51">
         <v>13023000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>58</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>5894000.0</v>
+      </c>
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>5278000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>5120000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>4630000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>4682000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>4689000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>4448000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>4637000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>4508000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>3895000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>4000000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>4004000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>2925000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>4613000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>4384000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>3976000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>4436000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>3634000.0</v>
       </c>
-      <c r="V52"/>
-[...2 lines deleted...]
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>9143000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>454297000.0</v>
+      </c>
+      <c r="C53">
+        <v>503559000.0</v>
+      </c>
+      <c r="D53">
+        <v>459041000.0</v>
+      </c>
+      <c r="E53">
         <v>499640000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>532818000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>578294000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>535331000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>424517000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>502274000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>574488000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>669305000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>670632000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>598531000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>568128000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>485584000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>490812000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>949883000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>851418000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>374000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>378000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>370000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>367000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>364000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>91400000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>2381461000.0</v>
+      </c>
+      <c r="C55">
+        <v>2356295000.0</v>
+      </c>
+      <c r="D55">
+        <v>2438102000.0</v>
+      </c>
+      <c r="E55">
         <v>2431969000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>2350484000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>2383951000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>2406625000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>2367020000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>2347119000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>2309730000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>2321407000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>2195867000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>2207197000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>2212785000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>2258913000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>2214681000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>2265094000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>1988448000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>2042181000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>1980994000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>1976564000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>619969000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>520560000.0</v>
       </c>
-      <c r="V55"/>
-[...2 lines deleted...]
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55"/>
+      <c r="AA55"/>
+      <c r="AB55">
         <v>86902000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>998331000.0</v>
+      </c>
+      <c r="C56">
+        <v>965854000.0</v>
+      </c>
+      <c r="D56">
+        <v>1050585000.0</v>
+      </c>
+      <c r="E56">
         <v>956962000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>1092698000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>1030598000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>1069722000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>990991000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>1021276000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>1065939000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>1297331000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>1069423000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>994761000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>985533000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>914733000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>952501000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>1389998000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>1755500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>1817654000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>1772894000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>1782099000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>429111000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>464057000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>45700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>9455000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>688789000.0</v>
+      </c>
+      <c r="C57">
+        <v>672280000.0</v>
+      </c>
+      <c r="D57">
+        <v>756355000.0</v>
+      </c>
+      <c r="E57">
         <v>627625000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>596776000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>588928000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>613553000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>607483000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>587908000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>566048000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>590067000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>498826000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>498372000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>472927000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>473279000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>404835000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>333169000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>276709000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>281321000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>205212000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>173198000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>148924000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>128906000.0</v>
       </c>
-      <c r="V57"/>
-[...2 lines deleted...]
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57"/>
+      <c r="AB57">
         <v>12471000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>932957000.0</v>
+      </c>
+      <c r="C58">
+        <v>918174000.0</v>
+      </c>
+      <c r="D58">
+        <v>1000957000.0</v>
+      </c>
+      <c r="E58">
         <v>882047000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>842698000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>837409000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>737378000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>727497000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>713432000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>694110000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>727364000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>615038000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>617878000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>595611000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>602208000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>532494000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>525278000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>391206000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>391393000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>302048000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>260596000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>865843000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>841096000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-      <c r="X58">
+      <c r="Y58"/>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>22387000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>61147000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>1448504000.0</v>
+      </c>
+      <c r="C60">
+        <v>1438121000.0</v>
+      </c>
+      <c r="D60">
+        <v>1437145000.0</v>
+      </c>
+      <c r="E60">
         <v>1549922000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1507786000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1546542000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1669247000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>1639523000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>1633687000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>1615620000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>1594043000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>1580829000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>1589319000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>1617174000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>1656705000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>1682187000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>1739816000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>1597242000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>1650788000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>1678946000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>1715968000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>-245874000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>-320536000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-22387000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>25755000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>268583000.0</v>
+      </c>
+      <c r="C2">
         <v>211106000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>178561000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>144177000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81677000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39332000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18331000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>54933000.0</v>
+      </c>
+      <c r="C3">
         <v>42766000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38912000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>10771000.0</v>
+        <v>29721000.0</v>
       </c>
       <c r="F3">
-        <v>5922000.0</v>
+        <v>7909000.0</v>
       </c>
       <c r="G3">
+        <v>2837000.0</v>
+      </c>
+      <c r="H3">
         <v>1855000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-279711000.0</v>
+      </c>
+      <c r="C5">
         <v>-281436000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-331618000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-382461000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-269310000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-115712000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-74315000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-224778000.0</v>
+      </c>
+      <c r="C6">
         <v>-238670000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-292706000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-258539000.0</v>
+        <v>-352740000.0</v>
       </c>
       <c r="F6">
-        <v>-109790000.0</v>
+        <v>-261401000.0</v>
       </c>
       <c r="G6">
+        <v>-112875000.0</v>
+      </c>
+      <c r="H6">
         <v>-72460000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>732695000.0</v>
+      </c>
+      <c r="C9">
         <v>610355000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>442593000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>278002000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>123122000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53724000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28143000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-279711000.0</v>
+      </c>
+      <c r="C10">
         <v>-281607000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-332834000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-384291000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-270097000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-117113000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-76330000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>171024000.0</v>
+      </c>
+      <c r="C11">
         <v>6834000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5859000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-5613000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1004000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>460000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>237000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>100</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>171000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1216000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1830000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>787000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1401000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2015000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>42698000.0</v>
+      </c>
+      <c r="C13">
         <v>50100000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>45880000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21408000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>585000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>886000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-450735000.0</v>
+      </c>
+      <c r="C15">
         <v>-288441000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-338693000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-378678000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-271101000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-117573000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B16">
+        <v>-450735000.0</v>
+      </c>
+      <c r="C16">
         <v>-288441000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-338693000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-378678000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-271101000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-117573000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-450735000.0</v>
+      </c>
+      <c r="C17">
         <v>-288441000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-338693000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-378678000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-271101000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-117573000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>42698000.0</v>
+      </c>
+      <c r="C18">
         <v>49929000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>44664000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>19578000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-585000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1170000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1129000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-2078000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-309044000.0</v>
+      </c>
+      <c r="C21">
         <v>-329359000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-378416000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-402576000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-267232000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-115519000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-74984000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>1310322000.0</v>
+      </c>
+      <c r="C23">
         <v>1150820000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>999570000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>824755000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>472031000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>208575000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>121458000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>54933000.0</v>
+      </c>
+      <c r="C25">
         <v>42766000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38912000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29721000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7909000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2837000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1855000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>323853000.0</v>
+      </c>
+      <c r="C26">
         <v>267002000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>218176000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>207008000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>136274000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>62444000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>36683000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>525151000.0</v>
+      </c>
+      <c r="C27">
         <v>487225000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>397160000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>310848000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>160576000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>77740000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>51322000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>202141000.0</v>
+      </c>
+      <c r="C28">
         <v>185487000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>198247000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>162722000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93504000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29059000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15122000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>171024000.0</v>
+      </c>
+      <c r="C29">
         <v>6834000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5859000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5613000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1004000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>237000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>1041739000.0</v>
+      </c>
+      <c r="C30">
         <v>939714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>821009000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>680578000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>390354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>169243000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>103127000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>29333000.0</v>
+      </c>
+      <c r="C31">
         <v>47752000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>45582000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>18285000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2865000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1594000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1346000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>1001278000.0</v>
+      </c>
+      <c r="C32">
         <v>821461000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>621154000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>422179000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>204799000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>93056000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>46474000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>81563000.0</v>
+      </c>
+      <c r="C2">
+        <v>77965000.0</v>
+      </c>
+      <c r="D2">
+        <v>66093000.0</v>
+      </c>
+      <c r="E2">
         <v>67851000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>60474000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>56532000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>57010000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>53260000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>50699000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>50137000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>48266000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>43765000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>43947000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>42583000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>39771000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>41006000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>36261000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>27139000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>24249000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>20357000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>18788000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>18283000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>13835000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>10341000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>7543000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>7613000.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>18969000.0</v>
+      </c>
+      <c r="C3">
+        <v>16839000.0</v>
+      </c>
+      <c r="D3">
+        <v>16883000.0</v>
+      </c>
+      <c r="E3">
         <v>14933000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>12269000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>10848000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>10941000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>10715000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>10419000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>10691000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>10363000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>9926000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>9508000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>9115000.0</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="P3">
+        <v>9624000.0</v>
+      </c>
+      <c r="Q3">
         <v>9303000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>8692000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>2102000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>2047000.0</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="U3">
+        <v>2225000.0</v>
+      </c>
+      <c r="V3">
         <v>1978000.0</v>
       </c>
-      <c r="T3">
-[...2 lines deleted...]
-      <c r="U3">
+      <c r="W3">
+        <v>1659000.0</v>
+      </c>
+      <c r="X3">
         <v>811000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>728000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>669000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>629000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>7050000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-65536000.0</v>
+      </c>
+      <c r="C5">
+        <v>-70401000.0</v>
+      </c>
+      <c r="D5">
+        <v>-72811000.0</v>
+      </c>
+      <c r="E5">
         <v>-70140000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-76735000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-81605000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-69128000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-76802000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-66949000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-78100000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-69972000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-68986000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-87459000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-105201000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="P5">
+        <v>-90772000.0</v>
+      </c>
+      <c r="Q5">
         <v>-97646000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-104543000.0</v>
       </c>
-      <c r="P5">
-[...2 lines deleted...]
-      <c r="Q5">
+      <c r="S5">
+        <v>-89500000.0</v>
+      </c>
+      <c r="T5">
         <v>-71291000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-68330000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-67507000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-62182000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-37320000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-29787000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-22333000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-26272000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>910000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-46567000.0</v>
+      </c>
+      <c r="C6">
+        <v>-53562000.0</v>
+      </c>
+      <c r="D6">
+        <v>-55928000.0</v>
+      </c>
+      <c r="E6">
         <v>-55207000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-64466000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-70757000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-58187000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-66087000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-56530000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-67409000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-59609000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-59060000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-77951000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-96086000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="P6">
+        <v>-81148000.0</v>
+      </c>
+      <c r="Q6">
         <v>-88343000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-95851000.0</v>
       </c>
-      <c r="P6">
-[...2 lines deleted...]
-      <c r="Q6">
+      <c r="S6">
+        <v>-87398000.0</v>
+      </c>
+      <c r="T6">
         <v>-69244000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="U6">
+        <v>-66105000.0</v>
+      </c>
+      <c r="V6">
         <v>-65529000.0</v>
       </c>
-      <c r="T6">
-[...2 lines deleted...]
-      <c r="U6">
+      <c r="W6">
+        <v>-60523000.0</v>
+      </c>
+      <c r="X6">
         <v>-36509000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-29059000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-21664000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-25643000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>7960000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>210418000.0</v>
+      </c>
+      <c r="C9">
+        <v>198692000.0</v>
+      </c>
+      <c r="D9">
+        <v>205060000.0</v>
+      </c>
+      <c r="E9">
         <v>191062000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>181709000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>172497000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>168511000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>157388000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>148238000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>136218000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>125909000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>120400000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>105474000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>90810000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>86325000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>74317000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>66244000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>51116000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>41387000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>35661000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>26962000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>19112000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>16033000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>14216000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>13131000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>10344000.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:25">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-87024000.0</v>
+      </c>
+      <c r="C10">
+        <v>-70401000.0</v>
+      </c>
+      <c r="D10">
+        <v>-72811000.0</v>
+      </c>
+      <c r="E10">
         <v>-63450000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-68749000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-74701000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-69189000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-76840000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-66985000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-68593000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-69975000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-68987000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-88064000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-105808000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-91377000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-98259000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-105150000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-89505000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-71293000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-68333000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-67986000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-62485000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-37632000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-30099000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-22810000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-26572000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>6376000.0</v>
+      </c>
+      <c r="C11">
+        <v>5763000.0</v>
+      </c>
+      <c r="D11">
+        <v>37421000.0</v>
+      </c>
+      <c r="E11">
         <v>-3159000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>3270000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>133492000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>1599000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>1524000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>2199000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>1512000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>2007000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>1317000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>1474000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>1061000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>2303000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>599000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-8844000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>329000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>416000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>262000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>177000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>149000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>209000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>57000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>128000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>66000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>679000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>61000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>38000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>36000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>36000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>3000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>1000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>605000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>613000.0</v>
       </c>
       <c r="O12">
         <v>607000.0</v>
       </c>
       <c r="P12">
+        <v>605000.0</v>
+      </c>
+      <c r="Q12">
+        <v>613000.0</v>
+      </c>
+      <c r="R12">
+        <v>607000.0</v>
+      </c>
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>2000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>3000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>479000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>303000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>312000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>312000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>477000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>679000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>6151000.0</v>
+      </c>
+      <c r="C13">
+        <v>6827000.0</v>
+      </c>
+      <c r="D13">
+        <v>7831000.0</v>
+      </c>
+      <c r="E13">
         <v>10381000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>12196000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>12290000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>12469000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>12696000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>12853000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>12082000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>11979000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>11877000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>11489000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>10535000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>9906000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>7193000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>3222000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>1087000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>57000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>96000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>21000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>23000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>287000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>302000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>431000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>150000.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-93400000.0</v>
+      </c>
+      <c r="C15">
+        <v>-76164000.0</v>
+      </c>
+      <c r="D15">
+        <v>-110232000.0</v>
+      </c>
+      <c r="E15">
         <v>-60291000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-72019000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-208193000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-70788000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-78364000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-69184000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-70105000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-71982000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-70304000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-89538000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-106869000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-93680000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-98858000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-96306000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-89834000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-71709000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-68595000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-68163000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-62634000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-37841000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-30156000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-22938000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-26638000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>104</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-110232000.0</v>
+      </c>
+      <c r="E16">
         <v>-60291000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>-72019000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>-208193000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>-70788000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>-78364000.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-70304000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-89538000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-106869000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-93680000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-98858000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-96306000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-89834000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-71709000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-68595000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-68163000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-62634000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-37841000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-30156000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-22938000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-26638000.0</v>
       </c>
-      <c r="Y16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-93400000.0</v>
+      </c>
+      <c r="C17">
+        <v>-76164000.0</v>
+      </c>
+      <c r="D17">
+        <v>-110232000.0</v>
+      </c>
+      <c r="E17">
         <v>-60291000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-72019000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-208193000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-70788000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-78364000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-69184000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-70105000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-71982000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-70304000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-89538000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-106869000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-93680000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-98858000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-96306000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-89834000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-71709000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-68595000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-68163000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-62634000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-37841000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-30156000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-22938000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-26638000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>6151000.0</v>
+      </c>
+      <c r="C18">
+        <v>6827000.0</v>
+      </c>
+      <c r="D18">
+        <v>7831000.0</v>
+      </c>
+      <c r="E18">
         <v>10381000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>12196000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>12290000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>12408000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>12658000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>12817000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>12046000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>11976000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>11876000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>10884000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>9928000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>9301000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>6580000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2615000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>1082000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>57000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>96000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-458000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-280000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-287000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-302000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-431000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-150000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>10176000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>6412000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="R19"/>
+      <c r="S19">
         <v>796000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-956000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-352000.0</v>
       </c>
-      <c r="T19"/>
-[...1 lines deleted...]
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-65536000.0</v>
+      </c>
+      <c r="C21">
+        <v>-77786000.0</v>
+      </c>
+      <c r="D21">
+        <v>-79853000.0</v>
+      </c>
+      <c r="E21">
         <v>-73311000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-80618000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-87483000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-80258000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-89120000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-79381000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-80600000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-81214000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-81468000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-100357000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-115377000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-100030000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-104058000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-108192000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-90296000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-71091000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-67374000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-67155000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-61612000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-37043000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-29686000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-22561000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-26229000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>357517000.0</v>
+      </c>
+      <c r="C23">
+        <v>354443000.0</v>
+      </c>
+      <c r="D23">
+        <v>351006000.0</v>
+      </c>
+      <c r="E23">
         <v>332224000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>322801000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>316512000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>305779000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>299768000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>278318000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>266955000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>255389000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>245559000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>249778000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>248770000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>226126000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>219381000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>210697000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>168551000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>136727000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>123392000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>112905000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>99007000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>66911000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>54243000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>43235000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>44186000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>18969000.0</v>
+      </c>
+      <c r="C25">
+        <v>16839000.0</v>
+      </c>
+      <c r="D25">
+        <v>16883000.0</v>
+      </c>
+      <c r="E25">
         <v>14933000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>12269000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>10848000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>10941000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>10715000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>10419000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>10691000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>10363000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>9926000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>9508000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>9115000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>9624000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>9303000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>8692000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>2102000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>2047000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>2225000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1978000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1659000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>811000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>728000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>669000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>629000.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:25">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>96882000.0</v>
+      </c>
+      <c r="C26">
+        <v>95770000.0</v>
+      </c>
+      <c r="D26">
+        <v>89363000.0</v>
+      </c>
+      <c r="E26">
         <v>83146000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>79091000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>72253000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>74626000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>70453000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>63602000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>58321000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>56446000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>52306000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>54161000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>55263000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>53904000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>52234000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>54989000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>45881000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>42644000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>34773000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>31037000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>27820000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>20178000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>14925000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>13476000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>13865000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>123545000.0</v>
+      </c>
+      <c r="C27">
+        <v>132111000.0</v>
+      </c>
+      <c r="D27">
+        <v>136829000.0</v>
+      </c>
+      <c r="E27">
         <v>126562000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>127879000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>133881000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>128065000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>123713000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>119617000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>115830000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>101478000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>98249000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>98262000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>99171000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>87254000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>83953000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>79000000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>60641000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>42115000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>41311000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>40970000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>36180000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>23713000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>19974000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>16302000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>17751000.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:25">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>56327000.0</v>
+      </c>
+      <c r="C28">
+        <v>50497000.0</v>
+      </c>
+      <c r="D28">
+        <v>50494000.0</v>
+      </c>
+      <c r="E28">
         <v>51494000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>51474000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>48679000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>46078000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>52342000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>44400000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>42667000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>46822000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>51239000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>48433000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>51753000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>45197000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>42188000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>40447000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>34890000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>27719000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>26951000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>22110000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>16724000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>9185000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>9003000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>5914000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>4957000.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>6376000.0</v>
+      </c>
+      <c r="C29">
+        <v>5763000.0</v>
+      </c>
+      <c r="D29">
+        <v>37421000.0</v>
+      </c>
+      <c r="E29">
         <v>-3159000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>3270000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>133492000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1599000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1524000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>2199000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1512000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>2007000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>1317000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1474000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1061000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>2303000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>599000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-8844000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>329000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>416000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>262000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>177000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>149000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>209000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>57000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>128000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>66000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>276754000.0</v>
+      </c>
+      <c r="C30">
+        <v>276478000.0</v>
+      </c>
+      <c r="D30">
+        <v>284913000.0</v>
+      </c>
+      <c r="E30">
         <v>264373000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>262327000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>259980000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>248769000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>246508000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>227619000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>216818000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>207123000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>201794000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>205831000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>206187000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>186355000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>178375000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>174436000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>141412000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>112478000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>103035000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>94117000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>80724000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>53076000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>43902000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>35692000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>36573000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-21488000.0</v>
+      </c>
+      <c r="C31">
+        <v>7385000.0</v>
+      </c>
+      <c r="D31">
+        <v>7042000.0</v>
+      </c>
+      <c r="E31">
         <v>9861000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>11869000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>12782000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>11069000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>12280000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>12396000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>12007000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>11239000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>12481000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>12293000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>9569000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>8653000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>5799000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>3042000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>791000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-202000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-959000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-831000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-873000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-589000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-413000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-249000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-343000.0</v>
       </c>
-      <c r="Y31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>291981000.0</v>
+      </c>
+      <c r="C32">
+        <v>276657000.0</v>
+      </c>
+      <c r="D32">
+        <v>271153000.0</v>
+      </c>
+      <c r="E32">
         <v>258913000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>242183000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>229029000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>225521000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>210648000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>198937000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>186355000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>174175000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>164165000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>149421000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>133393000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>126096000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>115323000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>102505000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>78255000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>65636000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>56018000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>45750000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>37395000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>29868000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>24557000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>20674000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>17957000.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="AB32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>193302000.0</v>
+      </c>
+      <c r="C2">
         <v>322086000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>202406000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1672051000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>399112000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47680000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42485000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>713000</v>
+      </c>
+      <c r="C3">
         <v>27136000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18765000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18812000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10294000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6265000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2853000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>1271793000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>75651000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>2856000.0</v>
+      </c>
+      <c r="C6">
         <v>-128784000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>119680000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1469645000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1272939000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>351432000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5195000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>96938000.0</v>
+      </c>
+      <c r="C7">
         <v>-46622000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-20156000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-35368000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>55639000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17673000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20228000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-59082000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-52061000.0</v>
+      </c>
+      <c r="C9">
         <v>-21174000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-61949000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-44442000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-59082000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8320000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-18986000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-3567000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4702000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>96166000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>113066000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>56494000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>49118000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>154621000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90295000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18975000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4311000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-87092000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1655000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-30501000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-9904000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>54933000.0</v>
+      </c>
+      <c r="C14">
         <v>42766000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38912000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29721000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7909000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2837000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1855000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>11356000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>196158000.0</v>
+      </c>
+      <c r="C16">
         <v>193302000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>322086000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>202406000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1672051000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>399112000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47680000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>75903000.0</v>
+      </c>
+      <c r="C18">
         <v>6592000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-87139000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-212099000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-105882000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-72835000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47277000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>360893000.0</v>
+      </c>
+      <c r="C19">
         <v>-218397000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>140590000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1312666000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6265000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-334000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1388562000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>419313000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>51871000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-143000.0</v>
       </c>
       <c r="G21">
         <v>-143000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21">
+        <v>-143000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-450735000.0</v>
+      </c>
+      <c r="C22">
         <v>-288441000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-338693000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-378678000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-271101000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-117573000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-76567000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>-160753000.0</v>
+      </c>
+      <c r="C23">
         <v>55885000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>47464000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36308000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18562000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>424121000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>52770000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-24217000.0</v>
+      </c>
+      <c r="C24">
         <v>-25276000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-17461000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-13859000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9449000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2982000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>77893000.0</v>
+      </c>
+      <c r="C25">
         <v>58494000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34693000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26572000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24076000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14581000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5714000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>-200012000.0</v>
+      </c>
+      <c r="C26">
         <v>-21000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>19147000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19159000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11356000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>424121000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>52770000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>297587000.0</v>
+      </c>
+      <c r="C27">
         <v>267531000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>216870000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>164466000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>87889000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15912000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4346000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-160753000.0</v>
+      </c>
+      <c r="C28">
         <v>55885000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47464000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36308000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1387124000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>423978000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52770000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>76616000.0</v>
+      </c>
+      <c r="C29">
         <v>33728000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-68374000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-193287000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-95588000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-66570000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-44424000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>86993000.0</v>
+      </c>
+      <c r="C30">
         <v>-218397000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>140590000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1312666000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19743000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6265000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3187000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>171648000.0</v>
+      </c>
+      <c r="C2">
+        <v>196158000.0</v>
+      </c>
+      <c r="D2">
+        <v>151968000.0</v>
+      </c>
+      <c r="E2">
         <v>281776000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>192261000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>193302000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>304984000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>272360000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>264358000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>322086000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>191557000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>197413000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>215219000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>202406000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>274619000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>334348000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>769079000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1672051000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1668061000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1688803000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>366278000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>399112000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>422606000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>173658000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>188114000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>47680000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>4346000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>6691000</v>
+      </c>
+      <c r="C3">
+        <v>424000</v>
+      </c>
+      <c r="D3">
+        <v>6749000</v>
+      </c>
+      <c r="E3">
         <v>5146000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>6184000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>6851000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>5526000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>5494000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>7796000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>8320000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>4525000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>7368000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>3325000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>3547000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>3459000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>5030000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>4789000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>5534000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1773000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>3984000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>2744000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1793000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>2319000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>2127000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>894000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>925000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>3360000000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O4">
+        <v>12813000.0</v>
+      </c>
+      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4"/>
+      <c r="S4">
+        <v>-902972000.0</v>
+      </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O5">
+        <v>-1211000.0</v>
+      </c>
+      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5"/>
+      <c r="S5">
+        <v>6398000.0</v>
+      </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>43142000.0</v>
+      </c>
+      <c r="C6">
+        <v>-24510000.0</v>
+      </c>
+      <c r="D6">
+        <v>17659000.0</v>
+      </c>
+      <c r="E6">
         <v>-117280000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>89515000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-1041000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-111682000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>32624000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>8002000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-57728000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>130529000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-5856000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-17806000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>12813000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-72213000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-59729000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-434731000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-902972000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>3990000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-20742000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>1322525000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-32834000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-23494000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>248948000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-14456000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>140434000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-1079000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-42822000.0</v>
+      </c>
+      <c r="C7">
+        <v>1176000.0</v>
+      </c>
+      <c r="D7">
+        <v>-4240000.0</v>
+      </c>
+      <c r="E7">
         <v>-27382000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-32758000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>161318000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-33981000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-24580000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-16761000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>28700000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-13467000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-24194000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>10814000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>6691000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>11619000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-5703000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-39090000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-2194000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>31885000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>14815000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-3332000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>12271000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>3406000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>3554000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>3707000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>7006000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O8">
+        <v>23583000.0</v>
+      </c>
+      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8"/>
+      <c r="S8">
+        <v>14779000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-39399000.0</v>
+      </c>
+      <c r="C9">
+        <v>108222000.0</v>
+      </c>
+      <c r="D9">
+        <v>-90378000.0</v>
+      </c>
+      <c r="E9">
         <v>-18092000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-24171000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>80580000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-71154000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-9278000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-21653000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>80911000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-80795000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-9080000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>4343000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>23583000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-31743000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-13179000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-14299000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>14779000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-32760000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-15983000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-16656000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>6317000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-12622000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-4394000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-5581000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>14277000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>435000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-11673000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-198000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>11871000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>31087000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>20977000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-779000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>3935000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-2583000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>676000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2649000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-4309000.0</v>
       </c>
-      <c r="Y10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:25">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2101000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>12781000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-9165000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>56934000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>1853000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>18674000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>18705000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>58687000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>21780000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>25108000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>7491000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>14233000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>11010000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-584000.0</v>
       </c>
-      <c r="Y11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:25">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>49906000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>45790000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>56488000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>39822000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>42178000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>40021000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>32600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>25073000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>28879000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>22812000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>13531000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>5160000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2357000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>4943000.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-17215000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-6310000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-20256000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-13572000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>5623000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-43465000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-35678000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>5958000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>9018000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-11784000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-1537000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-6285000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-1722000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-6687000.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>18969000.0</v>
+      </c>
+      <c r="C14">
+        <v>16839000.0</v>
+      </c>
+      <c r="D14">
+        <v>16883000.0</v>
+      </c>
+      <c r="E14">
         <v>14933000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>12269000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>10848000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>10941000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>10715000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>10419000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>10691000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>10363000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>9926000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>9508000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>9115000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>9624000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>9303000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>8692000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>2102000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>2047000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>2225000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>1978000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1659000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>811000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>728000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>669000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>629000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>7050000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>214790000.0</v>
+      </c>
+      <c r="C16">
+        <v>171648000.0</v>
+      </c>
+      <c r="D16">
+        <v>169627000.0</v>
+      </c>
+      <c r="E16">
         <v>164496000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>281776000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>192261000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>193302000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>304984000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>272360000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>264358000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>322086000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>191557000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>197413000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>215219000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>202406000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>274619000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>334348000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>769079000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>1672051000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>1668061000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>1688803000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>366278000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>399112000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>422606000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>173658000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>188114000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>3267000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>-13236000.0</v>
+      </c>
+      <c r="C18">
+        <v>38069000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2378000.0</v>
+      </c>
+      <c r="E18">
         <v>15868000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-7227000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>45423000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-8927000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-12668000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-5496000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>33683000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-10707000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-29598000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-15228000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-31606000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-25528000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-64771000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-66915000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-54885000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-7358000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-21196000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-44737000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-32591000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-25613000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-19896000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-14606000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-12720000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>3405000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>46656000.0</v>
+      </c>
+      <c r="C19">
+        <v>-55099000.0</v>
+      </c>
+      <c r="D19">
+        <v>122776000.0</v>
+      </c>
+      <c r="E19">
         <v>159440000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>131234000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-65592000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-132499000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>29723000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-9357000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-106264000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>113029000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>12853000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-16402000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>34657000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-66674000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>2142000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-384579000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-852991000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-6000000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-3984000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-2744000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-5242000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-2319000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-2127000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-894000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-925000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="N20">
-[...3 lines deleted...]
-      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>1000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>1388563000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...4 lines deleted...]
-      </c>
+      <c r="S21"/>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21">
         <v>-20000000.0</v>
       </c>
       <c r="W21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="Z21">
         <v>-143000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-143000.0</v>
       </c>
-      <c r="Y21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:25">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-93400000.0</v>
+      </c>
+      <c r="C22">
+        <v>-76164000.0</v>
+      </c>
+      <c r="D22">
+        <v>-110232000.0</v>
+      </c>
+      <c r="E22">
         <v>-60291000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-72019000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-208193000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-70788000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-78364000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-69184000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-70105000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-71982000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-70304000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-89538000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-106869000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-93680000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-98858000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-96306000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-89834000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-71709000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-68595000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-68163000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-62634000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-37841000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-30156000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-22938000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-26638000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>9778000.0</v>
+      </c>
+      <c r="C23">
+        <v>882000.0</v>
+      </c>
+      <c r="D23">
+        <v>-84486000.0</v>
+      </c>
+      <c r="E23">
         <v>1381000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-40676000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>12277000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>24218000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>10075000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>15059000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>6533000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>23682000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>3521000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>10499000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>9762000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>16530000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>2900000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>11974000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>4904000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>17348000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>454000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1387405000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>1917000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1812000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>268870000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>260000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>153179000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-2530000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-56000.0</v>
+      </c>
+      <c r="C24">
+        <v>-7410000.0</v>
+      </c>
+      <c r="D24">
+        <v>-6555000.0</v>
+      </c>
+      <c r="E24">
         <v>-5037000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-5920000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-6705000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-5332000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-5267000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-7243000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-7434000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-4338000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-6745000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-3293000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-3085000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-3333000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-4304000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-3496000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-2726000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-7388000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-2401000.0</v>
       </c>
-      <c r="S24">
-[...2 lines deleted...]
-      <c r="T24">
+      <c r="V24">
+        <v>3449000.0</v>
+      </c>
+      <c r="W24">
         <v>-1013000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-670000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-894000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-771000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-647000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-8115000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>18594000.0</v>
+      </c>
+      <c r="C25">
+        <v>21753000.0</v>
+      </c>
+      <c r="D25">
+        <v>22253000.0</v>
+      </c>
+      <c r="E25">
         <v>18413000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>17581000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>19646000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>16314000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>14867000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>13149000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>14164000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>15342000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>7429000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>4467000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>7455000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>4220000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-10170000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>23577000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>8945000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>6496000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>6980000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>6131000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>4469000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>4252000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>3510000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>3262000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>3557000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-73000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-98070000.0</v>
+      </c>
+      <c r="E26">
         <v>-49249000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>-52693000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>12277000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>55885000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>8800000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>21000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-21000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>12731000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="M26"/>
+      <c r="N26">
         <v>6416000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>9762000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>19159000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>19964000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>17064000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>4904000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>11356000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>1397192000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>1394390000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>3743000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>424121000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>153179000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>92114000.0</v>
+      </c>
+      <c r="C27">
+        <v>74889000.0</v>
+      </c>
+      <c r="D27">
+        <v>79707000.0</v>
+      </c>
+      <c r="E27">
         <v>75341000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>73884000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>68655000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>74113000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>70188000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>64677000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>58553000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>53562000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>54913000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>52846000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>55549000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>46148000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>45687000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>41001000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>31630000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>25696000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>27363000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>21393000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>13437000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>6078000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>4595000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>1588000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>3651000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>9778000.0</v>
+      </c>
+      <c r="C28">
+        <v>882000.0</v>
+      </c>
+      <c r="D28">
+        <v>-84486000.0</v>
+      </c>
+      <c r="E28">
         <v>-47868000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-40676000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>12277000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>24218000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>10075000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>15059000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>6533000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>23682000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>3521000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>10499000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>9762000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>16530000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>2900000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>11974000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>4904000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>17348000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>454000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1367405000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1917000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1812000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>268870000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>117000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>153179000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-2530000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-6545000.0</v>
+      </c>
+      <c r="C29">
+        <v>38493000.0</v>
+      </c>
+      <c r="D29">
+        <v>4371000.0</v>
+      </c>
+      <c r="E29">
         <v>21014000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-1043000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>52274000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-3401000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-7174000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>2300000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>42003000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-6182000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-22230000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-11903000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-28059000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-22069000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-59741000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-62126000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-49351000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-5585000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-17212000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-41993000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-30798000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-23294000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-17769000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-13712000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-11795000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>6765000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>39909000.0</v>
+      </c>
+      <c r="C30">
+        <v>-63885000.0</v>
+      </c>
+      <c r="D30">
+        <v>111777000.0</v>
+      </c>
+      <c r="E30">
         <v>-90426000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>131234000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-65592000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-132499000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>29723000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-9357000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-106264000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>113029000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>12853000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-16402000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>31110000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-66674000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-2888000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-384579000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-858525000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-7773000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-3984000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-2744000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-5242000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-2319000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-2127000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-894000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-925000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-8031000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>