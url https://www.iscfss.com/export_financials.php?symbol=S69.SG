--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -860,2585 +866,2742 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>79069000.0</v>
+      </c>
+      <c r="C2">
         <v>84162000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45682000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71759000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70770000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68591000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93012000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>127473000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>137714000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105885000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>95157000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76324000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>19672000.0</v>
+      </c>
+      <c r="C7">
         <v>2096000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2141000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2410000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3554000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1347000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2782000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>401000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>62000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>43000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>72648000.0</v>
       </c>
       <c r="C8">
         <v>72648000.0</v>
       </c>
       <c r="D8">
         <v>72648000.0</v>
       </c>
       <c r="E8">
         <v>72648000.0</v>
       </c>
       <c r="F8">
         <v>72648000.0</v>
       </c>
       <c r="G8">
         <v>72648000.0</v>
       </c>
       <c r="H8">
         <v>72648000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>72648000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>37468000.0</v>
+      </c>
+      <c r="C10">
         <v>38312000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37076000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35977000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50963000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64739000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47106000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59180000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73080000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65153000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64048000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>58297000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40548000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>80646000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>81023000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>72648000.0</v>
       </c>
       <c r="F13">
         <v>72648000.0</v>
       </c>
       <c r="G13">
         <v>72648000.0</v>
       </c>
       <c r="H13">
         <v>72648000.0</v>
       </c>
       <c r="I13">
         <v>72648000.0</v>
       </c>
       <c r="J13">
         <v>72648000.0</v>
       </c>
       <c r="K13">
         <v>72648000.0</v>
       </c>
       <c r="L13">
         <v>72648000.0</v>
       </c>
       <c r="M13">
         <v>72648000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>72648000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>904841914.0</v>
       </c>
       <c r="C14">
         <v>904841914.0</v>
       </c>
       <c r="D14">
-        <v>904842000.0</v>
+        <v>904841914.0</v>
       </c>
       <c r="E14">
         <v>904842000.0</v>
       </c>
       <c r="F14">
-        <v>895842000.0</v>
+        <v>904842000.0</v>
       </c>
       <c r="G14">
         <v>895842000.0</v>
       </c>
       <c r="H14">
         <v>895842000.0</v>
       </c>
       <c r="I14">
         <v>895842000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>895842000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>3062000.0</v>
+      </c>
+      <c r="C20">
         <v>3119000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3162000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3138000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3126000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2938000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6958000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>8698000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>13432000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>14129000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>15229000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7670000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5565000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>326000.0</v>
+      </c>
+      <c r="C21">
         <v>299000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>422000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>382000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>346000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3230000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7368000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>377000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>592000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>795000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1944000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3649000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>130153000.0</v>
+      </c>
+      <c r="C22">
         <v>122259000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>126587000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>162971000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>133688000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107688000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>120078000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>144995000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>168465000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>152901000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>135743000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>98599000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>67925000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>9876000.0</v>
+      </c>
+      <c r="C24">
         <v>1846000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10940000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6395000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14757000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9701000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9509000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3282000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10278000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>15007000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>20540000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6514000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14111000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>9701000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10372000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>7744000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11058000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>27705000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24255000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>21396000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18710000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12576000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>147862000.0</v>
+      </c>
+      <c r="C28">
         <v>131546000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>155060000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>165796000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>129691000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71227000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>79484000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>155456000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>166440000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>318247000.0</v>
+      </c>
+      <c r="C29">
         <v>297156000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>316871000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>340756000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>331425000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>277600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>265885000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>351365000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>377047000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>181850000.0</v>
+      </c>
+      <c r="C30">
         <v>166214000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>153116000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169897000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>159136000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134796000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>127535000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>181161000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>223510000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>207750000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>179357000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>184661000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>165909000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>135584000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>147299000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>138264000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>131795000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>127531000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>123575000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>105077000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>99777000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>109420000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>98226000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>86383000.0</v>
+      </c>
+      <c r="C32">
         <v>75700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>87501000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>98123000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115415000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106797000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>101518000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87019000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>71051000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>77238000.0</v>
+      </c>
+      <c r="C33">
         <v>62474000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>57819000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>59202000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>64182000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>55933000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>57440000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>62559000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>85690000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>82042000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>24356000.0</v>
+      </c>
+      <c r="C35">
         <v>4785000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13487000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8692000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18202000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10992000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11724000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5117000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11726000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15845000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>927000.0</v>
+      </c>
+      <c r="C36">
         <v>962000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>57440000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>62559000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>143000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1068000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>9590000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10513000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8273000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6920000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6980000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>6403000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>7739000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>10263000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>11234000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8633000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>6635000.0</v>
+      </c>
+      <c r="C39">
         <v>5388000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>11208000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2046000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>877000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3581000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2232000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2733000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2200000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>31511000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23701000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>33595000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>41108000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>67047000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>40832000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>44863000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36818000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>28538000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>18037000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1432000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1424000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1291000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1352000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1523000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1386000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>813000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1012000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>828000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>740000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>2013000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6196000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6659000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3694000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4416000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>15034000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1294000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-2791000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>4275000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>4477000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>49571000.0</v>
+      </c>
+      <c r="C45">
         <v>50552000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54858000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>53977000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>64107000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>61883000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>59499000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>24416000.0</v>
+      </c>
+      <c r="C46">
         <v>27086000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29065000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30415000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33980000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35276000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>30415000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>33980000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>33800000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>35276000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>35323000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>37630000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>35200000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>34853000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>37862000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>36009000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>52370000.0</v>
+      </c>
+      <c r="C48">
         <v>50077000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>49561000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>64392000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>71997000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>63063000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>63689000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>60401000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>50581000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>46719000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>46680000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>42847000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>31051000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>175454000.0</v>
+      </c>
+      <c r="C50">
         <v>168012000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>181196000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>195378000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>165897000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>126759000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>117081000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>211354000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>229242000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>189375000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>28233000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>43591000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>138413000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>87045000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>211354000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>229242000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>189375000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>28233000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>43591000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>138413000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>5027000.0</v>
+      </c>
+      <c r="C53">
         <v>9676000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7655000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9809000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10715000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>15907000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>33917000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>70953000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>810000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>812000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>520000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>591000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>542000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>456299000.0</v>
+      </c>
+      <c r="C55">
         <v>412128000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>399478000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>457518000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>437797000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>396715000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>389657000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>521080000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>554288000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>512602000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>465121000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>425204000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>343476000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>379061000.0</v>
+      </c>
+      <c r="C56">
         <v>349654000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>341659000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>398316000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>373615000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>340782000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>332217000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>458521000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>468598000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>430560000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>382585000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>347784000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>277044000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>292678000.0</v>
+      </c>
+      <c r="C57">
         <v>273954000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>254158000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>300193000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>258200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>233985000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>230699000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>371502000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>397547000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>371970000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>324141000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>295592000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>218659000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>317034000.0</v>
+      </c>
+      <c r="C58">
         <v>278739000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>267645000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>308885000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>276402000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>255081000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>250362000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>376619000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>409273000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>387815000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>345737000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>302970000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>233514000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>132917000.0</v>
+      </c>
+      <c r="C60">
         <v>127298000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>124735000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>138983000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>150771000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>141634000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>139295000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>136729000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>137527000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>119925000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>115801000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>119034000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>107440000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-736000.0</v>
       </c>
-      <c r="H61"/>
+      <c r="H61">
+        <v>-736000.0</v>
+      </c>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>113600000.0</v>
+      </c>
+      <c r="C2">
+        <v>79069000.0</v>
+      </c>
+      <c r="D2">
         <v>85260000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>84162000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>63437000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>45682000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>51554000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>51554000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>71759000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>71759000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>91693000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>91693000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>66063000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66063000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>58946000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>58946000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>70770000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>70770000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>95229000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>95229000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>68591000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>95159000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>102430000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>136984000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>93012000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>175871000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>177491000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>169260000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>127473000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>164100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>164195000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>162513000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>137714000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>183092000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>2096000.0</v>
+        <v>19672000.0</v>
       </c>
       <c r="D7"/>
       <c r="E7">
+        <v>2096000.0</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7">
         <v>2141000.0</v>
       </c>
-      <c r="F7"/>
-[...1 lines deleted...]
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
         <v>2410000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>3554000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7">
         <v>1347000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7">
         <v>2782000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>72648000.0</v>
       </c>
       <c r="C8">
         <v>72648000.0</v>
       </c>
       <c r="D8">
         <v>72648000.0</v>
       </c>
       <c r="E8">
         <v>72648000.0</v>
       </c>
       <c r="F8">
         <v>72648000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>72648000.0</v>
+      </c>
       <c r="H8">
         <v>72648000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>72648000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>72648000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>72648000.0</v>
       </c>
       <c r="O8"/>
-      <c r="P8"/>
+      <c r="P8">
+        <v>72648000.0</v>
+      </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>36614000.0</v>
+      </c>
+      <c r="C10">
+        <v>37468000.0</v>
+      </c>
+      <c r="D10">
         <v>38701000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>38312000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>36419000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>37076000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36374000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35977000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
-        <v>42392000.0</v>
+        <v>35977000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
-        <v>50963000.0</v>
+        <v>42392000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
-        <v>44659000.0</v>
+        <v>50963000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
-        <v>64739000.0</v>
+        <v>44659000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
-        <v>46395000.0</v>
+        <v>64739000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
+        <v>46395000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
         <v>47106000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>48282000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>46924000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>58718000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>59180000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>48755000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>68027000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>96124000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>73080000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>74505000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>56119000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>78616000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>65153000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>57985000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
+      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12">
-        <v>64789000.0</v>
+        <v>80646000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
+        <v>64789000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>81023000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>79103000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>82578000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>102446000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>130133000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13">
         <v>72648000.0</v>
       </c>
       <c r="I13">
         <v>72648000.0</v>
       </c>
       <c r="J13">
         <v>72648000.0</v>
       </c>
       <c r="K13">
         <v>72648000.0</v>
       </c>
       <c r="L13">
         <v>72648000.0</v>
       </c>
       <c r="M13">
         <v>72648000.0</v>
       </c>
       <c r="N13">
         <v>72648000.0</v>
       </c>
       <c r="O13">
         <v>72648000.0</v>
       </c>
       <c r="P13">
@@ -3473,4380 +3636,4639 @@
       </c>
       <c r="Z13">
         <v>72648000.0</v>
       </c>
       <c r="AA13">
         <v>72648000.0</v>
       </c>
       <c r="AB13">
         <v>72648000.0</v>
       </c>
       <c r="AC13">
         <v>72648000.0</v>
       </c>
       <c r="AD13">
         <v>72648000.0</v>
       </c>
       <c r="AE13">
         <v>72648000.0</v>
       </c>
       <c r="AF13">
         <v>72648000.0</v>
       </c>
       <c r="AG13">
         <v>72648000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>72648000.0</v>
+      </c>
+      <c r="AI13">
+        <v>72648000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>904841914.0</v>
       </c>
       <c r="C14">
         <v>904841914.0</v>
       </c>
       <c r="D14">
         <v>904841914.0</v>
       </c>
       <c r="E14">
         <v>904841914.0</v>
       </c>
       <c r="F14">
-        <v>904842000.0</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>904841914.0</v>
+      </c>
+      <c r="G14">
+        <v>904841914.0</v>
+      </c>
       <c r="H14">
         <v>904842000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>904842000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>904842000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
-        <v>895841914.0</v>
+        <v>904842000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14">
-        <v>895842000.0</v>
+        <v>895841914.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
-        <v>895841914.0</v>
+        <v>895842000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
+        <v>895841914.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14">
         <v>895842000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>645161300.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>662058800.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>662083300.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>780000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>653949000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>680666700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>682894700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>716000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>662553200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>648076900.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>629767400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>632500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>664736800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>3058000.0</v>
+      </c>
+      <c r="C20">
+        <v>3062000.0</v>
+      </c>
+      <c r="D20">
         <v>3215000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3119000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3162000.0</v>
       </c>
       <c r="F20">
         <v>3122000.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>3162000.0</v>
+      </c>
       <c r="H20">
-        <v>3138000.0</v>
+        <v>3122000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
-        <v>3084000.0</v>
+        <v>3138000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
-        <v>3126000.0</v>
+        <v>3084000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20">
-        <v>2911000.0</v>
+        <v>3126000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20">
+        <v>2911000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>2938000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>6958000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>8698000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20">
         <v>13432000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20">
         <v>14129000.0</v>
       </c>
-      <c r="AG20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:33">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>274000.0</v>
+      </c>
+      <c r="C21">
+        <v>326000.0</v>
+      </c>
+      <c r="D21">
         <v>249000.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>195000.0</v>
+      </c>
+      <c r="F21">
         <v>262000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>422000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>350000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>382000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
-        <v>293000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
-        <v>346000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
-        <v>259000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
-        <v>3230000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21">
-        <v>6372000.0</v>
+        <v>3230000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21">
+        <v>6372000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
         <v>7368000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7494000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8266000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8832000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9062000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>9122000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>12608000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>13654000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>520000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>13906000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>14048000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>14053000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>719000.0</v>
       </c>
-      <c r="AG21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>144670000.0</v>
+      </c>
+      <c r="C22">
+        <v>130153000.0</v>
+      </c>
+      <c r="D22">
         <v>119527000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>122259000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>111022000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>126587000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>141482000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>141482000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>162971000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>162971000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>150470000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>150470000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>133688000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>133688000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>96141000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>96141000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>107688000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>107688000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>123445000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>123445000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>120078000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>101460000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>113068000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>135788000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>144995000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>149379000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>130770000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>119688000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>168465000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>138301000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>147789000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>146207000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>152901000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>155441000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>13488000.0</v>
+      </c>
+      <c r="C24">
+        <v>9876000.0</v>
+      </c>
+      <c r="D24">
         <v>10638000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1846000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>10940000.0</v>
       </c>
-      <c r="F24"/>
-[...1 lines deleted...]
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>6395000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>14757000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
+      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24">
-        <v>7233000.0</v>
+        <v>9701000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
+        <v>7233000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24">
         <v>10372000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>9577000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>12186000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5516000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3594000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>8179000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>8849000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>9867000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>10278000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>11452000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>12659000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>14050000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>15007000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>17186000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
+      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25">
-        <v>7233000.0</v>
+        <v>9701000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25">
+        <v>7233000.0</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25">
         <v>10372000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>9577000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12186000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5516000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3594000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>7744000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>10097000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>9853000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11004000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>11058000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>9826000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>25781000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>27135000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>27705000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>26406000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>25484000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>26977000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>24255000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>26890000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>149458000.0</v>
+      </c>
+      <c r="C28">
+        <v>147862000.0</v>
+      </c>
+      <c r="D28">
         <v>125800000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>131546000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="F28"/>
+      <c r="G28">
         <v>155060000.0</v>
       </c>
-      <c r="F28"/>
-[...1 lines deleted...]
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28">
         <v>165796000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>129691000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28">
         <v>71227000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>321173000.0</v>
+      </c>
+      <c r="C29">
+        <v>318247000.0</v>
+      </c>
+      <c r="D29">
         <v>297046000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>297156000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>118057000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>316871000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>125772000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>340756000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
-        <v>144968000.0</v>
+        <v>340756000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
-        <v>331425000.0</v>
+        <v>144968000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
-        <v>145709000.0</v>
+        <v>331425000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
-        <v>277600000.0</v>
+        <v>145709000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
+        <v>277600000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
         <v>132597000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>184547000.0</v>
+      </c>
+      <c r="C30">
+        <v>181850000.0</v>
+      </c>
+      <c r="D30">
         <v>166523000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>166214000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>154806000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>153116000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>156782000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>156782000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>178351000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>178351000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>200319000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>200319000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>169649000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>169649000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>160314000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>160314000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>146608000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>146608000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>119018000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>119018000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>127535000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>126072000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>139643000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>158956000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>181161000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>305564000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>263550000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>248323000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>223510000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>218654000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>228511000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>209169000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>207750000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>214955000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
         <v>122300000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>122300000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>135584000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>135584000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>141591000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>141591000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>147299000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>147299000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>142539000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>142539000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>138264000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>138264000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>126225000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>126225000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>131795000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>131726000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>130867000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>131988000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>127531000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>135150000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>126198000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>131316000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>123575000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>116832000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>115867000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>113393000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>105077000.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>84957000.0</v>
+      </c>
+      <c r="C32">
+        <v>86383000.0</v>
+      </c>
+      <c r="D32">
         <v>87117000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>75700000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>72347000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>87501000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>91362000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>98123000.0</v>
       </c>
       <c r="I32"/>
       <c r="J32">
-        <v>105978000.0</v>
+        <v>98123000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
-        <v>115415000.0</v>
+        <v>105978000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
-        <v>115713000.0</v>
+        <v>115415000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
-        <v>106797000.0</v>
+        <v>115713000.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32">
+        <v>106797000.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32">
         <v>92633000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>72635000.0</v>
+      </c>
+      <c r="C33">
+        <v>77238000.0</v>
+      </c>
+      <c r="D33">
         <v>65122000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>62474000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>56839000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>57819000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>56532000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>59202000.0</v>
       </c>
       <c r="I33"/>
       <c r="J33">
-        <v>60915000.0</v>
+        <v>59202000.0</v>
       </c>
       <c r="K33"/>
       <c r="L33">
-        <v>64182000.0</v>
+        <v>60915000.0</v>
       </c>
       <c r="M33"/>
       <c r="N33">
-        <v>58620000.0</v>
+        <v>64182000.0</v>
       </c>
       <c r="O33"/>
       <c r="P33">
-        <v>55933000.0</v>
+        <v>58620000.0</v>
       </c>
       <c r="Q33"/>
       <c r="R33">
-        <v>56501000.0</v>
+        <v>55933000.0</v>
       </c>
       <c r="S33"/>
       <c r="T33">
+        <v>56501000.0</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33">
         <v>57440000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>59924000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>62652000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>66123000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>15627000.0</v>
+      </c>
+      <c r="C35">
+        <v>24356000.0</v>
+      </c>
+      <c r="D35">
         <v>12496000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4785000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5086000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>13487000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>14639000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8692000.0</v>
       </c>
       <c r="I35"/>
       <c r="J35">
-        <v>11555000.0</v>
+        <v>8692000.0</v>
       </c>
       <c r="K35"/>
       <c r="L35">
-        <v>18202000.0</v>
+        <v>11555000.0</v>
       </c>
       <c r="M35"/>
       <c r="N35">
-        <v>18569000.0</v>
+        <v>18202000.0</v>
       </c>
       <c r="O35"/>
       <c r="P35">
-        <v>10992000.0</v>
+        <v>18569000.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35">
-        <v>8673000.0</v>
+        <v>10992000.0</v>
       </c>
       <c r="S35"/>
       <c r="T35">
+        <v>8673000.0</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35">
         <v>11724000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11235000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>13810000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7097000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>871000.0</v>
+      </c>
+      <c r="C36">
+        <v>927000.0</v>
+      </c>
+      <c r="D36">
         <v>1102000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>962000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>922000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="G36"/>
+      <c r="H36">
         <v>522000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36">
         <v>1191000.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36">
         <v>797000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
+      <c r="R36"/>
       <c r="S36"/>
       <c r="T36">
+        <v>218000.0</v>
+      </c>
+      <c r="U36"/>
+      <c r="V36">
         <v>57440000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>498000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>518000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>555000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
         <v>9618000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>9618000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>9590000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>9590000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>10590000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>10590000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>10513000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>10513000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>10127000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10127000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>8273000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>8273000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>7824000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>7824000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6920000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7009000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2675000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2725000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2714000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>6578000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>6619000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6907000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>6403000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>8212000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>8200000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>8225000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>7739000.0</v>
       </c>
-      <c r="AG38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:33">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>9794000.0</v>
+      </c>
+      <c r="C39">
+        <v>6635000.0</v>
+      </c>
+      <c r="D39">
         <v>11013000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5388000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>11596000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>10054000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>10054000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11208000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11208000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13422000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>13422000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2046000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2046000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7117000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7117000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5840000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5840000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4745000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4745000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3581000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2377000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2368000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2634000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2232000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3393000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4116000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3282000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2733000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3078000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3324000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>3253000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>2805000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
         <v>30100000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>30100000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>31511000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>31511000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>25225000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>25225000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>23701000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>23701000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>22709000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>22709000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>33595000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>33595000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>963000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>963000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>43108000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2430000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2382000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2881000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>67047000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5934000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4773000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>4376000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>40832000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5005000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4216000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3896000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>44863000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>3385000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41">
         <v>1527000.0</v>
       </c>
-      <c r="G41">
+      <c r="I41">
         <v>1527000.0</v>
       </c>
-      <c r="H41">
+      <c r="J41">
         <v>1432000.0</v>
       </c>
-      <c r="I41">
+      <c r="K41">
         <v>1432000.0</v>
       </c>
-      <c r="J41">
+      <c r="L41">
         <v>1495000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>1495000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1424000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1424000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1380000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1380000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1291000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1291000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1440000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1440000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1352000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1658000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1624000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1581000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1523000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1974000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1787000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1735000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1386000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1179000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1085000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>813000.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42">
         <v>1528000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1528000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2013000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2013000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2983000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2983000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>6196000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>6196000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>5640000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>5640000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>6659000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>6659000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2304000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2304000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3694000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2674000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>4214000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>5112000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>4029000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>5562000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>7742000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>12833000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>12351000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>5920000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>6297000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>6107000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1294000.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:33">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45">
-        <v>50552000.0</v>
+        <v>49571000.0</v>
       </c>
       <c r="D45"/>
       <c r="E45">
+        <v>50552000.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45">
         <v>54858000.0</v>
       </c>
-      <c r="F45"/>
-[...1 lines deleted...]
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45">
         <v>53977000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>23815000.0</v>
+      </c>
+      <c r="C46">
+        <v>24416000.0</v>
+      </c>
+      <c r="D46">
         <v>27375000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>27086000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>27421000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>29065000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>28715000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="I46"/>
+      <c r="J46">
         <v>30415000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47">
         <v>28715000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>28715000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>30415000.0</v>
       </c>
-      <c r="I47">
+      <c r="K47">
         <v>30415000.0</v>
       </c>
-      <c r="J47">
+      <c r="L47">
         <v>31865000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>31865000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>33980000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>33980000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>32833000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>32833000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>33800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>33800000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>32371000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>32371000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>35276000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>35324000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>37507000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>39179000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>35323000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>35590000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>36352000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>38248000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>37630000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>35815000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>35554000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>35694000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>35200000.0</v>
       </c>
-      <c r="AG47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>54173000.0</v>
+      </c>
+      <c r="C48">
+        <v>52370000.0</v>
+      </c>
+      <c r="D48">
         <v>50887000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>50077000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>44381000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>49561000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>51666000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>51666000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>64392000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>64392000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>69407000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>69407000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>71997000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>71997000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>68157000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>68157000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>63063000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>63063000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>58381000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>58381000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>63689000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>64634000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>63704000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>64479000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>61471000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>66798000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>59152000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>60225000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>53264000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>52906000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>51706000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>49427000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>46719000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>42671000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>172584000.0</v>
+      </c>
+      <c r="C50">
+        <v>175454000.0</v>
+      </c>
+      <c r="D50">
         <v>153863000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>168012000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="F50"/>
+      <c r="G50">
         <v>181196000.0</v>
       </c>
-      <c r="F50"/>
-[...1 lines deleted...]
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>195378000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
         <v>165897000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>126759000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>117081000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>114261000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>135698000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>170812000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>67832000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>226758000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>208443000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>215246000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>53214000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>200293000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>214988000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>223212000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>204425000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>209938000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52">
         <v>119000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>114261000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>135698000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>170812000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>67832000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>226758000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>208443000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>215246000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>53214000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>200293000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>214988000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>223212000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>204425000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>209938000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>15478000.0</v>
+      </c>
+      <c r="C53">
+        <v>5027000.0</v>
+      </c>
+      <c r="D53">
         <v>4854000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>9676000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>5400000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>7655000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>8980000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9809000.0</v>
       </c>
       <c r="I53"/>
       <c r="J53">
-        <v>3328000.0</v>
+        <v>9809000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53">
-        <v>10715000.0</v>
+        <v>3328000.0</v>
       </c>
       <c r="M53"/>
       <c r="N53">
-        <v>22411000.0</v>
+        <v>10715000.0</v>
       </c>
       <c r="O53"/>
       <c r="P53">
-        <v>15907000.0</v>
+        <v>22411000.0</v>
       </c>
       <c r="Q53"/>
       <c r="R53">
-        <v>18394000.0</v>
+        <v>15907000.0</v>
       </c>
       <c r="S53"/>
       <c r="T53">
+        <v>18394000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53">
         <v>33917000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>30821000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>35654000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>43728000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>619000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>675000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>2200000.0</v>
       </c>
-      <c r="AG53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:33">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>481247000.0</v>
+      </c>
+      <c r="C55">
+        <v>456299000.0</v>
+      </c>
+      <c r="D55">
         <v>416694000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>412128000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>382110000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>399478000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>410204000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>457518000.0</v>
       </c>
       <c r="I55"/>
       <c r="J55">
-        <v>470846000.0</v>
+        <v>457518000.0</v>
       </c>
       <c r="K55"/>
       <c r="L55">
-        <v>437797000.0</v>
+        <v>470846000.0</v>
       </c>
       <c r="M55"/>
       <c r="N55">
-        <v>389262000.0</v>
+        <v>437797000.0</v>
       </c>
       <c r="O55"/>
       <c r="P55">
-        <v>396715000.0</v>
+        <v>389262000.0</v>
       </c>
       <c r="Q55"/>
       <c r="R55">
-        <v>368498000.0</v>
+        <v>396715000.0</v>
       </c>
       <c r="S55"/>
       <c r="T55">
+        <v>368498000.0</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55">
         <v>389657000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>368936000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>400309000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>465947000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>521080000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>570736000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>548613000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>554163000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>554288000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>519687000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>519825000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>523014000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>512602000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>522163000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>408612000.0</v>
+      </c>
+      <c r="C56">
+        <v>379061000.0</v>
+      </c>
+      <c r="D56">
         <v>351572000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>349654000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>325271000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>341659000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>353672000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>353672000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>398316000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>398316000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>409931000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>409931000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>373615000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>373615000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>330642000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>330642000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>340782000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>340782000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>311997000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>311997000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>332217000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>309012000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>337657000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>399824000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>458521000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>509620000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>467253000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>468219000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>468598000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>435348000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>436539000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>438065000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>430560000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>432461000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>323655000.0</v>
+      </c>
+      <c r="C57">
+        <v>292678000.0</v>
+      </c>
+      <c r="D57">
         <v>264455000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>273954000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>252924000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>254158000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>262310000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>262310000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>300193000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>300193000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>303953000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>303953000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>258200000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>258200000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>214929000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>214929000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>233985000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>233985000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>219364000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>219364000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>230699000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>211850000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>240510000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>310677000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>371502000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>408563000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>390707000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>388882000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>397547000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>369398000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>370740000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>375571000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>371970000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>379229000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>339282000.0</v>
+      </c>
+      <c r="C58">
+        <v>317034000.0</v>
+      </c>
+      <c r="D58">
         <v>276951000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>278739000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>258010000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>267645000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>276949000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>308885000.0</v>
       </c>
       <c r="I58"/>
       <c r="J58">
-        <v>315508000.0</v>
+        <v>308885000.0</v>
       </c>
       <c r="K58"/>
       <c r="L58">
-        <v>276402000.0</v>
+        <v>315508000.0</v>
       </c>
       <c r="M58"/>
       <c r="N58">
-        <v>233498000.0</v>
+        <v>276402000.0</v>
       </c>
       <c r="O58"/>
       <c r="P58">
-        <v>255081000.0</v>
+        <v>233498000.0</v>
       </c>
       <c r="Q58"/>
       <c r="R58">
-        <v>235901000.0</v>
+        <v>255081000.0</v>
       </c>
       <c r="S58"/>
       <c r="T58">
+        <v>235901000.0</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58">
         <v>250362000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>229716000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>261176000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>325127000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>384351000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>418716000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>401343000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>400484000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>409273000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>382029000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>384484000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>390621000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>387815000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>397667000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>135101000.0</v>
+      </c>
+      <c r="C60">
+        <v>132917000.0</v>
+      </c>
+      <c r="D60">
         <v>132545000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>127298000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>118057000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>124735000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>125772000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>138983000.0</v>
       </c>
       <c r="I60"/>
       <c r="J60">
-        <v>144968000.0</v>
+        <v>138983000.0</v>
       </c>
       <c r="K60"/>
       <c r="L60">
-        <v>150771000.0</v>
+        <v>144968000.0</v>
       </c>
       <c r="M60"/>
       <c r="N60">
-        <v>145709000.0</v>
+        <v>150771000.0</v>
       </c>
       <c r="O60"/>
       <c r="P60">
-        <v>141634000.0</v>
+        <v>145709000.0</v>
       </c>
       <c r="Q60"/>
       <c r="R60">
-        <v>132597000.0</v>
+        <v>141634000.0</v>
       </c>
       <c r="S60"/>
       <c r="T60">
+        <v>132597000.0</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60">
         <v>139295000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>139220000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>139133000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>140820000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>136729000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>144272000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>138806000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>144970000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>137527000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>130738000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>129915000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>127446000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>119925000.0</v>
       </c>
-      <c r="AG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:33">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61">
         <v>-736000.0</v>
       </c>
       <c r="S61"/>
       <c r="T61">
         <v>-736000.0</v>
       </c>
-      <c r="U61">
-[...1 lines deleted...]
-      </c>
+      <c r="U61"/>
       <c r="V61">
         <v>-736000.0</v>
       </c>
       <c r="W61">
         <v>-736000.0</v>
       </c>
       <c r="X61">
         <v>-736000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61"/>
+      <c r="Y61">
+        <v>-736000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-736000.0</v>
+      </c>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>794045000.0</v>
+      </c>
+      <c r="C2">
         <v>730170000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>700121000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>832973000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>822920000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>685504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>737446000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1408498000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1387085000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1307607000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1131426000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>946597000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>745507000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>8560000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16230000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6045000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11325000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>35675000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23277000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24381000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21034000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11732000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>8744000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22305000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10753000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20825000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>41691000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28768000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>66423000.0</v>
+      </c>
+      <c r="C9">
         <v>58493000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>58830000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>73750000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>72973000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>45896000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54191000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>118609000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>105119000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>94976000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>90136000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>89465000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>71544000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>3723000.0</v>
+      </c>
+      <c r="C10">
         <v>737000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16475000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4031000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14099000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1619000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7253000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24163000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15671000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12284000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15145000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20857000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14397000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1664000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>214000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>697000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5706000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4125000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6937000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3841000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4708000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3002000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>11187000.0</v>
+      </c>
+      <c r="C12">
         <v>12211000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14426000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9394000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5254000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5269000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8944000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>1848000.0</v>
+      </c>
+      <c r="C13">
         <v>1675000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2238000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2556000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2325000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>251000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>107000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>878000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>480000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1166000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-456000.0</v>
+      </c>
+      <c r="C14">
         <v>820000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2495000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1071000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1450000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10104000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7939000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7732000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7488000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4862000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3583000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2522000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>2293000.0</v>
+      </c>
+      <c r="C15">
         <v>516000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-14831000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4624000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11139000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>261000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8032000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17655000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9550000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4558000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11035000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16085000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11206000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-4624000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11139000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>261000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8032000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17655000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9550000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4558000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11035000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16085000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11206000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>2749000.0</v>
+      </c>
+      <c r="C17">
         <v>-304000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17326000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5695000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12589000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1405000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6556000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>18457000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11546000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5347000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11304000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>16149000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11395000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-9339000.0</v>
+      </c>
+      <c r="C18">
         <v>-10536000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12188000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6838000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2929000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2613000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6330000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14318000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8719000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7123000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
-        <v>9008000.0</v>
+        <v>8582000.0</v>
       </c>
       <c r="C21">
+        <v>8952000.0</v>
+      </c>
+      <c r="D21">
         <v>-809000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1036000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13940000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1870000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7146000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25041000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16151000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12284000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15145000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21034000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11732000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>5148000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1444000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9556000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11749000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13183000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15340000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12087000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14180000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12355000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>2345000.0</v>
+      </c>
+      <c r="C25">
         <v>2780000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3091000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3381000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2952000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3865000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4628000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2807000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>48623000.0</v>
+      </c>
+      <c r="C28">
         <v>46251000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46923000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>53102000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>51424000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41713000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48424000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>72569000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>66006000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>64218000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>58102000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54251000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>47457000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>974000.0</v>
+      </c>
+      <c r="C29">
         <v>1041000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>851000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1664000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1510000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>214000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>697000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5706000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4125000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6937000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3841000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
-        <v>779655000.0</v>
+        <v>851886000.0</v>
       </c>
       <c r="C30">
+        <v>779711000.0</v>
+      </c>
+      <c r="D30">
         <v>759760000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>905687000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>881953000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>730776000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>806535000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1512238000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1400136000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1362397000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1201405000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1015028000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>805319000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>17884000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7607000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7606000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4705000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5012000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-177000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2665000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>860468000.0</v>
+      </c>
+      <c r="C32">
         <v>788663000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>758951000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>906723000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>895893000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>731400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>791637000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1527107000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1492204000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1402583000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1221562000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1036062000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>817051000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>390497000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>295007000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>163374000.0</v>
       </c>
       <c r="Q2">
         <v>172906000.0</v>
       </c>
@@ -7867,117 +8289,117 @@
       </c>
       <c r="W2">
         <v>372596000.0</v>
       </c>
       <c r="X2">
         <v>364345000.0</v>
       </c>
       <c r="Y2">
         <v>369053000.0</v>
       </c>
       <c r="Z2">
         <v>347783000.0</v>
       </c>
       <c r="AA2">
         <v>309455000.0</v>
       </c>
       <c r="AB2">
         <v>321729000.0</v>
       </c>
       <c r="AC2">
         <v>323002000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>-1513000.0</v>
       </c>
       <c r="C5">
         <v>-1513000.0</v>
       </c>
       <c r="D5">
         <v>435500.0</v>
       </c>
       <c r="E5">
         <v>435500.0</v>
       </c>
       <c r="F5">
         <v>3844500.0</v>
       </c>
       <c r="G5">
         <v>3844500.0</v>
       </c>
       <c r="H5">
         <v>4283500.0</v>
       </c>
       <c r="I5">
         <v>4283500.0</v>
       </c>
@@ -8022,150 +8444,150 @@
       </c>
       <c r="W5">
         <v>10337000.0</v>
       </c>
       <c r="X5">
         <v>677000.0</v>
       </c>
       <c r="Y5">
         <v>7284000.0</v>
       </c>
       <c r="Z5">
         <v>8514000.0</v>
       </c>
       <c r="AA5">
         <v>7013000.0</v>
       </c>
       <c r="AB5">
         <v>655000.0</v>
       </c>
       <c r="AC5">
         <v>6816000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>26616000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>19280000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>12399000.0</v>
       </c>
       <c r="Q9">
         <v>11706000.0</v>
       </c>
@@ -8186,51 +8608,51 @@
       </c>
       <c r="W9">
         <v>32624000.0</v>
       </c>
       <c r="X9">
         <v>25755000.0</v>
       </c>
       <c r="Y9">
         <v>26187000.0</v>
       </c>
       <c r="Z9">
         <v>26144000.0</v>
       </c>
       <c r="AA9">
         <v>23482000.0</v>
       </c>
       <c r="AB9">
         <v>23220000.0</v>
       </c>
       <c r="AC9">
         <v>23264000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>6877000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-5258000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>1080000.0</v>
       </c>
       <c r="Q10">
         <v>1887000.0</v>
       </c>
@@ -8249,51 +8671,51 @@
       <c r="V10">
         <v>4130000.0</v>
       </c>
       <c r="W10">
         <v>8306000.0</v>
       </c>
       <c r="X10">
         <v>1595000.0</v>
       </c>
       <c r="Y10">
         <v>5042000.0</v>
       </c>
       <c r="Z10">
         <v>5140000.0</v>
       </c>
       <c r="AA10">
         <v>3894000.0</v>
       </c>
       <c r="AB10">
         <v>6791000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>116500.0</v>
       </c>
       <c r="C11">
         <v>116500.0</v>
       </c>
       <c r="D11">
         <v>424500.0</v>
       </c>
       <c r="E11">
         <v>424500.0</v>
       </c>
       <c r="F11">
         <v>407500.0</v>
       </c>
       <c r="G11">
         <v>407500.0</v>
       </c>
       <c r="H11">
         <v>484000.0</v>
       </c>
       <c r="I11">
         <v>484000.0</v>
       </c>
@@ -8338,51 +8760,51 @@
       </c>
       <c r="W11">
         <v>2275000.0</v>
       </c>
       <c r="X11">
         <v>472000.0</v>
       </c>
       <c r="Y11">
         <v>1350000.0</v>
       </c>
       <c r="Z11">
         <v>1423000.0</v>
       </c>
       <c r="AA11">
         <v>880000.0</v>
       </c>
       <c r="AB11">
         <v>2392000.0</v>
       </c>
       <c r="AC11">
         <v>1666000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>1040000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>1573000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>1648000.0</v>
       </c>
       <c r="Q12">
         <v>1877000.0</v>
       </c>
@@ -8403,98 +8825,98 @@
       </c>
       <c r="W12">
         <v>3080000.0</v>
       </c>
       <c r="X12">
         <v>2930000.0</v>
       </c>
       <c r="Y12">
         <v>2672000.0</v>
       </c>
       <c r="Z12">
         <v>2501000.0</v>
       </c>
       <c r="AA12">
         <v>2187000.0</v>
       </c>
       <c r="AB12">
         <v>1645000.0</v>
       </c>
       <c r="AC12">
         <v>2288000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>293000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>42000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>47000.0</v>
       </c>
       <c r="Q13">
         <v>120000.0</v>
       </c>
       <c r="R13">
         <v>200000.0</v>
       </c>
       <c r="S13">
         <v>20000.0</v>
       </c>
       <c r="T13">
         <v>367000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>10055000.0</v>
       </c>
       <c r="K14">
         <v>10055000.0</v>
       </c>
       <c r="L14">
         <v>10104000.0</v>
       </c>
       <c r="M14">
         <v>10104000.0</v>
       </c>
       <c r="N14">
         <v>7864000.0</v>
       </c>
       <c r="O14">
@@ -8521,51 +8943,51 @@
       <c r="V14">
         <v>8464000.0</v>
       </c>
       <c r="W14">
         <v>8709000.0</v>
       </c>
       <c r="X14">
         <v>7488000.0</v>
       </c>
       <c r="Y14">
         <v>6920000.0</v>
       </c>
       <c r="Z14">
         <v>5426000.0</v>
       </c>
       <c r="AA14">
         <v>4947000.0</v>
       </c>
       <c r="AB14">
         <v>4862000.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>4744000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-4483000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>603000.0</v>
       </c>
       <c r="Q15">
         <v>2000000.0</v>
       </c>
@@ -8586,51 +9008,51 @@
       </c>
       <c r="W15">
         <v>5190000.0</v>
       </c>
       <c r="X15">
         <v>358000.0</v>
       </c>
       <c r="Y15">
         <v>3114000.0</v>
       </c>
       <c r="Z15">
         <v>3370000.0</v>
       </c>
       <c r="AA15">
         <v>2708000.0</v>
       </c>
       <c r="AB15">
         <v>4048000.0</v>
       </c>
       <c r="AC15">
         <v>3789000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-6363000.0</v>
       </c>
       <c r="C16">
         <v>-6363000.0</v>
       </c>
       <c r="D16">
         <v>-2504000.0</v>
       </c>
       <c r="E16">
         <v>-2504000.0</v>
       </c>
       <c r="F16">
         <v>192000.0</v>
       </c>
       <c r="G16">
         <v>192000.0</v>
       </c>
       <c r="H16">
         <v>2651000.0</v>
       </c>
       <c r="I16">
         <v>2651000.0</v>
       </c>
@@ -8673,51 +9095,51 @@
       <c r="V16">
         <v>2042000.0</v>
       </c>
       <c r="W16">
         <v>5190000.0</v>
       </c>
       <c r="X16">
         <v>358000.0</v>
       </c>
       <c r="Y16">
         <v>3114000.0</v>
       </c>
       <c r="Z16">
         <v>3370000.0</v>
       </c>
       <c r="AA16">
         <v>2708000.0</v>
       </c>
       <c r="AB16">
         <v>4048000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>688000.0</v>
       </c>
       <c r="Q17">
         <v>1515000.0</v>
       </c>
       <c r="R17">
         <v>1832000.0</v>
       </c>
       <c r="S17">
@@ -8732,158 +9154,158 @@
       <c r="V17">
         <v>2257000.0</v>
       </c>
       <c r="W17">
         <v>6031000.0</v>
       </c>
       <c r="X17">
         <v>1123000.0</v>
       </c>
       <c r="Y17">
         <v>3692000.0</v>
       </c>
       <c r="Z17">
         <v>3717000.0</v>
       </c>
       <c r="AA17">
         <v>3014000.0</v>
       </c>
       <c r="AB17">
         <v>4399000.0</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>966000.0</v>
       </c>
       <c r="Q18">
         <v>-1877000.0</v>
       </c>
       <c r="R18">
         <v>-2324000.0</v>
       </c>
       <c r="S18">
         <v>-3095000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>7170000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-5300000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>1033000.0</v>
       </c>
       <c r="Q21">
         <v>2007000.0</v>
       </c>
@@ -8904,84 +9326,84 @@
       </c>
       <c r="W21">
         <v>10337000.0</v>
       </c>
       <c r="X21">
         <v>677000.0</v>
       </c>
       <c r="Y21">
         <v>7284000.0</v>
       </c>
       <c r="Z21">
         <v>8514000.0</v>
       </c>
       <c r="AA21">
         <v>7013000.0</v>
       </c>
       <c r="AB21">
         <v>655000.0</v>
       </c>
       <c r="AC21">
         <v>6816000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>3227500.0</v>
       </c>
       <c r="C23">
         <v>3227500.0</v>
       </c>
       <c r="D23">
         <v>7000.0</v>
       </c>
       <c r="E23">
         <v>7000.0</v>
       </c>
       <c r="F23">
         <v>2567000.0</v>
       </c>
       <c r="G23">
         <v>2567000.0</v>
       </c>
       <c r="H23">
         <v>667000.0</v>
       </c>
       <c r="I23">
         <v>667000.0</v>
       </c>
@@ -9024,183 +9446,183 @@
       <c r="V23">
         <v>3118000.0</v>
       </c>
       <c r="W23">
         <v>3596000.0</v>
       </c>
       <c r="X23">
         <v>9333000.0</v>
       </c>
       <c r="Y23">
         <v>2581000.0</v>
       </c>
       <c r="Z23">
         <v>2433000.0</v>
       </c>
       <c r="AA23">
         <v>1824000.0</v>
       </c>
       <c r="AB23">
         <v>6885000.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>23053000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>18660000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>9227000.0</v>
       </c>
       <c r="Q28">
         <v>13453000.0</v>
       </c>
@@ -9219,98 +9641,98 @@
       <c r="V28">
         <v>17719000.0</v>
       </c>
       <c r="W28">
         <v>18691000.0</v>
       </c>
       <c r="X28">
         <v>15745000.0</v>
       </c>
       <c r="Y28">
         <v>16322000.0</v>
       </c>
       <c r="Z28">
         <v>15197000.0</v>
       </c>
       <c r="AA28">
         <v>14645000.0</v>
       </c>
       <c r="AB28">
         <v>15680000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>421000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>-207000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>392000.0</v>
       </c>
       <c r="Q29">
         <v>372000.0</v>
       </c>
       <c r="R29">
         <v>204000.0</v>
       </c>
       <c r="S29">
         <v>-271000.0</v>
       </c>
       <c r="T29">
         <v>-543000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>204080000.0</v>
       </c>
       <c r="Q30">
         <v>180728000.0</v>
       </c>
       <c r="R30">
         <v>197207000.0</v>
       </c>
       <c r="S30">
@@ -9327,51 +9749,51 @@
       </c>
       <c r="W30">
         <v>394883000.0</v>
       </c>
       <c r="X30">
         <v>389423000.0</v>
       </c>
       <c r="Y30">
         <v>387956000.0</v>
       </c>
       <c r="Z30">
         <v>365413000.0</v>
       </c>
       <c r="AA30">
         <v>325924000.0</v>
       </c>
       <c r="AB30">
         <v>344294000.0</v>
       </c>
       <c r="AC30">
         <v>339450000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>2081000.0</v>
       </c>
       <c r="Q31">
         <v>5357000.0</v>
       </c>
       <c r="R31">
         <v>4743000.0</v>
       </c>
       <c r="S31">
@@ -9386,51 +9808,51 @@
       <c r="V31">
         <v>-8641000.0</v>
       </c>
       <c r="W31">
         <v>-2031000.0</v>
       </c>
       <c r="X31">
         <v>918000.0</v>
       </c>
       <c r="Y31">
         <v>-2242000.0</v>
       </c>
       <c r="Z31">
         <v>-3374000.0</v>
       </c>
       <c r="AA31">
         <v>-3119000.0</v>
       </c>
       <c r="AB31">
         <v>6136000.0</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>417113000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>314287000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>175773000.0</v>
       </c>
       <c r="Q32">
         <v>184612000.0</v>
       </c>
@@ -9470,1240 +9892,1299 @@
       <c r="AC32">
         <v>346266000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>38312000.0</v>
+      </c>
+      <c r="C2">
         <v>36233000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35177000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50963000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64739000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46110000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58254000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72157000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65153000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>628000</v>
+      </c>
+      <c r="C3">
         <v>925000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>846000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>991000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>982000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>613000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>326000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1534000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1115000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2626000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1988000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5968000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11710000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-3204000.0</v>
+      </c>
+      <c r="C6">
         <v>2582000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1219000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13776000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18629000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12144000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13903000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7004000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1105000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5751000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17749000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3368000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>26163000.0</v>
+        <v>-16376000.0</v>
       </c>
       <c r="C7">
+        <v>26164000.0</v>
+      </c>
+      <c r="D7">
         <v>27380000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-29585000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-66756000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6909000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91703000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19595000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-36634000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-18049000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26581000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19215000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59258000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38796000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5814000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17416000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24658000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-14120000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-50745000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-5567000.0</v>
+      </c>
+      <c r="C10">
         <v>2284000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35204000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-33078000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25382000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13286000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25374000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23425000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13234000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8933000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20165000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24306000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10344000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>23333000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-16451000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2942000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-28399000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-12028000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-17345000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29341000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8535000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23510000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>24867000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5726000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2837000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1628000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-18991000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9392000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12939000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8863000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5473000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6170000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2801000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2697000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-3435000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2185000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-982000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>436000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-241000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>246000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2904000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-3313000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1545000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>2345000.0</v>
+      </c>
+      <c r="C14">
         <v>2780000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3091000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3317000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2848000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3736000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4484000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2944000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2469000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3491000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2565000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4335000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4201000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>3678000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2205000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>825000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4474000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5736000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3005000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4519000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7202000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4289000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3867000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>36199000.0</v>
+      </c>
+      <c r="C16">
         <v>38312000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36233000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35177000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>50963000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>64739000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46110000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58254000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72157000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>65153000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-2238000.0</v>
+      </c>
+      <c r="C18">
         <v>34757000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>24242000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26209000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-50830000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12043000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>84841000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8863000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12555000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-488000.0</v>
+      </c>
+      <c r="C19">
         <v>-898000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1672000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>394000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2196000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2604000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>4419000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>26020000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2351000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1540000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5912000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3827000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5438000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1004000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>12738000.0</v>
+      </c>
+      <c r="C21">
         <v>-20545000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9195000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21964000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>43892000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10196000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-91155000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23886000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32751000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4337000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11520000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29820000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47186000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>2293000.0</v>
+      </c>
+      <c r="C22">
         <v>516000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14831000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4624000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14990200.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>350280.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8032000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23854730.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9550000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12284000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15145000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16085000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11206000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-8851000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5909000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3278000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8709000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14661000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-10521000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8273000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6754000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4546000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3252000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>2596000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2342000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2736000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2665000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2308000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1637000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1708000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1843000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>344000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>285000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>9327000.0</v>
+      </c>
+      <c r="C25">
         <v>14192000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12188000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6838000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2929000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6330000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12054000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8047000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>39000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>9435000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36782000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6093000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-104338000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-50836000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19225000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-17129000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25476000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20985000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38304000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-1610000.0</v>
+      </c>
+      <c r="C29">
         <v>35682000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25088000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25102000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-49828000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12663000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>85372000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10662000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11338000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20467000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36455000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8613000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19359000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>1896000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-579000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-588000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6770000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26621000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2145000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1540000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3831000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10873000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15753000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>46110000.0</v>
       </c>
       <c r="Q2">
         <v>47302000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>222000</v>
       </c>
       <c r="D3">
         <v>222000</v>
       </c>
       <c r="E3">
         <v>177000</v>
       </c>
       <c r="F3">
         <v>177000</v>
       </c>
       <c r="G3">
         <v>318500</v>
       </c>
       <c r="H3">
         <v>318500</v>
       </c>
       <c r="I3">
         <v>262000</v>
       </c>
@@ -10754,121 +11235,121 @@
       </c>
       <c r="Y3">
         <v>412000</v>
       </c>
       <c r="Z3">
         <v>453000</v>
       </c>
       <c r="AA3">
         <v>113000</v>
       </c>
       <c r="AB3">
         <v>137000</v>
       </c>
       <c r="AC3">
         <v>26000</v>
       </c>
       <c r="AD3">
         <v>1569000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>195500.0</v>
       </c>
       <c r="D6">
         <v>195500.0</v>
       </c>
       <c r="E6">
         <v>-3225500.0</v>
       </c>
       <c r="F6">
         <v>-3225500.0</v>
       </c>
       <c r="G6">
         <v>-4274500.0</v>
       </c>
       <c r="H6">
         <v>-4274500.0</v>
       </c>
       <c r="I6">
         <v>3152000.0</v>
       </c>
       <c r="J6">
         <v>3152000.0</v>
@@ -10915,121 +11396,121 @@
       <c r="X6">
         <v>23007000.0</v>
       </c>
       <c r="Y6">
         <v>-2348000.0</v>
       </c>
       <c r="Z6">
         <v>18386000.0</v>
       </c>
       <c r="AA6">
         <v>-22497000.0</v>
       </c>
       <c r="AB6">
         <v>13463000.0</v>
       </c>
       <c r="AC6">
         <v>7168000.0</v>
       </c>
       <c r="AD6">
         <v>-17877000.0</v>
       </c>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>9049000.0</v>
       </c>
       <c r="D9">
         <v>9049000.0</v>
       </c>
       <c r="E9">
         <v>9227000.0</v>
       </c>
       <c r="F9">
         <v>9227000.0</v>
       </c>
       <c r="G9">
         <v>-18251500.0</v>
       </c>
       <c r="H9">
         <v>-18251500.0</v>
       </c>
       <c r="I9">
         <v>-5779000.0</v>
       </c>
       <c r="J9">
         <v>-5779000.0</v>
@@ -11076,51 +11557,51 @@
       <c r="X9">
         <v>-23159000.0</v>
       </c>
       <c r="Y9">
         <v>417000.0</v>
       </c>
       <c r="Z9">
         <v>10779000.0</v>
       </c>
       <c r="AA9">
         <v>-17067000.0</v>
       </c>
       <c r="AB9">
         <v>2533000.0</v>
       </c>
       <c r="AC9">
         <v>7564000.0</v>
       </c>
       <c r="AD9">
         <v>6670000.0</v>
       </c>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>9585000.0</v>
       </c>
       <c r="D10">
         <v>9585000.0</v>
       </c>
       <c r="E10">
         <v>-6474500.0</v>
       </c>
       <c r="F10">
         <v>-6474500.0</v>
       </c>
       <c r="G10">
         <v>-10064500.0</v>
       </c>
       <c r="H10">
         <v>-10064500.0</v>
       </c>
       <c r="I10">
         <v>-18269000.0</v>
       </c>
       <c r="J10">
         <v>-18269000.0</v>
@@ -11167,51 +11648,51 @@
       <c r="X10">
         <v>48796000.0</v>
       </c>
       <c r="Y10">
         <v>-29404000.0</v>
       </c>
       <c r="Z10">
         <v>9908000.0</v>
       </c>
       <c r="AA10">
         <v>-1085000.0</v>
       </c>
       <c r="AB10">
         <v>7346000.0</v>
       </c>
       <c r="AC10">
         <v>2391000.0</v>
       </c>
       <c r="AD10">
         <v>-27088000.0</v>
       </c>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-7971500.0</v>
       </c>
       <c r="D11">
         <v>-7971500.0</v>
       </c>
       <c r="E11">
         <v>-4782500.0</v>
       </c>
       <c r="F11">
         <v>-4782500.0</v>
       </c>
       <c r="G11">
         <v>16449000.0</v>
       </c>
       <c r="H11">
         <v>16449000.0</v>
       </c>
       <c r="I11">
         <v>3599500.0</v>
       </c>
       <c r="J11">
         <v>3599500.0</v>
@@ -11256,51 +11737,51 @@
         <v>9245000.0</v>
       </c>
       <c r="X11">
         <v>3471000.0</v>
       </c>
       <c r="Y11">
         <v>-1236000.0</v>
       </c>
       <c r="Z11">
         <v>-474000.0</v>
       </c>
       <c r="AA11">
         <v>-618000.0</v>
       </c>
       <c r="AB11">
         <v>-17733000.0</v>
       </c>
       <c r="AC11">
         <v>-4991000.0</v>
       </c>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>2006000.0</v>
       </c>
       <c r="D12">
         <v>2006000.0</v>
       </c>
       <c r="E12">
         <v>1213000.0</v>
       </c>
       <c r="F12">
         <v>1213000.0</v>
       </c>
       <c r="G12">
         <v>1650000.0</v>
       </c>
       <c r="H12">
         <v>1650000.0</v>
       </c>
       <c r="I12">
         <v>927000.0</v>
       </c>
       <c r="J12">
         <v>927000.0</v>
@@ -11345,51 +11826,51 @@
         <v>6918000.0</v>
       </c>
       <c r="X12">
         <v>5704000.0</v>
       </c>
       <c r="Y12">
         <v>2522000.0</v>
       </c>
       <c r="Z12">
         <v>3819000.0</v>
       </c>
       <c r="AA12">
         <v>3911000.0</v>
       </c>
       <c r="AB12">
         <v>2687000.0</v>
       </c>
       <c r="AC12">
         <v>2561000.0</v>
       </c>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>556000.0</v>
       </c>
       <c r="D13">
         <v>556000.0</v>
       </c>
       <c r="E13">
         <v>1390500.0</v>
       </c>
       <c r="F13">
         <v>1390500.0</v>
       </c>
       <c r="G13">
         <v>-2739000.0</v>
       </c>
       <c r="H13">
         <v>-2739000.0</v>
       </c>
       <c r="I13">
         <v>-764500.0</v>
       </c>
       <c r="J13">
         <v>-764500.0</v>
@@ -11436,51 +11917,51 @@
       <c r="X13">
         <v>-534000.0</v>
       </c>
       <c r="Y13">
         <v>368000.0</v>
       </c>
       <c r="Z13">
         <v>257000.0</v>
       </c>
       <c r="AA13">
         <v>-31000.0</v>
       </c>
       <c r="AB13">
         <v>-837000.0</v>
       </c>
       <c r="AC13">
         <v>464000.0</v>
       </c>
       <c r="AD13">
         <v>725000.0</v>
       </c>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>787000.0</v>
       </c>
       <c r="D14">
         <v>787000.0</v>
       </c>
       <c r="E14">
         <v>930500.0</v>
       </c>
       <c r="F14">
         <v>930500.0</v>
       </c>
       <c r="G14">
         <v>728000.0</v>
       </c>
       <c r="H14">
         <v>728000.0</v>
       </c>
       <c r="I14">
         <v>716500.0</v>
       </c>
       <c r="J14">
         <v>716500.0</v>
@@ -11527,51 +12008,51 @@
       <c r="X14">
         <v>671000.0</v>
       </c>
       <c r="Y14">
         <v>654000.0</v>
       </c>
       <c r="Z14">
         <v>626000.0</v>
       </c>
       <c r="AA14">
         <v>594000.0</v>
       </c>
       <c r="AB14">
         <v>593000.0</v>
       </c>
       <c r="AC14">
         <v>858000.0</v>
       </c>
       <c r="AD14">
         <v>855000.0</v>
       </c>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>352000.0</v>
       </c>
       <c r="F15">
         <v>352000.0</v>
       </c>
       <c r="G15">
         <v>1487000.0</v>
       </c>
       <c r="H15">
         <v>1487000.0</v>
       </c>
       <c r="I15">
         <v>731000.0</v>
       </c>
       <c r="J15">
         <v>731000.0</v>
       </c>
       <c r="K15">
         <v>371500.0</v>
       </c>
@@ -11612,160 +12093,160 @@
         <v>3115000.0</v>
       </c>
       <c r="X15">
         <v>3115000.0</v>
       </c>
       <c r="Y15">
         <v>3115000.0</v>
       </c>
       <c r="Z15">
         <v>1914000.0</v>
       </c>
       <c r="AA15">
         <v>1091000.0</v>
       </c>
       <c r="AB15">
         <v>1091000.0</v>
       </c>
       <c r="AC15">
         <v>1091000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>46110000.0</v>
       </c>
       <c r="R16">
         <v>47302000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>86000.0</v>
       </c>
       <c r="D19">
         <v>86000.0</v>
       </c>
       <c r="E19">
         <v>517500.0</v>
       </c>
       <c r="F19">
         <v>517500.0</v>
       </c>
       <c r="G19">
         <v>-320500.0</v>
       </c>
       <c r="H19">
         <v>-320500.0</v>
       </c>
       <c r="I19">
         <v>-233000.0</v>
       </c>
       <c r="J19">
         <v>-233000.0</v>
@@ -11810,86 +12291,86 @@
         <v>-1777000.0</v>
       </c>
       <c r="X19">
         <v>355000.0</v>
       </c>
       <c r="Y19">
         <v>355000.0</v>
       </c>
       <c r="Z19">
         <v>-2351000.0</v>
       </c>
       <c r="AA19">
         <v>-2351000.0</v>
       </c>
       <c r="AB19">
         <v>-2351000.0</v>
       </c>
       <c r="AC19">
         <v>-1032000.0</v>
       </c>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-4516500.0</v>
       </c>
       <c r="D21">
         <v>-4516500.0</v>
       </c>
       <c r="E21">
         <v>3346000.0</v>
       </c>
       <c r="F21">
         <v>3346000.0</v>
       </c>
       <c r="G21">
         <v>7636000.0</v>
       </c>
       <c r="H21">
         <v>7636000.0</v>
       </c>
       <c r="I21">
         <v>15765500.0</v>
       </c>
       <c r="J21">
         <v>15765500.0</v>
@@ -11934,51 +12415,51 @@
         <v>-6219000.0</v>
       </c>
       <c r="X21">
         <v>-15232000.0</v>
       </c>
       <c r="Y21">
         <v>27052000.0</v>
       </c>
       <c r="Z21">
         <v>-3466000.0</v>
       </c>
       <c r="AA21">
         <v>-8367000.0</v>
       </c>
       <c r="AB21">
         <v>17533000.0</v>
       </c>
       <c r="AC21">
         <v>-2035000.0</v>
       </c>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-1052500.0</v>
       </c>
       <c r="C22">
         <v>-6363000.0</v>
       </c>
       <c r="D22">
         <v>-6363000.0</v>
       </c>
       <c r="E22">
         <v>-2504000.0</v>
       </c>
       <c r="F22">
         <v>-2504000.0</v>
       </c>
       <c r="G22">
         <v>192000.0</v>
       </c>
       <c r="H22">
         <v>192000.0</v>
       </c>
       <c r="I22">
         <v>2651000.0</v>
       </c>
@@ -12029,51 +12510,51 @@
       </c>
       <c r="Y22">
         <v>358000.0</v>
       </c>
       <c r="Z22">
         <v>3114000.0</v>
       </c>
       <c r="AA22">
         <v>3370000.0</v>
       </c>
       <c r="AB22">
         <v>2708000.0</v>
       </c>
       <c r="AC22">
         <v>4048000.0</v>
       </c>
       <c r="AD22">
         <v>3789000.0</v>
       </c>
       <c r="AE22">
         <v>-5217000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-3516000.0</v>
       </c>
       <c r="D23">
         <v>-3516000.0</v>
       </c>
       <c r="E23">
         <v>-2792000.0</v>
       </c>
       <c r="F23">
         <v>-2792000.0</v>
       </c>
       <c r="G23">
         <v>-1633500.0</v>
       </c>
       <c r="H23">
         <v>-1633500.0</v>
       </c>
       <c r="I23">
         <v>-1384000.0</v>
       </c>
       <c r="J23">
         <v>-1384000.0</v>
@@ -12120,51 +12601,51 @@
       <c r="X23">
         <v>-3029000.0</v>
       </c>
       <c r="Y23">
         <v>-3566000.0</v>
       </c>
       <c r="Z23">
         <v>-2106000.0</v>
       </c>
       <c r="AA23">
         <v>-2719000.0</v>
       </c>
       <c r="AB23">
         <v>-2130000.0</v>
       </c>
       <c r="AC23">
         <v>-2387000.0</v>
       </c>
       <c r="AD23">
         <v>1643000.0</v>
       </c>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>481500.0</v>
       </c>
       <c r="D24">
         <v>481500.0</v>
       </c>
       <c r="E24">
         <v>698000.0</v>
       </c>
       <c r="F24">
         <v>698000.0</v>
       </c>
       <c r="G24">
         <v>600000.0</v>
       </c>
       <c r="H24">
         <v>600000.0</v>
       </c>
       <c r="I24">
         <v>539000.0</v>
       </c>
       <c r="J24">
         <v>539000.0</v>
@@ -12209,158 +12690,158 @@
         <v>518000.0</v>
       </c>
       <c r="X24">
         <v>508000.0</v>
       </c>
       <c r="Y24">
         <v>494000.0</v>
       </c>
       <c r="Z24">
         <v>374000.0</v>
       </c>
       <c r="AA24">
         <v>456000.0</v>
       </c>
       <c r="AB24">
         <v>313000.0</v>
       </c>
       <c r="AC24">
         <v>673000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>39000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-8032500.0</v>
       </c>
       <c r="D28">
         <v>-8032500.0</v>
       </c>
       <c r="E28">
         <v>202000.0</v>
       </c>
       <c r="F28">
         <v>202000.0</v>
       </c>
       <c r="G28">
         <v>4515500.0</v>
       </c>
       <c r="H28">
         <v>4515500.0</v>
       </c>
       <c r="I28">
         <v>14152500.0</v>
       </c>
       <c r="J28">
         <v>14152500.0</v>
@@ -12407,51 +12888,51 @@
       <c r="X28">
         <v>-18261000.0</v>
       </c>
       <c r="Y28">
         <v>23486000.0</v>
       </c>
       <c r="Z28">
         <v>-7486000.0</v>
       </c>
       <c r="AA28">
         <v>-12177000.0</v>
       </c>
       <c r="AB28">
         <v>15403000.0</v>
       </c>
       <c r="AC28">
         <v>-4422000.0</v>
       </c>
       <c r="AD28">
         <v>-19295000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>8076500.0</v>
       </c>
       <c r="D29">
         <v>8076500.0</v>
       </c>
       <c r="E29">
         <v>-4226500.0</v>
       </c>
       <c r="F29">
         <v>-4226500.0</v>
       </c>
       <c r="G29">
         <v>-8324500.0</v>
       </c>
       <c r="H29">
         <v>-8324500.0</v>
       </c>
       <c r="I29">
         <v>-11094500.0</v>
       </c>
       <c r="J29">
         <v>-11094500.0</v>
@@ -12498,51 +12979,51 @@
       <c r="X29">
         <v>40209000.0</v>
       </c>
       <c r="Y29">
         <v>-26229000.0</v>
       </c>
       <c r="Z29">
         <v>28111000.0</v>
       </c>
       <c r="AA29">
         <v>-10842000.0</v>
       </c>
       <c r="AB29">
         <v>-2621000.0</v>
       </c>
       <c r="AC29">
         <v>12976000.0</v>
       </c>
       <c r="AD29">
         <v>1305000.0</v>
       </c>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>344500.0</v>
       </c>
       <c r="D30">
         <v>344500.0</v>
       </c>
       <c r="E30">
         <v>1037000.0</v>
       </c>
       <c r="F30">
         <v>1037000.0</v>
       </c>
       <c r="G30">
         <v>-89000.0</v>
       </c>
       <c r="H30">
         <v>-89000.0</v>
       </c>
       <c r="I30">
         <v>98500.0</v>
       </c>
       <c r="J30">
         <v>98500.0</v>