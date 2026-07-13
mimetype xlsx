--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4213,87 +4216,87 @@
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
         <v>5765784000.0</v>
       </c>
       <c r="C60">
         <v>20191372000.0</v>
       </c>
       <c r="D60">
-        <v>19880177000.0</v>
+        <v>20388292000.0</v>
       </c>
       <c r="E60">
-        <v>3502619000.0</v>
+        <v>3599055000.0</v>
       </c>
       <c r="F60">
-        <v>3353827000.0</v>
+        <v>3414080000.0</v>
       </c>
       <c r="G60">
-        <v>3542334000.0</v>
+        <v>3607250000.0</v>
       </c>
       <c r="H60">
-        <v>3669805000.0</v>
+        <v>3745553000.0</v>
       </c>
       <c r="I60">
-        <v>4140199000.0</v>
+        <v>4155474000.0</v>
       </c>
       <c r="J60">
-        <v>4162563000.0</v>
+        <v>4177385000.0</v>
       </c>
       <c r="K60">
-        <v>3920065000.0</v>
+        <v>4006805000.0</v>
       </c>
       <c r="L60">
-        <v>3695478000.0</v>
+        <v>3781642000.0</v>
       </c>
       <c r="M60">
-        <v>3533168000.0</v>
+        <v>3623638000.0</v>
       </c>
       <c r="N60">
-        <v>3217370000.0</v>
+        <v>3226231000.0</v>
       </c>
       <c r="O60">
-        <v>3140890000.0</v>
+        <v>3150227000.0</v>
       </c>
       <c r="P60">
-        <v>3042516000.0</v>
+        <v>3051626000.0</v>
       </c>
       <c r="Q60">
         <v>3013190000.0</v>
       </c>
       <c r="R60">
         <v>2664850000.0</v>
       </c>
       <c r="S60">
         <v>2225773000.0</v>
       </c>
       <c r="T60">
         <v>1207518000.0</v>
       </c>
       <c r="U60">
         <v>35789000.0</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -4366,531 +4369,538 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>579907000.0</v>
+      </c>
+      <c r="C2">
         <v>541706000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>668186000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>745587000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>690482000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>740984000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>707476000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>655455000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>573299000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>774011000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83756000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>91957000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86327000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101908000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95451000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104275000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>110028000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>109841000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>111874000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>122082000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>106926000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>123118000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>112137000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>115065000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108474000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>126003000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>123033000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>107042000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>118578000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>123135000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>120646000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101628000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>107527000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>113159000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>126992000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>119524000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>138152000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>194847000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>226754000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>224961000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>257567000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>238353000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>235152000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>230077000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>255579000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>220756000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>277549000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>231123000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>291259000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>257159000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>274929000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>255756000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>228839000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>311688000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>245396000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>245259000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>324174000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>266740000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>112825000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>117144000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>34056000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>159358000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>224732000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>199773000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>216721000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>209682000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>275805000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>209758000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>229962000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>227230000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>338061000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>235259000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>407966000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22786000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3643000.0</v>
       </c>
-      <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>8869000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4927,52 +4937,53 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5009,327 +5020,329 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-181786000.0</v>
+      </c>
+      <c r="C5">
         <v>-183188000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-178779000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-183181000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-187865000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-195711000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-177764000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-179126000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-164604000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-160056000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-161515000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-153874000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-166931000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-172239000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-180339000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-204465000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-173280000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-212102000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-205470000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-182226000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-215476000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-187876000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-209538000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-206810000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-192218000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-122138000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-131664000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-119500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-124251000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-125100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-160947000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-154011000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-111413000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-130154000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-88732000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-86068000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-80191000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-124803000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-99167000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-111820000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-106353000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-117233000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-112001000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-73579000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-81047000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-55856000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35258000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9726000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9662000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-14655000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-15248000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-11767000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>11679000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>18752000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>59960000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>70122000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>86039000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>165771000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6380000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1367000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>194896000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>188982000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>156091000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>123421000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>103399000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>77120000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>58041000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>94179000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>69528000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-10598000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>409000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-45725000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7953000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1207518000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>95000.0</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
+      <c r="AM6"/>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -5361,265 +5374,273 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>3985604000.0</v>
+      </c>
+      <c r="C7">
         <v>4137269000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4266240000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3178737000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3195552000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3211407000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3125819000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3115265000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3157720000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3121307000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>145684000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>146091000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>149638000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>153786000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>150586000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>154768000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>153755000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>151678000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>143336000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>134292000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>133587000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>129585000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>129885000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>125204000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>119009000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>111592000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>94332000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>94979000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>95215000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
+      <c r="CA7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
-        <v>290000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="C8">
         <v>290000.0</v>
       </c>
       <c r="D8">
-        <v>286000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E8">
         <v>286000.0</v>
       </c>
       <c r="F8">
         <v>286000.0</v>
       </c>
       <c r="G8">
-        <v>271000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="H8">
         <v>271000.0</v>
       </c>
       <c r="I8">
         <v>271000.0</v>
       </c>
       <c r="J8">
         <v>271000.0</v>
       </c>
       <c r="K8">
-        <v>107000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="L8">
         <v>107000.0</v>
       </c>
       <c r="M8">
         <v>107000.0</v>
       </c>
       <c r="N8">
         <v>107000.0</v>
       </c>
       <c r="O8">
         <v>107000.0</v>
       </c>
       <c r="P8">
         <v>107000.0</v>
       </c>
       <c r="Q8">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="R8">
         <v>106000.0</v>
       </c>
       <c r="S8">
         <v>106000.0</v>
       </c>
       <c r="T8">
         <v>106000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>106000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5633,472 +5654,477 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3379997000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3376169000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3367058000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3361219000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3355238000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3343056000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3345878000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3341751000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3337190000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3333047000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3321426000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3317868000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3311861000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3307360000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3290483000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3251808000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3777499000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3713777000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3702522000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3694682000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3689180000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3685577000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3669461000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3660696000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3654139000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3644370000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3828677000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3813841000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3804580000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3797153000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3776451000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3755547000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3744852000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3731890000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3706122000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3707487000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3700437000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3685477000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3502005000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3473099000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3457203000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3424498000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3394646000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3389024000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3382228000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3368534000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3360301000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3354676000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3346453000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3329160000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3311405000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3297896000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3291971000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>1343780000.0</v>
+      </c>
+      <c r="C10">
         <v>1883074000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2601317000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2345085000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2529878000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4305393000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>622608000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>419246000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>613702000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1821376000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1094531000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>702055000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>920105000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>704541000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>901269000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>991595000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>889199000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>535894000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>429656000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>716522000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1583747000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>896005000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>555550000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1948464000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1599025000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1519431000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1547162000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1298005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1349724000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>928306000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1597295000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1793053000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2239591000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2431456000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2798359000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2985062000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2799545000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2571143000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2215708000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>761840000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>898816000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>924240000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>779105000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>502010000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>591506000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>549053000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>760391000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>708257000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>702007000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>634119000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>821356000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>700134000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>737410000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>731614000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>694464000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>633385000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>629094000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>614035000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>194212000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>193264000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>519000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>141814000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>116704000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>122318000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>163615000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>23330000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>47456000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>63457000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>147517000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24467000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>329794000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>802149000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>665059000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>41082000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7763000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>24382000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6135,1174 +6161,1188 @@
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>1516103000.0</v>
+      </c>
+      <c r="C12">
         <v>2058912000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4084145000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4333086000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5059095000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5547429000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>674400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>520577000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>766351000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2444420000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1989275000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1913462000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1675274000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1678456000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1568173000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1521449000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1523792000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1546390000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1556704000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1558043000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2319165000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2534276000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2506354000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2458444000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2389386000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2460054000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2547327000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2501313000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3274832000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3210458000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3440170000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3433829000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3300324000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3245617000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3283394000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3265464000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3182560000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3093659000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3019017000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1507684000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1502162000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1536578000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1586767000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1511488000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1715593000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1688156000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1779638000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1688560000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1708265000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1620652000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1708984000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1603464000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1526974000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1547565000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1556694000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1594324000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1682744000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1696442000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>453708000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>430819000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>519000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1130900000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>966691000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>919553000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>923936000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>829162000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>934757000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>950195000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>930405000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>828661000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>963101000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1062313000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1342586000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>532267000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7763000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>24455000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
-        <v>290000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="C13">
         <v>290000.0</v>
       </c>
       <c r="D13">
-        <v>286000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E13">
         <v>286000.0</v>
       </c>
       <c r="F13">
         <v>286000.0</v>
       </c>
       <c r="G13">
-        <v>271000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="H13">
         <v>271000.0</v>
       </c>
       <c r="I13">
         <v>271000.0</v>
       </c>
       <c r="J13">
         <v>271000.0</v>
       </c>
       <c r="K13">
-        <v>107000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="L13">
         <v>107000.0</v>
       </c>
       <c r="M13">
         <v>107000.0</v>
       </c>
       <c r="N13">
         <v>107000.0</v>
       </c>
       <c r="O13">
         <v>107000.0</v>
       </c>
       <c r="P13">
         <v>107000.0</v>
       </c>
       <c r="Q13">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="R13">
         <v>106000.0</v>
       </c>
       <c r="S13">
         <v>106000.0</v>
       </c>
       <c r="T13">
         <v>106000.0</v>
       </c>
       <c r="U13">
         <v>106000.0</v>
       </c>
       <c r="V13">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="W13">
         <v>105000.0</v>
       </c>
       <c r="X13">
         <v>105000.0</v>
       </c>
       <c r="Y13">
         <v>105000.0</v>
       </c>
       <c r="Z13">
         <v>105000.0</v>
       </c>
       <c r="AA13">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AB13">
         <v>104000.0</v>
       </c>
       <c r="AC13">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AD13">
         <v>102000.0</v>
       </c>
       <c r="AE13">
         <v>102000.0</v>
       </c>
       <c r="AF13">
         <v>102000.0</v>
       </c>
       <c r="AG13">
         <v>102000.0</v>
       </c>
       <c r="AH13">
         <v>102000.0</v>
       </c>
       <c r="AI13">
         <v>102000.0</v>
       </c>
       <c r="AJ13">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AK13">
         <v>101000.0</v>
       </c>
       <c r="AL13">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AM13">
         <v>100000.0</v>
       </c>
       <c r="AN13">
         <v>100000.0</v>
       </c>
       <c r="AO13">
         <v>100000.0</v>
       </c>
       <c r="AP13">
+        <v>100000.0</v>
+      </c>
+      <c r="AQ13">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AR13">
         <v>98000.0</v>
       </c>
       <c r="AS13">
         <v>98000.0</v>
       </c>
       <c r="AT13">
         <v>98000.0</v>
       </c>
       <c r="AU13">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AV13">
         <v>97000.0</v>
       </c>
       <c r="AW13">
         <v>97000.0</v>
       </c>
       <c r="AX13">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AY13">
         <v>96000.0</v>
       </c>
       <c r="AZ13">
+        <v>96000.0</v>
+      </c>
+      <c r="BA13">
         <v>95000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="BC13">
         <v>93000.0</v>
       </c>
       <c r="BD13">
         <v>93000.0</v>
       </c>
       <c r="BE13">
         <v>93000.0</v>
       </c>
       <c r="BF13">
         <v>93000.0</v>
       </c>
       <c r="BG13">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="BH13">
         <v>92000.0</v>
       </c>
       <c r="BI13">
         <v>92000.0</v>
       </c>
       <c r="BJ13">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="BK13">
         <v>91000.0</v>
       </c>
       <c r="BL13">
         <v>91000.0</v>
       </c>
       <c r="BM13">
         <v>91000.0</v>
       </c>
       <c r="BN13">
         <v>91000.0</v>
       </c>
       <c r="BO13">
         <v>91000.0</v>
       </c>
       <c r="BP13">
         <v>91000.0</v>
       </c>
       <c r="BQ13">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="BR13">
         <v>90000.0</v>
       </c>
       <c r="BS13">
         <v>90000.0</v>
       </c>
       <c r="BT13">
         <v>90000.0</v>
       </c>
       <c r="BU13">
         <v>90000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BV13">
+        <v>90000.0</v>
+      </c>
+      <c r="BW13"/>
+      <c r="BX13">
         <v>1000.0</v>
       </c>
-      <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>289014000.0</v>
+      </c>
+      <c r="C14">
         <v>287589000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>288051000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>287505000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>286513000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>286397000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>271736000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>271592000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>271519000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>292439395.5</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>293475000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>293195000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>291665500.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>290425292.5</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>290990000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>295109500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>300576500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309792000.0</v>
       </c>
       <c r="S14">
         <v>309792000.0</v>
       </c>
       <c r="T14">
+        <v>309792000.0</v>
+      </c>
+      <c r="U14">
         <v>317499000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>328636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343014000.0</v>
       </c>
       <c r="W14">
         <v>343014000.0</v>
       </c>
       <c r="X14">
+        <v>343014000.0</v>
+      </c>
+      <c r="Y14">
         <v>342576500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342338500.0</v>
       </c>
       <c r="Z14">
         <v>342338500.0</v>
       </c>
       <c r="AA14">
+        <v>342338500.0</v>
+      </c>
+      <c r="AB14">
         <v>341092500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>337452500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333851000.0</v>
       </c>
       <c r="AD14">
         <v>333851000.0</v>
       </c>
       <c r="AE14">
+        <v>333851000.0</v>
+      </c>
+      <c r="AF14">
         <v>336581000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>339311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335608000.0</v>
       </c>
       <c r="AH14">
         <v>335608000.0</v>
       </c>
       <c r="AI14">
+        <v>335608000.0</v>
+      </c>
+      <c r="AJ14">
         <v>339115000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>338747500.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>335625500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>331607500.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>330403500.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>330155000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>328482000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>326658500.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>327225500.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>327299000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>326749500.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>321891500.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>325398500.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>324499000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>323176000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>317411500.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>319431000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>308626500.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>313600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>308623000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>307993000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>307349000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>305641000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>303394000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>302918070.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>302412936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300365999.5</v>
       </c>
       <c r="BJ14">
         <v>300365999.5</v>
       </c>
       <c r="BK14">
+        <v>300365999.5</v>
+      </c>
+      <c r="BL14">
         <v>298375000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>297857000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>297265500.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>296992500.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>298585000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>303131500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302648500.0</v>
       </c>
       <c r="BR14">
         <v>302648500.0</v>
       </c>
       <c r="BS14">
+        <v>302648500.0</v>
+      </c>
+      <c r="BT14">
         <v>314594000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>315913500.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>319595500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>314044500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313992000.0</v>
       </c>
       <c r="BX14">
         <v>313992000.0</v>
       </c>
       <c r="BY14">
         <v>313992000.0</v>
       </c>
       <c r="BZ14">
         <v>313992000.0</v>
       </c>
+      <c r="CA14">
+        <v>313992000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>107000.0</v>
       </c>
       <c r="N15">
         <v>107000.0</v>
       </c>
       <c r="O15">
         <v>107000.0</v>
       </c>
       <c r="P15">
         <v>107000.0</v>
       </c>
       <c r="Q15">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="R15">
         <v>106000.0</v>
       </c>
       <c r="S15">
         <v>106000.0</v>
       </c>
       <c r="T15">
         <v>106000.0</v>
       </c>
       <c r="U15">
         <v>106000.0</v>
       </c>
       <c r="V15">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="W15">
         <v>105000.0</v>
       </c>
       <c r="X15">
         <v>105000.0</v>
       </c>
       <c r="Y15">
         <v>105000.0</v>
       </c>
       <c r="Z15">
         <v>105000.0</v>
       </c>
       <c r="AA15">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AB15">
         <v>104000.0</v>
       </c>
       <c r="AC15">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AD15">
         <v>102000.0</v>
       </c>
       <c r="AE15">
         <v>102000.0</v>
       </c>
       <c r="AF15">
         <v>102000.0</v>
       </c>
       <c r="AG15">
         <v>102000.0</v>
       </c>
       <c r="AH15">
         <v>102000.0</v>
       </c>
       <c r="AI15">
         <v>102000.0</v>
       </c>
       <c r="AJ15">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AK15">
         <v>101000.0</v>
       </c>
       <c r="AL15">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
+        <v>100000.0</v>
+      </c>
+      <c r="AQ15">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AR15">
         <v>98000.0</v>
       </c>
       <c r="AS15">
         <v>98000.0</v>
       </c>
       <c r="AT15">
         <v>98000.0</v>
       </c>
       <c r="AU15">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AV15">
         <v>97000.0</v>
       </c>
       <c r="AW15">
         <v>97000.0</v>
       </c>
       <c r="AX15">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AY15">
         <v>96000.0</v>
       </c>
       <c r="AZ15">
+        <v>96000.0</v>
+      </c>
+      <c r="BA15">
         <v>95000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="BC15">
         <v>93000.0</v>
       </c>
       <c r="BD15">
         <v>93000.0</v>
       </c>
       <c r="BE15">
         <v>93000.0</v>
       </c>
       <c r="BF15">
         <v>93000.0</v>
       </c>
       <c r="BG15">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="BH15">
         <v>92000.0</v>
       </c>
       <c r="BI15">
         <v>92000.0</v>
       </c>
       <c r="BJ15">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="BK15">
         <v>91000.0</v>
       </c>
       <c r="BL15">
         <v>91000.0</v>
       </c>
       <c r="BM15">
         <v>91000.0</v>
       </c>
       <c r="BN15">
         <v>91000.0</v>
       </c>
       <c r="BO15">
         <v>91000.0</v>
       </c>
       <c r="BP15">
         <v>91000.0</v>
       </c>
       <c r="BQ15">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="BR15">
         <v>90000.0</v>
       </c>
       <c r="BS15">
         <v>90000.0</v>
       </c>
       <c r="BT15">
         <v>90000.0</v>
       </c>
       <c r="BU15">
         <v>90000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BV15">
+        <v>90000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>1000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>620733000.0</v>
+      </c>
+      <c r="C16">
         <v>639173000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>652398000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>638989000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>664924000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>650940000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>645719000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>670439000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>712783000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>754658000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>122288000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>107977000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>129292000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>121739000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>127584000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>134856000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>138201000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>141343000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>134635000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>127820000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>112507000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>104569000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>89622000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89831000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>99266000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>101060000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109557000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>106308000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>90180000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>72284000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>74135000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>72776000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65333000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>65959000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56285000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>54722000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54596000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>62956000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>62197000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>67516000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>62579000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>61881000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>69239000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75906000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64673000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>71708000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>73431000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>67189000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>58252000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>57592000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>47279000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>42112000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>48473000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>47652000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>42684000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>45211000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>49778000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>54090000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>63718000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>63261000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-130431000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>6913000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2107000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8480000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4055000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-1380000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7339,240 +7379,242 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>432877000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>430957000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>424621000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>434043000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>428600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>430808000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>403684000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>407650000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>94952000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>378271000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>359896000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>352948000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>349973000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>339006000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>351692000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>331498000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>472872000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>475464000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>465933000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>471259000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>456401000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>433174000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>436023000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>745965000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>736100000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>736186000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>754020000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>724839000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>705376000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>676799000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>650392000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>745959000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>718563000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>684709000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>679524000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>658184000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>640851000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>631570000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>488206000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>440388000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>352558000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>366815000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>373447000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>382055000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>375112000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>446142000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>439366000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>406623000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>387700000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>79031000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>75840000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>65851000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>49659000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7609,1572 +7651,1590 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>532710000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>533295000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>532858000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>532491000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>532570000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>533505000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>535394000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>511086000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>511266000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>511886000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>510945000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>511597000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>508660000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>509054000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>509315000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>506953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504173000.0</v>
       </c>
       <c r="AB20">
         <v>504173000.0</v>
       </c>
       <c r="AC20">
         <v>504173000.0</v>
       </c>
       <c r="AD20">
         <v>504173000.0</v>
       </c>
       <c r="AE20">
         <v>504173000.0</v>
       </c>
       <c r="AF20">
         <v>504173000.0</v>
       </c>
       <c r="AG20">
         <v>504173000.0</v>
       </c>
       <c r="AH20">
         <v>504173000.0</v>
       </c>
       <c r="AI20">
         <v>504173000.0</v>
       </c>
       <c r="AJ20">
         <v>504173000.0</v>
       </c>
       <c r="AK20">
         <v>504173000.0</v>
       </c>
       <c r="AL20">
-        <v>510630000.0</v>
+        <v>504173000.0</v>
       </c>
       <c r="AM20">
         <v>510630000.0</v>
       </c>
       <c r="AN20">
         <v>510630000.0</v>
       </c>
       <c r="AO20">
         <v>510630000.0</v>
       </c>
       <c r="AP20">
         <v>510630000.0</v>
       </c>
       <c r="AQ20">
         <v>510630000.0</v>
       </c>
       <c r="AR20">
         <v>510630000.0</v>
       </c>
       <c r="AS20">
         <v>510630000.0</v>
       </c>
       <c r="AT20">
         <v>510630000.0</v>
       </c>
       <c r="AU20">
         <v>510630000.0</v>
       </c>
       <c r="AV20">
-        <v>504173000.0</v>
+        <v>510630000.0</v>
       </c>
       <c r="AW20">
         <v>504173000.0</v>
       </c>
       <c r="AX20">
         <v>504173000.0</v>
       </c>
       <c r="AY20">
-        <v>507924000.0</v>
+        <v>504173000.0</v>
       </c>
       <c r="AZ20">
         <v>507924000.0</v>
       </c>
       <c r="BA20">
         <v>507924000.0</v>
       </c>
       <c r="BB20">
         <v>507924000.0</v>
       </c>
       <c r="BC20">
+        <v>507924000.0</v>
+      </c>
+      <c r="BD20">
         <v>514536000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>520994000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>526680000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>533018000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>523135000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>513712000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>247053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247856000.0</v>
       </c>
       <c r="BU20">
         <v>247856000.0</v>
       </c>
       <c r="BV20">
+        <v>247856000.0</v>
+      </c>
+      <c r="BW20">
         <v>248428000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>51236000.0</v>
+      </c>
+      <c r="C21">
         <v>54413000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62949000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40096826000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>70906000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>39517105000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39235107000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>39140033000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38937270000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38745872000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>590911000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>592537000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>593252000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>595070000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>594402000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>601962000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>609086000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>608451000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>610661000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>611704000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>611361000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>613856000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>608285000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>606221000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>601391000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>609891000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>459377000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>530530000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>534803000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>539885000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>573507000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>579939000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>591821000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>595891000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>608192000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>610626000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>618626000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>633087000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>646577000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>656793000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>665061000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>676465000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>691878000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>717153000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>732549000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>764040000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>787379000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>802987000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>824520000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>845939000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>820173000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>841961000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>889892000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>910208000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>935289000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>419123000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>912956000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>936262000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>853810000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>892027000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>230389000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>235261000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>126832000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>204980000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>213286000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>221623000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>229960000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>238297000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>176824000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>185143000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>259692000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>197926000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>206220000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>71646000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7276000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>54792000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>395123000.0</v>
+      </c>
+      <c r="C22">
         <v>380647000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>416068000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>375118000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>413365000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>455197000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>441683000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>557257000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>632952000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>665169000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>167511000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>151508000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>137634000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>123606000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>115549000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>110596000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>110001000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103084000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>103233000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>96227000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>95632000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>97992000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>93751000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>83559000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>88446000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>79621000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>83397000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>73345000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>76114000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>75379000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>70061000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>81388000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>85995000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>83595000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>91232000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>91265000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>79422000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>72444000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>73789000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>72392000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70136000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>67010000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>73956000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>70568000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>71069000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>62963000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>68582000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>63958000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64622000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>66084000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>73567000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>77390000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>87554000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>84348000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>74122000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>76654000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>97621000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>68707000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>62953000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>55739000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>30063000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>30433000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>43646000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>38049000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>55355000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>53014000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33563000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>47995000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>39615000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>46493000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>51048000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>59496000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>36417000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>21043000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6446000.0</v>
       </c>
-      <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>5657000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>41375692000.0</v>
+      </c>
+      <c r="C23">
         <v>43016355000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45271366000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59882397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60571527000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>60938687000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>57547377000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>55255193000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>55556417000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57108894000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6230458000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6237044000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6193788000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6199003000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6125305000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6118523000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6169753000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6045204000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6182358000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6209606000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6951809000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7073352000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7025536000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6976190000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6959621000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7154298000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7037750000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7950091000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8778891000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8661294000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8850446000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8791985000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8761744000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8750014000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8807156000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8743671000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8747026000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9008859000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8977337000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7361393000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7336235000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7240762000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7289143000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7233133000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7316631000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7253998000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7312681000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7172138000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7238592000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6701963000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6664459000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6506327000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6549952000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6600233000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6656665000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6638108000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6687469000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6543737000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4173407000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4161678000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1008537000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3842020000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3633821000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3551812000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3586813000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3468068000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3387489000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3108423000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3001510000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2903986000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3925754000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4074281000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4264626000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1260910000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>31194000.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>49829000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>18015274000.0</v>
+      </c>
+      <c r="C24">
         <v>18658602000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21791251000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25401688000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>25328132000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25660288000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>21557251000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19678708000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19696803000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19717266000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1497396000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1497187000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1496981000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1496777000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1496578000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1496379000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1496185000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1495994000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1495805000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1495619000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1495436000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1495256000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1495078000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1494902000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2390218000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2389733000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2388931000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2553352000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2386136000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2385164000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2582819000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2592174000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3367078000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3594213000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3605715000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3611746000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3620044000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3622879000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3629973000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2144479000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>290570000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2187943000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2195985000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2202337000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2320078000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2325775000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2332730000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2339338000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2345199000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2352597000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2364121000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2380172000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2397542000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2420793000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2431894000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2457837000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2477143000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2469023000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2339316000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2346752000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>354534000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>359825000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>364674000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>382357000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>394960000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>392163000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>257432000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>270036000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>282275000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>293661000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>308455000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>323590000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>334679000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2344000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1497187000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1496981000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1496777000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1496578000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1496379000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1496185000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1495994000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1495805000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1495619000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1495436000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1495256000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1495078000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1494902000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2390218000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2389733000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2388931000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2553352000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2563429000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2573204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2582819000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2592174000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3585972000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3594213000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3605715000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3611746000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3620044000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3622879000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3629973000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2144479000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>290570000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2187943000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2195985000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2202337000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2320078000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2325775000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2332730000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2339338000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2345199000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2352597000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2364121000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2380172000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2397542000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2420793000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2431894000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2457837000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2477143000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2469023000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2339316000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2346752000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>354534000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>359825000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>364674000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>382357000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>208655000.0</v>
+      </c>
+      <c r="C26">
         <v>194046000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>193272000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>191792000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>202166000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>202327000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>216139000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>243191000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>309189000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>314370000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>136455000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>193432000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>364954000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>356705000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>352778000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>352078000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>350318000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>297747000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>351884000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>340688000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>347615000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>284937000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>284238000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>275873000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>298147000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>325405000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>319229000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>322315000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>323717000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>357587000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>255172000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>249915000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>266888000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>254114000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>257423000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>265646000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>257021000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>287805000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>292631000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>293399000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>299915000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>300230000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>305224000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>317288000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>248662000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>250203000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>258150000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>249956000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>255606000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>259582000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>168894000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>175697000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>179571000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>183211000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>178221000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>140549000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>147315000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>140439000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>277944000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>831264000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>752836000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>725588000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>613353000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>611210000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9211,360 +9271,366 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>27942292000.0</v>
+      </c>
+      <c r="C28">
         <v>29123440000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27990610000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27288570000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26998432000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25509331000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26580759000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24457646000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24781263000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24504904000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>548549000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>941223000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>726514000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>946022000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>745895000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>659552000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>760741000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1111778000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1209485000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>913389000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>854034000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1627073000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1966716000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>568028000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>910202000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>982380000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>936508000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1393008000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2262556000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2604475000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2015612000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1827240000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1387805000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1203388000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>845763000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>665913000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>857769000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1089043000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1451982000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1421133000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1287987000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1299401000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1449108000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1731993000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1760047000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1818634000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1616878000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1682161000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1704596000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1788269000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1611427000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1745511000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1725268000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1756885000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1802880000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1890548000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1916590000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1920227000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2202100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2211048000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>407485000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>271071000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>294923000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>299948000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>283024000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>423039000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>259649000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>258473000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>185785000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>321972000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>30174000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-428835000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-278160000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-37373000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-6383000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>-24085000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>29883890000.0</v>
+      </c>
+      <c r="C29">
         <v>31745655000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33262294000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46190924000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46340405000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46794689000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43520470000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41334668000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41564615000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42644097000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5070794000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5071308000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5043060000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4999396000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4935911000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4894608000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4942384000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4849821000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4958711000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5006225000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5798300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5935827000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5946943000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5917131000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5937564000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9573,548 +9639,555 @@
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>1258708000.0</v>
+      </c>
+      <c r="C30">
         <v>1273849000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1127101000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1158592000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1183870000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1198731000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1099545000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1052855000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1023089000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1122139000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>243151000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>247484000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>260054000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>239971000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>249107000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>230427000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>217601000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>199012000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>208839000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>194351000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>194321000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>189601000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>198029000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>196844000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>198867000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>207312000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>216904000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>215504000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>236068000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>215296000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>228589000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>213088000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>223043000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>240135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>244899000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>249071000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>218144000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>488403000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>508201000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>497019000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>504258000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>456399000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>425006000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>428893000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>428619000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>414901000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>486859000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>492164000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>535188000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>514427000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>501419000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>501233000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>507859000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>493218000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>491800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>500907000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>524893000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>442812000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>198998000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>217555000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>41461000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>281244000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>441108000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>397157000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>405198000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>457632000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>337202000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>258141000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>342080000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>326845000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>539225000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>333062000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>577402000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>34154000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7276000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>11987000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3026244000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2998070000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2954430000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2890440000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2847706000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2893013000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2358991000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2937262000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2387016000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2458366000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2498800000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2549528000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2519659000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2541041000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2654747000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2711171000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3196182000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3129126000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3096141000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3166325000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3145275000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3094533000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3062499000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2769618000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2728621000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2709789000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2776342000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2735464000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2666533000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2600519000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2508377000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2413917000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2387534000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2319958000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2258492000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2207268000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2156431000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2089198000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1867258000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1855268000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1816744000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1769312000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1722758000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1700427000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1649701000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1657969000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1573236000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1482999000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1541214000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2984214000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2777929000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2601210000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2549126000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
+      <c r="CA31"/>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:79">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>-8216314000.0</v>
+      </c>
+      <c r="C32">
         <v>-7230248000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-3930121000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1242431000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1592649000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2264703000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-2478543000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4189015000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3888424000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-3126775000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2076258000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1998595000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1801568000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1702550000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1634854000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1522979000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1509329000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1466774000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1467151000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1391979000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1365620000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1482915000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1515301000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1465613000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2320975000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10123,2246 +10196,2271 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
+      <c r="CA32"/>
     </row>
-    <row r="33" spans="1:78">
+    <row r="33" spans="1:79">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>37826252000.0</v>
+      </c>
+      <c r="C33">
         <v>37883184000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39239076000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>52966171000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>52923318000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>52842944000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>52547000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>52467327000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>52439878000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>52217080000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3757521000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3840268000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4014047000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4073622000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4084235000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4161181000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4236750000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4118307000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4227910000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4270523000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4254406000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4165266000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4135508000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4148668000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4192429000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4318084000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4103664000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>5074483000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5101250000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5080445000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5038255000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4988880000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5079468000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5034463000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5121204000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>5035165000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4995610000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5285572000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5259848000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5215535000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5186891000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5107103000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5031490000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5053656000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4946491000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4925907000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4840716000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4789092000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4789356000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4345837000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4289354000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4222992000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4329919000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4385584000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4389405000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4360541000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4276198000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4236000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3397448000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3376519000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>953547000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2306553000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2149070000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2156075000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2174049000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2104210000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2051494000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1803487000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1648126000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1675273000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2342128000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2573056000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2277390000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>650156000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>7602000.0</v>
       </c>
-      <c r="BX33"/>
       <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>5237000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:78">
+    <row r="34" spans="1:79">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>1356555000.0</v>
+      </c>
+      <c r="C34">
         <v>1446477000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1563809000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1027111000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1012587000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1002074000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>958931000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>856926000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>849131000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>51895000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>237673000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>244415000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>54169000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>252916000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>259625000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>261173000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>271323000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>263161000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>69044000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>188454000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>185779000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>189647000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>185138000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>178605000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>171301000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>171665000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>209254000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>214457000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>121546000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>124694000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>124252000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>127306000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>128503000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>131626000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>131931000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>121341000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>93717000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>95615000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>92757000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>97742000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>93954000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>100767000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>102753000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>104761000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>107328000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>106634000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>110111000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>113202000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>76484000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>89697000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>89157000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>89042000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>68441000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>94667000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>64914000.0</v>
       </c>
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-      <c r="BI34">
+      <c r="BI34"/>
+      <c r="BJ34">
         <v>35316000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>34348000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>29096000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>15708000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
+      <c r="CA34"/>
     </row>
-    <row r="35" spans="1:78">
+    <row r="35" spans="1:79">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>23932534999.0</v>
+      </c>
+      <c r="C35">
         <v>24840938000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>28302084000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>34417108000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>34453277000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>34862422000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30568163000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>28646361000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28710304000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>28702013000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2167991000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2167737000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2172353000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2177117000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2183537000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2184604000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2188166000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2171001000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2166616000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2077597000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2062161000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2040931000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2037673000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2030013000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2907829000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2912726000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2892094000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3235478000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3253350000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3160683000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3178772000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3172827000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4146452000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4158739000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4483306000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4479777000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4477571000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4470616000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4450427000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2942612000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1065111000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2932289000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3042711000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3023653000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3109548000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3112627000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3097548000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3090300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3089971000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2917287000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2894206000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2821887000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2853399000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2862681000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2908616000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2897863000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2923285000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2908389000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2672798000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2696021000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>427177000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>470013000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>459621000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>447724000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>435772000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>439208000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>297839000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>337250000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>331226000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>308881000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>395592000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>469058000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>469111000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2995000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6701000.0</v>
       </c>
-      <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>1280000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:78">
+    <row r="36" spans="1:79">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>34971396000.0</v>
+      </c>
+      <c r="C36">
         <v>35176661000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>35431864000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>685835000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>40426868000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>675612000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>649480000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>519605000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39200537000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>38984471000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>200057000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>199805000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>191144000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>192210000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>198767000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>203836000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>209145000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>208123000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>236472000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>240915000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>230276000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>234479000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>223254000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>222502000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>228094000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>225804000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>264465000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>274028000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>259506000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>263892000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>262866000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>258237000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>255582000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>214814000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>220957000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>203358000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>190242000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>184747000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>181631000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>185545000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>183835000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>206788000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>198804000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>198090000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>217515000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>209274000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>224128000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>225032000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>220871000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>189766000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>242205000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>146622000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>140535000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>171957000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>125369000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>701896000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>117218000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>148449000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>161489000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>133550000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>128174000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>64975000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>120942000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>71115000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>50114000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>64327000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>62017000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>42026000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>107894000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>140472000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>379426000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>649737000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>328321000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>116245000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1128000.0</v>
       </c>
-      <c r="BX36"/>
       <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>834000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:78">
+    <row r="37" spans="1:79">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>97005000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>97183000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>96436000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>96219000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>101327000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>111714000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>60253000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>65539000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>74299000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>63759000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>64916000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>58574000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>58425000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>58229000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>75748000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>9194000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>12066000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>11434000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>15275000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>14725000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>14865000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>14988000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>14822000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>13836000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>13304000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>13122000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>86740000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>85998000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>85389000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>85452000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>86164000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>87136000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>87933000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>88670000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>90470000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>93130000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>95066000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>96242000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>8861000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>8426000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>8462000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>8932000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>9337000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>9043000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>8851000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>9449000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>9110000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>9397000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>10835000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>-5000.0</v>
       </c>
-      <c r="BJ37">
-[...1 lines deleted...]
-      </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
+      <c r="CA37"/>
     </row>
-    <row r="38" spans="1:78">
+    <row r="38" spans="1:79">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>208573000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>315960000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>200221000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>205416000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>209143000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>214829000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>338241000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>364553000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>242661000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>350920000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>352921000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>232658000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>231813000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>235239000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>233055000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>357786000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>370761000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>753759000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>262006000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>261669000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>260230000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>259169000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1568992000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1590745000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1583803000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1570062000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1616269000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1631469000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1646367000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1659441000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1694113000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1711268000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1748786000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1697410000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1731114000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1759805000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1761395000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1784822000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1799460000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1759779000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1697961000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1743746000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1773300000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1818275000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1820737000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1766496000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1782454000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1974630000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2557842000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1064981000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1043250000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>883794000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>904521000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>945033000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>871025000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>885239000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>619665000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>484362000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>493225000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>886171000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1095519000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>782397000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>436319000.0</v>
       </c>
-      <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>99618000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:78">
+    <row r="39" spans="1:79">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>379506000.0</v>
+      </c>
+      <c r="C39">
         <v>1419763000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>404976000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1049430000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>991879000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>894386000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2784749000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>657177000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>694147000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>660086000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14135000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15581000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38703000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21471000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36656000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16318000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21652000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21124000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>24173000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>26656000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>31064000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30836000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>27371000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24681000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>23823000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>22213000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>17382000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>19857000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>24508000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>18539000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>17222000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15889000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13163000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>91574000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12746000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12035000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>12495000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10862000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>54993000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10429000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>12501000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>16723000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>12623000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8717000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7542000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7699000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9838000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11255000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>11277000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>29930000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>70552000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>75491000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>71822000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>66201000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>106652000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>67507000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>67673000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>76284000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>43210000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>64824000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8016000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>92890000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>27855000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>33887000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>20577000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>18997000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>18758000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>36482000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>27282000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>17230000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>30252000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>46354000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>30831000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>23290000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>656000.0</v>
       </c>
-      <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>337000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:78">
+    <row r="40" spans="1:79">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>3279920000.0</v>
+      </c>
+      <c r="C40">
         <v>2974425000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4122208000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3235989000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3695528000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3496087000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3605428000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3568068000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3238572000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3069412000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>172780000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>180530000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>144797000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>181330000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>165792000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>177910000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>158413000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>192158000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>224876000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>281689000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>288574000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>284548000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>261156000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>246322000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>224950000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>253819000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>228744000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>215630000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>183611000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>190141000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>188075000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>172383000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>195493000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>194141000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>206347000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>193695000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>193727000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>236328000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>221567000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>168459000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>193077000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>190899000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>206246000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>168575000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>203543000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>183357000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>221201000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>173783000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>223567000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>173903000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>187592000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>146008000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>178045000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>160279000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>235224000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>243764000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>214637000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>197653000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>182259000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>124218000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>153519000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>146399000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>104663000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>110300000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>114993000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>100122000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>104661000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>91196000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>94447000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>89324000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>152518000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>67542000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>80845000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>22191000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>6684000.0</v>
       </c>
-      <c r="BX40"/>
       <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>3891000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:78">
+    <row r="41" spans="1:79">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>542176000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>543491000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>544408000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>553762000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>550779000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>555258000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>540110000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>543387000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>463199000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>448156000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>430789000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>427219000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>424212000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>412129000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>426052000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>408831000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>587147000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>594706000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>587479000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>595953000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>580653000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>560480000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>128503000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>131626000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>131931000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>121341000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>93717000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>95615000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>92757000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>97742000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>93954000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>100767000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>102753000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>104761000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>107328000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>106634000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>110111000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>113202000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>76484000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>89697000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>89157000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>89042000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>68441000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>94667000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>64914000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>67924000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>65975000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>76175000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>67184000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>35316000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>34348000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>29096000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15708000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15454000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15457000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>16502000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>16200000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>15307000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>15220000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>839000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>840000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>839000.0</v>
       </c>
-      <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
+      <c r="CA41"/>
     </row>
-    <row r="42" spans="1:78">
+    <row r="42" spans="1:79">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>8838433000.0</v>
+      </c>
+      <c r="C42">
         <v>8827425000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8801473000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8809265000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8779458000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8768360000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8337211000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>8326880000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>8310877000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>8301979000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2857847000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2854173000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2850345000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2841234000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2835395000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2840820000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2871474000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2909357000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2935456000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2993321000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3047366000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3146514000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3180521000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3174514000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3169795000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3158891000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3120354000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3646045000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3582072000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3570968000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3596520000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3591007000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3587002000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3571145000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3562534000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3555909000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3546017000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3730515000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3715679000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3706418000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3698991000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3678289000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3657385000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3646690000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3633728000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>3607960000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3609325000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3602275000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3587315000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3403843000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3374689000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3359041000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3326015000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>3296236000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3290822000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3284066000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>3270372000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>3261910000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1099215000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1223769000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>273527000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>3213225000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>3199734000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3193809000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>3185896000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>3181123000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3164458000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3181816000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3183591000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3180282000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>3235063000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>3242701000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>3232213000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-482000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>70831000.0</v>
       </c>
-      <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>61441000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:78">
+    <row r="43" spans="1:79">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12399,2155 +12497,2178 @@
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
+      <c r="CA43"/>
     </row>
-    <row r="44" spans="1:78">
+    <row r="44" spans="1:79">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
+      <c r="AL44"/>
       <c r="AM44">
         <v>6000.0</v>
       </c>
       <c r="AN44">
         <v>6000.0</v>
       </c>
       <c r="AO44">
         <v>6000.0</v>
       </c>
       <c r="AP44">
         <v>6000.0</v>
       </c>
       <c r="AQ44">
         <v>6000.0</v>
       </c>
       <c r="AR44">
         <v>6000.0</v>
       </c>
       <c r="AS44">
         <v>6000.0</v>
       </c>
       <c r="AT44">
         <v>6000.0</v>
       </c>
       <c r="AU44">
         <v>6000.0</v>
       </c>
       <c r="AV44">
         <v>6000.0</v>
       </c>
       <c r="AW44">
         <v>6000.0</v>
       </c>
       <c r="AX44">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
+      <c r="CA44"/>
     </row>
-    <row r="45" spans="1:78">
+    <row r="45" spans="1:79">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>6796643000.0</v>
+      </c>
+      <c r="C45">
         <v>6740291000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10146050000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>20989377000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20884757000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20675446000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21289939000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>21020493000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>20843384000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>20812637000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3598107000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3592929000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3568638000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5066778000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3582191000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2563584000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2552518000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2518616000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2501667000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2525707000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2548337000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2642780000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2556420000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3443437000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3479051000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3414908000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3442537000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3396616000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3461004000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3465471000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3530459000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3451362000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3425548000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3669303000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3628379000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3569168000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3527450000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3412990000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3320222000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3304870000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3249081000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3194793000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3080911000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3027697000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3004534000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2546377000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2529575000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2525031000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2586173000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2612284000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2571130000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2539804000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2509702000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2453546000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2305073000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2247150000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1276352000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1263303000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1265276000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1251554000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1229016000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1233185000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1166255000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1183822000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1163764000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1182048000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1455957000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1477537000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1494993000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>213837000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3877000.0</v>
       </c>
-      <c r="BX45"/>
       <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>1585000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:78">
+    <row r="46" spans="1:79">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>2418206000.0</v>
+      </c>
+      <c r="C46">
         <v>2458064000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3376639000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11991718000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12223378000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12447900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12446274000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12564498000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12681503000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12627282000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2288433000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2312431000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2323568000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2389135000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2399069000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2464493000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2527123000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2487483000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2514819000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2563584000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2552518000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2518616000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2501667000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2525707000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2548337000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2642780000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2556420000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3443437000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3479051000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3414908000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3442537000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3396616000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3461004000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3465471000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3530459000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3451362000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3425548000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3669303000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3628379000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3569168000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3527450000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3412990000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3320222000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3304870000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3249081000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3194793000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3080911000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3027697000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3004534000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2546377000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2529575000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2525031000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2586173000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2612284000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2571130000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2539804000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2509702000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2453546000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1837456000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1788714000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>825373000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1263303000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1265276000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1251554000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1229016000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1233185000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1166255000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1183822000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1163764000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1182048000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1455957000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1477537000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1494993000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>213837000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3877000.0</v>
       </c>
-      <c r="BX46"/>
       <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>1585000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:78">
+    <row r="47" spans="1:79">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2312431000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2323568000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2389135000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2399069000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2464493000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2527123000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2487483000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2514819000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2563584000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2552518000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2518616000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2372594000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2399711000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2428543000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2642780000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2444157000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3329794000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3363404000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3414908000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3442537000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3396616000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3461004000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3465471000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3530459000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3451362000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3425548000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3669303000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3628379000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3569168000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3527450000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3412990000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3320222000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3304870000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3249081000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3194793000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3080911000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3027697000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3004534000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2546377000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2529575000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2525031000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2586173000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2612284000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2571130000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2539804000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2509702000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2453546000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2305073000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2247150000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1276352000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1263303000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1265276000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1251554000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1229016000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1233185000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1166255000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1183822000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1163764000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1182048000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1455957000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1477537000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1494993000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>213837000.0</v>
       </c>
-      <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>70510000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:78">
+    <row r="48" spans="1:79">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-3025628000.0</v>
+      </c>
+      <c r="C48">
         <v>-2878743000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1671560000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11109636000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11415768000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11618437000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>11283204000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>11425016000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>11630607000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11737983000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>876959000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>873715000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>862558000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>833517000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>784170000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>761767000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>747899000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>656466000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>732814000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>699405000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>662110000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>583591000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>583474000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>558034000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>569446000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>632809000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>685927000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>704236000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>709928000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>694129000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>808330000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>792278000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>714423000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>721316000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>408079000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>373410000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>366470000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>314247000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>276059000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>239258000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>183472000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>134317000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>70943000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>42108000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>10358000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-19040000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-68887000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-129055000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-159859000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-171914000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-176420000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-180740000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-170981000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-174439000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-200663000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-223217000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-258899000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-385487000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-17887000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-130205000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1914000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-389126000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-558064000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-563215000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-521738000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-593484000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-563079000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-857019000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-958833000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-944001000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-254405000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>53525000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>5701000.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48">
         <v>-56763000.0</v>
       </c>
-      <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-25665000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:78">
+    <row r="49" spans="1:79">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>873715000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>862558000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>833517000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>784170000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>761767000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>747899000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>656466000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>732814000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>699405000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>662110000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>583591000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>583474000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>558034000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>569446000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>632809000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>685927000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>704236000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>709928000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>694129000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>808330000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>792278000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>714423000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>721316000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>408079000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>373410000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>366470000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>314247000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>276059000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>239258000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>183472000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>134317000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>70943000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>42108000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>10358000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-19040000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-68887000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-129055000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-159859000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-171914000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-176420000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-180740000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-170981000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-174439000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-200663000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-223217000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-258899000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-385487000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-372597000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-353480000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-371962000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-389126000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-558064000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-563215000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
+      <c r="CA49"/>
     </row>
-    <row r="50" spans="1:78">
+    <row r="50" spans="1:79">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>6237306000.0</v>
+      </c>
+      <c r="C50">
         <v>7321269000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4519619000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1053230000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1004626000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>943029000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2520297000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2082919000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2090661000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3046654000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>1552559000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>808758000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>898237000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>897303000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>896386000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>486000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>407000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>42682000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>953636000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>918915000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1030088000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1028119000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3627396000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3634844000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3644122000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3650975000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>37270000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>32984000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>37717000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>38494000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1896233000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>35698000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>41912000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
+      <c r="CA50"/>
     </row>
-    <row r="51" spans="1:78">
+    <row r="51" spans="1:79">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>29286072000.0</v>
+      </c>
+      <c r="C51">
         <v>31006514000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30591927000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>29633655000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>29528310000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>29814724000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>27203367000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>24876892000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>25394965000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>26326280000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1643080000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1643278000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1646619000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1650563000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1647164000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1651147000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1649940000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1647672000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1639141000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1629911000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2437781000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2523078000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2522266000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2516492000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2509227000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2501811000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2483670000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2691013000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3612280000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3532781000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3612907000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3620293000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3627396000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3634844000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3644122000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3650975000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3657314000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3660186000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3667690000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2182973000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2186803000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2223641000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2228213000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2234003000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2351553000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2367687000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2377269000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2390418000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2406603000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2422388000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2432783000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2445645000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2462678000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2488499000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2497344000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2523933000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2545684000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2534262000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2396686000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2404662000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>408321000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>412885000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>411627000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>422266000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>446639000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>446369000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>307105000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>321930000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>333302000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>346439000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>359968000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>373314000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>386899000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3709000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1380000.0</v>
       </c>
-      <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>297000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:78">
+    <row r="52" spans="1:79">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>7285194000.0</v>
+      </c>
+      <c r="C52">
         <v>8208115000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4519619000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1053230000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1004626000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>943029000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2520297000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2082919000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2480309000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3420508000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17855000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17717000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>17757000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>17854000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17389000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17322000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>17032000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16781000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15912000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15513000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>823776000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>912936000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>911812000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>910691000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>13527000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>15137000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>407000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>42682000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>953636000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>959577000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1030088000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1028119000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>41424000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>40631000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>38407000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>39229000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>37270000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>37307000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>37717000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>38494000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1896233000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>35698000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>32228000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>31666000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>31475000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>41912000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>44539000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>51080000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>61404000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>69791000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>68662000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>65473000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>65136000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>67706000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>65450000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>66096000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>68541000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>65239000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>57370000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>57910000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>53787000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>53060000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>46953000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>39909000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>51679000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>54206000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>49673000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>51894000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>51027000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>52778000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>51513000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>49724000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>52220000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1365000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1380000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>297000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:78">
+    <row r="53" spans="1:79">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>172323000.0</v>
+      </c>
+      <c r="C53">
         <v>175838000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1482828000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1988001000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2529217000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1242036000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>51792000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>101331000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>152649000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>623044000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>894744000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1211407000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>755169000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>973915000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>666904000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>529854000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>634593000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1010496000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1127048000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>841521000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>735418000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1638271000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1950804000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>509980000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>790361000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>940623000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1000165000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1203308000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1925108000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2282152000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1842875000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1640776000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1060733000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>814161000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>485035000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>280402000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>383015000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>522516000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>803309000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>745844000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>603346000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>612338000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>807662000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1009478000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1124087000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1139103000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1019247000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>980303000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1006258000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>986533000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>887628000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>903330000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>789564000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>815951000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>862230000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>960939000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1053650000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1082407000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>259496000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>237555000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1018140000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>989086000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>849987000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>797235000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>760321000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>805832000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>887301000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>886738000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>782888000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>804194000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>633307000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>260164000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>677527000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>491185000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:78">
+    <row r="54" spans="1:79">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54">
-[...1 lines deleted...]
-      </c>
+      <c r="AM54"/>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
@@ -14579,1043 +14700,1056 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
+      <c r="CA54"/>
     </row>
-    <row r="55" spans="1:78">
+    <row r="55" spans="1:79">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>41375692000.0</v>
+      </c>
+      <c r="C55">
         <v>43016355000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45271366000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>59882397000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>60571527000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>60938687000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>57547377000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>55255193000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>55556417000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>57108894000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6230458000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6237044000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6193788000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6199003000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6125305000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6118523000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6169753000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6045204000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6182358000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6209606000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6951809000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7073352000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7025536000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6976190000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6959621000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7154298000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7037750000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7950091000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8778891000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8661294000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8850446000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8791985000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8761744000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8750014000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8807156000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8743671000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8747026000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9008859000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8977337000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7361393000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7336235000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7240762000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7289143000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7233133000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>7316631000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7253998000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>7312681000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>7172138000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7238592000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6701963000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6664459000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6506327000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6549952000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6600233000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6656665000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6638108000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6687469000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6543737000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4173407000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4161678000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1008537000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3842020000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3633821000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3551812000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3586813000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3468068000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3387489000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3108423000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3001510000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2903986000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>3925754000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4074281000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4264626000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1260910000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>31194000.0</v>
       </c>
-      <c r="BX55"/>
       <c r="BY55"/>
-      <c r="BZ55">
+      <c r="BZ55"/>
+      <c r="CA55">
         <v>49829000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:78">
+    <row r="56" spans="1:79">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>3549440000.0</v>
+      </c>
+      <c r="C56">
         <v>5133171000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6032290000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6916226000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7648209000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8095743000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5000377000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2787866000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3116539000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4891814000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2472937000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2396776000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2179741000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2125381000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2041070000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1957342000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1933003000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1926897000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1954448000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1939083000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2697403000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2908086000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2890028000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2827522000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2767192000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2836214000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2934086000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2875608000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3677641000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3580849000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3812191000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3803105000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3682276000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3715551000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3685952000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3708506000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3751416000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3723287000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3717489000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2145858000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2149344000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2133659000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2257653000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2179477000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2370140000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2328091000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2471965000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2383046000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2449236000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2356126000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2375105000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2283335000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2220033000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2214649000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2267260000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2277567000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2411271000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2307737000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>775959000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>785159000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>54990000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1535467000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1484751000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1395737000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1412764000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1363858000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1335995000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1304936000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1353384000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1228713000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1583626000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1501225000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1987236000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>610754000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>23592000.0</v>
       </c>
-      <c r="BX56"/>
       <c r="BY56"/>
-      <c r="BZ56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>44592000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:78">
+    <row r="57" spans="1:79">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>11765754000.0</v>
+      </c>
+      <c r="C57">
         <v>12363419000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9962411000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5673795000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6055560000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5831040000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7478920000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6976881000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7004963000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8018589000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>396679000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>398181000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>378173000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>422831000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>406216000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>434363000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>423674000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>460123000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>487297000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>547104000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1331783000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1425171000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1374727000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1361909000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>446217000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>496019000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>461741000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>471662000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1346005000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1345137000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1412944000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1374906000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>409777000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>413890000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>428031000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>407170000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>423745000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>531438000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>548235000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>499430000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2409456000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>526831000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>542865000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>506224000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>555270000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>517733000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>616720000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>523175000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>634482000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>558445000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>578462000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>509349000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>520493000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>587325000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>588754000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>600330000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>657130000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>583722000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>416172000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>362533000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>110931000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>358817000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>376348000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>349982000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>383393000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>364010000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>430139000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>352848000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>375436000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>369332000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>549005000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>354632000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>549511000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>50397000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>10327000.0</v>
       </c>
-      <c r="BX57"/>
       <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>12760000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:78">
+    <row r="58" spans="1:79">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>35698289000.0</v>
+      </c>
+      <c r="C58">
         <v>37204357000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>38264495000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>40090903000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>40508837000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>40693462000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>38047083000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>35623242000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>35715267000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>36720602000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2564670000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2565918000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2550526000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2599948000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2589753000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2618967000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2611840000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2631124000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2653913000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2624701000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3393944000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3466102000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3412400000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3391922000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3354046000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3408745000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3353835000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3707140000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4599355000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4505820000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4591716000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4547733000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4556229000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4572629000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4911337000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4886947000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4901316000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5002054000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4998662000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3442042000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3474567000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3459120000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3585576000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3529877000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3664818000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3630360000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3714268000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3613475000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3724453000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3475732000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3472668000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3331236000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3373892000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3450006000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3497370000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3498193000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3580415000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3492111000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3088970000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3058554000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>538108000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>828830000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>835969000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>797706000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>819165000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>803218000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>727978000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>690098000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>706662000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>678213000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>944597000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>823690000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1018622000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>53392000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>17028000.0</v>
       </c>
-      <c r="BX58"/>
       <c r="BY58"/>
-      <c r="BZ58">
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>14040000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:78">
+    <row r="59" spans="1:79">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59">
+      <c r="AM59"/>
+      <c r="AN59">
         <v>3978675000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3919351000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -15641,360 +15775,364 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
+      <c r="CA59"/>
     </row>
-    <row r="60" spans="1:78">
+    <row r="60" spans="1:79">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>5631310000.0</v>
+      </c>
+      <c r="C60">
         <v>5765784000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6951424000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19736006000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>20007647000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20191372000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19442922000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>19573041000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19777151000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>19880177000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3573398000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3574121000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3546079000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3502619000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3439333000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3398229000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3446199000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3353827000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3462906000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3510606000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3494106000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3542334000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3554562000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3525843000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3547346000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3669805000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3674721000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4230885000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4168102000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4140199000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4244005000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4229387000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4190527000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4162563000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3881983000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3843420000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3832588000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3920065000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3892677000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3833962000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3776216000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3695478000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3616431000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3615323000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3563143000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3533168000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3505283000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3463597000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3417897000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3217370000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3183365000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3166629000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3167128000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3140890000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3150252000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3131064000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3097605000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>3042516000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1075040000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1092289000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>470429000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3013190000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2797852000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2754106000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2767648000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2664850000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2659511000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2419067000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2294848000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2225773000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2981157000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3250591000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3246004000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1207518000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>14166000.0</v>
       </c>
-      <c r="BX60"/>
       <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>35789000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:78">
+    <row r="61" spans="1:79">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-471582000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-436521000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-406295000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-343869000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-285681000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-174912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137347000.0</v>
       </c>
       <c r="X61">
         <v>-137347000.0</v>
       </c>
       <c r="Y61">
         <v>-137347000.0</v>
       </c>
       <c r="Z61">
-        <v>-131454000.0</v>
+        <v>-137347000.0</v>
       </c>
       <c r="AA61">
         <v>-131454000.0</v>
       </c>
       <c r="AB61">
         <v>-131454000.0</v>
       </c>
       <c r="AC61">
         <v>-131454000.0</v>
       </c>
       <c r="AD61">
         <v>-131454000.0</v>
       </c>
       <c r="AE61">
-        <v>-98162000.0</v>
+        <v>-131454000.0</v>
       </c>
       <c r="AF61">
         <v>-98162000.0</v>
       </c>
       <c r="AG61">
         <v>-98162000.0</v>
       </c>
       <c r="AH61">
         <v>-98162000.0</v>
       </c>
       <c r="AI61">
         <v>-98162000.0</v>
       </c>
       <c r="AJ61">
         <v>-98162000.0</v>
       </c>
       <c r="AK61">
         <v>-98162000.0</v>
       </c>
       <c r="AL61">
         <v>-98162000.0</v>
       </c>
       <c r="AM61">
         <v>-98162000.0</v>
       </c>
@@ -16052,79 +16190,82 @@
       <c r="BE61">
         <v>-98162000.0</v>
       </c>
       <c r="BF61">
         <v>-98162000.0</v>
       </c>
       <c r="BG61">
         <v>-98162000.0</v>
       </c>
       <c r="BH61">
         <v>-98162000.0</v>
       </c>
       <c r="BI61">
         <v>-98162000.0</v>
       </c>
       <c r="BJ61">
         <v>-98162000.0</v>
       </c>
       <c r="BK61">
         <v>-98162000.0</v>
       </c>
       <c r="BL61">
         <v>-98162000.0</v>
       </c>
       <c r="BM61">
-        <v>-97557000.0</v>
+        <v>-98162000.0</v>
       </c>
       <c r="BN61">
         <v>-97557000.0</v>
       </c>
       <c r="BO61">
+        <v>-97557000.0</v>
+      </c>
+      <c r="BP61">
         <v>-97055000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-75547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68045000.0</v>
       </c>
       <c r="BR61">
         <v>-68045000.0</v>
       </c>
       <c r="BS61">
+        <v>-68045000.0</v>
+      </c>
+      <c r="BT61">
         <v>-14785000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
+      <c r="CA61"/>
     </row>
-    <row r="62" spans="1:78">
+    <row r="62" spans="1:79">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16161,50 +16302,51 @@
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
+      <c r="CA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16281,54 +16423,54 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
-        <v>9445223000.0</v>
+        <v>11130322000.0</v>
       </c>
       <c r="C2">
         <v>10135622000.0</v>
       </c>
       <c r="D2">
         <v>11945331000.0</v>
       </c>
       <c r="E2">
         <v>12210477000.0</v>
       </c>
       <c r="F2">
         <v>12495804000.0</v>
       </c>
       <c r="G2">
         <v>744378000.0</v>
       </c>
       <c r="H2">
         <v>787355000.0</v>
       </c>
       <c r="I2">
         <v>780905000.0</v>
       </c>
       <c r="J2">
         <v>758497000.0</v>
       </c>
@@ -16346,51 +16488,51 @@
       </c>
       <c r="O2">
         <v>2089434000.0</v>
       </c>
       <c r="P2">
         <v>1907493000.0</v>
       </c>
       <c r="Q2">
         <v>1789485000.0</v>
       </c>
       <c r="R2">
         <v>1470295000.0</v>
       </c>
       <c r="S2">
         <v>1715458000.0</v>
       </c>
       <c r="T2">
         <v>1451704000.0</v>
       </c>
       <c r="U2">
         <v>20191000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>1585549000.0</v>
       </c>
       <c r="C3">
         <v>1930193000.0</v>
       </c>
       <c r="D3">
         <v>1597923000.0</v>
       </c>
       <c r="E3">
         <v>1174895000.0</v>
       </c>
       <c r="F3">
         <v>1213946000.0</v>
       </c>
       <c r="G3">
         <v>525011000.0</v>
       </c>
       <c r="H3">
         <v>588200000.0</v>
       </c>
       <c r="I3">
         <v>540116000.0</v>
       </c>
@@ -16411,88 +16553,88 @@
       </c>
       <c r="O3">
         <v>457326000.0</v>
       </c>
       <c r="P3">
         <v>385894000.0</v>
       </c>
       <c r="Q3">
         <v>228911000.0</v>
       </c>
       <c r="R3">
         <v>244129000.0</v>
       </c>
       <c r="S3">
         <v>264197000.0</v>
       </c>
       <c r="T3">
         <v>9705000.0</v>
       </c>
       <c r="U3">
         <v>366000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>39401000.0</v>
       </c>
       <c r="I4">
         <v>93729000.0</v>
       </c>
       <c r="J4">
         <v>8509000.0</v>
       </c>
       <c r="K4">
         <v>44320000.0</v>
       </c>
       <c r="L4">
         <v>61279000.0</v>
       </c>
       <c r="M4">
         <v>61279000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5">
         <v>-17371601000.0</v>
       </c>
       <c r="C5">
         <v>406052000.0</v>
       </c>
       <c r="D5">
         <v>-1845277011.0</v>
       </c>
       <c r="E5">
         <v>3414519000.0</v>
       </c>
       <c r="F5">
         <v>3461023000.0</v>
       </c>
       <c r="G5">
         <v>120092000.0</v>
       </c>
       <c r="H5">
         <v>157851000.0</v>
       </c>
       <c r="I5">
         <v>93502000.0</v>
       </c>
@@ -16513,51 +16655,51 @@
       </c>
       <c r="O5">
         <v>347713000.0</v>
       </c>
       <c r="P5">
         <v>108368000.0</v>
       </c>
       <c r="Q5">
         <v>303333000.0</v>
       </c>
       <c r="R5">
         <v>457674000.0</v>
       </c>
       <c r="S5">
         <v>-1008772000.0</v>
       </c>
       <c r="T5">
         <v>-82399000.0</v>
       </c>
       <c r="U5">
         <v>-31781000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>-15786052000.0</v>
       </c>
       <c r="C6">
         <v>2336245000.0</v>
       </c>
       <c r="D6">
         <v>-247354011.0</v>
       </c>
       <c r="E6">
         <v>4589414000.0</v>
       </c>
       <c r="F6">
         <v>4674969000.0</v>
       </c>
       <c r="G6">
         <v>645103000.0</v>
       </c>
       <c r="H6">
         <v>746051000.0</v>
       </c>
       <c r="I6">
         <v>633618000.0</v>
       </c>
@@ -16578,114 +16720,114 @@
       </c>
       <c r="O6">
         <v>805039000.0</v>
       </c>
       <c r="P6">
         <v>494262000.0</v>
       </c>
       <c r="Q6">
         <v>532244000.0</v>
       </c>
       <c r="R6">
         <v>701803000.0</v>
       </c>
       <c r="S6">
         <v>-744575000.0</v>
       </c>
       <c r="T6">
         <v>-72694000.0</v>
       </c>
       <c r="U6">
         <v>-31415000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>39401000.0</v>
       </c>
       <c r="I8">
         <v>93729000.0</v>
       </c>
       <c r="J8">
         <v>312009000.0</v>
       </c>
       <c r="K8">
         <v>44320000.0</v>
       </c>
       <c r="L8">
         <v>61279000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
-        <v>5559766000.0</v>
+        <v>3874667000.0</v>
       </c>
       <c r="C9">
         <v>5689894000.0</v>
       </c>
       <c r="D9">
         <v>5070267000.0</v>
       </c>
       <c r="E9">
         <v>6423769000.0</v>
       </c>
       <c r="F9">
         <v>7322874000.0</v>
       </c>
       <c r="G9">
         <v>1143529000.0</v>
       </c>
       <c r="H9">
         <v>1098726000.0</v>
       </c>
       <c r="I9">
         <v>1310458000.0</v>
       </c>
       <c r="J9">
         <v>1127011000.0</v>
       </c>
@@ -16703,51 +16845,51 @@
       </c>
       <c r="O9">
         <v>1032270000.0</v>
       </c>
       <c r="P9">
         <v>853938000.0</v>
       </c>
       <c r="Q9">
         <v>560884000.0</v>
       </c>
       <c r="R9">
         <v>433264000.0</v>
       </c>
       <c r="S9">
         <v>435062000.0</v>
       </c>
       <c r="T9">
         <v>92361000.0</v>
       </c>
       <c r="U9">
         <v>8864000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>-18893314000.0</v>
       </c>
       <c r="C10">
         <v>-75570000.0</v>
       </c>
       <c r="D10">
         <v>-1931684000.0</v>
       </c>
       <c r="E10">
         <v>3335302000.0</v>
       </c>
       <c r="F10">
         <v>3349872000.0</v>
       </c>
       <c r="G10">
         <v>-27835000.0</v>
       </c>
       <c r="H10">
         <v>-93165000.0</v>
       </c>
       <c r="I10">
         <v>-7960000.0</v>
       </c>
@@ -16768,54 +16910,54 @@
       </c>
       <c r="O10">
         <v>194684000.0</v>
       </c>
       <c r="P10">
         <v>25775000.0</v>
       </c>
       <c r="Q10">
         <v>288773000.0</v>
       </c>
       <c r="R10">
         <v>425359000.0</v>
       </c>
       <c r="S10">
         <v>-1040681000.0</v>
       </c>
       <c r="T10">
         <v>-83195000.0</v>
       </c>
       <c r="U10">
         <v>-20858000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
-        <v>4386375000.0</v>
+        <v>-4386375000.0</v>
       </c>
       <c r="C11">
         <v>48945000.0</v>
       </c>
       <c r="D11">
         <v>-296860000.0</v>
       </c>
       <c r="E11">
         <v>798410000.0</v>
       </c>
       <c r="F11">
         <v>828437000.0</v>
       </c>
       <c r="G11">
         <v>24069000.0</v>
       </c>
       <c r="H11">
         <v>20488000.0</v>
       </c>
       <c r="I11">
         <v>30673000.0</v>
       </c>
       <c r="J11">
         <v>-284286000.0</v>
       </c>
@@ -16833,51 +16975,51 @@
       </c>
       <c r="O11">
         <v>-16329000.0</v>
       </c>
       <c r="P11">
         <v>21501000.0</v>
       </c>
       <c r="Q11">
         <v>84415000.0</v>
       </c>
       <c r="R11">
         <v>60655000.0</v>
       </c>
       <c r="S11">
         <v>-96680000.0</v>
       </c>
       <c r="T11">
         <v>2105000.0</v>
       </c>
       <c r="U11">
         <v>74000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
         <v>1521713000.0</v>
       </c>
       <c r="C12">
         <v>481622000.0</v>
       </c>
       <c r="D12">
         <v>90357000.0</v>
       </c>
       <c r="E12">
         <v>79217000.0</v>
       </c>
       <c r="F12">
         <v>111151000.0</v>
       </c>
       <c r="G12">
         <v>147927000.0</v>
       </c>
       <c r="H12">
         <v>251016000.0</v>
       </c>
       <c r="I12">
         <v>219288000.0</v>
       </c>
@@ -16898,98 +17040,98 @@
       </c>
       <c r="O12">
         <v>153029000.0</v>
       </c>
       <c r="P12">
         <v>82593000.0</v>
       </c>
       <c r="Q12">
         <v>14560000.0</v>
       </c>
       <c r="R12">
         <v>32315000.0</v>
       </c>
       <c r="S12">
         <v>31909000.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13">
         <v>228733000.0</v>
       </c>
       <c r="C13">
         <v>116625000.0</v>
       </c>
       <c r="D13">
         <v>207374000.0</v>
       </c>
       <c r="E13">
         <v>50900000.0</v>
       </c>
       <c r="F13">
         <v>22801000.0</v>
       </c>
       <c r="G13">
         <v>39982000.0</v>
       </c>
       <c r="H13">
         <v>82352000.0</v>
       </c>
       <c r="I13">
         <v>80275000.0</v>
       </c>
       <c r="J13">
         <v>44619000.0</v>
       </c>
       <c r="K13">
         <v>21249000.0</v>
       </c>
       <c r="L13">
         <v>120527000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>9759000.0</v>
       </c>
       <c r="C14">
         <v>4969000.0</v>
       </c>
       <c r="D14">
         <v>-67233000.0</v>
       </c>
       <c r="E14">
         <v>10503000.0</v>
       </c>
       <c r="F14">
         <v>-10154000.0</v>
       </c>
       <c r="G14">
         <v>-11754000.0</v>
       </c>
       <c r="H14">
         <v>-11335000.0</v>
       </c>
       <c r="I14">
         <v>1842000.0</v>
       </c>
@@ -17000,54 +17142,54 @@
         <v>86740000.0</v>
       </c>
       <c r="L14">
         <v>86164000.0</v>
       </c>
       <c r="M14">
         <v>90470000.0</v>
       </c>
       <c r="N14">
         <v>876000.0</v>
       </c>
       <c r="O14">
         <v>-35000.0</v>
       </c>
       <c r="P14">
         <v>635000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
-        <v>-23279689000.0</v>
+        <v>-14497180000.0</v>
       </c>
       <c r="C15">
         <v>-119546000.0</v>
       </c>
       <c r="D15">
         <v>-1702057000.0</v>
       </c>
       <c r="E15">
         <v>2477720000.0</v>
       </c>
       <c r="F15">
         <v>2486285000.0</v>
       </c>
       <c r="G15">
         <v>-40150000.0</v>
       </c>
       <c r="H15">
         <v>-62917000.0</v>
       </c>
       <c r="I15">
         <v>-40475000.0</v>
       </c>
       <c r="J15">
         <v>392561000.0</v>
       </c>
@@ -17065,51 +17207,51 @@
       </c>
       <c r="O15">
         <v>211048000.0</v>
       </c>
       <c r="P15">
         <v>3639000.0</v>
       </c>
       <c r="Q15">
         <v>204358000.0</v>
       </c>
       <c r="R15">
         <v>364704000.0</v>
       </c>
       <c r="S15">
         <v>-944001000.0</v>
       </c>
       <c r="T15">
         <v>-85300000.0</v>
       </c>
       <c r="U15">
         <v>-20932000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>177051000.0</v>
       </c>
       <c r="F16">
         <v>72875000.0</v>
       </c>
       <c r="G16">
         <v>-40150000.0</v>
       </c>
       <c r="H16">
         <v>-62917000.0</v>
       </c>
       <c r="I16">
         <v>-40475000.0</v>
       </c>
       <c r="J16">
         <v>393770000.0</v>
       </c>
       <c r="K16">
         <v>181673000.0</v>
       </c>
@@ -17118,51 +17260,51 @@
       </c>
       <c r="M16">
         <v>165268000.0</v>
       </c>
       <c r="N16">
         <v>2525000.0</v>
       </c>
       <c r="O16">
         <v>211048000.0</v>
       </c>
       <c r="P16">
         <v>3639000.0</v>
       </c>
       <c r="Q16">
         <v>204358000.0</v>
       </c>
       <c r="R16">
         <v>364704000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17">
         <v>-14506939000.0</v>
       </c>
       <c r="C17">
         <v>-124515000.0</v>
       </c>
       <c r="D17">
         <v>-1634824000.0</v>
       </c>
       <c r="E17">
         <v>166548000.0</v>
       </c>
       <c r="F17">
         <v>62721000.0</v>
       </c>
       <c r="G17">
         <v>-51904000.0</v>
       </c>
       <c r="H17">
         <v>-113653000.0</v>
       </c>
       <c r="I17">
         <v>-38633000.0</v>
       </c>
@@ -17175,197 +17317,197 @@
       <c r="L17">
         <v>149371000.0</v>
       </c>
       <c r="M17">
         <v>147549000.0</v>
       </c>
       <c r="N17">
         <v>3401000.0</v>
       </c>
       <c r="O17">
         <v>211013000.0</v>
       </c>
       <c r="P17">
         <v>4274000.0</v>
       </c>
       <c r="Q17">
         <v>345519000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>-1292980000.0</v>
       </c>
       <c r="C18">
         <v>-364997000.0</v>
       </c>
       <c r="D18">
         <v>117017000.0</v>
       </c>
       <c r="E18">
         <v>-6270000.0</v>
       </c>
       <c r="F18">
         <v>-72711000.0</v>
       </c>
       <c r="G18">
         <v>-107945000.0</v>
       </c>
       <c r="H18">
         <v>-168664000.0</v>
       </c>
       <c r="I18">
         <v>-168293000.0</v>
       </c>
       <c r="J18">
         <v>-172621000.0</v>
       </c>
       <c r="K18">
         <v>-102381000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>100749000.0</v>
       </c>
       <c r="F19">
         <v>62115000.0</v>
       </c>
       <c r="G19">
         <v>7619000.0</v>
       </c>
       <c r="H19">
         <v>84774000.0</v>
       </c>
       <c r="I19">
         <v>57365000.0</v>
       </c>
       <c r="J19">
         <v>68174000.0</v>
       </c>
       <c r="K19">
         <v>46076000.0</v>
       </c>
       <c r="L19">
         <v>-12395000.0</v>
       </c>
       <c r="M19">
         <v>21592000.0</v>
       </c>
       <c r="N19">
         <v>54931000.0</v>
       </c>
       <c r="O19">
         <v>247827000.0</v>
       </c>
       <c r="P19">
         <v>27530000.0</v>
       </c>
       <c r="Q19">
         <v>302169000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>711000.0</v>
       </c>
       <c r="F20">
         <v>245000.0</v>
       </c>
       <c r="G20">
         <v>1685000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>65220000.0</v>
       </c>
       <c r="J20">
         <v>10762000.0</v>
       </c>
       <c r="K20">
         <v>10762000.0</v>
       </c>
       <c r="L20">
         <v>2400000.0</v>
       </c>
       <c r="M20">
         <v>2400000.0</v>
       </c>
       <c r="N20">
         <v>38415000.0</v>
       </c>
       <c r="O20">
         <v>32765000.0</v>
       </c>
       <c r="P20">
         <v>32964000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
-        <v>-17723146000.0</v>
+        <v>-91135000.0</v>
       </c>
       <c r="C21">
         <v>-304070000.0</v>
       </c>
       <c r="D21">
         <v>-277909000.0</v>
       </c>
       <c r="E21">
         <v>2232838000.0</v>
       </c>
       <c r="F21">
         <v>3422404000.0</v>
       </c>
       <c r="G21">
         <v>112473000.0</v>
       </c>
       <c r="H21">
         <v>73077000.0</v>
       </c>
       <c r="I21">
         <v>183243000.0</v>
       </c>
       <c r="J21">
         <v>196307000.0</v>
       </c>
@@ -17383,79 +17525,79 @@
       </c>
       <c r="O21">
         <v>99886000.0</v>
       </c>
       <c r="P21">
         <v>80838000.0</v>
       </c>
       <c r="Q21">
         <v>142325000.0</v>
       </c>
       <c r="R21">
         <v>4892000.0</v>
       </c>
       <c r="S21">
         <v>-640594000.0</v>
       </c>
       <c r="T21">
         <v>-86379000.0</v>
       </c>
       <c r="U21">
         <v>-21779000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
-        <v>32728135000.0</v>
+        <v>15096124000.0</v>
       </c>
       <c r="C23">
         <v>16129586000.0</v>
       </c>
       <c r="D23">
         <v>17293507000.0</v>
       </c>
       <c r="E23">
         <v>16401408000.0</v>
       </c>
       <c r="F23">
         <v>16396274000.0</v>
       </c>
       <c r="G23">
         <v>1775434000.0</v>
       </c>
       <c r="H23">
         <v>1813004000.0</v>
       </c>
       <c r="I23">
         <v>1842900000.0</v>
       </c>
       <c r="J23">
         <v>1678439000.0</v>
       </c>
@@ -17473,119 +17615,119 @@
       </c>
       <c r="O23">
         <v>2989053000.0</v>
       </c>
       <c r="P23">
         <v>2647629000.0</v>
       </c>
       <c r="Q23">
         <v>2208044000.0</v>
       </c>
       <c r="R23">
         <v>1898667000.0</v>
       </c>
       <c r="S23">
         <v>2178369000.0</v>
       </c>
       <c r="T23">
         <v>1630444000.0</v>
       </c>
       <c r="U23">
         <v>50834000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
         <v>1585549000.0</v>
       </c>
       <c r="C25">
         <v>1930193000.0</v>
       </c>
       <c r="D25">
         <v>1597923000.0</v>
       </c>
       <c r="E25">
         <v>457621000.0</v>
       </c>
       <c r="F25">
         <v>491329000.0</v>
       </c>
       <c r="G25">
         <v>525011000.0</v>
       </c>
       <c r="H25">
         <v>588200000.0</v>
       </c>
       <c r="I25">
         <v>598178000.0</v>
       </c>
       <c r="J25">
         <v>533849000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>110000000.0</v>
       </c>
       <c r="E26">
         <v>32810000.0</v>
       </c>
       <c r="F26">
         <v>31777000.0</v>
       </c>
       <c r="G26">
         <v>29448000.0</v>
       </c>
       <c r="H26">
         <v>25739000.0</v>
       </c>
       <c r="I26">
         <v>27570000.0</v>
       </c>
       <c r="J26">
         <v>31745000.0</v>
       </c>
       <c r="K26">
@@ -17602,51 +17744,51 @@
       </c>
       <c r="O26">
         <v>69649000.0</v>
       </c>
       <c r="P26">
         <v>50966000.0</v>
       </c>
       <c r="Q26">
         <v>46093000.0</v>
       </c>
       <c r="R26">
         <v>44009000.0</v>
       </c>
       <c r="S26">
         <v>40275000.0</v>
       </c>
       <c r="T26">
         <v>78790000.0</v>
       </c>
       <c r="U26">
         <v>6515000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>745000000.0</v>
       </c>
       <c r="D27">
         <v>868000000.0</v>
       </c>
       <c r="E27">
         <v>69000000.0</v>
       </c>
       <c r="F27">
         <v>82400000.0</v>
       </c>
       <c r="G27">
         <v>65100000.0</v>
       </c>
       <c r="H27">
         <v>88200000.0</v>
       </c>
       <c r="I27">
         <v>75800000.0</v>
       </c>
       <c r="J27">
         <v>64200000.0</v>
@@ -17657,51 +17799,51 @@
       <c r="L27">
         <v>44300000.0</v>
       </c>
       <c r="M27">
         <v>50800000.0</v>
       </c>
       <c r="N27">
         <v>47400000.0</v>
       </c>
       <c r="O27">
         <v>47000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27">
         <v>6731000.0</v>
       </c>
       <c r="U27">
         <v>18555000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>2380253000.0</v>
       </c>
       <c r="C28">
         <v>1681816000.0</v>
       </c>
       <c r="D28">
         <v>2121154000.0</v>
       </c>
       <c r="E28">
         <v>386234000.0</v>
       </c>
       <c r="F28">
         <v>379305000.0</v>
       </c>
       <c r="G28">
         <v>409812000.0</v>
       </c>
       <c r="H28">
         <v>420945000.0</v>
       </c>
       <c r="I28">
         <v>360288000.0</v>
       </c>
@@ -17722,101 +17864,101 @@
       </c>
       <c r="O28">
         <v>372644000.0</v>
       </c>
       <c r="P28">
         <v>303276000.0</v>
       </c>
       <c r="Q28">
         <v>143555000.0</v>
       </c>
       <c r="R28">
         <v>140234000.0</v>
       </c>
       <c r="S28">
         <v>158439000.0</v>
       </c>
       <c r="T28">
         <v>83514000.0</v>
       </c>
       <c r="U28">
         <v>5573000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>-4386375000.0</v>
       </c>
       <c r="C29">
         <v>48945000.0</v>
       </c>
       <c r="D29">
         <v>-296860000.0</v>
       </c>
       <c r="E29">
         <v>66675000.0</v>
       </c>
       <c r="F29">
         <v>65626000.0</v>
       </c>
       <c r="G29">
         <v>24069000.0</v>
       </c>
       <c r="H29">
         <v>20488000.0</v>
       </c>
       <c r="I29">
         <v>30673000.0</v>
       </c>
       <c r="J29">
         <v>-284286000.0</v>
       </c>
       <c r="K29">
         <v>106152000.0</v>
       </c>
       <c r="L29">
         <v>51235000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
-        <v>23282912000.0</v>
+        <v>3965802000.0</v>
       </c>
       <c r="C30">
         <v>5993964000.0</v>
       </c>
       <c r="D30">
         <v>5348176000.0</v>
       </c>
       <c r="E30">
         <v>4190931000.0</v>
       </c>
       <c r="F30">
         <v>3900470000.0</v>
       </c>
       <c r="G30">
         <v>1031056000.0</v>
       </c>
       <c r="H30">
         <v>1025649000.0</v>
       </c>
       <c r="I30">
         <v>1061995000.0</v>
       </c>
       <c r="J30">
         <v>919942000.0</v>
       </c>
@@ -17834,54 +17976,54 @@
       </c>
       <c r="O30">
         <v>899619000.0</v>
       </c>
       <c r="P30">
         <v>740136000.0</v>
       </c>
       <c r="Q30">
         <v>418559000.0</v>
       </c>
       <c r="R30">
         <v>428372000.0</v>
       </c>
       <c r="S30">
         <v>462911000.0</v>
       </c>
       <c r="T30">
         <v>178740000.0</v>
       </c>
       <c r="U30">
         <v>30643000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31">
-        <v>-1170168000.0</v>
+        <v>-18802179000.0</v>
       </c>
       <c r="C31">
         <v>228500000.0</v>
       </c>
       <c r="D31">
         <v>-1653775000.0</v>
       </c>
       <c r="E31">
         <v>1102464000.0</v>
       </c>
       <c r="F31">
         <v>-72532000.0</v>
       </c>
       <c r="G31">
         <v>-140308000.0</v>
       </c>
       <c r="H31">
         <v>-166242000.0</v>
       </c>
       <c r="I31">
         <v>-309029000.0</v>
       </c>
       <c r="J31">
         <v>-95613000.0</v>
       </c>
@@ -17899,51 +18041,51 @@
       </c>
       <c r="O31">
         <v>94798000.0</v>
       </c>
       <c r="P31">
         <v>-55063000.0</v>
       </c>
       <c r="Q31">
         <v>146448000.0</v>
       </c>
       <c r="R31">
         <v>420467000.0</v>
       </c>
       <c r="S31">
         <v>-400087000.0</v>
       </c>
       <c r="T31">
         <v>3184000.0</v>
       </c>
       <c r="U31">
         <v>6360000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
         <v>15004989000.0</v>
       </c>
       <c r="C32">
         <v>15825516000.0</v>
       </c>
       <c r="D32">
         <v>17015598000.0</v>
       </c>
       <c r="E32">
         <v>18634246000.0</v>
       </c>
       <c r="F32">
         <v>19818678000.0</v>
       </c>
       <c r="G32">
         <v>1887907000.0</v>
       </c>
       <c r="H32">
         <v>1886081000.0</v>
       </c>
       <c r="I32">
         <v>2091363000.0</v>
       </c>
@@ -17983,886 +18125,893 @@
       <c r="U32">
         <v>29055000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC32"/>
+  <dimension ref="A1:CD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CB1" t="s">
         <v>171</v>
       </c>
       <c r="CC1" t="s">
         <v>172</v>
       </c>
+      <c r="CD1" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
-        <v>1435320000.0</v>
+        <v>2535175000.0</v>
       </c>
       <c r="C2">
+        <v>2680911000.0</v>
+      </c>
+      <c r="D2">
         <v>2761887000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2815818000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2432198000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3005568000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2931173000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2915571000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2920265000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11392896000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2980999000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2975038000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2982660000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>218023000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>219518000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>214289000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>210243000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>211157000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200507000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>194050000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>177940000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>196001000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>183656000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>173561000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>191160000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>214742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>195030000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>199747000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>198578000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>201738000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>198329000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>193022000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>187816000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>200195000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>190692000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>191889000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>175721000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>406611000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>414607000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>430363000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>484025000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>452194000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>427675000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>456388000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>468463000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>503051000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>552457000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>541645000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>530763000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>537449000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>581933000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>554367000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>533149000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>529803000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>517576000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>537059000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>504996000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>552803000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>174109000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>62639000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17070000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>381131000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>464293000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>464420000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>479641000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>435114000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>375476000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>279904000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>379801000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>405695000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>499640000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>375182000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>434941000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1436296000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>378753000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>310310000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>431033000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9761000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>393049000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>388216000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>371610000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>166601000.0</v>
+      </c>
+      <c r="C3">
         <v>212870000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>391291000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>493055000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>488333000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>459834000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>477434000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>507525000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>485400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1286449000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>397211000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>615529000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>347754000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>110397000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>110233000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>116555000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>120436000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>122465000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>120596000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>118982000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>129286000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>132934000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>129822000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>129887000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>132368000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>129146000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>149423000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>155410000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>154221000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>153620000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>150555000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>148449000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>145554000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>142251000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>134822000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>130034000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>126742000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>124196000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>123633000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>120505000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>126734000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>129611000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>132892000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>132470000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>133185000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>140509000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>142294000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>140647000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>133226000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>127526000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>124742000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>128144000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>126699000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>117854000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>110778000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>114604000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>114090000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>129701000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>101048000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>39460000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23468000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>56045000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>58191000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>57026000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>57649000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>63716000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>58989000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>59475000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>61949000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>70430000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>69782000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>63015000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>60970000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8586000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-1790000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1414000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1495000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>185000.0</v>
       </c>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>39401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055000.0</v>
       </c>
       <c r="AB4">
         <v>2055000.0</v>
       </c>
       <c r="AC4">
         <v>2055000.0</v>
       </c>
       <c r="AD4">
         <v>2055000.0</v>
       </c>
       <c r="AE4">
-        <v>0.0</v>
+        <v>2055000.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>2055000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-654000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>531000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6577000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>16802000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>40576000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-13058000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>61279000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>61279000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -18921,570 +19070,577 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5">
+        <v>424440000.0</v>
+      </c>
+      <c r="C5">
         <v>-717751000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16559735000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-112902000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18787000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>657342000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-97460000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-142938000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10892000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1956720000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-156381000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>340605000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>386763000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>76933000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>46590000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30170000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>136700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-61840000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>66278000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>85035000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>134386000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>50632000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>64190000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>34266000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-28996000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>46012000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31720000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28413000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>51858000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>42507000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>112424000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>177720000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>56177000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>89904000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>97583000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>65050000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>64500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>113153000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>94280000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>87834000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>78728000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>94692000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>85805000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>81834000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>81307000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>89006000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>106233000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>93212000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>61231000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41698000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>40904000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23207000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>46952000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>54939000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>55700000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>72257000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>164817000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>14871000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>55150000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>72533000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>21205000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>189607000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>44534000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-14892000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>106232000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>16032000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>340138000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>105765000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>12566000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1022125000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-320811000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-47232000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>13661000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-55499000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-3517000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-13522000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17972000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6140000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>591041000.0</v>
+      </c>
+      <c r="C6">
         <v>-504881000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16168444000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>380153000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>507120000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1117176000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>379974000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>364587000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>474508000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-670271000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>240830000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>956134000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>734517000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>187330000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>156823000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>146725000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>257136000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60625000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>186874000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>204017000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>263672000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>183566000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>194012000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>164153000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103372000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>175158000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>181143000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>183823000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>206079000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>196127000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>262979000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>326169000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>201731000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>232155000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>232405000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>195084000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>191242000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>237349000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>217913000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>208339000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>205462000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>224303000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>218697000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>214304000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>214492000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>229515000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>248527000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>233859000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>194457000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>169224000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>165646000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>151351000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>173651000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>172793000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>166478000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>186861000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>278907000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>144572000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>156198000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>111993000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>44673000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>245652000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>102725000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>42134000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>163881000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>79748000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>399127000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>165240000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>74515000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-951695000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-251029000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>15783000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>74631000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-46913000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-5307000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-12108000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-16477000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5955000.0</v>
       </c>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -19594,97 +19750,98 @@
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-7022000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2055000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>44368000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>19247000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>16886000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -19791,1120 +19948,1137 @@
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
-        <v>2360694000.0</v>
+        <v>1132314000.0</v>
       </c>
       <c r="C9">
+        <v>1115103000.0</v>
+      </c>
+      <c r="D9">
         <v>852371000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>909141000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1437560000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>961370000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>959811000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1037180000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1094578000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4316922000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1127875000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1381424000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1405006000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>281833000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>277869000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>285027000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>291291000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>287487000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>304153000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>305784000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>304642000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>293272000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>289846000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>285905000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>274506000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>284264000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>277232000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>337377000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>332504000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>328923000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>334624000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>332935000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>313976000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>305853000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>290541000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>273187000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>257430000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>333782000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>327742000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>327266000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>332334000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>338393000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>333204000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>337207000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>330190000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>340836000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>343383000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>338183000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>295260000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>270638000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>266975000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>275636000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>262305000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>256396000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>247145000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>268945000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>259784000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>281406000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>182243000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>88878000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>50834000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>132069000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>142747000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>138629000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>147439000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>122818000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>107456000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>103244000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>99746000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>90741000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>116533000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>108158000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>119630000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>86536000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>25663000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20279000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16730000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6014000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
+      <c r="CD9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-168220000.0</v>
+      </c>
+      <c r="C10">
         <v>-1297105000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16936807000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-392134000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-267268000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>437797000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-178963000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-224104000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-110300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2007901000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-178176000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>318957000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>366730000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>62888000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32745000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15863000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>121727000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-77504000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49965000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>56167000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>99719000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15163000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26223000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3992000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-65229000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-48191000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-18145000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4138000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23188000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-106210000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29338000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>95486000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-26574000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41937000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9594000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30763000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>70018000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>56922000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>83798000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>76106000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>68762000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>56935000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49876000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>45999000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>50076000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>64545000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>48525000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15187000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-5371000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1052000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-25465000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2148000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11168000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>21860000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>35460000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>126196000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-22341000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-21185000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-6644000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18171000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>185774000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>33460000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-25098000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>94637000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-11631000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>333174000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>98536000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5280000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-802074000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-302889000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>53620000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10663000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-52200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5489000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-13792000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-18029000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-5877000.0</v>
       </c>
-      <c r="CA10">
-[...1 lines deleted...]
-      </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
+      <c r="CD10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
-        <v>8691111000.0</v>
+        <v>-20920000.0</v>
       </c>
       <c r="C11">
+        <v>-81639000.0</v>
+      </c>
+      <c r="D11">
         <v>-4155459000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-85290000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-63987000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>102678000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-35162000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-16646000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1925000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-335640000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-59439000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>86265000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>93885000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15308000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13195000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5390000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>32782000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2579000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>19748000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21152000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22147000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17760000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2950000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10851000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7492000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7881000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5016000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>922000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8180000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5438000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12836000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>17802000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5403000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-293359000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6082000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3003000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-12000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>31088000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19512000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27889000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>27663000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6360000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>28577000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18863000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>18401000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2608000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6108000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18911000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3157000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-10220000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-5689000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-15882000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-5646000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-15625000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-409000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-305000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-9729000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-9134000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>749000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6688000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>16836000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>28309000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>16379000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>22891000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>18774000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>38492000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2536000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5925000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-112478000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5041000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5796000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4962000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2002000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1161000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>997000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>475000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6000.0</v>
       </c>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
+      <c r="CD11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
+        <v>592660000.0</v>
+      </c>
+      <c r="C12">
         <v>579354000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>377072000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>279232000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>286055000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>219545000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>81503000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>81166000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99408000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>51181000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12650000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21648000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20033000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14045000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13845000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14307000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14973000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15664000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16313000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28868000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34667000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35469000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>37967000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38258000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36233000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>94203000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>49865000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53749000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>53199000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>62197000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54878000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>61534000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>62751000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>60742000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>55646000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>55456000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45396000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>43135000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37358000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>19927000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23210000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25930000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28870000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31958000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>35308000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38930000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>41688000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>44687000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>46044000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>47069000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>47713000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>48672000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>49100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>43771000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33840000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>36797000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>38621000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>37212000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>33791000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13680000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3433000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3833000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11074000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10206000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11595000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10836000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6964000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7229000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7286000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>31909000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7839000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8278000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8283000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>518000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>248000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>270000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>267000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1059000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
+      <c r="CD12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13">
+        <v>29409000.0</v>
+      </c>
+      <c r="C13">
         <v>44648000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>53187000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>65369000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>65529000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>61034000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11200000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13929000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>30462000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>129043000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>26209000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>23526000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>28596000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>21223000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14183000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9072000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6422000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5887000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5725000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5240000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5949000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6275000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7364000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10760000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15583000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17175000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>23213000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>29347000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20912,1100 +21086,1113 @@
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>415000.0</v>
+      </c>
+      <c r="C14">
         <v>8283000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>152000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>712000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>612000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>114000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1989000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1867000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>999000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-73238000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2712000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2072000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1221000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1767000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2853000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3395000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2488000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-3735000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-3192000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>74299000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-947000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2714000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2167000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-3431000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-3442000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-8538000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-2797000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12066000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11434000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1842000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14725000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14865000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14988000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>577000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>532000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>182000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13122000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>742000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>609000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>123000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>85452000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>86164000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>90470000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>343000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>317000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>176000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>40000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>569000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-285000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-232000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-87000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>278000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>270000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>92000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-5000.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>-742000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>742000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
-        <v>-9989692000.0</v>
+        <v>-146885000.0</v>
       </c>
       <c r="C15">
+        <v>-1207183000.0</v>
+      </c>
+      <c r="D15">
         <v>-12781196000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-306132000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-202669000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>335233000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-214125000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-205591000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-107376000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1745499000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-138371000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>212662000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>253534000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49347000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22403000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13868000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>91433000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-76348000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33409000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>37295000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>78519000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>117000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>25440000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11412000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-54295000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-53118000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18309000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5692000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>14202000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-112198000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16052000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>77222000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-21551000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>313237000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>34669000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6940000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37715000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>38188000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>36801000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>55786000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>49155000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>63374000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>28835000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31750000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>29398000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>49847000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>60168000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>30805000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12055000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4506000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4320000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-9759000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3458000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>26224000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22554000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>35682000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>126588000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-12890000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-12321000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-7480000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11483000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>168938000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5151000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-41477000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>71746000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-30405000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>293940000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>101814000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-645000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-689596000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-307930000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>47824000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5701000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-54202000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-6650000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-14789000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-18504000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-5883000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-4616000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4616000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11157000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29041000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49347000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22403000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13868000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91433000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-76348000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33409000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37295000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>78519000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>117000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25440000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11412000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-54295000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-53118000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-18309000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5692000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14202000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-112198000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16052000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>77222000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-21551000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>313237000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34669000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6940000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>38924000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>38222000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36644000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>56133000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50674000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>66296000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28835000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31750000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33402000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54766000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>60168000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>33794000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12653000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4506000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4320000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-9759000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3458000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26224000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22554000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>35682000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>126588000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-12890000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-19117000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18482000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17164000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>168938000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5151000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-41477000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>71746000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>70764000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>293940000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>101814000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-47824000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>47824000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5701000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>-4616000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4616000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17">
+        <v>-147300000.0</v>
+      </c>
+      <c r="C17">
         <v>-1215466000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12781348000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-306844000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-203281000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>335119000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-143801000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-207458000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-108375000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1672261000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>532000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9085000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>27820000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>47580000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>19550000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10473000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>88945000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-80083000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>30217000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>35015000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>77572000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2597000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23273000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-14843000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-57737000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-100440000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-23161000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5060000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>15008000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-111648000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16502000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>77684000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-21171000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>311759000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>35855000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6591000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>30775000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>38967000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>37410000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>55909000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>48192000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>62402000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>28358000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>31013000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>27598000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>47468000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>58437000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>29614000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>12030000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4849000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4637000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-9583000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3498000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>26793000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>22269000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>35450000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>126501000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-12612000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-18847000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>18574000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>17159000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>37034000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-21250000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-563251000.0</v>
+      </c>
+      <c r="C18">
         <v>-534706000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-323885000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-213863000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-220526000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-158511000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-70303000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-67237000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-68946000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>77862000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13559000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10286000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15310000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7178000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>338000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5235000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8551000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9777000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10588000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23628000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-28718000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-29194000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-30603000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-27498000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-20650000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-76668000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32690000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-36950000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-35453000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22013,372 +22200,372 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-3275000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>24319000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>25297000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-444000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-15736000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>91632000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-42217000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3681000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>19727000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>80924000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>20524000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>27200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-506000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-39599000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>22216000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5674000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>33075000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>23809000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-61109000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>21389000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>82255000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>14830000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>14001000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>21079000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17323000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>15771000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>7317000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>12069000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>13839000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>12851000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-12029000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2353000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2821000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>102000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>5483000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>13956000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>742000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1411000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>9039000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>5757000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>17119000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>23016000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>54276000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>31820000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>26324000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>135407000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>12968000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>5812000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-4887000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>13637000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>15666000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-25978000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>3142000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>711000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>15000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>230000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1685000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>65220000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>10762000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>64572000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-43048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10762000.0</v>
       </c>
       <c r="AL20">
         <v>10762000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>10762000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>2400000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>2400000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>3751000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>34664000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>32765000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>32964000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -22401,331 +22588,335 @@
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
-        <v>-779731000.0</v>
+        <v>326688000.0</v>
       </c>
       <c r="C21">
-        <v>-16641875000.0</v>
+        <v>370812000.0</v>
       </c>
       <c r="D21">
+        <v>-160407000.0</v>
+      </c>
+      <c r="E21">
         <v>-213408000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-88132000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-62690000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-160767000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-65369000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15244000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-372609000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-31349000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>252229000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>353338000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>51636000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>47034000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>45906000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>45068000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35643000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>62597000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>65308000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>53462000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>30108000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36990000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>34772000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10603000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23797000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>26046000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22950000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>59261000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-19567000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>70035000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>74765000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>58010000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>42352000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>56414000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>45890000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>51651000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>106066000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81981000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>89886000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>86465000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>91873000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>88607000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>94348000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>81205000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>83523000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>92277000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>92470000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>59820000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>32659000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40904000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6088000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>23936000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>663000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>23880000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>45933000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>29410000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1903000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11462000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>32313000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>21175000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>31643000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>38603000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>31313000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>40766000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>14126000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-3836000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-3050000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-2348000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-653947000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2081000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-2389000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13661000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-55499000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-8708000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-13488000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-17972000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-6140000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-1891000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1891000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -22835,299 +23026,305 @@
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
-        <v>4575745000.0</v>
+        <v>3340801000.0</v>
       </c>
       <c r="C23">
-        <v>20256133000.0</v>
+        <v>3425202000.0</v>
       </c>
       <c r="D23">
+        <v>3774665000.0</v>
+      </c>
+      <c r="E23">
         <v>3938367000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3957890000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4029628000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4051751000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4018120000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4030087000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16082427000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4140223000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4104233000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4034328000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>448220000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>450353000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>453410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>456466000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>463001000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>442063000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>434526000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>429120000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>459165000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>436512000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>424694000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>455063000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>475209000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>446216000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>514174000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>471821000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>485008000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>462918000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>451192000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>443782000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>452934000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>424819000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>419186000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>381500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>634327000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>660368000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>667743000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>729894000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>696314000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>672272000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>699247000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>717448000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>760364000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>803563000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>787358000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>766203000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>771677000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>808004000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>789251000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>771518000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>752771000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>740841000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>760071000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>735370000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>799342000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>344890000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>119204000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>46729000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>481557000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>568437000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>571736000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>586314000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>543806000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>486768000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>386198000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>481895000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>537638000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>614092000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>485729000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>540910000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1578331000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>413124000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>344077000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>465735000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>21915000.0</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23165,990 +23362,1001 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>166601000.0</v>
+      </c>
+      <c r="C25">
         <v>212870000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>391291000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>493055000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>488333000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>459834000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>477434000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>507525000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>485400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1286449000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>103028000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>105588000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>102858000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>110397000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>110233000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>116555000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>120436000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>122465000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>120596000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>118982000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>129286000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>132934000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>129822000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>129887000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>132368000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>129146000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>149423000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>155410000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>154221000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>153620000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>150555000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>148449000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>145554000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>142251000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>134822000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>130034000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>126742000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>124196000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>123633000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>120505000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>126734000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>129611000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>132892000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>132470000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>133185000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>140509000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>142294000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>140647000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>133226000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>127526000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>124742000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>128144000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>126699000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>117854000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>110778000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>114604000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>114090000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>129701000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>128120000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>71059000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>57014000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>56045000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>58191000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>57026000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>57649000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>63716000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>58989000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>59475000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>61949000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>70430000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>69782000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>63015000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>60970000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8586000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1790000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1414000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1495000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>185000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>19000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>29000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>88440000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6463000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6842000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8255000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7248000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9181000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8764000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7617000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8817000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7974000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7441000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7545000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8070000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7676000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7448000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6254000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6328000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6136000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6388000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6888000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7242000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6544000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6647000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7137000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8301000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>8302000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7437000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7705000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>14263000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>20587000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>20732000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>20442000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>20855000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>19875000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>19685000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>17872000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>16045000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>15685000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>14574000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>14582000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>17064000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>17030000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>16354000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>17494000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>19233000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>17448000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>15618000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>17350000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>16464000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>14561000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>11082000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>8859000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>9823000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>11645000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>12391000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>12234000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>12562000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>10633000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>11222000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>10970000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2483000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>10227000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>13899000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>13666000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>65712000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>15653000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>14923000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14121000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2503000.0</v>
       </c>
-      <c r="CA26">
-[...1 lines deleted...]
-      </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>165</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>426000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>217000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>209000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>207000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>210000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>164000000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>868000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>69000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>82400000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>65099999.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>88200000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>75800000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>64000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>43900000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>49900000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>50800000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>47400000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>47000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>38726000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>29077000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>42070000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>12964000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>7350000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>639025000.0</v>
+      </c>
+      <c r="C28">
         <v>801345000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>621487000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>412494000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>388851000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>357226000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>433144000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>431024000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>624422000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1798685000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>104988000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>107420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>110061000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43552000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>111421000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>113091000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>118170000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38162000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>112986000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>114038000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>114119000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55375001.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>115358000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>113798000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>125281000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>35420000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>122676000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>152629000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>112134000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>43498000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>107490000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>103074000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>103275000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38187000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>91003000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89826000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>82991000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>40690000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>101541000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>96143000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>98693000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>93654000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>91830000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>90704000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>97928000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>100759000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>93127000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>90492000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>87632000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>89638000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>84299000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>90386000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>94176000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>85881000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>95039000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>92790000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>98934000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>100374000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>108459000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>46182000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>48261000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>34558000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>34308000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>37899000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>36790000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32414000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>41670000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>35597000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29175000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>59030000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>34444000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>33633000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>31333000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>79582000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>32889000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>31428000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>33207000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2301000.0</v>
       </c>
-      <c r="CA28">
-[...1 lines deleted...]
-      </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
+      <c r="CD28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>-20920000.0</v>
+      </c>
+      <c r="C29">
         <v>-81639000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4155459000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-85290000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-63987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>102678000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-35162000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16646000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1925000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-335640000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8547000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18773000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11460000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15308000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13195000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5390000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>32782000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2579000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19748000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21152000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22147000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17760000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2950000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10851000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7492000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7881000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5016000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>922000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2898000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -24156,783 +24364,793 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
-        <v>3140425000.0</v>
+        <v>805626000.0</v>
       </c>
       <c r="C30">
-        <v>17494246000.0</v>
+        <v>744291000.0</v>
       </c>
       <c r="D30">
+        <v>1012778000.0</v>
+      </c>
+      <c r="E30">
         <v>1122549000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1525692000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1024060000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1120578000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1102549000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1109822000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4689531000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1159224000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1129195000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1051668000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>230197000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>230835000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>239121000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>246223000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>251844000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>241556000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>240476000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>251180000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>263164000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>252856000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>251133000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>263903000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>260467000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>251186000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>314427000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>273243000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>283270000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>264589000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>258170000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>255966000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>252739000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>234127000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>227297000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>205779000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>227716000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>245761000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>237380000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>245869000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>244120000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>244597000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>242859000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>248985000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>257313000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>251106000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>245713000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>235440000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>234228000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>226071000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>234884000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>238369000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>222968000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>223265000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>223012000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>230374000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>246539000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>170781000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>56565000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>29659000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>100426000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>104144000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>107316000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>106673000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>108692000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>111292000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>106294000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>102094000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>131943000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>114452000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>110547000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>105969000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>142035000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>34371000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>33767000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>34702000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>12154000.0</v>
       </c>
-      <c r="CA30">
-[...1 lines deleted...]
-      </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31">
-        <v>-517374000.0</v>
+        <v>-494908000.0</v>
       </c>
       <c r="C31">
-        <v>-294932000.0</v>
+        <v>-1667917000.0</v>
       </c>
       <c r="D31">
+        <v>-16776400000.0</v>
+      </c>
+      <c r="E31">
         <v>-178726000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-179136000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>500487000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18196000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-158735000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-95056000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1635292000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-146827000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>66728000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>13392000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11252000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14289000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-30043000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>76659000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-113147000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12632000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9141000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>46257000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14945000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10767000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-38764000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-75832000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-71988000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-44191000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-27088000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-36073000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-86643000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-40697000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>20721000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-84584000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-23952000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-14477000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-36296000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-20888000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-36048000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-25059000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>8367000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>10376000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-23111000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-31672000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-44472000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-35206000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-33447000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-27732000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-43945000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-44633000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-38030000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-41956000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-31553000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-26084000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>10505000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2020000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-10473000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>96786000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-24244000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-27249000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-17669000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>14099000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>154131000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5143000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-56411000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>53871000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-25757000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>337010000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>101586000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>7628000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-148127000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-304970000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>56009000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2998000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>3299000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>3219000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-304000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-57000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>263000.0</v>
       </c>
-      <c r="CA31">
-[...1 lines deleted...]
-      </c>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
+      <c r="CD31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
+        <v>3667489000.0</v>
+      </c>
+      <c r="C32">
         <v>3796014000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3614258000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3724959000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3869758000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3966938000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3890984000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3952751000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4014843000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15709818000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4108874000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4356462000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4387666000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>499856000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>497387000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>499316000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>501534000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>498644000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>504660000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>499834000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>482582000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>489273000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>473502000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>459466000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>465666000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>499006000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>472262000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>537124000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>531082000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>530661000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>532953000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>525957000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>501792000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>506048000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>481233000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>465076000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>433151000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>740393000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>742349000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>757629000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>816359000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>790587000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>760879000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>793595000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>798653000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>843887000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>895840000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>879828000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>826023000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>808087000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>848908000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>830003000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>795454000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>786199000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>764721000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>806004000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>764780000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>834209000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>356352000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>151517000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>67904000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>513200000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>607040000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>603049000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>627080000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>557932000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>482932000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>383148000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>479547000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>496436000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>616173000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>483340000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>554571000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1522832000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>404416000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>330589000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>447763000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>15775000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>377283000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>390107000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>365509000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -25011,51 +25229,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B2">
         <v>4456291000.0</v>
       </c>
       <c r="C2">
         <v>1911601000.0</v>
       </c>
       <c r="D2">
         <v>2561803000.0</v>
       </c>
       <c r="E2">
         <v>536874000.0</v>
       </c>
       <c r="F2">
         <v>896812000.0</v>
       </c>
       <c r="G2">
         <v>1521889000.0</v>
       </c>
       <c r="H2">
         <v>929495000.0</v>
       </c>
       <c r="I2">
         <v>2432249000.0</v>
       </c>
@@ -25076,51 +25294,51 @@
       </c>
       <c r="O2">
         <v>614035000.0</v>
       </c>
       <c r="P2">
         <v>141515000.0</v>
       </c>
       <c r="Q2">
         <v>23330000.0</v>
       </c>
       <c r="R2">
         <v>24467000.0</v>
       </c>
       <c r="S2">
         <v>41082000.0</v>
       </c>
       <c r="T2">
         <v>29621000.0</v>
       </c>
       <c r="U2">
         <v>4827000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
         <v>965730000</v>
       </c>
       <c r="C3">
         <v>1544877000</v>
       </c>
       <c r="D3">
         <v>3100921000</v>
       </c>
       <c r="E3">
         <v>348996000</v>
       </c>
       <c r="F3">
         <v>471973000</v>
       </c>
       <c r="G3">
         <v>447453000</v>
       </c>
       <c r="H3">
         <v>482341000</v>
       </c>
       <c r="I3">
         <v>586780000</v>
       </c>
@@ -25141,153 +25359,153 @@
       </c>
       <c r="O3">
         <v>611482000</v>
       </c>
       <c r="P3">
         <v>377172000</v>
       </c>
       <c r="Q3">
         <v>196736000</v>
       </c>
       <c r="R3">
         <v>213921000</v>
       </c>
       <c r="S3">
         <v>229870000</v>
       </c>
       <c r="T3">
         <v>144309000</v>
       </c>
       <c r="U3">
         <v>2053000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>171315000.0</v>
       </c>
       <c r="F4">
         <v>-356189000.0</v>
       </c>
       <c r="G4">
         <v>-623687000.0</v>
       </c>
       <c r="H4">
         <v>592394000.0</v>
       </c>
       <c r="I4">
         <v>-1502754000.0</v>
       </c>
       <c r="J4">
         <v>-139687000.0</v>
       </c>
       <c r="K4">
         <v>1646903000.0</v>
       </c>
       <c r="L4">
         <v>375187000.0</v>
       </c>
       <c r="M4">
         <v>-85066000.0</v>
       </c>
       <c r="N4">
         <v>-97495000.0</v>
       </c>
       <c r="O4">
         <v>117579000.0</v>
       </c>
       <c r="P4">
         <v>472221000.0</v>
       </c>
       <c r="Q4">
         <v>118484000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>430423000.0</v>
       </c>
       <c r="F5">
         <v>605982000.0</v>
       </c>
       <c r="G5">
         <v>507739000.0</v>
       </c>
       <c r="H5">
         <v>606002000.0</v>
       </c>
       <c r="I5">
         <v>592884000.0</v>
       </c>
       <c r="J5">
         <v>505573000.0</v>
       </c>
       <c r="K5">
         <v>11722000.0</v>
       </c>
       <c r="L5">
         <v>8115000.0</v>
       </c>
       <c r="M5">
         <v>1625000.0</v>
       </c>
       <c r="N5">
         <v>-36468000.0</v>
       </c>
       <c r="O5">
         <v>-31855000.0</v>
       </c>
       <c r="P5">
         <v>39910000.0</v>
       </c>
       <c r="Q5">
         <v>-45214000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
         <v>-2397379000.0</v>
       </c>
       <c r="C6">
         <v>2682203000.0</v>
       </c>
       <c r="D6">
         <v>-650202000.0</v>
       </c>
       <c r="E6">
         <v>169009000.0</v>
       </c>
       <c r="F6">
         <v>-360111000.0</v>
       </c>
       <c r="G6">
         <v>-625077000.0</v>
       </c>
       <c r="H6">
         <v>592394000.0</v>
       </c>
       <c r="I6">
         <v>-1502754000.0</v>
       </c>
@@ -25308,51 +25526,51 @@
       </c>
       <c r="O6">
         <v>117579000.0</v>
       </c>
       <c r="P6">
         <v>472520000.0</v>
       </c>
       <c r="Q6">
         <v>118484000.0</v>
       </c>
       <c r="R6">
         <v>-1137000.0</v>
       </c>
       <c r="S6">
         <v>-16615000.0</v>
       </c>
       <c r="T6">
         <v>11461000.0</v>
       </c>
       <c r="U6">
         <v>19555000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7">
         <v>-433562000.0</v>
       </c>
       <c r="C7">
         <v>-229802000.0</v>
       </c>
       <c r="D7">
         <v>150850000.0</v>
       </c>
       <c r="E7">
         <v>-78684000.0</v>
       </c>
       <c r="F7">
         <v>26669000.0</v>
       </c>
       <c r="G7">
         <v>8181000.0</v>
       </c>
       <c r="H7">
         <v>88142000.0</v>
       </c>
       <c r="I7">
         <v>25277000.0</v>
       </c>
@@ -25373,102 +25591,102 @@
       </c>
       <c r="O7">
         <v>-46955000.0</v>
       </c>
       <c r="P7">
         <v>53964000.0</v>
       </c>
       <c r="Q7">
         <v>-21671000.0</v>
       </c>
       <c r="R7">
         <v>-24959000.0</v>
       </c>
       <c r="S7">
         <v>-67980000.0</v>
       </c>
       <c r="T7">
         <v>-24738000.0</v>
       </c>
       <c r="U7">
         <v>-1206000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-50959000.0</v>
       </c>
       <c r="F8">
         <v>-2334000.0</v>
       </c>
       <c r="G8">
         <v>2237000.0</v>
       </c>
       <c r="H8">
         <v>8289000.0</v>
       </c>
       <c r="I8">
         <v>11346000.0</v>
       </c>
       <c r="J8">
         <v>235648000.0</v>
       </c>
       <c r="K8">
         <v>-28398000.0</v>
       </c>
       <c r="L8">
         <v>-62239000.0</v>
       </c>
       <c r="M8">
         <v>86028000.0</v>
       </c>
       <c r="N8">
         <v>-35210000.0</v>
       </c>
       <c r="O8">
         <v>-55378000.0</v>
       </c>
       <c r="P8">
         <v>9847000.0</v>
       </c>
       <c r="Q8">
         <v>75206000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B9">
         <v>-28546000.0</v>
       </c>
       <c r="C9">
         <v>-171365000.0</v>
       </c>
       <c r="D9">
         <v>20622000.0</v>
       </c>
       <c r="E9">
         <v>-50959000.0</v>
       </c>
       <c r="F9">
         <v>-2334000.0</v>
       </c>
       <c r="G9">
         <v>2237000.0</v>
       </c>
       <c r="H9">
         <v>8289000.0</v>
       </c>
       <c r="I9">
         <v>11346000.0</v>
       </c>
@@ -25487,51 +25705,51 @@
       <c r="N9">
         <v>-35210000.0</v>
       </c>
       <c r="O9">
         <v>-55378000.0</v>
       </c>
       <c r="P9">
         <v>-994000.0</v>
       </c>
       <c r="Q9">
         <v>73167000.0</v>
       </c>
       <c r="R9">
         <v>-25709000.0</v>
       </c>
       <c r="S9">
         <v>-305490000.0</v>
       </c>
       <c r="T9">
         <v>-7119000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10">
         <v>59368000.0</v>
       </c>
       <c r="C10">
         <v>189648000.0</v>
       </c>
       <c r="D10">
         <v>-37981000.0</v>
       </c>
       <c r="E10">
         <v>16200000.0</v>
       </c>
       <c r="F10">
         <v>2334000.0</v>
       </c>
       <c r="G10">
         <v>-2237000.0</v>
       </c>
       <c r="H10">
         <v>-8289000.0</v>
       </c>
       <c r="I10">
         <v>5650000.0</v>
       </c>
@@ -25552,196 +25770,196 @@
       </c>
       <c r="O10">
         <v>-16109000.0</v>
       </c>
       <c r="P10">
         <v>21488000.0</v>
       </c>
       <c r="Q10">
         <v>22581000.0</v>
       </c>
       <c r="R10">
         <v>-6521000.0</v>
       </c>
       <c r="S10">
         <v>-20370000.0</v>
       </c>
       <c r="T10">
         <v>-21316000.0</v>
       </c>
       <c r="U10">
         <v>-3777000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5176000.0</v>
       </c>
       <c r="F11">
         <v>21175000.0</v>
       </c>
       <c r="G11">
         <v>30483000.0</v>
       </c>
       <c r="H11">
         <v>79501000.0</v>
       </c>
       <c r="I11">
         <v>29612000.0</v>
       </c>
       <c r="J11">
         <v>-65695000.0</v>
       </c>
       <c r="K11">
         <v>11777000.0</v>
       </c>
       <c r="L11">
         <v>30913000.0</v>
       </c>
       <c r="M11">
         <v>-22269000.0</v>
       </c>
       <c r="N11">
         <v>-9629000.0</v>
       </c>
       <c r="O11">
         <v>57977000.0</v>
       </c>
       <c r="P11">
         <v>-13052000.0</v>
       </c>
       <c r="Q11">
         <v>-54359000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-22366000.0</v>
       </c>
       <c r="F12">
         <v>58712000.0</v>
       </c>
       <c r="G12">
         <v>41509000.0</v>
       </c>
       <c r="H12">
         <v>30870000.0</v>
       </c>
       <c r="I12">
         <v>125740000.0</v>
       </c>
       <c r="J12">
         <v>-322832000.0</v>
       </c>
       <c r="K12">
         <v>137296000.0</v>
       </c>
       <c r="L12">
         <v>127039000.0</v>
       </c>
       <c r="M12">
         <v>67914000.0</v>
       </c>
       <c r="N12">
         <v>4773000.0</v>
       </c>
       <c r="O12">
         <v>-117825000.0</v>
       </c>
       <c r="P12">
         <v>-1343000.0</v>
       </c>
       <c r="Q12">
         <v>-27468000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16946000.0</v>
       </c>
       <c r="F13">
         <v>-11912000.0</v>
       </c>
       <c r="G13">
         <v>14774000.0</v>
       </c>
       <c r="H13">
         <v>40328000.0</v>
       </c>
       <c r="I13">
         <v>25690000.0</v>
       </c>
       <c r="J13">
         <v>171011000.0</v>
       </c>
       <c r="K13">
         <v>67720000.0</v>
       </c>
       <c r="L13">
         <v>9592000.0</v>
       </c>
       <c r="M13">
         <v>32419000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14">
         <v>1585549000.0</v>
       </c>
       <c r="C14">
         <v>1930193000.0</v>
       </c>
       <c r="D14">
         <v>1597923000.0</v>
       </c>
       <c r="E14">
         <v>457621000.0</v>
       </c>
       <c r="F14">
         <v>491329000.0</v>
       </c>
       <c r="G14">
         <v>525011000.0</v>
       </c>
       <c r="H14">
         <v>588200000.0</v>
       </c>
       <c r="I14">
         <v>598178000.0</v>
       </c>
@@ -25762,51 +25980,51 @@
       </c>
       <c r="O14">
         <v>457326000.0</v>
       </c>
       <c r="P14">
         <v>385894000.0</v>
       </c>
       <c r="Q14">
         <v>228911000.0</v>
       </c>
       <c r="R14">
         <v>244129000.0</v>
       </c>
       <c r="S14">
         <v>264197000.0</v>
       </c>
       <c r="T14">
         <v>9705000.0</v>
       </c>
       <c r="U14">
         <v>366000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2000000.0</v>
       </c>
       <c r="F15">
         <v>9879000.0</v>
       </c>
       <c r="G15">
         <v>10964000.0</v>
       </c>
       <c r="H15">
         <v>2716000.0</v>
       </c>
       <c r="I15">
         <v>10000000.0</v>
       </c>
       <c r="J15">
         <v>19000000.0</v>
       </c>
       <c r="K15">
         <v>15000000.0</v>
       </c>
@@ -25815,51 +26033,51 @@
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>4014000.0</v>
       </c>
       <c r="R15">
         <v>2021000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16">
         <v>2058911999.0</v>
       </c>
       <c r="C16">
         <v>4593804000.0</v>
       </c>
       <c r="D16">
         <v>1911601000.0</v>
       </c>
       <c r="E16">
         <v>705883000.0</v>
       </c>
       <c r="F16">
         <v>536874000.0</v>
       </c>
       <c r="G16">
         <v>896812000.0</v>
       </c>
       <c r="H16">
         <v>1521889000.0</v>
       </c>
       <c r="I16">
         <v>929495000.0</v>
       </c>
@@ -25880,94 +26098,94 @@
       </c>
       <c r="O16">
         <v>731614000.0</v>
       </c>
       <c r="P16">
         <v>614035000.0</v>
       </c>
       <c r="Q16">
         <v>141814000.0</v>
       </c>
       <c r="R16">
         <v>23330000.0</v>
       </c>
       <c r="S16">
         <v>24467000.0</v>
       </c>
       <c r="T16">
         <v>41082000.0</v>
       </c>
       <c r="U16">
         <v>24382000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-575000.0</v>
       </c>
       <c r="I17">
         <v>-2233000.0</v>
       </c>
       <c r="J17">
         <v>1351000.0</v>
       </c>
       <c r="K17">
         <v>138000.0</v>
       </c>
       <c r="L17">
         <v>-5696000.0</v>
       </c>
       <c r="M17">
         <v>-2511000.0</v>
       </c>
       <c r="N17">
         <v>3961000.0</v>
       </c>
       <c r="O17">
         <v>3187000.0</v>
       </c>
       <c r="P17">
         <v>-299000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B18">
         <v>-1065104000.0</v>
       </c>
       <c r="C18">
         <v>-292180000.0</v>
       </c>
       <c r="D18">
         <v>-668274000.0</v>
       </c>
       <c r="E18">
         <v>180609000.0</v>
       </c>
       <c r="F18">
         <v>160253000.0</v>
       </c>
       <c r="G18">
         <v>86935000.0</v>
       </c>
       <c r="H18">
         <v>173981000.0</v>
       </c>
       <c r="I18">
         <v>147742000.0</v>
       </c>
@@ -25988,51 +26206,51 @@
       </c>
       <c r="O18">
         <v>-106333000.0</v>
       </c>
       <c r="P18">
         <v>69846000.0</v>
       </c>
       <c r="Q18">
         <v>207279000.0</v>
       </c>
       <c r="R18">
         <v>-17645000.0</v>
       </c>
       <c r="S18">
         <v>-116699000.0</v>
       </c>
       <c r="T18">
         <v>-232418000.0</v>
       </c>
       <c r="U18">
         <v>-23155000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B19">
         <v>159155000.0</v>
       </c>
       <c r="C19">
         <v>-3048350000.0</v>
       </c>
       <c r="D19">
         <v>-2808732000.0</v>
       </c>
       <c r="E19">
         <v>-275185000.0</v>
       </c>
       <c r="F19">
         <v>630903000.0</v>
       </c>
       <c r="G19">
         <v>-695002000.0</v>
       </c>
       <c r="H19">
         <v>1397986000.0</v>
       </c>
       <c r="I19">
         <v>-1589224000.0</v>
       </c>
@@ -26045,76 +26263,76 @@
       <c r="L19">
         <v>455949000.0</v>
       </c>
       <c r="M19">
         <v>-170392000.0</v>
       </c>
       <c r="N19">
         <v>-175835000.0</v>
       </c>
       <c r="O19">
         <v>282486000.0</v>
       </c>
       <c r="P19">
         <v>569641000.0</v>
       </c>
       <c r="Q19">
         <v>-100275000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
         <v>-894100000.0</v>
       </c>
       <c r="C21">
         <v>4843325000.0</v>
       </c>
       <c r="D21">
         <v>-265450000.0</v>
       </c>
       <c r="E21">
         <v>-2988000.0</v>
       </c>
       <c r="F21">
         <v>-902488000.0</v>
       </c>
       <c r="G21">
         <v>-2365000.0</v>
       </c>
       <c r="H21">
         <v>-955717000.0</v>
       </c>
       <c r="I21">
         <v>-116542000.0</v>
       </c>
@@ -26127,51 +26345,51 @@
       <c r="L21">
         <v>-158104000.0</v>
       </c>
       <c r="M21">
         <v>-63122000.0</v>
       </c>
       <c r="N21">
         <v>-64758000.0</v>
       </c>
       <c r="O21">
         <v>-58610000.0</v>
       </c>
       <c r="P21">
         <v>1881974000.0</v>
       </c>
       <c r="Q21">
         <v>57397000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
         <v>-14497180000.0</v>
       </c>
       <c r="C22">
         <v>-124515000.0</v>
       </c>
       <c r="D22">
         <v>-1702057000.0</v>
       </c>
       <c r="E22">
         <v>166548000.0</v>
       </c>
       <c r="F22">
         <v>72875000.0</v>
       </c>
       <c r="G22">
         <v>-51904000.0</v>
       </c>
       <c r="H22">
         <v>-74252000.0</v>
       </c>
       <c r="I22">
         <v>-38633000.0</v>
       </c>
@@ -26192,51 +26410,51 @@
       </c>
       <c r="O22">
         <v>211013000.0</v>
       </c>
       <c r="P22">
         <v>4274000.0</v>
       </c>
       <c r="Q22">
         <v>204358000.0</v>
       </c>
       <c r="R22">
         <v>364704000.0</v>
       </c>
       <c r="S22">
         <v>-944001000.0</v>
       </c>
       <c r="T22">
         <v>-85300000.0</v>
       </c>
       <c r="U22">
         <v>-20932000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>-27418999.0</v>
       </c>
       <c r="C23">
         <v>-321942000.0</v>
       </c>
       <c r="D23">
         <v>87163000.0</v>
       </c>
       <c r="E23">
         <v>8318000.0</v>
       </c>
       <c r="F23">
         <v>6699000.0</v>
       </c>
       <c r="G23">
         <v>28649000.0</v>
       </c>
       <c r="H23">
         <v>67675000.0</v>
       </c>
       <c r="I23">
         <v>17921000.0</v>
       </c>
@@ -26257,51 +26475,51 @@
       </c>
       <c r="O23">
         <v>648000.0</v>
       </c>
       <c r="P23">
         <v>-26960000.0</v>
       </c>
       <c r="Q23">
         <v>4014000.0</v>
       </c>
       <c r="R23">
         <v>2021000.0</v>
       </c>
       <c r="S23">
         <v>550341000.0</v>
       </c>
       <c r="T23">
         <v>600515000.0</v>
       </c>
       <c r="U23">
         <v>38528000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24">
         <v>-645238000.0</v>
       </c>
       <c r="C24">
         <v>-822961000.0</v>
       </c>
       <c r="D24">
         <v>-1159257000.0</v>
       </c>
       <c r="E24">
         <v>-30997000.0</v>
       </c>
       <c r="F24">
         <v>-33543000.0</v>
       </c>
       <c r="G24">
         <v>-38655000.0</v>
       </c>
       <c r="H24">
         <v>-157444000.0</v>
       </c>
       <c r="I24">
         <v>77524000.0</v>
       </c>
@@ -26322,51 +26540,51 @@
       </c>
       <c r="O24">
         <v>87715000.0</v>
       </c>
       <c r="P24">
         <v>-3177000.0</v>
       </c>
       <c r="Q24">
         <v>102867000.0</v>
       </c>
       <c r="R24">
         <v>5788000.0</v>
       </c>
       <c r="S24">
         <v>36013000.0</v>
       </c>
       <c r="T24">
         <v>-36530000.0</v>
       </c>
       <c r="U24">
         <v>3732000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>17658721000.0</v>
       </c>
       <c r="C25">
         <v>-387843000.0</v>
       </c>
       <c r="D25">
         <v>2671639000.0</v>
       </c>
       <c r="E25">
         <v>-48856000.0</v>
       </c>
       <c r="F25">
         <v>3444000.0</v>
       </c>
       <c r="G25">
         <v>26066000.0</v>
       </c>
       <c r="H25">
         <v>12337000.0</v>
       </c>
       <c r="I25">
         <v>113383000.0</v>
       </c>
@@ -26387,51 +26605,51 @@
       </c>
       <c r="O25">
         <v>-129745000.0</v>
       </c>
       <c r="P25">
         <v>-4204000.0</v>
       </c>
       <c r="Q25">
         <v>-124698000.0</v>
       </c>
       <c r="R25">
         <v>-446313000.0</v>
       </c>
       <c r="S25">
         <v>999361000.0</v>
       </c>
       <c r="T25">
         <v>6705000.0</v>
       </c>
       <c r="U25">
         <v>670000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26">
         <v>-48512000.0</v>
       </c>
       <c r="C26">
         <v>-441998000.0</v>
       </c>
       <c r="D26">
         <v>-109432000.0</v>
       </c>
       <c r="E26">
         <v>-89303000.0</v>
       </c>
       <c r="F26">
         <v>-261436000.0</v>
       </c>
       <c r="G26">
         <v>-43458000.0</v>
       </c>
       <c r="H26">
         <v>69803000.0</v>
       </c>
       <c r="I26">
         <v>-33292000.0</v>
       </c>
@@ -26448,51 +26666,51 @@
         <v>29131000.0</v>
       </c>
       <c r="N26">
         <v>83910000.0</v>
       </c>
       <c r="O26">
         <v>15398000.0</v>
       </c>
       <c r="P26">
         <v>28718000.0</v>
       </c>
       <c r="Q26">
         <v>-605000.0</v>
       </c>
       <c r="R26">
         <v>-29512000.0</v>
       </c>
       <c r="S26">
         <v>-68045000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
         <v>36272000.0</v>
       </c>
       <c r="C27">
         <v>36383000.0</v>
       </c>
       <c r="D27">
         <v>51514000.0</v>
       </c>
       <c r="E27">
         <v>11546000.0</v>
       </c>
       <c r="F27">
         <v>59379000.0</v>
       </c>
       <c r="G27">
         <v>8887000.0</v>
       </c>
       <c r="H27">
         <v>9353000.0</v>
       </c>
       <c r="I27">
         <v>9990000.0</v>
       </c>
@@ -26511,51 +26729,51 @@
       <c r="N27">
         <v>18353000.0</v>
       </c>
       <c r="O27">
         <v>14585000.0</v>
       </c>
       <c r="P27">
         <v>16064000.0</v>
       </c>
       <c r="Q27">
         <v>13546000.0</v>
       </c>
       <c r="R27">
         <v>13371000.0</v>
       </c>
       <c r="S27">
         <v>23605000.0</v>
       </c>
       <c r="T27">
         <v>5159000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>-910313000.0</v>
       </c>
       <c r="C28">
         <v>4483577000.0</v>
       </c>
       <c r="D28">
         <v>-277121000.0</v>
       </c>
       <c r="E28">
         <v>-83105000.0</v>
       </c>
       <c r="F28">
         <v>-1157225000.0</v>
       </c>
       <c r="G28">
         <v>-15620000.0</v>
       </c>
       <c r="H28">
         <v>-885311000.0</v>
       </c>
       <c r="I28">
         <v>-136563000.0</v>
       </c>
@@ -26576,51 +26794,51 @@
       </c>
       <c r="O28">
         <v>-43976000.0</v>
       </c>
       <c r="P28">
         <v>1913547000.0</v>
       </c>
       <c r="Q28">
         <v>-46973000.0</v>
       </c>
       <c r="R28">
         <v>-83135000.0</v>
       </c>
       <c r="S28">
         <v>435079000.0</v>
       </c>
       <c r="T28">
         <v>600337000.0</v>
       </c>
       <c r="U28">
         <v>38981000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>-99374000.0</v>
       </c>
       <c r="C29">
         <v>1252697000.0</v>
       </c>
       <c r="D29">
         <v>2432647000.0</v>
       </c>
       <c r="E29">
         <v>529605000.0</v>
       </c>
       <c r="F29">
         <v>631981000.0</v>
       </c>
       <c r="G29">
         <v>534388000.0</v>
       </c>
       <c r="H29">
         <v>656322000.0</v>
       </c>
       <c r="I29">
         <v>734522000.0</v>
       </c>
@@ -26641,51 +26859,51 @@
       </c>
       <c r="O29">
         <v>505149000.0</v>
       </c>
       <c r="P29">
         <v>447018000.0</v>
       </c>
       <c r="Q29">
         <v>404015000.0</v>
       </c>
       <c r="R29">
         <v>196276000.0</v>
       </c>
       <c r="S29">
         <v>113171000.0</v>
       </c>
       <c r="T29">
         <v>-88109000.0</v>
       </c>
       <c r="U29">
         <v>-21102000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>-1404606000.0</v>
       </c>
       <c r="C30">
         <v>-3048350000.0</v>
       </c>
       <c r="D30">
         <v>-2808732000.0</v>
       </c>
       <c r="E30">
         <v>-275185000.0</v>
       </c>
       <c r="F30">
         <v>168810000.0</v>
       </c>
       <c r="G30">
         <v>-1142455000.0</v>
       </c>
       <c r="H30">
         <v>821958000.0</v>
       </c>
       <c r="I30">
         <v>-2098480000.0</v>
       </c>
@@ -26725,2927 +26943,2951 @@
       <c r="U30">
         <v>1679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-        <v>171</v>
+      <c r="CB1" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B2">
+        <v>2182155000.0</v>
+      </c>
+      <c r="C2">
         <v>2601317000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2645318000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2813707000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4593804000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2807478000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>546627000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>613702000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1821376000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1094531000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>703428000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>921389000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>705883000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>907410000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>994002000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>891349000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>536874000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>434330000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>717483000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1584582000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>896812000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>564245000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1957536000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1607303000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1521889000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1563498000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1307126000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1350706000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>929495000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1598074000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1793841000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2240378000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2432249000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2798359000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2985062000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2799545000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2571143000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2215708000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>761840000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>898816000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>924240000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>779105000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>502010000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>591506000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>549053000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>760391000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>708257000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>702007000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>634119000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>821356000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>700134000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>737410000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>731614000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>694464000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>633385000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>629094000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>614035000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>640806000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>193264000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>519000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>106000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>116704000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>122318000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>163615000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>23330000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>47456000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>63457000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>147517000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24467000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>329794000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>802149000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>665059000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41082000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7763000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>27905000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>32077000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29621000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>29784000.0</v>
       </c>
-      <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>133435000</v>
+      </c>
+      <c r="C3">
         <v>158098000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>197696000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>746901000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>258427000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>653029000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>333684000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>347310000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>519612000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2894059000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>832927000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>934537000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>766281000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>82696000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>66416000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>82653000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>117231000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>94336000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>98336000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>92220000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>187081000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>124588000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>106724000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>102899000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>113242000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>146116000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>101456000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>115207000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>119562000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>146959000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>176723000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>204968000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>58130000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>162123000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>200459000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>134354000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>113295000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>193933000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>162505000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>147973000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>217095000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>228790000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>140147000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>179108000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>181230000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>245598000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>164711000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>156092000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>113625000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>168778000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>106571000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>85652000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>72620000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>157620000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>176139000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>163716000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>114007000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>115976000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>118116000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>51978000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14899000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>39705000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>53333000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>71206000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>32492000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>89011000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19164000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>71057000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>34689000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>82602000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>54337000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>31154000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>61777000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>142701000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>83375000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>32264000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>52719000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>20000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-219785000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>213847000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-202344000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-84197000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>106861000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>350995000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>103179000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-280482000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-868464000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>689578000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>325609000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1404175000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>364656000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>90223000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-42020000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>256783000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-43580000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>421211000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-668579000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-195767000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-446537000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-191871000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-366903000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-186703000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>185517000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>228402000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>355435000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1453868000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-136976000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-25424000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>145135000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>277095000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-89496000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>42453000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-211338000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>52134000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>6250000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>67888000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-187237000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>121222000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-37276000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>5796000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>37150000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>61079000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>4291000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>15059000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-26771000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>310643000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>208567000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-20218000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>49089000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>82523000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>142351000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>85314000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>96864000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>105894000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>149242000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>188785000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>135477000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>132478000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>146865000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>115761000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>139923000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>105190000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>127924000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>153633000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>159704000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>164741000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>159596000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>153738000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>157517000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>122033000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>64000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>179363000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>223557000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>102589000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>50638000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>32141000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-56261000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14796000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4932000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>14318000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-44276000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>33141000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-98876000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>86629000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-26818000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>40690000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-44574000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>57284000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10823000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-60001000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1768000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>44206000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-42940000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-31353000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>56696000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1656000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-38366000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>23236000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>-696357000.0</v>
+      </c>
+      <c r="C6">
         <v>-542405000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64511000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-168389000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1780097000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1786326000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2260851000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-194456000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1207674000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>726845000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>392476000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-218050000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>215564000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-201527000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-86592000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>102653000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>354475000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>102544000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-283153000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-867099000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>687770000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>332567000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1393291000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>350233000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>85414000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-41609000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>256372000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-43580000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>421211000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-668579000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-195767000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-446537000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-191871000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-366903000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-186703000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>185517000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>228402000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>355435000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1453868000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-136976000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-25424000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>145135000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>277095000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-89496000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>42453000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-211338000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>52134000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6250000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>67888000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-187237000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>121222000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-37276000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5796000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>37150000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>61079000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4291000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15059000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-26771000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>948000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>192745000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>413000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>25110000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5614000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-41297000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>140285000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-24126000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-16001000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-84060000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>123050000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-305327000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-472355000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>137090000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>623977000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>33319000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-20142000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-4172000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2456000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5402000.0</v>
       </c>
-      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7">
+        <v>277553000.0</v>
+      </c>
+      <c r="C7">
         <v>-148934000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>148934000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-120831000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28103000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-255520000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39488000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4818000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-18588000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>238577000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>32509999.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>59193000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10627000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>74819000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-68658000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-40122000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-44723000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>61386000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-48608000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>46637000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-47346000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>37210000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-23824000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>37259000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-46710000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>50993000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14862000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>59236000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7225000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>21146000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5569000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>25857000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-27295000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-22868000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>45661000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>95402000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-19860000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>29203000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>32141000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-56261000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-14796000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-33003000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>14318000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-44276000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>33141000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-31559000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>86629000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-26818000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>40690000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-75879000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>57284000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>10823000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-60001000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-6928000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>42648000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-48492000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-34183000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>70487000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>83176000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-40476000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>9761000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>34730000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-15111000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5644000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-35646000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-45869000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9701000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>17705000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-6496000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>75709000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1021000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-58197000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-84471000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-28979000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-18567000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>31832000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>11821000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3839000.0</v>
       </c>
-      <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>15016000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-14041000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12604000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-24292000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-30791000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-8480000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>18560000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-17531000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2727000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-6090000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>11394000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3895000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>2402000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-7664000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>42507000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-34642000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>24965000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-24541000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>14834000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-17689000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>14201000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>235648000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>-28398000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-62239000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>86028000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-35210000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>-55378000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-      <c r="BF8">
+      <c r="BF8"/>
+      <c r="BG8">
         <v>9847000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>17682000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1965000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15016000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14041000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12604000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-24292000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-39271000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-8480000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3756000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-17531000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2727000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6090000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2246157.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3895000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2402000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7664000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>42507000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-34642000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>24965000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-24541000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14834000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-17689000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14201000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9680000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>421000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>42478000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>188573000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>235648000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-26942000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-36749000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-18023000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-35210000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>1357000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>-9139000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>40623000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-52797000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>-7861000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-7119000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>229129000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1965000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15016000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>16200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24292000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>8480000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3756000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-29183000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30920843.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-21049000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8661000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10775000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3150000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1036000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5017000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10429000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2535000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2297000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-19291000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1901000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-24330000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19291000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4814000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-4906000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>2608000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>16529000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-16109000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>21488000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>22581000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-6521000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-20370000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>-20527000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-2189000.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>28699000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-42054000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>31523000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-18021000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11661000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-19987000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6495000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-109833000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24057000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-45822000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>19152000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4018000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29830000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14481000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2940000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>31842000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33786000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16813000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10968000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11891000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6753000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-65695000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-65695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11777000.0</v>
       </c>
       <c r="AM11">
         <v>11777000.0</v>
       </c>
       <c r="AN11">
         <v>11777000.0</v>
       </c>
       <c r="AO11">
         <v>11777000.0</v>
       </c>
       <c r="AP11">
+        <v>11777000.0</v>
+      </c>
+      <c r="AQ11">
         <v>30913000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-22269000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-9629000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>57977000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>-13052000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>42438000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8027000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-47970000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28937000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58877000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-62210000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>96672000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-17404000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-42369000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6940000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-12091000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15603000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>44937000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9174000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32324000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-13579000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2951000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>119864000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13497000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-40098000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>32477000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-329584000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-5507000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10845000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1414000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>36305000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25891000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>42632000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>32468000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7815000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>49611000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>41975000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27638000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22229000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3100000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>27059000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15526000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-328000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11406000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13707000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-20012000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25439000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-11746000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-1490000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-130028000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2527000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16419000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-16052000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-4237000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>4645000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-56696000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>59892000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-35958000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-733000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-40147000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36331000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-42630000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25206000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-30819000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5384000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-11747000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>47412000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-26275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22504000.0</v>
       </c>
       <c r="AA13">
         <v>-22504000.0</v>
       </c>
       <c r="AB13">
+        <v>-22504000.0</v>
+      </c>
+      <c r="AC13">
         <v>41890000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8393000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4016000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12639000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>12414000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-27295000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-40334000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>45661000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>95402000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-17552000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>67720000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>36470000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-49653000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-10897000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>9592000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>32419000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14">
+        <v>166601000.0</v>
+      </c>
+      <c r="C14">
         <v>-1372679000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>391291000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>493055000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>488333000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>459834000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>477434000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>507525000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>485400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1286449000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>397211000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>370633000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>347754000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>110397000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>110233000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>116555000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>120436000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>122465000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>120596000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>118982000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>129286000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>132934000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>129822000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>155487000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>132368000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>129146000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>149423000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>155410000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>154221000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>153620000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>150555000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>148449000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>145554000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>142251000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>134822000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>130034000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>126742000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>124196000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>123633000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>120505000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>126734000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>129611000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>132892000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>132470000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>133185000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>140509000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>142294000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>140647000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>133226000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>127526000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>124742000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>128144000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>126699000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>117854000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>110778000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>114604000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>114090000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>129701000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>101048000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>39460000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23468000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>56045000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>58191000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>57026000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>57649000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>63716000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>58989000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>59475000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>61949000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>70430000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>69782000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>63015000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>60970000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8586000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-1790000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1414000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1495000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>185000.0</v>
       </c>
-      <c r="CA14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>2133000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>2000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1915983.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>2716000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>7313000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10000000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>19000000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>7500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>15000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
@@ -29669,911 +29911,924 @@
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>3409000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>2021000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16">
+        <v>1485798000.0</v>
+      </c>
+      <c r="C16">
         <v>2058911999.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2709829000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2645318000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2813707000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4593804000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2807478000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>419246000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>613702000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1821376000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1095866000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>703428000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>921389000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>705883000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>907410000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>994002000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>891349000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>536874000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>434330000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>717483000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1584582000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>896812000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>564245000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1957536000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1607303000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1521889000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1563498000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1307126000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1350706000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>929495000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1598074000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1793841000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2240378000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2431456000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2798359000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2985062000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2799545000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2571143000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2215708000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>761840000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>898816000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>924240000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>779105000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>502010000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>591506000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>549053000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>760391000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>708257000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>702007000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>634119000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>821356000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>700134000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>737410000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>731614000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>694464000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>633385000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>629094000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>614035000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>194212000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>193264000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>519000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>141814000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>116704000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>122318000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>163615000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>23330000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>47456000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>63457000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>147517000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24467000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>329794000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>802149000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>665059000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>41082000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7763000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>27905000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32077000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>24382000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>29784000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-696000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>254000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-133000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1216000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1508000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1699000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-242000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>337000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>47000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>252000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>715000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-546000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-44000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>192000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>536000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3489000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-5887000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2376000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5674000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-790000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3177000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>330000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1126000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>628000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4128000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-851000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>56000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2750000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-834000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>517000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>754000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>648000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>126000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-9000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-1064000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B18">
+        <v>104849000.0</v>
+      </c>
+      <c r="C18">
         <v>-583420000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>309377000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-739389000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-51672000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-607476000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-57524000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>132415000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-68353000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-762435000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-350483000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-185378000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23666000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>103592000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25269000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>64626000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12878000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>110028000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20886000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>99533000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-70194000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>44398000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13398000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>71086000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-41947000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22854000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>50830000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>89621000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>56384000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>43651000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>13650000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>13296000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>77145000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-27167000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8598000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>107170000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>28060000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>34701000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>56570000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>14812000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-24246000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-60262000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>85032000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17926000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>40332000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-67901000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>125749000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>14410000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>87847000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-109615000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>91498000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>57439000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-22436000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2812000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-10632000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-58092000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-34797000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>78619000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>37264000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-65833000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>36272000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>168477000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>24546000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>17872000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3616000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-34274000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4818000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>10523000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1288000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2852000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-16781000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-27645000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-69421000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-209565000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-74925000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-56897000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-57781000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-9573000.0</v>
       </c>
-      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B19">
+        <v>944101000.0</v>
+      </c>
+      <c r="C19">
         <v>377905000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>149679000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-143002000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1656719000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1870952000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-329233000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-610020000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-238145000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2897589000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>285436000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-307430000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>219191000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-390193000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-98871000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>83837000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>404234000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>23119000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-237809000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-78468000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>924061000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>313379000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1425046000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>285477000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>131188000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>70392000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>210377000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>730108000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>387109000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-598917000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-199015000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-527277000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-264015000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-334402000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-188675000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>86020000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>177172000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>319342000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-98840000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-144216000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1997000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>196602000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>190094000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>50535000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>18718000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-141608000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-23386000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>8196000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-13594000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-103445000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>5179000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-102281000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>24712000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>52999000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>91408000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>68601000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>69478000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-95703000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>343132000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>397277000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-75065000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -30609,2350 +30864,2379 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
+        <v>-1792736000.0</v>
+      </c>
+      <c r="C21">
         <v>-361352000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-180427000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38267000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-314054000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5895692000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2451561000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-626000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1834000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-566000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-514000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-464000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1444000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-92000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-369000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-839377000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-63692000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1097000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-247000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-220000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-801000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-390000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9446000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-926380000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-19501000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-84177000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10676000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12321000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9368000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-11276000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9090000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8982000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-8736000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-10571000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1489818000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9891000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-10542000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9501000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9068000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-123027000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-16508000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-10359000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-16404000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-17831000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-18528000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-8345000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-17706000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-17257000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-21450000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-9044000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-15154000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-16706000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-17706000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-16711000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-45470000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1934812000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9343000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>-147300000.0</v>
+      </c>
+      <c r="C22">
         <v>13291473000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12781348000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-306844000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-203281000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>335119000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-141812000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-205591000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-107376000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1745499000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-138371000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>212662000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>253534000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>47580000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19550000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10473000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>88945000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-80083000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>33409000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37295000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>77572000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2597000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25440000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11412000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-57737000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-63094000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-21106000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5060000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15008000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-111648000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16502000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>77684000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-21171000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>313814000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>35201000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7122000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37352000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>38930000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>37410000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>55909000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>48443000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>62402000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>28358000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>31013000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>27598000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>47468000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>58437000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>29614000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12030000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4849000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4637000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-9583000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3498000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>26793000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22269000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>35450000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>126501000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-12612000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-12051000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-7393000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11483000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>168938000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5151000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-41477000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>71746000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-30405000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>294682000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>101072000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-645000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-689596000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-307930000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>47824000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5701000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-54202000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2195000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-14789000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-18504000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-5883000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4616000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>1727000.0</v>
+      </c>
+      <c r="C23">
         <v>558000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3212000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>603000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-20327000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-968000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2359605000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-442158000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>90307000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1287000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>363000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16562000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-566000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-514000.0</v>
+      </c>
+      <c r="Q23">
         <v>2215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>923000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2177000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2104000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5808000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6490000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5602000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7658000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8299000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7632000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4824000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>59440000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4221000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-32092000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1444000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>668000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4609000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1519000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1892000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6561000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>33457000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1731000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2676000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3152000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6033000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>16429000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4128000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5730000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11560000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9574000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-7148000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8162000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>16822000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>25837000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>14177000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>26311000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20226000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5245000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2397000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5724000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1356000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1826000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-485000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-44902000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14847000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1115000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>736000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1034000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>524000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>545000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>516000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-7033000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>491000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105719000.0</v>
       </c>
       <c r="BT23">
         <v>-105719000.0</v>
       </c>
       <c r="BU23">
+        <v>-105719000.0</v>
+      </c>
+      <c r="BV23">
         <v>649784000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>595391000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-147285000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>76161000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>77062000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3747000.0</v>
       </c>
-      <c r="CA23"/>
+      <c r="CB23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24">
+        <v>38429000.0</v>
+      </c>
+      <c r="C24">
         <v>-21578000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-97018000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-402317000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-124325000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-311914000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-50139000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-302718000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-158190000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1193868000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-201351000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-361353000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-204099000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-392000.0</v>
       </c>
-      <c r="O24">
-[...1 lines deleted...]
-      </c>
       <c r="P24">
+        <v>-4959000.0</v>
+      </c>
+      <c r="Q24">
         <v>2000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7892000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-356802000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-89537000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8989000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-7846000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10831000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8587000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-10599000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-8638000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-65688000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-11254000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-7729000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-7600000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>991000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-991000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-7852000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>70376000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4497000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8439000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>783000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4583000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7404000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>14732000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5315000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-17330000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3800000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-11394000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-71839000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2547000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-254000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4931000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-7633000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-5785000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-6080000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>798000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-637000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4688000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4012000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>76371000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4863000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-4554000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-6140000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-1390000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6713000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>51000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-684000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1031000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-193000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>102713000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>736000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-1103000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4800000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1355000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-4029000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>132506000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-91959000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-505000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-36741000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>207222000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-23436000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-242000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3767000.0</v>
       </c>
-      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>-40221000.0</v>
+      </c>
+      <c r="C25">
         <v>-16495745000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16494771000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39435000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11099000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-615546000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-48950000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>185950000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>103511000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2654132000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>231234000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40182000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>100767000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-42182000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22717000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>58312000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-87703000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>107096000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1899000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-26815000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-63006000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-14234000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-20303000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-14961000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>51054000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5609000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20609000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-7522000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4859000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>121303000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2960000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-53338000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>42458000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4674000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-17139000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5684000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4178000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6298000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3935000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11281000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11172000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16529000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>17478000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5592000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4275000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-8631000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12948000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11947000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1259000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>13428000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26315000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-15807000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14787000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-18655000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3473000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-129350000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>28751000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-11214000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-6985000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-296000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-138653000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>14569000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>27605000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-60295000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>232000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-234718000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-109364000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-13934000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>709979000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>45177000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4508000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15253000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2218000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>26612000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>717000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-34000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-16000.0</v>
       </c>
-      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>48512000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-48512000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>441998000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-441998000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-109432000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1045000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1098000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>98609000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-12208000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-43788000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-33307000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-32053000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-65561000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-55960000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-107862000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-37565000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7581000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8662000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5893000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5249000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5290000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>61781000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2749000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-33292000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2902000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2833000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2636000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9409000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3562000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7798000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-651000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-309000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5652000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4170000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6335000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>18836000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5789000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6065000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>8039000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>8453000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6264000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8826000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5588000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>24535000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>13654000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>25787000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>19934000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5376000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3030000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5695000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1297000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1600000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>3131000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>9834000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>14153000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-605000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
-        <v>-502000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN26">
         <v>-502000.0</v>
       </c>
       <c r="BO26">
+        <v>-502000.0</v>
+      </c>
+      <c r="BP26">
         <v>-21508000.0</v>
       </c>
-      <c r="BP26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ26"/>
       <c r="BR26">
         <v>-53260000.0</v>
       </c>
       <c r="BS26">
+        <v>-53260000.0</v>
+      </c>
+      <c r="BT26">
         <v>-14785000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
+        <v>10233000.0</v>
+      </c>
+      <c r="C27">
         <v>-27994000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11871000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8514000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7609000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8085000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8605000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10635000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9058000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>43275000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2864000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2783000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2592000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3145000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3354000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3187000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1860000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1786000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2088000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1814000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2011000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2378000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2125000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2384000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2233000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2287000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2205000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2628000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2219000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2661000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2345000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2765000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2934000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3261000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2952000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>956000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3281000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3625000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3944000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4384000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5635000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5916000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6113000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4175000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4035000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3470000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3621000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3557000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4365000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3936000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5068000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4984000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>224000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3747000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3696000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6918000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4506000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>180000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>54000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>50000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13546000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-163000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>27997000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4242000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>13371000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-101201000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>9218000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3454000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>23605000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>265554000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-46580000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>5470000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5159000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-43653000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>-1783496000.0</v>
+      </c>
+      <c r="C28">
         <v>-347441000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-196875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34150000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-331847000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3613988000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2313681000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23641000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1420451000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-275603000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-90856000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-127242000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84855000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1561000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10595000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-41602000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-32469000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-29968000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63559000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-889529000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-164289000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-32168000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7473000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8093000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>982000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4704000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4303000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-863563000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-22149000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-115520000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7903000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-8381000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4759000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-8595000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6784000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2421000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17872000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-205000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1487142000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-6739000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4509000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6928000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4940000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-117297000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4948000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-785000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-23552000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-9053000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1706000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14025000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3529000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9054000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1224000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3799000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-12757000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11299000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-16121000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-14657000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-18583000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2120507000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-34249000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-6541000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4480000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-23631000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12321000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-13507000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-36494000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-18946000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14188000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-62969000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-133860000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-9171000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>641079000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>594399000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-147285000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>76161000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>77062000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>400000.0</v>
       </c>
-      <c r="CA28"/>
+      <c r="CB28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>238284000.0</v>
+      </c>
+      <c r="C29">
         <v>-425322000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111681000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7512000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206755000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45553000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>276160000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>479725000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>451259000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2131624000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>482444000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>749159000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>789947000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>186288000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>91685000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>147279000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>104353000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>204364000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>119222000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>191753000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>116887000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>168986000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>120122000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173985000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>71295000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>123262000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>152286000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>204828000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>175946000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>190610000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>190373000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>218264000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>135275000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>134956000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>209057000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>241524000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>141355000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>228634000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>219075000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>162785000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>192849000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>168528000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>225179000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>161182000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>221562000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>177697000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>290460000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>170502000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>201472000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>59163000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>198069000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>143091000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>50184000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>154808000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>165507000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>105624000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>79210000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>194595000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>155380000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-13855000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>51171000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>208182000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>77879000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>89078000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>28876000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>54737000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>23982000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>81580000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>35977000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>79750000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>37556000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3509000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-7644000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-66864000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8450000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-24633000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-5062000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-9553000.0</v>
       </c>
-      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>849095000.0</v>
+      </c>
+      <c r="C30">
         <v>245436000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>149679000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-143002000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1656719000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1870952000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-329233000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-610020000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-238145000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2897589000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-158320000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2046232000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-204858000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-390193000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-165287000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1184000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>279111000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-71217000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-336145000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-170688000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>736980000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>188791000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1531770000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>182578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17946000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-169411000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>108921000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>614901000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>267547000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-744885000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-376729000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-654721000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-322145000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-493601000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-389023000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-53838000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>68460000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>127552000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-252305000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-293214000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-214300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-33810000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>62743000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-135757000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-168487000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-387460000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-211597000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-155529000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-133004000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-261053000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-77446000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-188570000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-43220000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-116609000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-90837000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-90551000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-48784000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-207357000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-136458000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1914053000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-16509000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-176531000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-79013000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-106744000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>123730000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-65356000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3489000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-146694000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>101261000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-322108000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-376051000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>142752000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-9458000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-499370000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>123847000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-55700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-69544000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3747000.0</v>
       </c>
-      <c r="CA30"/>
+      <c r="CB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>