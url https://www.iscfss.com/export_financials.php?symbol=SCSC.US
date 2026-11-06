--- v1 (2026-09-12)
+++ v2 (2026-11-06)
@@ -24702,51 +24702,51 @@
       <c r="AG2">
         <v>29400000.0</v>
       </c>
       <c r="AH2">
         <v>13700000.0</v>
       </c>
       <c r="AI2">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>199</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>30195000.0</v>
       </c>
       <c r="D3">
         <v>28009000.0</v>
       </c>
       <c r="E3">
         <v>28614000.0</v>
       </c>
       <c r="F3">
-        <v>29915000.0</v>
+        <v>29884000.0</v>
       </c>
       <c r="G3">
         <v>33507000.0</v>
       </c>
       <c r="H3">
         <v>35328000.0</v>
       </c>
       <c r="I3">
         <v>33652000.0</v>
       </c>
       <c r="J3">
         <v>37468000.0</v>
       </c>
       <c r="K3">
         <v>24968000.0</v>
       </c>
       <c r="L3">
         <v>17154000.0</v>
       </c>
       <c r="M3">
         <v>11997000.0</v>
       </c>
       <c r="N3">
         <v>7375000.0</v>
       </c>
@@ -24849,51 +24849,53 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>201</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>110336000.0</v>
+      </c>
       <c r="C5">
         <v>102409000.0</v>
       </c>
       <c r="D5">
         <v>112872000.0</v>
       </c>
       <c r="E5">
         <v>141636000.0</v>
       </c>
       <c r="F5">
         <v>125146000.0</v>
       </c>
       <c r="G5">
         <v>71257000.0</v>
       </c>
       <c r="H5">
         <v>63348000.0</v>
       </c>
       <c r="I5">
         <v>118888000.0</v>
       </c>
       <c r="J5">
         <v>70074000.0</v>
       </c>
       <c r="K5">
@@ -24967,51 +24969,51 @@
       </c>
       <c r="AH5">
         <v>600000.0</v>
       </c>
       <c r="AI5">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>202</v>
       </c>
       <c r="B6">
         <v>110336000.0</v>
       </c>
       <c r="C6">
         <v>132604000.0</v>
       </c>
       <c r="D6">
         <v>140881000.0</v>
       </c>
       <c r="E6">
         <v>170250000.0</v>
       </c>
       <c r="F6">
-        <v>155061000.0</v>
+        <v>155030000.0</v>
       </c>
       <c r="G6">
         <v>104764000.0</v>
       </c>
       <c r="H6">
         <v>98676000.0</v>
       </c>
       <c r="I6">
         <v>152540000.0</v>
       </c>
       <c r="J6">
         <v>107542000.0</v>
       </c>
       <c r="K6">
         <v>118418000.0</v>
       </c>
       <c r="L6">
         <v>115625000.0</v>
       </c>
       <c r="M6">
         <v>116105000.0</v>
       </c>
       <c r="N6">
         <v>115982000.0</v>
       </c>
@@ -27879,146 +27881,148 @@
         <v>7700000.0</v>
       </c>
       <c r="DX2">
         <v>7000000.0</v>
       </c>
       <c r="DY2">
         <v>6100000.0</v>
       </c>
       <c r="DZ2">
         <v>4600000.0</v>
       </c>
       <c r="EA2">
         <v>3600000.0</v>
       </c>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
     </row>
     <row r="3" spans="1:137">
       <c r="A3" t="s">
         <v>199</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>5782000.0</v>
+      </c>
       <c r="C3">
         <v>5698000.0</v>
       </c>
       <c r="D3">
-        <v>5919000.0</v>
+        <v>5938000.0</v>
       </c>
       <c r="E3">
         <v>6200000.0</v>
       </c>
       <c r="F3">
         <v>7100000.0</v>
       </c>
       <c r="G3">
         <v>7492000.0</v>
       </c>
       <c r="H3">
         <v>8132000.0</v>
       </c>
       <c r="I3">
         <v>7471000.0</v>
       </c>
       <c r="J3">
         <v>6792000.0</v>
       </c>
       <c r="K3">
         <v>6742000.0</v>
       </c>
       <c r="L3">
         <v>7258000.0</v>
       </c>
       <c r="M3">
         <v>7217000.0</v>
       </c>
       <c r="N3">
         <v>7255000.0</v>
       </c>
       <c r="O3">
-        <v>7114000.0</v>
+        <v>7074000.0</v>
       </c>
       <c r="P3">
-        <v>7028000.0</v>
+        <v>7057000.0</v>
       </c>
       <c r="Q3">
-        <v>7204000.0</v>
+        <v>7228000.0</v>
       </c>
       <c r="R3">
         <v>7700000.0</v>
       </c>
       <c r="S3">
-        <v>7269000.0</v>
+        <v>7305000.0</v>
       </c>
       <c r="T3">
         <v>7229000.0</v>
       </c>
       <c r="U3">
         <v>7650000.0</v>
       </c>
       <c r="V3">
         <v>8092000.0</v>
       </c>
       <c r="W3">
         <v>8358000.0</v>
       </c>
       <c r="X3">
         <v>8349000.0</v>
       </c>
       <c r="Y3">
         <v>8710000.0</v>
       </c>
       <c r="Z3">
-        <v>8743000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="AA3">
-        <v>10278000.0</v>
+        <v>8986000.0</v>
       </c>
       <c r="AB3">
-        <v>7789000.0</v>
+        <v>9081000.0</v>
       </c>
       <c r="AC3">
         <v>9189000.0</v>
       </c>
       <c r="AD3">
-        <v>8225000.0</v>
+        <v>9052000.0</v>
       </c>
       <c r="AE3">
         <v>9363000.0</v>
       </c>
       <c r="AF3">
         <v>8935000.0</v>
       </c>
       <c r="AG3">
         <v>9268000.0</v>
       </c>
       <c r="AH3">
-        <v>8308000.0</v>
+        <v>9291000.0</v>
       </c>
       <c r="AI3">
         <v>9438000.0</v>
       </c>
       <c r="AJ3">
         <v>9902000.0</v>
       </c>
       <c r="AK3">
         <v>8864000.0</v>
       </c>
       <c r="AL3">
         <v>6276000.0</v>
       </c>
       <c r="AM3">
         <v>6880000.0</v>
       </c>
       <c r="AN3">
         <v>6588000.0</v>
       </c>
       <c r="AO3">
         <v>5224000.0</v>
       </c>
       <c r="AP3">
         <v>4584000.0</v>
       </c>
@@ -28573,51 +28577,53 @@
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
     </row>
     <row r="5" spans="1:137">
       <c r="A5" t="s">
         <v>201</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>34704000.0</v>
+      </c>
       <c r="C5">
         <v>25355000.0</v>
       </c>
       <c r="D5">
         <v>21367000.0</v>
       </c>
       <c r="E5">
         <v>28910000.0</v>
       </c>
       <c r="F5">
         <v>29597000.0</v>
       </c>
       <c r="G5">
         <v>26062000.0</v>
       </c>
       <c r="H5">
         <v>21680000.0</v>
       </c>
       <c r="I5">
         <v>25071000.0</v>
       </c>
       <c r="J5">
         <v>24780000.0</v>
       </c>
       <c r="K5">
@@ -28668,51 +28674,51 @@
       <c r="Z5">
         <v>7505000.0</v>
       </c>
       <c r="AA5">
         <v>11280000.0</v>
       </c>
       <c r="AB5">
         <v>22008000.0</v>
       </c>
       <c r="AC5">
         <v>21783000.0</v>
       </c>
       <c r="AD5">
         <v>20205000.0</v>
       </c>
       <c r="AE5">
         <v>19465000.0</v>
       </c>
       <c r="AF5">
         <v>29769000.0</v>
       </c>
       <c r="AG5">
         <v>26371000.0</v>
       </c>
       <c r="AH5">
-        <v>26862000.0</v>
+        <v>20536000.0</v>
       </c>
       <c r="AI5">
         <v>22742000.0</v>
       </c>
       <c r="AJ5">
         <v>29254000.0</v>
       </c>
       <c r="AK5">
         <v>24479000.0</v>
       </c>
       <c r="AL5">
         <v>23901000.0</v>
       </c>
       <c r="AM5">
         <v>21938000.0</v>
       </c>
       <c r="AN5">
         <v>25066000.0</v>
       </c>
       <c r="AO5">
         <v>23044000.0</v>
       </c>
       <c r="AP5">
         <v>16212000.0</v>
       </c>
@@ -28965,147 +28971,147 @@
       </c>
       <c r="DX5">
         <v>300000.0</v>
       </c>
       <c r="DY5">
         <v>400000.0</v>
       </c>
       <c r="DZ5">
         <v>200000.0</v>
       </c>
       <c r="EA5">
         <v>200000.0</v>
       </c>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
     </row>
     <row r="6" spans="1:137">
       <c r="A6" t="s">
         <v>202</v>
       </c>
       <c r="B6">
-        <v>34704000.0</v>
+        <v>40486000.0</v>
       </c>
       <c r="C6">
         <v>31053000.0</v>
       </c>
       <c r="D6">
-        <v>27286000.0</v>
+        <v>27305000.0</v>
       </c>
       <c r="E6">
         <v>35110000.0</v>
       </c>
       <c r="F6">
         <v>36697000.0</v>
       </c>
       <c r="G6">
         <v>33554000.0</v>
       </c>
       <c r="H6">
         <v>29812000.0</v>
       </c>
       <c r="I6">
         <v>32542000.0</v>
       </c>
       <c r="J6">
         <v>31572000.0</v>
       </c>
       <c r="K6">
         <v>26695000.0</v>
       </c>
       <c r="L6">
         <v>50663000.0</v>
       </c>
       <c r="M6">
         <v>31949000.0</v>
       </c>
       <c r="N6">
         <v>36280000.0</v>
       </c>
       <c r="O6">
-        <v>42742000.0</v>
+        <v>42702000.0</v>
       </c>
       <c r="P6">
-        <v>48280000.0</v>
+        <v>48309000.0</v>
       </c>
       <c r="Q6">
-        <v>42935000.0</v>
+        <v>42959000.0</v>
       </c>
       <c r="R6">
         <v>35799000.0</v>
       </c>
       <c r="S6">
-        <v>41322000.0</v>
+        <v>41358000.0</v>
       </c>
       <c r="T6">
         <v>38674000.0</v>
       </c>
       <c r="U6">
         <v>38741000.0</v>
       </c>
       <c r="V6">
         <v>32782000.0</v>
       </c>
       <c r="W6">
         <v>28626000.0</v>
       </c>
       <c r="X6">
         <v>25963000.0</v>
       </c>
       <c r="Y6">
         <v>19128000.0</v>
       </c>
       <c r="Z6">
-        <v>16248000.0</v>
+        <v>14405000.0</v>
       </c>
       <c r="AA6">
-        <v>21558000.0</v>
+        <v>20266000.0</v>
       </c>
       <c r="AB6">
-        <v>29797000.0</v>
+        <v>31089000.0</v>
       </c>
       <c r="AC6">
         <v>30972000.0</v>
       </c>
       <c r="AD6">
-        <v>28430000.0</v>
+        <v>29257000.0</v>
       </c>
       <c r="AE6">
         <v>28828000.0</v>
       </c>
       <c r="AF6">
         <v>38704000.0</v>
       </c>
       <c r="AG6">
         <v>35639000.0</v>
       </c>
       <c r="AH6">
-        <v>35170000.0</v>
+        <v>29827000.0</v>
       </c>
       <c r="AI6">
         <v>32180000.0</v>
       </c>
       <c r="AJ6">
         <v>39156000.0</v>
       </c>
       <c r="AK6">
         <v>33343000.0</v>
       </c>
       <c r="AL6">
         <v>30177000.0</v>
       </c>
       <c r="AM6">
         <v>28818000.0</v>
       </c>
       <c r="AN6">
         <v>31654000.0</v>
       </c>
       <c r="AO6">
         <v>28268000.0</v>
       </c>
       <c r="AP6">
         <v>20796000.0</v>
       </c>
@@ -38802,54 +38808,54 @@
       <c r="A14" t="s">
         <v>241</v>
       </c>
       <c r="B14">
         <v>23633000.0</v>
       </c>
       <c r="C14">
         <v>30195000.0</v>
       </c>
       <c r="D14">
         <v>28009000.0</v>
       </c>
       <c r="E14">
         <v>28614000.0</v>
       </c>
       <c r="F14">
         <v>29884000.0</v>
       </c>
       <c r="G14">
         <v>33507000.0</v>
       </c>
       <c r="H14">
         <v>35328000.0</v>
       </c>
       <c r="I14">
-        <v>36618000.0</v>
+        <v>33652000.0</v>
       </c>
       <c r="J14">
-        <v>37495000.0</v>
+        <v>37468000.0</v>
       </c>
       <c r="K14">
         <v>24968000.0</v>
       </c>
       <c r="L14">
         <v>17154000.0</v>
       </c>
       <c r="M14">
         <v>11997000.0</v>
       </c>
       <c r="N14">
         <v>7375000.0</v>
       </c>
       <c r="O14">
         <v>8457000.0</v>
       </c>
       <c r="P14">
         <v>9922000.0</v>
       </c>
       <c r="Q14">
         <v>6662000.0</v>
       </c>
       <c r="R14">
         <v>6064000.0</v>
       </c>
@@ -39709,54 +39715,54 @@
       <c r="A25" t="s">
         <v>251</v>
       </c>
       <c r="B25">
         <v>128827000.0</v>
       </c>
       <c r="C25">
         <v>10723000.0</v>
       </c>
       <c r="D25">
         <v>-5351000.0</v>
       </c>
       <c r="E25">
         <v>3406000.0</v>
       </c>
       <c r="F25">
         <v>1965000.0</v>
       </c>
       <c r="G25">
         <v>20106000.0</v>
       </c>
       <c r="H25">
         <v>170722000.0</v>
       </c>
       <c r="I25">
-        <v>7642000.0</v>
+        <v>10608000.0</v>
       </c>
       <c r="J25">
-        <v>44444000.0</v>
+        <v>44471000.0</v>
       </c>
       <c r="K25">
         <v>14313000.0</v>
       </c>
       <c r="L25">
         <v>9061000.0</v>
       </c>
       <c r="M25">
         <v>3697000.0</v>
       </c>
       <c r="N25">
         <v>8214000.0</v>
       </c>
       <c r="O25">
         <v>60444000.0</v>
       </c>
       <c r="P25">
         <v>5534000.0</v>
       </c>
       <c r="Q25">
         <v>7285000.0</v>
       </c>
       <c r="R25">
         <v>10627000.0</v>
       </c>
@@ -44295,81 +44301,81 @@
       <c r="J14">
         <v>6792000.0</v>
       </c>
       <c r="K14">
         <v>6742000.0</v>
       </c>
       <c r="L14">
         <v>7258000.0</v>
       </c>
       <c r="M14">
         <v>7217000.0</v>
       </c>
       <c r="N14">
         <v>7255000.0</v>
       </c>
       <c r="O14">
         <v>7074000.0</v>
       </c>
       <c r="P14">
         <v>7057000.0</v>
       </c>
       <c r="Q14">
         <v>7228000.0</v>
       </c>
       <c r="R14">
-        <v>7763000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="S14">
         <v>7305000.0</v>
       </c>
       <c r="T14">
         <v>7229000.0</v>
       </c>
       <c r="U14">
-        <v>7690000.0</v>
+        <v>7650000.0</v>
       </c>
       <c r="V14">
         <v>8090000.0</v>
       </c>
       <c r="W14">
         <v>8358000.0</v>
       </c>
       <c r="X14">
         <v>8349000.0</v>
       </c>
       <c r="Y14">
-        <v>8749000.0</v>
+        <v>8710000.0</v>
       </c>
       <c r="Z14">
         <v>6900000.0</v>
       </c>
       <c r="AA14">
-        <v>9027000.0</v>
+        <v>8986000.0</v>
       </c>
       <c r="AB14">
-        <v>7894000.0</v>
+        <v>9081000.0</v>
       </c>
       <c r="AC14">
         <v>9189000.0</v>
       </c>
       <c r="AD14">
         <v>9052000.0</v>
       </c>
       <c r="AE14">
         <v>9363000.0</v>
       </c>
       <c r="AF14">
         <v>8935000.0</v>
       </c>
       <c r="AG14">
         <v>9268000.0</v>
       </c>
       <c r="AH14">
         <v>9291000.0</v>
       </c>
       <c r="AI14">
         <v>9438000.0</v>
       </c>
       <c r="AJ14">
         <v>9902000.0</v>
       </c>
@@ -47413,81 +47419,81 @@
       <c r="J25">
         <v>2960000.0</v>
       </c>
       <c r="K25">
         <v>1511000.0</v>
       </c>
       <c r="L25">
         <v>-14090000.0</v>
       </c>
       <c r="M25">
         <v>4268000.0</v>
       </c>
       <c r="N25">
         <v>1042000.0</v>
       </c>
       <c r="O25">
         <v>1922000.0</v>
       </c>
       <c r="P25">
         <v>26000.0</v>
       </c>
       <c r="Q25">
         <v>416000.0</v>
       </c>
       <c r="R25">
-        <v>4272000.0</v>
+        <v>4335000.0</v>
       </c>
       <c r="S25">
         <v>-655000.0</v>
       </c>
       <c r="T25">
         <v>2062000.0</v>
       </c>
       <c r="U25">
-        <v>1624000.0</v>
+        <v>1664000.0</v>
       </c>
       <c r="V25">
         <v>2708000.0</v>
       </c>
       <c r="W25">
         <v>536000.0</v>
       </c>
       <c r="X25">
         <v>16249000.0</v>
       </c>
       <c r="Y25">
-        <v>33631000.0</v>
+        <v>33670000.0</v>
       </c>
       <c r="Z25">
         <v>164052000.0</v>
       </c>
       <c r="AA25">
-        <v>8914000.0</v>
+        <v>8955000.0</v>
       </c>
       <c r="AB25">
-        <v>14866000.0</v>
+        <v>13679000.0</v>
       </c>
       <c r="AC25">
         <v>4574000.0</v>
       </c>
       <c r="AD25">
         <v>2846000.0</v>
       </c>
       <c r="AE25">
         <v>3451000.0</v>
       </c>
       <c r="AF25">
         <v>-1866000.0</v>
       </c>
       <c r="AG25">
         <v>3211000.0</v>
       </c>
       <c r="AH25">
         <v>9668000.0</v>
       </c>
       <c r="AI25">
         <v>5493000.0</v>
       </c>
       <c r="AJ25">
         <v>9227000.0</v>
       </c>