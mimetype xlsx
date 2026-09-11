--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4053,492 +4056,498 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>141862000000.0</v>
+      </c>
+      <c r="C2">
         <v>186319000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>334028000000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>216097000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>201917000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>308067000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>242737000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>183656000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>254216000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>217764000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>219892000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>188791000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>161375000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>122830000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92190000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68702000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65536000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66983000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69561000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81835000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80949000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>104339000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>105856000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>111168000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>135095000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>153039000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>156752000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>133251000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>110667000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>84576000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>81902000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81352000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>95294000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>87126000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80572000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>102164000000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>74965000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33554000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32419000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39696000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>60558000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>30010000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30225000000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>45225000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>25586000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29430000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29862000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4172000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15942000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17039000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18070000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22367000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30978000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>15002000000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4576,54 +4585,11326 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
+    </row>
+    <row r="4" spans="1:80">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+    </row>
+    <row r="5" spans="1:80">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>293844000000.0</v>
+      </c>
+      <c r="C5">
+        <v>293844000000.0</v>
+      </c>
+      <c r="D5">
+        <v>309815000000.0</v>
+      </c>
+      <c r="E5">
+        <v>293844000000.0</v>
+      </c>
+      <c r="F5">
+        <v>293844000000.0</v>
+      </c>
+      <c r="G5">
+        <v>293844000000.0</v>
+      </c>
+      <c r="H5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="I5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="J5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="K5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="L5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="M5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="N5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="O5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="P5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="R5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="S5">
+        <v>173215000000.0</v>
+      </c>
+      <c r="T5">
+        <v>135465000000.0</v>
+      </c>
+      <c r="U5">
+        <v>1297771000000.0</v>
+      </c>
+      <c r="V5">
+        <v>135465000000.0</v>
+      </c>
+      <c r="W5">
+        <v>135465000000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
+        <v>1647962000000.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+    </row>
+    <row r="6" spans="1:80">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+    </row>
+    <row r="7" spans="1:80">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+    </row>
+    <row r="8" spans="1:80">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="D8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="H8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="K8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="L8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="M8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="N8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="O8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="P8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="R8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="S8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="T8">
+        <v>856823000000.0</v>
+      </c>
+      <c r="U8">
+        <v>658092000000.0</v>
+      </c>
+      <c r="V8">
+        <v>658092000000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+    </row>
+    <row r="9" spans="1:80">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="F9">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="G9">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="H9">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="I9">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="N9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="O9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="P9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="R9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="S9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="T9">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="U9">
+        <v>4109217000000.0</v>
+      </c>
+      <c r="V9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="W9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="X9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2946910000000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+    </row>
+    <row r="10" spans="1:80">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>3817009000000.0</v>
+      </c>
+      <c r="C10">
+        <v>6337577000000.0</v>
+      </c>
+      <c r="D10">
+        <v>9635226000000.0</v>
+      </c>
+      <c r="E10">
+        <v>6078347000000.0</v>
+      </c>
+      <c r="F10">
+        <v>4997984000000.0</v>
+      </c>
+      <c r="G10">
+        <v>3468736000000.0</v>
+      </c>
+      <c r="H10">
+        <v>4167264000000.0</v>
+      </c>
+      <c r="I10">
+        <v>3335090000000.0</v>
+      </c>
+      <c r="J10">
+        <v>6529113000000.0</v>
+      </c>
+      <c r="K10">
+        <v>5931726000000.0</v>
+      </c>
+      <c r="L10">
+        <v>4478150000000.0</v>
+      </c>
+      <c r="M10">
+        <v>4150029000000.0</v>
+      </c>
+      <c r="N10">
+        <v>4053222000000.0</v>
+      </c>
+      <c r="O10">
+        <v>4609186000000.0</v>
+      </c>
+      <c r="P10">
+        <v>4516494000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4404905000000.0</v>
+      </c>
+      <c r="R10">
+        <v>4144020000000.0</v>
+      </c>
+      <c r="S10">
+        <v>4441732000000.0</v>
+      </c>
+      <c r="T10">
+        <v>3925351000000.0</v>
+      </c>
+      <c r="U10">
+        <v>2945919000000.0</v>
+      </c>
+      <c r="V10">
+        <v>2844378000000.0</v>
+      </c>
+      <c r="W10">
+        <v>2455325000000.0</v>
+      </c>
+      <c r="X10">
+        <v>2751354000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3912558000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>3258894000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>4099385000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5336581000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7545181000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>6645784000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>3200575000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>3026471000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>2801592000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2391066000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3387837000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3381846000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>4327034000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2383704000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1818185000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2231878000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1837340000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1778172000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2383376000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>2575100000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>2052773000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1499245000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1540985000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1953831000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1046757000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1239894000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1223634000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1374064000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1347315000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>810060000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1036143000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1863871000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>754886000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>652358000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>456836000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1083429000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>584226000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>71262000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>436514184800.0</v>
+      </c>
+      <c r="BL10">
+        <v>345008153200.0</v>
+      </c>
+      <c r="BM10">
+        <v>495132450100.0</v>
+      </c>
+      <c r="BN10">
+        <v>427167336000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>321161641600.0</v>
+      </c>
+      <c r="BQ10">
+        <v>174899072100.0</v>
+      </c>
+      <c r="BR10">
+        <v>284935256300.0</v>
+      </c>
+      <c r="BS10">
+        <v>103393013600.0</v>
+      </c>
+      <c r="BT10">
+        <v>69125956400.0</v>
+      </c>
+      <c r="BU10">
+        <v>167462051400.0</v>
+      </c>
+      <c r="BV10">
+        <v>49905614300.0</v>
+      </c>
+      <c r="BW10">
+        <v>45221167800.0</v>
+      </c>
+      <c r="BX10">
+        <v>45554897300.0</v>
+      </c>
+      <c r="BY10">
+        <v>30084462000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>24824344300.0</v>
+      </c>
+      <c r="CA10">
+        <v>19208919600.0</v>
+      </c>
+      <c r="CB10">
+        <v>21626144400.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+    </row>
+    <row r="12" spans="1:80">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>3817009000000.0</v>
+      </c>
+      <c r="C12">
+        <v>6337577000000.0</v>
+      </c>
+      <c r="D12">
+        <v>9635226000000.0</v>
+      </c>
+      <c r="E12">
+        <v>6078347000000.0</v>
+      </c>
+      <c r="F12">
+        <v>4997984000000.0</v>
+      </c>
+      <c r="G12">
+        <v>3468736000000.0</v>
+      </c>
+      <c r="H12">
+        <v>4167264000000.0</v>
+      </c>
+      <c r="I12">
+        <v>3335090000000.0</v>
+      </c>
+      <c r="J12">
+        <v>4468918000000.0</v>
+      </c>
+      <c r="K12">
+        <v>5931726000000.0</v>
+      </c>
+      <c r="L12">
+        <v>4478150000000.0</v>
+      </c>
+      <c r="M12">
+        <v>4150029000000.0</v>
+      </c>
+      <c r="N12">
+        <v>4053222000000.0</v>
+      </c>
+      <c r="O12">
+        <v>4609186000000.0</v>
+      </c>
+      <c r="P12">
+        <v>4516494000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4404905000000.0</v>
+      </c>
+      <c r="R12">
+        <v>4144020000000.0</v>
+      </c>
+      <c r="S12">
+        <v>4441732000000.0</v>
+      </c>
+      <c r="T12">
+        <v>3925351000000.0</v>
+      </c>
+      <c r="U12">
+        <v>2945919000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2844378000000.0</v>
+      </c>
+      <c r="W12">
+        <v>2455325000000.0</v>
+      </c>
+      <c r="X12">
+        <v>2751354000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3912558000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3258894000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4099385000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>5336581000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>7545181000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6645784000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3200575000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3026471000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2801592000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2391066000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3387837000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3381846000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4327034000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2383704000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1818185000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2231878000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1837340000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1778172000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2383376000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2575100000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2052773000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1499245000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1540985000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1953831000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1046757000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1239894000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1223634000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1374064000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1347315000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>810060000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1036143000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1863871000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>754886000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>652358000000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12">
+        <v>1083429000000.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+    </row>
+    <row r="13" spans="1:80">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1469219000000.0</v>
+      </c>
+      <c r="K13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="L13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="M13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="N13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="O13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="P13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="R13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="S13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="T13">
+        <v>856823000000.0</v>
+      </c>
+      <c r="U13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="V13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="W13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="X13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>658092000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>671990000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>671990000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>671990000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>671990000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>671991000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>521133000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>231637000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>231637300000.0</v>
+      </c>
+      <c r="BL13">
+        <v>231637300000.0</v>
+      </c>
+      <c r="BM13">
+        <v>227171300000.0</v>
+      </c>
+      <c r="BN13">
+        <v>225000000000.0</v>
+      </c>
+      <c r="BO13"/>
+      <c r="BP13">
+        <v>163795600000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>150000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>150000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>14692190000.0</v>
+      </c>
+      <c r="C14">
+        <v>14692000000.0</v>
+      </c>
+      <c r="D14">
+        <v>14692190000.0</v>
+      </c>
+      <c r="E14">
+        <v>14692190000.0</v>
+      </c>
+      <c r="F14">
+        <v>14698190000.0</v>
+      </c>
+      <c r="G14">
+        <v>14698190000.0</v>
+      </c>
+      <c r="H14">
+        <v>14692190000.0</v>
+      </c>
+      <c r="I14">
+        <v>14692190000.0</v>
+      </c>
+      <c r="J14">
+        <v>11819648446.0</v>
+      </c>
+      <c r="K14">
+        <v>8947107002.0</v>
+      </c>
+      <c r="L14">
+        <v>8568234364.0</v>
+      </c>
+      <c r="M14">
+        <v>8568234364.0</v>
+      </c>
+      <c r="N14">
+        <v>8568234364.0</v>
+      </c>
+      <c r="O14">
+        <v>8568000000.0</v>
+      </c>
+      <c r="P14">
+        <v>8568234364.0</v>
+      </c>
+      <c r="Q14">
+        <v>8568000000.0</v>
+      </c>
+      <c r="R14">
+        <v>8568000000.0</v>
+      </c>
+      <c r="S14">
+        <v>8568000000.0</v>
+      </c>
+      <c r="T14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="U14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="V14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="W14">
+        <v>6580008078.0</v>
+      </c>
+      <c r="X14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="Y14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="Z14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AA14">
+        <v>6654249525.0</v>
+      </c>
+      <c r="AB14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AC14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AD14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AE14">
+        <v>6655984790.0</v>
+      </c>
+      <c r="AF14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AG14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AH14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AI14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AK14">
+        <v>6654595323.0</v>
+      </c>
+      <c r="AL14">
+        <v>5128720176.0</v>
+      </c>
+      <c r="AM14">
+        <v>5128720176.0</v>
+      </c>
+      <c r="AN14">
+        <v>5128720176.0</v>
+      </c>
+      <c r="AO14">
+        <v>5128720176.0</v>
+      </c>
+      <c r="AP14">
+        <v>5371600977.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5371600977.0</v>
+      </c>
+      <c r="AR14">
+        <v>5371600977.0</v>
+      </c>
+      <c r="AS14">
+        <v>5371600977.0</v>
+      </c>
+      <c r="AT14">
+        <v>3066006472.0</v>
+      </c>
+      <c r="AU14">
+        <v>3066006472.0</v>
+      </c>
+      <c r="AV14">
+        <v>3066006472.0</v>
+      </c>
+      <c r="AW14">
+        <v>3066006472.0</v>
+      </c>
+      <c r="AX14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="AY14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BA14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BB14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BC14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BD14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BE14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BF14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BG14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BH14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BI14">
+        <v>2452805178.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+    </row>
+    <row r="15" spans="1:80">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+    </row>
+    <row r="16" spans="1:80">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>12019000000.0</v>
+      </c>
+      <c r="K16">
+        <v>7882000000.0</v>
+      </c>
+      <c r="L16">
+        <v>10482000000.0</v>
+      </c>
+      <c r="M16">
+        <v>12113000000.0</v>
+      </c>
+      <c r="N16">
+        <v>14118000000.0</v>
+      </c>
+      <c r="O16">
+        <v>10452000000.0</v>
+      </c>
+      <c r="P16">
+        <v>13036000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12175000000.0</v>
+      </c>
+      <c r="R16">
+        <v>7726000000.0</v>
+      </c>
+      <c r="S16">
+        <v>6296000000.0</v>
+      </c>
+      <c r="T16">
+        <v>7733000000.0</v>
+      </c>
+      <c r="U16">
+        <v>8386000000.0</v>
+      </c>
+      <c r="V16">
+        <v>9453000000.0</v>
+      </c>
+      <c r="W16">
+        <v>8843000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+    </row>
+    <row r="17" spans="1:80">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+    </row>
+    <row r="18" spans="1:80">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
+        <v>16000000.0</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18">
+        <v>7000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8000000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+    </row>
+    <row r="19" spans="1:80">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
+        <v>3685677000000.0</v>
+      </c>
+      <c r="U19">
+        <v>3844243000000.0</v>
+      </c>
+      <c r="V19">
+        <v>3787056000000.0</v>
+      </c>
+      <c r="W19">
+        <v>4603435000000.0</v>
+      </c>
+      <c r="X19">
+        <v>3207150000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>3486314000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>2948601000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>2763238000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>2470914000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>2644076000000.0</v>
+      </c>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+    </row>
+    <row r="20" spans="1:80">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20">
+        <v>847439000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="D20">
+        <v>847439000000.0</v>
+      </c>
+      <c r="E20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="F20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="G20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="H20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="I20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="J20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="K20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="L20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="M20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="N20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="O20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="P20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="R20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="S20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="T20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="U20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="V20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="W20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="X20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>1474492000000.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+    </row>
+    <row r="21" spans="1:80">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21">
+        <v>166776000000.0</v>
+      </c>
+      <c r="C21">
+        <v>162552000000.0</v>
+      </c>
+      <c r="D21">
+        <v>166319000000.0</v>
+      </c>
+      <c r="E21">
+        <v>176684000000.0</v>
+      </c>
+      <c r="F21">
+        <v>184256000000.0</v>
+      </c>
+      <c r="G21">
+        <v>192022000000.0</v>
+      </c>
+      <c r="H21">
+        <v>204443000000.0</v>
+      </c>
+      <c r="I21">
+        <v>209810000000.0</v>
+      </c>
+      <c r="J21">
+        <v>218971000000.0</v>
+      </c>
+      <c r="K21">
+        <v>224233000000.0</v>
+      </c>
+      <c r="L21">
+        <v>232998000000.0</v>
+      </c>
+      <c r="M21">
+        <v>243949000000.0</v>
+      </c>
+      <c r="N21">
+        <v>254735000000.0</v>
+      </c>
+      <c r="O21">
+        <v>264849000000.0</v>
+      </c>
+      <c r="P21">
+        <v>276192000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>274268000000.0</v>
+      </c>
+      <c r="R21">
+        <v>285165000000.0</v>
+      </c>
+      <c r="S21">
+        <v>286125000000.0</v>
+      </c>
+      <c r="T21">
+        <v>283774000000.0</v>
+      </c>
+      <c r="U21">
+        <v>284637000000.0</v>
+      </c>
+      <c r="V21">
+        <v>289387000000.0</v>
+      </c>
+      <c r="W21">
+        <v>297350000000.0</v>
+      </c>
+      <c r="X21">
+        <v>302039000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>306226000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>314351000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>321819000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>325626000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>327151000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>334160000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>341707000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>349613000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>350889000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>354749000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>362339000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>369667000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>377567000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>385509000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>393451000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>361976000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>267976000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>271304000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>274631000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>277959000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>281287000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>284614000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>291270000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>291270000000.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+    </row>
+    <row r="22" spans="1:80">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>-5488419000000.0</v>
+      </c>
+      <c r="K22">
+        <v>-6881071000000.0</v>
+      </c>
+      <c r="L22">
+        <v>-5503080000000.0</v>
+      </c>
+      <c r="M22">
+        <v>-6077103000000.0</v>
+      </c>
+      <c r="N22">
+        <v>-5922953000000.0</v>
+      </c>
+      <c r="O22">
+        <v>-5629974000000.0</v>
+      </c>
+      <c r="P22">
+        <v>-6710628000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-5367934000000.0</v>
+      </c>
+      <c r="R22">
+        <v>-5202549000000.0</v>
+      </c>
+      <c r="S22">
+        <v>66988000000.0</v>
+      </c>
+      <c r="T22">
+        <v>-5424484000000.0</v>
+      </c>
+      <c r="U22">
+        <v>71909000000.0</v>
+      </c>
+      <c r="V22">
+        <v>71909000000.0</v>
+      </c>
+      <c r="W22">
+        <v>71909000000.0</v>
+      </c>
+      <c r="X22">
+        <v>71909000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>79444000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>79444000000.0</v>
+      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+    </row>
+    <row r="23" spans="1:80">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>49130145000000.0</v>
+      </c>
+      <c r="C23">
+        <v>54188403000000.0</v>
+      </c>
+      <c r="D23">
+        <v>56884748000000.0</v>
+      </c>
+      <c r="E23">
+        <v>59627342000000.0</v>
+      </c>
+      <c r="F23">
+        <v>58280333000000.0</v>
+      </c>
+      <c r="G23">
+        <v>57915978000000.0</v>
+      </c>
+      <c r="H23">
+        <v>58732835000000.0</v>
+      </c>
+      <c r="I23">
+        <v>57872412000000.0</v>
+      </c>
+      <c r="J23">
+        <v>60487487000000.0</v>
+      </c>
+      <c r="K23">
+        <v>58336089000000.0</v>
+      </c>
+      <c r="L23">
+        <v>54822181000000.0</v>
+      </c>
+      <c r="M23">
+        <v>53920521000000.0</v>
+      </c>
+      <c r="N23">
+        <v>52640734000000.0</v>
+      </c>
+      <c r="O23">
+        <v>51014155000000.0</v>
+      </c>
+      <c r="P23">
+        <v>51499424000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>48994215000000.0</v>
+      </c>
+      <c r="R23">
+        <v>47780374000000.0</v>
+      </c>
+      <c r="S23">
+        <v>45955866000000.0</v>
+      </c>
+      <c r="T23">
+        <v>43801571000000.0</v>
+      </c>
+      <c r="U23">
+        <v>41266849000000.0</v>
+      </c>
+      <c r="V23">
+        <v>40666380000000.0</v>
+      </c>
+      <c r="W23">
+        <v>40053044000000.0</v>
+      </c>
+      <c r="X23">
+        <v>38053939000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>39411352000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>36118896000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>38260154000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>36936262000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>39065823000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>37114722000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>31682518000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>29631693000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>28879204000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>27961844000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>28185185000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>27086504000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>26375289000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>24128010000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>24404090000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>22630634000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>21237019000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>20795594000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>21141374000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>20019523000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>19328046000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>18216332000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>18089235000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>16432776000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8289330000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8315416000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>8239068000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>8230842000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>7997603000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7223077000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>7067156000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>7621309000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>5985348000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>5496533000000.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
+        <v>5085762000000.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+    </row>
+    <row r="24" spans="1:80">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>6183000000000.0</v>
+      </c>
+      <c r="F24">
+        <v>12792200000000.0</v>
+      </c>
+      <c r="G24">
+        <v>2796800000000.0</v>
+      </c>
+      <c r="H24">
+        <v>3282850000000.0</v>
+      </c>
+      <c r="I24">
+        <v>5444920000000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>4559150000000.0</v>
+      </c>
+      <c r="N24">
+        <v>5198275000000.0</v>
+      </c>
+      <c r="O24">
+        <v>2999450000000.0</v>
+      </c>
+      <c r="P24">
+        <v>3713500000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>10857855000000.0</v>
+      </c>
+      <c r="R24">
+        <v>4469249000000.0</v>
+      </c>
+      <c r="S24">
+        <v>2873800000000.0</v>
+      </c>
+      <c r="T24">
+        <v>1425250000000.0</v>
+      </c>
+      <c r="U24">
+        <v>1431250000000.0</v>
+      </c>
+      <c r="V24">
+        <v>1450000000000.0</v>
+      </c>
+      <c r="W24">
+        <v>2152500000000.0</v>
+      </c>
+      <c r="X24">
+        <v>2046889000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2196400000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2427650000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>2620300000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>4076500000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>200000000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>200000000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>200000000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>4951601000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>4374630000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>3499467000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2269895000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2240525000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1553628000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>873972000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1945005000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1965042000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>977901000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>326278000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>327211000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1017300000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>333885000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>333731000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>987282000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>333238000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>295775000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>469767000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>426160000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>294800000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>467910000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>467865000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>467486000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>466861000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>246714000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>246366000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>248457000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>249305000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>5015000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>6269000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>7522297000.0</v>
+      </c>
+      <c r="BL24">
+        <v>8776013100.0</v>
+      </c>
+      <c r="BM24">
+        <v>10029729300.0</v>
+      </c>
+      <c r="BN24">
+        <v>9707273900.0</v>
+      </c>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>6743878500.0</v>
+      </c>
+      <c r="BQ24">
+        <v>6451978500.0</v>
+      </c>
+      <c r="BR24">
+        <v>601978500.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>605478500.0</v>
+      </c>
+      <c r="BU24">
+        <v>605478500.0</v>
+      </c>
+      <c r="BV24">
+        <v>606291000.0</v>
+      </c>
+      <c r="BW24">
+        <v>607609800.0</v>
+      </c>
+      <c r="BX24">
+        <v>608943700.0</v>
+      </c>
+      <c r="BY24">
+        <v>610443700.0</v>
+      </c>
+      <c r="BZ24">
+        <v>810943700.0</v>
+      </c>
+      <c r="CA24">
+        <v>612943700.0</v>
+      </c>
+      <c r="CB24">
+        <v>814743700.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:80">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>6217639000000.0</v>
+      </c>
+      <c r="F25">
+        <v>12792200000000.0</v>
+      </c>
+      <c r="G25">
+        <v>2798868000000.0</v>
+      </c>
+      <c r="H25">
+        <v>3285852000000.0</v>
+      </c>
+      <c r="I25">
+        <v>5464407000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>4581612000000.0</v>
+      </c>
+      <c r="N25">
+        <v>5221300000000.0</v>
+      </c>
+      <c r="O25">
+        <v>3007386000000.0</v>
+      </c>
+      <c r="P25">
+        <v>3722248000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>10884709000000.0</v>
+      </c>
+      <c r="R25">
+        <v>4484623000000.0</v>
+      </c>
+      <c r="S25">
+        <v>2901892000000.0</v>
+      </c>
+      <c r="T25">
+        <v>1453616000000.0</v>
+      </c>
+      <c r="U25">
+        <v>1475608000000.0</v>
+      </c>
+      <c r="V25">
+        <v>1495403000000.0</v>
+      </c>
+      <c r="W25">
+        <v>2152500000000.0</v>
+      </c>
+      <c r="X25">
+        <v>2046889000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2196400000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2427650000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2620300000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3049746000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>200000000000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+    </row>
+    <row r="26" spans="1:80">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>3345225000000.0</v>
+      </c>
+      <c r="C26">
+        <v>2891777000000.0</v>
+      </c>
+      <c r="D26">
+        <v>3192068000000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
+        <v>4782373000000.0</v>
+      </c>
+      <c r="G26">
+        <v>3562892000000.0</v>
+      </c>
+      <c r="H26">
+        <v>4771967000000.0</v>
+      </c>
+      <c r="I26">
+        <v>4564757000000.0</v>
+      </c>
+      <c r="J26">
+        <v>3192916000000.0</v>
+      </c>
+      <c r="K26">
+        <v>3187095000000.0</v>
+      </c>
+      <c r="L26">
+        <v>2772646000000.0</v>
+      </c>
+      <c r="M26">
+        <v>2300370000000.0</v>
+      </c>
+      <c r="N26">
+        <v>2370268000000.0</v>
+      </c>
+      <c r="O26">
+        <v>2420290000000.0</v>
+      </c>
+      <c r="P26">
+        <v>2433360000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2193113000000.0</v>
+      </c>
+      <c r="R26">
+        <v>2263135000000.0</v>
+      </c>
+      <c r="S26">
+        <v>2222338000000.0</v>
+      </c>
+      <c r="T26">
+        <v>2151404000000.0</v>
+      </c>
+      <c r="U26">
+        <v>1888593000000.0</v>
+      </c>
+      <c r="V26">
+        <v>1667592000000.0</v>
+      </c>
+      <c r="W26">
+        <v>1507027000000.0</v>
+      </c>
+      <c r="X26">
+        <v>1468368000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1163680000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1196875000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1027804000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1454129000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1436278000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1544424000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1454165000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1312300000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1450322000000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+    </row>
+    <row r="27" spans="1:80">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+    </row>
+    <row r="28" spans="1:80">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>4170212000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1702163000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1796213000000.0</v>
+      </c>
+      <c r="E28">
+        <v>6621277000000.0</v>
+      </c>
+      <c r="F28">
+        <v>7822773000000.0</v>
+      </c>
+      <c r="G28">
+        <v>7379332000000.0</v>
+      </c>
+      <c r="H28">
+        <v>7323738000000.0</v>
+      </c>
+      <c r="I28">
+        <v>5336197000000.0</v>
+      </c>
+      <c r="J28">
+        <v>5744306000000.0</v>
+      </c>
+      <c r="K28">
+        <v>8066052000000.0</v>
+      </c>
+      <c r="L28">
+        <v>7882786000000.0</v>
+      </c>
+      <c r="M28">
+        <v>7592693000000.0</v>
+      </c>
+      <c r="N28">
+        <v>7825513000000.0</v>
+      </c>
+      <c r="O28">
+        <v>7405604000000.0</v>
+      </c>
+      <c r="P28">
+        <v>7326864000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6479804000000.0</v>
+      </c>
+      <c r="R28">
+        <v>5198874000000.0</v>
+      </c>
+      <c r="S28">
+        <v>2643665000000.0</v>
+      </c>
+      <c r="T28">
+        <v>5044215000000.0</v>
+      </c>
+      <c r="U28">
+        <v>5539064000000.0</v>
+      </c>
+      <c r="V28">
+        <v>6576025000000.0</v>
+      </c>
+      <c r="W28">
+        <v>7861753000000.0</v>
+      </c>
+      <c r="X28">
+        <v>8164693000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>7121442000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>6224981000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>5437165000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2688194000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1002319000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2367967000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1698625000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1925130000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1573038000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1108401000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1117942000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1141321000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-2672419000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-742061000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>126820000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-165010000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-859439000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-791269000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-1790965000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-1557800000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-986388000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-498889000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-553703000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1249043000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-576594000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-770127000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-754306000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-905417000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-804241000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-267491000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-494142000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-1322700000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-508172000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-651104000000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28">
+        <v>-1078542000000.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+    </row>
+    <row r="29" spans="1:80">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>18610061000000.0</v>
+      </c>
+      <c r="C29">
+        <v>20407224000000.0</v>
+      </c>
+      <c r="D29">
+        <v>21552160000000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>26567223000000.0</v>
+      </c>
+      <c r="G29">
+        <v>24674659000000.0</v>
+      </c>
+      <c r="H29">
+        <v>25269185000000.0</v>
+      </c>
+      <c r="I29">
+        <v>22377939000000.0</v>
+      </c>
+      <c r="J29">
+        <v>24988488000000.0</v>
+      </c>
+      <c r="K29">
+        <v>24580612000000.0</v>
+      </c>
+      <c r="L29">
+        <v>22168417000000.0</v>
+      </c>
+      <c r="M29">
+        <v>21985629000000.0</v>
+      </c>
+      <c r="N29">
+        <v>21984408000000.0</v>
+      </c>
+      <c r="O29">
+        <v>21944581000000.0</v>
+      </c>
+      <c r="P29">
+        <v>21765363000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>20530229000000.0</v>
+      </c>
+      <c r="R29">
+        <v>18825445000000.0</v>
+      </c>
+      <c r="S29">
+        <v>16359184000000.0</v>
+      </c>
+      <c r="T29">
+        <v>18198391000000.0</v>
+      </c>
+      <c r="U29">
+        <v>17257962000000.0</v>
+      </c>
+      <c r="V29">
+        <v>16897039000000.0</v>
+      </c>
+      <c r="W29">
+        <v>17623773000000.0</v>
+      </c>
+      <c r="X29">
+        <v>18129471000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>18178657000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>16457566000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>16476269000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+    </row>
+    <row r="30" spans="1:80">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>192850000000.0</v>
+      </c>
+      <c r="C30">
+        <v>217027000000.0</v>
+      </c>
+      <c r="D30">
+        <v>217165000000.0</v>
+      </c>
+      <c r="E30">
+        <v>245806000000.0</v>
+      </c>
+      <c r="F30">
+        <v>231115000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1583639000000.0</v>
+      </c>
+      <c r="H30">
+        <v>1560293000000.0</v>
+      </c>
+      <c r="I30">
+        <v>286966000000.0</v>
+      </c>
+      <c r="J30">
+        <v>221490000000.0</v>
+      </c>
+      <c r="K30">
+        <v>918218000000.0</v>
+      </c>
+      <c r="L30">
+        <v>212992000000.0</v>
+      </c>
+      <c r="M30">
+        <v>1086494000000.0</v>
+      </c>
+      <c r="N30">
+        <v>1309161000000.0</v>
+      </c>
+      <c r="O30">
+        <v>752132000000.0</v>
+      </c>
+      <c r="P30">
+        <v>914547000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>705418000000.0</v>
+      </c>
+      <c r="R30">
+        <v>696248000000.0</v>
+      </c>
+      <c r="S30">
+        <v>583759000000.0</v>
+      </c>
+      <c r="T30">
+        <v>145747000000.0</v>
+      </c>
+      <c r="U30">
+        <v>718735000000.0</v>
+      </c>
+      <c r="V30">
+        <v>783718000000.0</v>
+      </c>
+      <c r="W30">
+        <v>494133000000.0</v>
+      </c>
+      <c r="X30">
+        <v>583870000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>653061000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>512245000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>584678000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>459499000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>438981000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>406110000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>286309000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>258505000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>384511000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>297202000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>346592000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>422824000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>96242000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>112557000000.0</v>
+      </c>
+      <c r="AM30"/>
+      <c r="AN30">
+        <v>97180000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>103803000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>101031000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>99833000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>83218000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>88823000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>80756000000.0</v>
+      </c>
+      <c r="AU30"/>
+      <c r="AV30">
+        <v>73081000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>63507000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>63270000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>63309000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>10628000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>64532000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>62231000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>61766000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>59568000000.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
+        <v>40609000000.0</v>
+      </c>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+    </row>
+    <row r="31" spans="1:80">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>8180069000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>7923614000000.0</v>
+      </c>
+      <c r="R31">
+        <v>7738268000000.0</v>
+      </c>
+      <c r="S31">
+        <v>7541262000000.0</v>
+      </c>
+      <c r="T31">
+        <v>7498925000000.0</v>
+      </c>
+      <c r="U31">
+        <v>7058208000000.0</v>
+      </c>
+      <c r="V31">
+        <v>5758160000000.0</v>
+      </c>
+      <c r="W31">
+        <v>5594181000000.0</v>
+      </c>
+      <c r="X31">
+        <v>5494440000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>5363939000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>5184848000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>5143408000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>5135472000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>5050778000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>4921240000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>4782156000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>4726363000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>4573561000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+    </row>
+    <row r="32" spans="1:80">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+    </row>
+    <row r="33" spans="1:80">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>45120286000000.0</v>
+      </c>
+      <c r="C33">
+        <v>47633799000000.0</v>
+      </c>
+      <c r="D33">
+        <v>47032357000000.0</v>
+      </c>
+      <c r="E33">
+        <v>53303189000000.0</v>
+      </c>
+      <c r="F33">
+        <v>52970654000000.0</v>
+      </c>
+      <c r="G33">
+        <v>52759169000000.0</v>
+      </c>
+      <c r="H33">
+        <v>53651732000000.0</v>
+      </c>
+      <c r="I33">
+        <v>58238105000000.0</v>
+      </c>
+      <c r="J33">
+        <v>52923803000000.0</v>
+      </c>
+      <c r="K33">
+        <v>5228079000000.0</v>
+      </c>
+      <c r="L33">
+        <v>48955735000000.0</v>
+      </c>
+      <c r="M33">
+        <v>4378754000000.0</v>
+      </c>
+      <c r="N33">
+        <v>4468949000000.0</v>
+      </c>
+      <c r="O33">
+        <v>4511012000000.0</v>
+      </c>
+      <c r="P33">
+        <v>4551763000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>4313664000000.0</v>
+      </c>
+      <c r="R33">
+        <v>4395653000000.0</v>
+      </c>
+      <c r="S33">
+        <v>4366362000000.0</v>
+      </c>
+      <c r="T33">
+        <v>4307727000000.0</v>
+      </c>
+      <c r="U33">
+        <v>4049442000000.0</v>
+      </c>
+      <c r="V33">
+        <v>3848475000000.0</v>
+      </c>
+      <c r="W33">
+        <v>3713170000000.0</v>
+      </c>
+      <c r="X33">
+        <v>3693913000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>3290764000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>3376565000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>3190276000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>3625240000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>3578963000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>3700569000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>3626350000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>3243614000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>3348789000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>3916124000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4385027000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>3865936000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>3980715000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4068583000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>22585905000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>3638416000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3527812000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3580223000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>4163204000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3344303000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3593671000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3710657000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>16548250000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2724676000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>609347000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>603438000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>601771000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>595747000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>393221000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>587498000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>509209000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>439462000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>496510000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>532268000000.0</v>
+      </c>
+      <c r="BG33"/>
+      <c r="BH33">
+        <v>511360000000.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+    </row>
+    <row r="34" spans="1:80">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+    </row>
+    <row r="35" spans="1:80">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>34402269000000.0</v>
+      </c>
+      <c r="C35">
+        <v>39538414000000.0</v>
+      </c>
+      <c r="D35">
+        <v>38988938000000.0</v>
+      </c>
+      <c r="E35">
+        <v>39414508000000.0</v>
+      </c>
+      <c r="F35">
+        <v>13885319000000.0</v>
+      </c>
+      <c r="G35">
+        <v>11603224000000.0</v>
+      </c>
+      <c r="H35">
+        <v>12042414000000.0</v>
+      </c>
+      <c r="I35">
+        <v>22209908000000.0</v>
+      </c>
+      <c r="J35">
+        <v>28816736000000.0</v>
+      </c>
+      <c r="K35">
+        <v>13997778000000.0</v>
+      </c>
+      <c r="L35">
+        <v>28451059000000.0</v>
+      </c>
+      <c r="M35">
+        <v>11742722000000.0</v>
+      </c>
+      <c r="N35">
+        <v>11878735000000.0</v>
+      </c>
+      <c r="O35">
+        <v>161375000000.0</v>
+      </c>
+      <c r="P35">
+        <v>122830000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>92190000000.0</v>
+      </c>
+      <c r="R35">
+        <v>68702000000.0</v>
+      </c>
+      <c r="S35">
+        <v>65536000000.0</v>
+      </c>
+      <c r="T35">
+        <v>66983000000.0</v>
+      </c>
+      <c r="U35">
+        <v>8484983000000.0</v>
+      </c>
+      <c r="V35">
+        <v>9420403000000.0</v>
+      </c>
+      <c r="W35">
+        <v>10317078000000.0</v>
+      </c>
+      <c r="X35">
+        <v>10916047000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>11034000000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>9483875000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>9536550000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>8024775000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>8547500000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>9013751000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>4899200000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>4951601000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>4374630000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>3499467000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2269895000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2240525000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1654615000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1641643000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>19738459000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2066868000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>977901000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>986903000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>592411000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1017300000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1066385000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1000356000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>14035690000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>704788000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>470163000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>469767000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>469328000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>468647000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>543074000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>542569000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>542001000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>541171000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>246714000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>5024014000000.0</v>
+      </c>
+      <c r="BG35"/>
+      <c r="BH35">
+        <v>4612587000000.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+    </row>
+    <row r="36" spans="1:80">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>830572000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1437869000000.0</v>
+      </c>
+      <c r="D36">
+        <v>781778000000.0</v>
+      </c>
+      <c r="E36">
+        <v>1303589000000.0</v>
+      </c>
+      <c r="F36">
+        <v>5786776000000.0</v>
+      </c>
+      <c r="G36">
+        <v>4530164000000.0</v>
+      </c>
+      <c r="H36">
+        <v>48150550000000.0</v>
+      </c>
+      <c r="I36">
+        <v>51645706000000.0</v>
+      </c>
+      <c r="J36">
+        <v>249093000000.0</v>
+      </c>
+      <c r="K36">
+        <v>-5228079000000.0</v>
+      </c>
+      <c r="L36">
+        <v>259528000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-4378754000000.0</v>
+      </c>
+      <c r="N36">
+        <v>-4468949000000.0</v>
+      </c>
+      <c r="O36">
+        <v>-4511012000000.0</v>
+      </c>
+      <c r="P36">
+        <v>-4551763000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-4313664000000.0</v>
+      </c>
+      <c r="R36">
+        <v>-4395653000000.0</v>
+      </c>
+      <c r="S36">
+        <v>-4366362000000.0</v>
+      </c>
+      <c r="T36">
+        <v>-4307727000000.0</v>
+      </c>
+      <c r="U36">
+        <v>-4049442000000.0</v>
+      </c>
+      <c r="V36">
+        <v>-3848475000000.0</v>
+      </c>
+      <c r="W36">
+        <v>-3713170000000.0</v>
+      </c>
+      <c r="X36">
+        <v>-3693913000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-3290764000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-3376565000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-3190276000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-3625240000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-3578963000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-3700569000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-3626350000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>-3243614000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-3348789000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-3916124000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-4385027000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-3865936000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-3980715000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-4068583000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>20361796000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-3638416000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-3527812000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>-3580223000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-4163204000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-3344303000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>-3593671000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-3710657000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>14474990000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-2724676000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-609347000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>-603438000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-601771000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-595747000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-393221000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-587498000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-509209000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-439462000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-496510000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>-532268000000.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
+        <v>-511360000000.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+    </row>
+    <row r="37" spans="1:80">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+    </row>
+    <row r="38" spans="1:80">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>59627342000000.0</v>
+      </c>
+      <c r="F38">
+        <v>38841000000.0</v>
+      </c>
+      <c r="G38">
+        <v>38841000000.0</v>
+      </c>
+      <c r="H38">
+        <v>38841000000.0</v>
+      </c>
+      <c r="I38">
+        <v>-4564308000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>46258066000000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>44305244000000.0</v>
+      </c>
+      <c r="N38">
+        <v>42809402000000.0</v>
+      </c>
+      <c r="O38">
+        <v>41141825000000.0</v>
+      </c>
+      <c r="P38">
+        <v>41516620000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>39570228000000.0</v>
+      </c>
+      <c r="R38">
+        <v>38544453000000.0</v>
+      </c>
+      <c r="S38">
+        <v>36564013000000.0</v>
+      </c>
+      <c r="T38">
+        <v>34869595000000.0</v>
+      </c>
+      <c r="U38">
+        <v>33552753000000.0</v>
+      </c>
+      <c r="V38">
+        <v>33189809000000.0</v>
+      </c>
+      <c r="W38">
+        <v>33390416000000.0</v>
+      </c>
+      <c r="X38">
+        <v>31024802000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>31554969000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>28971192000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>30385815000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>27514942000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>27502698000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>26362259000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>24569284000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>23103103000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>22344312000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>21357452000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>20065729000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>19415898000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>17971298000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>17563166000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>99492000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>16663160000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>15768064000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>15336168000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>14494961000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>14016902000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>13592779000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>12925674000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>145571000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>11681188000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>6569719000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>6408814000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>6350354000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>6196754000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>6192535000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>5763288000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>5460038000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>5258408000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>4733952000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>4311907000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>45617000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3490973000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>42898000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>108934000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>37812619800.0</v>
+      </c>
+      <c r="BL38">
+        <v>29845840100.0</v>
+      </c>
+      <c r="BM38">
+        <v>36952230400.0</v>
+      </c>
+      <c r="BN38">
+        <v>24503598000.0</v>
+      </c>
+      <c r="BO38"/>
+      <c r="BP38">
+        <v>16760095200.0</v>
+      </c>
+      <c r="BQ38">
+        <v>21821925800.0</v>
+      </c>
+      <c r="BR38">
+        <v>20155266600.0</v>
+      </c>
+      <c r="BS38">
+        <v>21717430300.0</v>
+      </c>
+      <c r="BT38">
+        <v>17971305400.0</v>
+      </c>
+      <c r="BU38">
+        <v>24838390300.0</v>
+      </c>
+      <c r="BV38">
+        <v>19022284100.0</v>
+      </c>
+      <c r="BW38">
+        <v>22594805300.0</v>
+      </c>
+      <c r="BX38">
+        <v>17292417200.0</v>
+      </c>
+      <c r="BY38">
+        <v>24528241600.0</v>
+      </c>
+      <c r="BZ38">
+        <v>22583110100.0</v>
+      </c>
+      <c r="CA38">
+        <v>16956976600.0</v>
+      </c>
+      <c r="CB38">
+        <v>17496114900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:80">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>80580000000.0</v>
+      </c>
+      <c r="G39">
+        <v>104434000000.0</v>
+      </c>
+      <c r="H39">
+        <v>-646454000000.0</v>
+      </c>
+      <c r="I39">
+        <v>576559000000.0</v>
+      </c>
+      <c r="J39">
+        <v>7563684000000.0</v>
+      </c>
+      <c r="K39">
+        <v>6881071000000.0</v>
+      </c>
+      <c r="L39">
+        <v>5866446000000.0</v>
+      </c>
+      <c r="M39">
+        <v>6077103000000.0</v>
+      </c>
+      <c r="N39">
+        <v>5922953000000.0</v>
+      </c>
+      <c r="O39">
+        <v>5629974000000.0</v>
+      </c>
+      <c r="P39">
+        <v>6710628000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>5367934000000.0</v>
+      </c>
+      <c r="R39">
+        <v>5202549000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1867195000000.0</v>
+      </c>
+      <c r="T39">
+        <v>46613000000.0</v>
+      </c>
+      <c r="U39">
+        <v>1976596000000.0</v>
+      </c>
+      <c r="V39">
+        <v>2261846000000.0</v>
+      </c>
+      <c r="W39">
+        <v>2091612000000.0</v>
+      </c>
+      <c r="X39">
+        <v>1955922000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>2160861000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>2129244000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>2562152000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2944019000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>3212641000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>2761152000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>2606835000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>2313201000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1904322000000.0</v>
+      </c>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39">
+        <v>44486000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>38035000000.0</v>
+      </c>
+      <c r="AY39"/>
+      <c r="AZ39">
+        <v>6892000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>34071000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>38195000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>31070000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>24760000000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39">
+        <v>22829000000.0</v>
+      </c>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+    </row>
+    <row r="40" spans="1:80">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>-141862000000.0</v>
+      </c>
+      <c r="C40">
+        <v>-186319000000.0</v>
+      </c>
+      <c r="D40">
+        <v>34595741000000.0</v>
+      </c>
+      <c r="E40">
+        <v>-6481985000000.0</v>
+      </c>
+      <c r="F40">
+        <v>30369435000000.0</v>
+      </c>
+      <c r="G40">
+        <v>22736931000000.0</v>
+      </c>
+      <c r="H40">
+        <v>23677117000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1541619000000.0</v>
+      </c>
+      <c r="J40">
+        <v>-330223000000.0</v>
+      </c>
+      <c r="K40">
+        <v>-360954000000.0</v>
+      </c>
+      <c r="L40">
+        <v>-309885000000.0</v>
+      </c>
+      <c r="M40">
+        <v>-8412359000000.0</v>
+      </c>
+      <c r="N40">
+        <v>-7410609000000.0</v>
+      </c>
+      <c r="O40">
+        <v>-9382580000000.0</v>
+      </c>
+      <c r="P40">
+        <v>-8237748000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-7092399000000.0</v>
+      </c>
+      <c r="R40">
+        <v>-5587525000000.0</v>
+      </c>
+      <c r="S40">
+        <v>-189716000000.0</v>
+      </c>
+      <c r="T40">
+        <v>-120726000000.0</v>
+      </c>
+      <c r="U40">
+        <v>-249927000000.0</v>
+      </c>
+      <c r="V40">
+        <v>-221266000000.0</v>
+      </c>
+      <c r="W40">
+        <v>-180567000000.0</v>
+      </c>
+      <c r="X40">
+        <v>-153968000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-250326000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-215960000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-199178000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-179722000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-327985000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-267817000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-179472000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-19492000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-156684000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-117496000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-114492000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-146018000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-104200000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-125533000000.0</v>
+      </c>
+      <c r="AM40"/>
+      <c r="AN40">
+        <v>-96933000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-58206000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-32382000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-73926000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-56822000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-19876000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-17348000000.0</v>
+      </c>
+      <c r="AU40"/>
+      <c r="AV40">
+        <v>-25892000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-11246000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-10823000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-44002000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>9032000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-9545000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-10112000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-16432000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-19441000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-10729000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>-10604000000.0</v>
+      </c>
+      <c r="BG40"/>
+      <c r="BH40">
+        <v>-25950000000.0</v>
+      </c>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+    </row>
+    <row r="41" spans="1:80">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>52559000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>47365000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>54994000000.0</v>
+      </c>
+      <c r="R41">
+        <v>54389000000.0</v>
+      </c>
+      <c r="S41">
+        <v>53127000000.0</v>
+      </c>
+      <c r="T41">
+        <v>55729000000.0</v>
+      </c>
+      <c r="U41">
+        <v>68079000000.0</v>
+      </c>
+      <c r="V41">
+        <v>66696000000.0</v>
+      </c>
+      <c r="W41">
+        <v>65212000000.0</v>
+      </c>
+      <c r="X41">
+        <v>67146000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>125156000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>123938000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>121939000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>124352000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>122871000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>121878000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>120957000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>126296000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>90046000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>533039000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>499627000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>453916000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>428486000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>405673000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>422729000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>416033000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>359603000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>377474000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>417471000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>368974000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>363272000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>335073000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>305662000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>319737000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>115207000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>116699000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>123865000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>96529000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>100982000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>116810000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>126379000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>143086000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>112535000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>83334000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>98769000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>68158000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>43587000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>51156000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>65960152800.0</v>
+      </c>
+      <c r="BL41">
+        <v>40428865200.0</v>
+      </c>
+      <c r="BM41">
+        <v>25453297900.0</v>
+      </c>
+      <c r="BN41">
+        <v>24638449200.0</v>
+      </c>
+      <c r="BO41"/>
+      <c r="BP41">
+        <v>34260080900.0</v>
+      </c>
+      <c r="BQ41">
+        <v>19093546900.0</v>
+      </c>
+      <c r="BR41">
+        <v>19485274300.0</v>
+      </c>
+      <c r="BS41">
+        <v>26447316600.0</v>
+      </c>
+      <c r="BT41">
+        <v>23698539100.0</v>
+      </c>
+      <c r="BU41">
+        <v>20938355300.0</v>
+      </c>
+      <c r="BV41">
+        <v>20538983500.0</v>
+      </c>
+      <c r="BW41">
+        <v>29090967100.0</v>
+      </c>
+      <c r="BX41">
+        <v>19202664600.0</v>
+      </c>
+      <c r="BY41">
+        <v>16263151300.0</v>
+      </c>
+      <c r="BZ41">
+        <v>15112515200.0</v>
+      </c>
+      <c r="CA41">
+        <v>12666287500.0</v>
+      </c>
+      <c r="CB41">
+        <v>14903256400.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:80">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="C42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="D42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="E42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="F42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="G42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="H42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="I42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="J42">
+        <v>6617184000000.0</v>
+      </c>
+      <c r="K42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="L42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="M42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="N42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="O42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="P42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="R42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="S42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="T42">
+        <v>4172986000000.0</v>
+      </c>
+      <c r="U42">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="V42">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="W42">
+        <v>2946911000000.0</v>
+      </c>
+      <c r="X42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>3082375000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>3082375000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>3082375000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>3082376000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>3068478000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>3068478000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>3002669000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>3002669000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>2987177000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1821405000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1821405000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1821405000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1767240000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>24068000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>23745000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-1625768000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>10345000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-19443000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>8789000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>48578000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>57477000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>47339000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>42806000000.0</v>
+      </c>
+      <c r="BG42"/>
+      <c r="BH42">
+        <v>59344000000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+    </row>
+    <row r="43" spans="1:80">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+    </row>
+    <row r="44" spans="1:80">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+    </row>
+    <row r="45" spans="1:80">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>853410000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1061742000000.0</v>
+      </c>
+      <c r="D45">
+        <v>814285000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>1029423000000.0</v>
+      </c>
+      <c r="G45">
+        <v>979910000000.0</v>
+      </c>
+      <c r="H45">
+        <v>978398000000.0</v>
+      </c>
+      <c r="I45">
+        <v>956704000000.0</v>
+      </c>
+      <c r="J45">
+        <v>945628000000.0</v>
+      </c>
+      <c r="K45">
+        <v>910843000000.0</v>
+      </c>
+      <c r="L45">
+        <v>899923000000.0</v>
+      </c>
+      <c r="M45">
+        <v>888631000000.0</v>
+      </c>
+      <c r="N45">
+        <v>873547000000.0</v>
+      </c>
+      <c r="O45">
+        <v>831138000000.0</v>
+      </c>
+      <c r="P45">
+        <v>826768000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>817818000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+    </row>
+    <row r="46" spans="1:80">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>352258000000.0</v>
+      </c>
+      <c r="C46">
+        <v>324044000000.0</v>
+      </c>
+      <c r="D46">
+        <v>355653000000.0</v>
+      </c>
+      <c r="E46">
+        <v>349810000000.0</v>
+      </c>
+      <c r="F46">
+        <v>349774000000.0</v>
+      </c>
+      <c r="G46">
+        <v>322508000000.0</v>
+      </c>
+      <c r="H46">
+        <v>343570000000.0</v>
+      </c>
+      <c r="I46">
+        <v>343340000000.0</v>
+      </c>
+      <c r="J46">
+        <v>354774000000.0</v>
+      </c>
+      <c r="K46">
+        <v>342259000000.0</v>
+      </c>
+      <c r="L46">
+        <v>353324000000.0</v>
+      </c>
+      <c r="M46">
+        <v>359943000000.0</v>
+      </c>
+      <c r="N46">
+        <v>369454000000.0</v>
+      </c>
+      <c r="O46">
+        <v>351381000000.0</v>
+      </c>
+      <c r="P46">
+        <v>367719000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>371791000000.0</v>
+      </c>
+      <c r="R46">
+        <v>372861000000.0</v>
+      </c>
+      <c r="S46">
+        <v>383407000000.0</v>
+      </c>
+      <c r="T46">
+        <v>398057000000.0</v>
+      </c>
+      <c r="U46">
+        <v>401720000000.0</v>
+      </c>
+      <c r="V46">
+        <v>417004000000.0</v>
+      </c>
+      <c r="W46">
+        <v>434301000000.0</v>
+      </c>
+      <c r="X46">
+        <v>448354000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>346366000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>390847000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>366161000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>370993000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>341042000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>347493000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>355986000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>355058000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>351828000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>358807000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>367479000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>366474000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>348438000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>355356000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>356166000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>355551000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>433524000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>419738000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>373057000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>326607000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>304459000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>312228000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>307498000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>312719000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>151197000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>147805000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>148529000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>148977000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>148358000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>146616000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>138259000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>131819000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>117384000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>111500000000.0</v>
+      </c>
+      <c r="BG46"/>
+      <c r="BH46">
+        <v>87221000000.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+    </row>
+    <row r="47" spans="1:80">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>349810000000.0</v>
+      </c>
+      <c r="F47">
+        <v>349774000000.0</v>
+      </c>
+      <c r="G47">
+        <v>322509000000.0</v>
+      </c>
+      <c r="H47">
+        <v>343570000000.0</v>
+      </c>
+      <c r="I47">
+        <v>343340000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>359943000000.0</v>
+      </c>
+      <c r="N47">
+        <v>369454000000.0</v>
+      </c>
+      <c r="O47">
+        <v>351381000000.0</v>
+      </c>
+      <c r="P47">
+        <v>367719000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>371791000000.0</v>
+      </c>
+      <c r="R47">
+        <v>372861000000.0</v>
+      </c>
+      <c r="S47">
+        <v>383407000000.0</v>
+      </c>
+      <c r="T47">
+        <v>398057000000.0</v>
+      </c>
+      <c r="U47">
+        <v>401720000000.0</v>
+      </c>
+      <c r="V47">
+        <v>417004000000.0</v>
+      </c>
+      <c r="W47">
+        <v>434301000000.0</v>
+      </c>
+      <c r="X47">
+        <v>448354000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>346366000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>390847000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>366161000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>370993000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>341042000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>347493000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>355986000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>355058000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>351828000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>358807000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>367479000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>366474000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>348438000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>355356000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>356166000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>355551000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>433524000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>419738000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>373057000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>326607000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>304459000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>312228000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>307498000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>312719000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>151197000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>147805000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>148529000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>148977000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>148358000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>146616000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>138259000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>131819000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>117384000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>111500000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>84963000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>87221000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>69568000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>70279000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>57691241700.0</v>
+      </c>
+      <c r="BL47">
+        <v>60448729500.0</v>
+      </c>
+      <c r="BM47">
+        <v>57183142500.0</v>
+      </c>
+      <c r="BN47">
+        <v>57275938800.0</v>
+      </c>
+      <c r="BO47"/>
+      <c r="BP47">
+        <v>38284605900.0</v>
+      </c>
+      <c r="BQ47">
+        <v>38466808200.0</v>
+      </c>
+      <c r="BR47">
+        <v>38415584400.0</v>
+      </c>
+      <c r="BS47">
+        <v>35731355300.0</v>
+      </c>
+      <c r="BT47">
+        <v>36317595200.0</v>
+      </c>
+      <c r="BU47">
+        <v>33224500300.0</v>
+      </c>
+      <c r="BV47">
+        <v>31755248300.0</v>
+      </c>
+      <c r="BW47">
+        <v>23840722300.0</v>
+      </c>
+      <c r="BX47">
+        <v>23725284300.0</v>
+      </c>
+      <c r="BY47">
+        <v>15969802900.0</v>
+      </c>
+      <c r="BZ47">
+        <v>15938499200.0</v>
+      </c>
+      <c r="CA47">
+        <v>16179209200.0</v>
+      </c>
+      <c r="CB47">
+        <v>16440899200.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:80">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>2765814000000.0</v>
+      </c>
+      <c r="C48">
+        <v>4578627000000.0</v>
+      </c>
+      <c r="D48">
+        <v>2218942000000.0</v>
+      </c>
+      <c r="E48">
+        <v>5350602000000.0</v>
+      </c>
+      <c r="F48">
+        <v>5394776000000.0</v>
+      </c>
+      <c r="G48">
+        <v>5448412000000.0</v>
+      </c>
+      <c r="H48">
+        <v>5521567000000.0</v>
+      </c>
+      <c r="I48">
+        <v>5466521000000.0</v>
+      </c>
+      <c r="J48">
+        <v>5327620000000.0</v>
+      </c>
+      <c r="K48">
+        <v>5387638000000.0</v>
+      </c>
+      <c r="L48">
+        <v>5070058000000.0</v>
+      </c>
+      <c r="M48">
+        <v>5062345000000.0</v>
+      </c>
+      <c r="N48">
+        <v>4925674000000.0</v>
+      </c>
+      <c r="O48">
+        <v>4734703000000.0</v>
+      </c>
+      <c r="P48">
+        <v>4727729000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4469350000000.0</v>
+      </c>
+      <c r="R48">
+        <v>4294901000000.0</v>
+      </c>
+      <c r="S48">
+        <v>4098855000000.0</v>
+      </c>
+      <c r="T48">
+        <v>4091917000000.0</v>
+      </c>
+      <c r="U48">
+        <v>3914563000000.0</v>
+      </c>
+      <c r="V48">
+        <v>3781571000000.0</v>
+      </c>
+      <c r="W48">
+        <v>3625555000000.0</v>
+      </c>
+      <c r="X48">
+        <v>3530503000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>3404189000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>3233223000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>3199251000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>3195122000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>3111954000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2989425000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2857888000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2810000000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2658474000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2565908000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2583430000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2432339000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2343162000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>2239084000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>2273810000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>2069352000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>2005229000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1904097000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1870850000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1806654000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1741020000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1720620000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1732202000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1581892000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>320365000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>307002000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>342825000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>335838000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>309753000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>267418000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>280734000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>248793000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>239605000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>198076000000.0</v>
+      </c>
+      <c r="BG48"/>
+      <c r="BH48">
+        <v>182194000000.0</v>
+      </c>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+    </row>
+    <row r="49" spans="1:80">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+    </row>
+    <row r="50" spans="1:80">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+    </row>
+    <row r="51" spans="1:80">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>7987221000000.0</v>
+      </c>
+      <c r="C51">
+        <v>8039740000000.0</v>
+      </c>
+      <c r="D51">
+        <v>11431439000000.0</v>
+      </c>
+      <c r="E51">
+        <v>12699624000000.0</v>
+      </c>
+      <c r="F51">
+        <v>12820757000000.0</v>
+      </c>
+      <c r="G51">
+        <v>10848068000000.0</v>
+      </c>
+      <c r="H51">
+        <v>11491002000000.0</v>
+      </c>
+      <c r="I51">
+        <v>8671287000000.0</v>
+      </c>
+      <c r="J51">
+        <v>12273419000000.0</v>
+      </c>
+      <c r="K51">
+        <v>13997778000000.0</v>
+      </c>
+      <c r="L51">
+        <v>12360936000000.0</v>
+      </c>
+      <c r="M51">
+        <v>12981858000000.0</v>
+      </c>
+      <c r="N51">
+        <v>12617791000000.0</v>
+      </c>
+      <c r="O51">
+        <v>12379514000000.0</v>
+      </c>
+      <c r="P51">
+        <v>11946960000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>17964933000000.0</v>
+      </c>
+      <c r="R51">
+        <v>10064422000000.0</v>
+      </c>
+      <c r="S51">
+        <v>7085397000000.0</v>
+      </c>
+      <c r="T51">
+        <v>8969566000000.0</v>
+      </c>
+      <c r="U51">
+        <v>8484983000000.0</v>
+      </c>
+      <c r="V51">
+        <v>9420403000000.0</v>
+      </c>
+      <c r="W51">
+        <v>10317078000000.0</v>
+      </c>
+      <c r="X51">
+        <v>10916047000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>11034000000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>9483875000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>9536550000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>8024775000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>8547500000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>9013751000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>4899200000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4951601000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>4374630000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3499467000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2269895000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2240525000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>1654615000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>1641643000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1945005000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2066868000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>977901000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>986903000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>592411000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1017300000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1066385000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1000356000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>987282000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>704788000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>470163000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>469767000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>469328000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>468647000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>543074000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>542569000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>542001000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>541171000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>246714000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>1254000000.0</v>
+      </c>
+      <c r="BG51"/>
+      <c r="BH51">
+        <v>4887000000.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+    </row>
+    <row r="52" spans="1:80">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>3581815000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1691115000000.0</v>
+      </c>
+      <c r="D52">
+        <v>7280650000000.0</v>
+      </c>
+      <c r="E52">
+        <v>6481985000000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52">
+        <v>9435111000000.0</v>
+      </c>
+      <c r="H52">
+        <v>8835076000000.0</v>
+      </c>
+      <c r="I52">
+        <v>8597654000000.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52">
+        <v>8806005000000.0</v>
+      </c>
+      <c r="L52">
+        <v>6066084000000.0</v>
+      </c>
+      <c r="M52">
+        <v>8400246000000.0</v>
+      </c>
+      <c r="N52">
+        <v>7396491000000.0</v>
+      </c>
+      <c r="O52">
+        <v>9372128000000.0</v>
+      </c>
+      <c r="P52">
+        <v>8224712000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>7080224000000.0</v>
+      </c>
+      <c r="R52">
+        <v>5579799000000.0</v>
+      </c>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+    </row>
+    <row r="53" spans="1:80">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>-2060195000000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>299081000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>294110000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>289030000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>284112000000.0</v>
+      </c>
+      <c r="AF53"/>
+      <c r="AG53">
+        <v>1588664000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1590319000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>1503498000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>2551215000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1361565000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1919332000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1361299000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1370368000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1192627000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1114456000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1629346000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1273386000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>2179430000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>2083507000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>1207407000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1021276000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>648949000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>614807000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>614095000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>595269000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>702702000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>494992000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>497870000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>460141000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>412395000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>493924000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>489223000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>444537000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>286853000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>505371000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>208377036300.0</v>
+      </c>
+      <c r="BL53">
+        <v>189324661000.0</v>
+      </c>
+      <c r="BM53">
+        <v>103216248200.0</v>
+      </c>
+      <c r="BN53">
+        <v>114847204300.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>95598898500.0</v>
+      </c>
+      <c r="BQ53">
+        <v>137281022700.0</v>
+      </c>
+      <c r="BR53">
+        <v>88705601200.0</v>
+      </c>
+      <c r="BS53">
+        <v>298955480000.0</v>
+      </c>
+      <c r="BT53">
+        <v>318873265000.0</v>
+      </c>
+      <c r="BU53">
+        <v>92858698000.0</v>
+      </c>
+      <c r="BV53">
+        <v>297787063300.0</v>
+      </c>
+      <c r="BW53">
+        <v>216294045400.0</v>
+      </c>
+      <c r="BX53">
+        <v>207376624700.0</v>
+      </c>
+      <c r="BY53">
+        <v>148302437300.0</v>
+      </c>
+      <c r="BZ53">
+        <v>218985610300.0</v>
+      </c>
+      <c r="CA53">
+        <v>211199666000.0</v>
+      </c>
+      <c r="CB53">
+        <v>263675670700.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:80">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+    </row>
+    <row r="55" spans="1:80">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>49130145000000.0</v>
+      </c>
+      <c r="C55">
+        <v>54188403000000.0</v>
+      </c>
+      <c r="D55">
+        <v>56884748000000.0</v>
+      </c>
+      <c r="E55">
+        <v>59627342000000.0</v>
+      </c>
+      <c r="F55">
+        <v>58280333000000.0</v>
+      </c>
+      <c r="G55">
+        <v>57915978000000.0</v>
+      </c>
+      <c r="H55">
+        <v>58732835000000.0</v>
+      </c>
+      <c r="I55">
+        <v>57872412000000.0</v>
+      </c>
+      <c r="J55">
+        <v>60487487000000.0</v>
+      </c>
+      <c r="K55">
+        <v>58336089000000.0</v>
+      </c>
+      <c r="L55">
+        <v>54822181000000.0</v>
+      </c>
+      <c r="M55">
+        <v>53920521000000.0</v>
+      </c>
+      <c r="N55">
+        <v>52640734000000.0</v>
+      </c>
+      <c r="O55">
+        <v>51014155000000.0</v>
+      </c>
+      <c r="P55">
+        <v>51499424000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>48994215000000.0</v>
+      </c>
+      <c r="R55">
+        <v>47780374000000.0</v>
+      </c>
+      <c r="S55">
+        <v>45955866000000.0</v>
+      </c>
+      <c r="T55">
+        <v>43801571000000.0</v>
+      </c>
+      <c r="U55">
+        <v>41266849000000.0</v>
+      </c>
+      <c r="V55">
+        <v>40666380000000.0</v>
+      </c>
+      <c r="W55">
+        <v>40053044000000.0</v>
+      </c>
+      <c r="X55">
+        <v>38053939000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>39411352000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>36118896000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>38260154000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>36936262000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>39065823000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>37114722000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>31682518000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>29631693000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>28879204000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>27961844000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>28185185000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>27086504000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>26375289000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>24128010000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>24404090000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>22630634000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>21237019000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>20795594000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>21141374000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>20019523000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>19328046000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>18216332000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>18089235000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>16432776000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8289330000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8315416000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>8239068000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>8230842000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>7997603000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>7223077000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>7067156000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>7621309000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>5985348000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>5496533000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4914752000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>5085762000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4178652000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>4055876000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3650067840400.0</v>
+      </c>
+      <c r="BL55">
+        <v>3245762792900.0</v>
+      </c>
+      <c r="BM55">
+        <v>3034684426600.0</v>
+      </c>
+      <c r="BN55">
+        <v>2882384012000.0</v>
+      </c>
+      <c r="BO55"/>
+      <c r="BP55">
+        <v>2403695698600.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2105431581100.0</v>
+      </c>
+      <c r="BR55">
+        <v>2051140421400.0</v>
+      </c>
+      <c r="BS55">
+        <v>1964680416400.0</v>
+      </c>
+      <c r="BT55">
+        <v>1977150162000.0</v>
+      </c>
+      <c r="BU55">
+        <v>1929617898700.0</v>
+      </c>
+      <c r="BV55">
+        <v>1839062915500.0</v>
+      </c>
+      <c r="BW55">
+        <v>1618854961200.0</v>
+      </c>
+      <c r="BX55">
+        <v>1463045752300.0</v>
+      </c>
+      <c r="BY55">
+        <v>1295018102000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1220434227100.0</v>
+      </c>
+      <c r="CA55">
+        <v>1066704920300.0</v>
+      </c>
+      <c r="CB55">
+        <v>1041197682700.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:80">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>4009859000000.0</v>
+      </c>
+      <c r="C56">
+        <v>6554604000000.0</v>
+      </c>
+      <c r="D56">
+        <v>9852391000000.0</v>
+      </c>
+      <c r="E56">
+        <v>6324153000000.0</v>
+      </c>
+      <c r="F56">
+        <v>5309679000000.0</v>
+      </c>
+      <c r="G56">
+        <v>5156809000000.0</v>
+      </c>
+      <c r="H56">
+        <v>5081103000000.0</v>
+      </c>
+      <c r="I56">
+        <v>4198615000000.0</v>
+      </c>
+      <c r="J56">
+        <v>7563684000000.0</v>
+      </c>
+      <c r="K56">
+        <v>6849944000000.0</v>
+      </c>
+      <c r="L56">
+        <v>5866446000000.0</v>
+      </c>
+      <c r="M56">
+        <v>5236523000000.0</v>
+      </c>
+      <c r="N56">
+        <v>5362383000000.0</v>
+      </c>
+      <c r="O56">
+        <v>5361318000000.0</v>
+      </c>
+      <c r="P56">
+        <v>5431041000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5110323000000.0</v>
+      </c>
+      <c r="R56">
+        <v>4840268000000.0</v>
+      </c>
+      <c r="S56">
+        <v>5025491000000.0</v>
+      </c>
+      <c r="T56">
+        <v>4624249000000.0</v>
+      </c>
+      <c r="U56">
+        <v>3664654000000.0</v>
+      </c>
+      <c r="V56">
+        <v>3628096000000.0</v>
+      </c>
+      <c r="W56">
+        <v>2949458000000.0</v>
+      </c>
+      <c r="X56">
+        <v>3335224000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>4565619000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>3771139000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>4684063000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>5796080000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>7984162000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7051894000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>3486884000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>3284976000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>3186103000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>2688268000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>3734429000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>3804670000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>4423276000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2496261000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1818185000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2329058000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1941143000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1879203000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2483209000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>2658318000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>2141596000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1580001000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1540985000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>2026912000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1110264000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1303164000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1286943000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1438341000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1411847000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>872291000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1097909000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1923439000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>754886000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>652358000000.0</v>
+      </c>
+      <c r="BG56"/>
+      <c r="BH56">
+        <v>1083429000000.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+    </row>
+    <row r="57" spans="1:80">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>3581815000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1691115000000.0</v>
+      </c>
+      <c r="D57">
+        <v>7280650000000.0</v>
+      </c>
+      <c r="E57">
+        <v>6481985000000.0</v>
+      </c>
+      <c r="F57">
+        <v>30619991000000.0</v>
+      </c>
+      <c r="G57">
+        <v>32484095000000.0</v>
+      </c>
+      <c r="H57">
+        <v>32909236000000.0</v>
+      </c>
+      <c r="I57">
+        <v>10561991000000.0</v>
+      </c>
+      <c r="J57">
+        <v>18083513000000.0</v>
+      </c>
+      <c r="K57">
+        <v>254216000000.0</v>
+      </c>
+      <c r="L57">
+        <v>16098040000000.0</v>
+      </c>
+      <c r="M57">
+        <v>219892000000.0</v>
+      </c>
+      <c r="N57">
+        <v>188791000000.0</v>
+      </c>
+      <c r="O57">
+        <v>161375000000.0</v>
+      </c>
+      <c r="P57">
+        <v>122830000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>92190000000.0</v>
+      </c>
+      <c r="R57">
+        <v>68702000000.0</v>
+      </c>
+      <c r="S57">
+        <v>65536000000.0</v>
+      </c>
+      <c r="T57">
+        <v>66983000000.0</v>
+      </c>
+      <c r="U57">
+        <v>69561000000.0</v>
+      </c>
+      <c r="V57">
+        <v>81835000000.0</v>
+      </c>
+      <c r="W57">
+        <v>80949000000.0</v>
+      </c>
+      <c r="X57">
+        <v>104339000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>105856000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>111168000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>135095000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>153039000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>156752000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>133251000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>110667000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>84576000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>81902000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>81352000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>95294000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>87126000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>80572000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>102164000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>103448000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>74965000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>33554000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>32419000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>39696000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>60558000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>30010000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>30225000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>32970000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>45225000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>25586000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>29430000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>29862000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>28099000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>15942000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>17039000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>18070000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>22367000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>30978000000.0</v>
+      </c>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+    </row>
+    <row r="58" spans="1:80">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>37984084000000.0</v>
+      </c>
+      <c r="C58">
+        <v>41229529000000.0</v>
+      </c>
+      <c r="D58">
+        <v>46269588000000.0</v>
+      </c>
+      <c r="E58">
+        <v>45896493000000.0</v>
+      </c>
+      <c r="F58">
+        <v>44505310000000.0</v>
+      </c>
+      <c r="G58">
+        <v>44087319000000.0</v>
+      </c>
+      <c r="H58">
+        <v>44951650000000.0</v>
+      </c>
+      <c r="I58">
+        <v>44146273000000.0</v>
+      </c>
+      <c r="J58">
+        <v>46900249000000.0</v>
+      </c>
+      <c r="K58">
+        <v>47745427000000.0</v>
+      </c>
+      <c r="L58">
+        <v>44549099000000.0</v>
+      </c>
+      <c r="M58">
+        <v>43655152000000.0</v>
+      </c>
+      <c r="N58">
+        <v>42512036000000.0</v>
+      </c>
+      <c r="O58">
+        <v>41076428000000.0</v>
+      </c>
+      <c r="P58">
+        <v>41568671000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>39321841000000.0</v>
+      </c>
+      <c r="R58">
+        <v>38282449000000.0</v>
+      </c>
+      <c r="S58">
+        <v>36653987000000.0</v>
+      </c>
+      <c r="T58">
+        <v>34544380000000.0</v>
+      </c>
+      <c r="U58">
+        <v>32449512000000.0</v>
+      </c>
+      <c r="V58">
+        <v>33144341000000.0</v>
+      </c>
+      <c r="W58">
+        <v>32687021000000.0</v>
+      </c>
+      <c r="X58">
+        <v>30782968000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>32266695000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>29145205000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>31320435000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>30000672000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>32213402000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>30384830000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>25084163000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>23081225000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>22480262000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>21655468000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>21927096000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>20979506000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>20372959000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>19546388000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>19841907000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>18218744000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>16889252000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>16548959000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>16941247000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>15883592000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>15257749000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>14166435000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>14068660000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>12528511000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7713260000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7753032000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7642412000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>7653022000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7475656000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>6715233000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>6506207000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>7083402000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>5466767000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>5024014000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>4456461000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>4612587000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>3724589000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>3628177000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>3264463539100.0</v>
+      </c>
+      <c r="BL58">
+        <v>2852188301600.0</v>
+      </c>
+      <c r="BM58">
+        <v>2661906367100.0</v>
+      </c>
+      <c r="BN58">
+        <v>2530428687400.0</v>
+      </c>
+      <c r="BO58"/>
+      <c r="BP58">
+        <v>2150071128300.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1885869736900.0</v>
+      </c>
+      <c r="BR58">
+        <v>1851426591300.0</v>
+      </c>
+      <c r="BS58">
+        <v>1760726108100.0</v>
+      </c>
+      <c r="BT58">
+        <v>1776624026600.0</v>
+      </c>
+      <c r="BU58">
+        <v>1736514803600.0</v>
+      </c>
+      <c r="BV58">
+        <v>1657954616600.0</v>
+      </c>
+      <c r="BW58">
+        <v>1441143005700.0</v>
+      </c>
+      <c r="BX58">
+        <v>1283236186100.0</v>
+      </c>
+      <c r="BY58">
+        <v>1120300077600.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1056634444200.0</v>
+      </c>
+      <c r="CA58">
+        <v>910130713100.0</v>
+      </c>
+      <c r="CB58">
+        <v>892210233100.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:80">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+    </row>
+    <row r="60" spans="1:80">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>11146061000000.0</v>
+      </c>
+      <c r="C60">
+        <v>12958874000000.0</v>
+      </c>
+      <c r="D60">
+        <v>10615160000000.0</v>
+      </c>
+      <c r="E60">
+        <v>13730849000000.0</v>
+      </c>
+      <c r="F60">
+        <v>13775023000000.0</v>
+      </c>
+      <c r="G60">
+        <v>13828659000000.0</v>
+      </c>
+      <c r="H60">
+        <v>13781185000000.0</v>
+      </c>
+      <c r="I60">
+        <v>13726139000000.0</v>
+      </c>
+      <c r="J60">
+        <v>13587238000000.0</v>
+      </c>
+      <c r="K60">
+        <v>10590662000000.0</v>
+      </c>
+      <c r="L60">
+        <v>10273082000000.0</v>
+      </c>
+      <c r="M60">
+        <v>10265369000000.0</v>
+      </c>
+      <c r="N60">
+        <v>10128698000000.0</v>
+      </c>
+      <c r="O60">
+        <v>9937727000000.0</v>
+      </c>
+      <c r="P60">
+        <v>9930753000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>9672374000000.0</v>
+      </c>
+      <c r="R60">
+        <v>9497925000000.0</v>
+      </c>
+      <c r="S60">
+        <v>9301879000000.0</v>
+      </c>
+      <c r="T60">
+        <v>9257191000000.0</v>
+      </c>
+      <c r="U60">
+        <v>8817337000000.0</v>
+      </c>
+      <c r="V60">
+        <v>7522039000000.0</v>
+      </c>
+      <c r="W60">
+        <v>7366023000000.0</v>
+      </c>
+      <c r="X60">
+        <v>7270971000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>7144657000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>6973691000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>6939719000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>6935590000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>6852421000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>6729892000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>6598355000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>6550468000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>6398942000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>6306376000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>6258089000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>6106998000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>6002330000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>4581622000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>4562183000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>4411890000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>4347767000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>4246635000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4200127000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>4135931000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>4070297000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>4049897000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>4020575000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3904265000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>576070000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>562384000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>596656000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>577820000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>521947000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>507844000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>560949000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>537907000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>518581000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>472519000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>458291000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>473175000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>454063000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>427699000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>385604301300.0</v>
+      </c>
+      <c r="BL60">
+        <v>393574491300.0</v>
+      </c>
+      <c r="BM60">
+        <v>372778059500.0</v>
+      </c>
+      <c r="BN60">
+        <v>351955324700.0</v>
+      </c>
+      <c r="BO60">
+        <v>253624570400.0</v>
+      </c>
+      <c r="BP60">
+        <v>253624570400.0</v>
+      </c>
+      <c r="BQ60">
+        <v>219561844200.0</v>
+      </c>
+      <c r="BR60">
+        <v>199713830100.0</v>
+      </c>
+      <c r="BS60">
+        <v>203954308200.0</v>
+      </c>
+      <c r="BT60">
+        <v>200526135300.0</v>
+      </c>
+      <c r="BU60">
+        <v>193103095000.0</v>
+      </c>
+      <c r="BV60">
+        <v>181108298900.0</v>
+      </c>
+      <c r="BW60">
+        <v>177711955400.0</v>
+      </c>
+      <c r="BX60">
+        <v>179809566200.0</v>
+      </c>
+      <c r="BY60">
+        <v>174718024400.0</v>
+      </c>
+      <c r="BZ60">
+        <v>163799782900.0</v>
+      </c>
+      <c r="CA60">
+        <v>156574207200.0</v>
+      </c>
+      <c r="CB60">
+        <v>148987449600.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:80">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-135215000000.0</v>
+      </c>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+    </row>
+    <row r="62" spans="1:80">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2">
+        <v>3497545000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2327203000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2046118000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1122294000000.0</v>
+      </c>
+      <c r="F2">
+        <v>952774000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1178215000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1325908000000.0</v>
+      </c>
+      <c r="I2">
+        <v>924860000000.0</v>
+      </c>
+      <c r="J2">
+        <v>903795000000.0</v>
+      </c>
+      <c r="K2">
+        <v>868476000000.0</v>
+      </c>
+      <c r="L2">
+        <v>779094000000.0</v>
+      </c>
+      <c r="M2">
+        <v>36252000000.0</v>
+      </c>
+      <c r="N2">
+        <v>28111000000.0</v>
+      </c>
+      <c r="O2">
+        <v>369500000000.0</v>
+      </c>
+      <c r="P2">
+        <v>264902000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>181216000000.0</v>
+      </c>
+      <c r="R2"/>
+      <c r="S2">
+        <v>166218970880.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2">
+        <v>128120347830.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3">
+        <v>87373000000.0</v>
+      </c>
+      <c r="C3">
+        <v>141926000000.0</v>
+      </c>
+      <c r="D3">
+        <v>139466000000.0</v>
+      </c>
+      <c r="E3">
+        <v>137578000000.0</v>
+      </c>
+      <c r="F3">
+        <v>116621000000.0</v>
+      </c>
+      <c r="G3">
+        <v>113247000000.0</v>
+      </c>
+      <c r="H3">
+        <v>72751000000.0</v>
+      </c>
+      <c r="I3">
+        <v>67345000000.0</v>
+      </c>
+      <c r="J3">
+        <v>63616000000.0</v>
+      </c>
+      <c r="K3">
+        <v>54039000000.0</v>
+      </c>
+      <c r="L3">
+        <v>47557000000.0</v>
+      </c>
+      <c r="M3">
+        <v>9805000000.0</v>
+      </c>
+      <c r="N3">
+        <v>9001000000.0</v>
+      </c>
+      <c r="O3">
+        <v>9704000000.0</v>
+      </c>
+      <c r="P3">
+        <v>7733000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7296000000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B5">
+        <v>-1058955000000.0</v>
+      </c>
+      <c r="C5">
+        <v>680885000000.0</v>
+      </c>
+      <c r="D5">
+        <v>908101000000.0</v>
+      </c>
+      <c r="E5">
+        <v>1113455000000.0</v>
+      </c>
+      <c r="F5">
+        <v>820650000000.0</v>
+      </c>
+      <c r="G5">
+        <v>692054000000.0</v>
+      </c>
+      <c r="H5">
+        <v>672866000000.0</v>
+      </c>
+      <c r="I5">
+        <v>734723000000.0</v>
+      </c>
+      <c r="J5">
+        <v>595492000000.0</v>
+      </c>
+      <c r="K5">
+        <v>419489000000.0</v>
+      </c>
+      <c r="L5">
+        <v>362094000000.0</v>
+      </c>
+      <c r="M5">
+        <v>188798000000.0</v>
+      </c>
+      <c r="N5">
+        <v>272623000000.0</v>
+      </c>
+      <c r="O5">
+        <v>160367000000.0</v>
+      </c>
+      <c r="P5">
+        <v>121807000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>81604000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>-971582000000.0</v>
+      </c>
+      <c r="C6">
+        <v>822811000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1047567000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1251033000000.0</v>
+      </c>
+      <c r="F6">
+        <v>937271000000.0</v>
+      </c>
+      <c r="G6">
+        <v>805301000000.0</v>
+      </c>
+      <c r="H6">
+        <v>745617000000.0</v>
+      </c>
+      <c r="I6">
+        <v>802068000000.0</v>
+      </c>
+      <c r="J6">
+        <v>659108000000.0</v>
+      </c>
+      <c r="K6">
+        <v>473528000000.0</v>
+      </c>
+      <c r="L6">
+        <v>409651000000.0</v>
+      </c>
+      <c r="M6">
+        <v>198603000000.0</v>
+      </c>
+      <c r="N6">
+        <v>281624000000.0</v>
+      </c>
+      <c r="O6">
+        <v>170071000000.0</v>
+      </c>
+      <c r="P6">
+        <v>129540000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>88900000000.0</v>
+      </c>
+      <c r="R6"/>
+      <c r="S6">
+        <v>51115302538.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6">
+        <v>55300018477.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>-145489000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2001856000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1890688000000.0</v>
+      </c>
+      <c r="E9">
+        <v>2138615000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1708347000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1462285000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1410019000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1514708000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1300380000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1114488000000.0</v>
+      </c>
+      <c r="L9">
+        <v>956060000000.0</v>
+      </c>
+      <c r="M9">
+        <v>393429000000.0</v>
+      </c>
+      <c r="N9">
+        <v>377127000000.0</v>
+      </c>
+      <c r="O9">
+        <v>467688000000.0</v>
+      </c>
+      <c r="P9">
+        <v>333440000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>265686000000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9">
+        <v>189812284899.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>182838167126.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10">
+        <v>-1058955000000.0</v>
+      </c>
+      <c r="C10">
+        <v>680885000000.0</v>
+      </c>
+      <c r="D10">
+        <v>908101000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1113455000000.0</v>
+      </c>
+      <c r="F10">
+        <v>820650000000.0</v>
+      </c>
+      <c r="G10">
+        <v>692054000000.0</v>
+      </c>
+      <c r="H10">
+        <v>672866000000.0</v>
+      </c>
+      <c r="I10">
+        <v>734723000000.0</v>
+      </c>
+      <c r="J10">
+        <v>595492000000.0</v>
+      </c>
+      <c r="K10">
+        <v>419489000000.0</v>
+      </c>
+      <c r="L10">
+        <v>362094000000.0</v>
+      </c>
+      <c r="M10">
+        <v>188798000000.0</v>
+      </c>
+      <c r="N10">
+        <v>272623000000.0</v>
+      </c>
+      <c r="O10">
+        <v>160367000000.0</v>
+      </c>
+      <c r="P10">
+        <v>121807000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>81604000000.0</v>
+      </c>
+      <c r="R10">
+        <v>40115666000.0</v>
+      </c>
+      <c r="S10">
+        <v>51115302538.0</v>
+      </c>
+      <c r="T10">
+        <v>13014448000.0</v>
+      </c>
+      <c r="U10">
+        <v>55300018477.0</v>
+      </c>
+      <c r="V10">
+        <v>45685800000.0</v>
+      </c>
+      <c r="W10">
+        <v>19174383000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B11">
+        <v>2408000000.0</v>
+      </c>
+      <c r="C11">
+        <v>164754000000.0</v>
+      </c>
+      <c r="D11">
+        <v>210237000000.0</v>
+      </c>
+      <c r="E11">
+        <v>252884000000.0</v>
+      </c>
+      <c r="F11">
+        <v>191482000000.0</v>
+      </c>
+      <c r="G11">
+        <v>156053000000.0</v>
+      </c>
+      <c r="H11">
+        <v>173075000000.0</v>
+      </c>
+      <c r="I11">
+        <v>196752000000.0</v>
+      </c>
+      <c r="J11">
+        <v>156767000000.0</v>
+      </c>
+      <c r="K11">
+        <v>109673000000.0</v>
+      </c>
+      <c r="L11">
+        <v>96864000000.0</v>
+      </c>
+      <c r="M11">
+        <v>50725000000.0</v>
+      </c>
+      <c r="N11">
+        <v>70538000000.0</v>
+      </c>
+      <c r="O11">
+        <v>41524000000.0</v>
+      </c>
+      <c r="P11">
+        <v>31764000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>21663000000.0</v>
+      </c>
+      <c r="R11">
+        <v>10516234000.0</v>
+      </c>
+      <c r="S11">
+        <v>15470253555.0</v>
+      </c>
+      <c r="T11">
+        <v>4073191000.0</v>
+      </c>
+      <c r="U11">
+        <v>17642449313.0</v>
+      </c>
+      <c r="V11">
+        <v>14082083000.0</v>
+      </c>
+      <c r="W11">
+        <v>6082109000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12">
+        <v>2252864000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2327203000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2046118000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1122294000000.0</v>
+      </c>
+      <c r="F12">
+        <v>952774000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1178215000000.0</v>
+      </c>
+      <c r="H12">
+        <v>1325908000000.0</v>
+      </c>
+      <c r="I12">
+        <v>924860000000.0</v>
+      </c>
+      <c r="J12">
+        <v>903795000000.0</v>
+      </c>
+      <c r="K12">
+        <v>868476000000.0</v>
+      </c>
+      <c r="L12">
+        <v>779094000000.0</v>
+      </c>
+      <c r="M12">
+        <v>36252000000.0</v>
+      </c>
+      <c r="N12">
+        <v>28111000000.0</v>
+      </c>
+      <c r="O12">
+        <v>369500000000.0</v>
+      </c>
+      <c r="P12">
+        <v>264902000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>181216000000.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>166218970880.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>128120347830.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>152</v>
+      </c>
+      <c r="B13">
+        <v>3890650000000.0</v>
+      </c>
+      <c r="C13">
+        <v>4098569000000.0</v>
+      </c>
+      <c r="D13">
+        <v>3715555000000.0</v>
+      </c>
+      <c r="E13">
+        <v>2958461000000.0</v>
+      </c>
+      <c r="F13">
+        <v>2465956000000.0</v>
+      </c>
+      <c r="G13">
+        <v>2425276000000.0</v>
+      </c>
+      <c r="H13">
+        <v>2438993000000.0</v>
+      </c>
+      <c r="I13">
+        <v>2214687000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1990350000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1773722000000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15">
+        <v>-1061363000000.0</v>
+      </c>
+      <c r="C15">
+        <v>516131000000.0</v>
+      </c>
+      <c r="D15">
+        <v>697864000000.0</v>
+      </c>
+      <c r="E15">
+        <v>860571000000.0</v>
+      </c>
+      <c r="F15">
+        <v>629168000000.0</v>
+      </c>
+      <c r="G15">
+        <v>536001000000.0</v>
+      </c>
+      <c r="H15">
+        <v>499791000000.0</v>
+      </c>
+      <c r="I15">
+        <v>537971000000.0</v>
+      </c>
+      <c r="J15">
+        <v>438725000000.0</v>
+      </c>
+      <c r="K15">
+        <v>309816000000.0</v>
+      </c>
+      <c r="L15">
+        <v>265230000000.0</v>
+      </c>
+      <c r="M15">
+        <v>138073000000.0</v>
+      </c>
+      <c r="N15">
+        <v>202085000000.0</v>
+      </c>
+      <c r="O15">
+        <v>118843000000.0</v>
+      </c>
+      <c r="P15">
+        <v>90043000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>59941000000.0</v>
+      </c>
+      <c r="R15">
+        <v>29599431000.0</v>
+      </c>
+      <c r="S15">
+        <v>35645048983.0</v>
+      </c>
+      <c r="T15">
+        <v>8941257000.0</v>
+      </c>
+      <c r="U15">
+        <v>37657569164.0</v>
+      </c>
+      <c r="V15">
+        <v>31603717000.0</v>
+      </c>
+      <c r="W15">
+        <v>13092273000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>516131000000.0</v>
+      </c>
+      <c r="D16">
+        <v>697864000000.0</v>
+      </c>
+      <c r="E16">
+        <v>860571000000.0</v>
+      </c>
+      <c r="F16">
+        <v>629168000000.0</v>
+      </c>
+      <c r="G16">
+        <v>536001000000.0</v>
+      </c>
+      <c r="H16">
+        <v>499791000000.0</v>
+      </c>
+      <c r="I16">
+        <v>537971000000.0</v>
+      </c>
+      <c r="J16">
+        <v>438725000000.0</v>
+      </c>
+      <c r="K16">
+        <v>309816000000.0</v>
+      </c>
+      <c r="L16">
+        <v>265230000000.0</v>
+      </c>
+      <c r="M16">
+        <v>138073000000.0</v>
+      </c>
+      <c r="N16">
+        <v>123665000000.0</v>
+      </c>
+      <c r="O16">
+        <v>118843000000.0</v>
+      </c>
+      <c r="P16">
+        <v>90043000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>59940848000.0</v>
+      </c>
+      <c r="R16">
+        <v>29599431000.0</v>
+      </c>
+      <c r="S16">
+        <v>35645049000.0</v>
+      </c>
+      <c r="T16">
+        <v>8941257000.0</v>
+      </c>
+      <c r="U16">
+        <v>37657569000.0</v>
+      </c>
+      <c r="V16">
+        <v>31603717000.0</v>
+      </c>
+      <c r="W16">
+        <v>13092273000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>-1061363000000.0</v>
+      </c>
+      <c r="C17">
+        <v>516131000000.0</v>
+      </c>
+      <c r="D17">
+        <v>697864000000.0</v>
+      </c>
+      <c r="E17">
+        <v>860571000000.0</v>
+      </c>
+      <c r="F17">
+        <v>629168000000.0</v>
+      </c>
+      <c r="G17">
+        <v>536001000000.0</v>
+      </c>
+      <c r="H17">
+        <v>499791000000.0</v>
+      </c>
+      <c r="I17">
+        <v>537971000000.0</v>
+      </c>
+      <c r="J17">
+        <v>438725000000.0</v>
+      </c>
+      <c r="K17">
+        <v>309816000000.0</v>
+      </c>
+      <c r="L17">
+        <v>265230000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>1637786000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1771366000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1609260000000.0</v>
+      </c>
+      <c r="E18">
+        <v>1893430000000.0</v>
+      </c>
+      <c r="F18">
+        <v>1513182000000.0</v>
+      </c>
+      <c r="G18">
+        <v>1247061000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1113085000000.0</v>
+      </c>
+      <c r="I18">
+        <v>1289827000000.0</v>
+      </c>
+      <c r="J18">
+        <v>1086555000000.0</v>
+      </c>
+      <c r="K18">
+        <v>905246000000.0</v>
+      </c>
+      <c r="L18">
+        <v>770669000000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>158</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>-1058955000000.0</v>
+      </c>
+      <c r="C21">
+        <v>680885000000.0</v>
+      </c>
+      <c r="D21">
+        <v>908101000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1113455000000.0</v>
+      </c>
+      <c r="F21">
+        <v>820650000000.0</v>
+      </c>
+      <c r="G21">
+        <v>692054000000.0</v>
+      </c>
+      <c r="H21">
+        <v>672866000000.0</v>
+      </c>
+      <c r="I21">
+        <v>734723000000.0</v>
+      </c>
+      <c r="J21">
+        <v>595492000000.0</v>
+      </c>
+      <c r="K21">
+        <v>419489000000.0</v>
+      </c>
+      <c r="L21">
+        <v>362094000000.0</v>
+      </c>
+      <c r="M21">
+        <v>188798000000.0</v>
+      </c>
+      <c r="N21">
+        <v>272623000000.0</v>
+      </c>
+      <c r="O21">
+        <v>160367000000.0</v>
+      </c>
+      <c r="P21">
+        <v>121807000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>81604000000.0</v>
+      </c>
+      <c r="R21">
+        <v>122256938000.0</v>
+      </c>
+      <c r="S21">
+        <v>51115302538.0</v>
+      </c>
+      <c r="T21">
+        <v>100503354000.0</v>
+      </c>
+      <c r="U21">
+        <v>55300018477.0</v>
+      </c>
+      <c r="V21">
+        <v>124316411000.0</v>
+      </c>
+      <c r="W21">
+        <v>95763752000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>161</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23">
+        <v>4411011000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3648174000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3028705000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2147454000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1840471000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1948446000000.0</v>
+      </c>
+      <c r="H23">
+        <v>2063061000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1704845000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1608683000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1563475000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1373060000000.0</v>
+      </c>
+      <c r="M23">
+        <v>240883000000.0</v>
+      </c>
+      <c r="N23">
+        <v>132615000000.0</v>
+      </c>
+      <c r="O23">
+        <v>676821000000.0</v>
+      </c>
+      <c r="P23">
+        <v>476535000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>365298000000.0</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23">
+        <v>304915953241.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23">
+        <v>255658496479.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>163</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25">
+        <v>124484000000.0</v>
+      </c>
+      <c r="C25">
+        <v>141926000000.0</v>
+      </c>
+      <c r="D25">
+        <v>139466000000.0</v>
+      </c>
+      <c r="E25">
+        <v>137578000000.0</v>
+      </c>
+      <c r="F25">
+        <v>116621000000.0</v>
+      </c>
+      <c r="G25">
+        <v>113247000000.0</v>
+      </c>
+      <c r="H25">
+        <v>72751000000.0</v>
+      </c>
+      <c r="I25">
+        <v>67345000000.0</v>
+      </c>
+      <c r="J25">
+        <v>63616000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>166</v>
+      </c>
+      <c r="B27">
+        <v>15165000000.0</v>
+      </c>
+      <c r="C27">
+        <v>16081000000.0</v>
+      </c>
+      <c r="D27">
+        <v>16078000000.0</v>
+      </c>
+      <c r="E27">
+        <v>17983000000.0</v>
+      </c>
+      <c r="F27">
+        <v>14413000000.0</v>
+      </c>
+      <c r="G27">
+        <v>13475000000.0</v>
+      </c>
+      <c r="H27">
+        <v>10707000000.0</v>
+      </c>
+      <c r="I27">
+        <v>10267000000.0</v>
+      </c>
+      <c r="J27">
+        <v>14141000000.0</v>
+      </c>
+      <c r="K27">
+        <v>14087000000.0</v>
+      </c>
+      <c r="L27">
+        <v>21102000000.0</v>
+      </c>
+      <c r="M27">
+        <v>2838000000.0</v>
+      </c>
+      <c r="N27">
+        <v>1162000000.0</v>
+      </c>
+      <c r="O27">
+        <v>21458000000.0</v>
+      </c>
+      <c r="P27">
+        <v>17231000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>14615000000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>167</v>
+      </c>
+      <c r="B28">
+        <v>394627000000.0</v>
+      </c>
+      <c r="C28">
+        <v>269927000000.0</v>
+      </c>
+      <c r="D28">
+        <v>252690000000.0</v>
+      </c>
+      <c r="E28">
+        <v>298499000000.0</v>
+      </c>
+      <c r="F28">
+        <v>225141000000.0</v>
+      </c>
+      <c r="G28">
+        <v>218943000000.0</v>
+      </c>
+      <c r="H28">
+        <v>204195000000.0</v>
+      </c>
+      <c r="I28">
+        <v>199796000000.0</v>
+      </c>
+      <c r="J28">
+        <v>201017000000.0</v>
+      </c>
+      <c r="K28">
+        <v>185485000000.0</v>
+      </c>
+      <c r="L28">
+        <v>181223000000.0</v>
+      </c>
+      <c r="M28">
+        <v>50367000000.0</v>
+      </c>
+      <c r="N28">
+        <v>52552000000.0</v>
+      </c>
+      <c r="O28">
+        <v>70891000000.0</v>
+      </c>
+      <c r="P28">
+        <v>67886000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>47017000000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28">
+        <v>77929914251.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28">
+        <v>65546269429.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>168</v>
+      </c>
+      <c r="B29">
+        <v>2408000000.0</v>
+      </c>
+      <c r="C29">
+        <v>164754000000.0</v>
+      </c>
+      <c r="D29">
+        <v>210237000000.0</v>
+      </c>
+      <c r="E29">
+        <v>252884000000.0</v>
+      </c>
+      <c r="F29">
+        <v>191482000000.0</v>
+      </c>
+      <c r="G29">
+        <v>156053000000.0</v>
+      </c>
+      <c r="H29">
+        <v>173075000000.0</v>
+      </c>
+      <c r="I29">
+        <v>196752000000.0</v>
+      </c>
+      <c r="J29">
+        <v>156767000000.0</v>
+      </c>
+      <c r="K29">
+        <v>109673000000.0</v>
+      </c>
+      <c r="L29">
+        <v>96864000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>169</v>
+      </c>
+      <c r="B30">
+        <v>913466000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1320971000000.0</v>
+      </c>
+      <c r="D30">
+        <v>982587000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1025160000000.0</v>
+      </c>
+      <c r="F30">
+        <v>887697000000.0</v>
+      </c>
+      <c r="G30">
+        <v>770231000000.0</v>
+      </c>
+      <c r="H30">
+        <v>737153000000.0</v>
+      </c>
+      <c r="I30">
+        <v>779985000000.0</v>
+      </c>
+      <c r="J30">
+        <v>704888000000.0</v>
+      </c>
+      <c r="K30">
+        <v>694999000000.0</v>
+      </c>
+      <c r="L30">
+        <v>593966000000.0</v>
+      </c>
+      <c r="M30">
+        <v>204631000000.0</v>
+      </c>
+      <c r="N30">
+        <v>104504000000.0</v>
+      </c>
+      <c r="O30">
+        <v>307321000000.0</v>
+      </c>
+      <c r="P30">
+        <v>211633000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>184082000000.0</v>
+      </c>
+      <c r="R30"/>
+      <c r="S30">
+        <v>138696982361.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30">
+        <v>127538148649.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>170</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>908101000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1065031000000.0</v>
+      </c>
+      <c r="F31">
+        <v>820650000000.0</v>
+      </c>
+      <c r="G31">
+        <v>692054000000.0</v>
+      </c>
+      <c r="H31">
+        <v>672866000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-924860000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-903795000000.0</v>
+      </c>
+      <c r="K31">
+        <v>5588000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-779094000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-36252000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-517931000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-369500000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-264902000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-181216605600.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31">
+        <v>-166218970880.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31">
+        <v>-128120347830.0</v>
+      </c>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32">
+        <v>3352056000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4329059000000.0</v>
+      </c>
+      <c r="D32">
+        <v>3936806000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3260909000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2661121000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2640500000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2735927000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2439568000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2204175000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1982964000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1735154000000.0</v>
+      </c>
+      <c r="M32">
+        <v>429681000000.0</v>
+      </c>
+      <c r="N32">
+        <v>405238000000.0</v>
+      </c>
+      <c r="O32">
+        <v>837188000000.0</v>
+      </c>
+      <c r="P32">
+        <v>598342000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>446902000000.0</v>
+      </c>
+      <c r="R32">
+        <v>209521569000.0</v>
+      </c>
+      <c r="S32">
+        <v>356031255779.0</v>
+      </c>
+      <c r="T32">
+        <v>165756194000.0</v>
+      </c>
+      <c r="U32">
+        <v>310958514956.0</v>
+      </c>
+      <c r="V32">
+        <v>219808851000.0</v>
+      </c>
+      <c r="W32">
+        <v>160648527000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2">
+        <v>475141000000.0</v>
+      </c>
+      <c r="C2">
+        <v>557386000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1492116000000.0</v>
+      </c>
+      <c r="E2">
+        <v>769012000000.0</v>
+      </c>
+      <c r="F2">
+        <v>541987000000.0</v>
+      </c>
+      <c r="G2">
+        <v>572747000000.0</v>
+      </c>
+      <c r="H2">
+        <v>575440000000.0</v>
+      </c>
+      <c r="I2">
+        <v>547353000000.0</v>
+      </c>
+      <c r="J2">
+        <v>601187000000.0</v>
+      </c>
+      <c r="K2">
+        <v>585006000000.0</v>
+      </c>
+      <c r="L2">
+        <v>633495000000.0</v>
+      </c>
+      <c r="M2">
+        <v>544652000000.0</v>
+      </c>
+      <c r="N2">
+        <v>485959000000.0</v>
+      </c>
+      <c r="O2">
+        <v>457006000000.0</v>
+      </c>
+      <c r="P2">
+        <v>356610000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>269611000000.0</v>
+      </c>
+      <c r="R2">
+        <v>230993000000.0</v>
+      </c>
+      <c r="S2">
+        <v>207817000000.0</v>
+      </c>
+      <c r="T2">
+        <v>218891000000.0</v>
+      </c>
+      <c r="U2">
+        <v>238614000000.0</v>
+      </c>
+      <c r="V2">
+        <v>245142000000.0</v>
+      </c>
+      <c r="W2">
+        <v>250127000000.0</v>
+      </c>
+      <c r="X2">
+        <v>273895000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>268084000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>290741000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>345495000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>398567000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>372133000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>297178000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>258030000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>249937000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>229143000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>227863000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>217917000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>218728000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>210384000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>236329000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>238354000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>220428000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>218849000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>206929000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>222270000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>192530000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>183695000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>205234000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>197635000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>-483266000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>181922000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>170869000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>166727000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>150778000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>125933000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>118627000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>122593000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>117546000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>85956000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>72628000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>93370000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>81494000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>69759000000.0</v>
+      </c>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>19238000000.0</v>
+      </c>
+      <c r="D3">
+        <v>27490000000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>31629000000.0</v>
+      </c>
+      <c r="G3">
+        <v>35479000000.0</v>
+      </c>
+      <c r="H3">
+        <v>35670000000.0</v>
+      </c>
+      <c r="I3">
+        <v>35197000000.0</v>
+      </c>
+      <c r="J3">
+        <v>34713000000.0</v>
+      </c>
+      <c r="K3">
+        <v>36346000000.0</v>
+      </c>
+      <c r="L3">
+        <v>36301000000.0</v>
+      </c>
+      <c r="M3">
+        <v>36442000000.0</v>
+      </c>
+      <c r="N3">
+        <v>36097000000.0</v>
+      </c>
+      <c r="O3">
+        <v>30626000000.0</v>
+      </c>
+      <c r="P3">
+        <v>36299000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>35530000000.0</v>
+      </c>
+      <c r="R3">
+        <v>33954000000.0</v>
+      </c>
+      <c r="S3">
+        <v>31795000000.0</v>
+      </c>
+      <c r="T3">
+        <v>27121000000.0</v>
+      </c>
+      <c r="U3">
+        <v>29545000000.0</v>
+      </c>
+      <c r="V3">
+        <v>29515000000.0</v>
+      </c>
+      <c r="W3">
+        <v>30440000000.0</v>
+      </c>
+      <c r="X3">
+        <v>60000000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>17750000000.0</v>
+      </c>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3">
+        <v>19726000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>17125000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>17957000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>17943000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>14961000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>16805000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>17457000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>17418000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>17611000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>16729000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>16753000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>12523000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>26300000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>10272000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>9061000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>8406000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>9196000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>15460000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>15610000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>7291000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2601000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>4307000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>4359000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>4275000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4203000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>3973000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3957000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2923000000.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3">
+        <v>2527000000.0</v>
+      </c>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4662,261 +15943,439 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>309815000000.0</v>
+        <v>137209000000.0</v>
       </c>
       <c r="D5">
-        <v>293844000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1105731000000.0</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
-        <v>293844000000.0</v>
+        <v>-93722000000.0</v>
       </c>
       <c r="G5">
-        <v>173215000000.0</v>
+        <v>204111000000.0</v>
       </c>
       <c r="H5">
-        <v>173215000000.0</v>
+        <v>78465000000.0</v>
       </c>
       <c r="I5">
-        <v>173215000000.0</v>
+        <v>167160000000.0</v>
       </c>
       <c r="J5">
-        <v>173215000000.0</v>
+        <v>235893000000.0</v>
       </c>
       <c r="K5">
-        <v>173215000000.0</v>
+        <v>199367000000.0</v>
       </c>
       <c r="L5">
-        <v>173215000000.0</v>
+        <v>207272000000.0</v>
       </c>
       <c r="M5">
-        <v>173215000000.0</v>
+        <v>208266000000.0</v>
       </c>
       <c r="N5">
-        <v>173215000000.0</v>
+        <v>230057000000.0</v>
       </c>
       <c r="O5">
-        <v>173215000000.0</v>
+        <v>262506000000.0</v>
       </c>
       <c r="P5">
-        <v>173215000000.0</v>
+        <v>288952000000.0</v>
       </c>
       <c r="Q5">
-        <v>173215000000.0</v>
+        <v>250670000000.0</v>
       </c>
       <c r="R5">
-        <v>173215000000.0</v>
+        <v>280142000000.0</v>
       </c>
       <c r="S5">
-        <v>135465000000.0</v>
+        <v>293691000000.0</v>
       </c>
       <c r="T5">
-        <v>1297771000000.0</v>
+        <v>243029000000.0</v>
       </c>
       <c r="U5">
-        <v>135465000000.0</v>
+        <v>169410000000.0</v>
       </c>
       <c r="V5">
-        <v>135465000000.0</v>
-[...3 lines deleted...]
-      <c r="Y5"/>
+        <v>195293000000.0</v>
+      </c>
+      <c r="W5">
+        <v>207543000000.0</v>
+      </c>
+      <c r="X5">
+        <v>147351000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>211978000000.0</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5"/>
-[...20 lines deleted...]
-      <c r="AW5"/>
+      <c r="AB5">
+        <v>99687000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>164595000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>210265000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>198319000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>197896000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>134764000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>211058000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>191005000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>188781000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>126806000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>112501000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>167404000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>116190000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>122155000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>107518000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>73626000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>110248000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>62382000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>76869000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>112595000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>161422000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>13406000000.0</v>
+      </c>
       <c r="AX5">
-        <v>1647962000000.0</v>
-[...5 lines deleted...]
-      <c r="BC5"/>
+        <v>6344000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>7626000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>36071000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>55774000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>33041000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>43209000000.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5"/>
+      <c r="BG5">
+        <v>34642000000.0</v>
+      </c>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>27</v>
-[...60 lines deleted...]
-      <c r="BI6"/>
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>96492000000.0</v>
+      </c>
+      <c r="C6">
+        <v>156447000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1078241000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-91278000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-62093000000.0</v>
+      </c>
+      <c r="G6">
+        <v>239590000000.0</v>
+      </c>
+      <c r="H6">
+        <v>114135000000.0</v>
+      </c>
+      <c r="I6">
+        <v>202357000000.0</v>
+      </c>
+      <c r="J6">
+        <v>270606000000.0</v>
+      </c>
+      <c r="K6">
+        <v>235713000000.0</v>
+      </c>
+      <c r="L6">
+        <v>243573000000.0</v>
+      </c>
+      <c r="M6">
+        <v>244708000000.0</v>
+      </c>
+      <c r="N6">
+        <v>266154000000.0</v>
+      </c>
+      <c r="O6">
+        <v>293132000000.0</v>
+      </c>
+      <c r="P6">
+        <v>325251000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>286200000000.0</v>
+      </c>
+      <c r="R6">
+        <v>314096000000.0</v>
+      </c>
+      <c r="S6">
+        <v>325486000000.0</v>
+      </c>
+      <c r="T6">
+        <v>270150000000.0</v>
+      </c>
+      <c r="U6">
+        <v>198955000000.0</v>
+      </c>
+      <c r="V6">
+        <v>224808000000.0</v>
+      </c>
+      <c r="W6">
+        <v>237983000000.0</v>
+      </c>
+      <c r="X6">
+        <v>207351000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>229728000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>159920000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>172805000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>119413000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>181720000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>228222000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>216262000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>212857000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>151569000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>228515000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>208423000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>206392000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>143535000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>129254000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>179927000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>142490000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>132427000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>116579000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>82032000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>119444000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>77842000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>92479000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>119886000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>164023000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>17713000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>10703000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>11901000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>40274000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>59747000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>36998000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>46132000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>50106000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>48326000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>27293000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>37169000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>23874000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>29893000000.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -4955,110 +16414,72 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...49 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5076,1447 +16497,1765 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C9"/>
+        <v>148</v>
+      </c>
+      <c r="B9">
+        <v>406586000000.0</v>
+      </c>
+      <c r="C9">
+        <v>413733000000.0</v>
+      </c>
       <c r="D9">
-        <v>6617184000000.0</v>
+        <v>-525856000000.0</v>
       </c>
       <c r="E9">
-        <v>6617184000000.0</v>
+        <v>251970000000.0</v>
       </c>
       <c r="F9">
-        <v>6617184000000.0</v>
+        <v>483939000000.0</v>
       </c>
       <c r="G9">
-        <v>6617184000000.0</v>
+        <v>498990000000.0</v>
       </c>
       <c r="H9">
-        <v>6617184000000.0</v>
-[...3 lines deleted...]
-      <c r="K9"/>
+        <v>502967000000.0</v>
+      </c>
+      <c r="I9">
+        <v>527978000000.0</v>
+      </c>
+      <c r="J9">
+        <v>540218000000.0</v>
+      </c>
+      <c r="K9">
+        <v>448910000000.0</v>
+      </c>
       <c r="L9">
-        <v>4172986000000.0</v>
+        <v>476735000000.0</v>
       </c>
       <c r="M9">
-        <v>4172986000000.0</v>
+        <v>458838000000.0</v>
       </c>
       <c r="N9">
-        <v>4172986000000.0</v>
+        <v>479395000000.0</v>
       </c>
       <c r="O9">
-        <v>4172986000000.0</v>
+        <v>480242000000.0</v>
       </c>
       <c r="P9">
-        <v>4172986000000.0</v>
+        <v>550939000000.0</v>
       </c>
       <c r="Q9">
-        <v>4172986000000.0</v>
+        <v>580338000000.0</v>
       </c>
       <c r="R9">
-        <v>4172986000000.0</v>
+        <v>533660000000.0</v>
       </c>
       <c r="S9">
-        <v>4172986000000.0</v>
+        <v>503814000000.0</v>
       </c>
       <c r="T9">
-        <v>4109217000000.0</v>
+        <v>473527000000.0</v>
       </c>
       <c r="U9">
-        <v>2946911000000.0</v>
+        <v>412360000000.0</v>
       </c>
       <c r="V9">
-        <v>2946911000000.0</v>
+        <v>412161000000.0</v>
       </c>
       <c r="W9">
-        <v>2946911000000.0</v>
+        <v>421752000000.0</v>
       </c>
       <c r="X9">
-        <v>2946911000000.0</v>
+        <v>389755000000.0</v>
       </c>
       <c r="Y9">
-        <v>2946911000000.0</v>
+        <v>385538000000.0</v>
       </c>
       <c r="Z9">
-        <v>2946911000000.0</v>
+        <v>337055000000.0</v>
       </c>
       <c r="AA9">
-        <v>2946911000000.0</v>
+        <v>349937000000.0</v>
       </c>
       <c r="AB9">
-        <v>2946910000000.0</v>
-[...33 lines deleted...]
-      <c r="BI9"/>
+        <v>327756000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>329835000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>381941000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>377940000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>387274000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>380465000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>386801000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>360168000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>353440000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>335960000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>303561000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>307419000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>315861000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>276340000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>275267000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>247020000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>248405000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>254502000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>212684000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>240469000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>57177000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>114662000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>112402000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>109188000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>125129000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>151102000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>138623000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>130502000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>110590000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>149318000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>105314000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>102466000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>99496000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>77983000000.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="B10">
-        <v>6337577000000.0</v>
+        <v>96492000000.0</v>
       </c>
       <c r="C10">
-        <v>9635226000000.0</v>
+        <v>137209000000.0</v>
       </c>
       <c r="D10">
-        <v>6078347000000.0</v>
+        <v>-1078241000000.0</v>
       </c>
       <c r="E10">
-        <v>4997984000000.0</v>
+        <v>-91103000000.0</v>
       </c>
       <c r="F10">
-        <v>3468736000000.0</v>
+        <v>-93722000000.0</v>
       </c>
       <c r="G10">
-        <v>4167264000000.0</v>
+        <v>204111000000.0</v>
       </c>
       <c r="H10">
-        <v>3335090000000.0</v>
+        <v>78465000000.0</v>
       </c>
       <c r="I10">
-        <v>6529113000000.0</v>
+        <v>167160000000.0</v>
       </c>
       <c r="J10">
-        <v>5931726000000.0</v>
+        <v>235893000000.0</v>
       </c>
       <c r="K10">
-        <v>4478150000000.0</v>
+        <v>199367000000.0</v>
       </c>
       <c r="L10">
-        <v>4150029000000.0</v>
+        <v>207272000000.0</v>
       </c>
       <c r="M10">
-        <v>4053222000000.0</v>
+        <v>208266000000.0</v>
       </c>
       <c r="N10">
-        <v>4609186000000.0</v>
+        <v>230057000000.0</v>
       </c>
       <c r="O10">
-        <v>4516494000000.0</v>
+        <v>262506000000.0</v>
       </c>
       <c r="P10">
-        <v>4404905000000.0</v>
+        <v>288952000000.0</v>
       </c>
       <c r="Q10">
-        <v>4144020000000.0</v>
+        <v>250670000000.0</v>
       </c>
       <c r="R10">
-        <v>4441732000000.0</v>
+        <v>280142000000.0</v>
       </c>
       <c r="S10">
-        <v>3925351000000.0</v>
+        <v>293691000000.0</v>
       </c>
       <c r="T10">
-        <v>2945919000000.0</v>
+        <v>243029000000.0</v>
       </c>
       <c r="U10">
-        <v>2844378000000.0</v>
+        <v>169410000000.0</v>
       </c>
       <c r="V10">
-        <v>2455325000000.0</v>
+        <v>195293000000.0</v>
       </c>
       <c r="W10">
-        <v>2751354000000.0</v>
+        <v>207543000000.0</v>
       </c>
       <c r="X10">
-        <v>3912558000000.0</v>
+        <v>147351000000.0</v>
       </c>
       <c r="Y10">
-        <v>3258894000000.0</v>
+        <v>211978000000.0</v>
       </c>
       <c r="Z10">
-        <v>4099385000000.0</v>
+        <v>159920000000.0</v>
       </c>
       <c r="AA10">
-        <v>5336581000000.0</v>
+        <v>172805000000.0</v>
       </c>
       <c r="AB10">
-        <v>7545181000000.0</v>
+        <v>99687000000.0</v>
       </c>
       <c r="AC10">
-        <v>6645784000000.0</v>
+        <v>164595000000.0</v>
       </c>
       <c r="AD10">
-        <v>3200575000000.0</v>
+        <v>210265000000.0</v>
       </c>
       <c r="AE10">
-        <v>3026471000000.0</v>
+        <v>198319000000.0</v>
       </c>
       <c r="AF10">
-        <v>2801592000000.0</v>
+        <v>197896000000.0</v>
       </c>
       <c r="AG10">
-        <v>2391066000000.0</v>
+        <v>134764000000.0</v>
       </c>
       <c r="AH10">
-        <v>3387837000000.0</v>
+        <v>211058000000.0</v>
       </c>
       <c r="AI10">
-        <v>3381846000000.0</v>
+        <v>191005000000.0</v>
       </c>
       <c r="AJ10">
-        <v>4327034000000.0</v>
+        <v>188781000000.0</v>
       </c>
       <c r="AK10">
-        <v>2383704000000.0</v>
+        <v>126806000000.0</v>
       </c>
       <c r="AL10">
-        <v>1818185000000.0</v>
+        <v>112501000000.0</v>
       </c>
       <c r="AM10">
-        <v>2231878000000.0</v>
+        <v>167404000000.0</v>
       </c>
       <c r="AN10">
-        <v>1837340000000.0</v>
+        <v>116190000000.0</v>
       </c>
       <c r="AO10">
-        <v>1778172000000.0</v>
+        <v>122155000000.0</v>
       </c>
       <c r="AP10">
-        <v>2383376000000.0</v>
+        <v>107518000000.0</v>
       </c>
       <c r="AQ10">
-        <v>2575100000000.0</v>
+        <v>73626000000.0</v>
       </c>
       <c r="AR10">
-        <v>2052773000000.0</v>
+        <v>110248000000.0</v>
       </c>
       <c r="AS10">
-        <v>1499245000000.0</v>
+        <v>62382000000.0</v>
       </c>
       <c r="AT10">
-        <v>1540985000000.0</v>
+        <v>76869000000.0</v>
       </c>
       <c r="AU10">
-        <v>1953831000000.0</v>
+        <v>112595000000.0</v>
       </c>
       <c r="AV10">
-        <v>1046757000000.0</v>
+        <v>161422000000.0</v>
       </c>
       <c r="AW10">
-        <v>1239894000000.0</v>
+        <v>13406000000.0</v>
       </c>
       <c r="AX10">
-        <v>1223634000000.0</v>
+        <v>6344000000.0</v>
       </c>
       <c r="AY10">
-        <v>1374064000000.0</v>
+        <v>7626000000.0</v>
       </c>
       <c r="AZ10">
-        <v>1347315000000.0</v>
+        <v>36071000000.0</v>
       </c>
       <c r="BA10">
-        <v>810060000000.0</v>
+        <v>55774000000.0</v>
       </c>
       <c r="BB10">
-        <v>1036143000000.0</v>
+        <v>33041000000.0</v>
       </c>
       <c r="BC10">
-        <v>1863871000000.0</v>
+        <v>43209000000.0</v>
       </c>
       <c r="BD10">
-        <v>754886000000.0</v>
+        <v>50106000000.0</v>
       </c>
       <c r="BE10">
-        <v>652358000000.0</v>
+        <v>48326000000.0</v>
       </c>
       <c r="BF10">
-        <v>456836000000.0</v>
+        <v>27293000000.0</v>
       </c>
       <c r="BG10">
-        <v>1083429000000.0</v>
+        <v>34642000000.0</v>
       </c>
       <c r="BH10">
-        <v>584226000000.0</v>
+        <v>23874000000.0</v>
       </c>
       <c r="BI10">
-        <v>71262000000.0</v>
+        <v>29893000000.0</v>
       </c>
       <c r="BJ10">
-        <v>436514184800.0</v>
+        <v>46233256700.0</v>
       </c>
       <c r="BK10">
-        <v>345008153200.0</v>
+        <v>21806743300.0</v>
       </c>
       <c r="BL10">
-        <v>495132450100.0</v>
+        <v>21056121400.0</v>
       </c>
       <c r="BM10">
-        <v>427167336000.0</v>
-[...1 lines deleted...]
-      <c r="BN10"/>
+        <v>20433000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>20057500000.0</v>
+      </c>
       <c r="BO10">
-        <v>321161641600.0</v>
+        <v>17626854500.0</v>
       </c>
       <c r="BP10">
-        <v>174899072100.0</v>
+        <v>21070072900.0</v>
       </c>
       <c r="BQ10">
-        <v>284935256300.0</v>
+        <v>6608931900.0</v>
       </c>
       <c r="BR10">
-        <v>103393013600.0</v>
+        <v>10563140200.0</v>
       </c>
       <c r="BS10">
-        <v>69125956400.0</v>
+        <v>15944640200.0</v>
       </c>
       <c r="BT10">
-        <v>167462051400.0</v>
+        <v>17300731200.0</v>
       </c>
       <c r="BU10">
-        <v>49905614300.0</v>
+        <v>11661994900.0</v>
       </c>
       <c r="BV10">
-        <v>45221167800.0</v>
+        <v>14049421200.0</v>
       </c>
       <c r="BW10">
-        <v>45554897300.0</v>
+        <v>10445182500.0</v>
       </c>
       <c r="BX10">
-        <v>30084462000.0</v>
+        <v>9529201200.0</v>
       </c>
       <c r="BY10">
-        <v>24824344300.0</v>
+        <v>3286294900.0</v>
       </c>
       <c r="BZ10">
-        <v>19208919600.0</v>
+        <v>1226578700.0</v>
       </c>
       <c r="CA10">
-        <v>21626144400.0</v>
+        <v>6775174000.0</v>
       </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>32</v>
-[...75 lines deleted...]
-      <c r="BX11"/>
+        <v>150</v>
+      </c>
+      <c r="B11">
+        <v>-390773000000.0</v>
+      </c>
+      <c r="C11">
+        <v>30384000000.0</v>
+      </c>
+      <c r="D11">
+        <v>-2185000000.0</v>
+      </c>
+      <c r="E11">
+        <v>-23129000000.0</v>
+      </c>
+      <c r="F11">
+        <v>-22058000000.0</v>
+      </c>
+      <c r="G11">
+        <v>49780000000.0</v>
+      </c>
+      <c r="H11">
+        <v>16264000000.0</v>
+      </c>
+      <c r="I11">
+        <v>42099000000.0</v>
+      </c>
+      <c r="J11">
+        <v>58175000000.0</v>
+      </c>
+      <c r="K11">
+        <v>48216000000.0</v>
+      </c>
+      <c r="L11">
+        <v>37709000000.0</v>
+      </c>
+      <c r="M11">
+        <v>53767000000.0</v>
+      </c>
+      <c r="N11">
+        <v>55490000000.0</v>
+      </c>
+      <c r="O11">
+        <v>63271000000.0</v>
+      </c>
+      <c r="P11">
+        <v>52927000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>60802000000.0</v>
+      </c>
+      <c r="R11">
+        <v>69019000000.0</v>
+      </c>
+      <c r="S11">
+        <v>70136000000.0</v>
+      </c>
+      <c r="T11">
+        <v>59247000000.0</v>
+      </c>
+      <c r="U11">
+        <v>39279000000.0</v>
+      </c>
+      <c r="V11">
+        <v>44846000000.0</v>
+      </c>
+      <c r="W11">
+        <v>44622000000.0</v>
+      </c>
+      <c r="X11">
+        <v>29861000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>43672000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>41723000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>40797000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>21700000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>42725000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>56723000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>51927000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>51399000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>42248000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>63648000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>39457000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>70949000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>28283000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>34369000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>23166000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>45119000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>21421000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>19733000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>23400000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>68586000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>13924000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2638000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>11716000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>44729000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>43000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>5314000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>639000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9832000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>14613000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>8717000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>11268000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>18656000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>6797000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>10215000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>5856000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>9672000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>4612000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>10580852000.0</v>
+      </c>
+      <c r="BK11">
+        <v>6899148000.0</v>
+      </c>
+      <c r="BL11">
+        <v>5838960300.0</v>
+      </c>
+      <c r="BM11">
+        <v>5308000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>5258000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>5661582000.0</v>
+      </c>
+      <c r="BP11">
+        <v>9184692800.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2230749000.0</v>
+      </c>
+      <c r="BR11">
+        <v>4428899900.0</v>
+      </c>
+      <c r="BS11">
+        <v>4230444000.0</v>
+      </c>
+      <c r="BT11">
+        <v>3692142000.0</v>
+      </c>
+      <c r="BU11">
+        <v>5788853100.0</v>
+      </c>
+      <c r="BV11">
+        <v>3129179700.0</v>
+      </c>
+      <c r="BW11">
+        <v>2854385300.0</v>
+      </c>
+      <c r="BX11">
+        <v>2309665100.0</v>
+      </c>
       <c r="BY11"/>
-      <c r="BZ11"/>
-      <c r="CA11"/>
+      <c r="BZ11">
+        <v>2159011400.0</v>
+      </c>
+      <c r="CA11">
+        <v>426220200.0</v>
+      </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="B12">
-        <v>6337577000000.0</v>
+        <v>423704000000.0</v>
       </c>
       <c r="C12">
-        <v>9635226000000.0</v>
+        <v>518765000000.0</v>
       </c>
       <c r="D12">
-        <v>6078347000000.0</v>
+        <v>582185000000.0</v>
       </c>
       <c r="E12">
-        <v>4997984000000.0</v>
+        <v>555945000000.0</v>
       </c>
       <c r="F12">
-        <v>3468736000000.0</v>
+        <v>541987000000.0</v>
       </c>
       <c r="G12">
-        <v>4167264000000.0</v>
+        <v>572747000000.0</v>
       </c>
       <c r="H12">
-        <v>3335090000000.0</v>
+        <v>575440000000.0</v>
       </c>
       <c r="I12">
-        <v>4468918000000.0</v>
+        <v>547353000000.0</v>
       </c>
       <c r="J12">
-        <v>5931726000000.0</v>
+        <v>601187000000.0</v>
       </c>
       <c r="K12">
-        <v>4478150000000.0</v>
+        <v>585006000000.0</v>
       </c>
       <c r="L12">
-        <v>4150029000000.0</v>
+        <v>633495000000.0</v>
       </c>
       <c r="M12">
-        <v>4053222000000.0</v>
+        <v>544652000000.0</v>
       </c>
       <c r="N12">
-        <v>4609186000000.0</v>
+        <v>485959000000.0</v>
       </c>
       <c r="O12">
-        <v>4516494000000.0</v>
+        <v>457006000000.0</v>
       </c>
       <c r="P12">
-        <v>4404905000000.0</v>
+        <v>356610000000.0</v>
       </c>
       <c r="Q12">
-        <v>4144020000000.0</v>
+        <v>269611000000.0</v>
       </c>
       <c r="R12">
-        <v>4441732000000.0</v>
+        <v>230993000000.0</v>
       </c>
       <c r="S12">
-        <v>3925351000000.0</v>
+        <v>207817000000.0</v>
       </c>
       <c r="T12">
-        <v>2945919000000.0</v>
+        <v>218891000000.0</v>
       </c>
       <c r="U12">
-        <v>2844378000000.0</v>
+        <v>238614000000.0</v>
       </c>
       <c r="V12">
-        <v>2455325000000.0</v>
+        <v>245142000000.0</v>
       </c>
       <c r="W12">
-        <v>2751354000000.0</v>
+        <v>250127000000.0</v>
       </c>
       <c r="X12">
-        <v>3912558000000.0</v>
+        <v>273895000000.0</v>
       </c>
       <c r="Y12">
-        <v>3258894000000.0</v>
+        <v>268084000000.0</v>
       </c>
       <c r="Z12">
-        <v>4099385000000.0</v>
+        <v>290741000000.0</v>
       </c>
       <c r="AA12">
-        <v>5336581000000.0</v>
+        <v>345495000000.0</v>
       </c>
       <c r="AB12">
-        <v>7545181000000.0</v>
+        <v>398567000000.0</v>
       </c>
       <c r="AC12">
-        <v>6645784000000.0</v>
+        <v>372133000000.0</v>
       </c>
       <c r="AD12">
-        <v>3200575000000.0</v>
+        <v>297178000000.0</v>
       </c>
       <c r="AE12">
-        <v>3026471000000.0</v>
+        <v>258030000000.0</v>
       </c>
       <c r="AF12">
-        <v>2801592000000.0</v>
+        <v>249937000000.0</v>
       </c>
       <c r="AG12">
-        <v>2391066000000.0</v>
+        <v>229143000000.0</v>
       </c>
       <c r="AH12">
-        <v>3387837000000.0</v>
+        <v>227863000000.0</v>
       </c>
       <c r="AI12">
-        <v>3381846000000.0</v>
+        <v>217917000000.0</v>
       </c>
       <c r="AJ12">
-        <v>4327034000000.0</v>
+        <v>218728000000.0</v>
       </c>
       <c r="AK12">
-        <v>2383704000000.0</v>
+        <v>210384000000.0</v>
       </c>
       <c r="AL12">
-        <v>1818185000000.0</v>
+        <v>236329000000.0</v>
       </c>
       <c r="AM12">
-        <v>2231878000000.0</v>
+        <v>238354000000.0</v>
       </c>
       <c r="AN12">
-        <v>1837340000000.0</v>
+        <v>220428000000.0</v>
       </c>
       <c r="AO12">
-        <v>1778172000000.0</v>
+        <v>218849000000.0</v>
       </c>
       <c r="AP12">
-        <v>2383376000000.0</v>
+        <v>206929000000.0</v>
       </c>
       <c r="AQ12">
-        <v>2575100000000.0</v>
+        <v>222270000000.0</v>
       </c>
       <c r="AR12">
-        <v>2052773000000.0</v>
+        <v>192530000000.0</v>
       </c>
       <c r="AS12">
-        <v>1499245000000.0</v>
+        <v>183695000000.0</v>
       </c>
       <c r="AT12">
-        <v>1540985000000.0</v>
+        <v>205234000000.0</v>
       </c>
       <c r="AU12">
-        <v>1953831000000.0</v>
+        <v>197635000000.0</v>
       </c>
       <c r="AV12">
-        <v>1046757000000.0</v>
+        <v>483266000000.0</v>
       </c>
       <c r="AW12">
-        <v>1239894000000.0</v>
+        <v>181922000000.0</v>
       </c>
       <c r="AX12">
-        <v>1223634000000.0</v>
+        <v>170869000000.0</v>
       </c>
       <c r="AY12">
-        <v>1374064000000.0</v>
+        <v>166727000000.0</v>
       </c>
       <c r="AZ12">
-        <v>1347315000000.0</v>
+        <v>150778000000.0</v>
       </c>
       <c r="BA12">
-        <v>810060000000.0</v>
+        <v>125933000000.0</v>
       </c>
       <c r="BB12">
-        <v>1036143000000.0</v>
+        <v>118627000000.0</v>
       </c>
       <c r="BC12">
-        <v>1863871000000.0</v>
+        <v>122593000000.0</v>
       </c>
       <c r="BD12">
-        <v>754886000000.0</v>
+        <v>117546000000.0</v>
       </c>
       <c r="BE12">
-        <v>652358000000.0</v>
-[...1 lines deleted...]
-      <c r="BF12"/>
+        <v>85956000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>72628000000.0</v>
+      </c>
       <c r="BG12">
-        <v>1083429000000.0</v>
-[...20 lines deleted...]
-      <c r="CA12"/>
+        <v>93370000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>81494000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>69759000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>61070252600.0</v>
+      </c>
+      <c r="BK12">
+        <v>52578747400.0</v>
+      </c>
+      <c r="BL12">
+        <v>38767787700.0</v>
+      </c>
+      <c r="BM12">
+        <v>46636000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>41070500000.0</v>
+      </c>
+      <c r="BO12">
+        <v>47550877200.0</v>
+      </c>
+      <c r="BP12">
+        <v>33708248700.0</v>
+      </c>
+      <c r="BQ12">
+        <v>43450863100.0</v>
+      </c>
+      <c r="BR12">
+        <v>43743741600.0</v>
+      </c>
+      <c r="BS12">
+        <v>33527141200.0</v>
+      </c>
+      <c r="BT12">
+        <v>23820993400.0</v>
+      </c>
+      <c r="BU12">
+        <v>23022687300.0</v>
+      </c>
+      <c r="BV12">
+        <v>19473602500.0</v>
+      </c>
+      <c r="BW12">
+        <v>18138553900.0</v>
+      </c>
+      <c r="BX12">
+        <v>17995767800.0</v>
+      </c>
+      <c r="BY12">
+        <v>20391621600.0</v>
+      </c>
+      <c r="BZ12">
+        <v>18389246300.0</v>
+      </c>
+      <c r="CA12">
+        <v>15774012900.0</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="B13">
-        <v>1469219000000.0</v>
+        <v>825522000000.0</v>
       </c>
       <c r="C13">
-        <v>1469219000000.0</v>
+        <v>906728000000.0</v>
       </c>
       <c r="D13">
-        <v>1469219000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>933038000000.0</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
-        <v>1469219000000.0</v>
+        <v>979479000000.0</v>
       </c>
       <c r="G13">
-        <v>1469219000000.0</v>
+        <v>1006276000000.0</v>
       </c>
       <c r="H13">
-        <v>1469219000000.0</v>
+        <v>1033097000000.0</v>
       </c>
       <c r="I13">
-        <v>1469219000000.0</v>
+        <v>1057466000000.0</v>
       </c>
       <c r="J13">
-        <v>856823000000.0</v>
+        <v>1029344000000.0</v>
       </c>
       <c r="K13">
-        <v>856823000000.0</v>
+        <v>978662000000.0</v>
       </c>
       <c r="L13">
-        <v>856823000000.0</v>
+        <v>950649000000.0</v>
       </c>
       <c r="M13">
-        <v>856823000000.0</v>
+        <v>951372000000.0</v>
       </c>
       <c r="N13">
-        <v>856823000000.0</v>
+        <v>922811000000.0</v>
       </c>
       <c r="O13">
-        <v>856823000000.0</v>
+        <v>890723000000.0</v>
       </c>
       <c r="P13">
-        <v>856823000000.0</v>
+        <v>830619000000.0</v>
       </c>
       <c r="Q13">
-        <v>856823000000.0</v>
+        <v>787947000000.0</v>
       </c>
       <c r="R13">
-        <v>856823000000.0</v>
+        <v>694087000000.0</v>
       </c>
       <c r="S13">
-        <v>856823000000.0</v>
+        <v>645808000000.0</v>
       </c>
       <c r="T13">
-        <v>658092000000.0</v>
+        <v>631259000000.0</v>
       </c>
       <c r="U13">
-        <v>658092000000.0</v>
+        <v>608955000000.0</v>
       </c>
       <c r="V13">
-        <v>658092000000.0</v>
+        <v>614967000000.0</v>
       </c>
       <c r="W13">
-        <v>658092000000.0</v>
+        <v>610775000000.0</v>
       </c>
       <c r="X13">
-        <v>658092000000.0</v>
+        <v>619995000000.0</v>
       </c>
       <c r="Y13">
-        <v>658092000000.0</v>
+        <v>594544000000.0</v>
       </c>
       <c r="Z13">
-        <v>658092000000.0</v>
+        <v>595237000000.0</v>
       </c>
       <c r="AA13">
-        <v>658092000000.0</v>
+        <v>615500000000.0</v>
       </c>
       <c r="AB13">
-        <v>658092000000.0</v>
+        <v>647563000000.0</v>
       </c>
       <c r="AC13">
-        <v>658092000000.0</v>
+        <v>635547000000.0</v>
       </c>
       <c r="AD13">
-        <v>658092000000.0</v>
+        <v>585073000000.0</v>
       </c>
       <c r="AE13">
-        <v>658092000000.0</v>
-[...102 lines deleted...]
-      </c>
+        <v>570810000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
-[...37 lines deleted...]
-      </c>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>35</v>
-[...177 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>36</v>
-[...60 lines deleted...]
-      <c r="BI15"/>
+        <v>154</v>
+      </c>
+      <c r="B15">
+        <v>487265000000.0</v>
+      </c>
+      <c r="C15">
+        <v>106825000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1076056000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-67974000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-71664000000.0</v>
+      </c>
+      <c r="G15">
+        <v>154331000000.0</v>
+      </c>
+      <c r="H15">
+        <v>62201000000.0</v>
+      </c>
+      <c r="I15">
+        <v>125061000000.0</v>
+      </c>
+      <c r="J15">
+        <v>177718000000.0</v>
+      </c>
+      <c r="K15">
+        <v>151151000000.0</v>
+      </c>
+      <c r="L15">
+        <v>169563000000.0</v>
+      </c>
+      <c r="M15">
+        <v>154499000000.0</v>
+      </c>
+      <c r="N15">
+        <v>174567000000.0</v>
+      </c>
+      <c r="O15">
+        <v>199235000000.0</v>
+      </c>
+      <c r="P15">
+        <v>236025000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>189868000000.0</v>
+      </c>
+      <c r="R15">
+        <v>211123000000.0</v>
+      </c>
+      <c r="S15">
+        <v>223555000000.0</v>
+      </c>
+      <c r="T15">
+        <v>183782000000.0</v>
+      </c>
+      <c r="U15">
+        <v>130131000000.0</v>
+      </c>
+      <c r="V15">
+        <v>150447000000.0</v>
+      </c>
+      <c r="W15">
+        <v>162921000000.0</v>
+      </c>
+      <c r="X15">
+        <v>117490000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>168306000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>118197000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>132008000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>77987000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>121870000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>153542000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>146392000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>146497000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>92516000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>147410000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>151548000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>117832000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>98523000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>78132000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>144238000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>71071000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>100734000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>87785000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>50226000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>41662000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>48458000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>74231000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>100879000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>116693000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>13363000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1030000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>6987000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>26239000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>41161000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>24324000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>31941000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>31450000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>41529000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>17078000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>28786000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>14202000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>25281000000.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16"/>
-[...2 lines deleted...]
-      <c r="H16"/>
+      <c r="E16">
+        <v>-67974000000.0</v>
+      </c>
+      <c r="F16">
+        <v>-71664000000.0</v>
+      </c>
+      <c r="G16">
+        <v>154331000000.0</v>
+      </c>
+      <c r="H16">
+        <v>62201000000.0</v>
+      </c>
       <c r="I16">
-        <v>12019000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>125061000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
-        <v>14118000000.0</v>
+        <v>154499000000.0</v>
       </c>
       <c r="N16">
-        <v>10452000000.0</v>
+        <v>174567000000.0</v>
       </c>
       <c r="O16">
-        <v>13036000000.0</v>
+        <v>199235000000.0</v>
       </c>
       <c r="P16">
-        <v>12175000000.0</v>
+        <v>236025000000.0</v>
       </c>
       <c r="Q16">
-        <v>7726000000.0</v>
+        <v>189868000000.0</v>
       </c>
       <c r="R16">
-        <v>6296000000.0</v>
+        <v>211123000000.0</v>
       </c>
       <c r="S16">
-        <v>7733000000.0</v>
+        <v>223555000000.0</v>
       </c>
       <c r="T16">
-        <v>8386000000.0</v>
+        <v>183782000000.0</v>
       </c>
       <c r="U16">
-        <v>9453000000.0</v>
+        <v>130131000000.0</v>
       </c>
       <c r="V16">
-        <v>8843000000.0</v>
-[...11 lines deleted...]
-      <c r="AG16"/>
+        <v>150447000000.0</v>
+      </c>
+      <c r="W16">
+        <v>164808000000.0</v>
+      </c>
+      <c r="X16">
+        <v>117490000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>168306000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>118197000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>132008000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>77987000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>121870000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>153542000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>146392000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>146497000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>92516000000.0</v>
+      </c>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="D17"/>
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>487265000000.0</v>
+      </c>
+      <c r="C17">
+        <v>106825000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1076056000000.0</v>
+      </c>
       <c r="E17"/>
-      <c r="F17"/>
-[...26 lines deleted...]
-      <c r="AG17"/>
+      <c r="F17">
+        <v>-71664000000.0</v>
+      </c>
+      <c r="G17">
+        <v>154331000000.0</v>
+      </c>
+      <c r="H17">
+        <v>62201000000.0</v>
+      </c>
+      <c r="I17">
+        <v>125061000000.0</v>
+      </c>
+      <c r="J17">
+        <v>177718000000.0</v>
+      </c>
+      <c r="K17">
+        <v>151151000000.0</v>
+      </c>
+      <c r="L17">
+        <v>169563000000.0</v>
+      </c>
+      <c r="M17">
+        <v>154499000000.0</v>
+      </c>
+      <c r="N17">
+        <v>174567000000.0</v>
+      </c>
+      <c r="O17">
+        <v>199235000000.0</v>
+      </c>
+      <c r="P17">
+        <v>236025000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>189868000000.0</v>
+      </c>
+      <c r="R17">
+        <v>211123000000.0</v>
+      </c>
+      <c r="S17">
+        <v>223555000000.0</v>
+      </c>
+      <c r="T17">
+        <v>183782000000.0</v>
+      </c>
+      <c r="U17">
+        <v>130131000000.0</v>
+      </c>
+      <c r="V17">
+        <v>150447000000.0</v>
+      </c>
+      <c r="W17">
+        <v>164808000000.0</v>
+      </c>
+      <c r="X17">
+        <v>117490000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>168306000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>118197000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>132008000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>77987000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>121870000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>153542000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>146392000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>146497000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>92516000000.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="D18"/>
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>401818000000.0</v>
+      </c>
+      <c r="C18">
+        <v>387963000000.0</v>
+      </c>
+      <c r="D18">
+        <v>350853000000.0</v>
+      </c>
       <c r="E18"/>
-      <c r="F18"/>
-[...12 lines deleted...]
-      <c r="S18"/>
+      <c r="F18">
+        <v>437492000000.0</v>
+      </c>
+      <c r="G18">
+        <v>433529000000.0</v>
+      </c>
+      <c r="H18">
+        <v>457657000000.0</v>
+      </c>
+      <c r="I18">
+        <v>510113000000.0</v>
+      </c>
+      <c r="J18">
+        <v>428157000000.0</v>
+      </c>
+      <c r="K18">
+        <v>375439000000.0</v>
+      </c>
+      <c r="L18">
+        <v>317154000000.0</v>
+      </c>
+      <c r="M18">
+        <v>406720000000.0</v>
+      </c>
+      <c r="N18">
+        <v>436852000000.0</v>
+      </c>
+      <c r="O18">
+        <v>448534000000.0</v>
+      </c>
+      <c r="P18">
+        <v>474009000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>518336000000.0</v>
+      </c>
+      <c r="R18">
+        <v>463094000000.0</v>
+      </c>
+      <c r="S18">
+        <v>437991000000.0</v>
+      </c>
       <c r="T18">
-        <v>16000000.0</v>
-[...3 lines deleted...]
-      <c r="W18"/>
+        <v>412368000000.0</v>
+      </c>
+      <c r="U18">
+        <v>370341000000.0</v>
+      </c>
+      <c r="V18">
+        <v>369825000000.0</v>
+      </c>
+      <c r="W18">
+        <v>360648000000.0</v>
+      </c>
       <c r="X18">
-        <v>7000000.0</v>
+        <v>346100000000.0</v>
       </c>
       <c r="Y18">
-        <v>8000000.0</v>
-[...6 lines deleted...]
-      <c r="AE18"/>
+        <v>326460000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>304496000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>270005000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>248996000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>263414000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>287895000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>312780000000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -6524,99 +18263,79 @@
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
-[...28 lines deleted...]
-      </c>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -6627,460 +18346,362 @@
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
     </row>
     <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>41</v>
-[...138 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
     </row>
     <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>160</v>
       </c>
       <c r="B21">
-        <v>162552000000.0</v>
+        <v>96492000000.0</v>
       </c>
       <c r="C21">
-        <v>166319000000.0</v>
+        <v>137209000000.0</v>
       </c>
       <c r="D21">
-        <v>176684000000.0</v>
+        <v>-1078241000000.0</v>
       </c>
       <c r="E21">
-        <v>184256000000.0</v>
+        <v>-91278000000.0</v>
       </c>
       <c r="F21">
-        <v>192022000000.0</v>
+        <v>-93722000000.0</v>
       </c>
       <c r="G21">
-        <v>204443000000.0</v>
+        <v>204111000000.0</v>
       </c>
       <c r="H21">
-        <v>209810000000.0</v>
+        <v>78465000000.0</v>
       </c>
       <c r="I21">
-        <v>218971000000.0</v>
+        <v>167160000000.0</v>
       </c>
       <c r="J21">
-        <v>224233000000.0</v>
+        <v>235893000000.0</v>
       </c>
       <c r="K21">
-        <v>232998000000.0</v>
+        <v>199367000000.0</v>
       </c>
       <c r="L21">
-        <v>243949000000.0</v>
+        <v>207272000000.0</v>
       </c>
       <c r="M21">
-        <v>254735000000.0</v>
+        <v>208266000000.0</v>
       </c>
       <c r="N21">
-        <v>264849000000.0</v>
+        <v>230057000000.0</v>
       </c>
       <c r="O21">
-        <v>276192000000.0</v>
+        <v>262506000000.0</v>
       </c>
       <c r="P21">
-        <v>274268000000.0</v>
+        <v>288952000000.0</v>
       </c>
       <c r="Q21">
-        <v>285165000000.0</v>
+        <v>250670000000.0</v>
       </c>
       <c r="R21">
-        <v>286125000000.0</v>
+        <v>280142000000.0</v>
       </c>
       <c r="S21">
-        <v>283774000000.0</v>
+        <v>293691000000.0</v>
       </c>
       <c r="T21">
-        <v>284637000000.0</v>
+        <v>243029000000.0</v>
       </c>
       <c r="U21">
-        <v>289387000000.0</v>
+        <v>169410000000.0</v>
       </c>
       <c r="V21">
-        <v>297350000000.0</v>
+        <v>195293000000.0</v>
       </c>
       <c r="W21">
-        <v>302039000000.0</v>
+        <v>207543000000.0</v>
       </c>
       <c r="X21">
-        <v>306226000000.0</v>
+        <v>147351000000.0</v>
       </c>
       <c r="Y21">
-        <v>314351000000.0</v>
+        <v>211978000000.0</v>
       </c>
       <c r="Z21">
-        <v>321819000000.0</v>
+        <v>159920000000.0</v>
       </c>
       <c r="AA21">
-        <v>325626000000.0</v>
+        <v>172805000000.0</v>
       </c>
       <c r="AB21">
-        <v>327151000000.0</v>
+        <v>99687000000.0</v>
       </c>
       <c r="AC21">
-        <v>334160000000.0</v>
+        <v>164595000000.0</v>
       </c>
       <c r="AD21">
-        <v>341707000000.0</v>
+        <v>210265000000.0</v>
       </c>
       <c r="AE21">
-        <v>349613000000.0</v>
+        <v>198319000000.0</v>
       </c>
       <c r="AF21">
-        <v>350889000000.0</v>
+        <v>197896000000.0</v>
       </c>
       <c r="AG21">
-        <v>354749000000.0</v>
+        <v>134764000000.0</v>
       </c>
       <c r="AH21">
-        <v>362339000000.0</v>
+        <v>211058000000.0</v>
       </c>
       <c r="AI21">
-        <v>369667000000.0</v>
+        <v>191005000000.0</v>
       </c>
       <c r="AJ21">
-        <v>377567000000.0</v>
+        <v>188781000000.0</v>
       </c>
       <c r="AK21">
-        <v>385509000000.0</v>
+        <v>126806000000.0</v>
       </c>
       <c r="AL21">
-        <v>393451000000.0</v>
+        <v>112501000000.0</v>
       </c>
       <c r="AM21">
-        <v>361976000000.0</v>
+        <v>167404000000.0</v>
       </c>
       <c r="AN21">
-        <v>267976000000.0</v>
+        <v>116190000000.0</v>
       </c>
       <c r="AO21">
-        <v>271304000000.0</v>
+        <v>122155000000.0</v>
       </c>
       <c r="AP21">
-        <v>274631000000.0</v>
+        <v>107518000000.0</v>
       </c>
       <c r="AQ21">
-        <v>277959000000.0</v>
+        <v>73626000000.0</v>
       </c>
       <c r="AR21">
-        <v>281287000000.0</v>
+        <v>110248000000.0</v>
       </c>
       <c r="AS21">
-        <v>284614000000.0</v>
+        <v>62382000000.0</v>
       </c>
       <c r="AT21">
-        <v>291270000000.0</v>
+        <v>76869000000.0</v>
       </c>
       <c r="AU21">
-        <v>291270000000.0</v>
-[...14 lines deleted...]
-      <c r="BI21"/>
+        <v>112595000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>161422000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>13406000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>6344000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>7626000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>36071000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>55774000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>33041000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>43209000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>50106000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>48326000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>27293000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>34642000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>23874000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>29893000000.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
     </row>
     <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...49 lines deleted...]
-      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
@@ -7094,545 +18715,411 @@
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="B23">
-        <v>54188403000000.0</v>
+        <v>785235000000.0</v>
       </c>
       <c r="C23">
-        <v>56884748000000.0</v>
+        <v>833910000000.0</v>
       </c>
       <c r="D23">
-        <v>59627342000000.0</v>
+        <v>2044501000000.0</v>
       </c>
       <c r="E23">
-        <v>58280333000000.0</v>
+        <v>1112085000000.0</v>
       </c>
       <c r="F23">
-        <v>57915978000000.0</v>
+        <v>1119648000000.0</v>
       </c>
       <c r="G23">
-        <v>58732835000000.0</v>
+        <v>867626000000.0</v>
       </c>
       <c r="H23">
-        <v>57872412000000.0</v>
+        <v>999942000000.0</v>
       </c>
       <c r="I23">
-        <v>60487487000000.0</v>
+        <v>908171000000.0</v>
       </c>
       <c r="J23">
-        <v>58336089000000.0</v>
+        <v>905512000000.0</v>
       </c>
       <c r="K23">
-        <v>54822181000000.0</v>
+        <v>834549000000.0</v>
       </c>
       <c r="L23">
-        <v>53920521000000.0</v>
+        <v>902958000000.0</v>
       </c>
       <c r="M23">
-        <v>52640734000000.0</v>
+        <v>795224000000.0</v>
       </c>
       <c r="N23">
-        <v>51014155000000.0</v>
+        <v>735297000000.0</v>
       </c>
       <c r="O23">
-        <v>51499424000000.0</v>
+        <v>674742000000.0</v>
       </c>
       <c r="P23">
-        <v>48994215000000.0</v>
+        <v>618597000000.0</v>
       </c>
       <c r="Q23">
-        <v>47780374000000.0</v>
+        <v>599279000000.0</v>
       </c>
       <c r="R23">
-        <v>45955866000000.0</v>
+        <v>484511000000.0</v>
       </c>
       <c r="S23">
-        <v>43801571000000.0</v>
+        <v>417940000000.0</v>
       </c>
       <c r="T23">
-        <v>41266849000000.0</v>
+        <v>449389000000.0</v>
       </c>
       <c r="U23">
-        <v>40666380000000.0</v>
+        <v>481564000000.0</v>
       </c>
       <c r="V23">
-        <v>40053044000000.0</v>
+        <v>462010000000.0</v>
       </c>
       <c r="W23">
-        <v>38053939000000.0</v>
+        <v>464336000000.0</v>
       </c>
       <c r="X23">
-        <v>39411352000000.0</v>
+        <v>516299000000.0</v>
       </c>
       <c r="Y23">
-        <v>36118896000000.0</v>
+        <v>441644000000.0</v>
       </c>
       <c r="Z23">
-        <v>38260154000000.0</v>
+        <v>467876000000.0</v>
       </c>
       <c r="AA23">
-        <v>36936262000000.0</v>
+        <v>522627000000.0</v>
       </c>
       <c r="AB23">
-        <v>39065823000000.0</v>
+        <v>626636000000.0</v>
       </c>
       <c r="AC23">
-        <v>37114722000000.0</v>
+        <v>537373000000.0</v>
       </c>
       <c r="AD23">
-        <v>31682518000000.0</v>
+        <v>468854000000.0</v>
       </c>
       <c r="AE23">
-        <v>29631693000000.0</v>
+        <v>437651000000.0</v>
       </c>
       <c r="AF23">
-        <v>28879204000000.0</v>
+        <v>439315000000.0</v>
       </c>
       <c r="AG23">
-        <v>27961844000000.0</v>
+        <v>474844000000.0</v>
       </c>
       <c r="AH23">
-        <v>28185185000000.0</v>
+        <v>403606000000.0</v>
       </c>
       <c r="AI23">
-        <v>27086504000000.0</v>
+        <v>387080000000.0</v>
       </c>
       <c r="AJ23">
-        <v>26375289000000.0</v>
+        <v>383387000000.0</v>
       </c>
       <c r="AK23">
-        <v>24128010000000.0</v>
+        <v>419538000000.0</v>
       </c>
       <c r="AL23">
-        <v>24404090000000.0</v>
+        <v>427389000000.0</v>
       </c>
       <c r="AM23">
-        <v>22630634000000.0</v>
+        <v>378369000000.0</v>
       </c>
       <c r="AN23">
-        <v>21237019000000.0</v>
+        <v>420099000000.0</v>
       </c>
       <c r="AO23">
-        <v>20795594000000.0</v>
+        <v>373034000000.0</v>
       </c>
       <c r="AP23">
-        <v>21141374000000.0</v>
+        <v>374678000000.0</v>
       </c>
       <c r="AQ23">
-        <v>20019523000000.0</v>
+        <v>395664000000.0</v>
       </c>
       <c r="AR23">
-        <v>19328046000000.0</v>
+        <v>330687000000.0</v>
       </c>
       <c r="AS23">
-        <v>18216332000000.0</v>
+        <v>375815000000.0</v>
       </c>
       <c r="AT23">
-        <v>18089235000000.0</v>
+        <v>341049000000.0</v>
       </c>
       <c r="AU23">
-        <v>16432776000000.0</v>
+        <v>325509000000.0</v>
       </c>
       <c r="AV23">
-        <v>8289330000000.0</v>
+        <v>587511000000.0</v>
       </c>
       <c r="AW23">
-        <v>8315416000000.0</v>
+        <v>283178000000.0</v>
       </c>
       <c r="AX23">
-        <v>8239068000000.0</v>
+        <v>276927000000.0</v>
       </c>
       <c r="AY23">
-        <v>8230842000000.0</v>
+        <v>268289000000.0</v>
       </c>
       <c r="AZ23">
-        <v>7997603000000.0</v>
+        <v>239836000000.0</v>
       </c>
       <c r="BA23">
-        <v>7223077000000.0</v>
+        <v>221261000000.0</v>
       </c>
       <c r="BB23">
-        <v>7067156000000.0</v>
+        <v>224209000000.0</v>
       </c>
       <c r="BC23">
-        <v>7621309000000.0</v>
+        <v>209886000000.0</v>
       </c>
       <c r="BD23">
-        <v>5985348000000.0</v>
+        <v>178030000000.0</v>
       </c>
       <c r="BE23">
-        <v>5496533000000.0</v>
-[...1 lines deleted...]
-      <c r="BF23"/>
+        <v>186948000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>150649000000.0</v>
+      </c>
       <c r="BG23">
-        <v>5085762000000.0</v>
-[...2 lines deleted...]
-      <c r="BI23"/>
+        <v>161194000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>157116000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>117849000000.0</v>
+      </c>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...13 lines deleted...]
-      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...160 lines deleted...]
-      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
-[...7 lines deleted...]
-      </c>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
-[...25 lines deleted...]
-      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>164</v>
+      </c>
+      <c r="B25">
+        <v>35105000000.0</v>
+      </c>
+      <c r="C25">
+        <v>26173000000.0</v>
+      </c>
       <c r="D25">
-        <v>6217639000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27490000000.0</v>
+      </c>
+      <c r="E25"/>
       <c r="F25">
-        <v>2798868000000.0</v>
+        <v>31629000000.0</v>
       </c>
       <c r="G25">
-        <v>3285852000000.0</v>
+        <v>35479000000.0</v>
       </c>
       <c r="H25">
-        <v>5464407000000.0</v>
-[...3 lines deleted...]
-      <c r="K25"/>
+        <v>35670000000.0</v>
+      </c>
+      <c r="I25">
+        <v>35197000000.0</v>
+      </c>
+      <c r="J25">
+        <v>34713000000.0</v>
+      </c>
+      <c r="K25">
+        <v>36346000000.0</v>
+      </c>
       <c r="L25">
-        <v>4581612000000.0</v>
+        <v>36301000000.0</v>
       </c>
       <c r="M25">
-        <v>5221300000000.0</v>
+        <v>36442000000.0</v>
       </c>
       <c r="N25">
-        <v>3007386000000.0</v>
+        <v>36097000000.0</v>
       </c>
       <c r="O25">
-        <v>3722248000000.0</v>
+        <v>30626000000.0</v>
       </c>
       <c r="P25">
-        <v>10884709000000.0</v>
+        <v>36299000000.0</v>
       </c>
       <c r="Q25">
-        <v>4484623000000.0</v>
+        <v>35530000000.0</v>
       </c>
       <c r="R25">
-        <v>2901892000000.0</v>
+        <v>33954000000.0</v>
       </c>
       <c r="S25">
-        <v>1453616000000.0</v>
+        <v>31795000000.0</v>
       </c>
       <c r="T25">
-        <v>1475608000000.0</v>
+        <v>27121000000.0</v>
       </c>
       <c r="U25">
-        <v>1495403000000.0</v>
+        <v>29545000000.0</v>
       </c>
       <c r="V25">
-        <v>2152500000000.0</v>
+        <v>29515000000.0</v>
       </c>
       <c r="W25">
-        <v>2046889000000.0</v>
+        <v>30440000000.0</v>
       </c>
       <c r="X25">
-        <v>2196400000000.0</v>
+        <v>60000000000.0</v>
       </c>
       <c r="Y25">
-        <v>2427650000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>17750000000.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -7643,553 +19130,615 @@
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
     </row>
     <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...82 lines deleted...]
-      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
     </row>
     <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
-      <c r="D27"/>
+      <c r="C27">
+        <v>3008000000.0</v>
+      </c>
+      <c r="D27">
+        <v>6397000000.0</v>
+      </c>
       <c r="E27"/>
-      <c r="F27"/>
-[...18 lines deleted...]
-      <c r="Y27"/>
+      <c r="F27">
+        <v>2292000000.0</v>
+      </c>
+      <c r="G27">
+        <v>3540000000.0</v>
+      </c>
+      <c r="H27">
+        <v>5391000000.0</v>
+      </c>
+      <c r="I27">
+        <v>3541000000.0</v>
+      </c>
+      <c r="J27">
+        <v>3626000000.0</v>
+      </c>
+      <c r="K27">
+        <v>3523000000.0</v>
+      </c>
+      <c r="L27">
+        <v>2319000000.0</v>
+      </c>
+      <c r="M27">
+        <v>6445000000.0</v>
+      </c>
+      <c r="N27">
+        <v>3956000000.0</v>
+      </c>
+      <c r="O27">
+        <v>3358000000.0</v>
+      </c>
+      <c r="P27">
+        <v>7097000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>3846000000.0</v>
+      </c>
+      <c r="R27">
+        <v>3856000000.0</v>
+      </c>
+      <c r="S27">
+        <v>3184000000.0</v>
+      </c>
+      <c r="T27">
+        <v>6101000000.0</v>
+      </c>
+      <c r="U27">
+        <v>2731000000.0</v>
+      </c>
+      <c r="V27">
+        <v>3189000000.0</v>
+      </c>
+      <c r="W27">
+        <v>2392000000.0</v>
+      </c>
+      <c r="X27">
+        <v>5564000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2552000000.0</v>
+      </c>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27"/>
-[...26 lines deleted...]
-      <c r="BC27"/>
+      <c r="AB27">
+        <v>4871000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1821000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1860000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>2155000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>4989000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1381000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1243000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>2654000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>4263000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>2577000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>4513000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>2788000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>71000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>2845000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>6788000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>4525000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>7726000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>5743000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>3826000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>3807000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>12623000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>4510000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>5246000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>4015000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>6026000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>7191000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>4568000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>3670000000.0</v>
+      </c>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27"/>
-      <c r="BG27"/>
+      <c r="BF27">
+        <v>6087000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>6087000000.0</v>
+      </c>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
     </row>
     <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="B28">
-        <v>1702163000000.0</v>
+        <v>123406000000.0</v>
       </c>
       <c r="C28">
-        <v>1796213000000.0</v>
+        <v>70635000000.0</v>
       </c>
       <c r="D28">
-        <v>6621277000000.0</v>
+        <v>126466000000.0</v>
       </c>
       <c r="E28">
-        <v>7822773000000.0</v>
+        <v>118518000000.0</v>
       </c>
       <c r="F28">
-        <v>7379332000000.0</v>
+        <v>361387000000.0</v>
       </c>
       <c r="G28">
-        <v>7323738000000.0</v>
+        <v>62002000000.0</v>
       </c>
       <c r="H28">
-        <v>5336197000000.0</v>
+        <v>77134000000.0</v>
       </c>
       <c r="I28">
-        <v>5744306000000.0</v>
+        <v>45757000000.0</v>
       </c>
       <c r="J28">
-        <v>8066052000000.0</v>
+        <v>88978000000.0</v>
       </c>
       <c r="K28">
-        <v>7882786000000.0</v>
+        <v>58058000000.0</v>
       </c>
       <c r="L28">
-        <v>7592693000000.0</v>
+        <v>143949000000.0</v>
       </c>
       <c r="M28">
-        <v>7825513000000.0</v>
+        <v>63491000000.0</v>
       </c>
       <c r="N28">
-        <v>7405604000000.0</v>
+        <v>69973000000.0</v>
       </c>
       <c r="O28">
-        <v>7326864000000.0</v>
+        <v>48000000000.0</v>
       </c>
       <c r="P28">
-        <v>6479804000000.0</v>
+        <v>64495000000.0</v>
       </c>
       <c r="Q28">
-        <v>5198874000000.0</v>
+        <v>73534000000.0</v>
       </c>
       <c r="R28">
-        <v>2643665000000.0</v>
+        <v>68456000000.0</v>
       </c>
       <c r="S28">
-        <v>5044215000000.0</v>
+        <v>124808000000.0</v>
       </c>
       <c r="T28">
-        <v>5539064000000.0</v>
+        <v>67730000000.0</v>
       </c>
       <c r="U28">
-        <v>6576025000000.0</v>
+        <v>53303000000.0</v>
       </c>
       <c r="V28">
-        <v>7861753000000.0</v>
+        <v>57097000000.0</v>
       </c>
       <c r="W28">
-        <v>8164693000000.0</v>
+        <v>107104000000.0</v>
       </c>
       <c r="X28">
-        <v>7121442000000.0</v>
+        <v>63888000000.0</v>
       </c>
       <c r="Y28">
-        <v>6224981000000.0</v>
+        <v>49712000000.0</v>
       </c>
       <c r="Z28">
-        <v>5437165000000.0</v>
+        <v>8658000000.0</v>
       </c>
       <c r="AA28">
-        <v>2688194000000.0</v>
+        <v>114001000000.0</v>
       </c>
       <c r="AB28">
-        <v>1002319000000.0</v>
+        <v>64058000000.0</v>
       </c>
       <c r="AC28">
-        <v>2367967000000.0</v>
+        <v>48884000000.0</v>
       </c>
       <c r="AD28">
-        <v>1698625000000.0</v>
+        <v>50513000000.0</v>
       </c>
       <c r="AE28">
-        <v>1925130000000.0</v>
+        <v>97262000000.0</v>
       </c>
       <c r="AF28">
-        <v>1573038000000.0</v>
+        <v>101277000000.0</v>
       </c>
       <c r="AG28">
-        <v>1108401000000.0</v>
+        <v>34792000000.0</v>
       </c>
       <c r="AH28">
-        <v>-1117942000000.0</v>
+        <v>19890000000.0</v>
       </c>
       <c r="AI28">
-        <v>-1141321000000.0</v>
+        <v>45373000000.0</v>
       </c>
       <c r="AJ28">
-        <v>-2672419000000.0</v>
+        <v>26655000000.0</v>
       </c>
       <c r="AK28">
-        <v>-742061000000.0</v>
+        <v>57411000000.0</v>
       </c>
       <c r="AL28">
-        <v>126820000000.0</v>
+        <v>40136000000.0</v>
       </c>
       <c r="AM28">
-        <v>-165010000000.0</v>
+        <v>51967000000.0</v>
       </c>
       <c r="AN28">
-        <v>-859439000000.0</v>
+        <v>35620000000.0</v>
       </c>
       <c r="AO28">
-        <v>-791269000000.0</v>
+        <v>54010000000.0</v>
       </c>
       <c r="AP28">
-        <v>-1790965000000.0</v>
+        <v>46342000000.0</v>
       </c>
       <c r="AQ28">
-        <v>-1557800000000.0</v>
+        <v>49513000000.0</v>
       </c>
       <c r="AR28">
-        <v>-986388000000.0</v>
+        <v>44329000000.0</v>
       </c>
       <c r="AS28">
-        <v>-498889000000.0</v>
+        <v>48112000000.0</v>
       </c>
       <c r="AT28">
-        <v>-553703000000.0</v>
+        <v>46354000000.0</v>
       </c>
       <c r="AU28">
-        <v>-1249043000000.0</v>
+        <v>42428000000.0</v>
       </c>
       <c r="AV28">
-        <v>-576594000000.0</v>
+        <v>32052000000.0</v>
       </c>
       <c r="AW28">
-        <v>-770127000000.0</v>
+        <v>30729000000.0</v>
       </c>
       <c r="AX28">
-        <v>-754306000000.0</v>
+        <v>26285000000.0</v>
       </c>
       <c r="AY28">
-        <v>-905417000000.0</v>
+        <v>25405000000.0</v>
       </c>
       <c r="AZ28">
-        <v>-804241000000.0</v>
+        <v>25795000000.0</v>
       </c>
       <c r="BA28">
-        <v>-267491000000.0</v>
+        <v>20962000000.0</v>
       </c>
       <c r="BB28">
-        <v>-494142000000.0</v>
+        <v>23567000000.0</v>
       </c>
       <c r="BC28">
-        <v>-1322700000000.0</v>
+        <v>19391000000.0</v>
       </c>
       <c r="BD28">
-        <v>-508172000000.0</v>
+        <v>53031000000.0</v>
       </c>
       <c r="BE28">
-        <v>-651104000000.0</v>
-[...1 lines deleted...]
-      <c r="BF28"/>
+        <v>43615000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>63504000000.0</v>
+      </c>
       <c r="BG28">
-        <v>-1078542000000.0</v>
-[...2 lines deleted...]
-      <c r="BI28"/>
+        <v>16803000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>35145000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>41556000000.0</v>
+      </c>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
     </row>
     <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="B29">
-        <v>20407224000000.0</v>
+        <v>-390773000000.0</v>
       </c>
       <c r="C29">
-        <v>21552160000000.0</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>30384000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-2185000000.0</v>
+      </c>
       <c r="E29">
-        <v>26567223000000.0</v>
+        <v>-23129000000.0</v>
       </c>
       <c r="F29">
-        <v>24674659000000.0</v>
+        <v>-22058000000.0</v>
       </c>
       <c r="G29">
-        <v>25269185000000.0</v>
+        <v>49780000000.0</v>
       </c>
       <c r="H29">
-        <v>22377939000000.0</v>
+        <v>16264000000.0</v>
       </c>
       <c r="I29">
-        <v>24988488000000.0</v>
+        <v>42099000000.0</v>
       </c>
       <c r="J29">
-        <v>24580612000000.0</v>
+        <v>58175000000.0</v>
       </c>
       <c r="K29">
-        <v>22168417000000.0</v>
+        <v>48216000000.0</v>
       </c>
       <c r="L29">
-        <v>21985629000000.0</v>
+        <v>37709000000.0</v>
       </c>
       <c r="M29">
-        <v>21984408000000.0</v>
+        <v>53767000000.0</v>
       </c>
       <c r="N29">
-        <v>21944581000000.0</v>
+        <v>55490000000.0</v>
       </c>
       <c r="O29">
-        <v>21765363000000.0</v>
+        <v>63271000000.0</v>
       </c>
       <c r="P29">
-        <v>20530229000000.0</v>
+        <v>52927000000.0</v>
       </c>
       <c r="Q29">
-        <v>18825445000000.0</v>
+        <v>60802000000.0</v>
       </c>
       <c r="R29">
-        <v>16359184000000.0</v>
+        <v>69019000000.0</v>
       </c>
       <c r="S29">
-        <v>18198391000000.0</v>
+        <v>70136000000.0</v>
       </c>
       <c r="T29">
-        <v>17257962000000.0</v>
+        <v>59247000000.0</v>
       </c>
       <c r="U29">
-        <v>16897039000000.0</v>
+        <v>39279000000.0</v>
       </c>
       <c r="V29">
-        <v>17623773000000.0</v>
+        <v>44846000000.0</v>
       </c>
       <c r="W29">
-        <v>18129471000000.0</v>
+        <v>48110000000.0</v>
       </c>
       <c r="X29">
-        <v>18178657000000.0</v>
+        <v>29861000000.0</v>
       </c>
       <c r="Y29">
-        <v>16457566000000.0</v>
+        <v>43672000000.0</v>
       </c>
       <c r="Z29">
-        <v>16476269000000.0</v>
-[...5 lines deleted...]
-      <c r="AE29"/>
+        <v>41723000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>40797000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>21700000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>42725000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>56723000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>51927000000.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -8197,5259 +19746,729 @@
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
     </row>
     <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>169</v>
       </c>
       <c r="B30">
-        <v>217027000000.0</v>
+        <v>310094000000.0</v>
       </c>
       <c r="C30">
-        <v>217165000000.0</v>
+        <v>276524000000.0</v>
       </c>
       <c r="D30">
-        <v>245806000000.0</v>
+        <v>552385000000.0</v>
       </c>
       <c r="E30">
-        <v>231115000000.0</v>
+        <v>343073000000.0</v>
       </c>
       <c r="F30">
-        <v>1583639000000.0</v>
+        <v>577661000000.0</v>
       </c>
       <c r="G30">
-        <v>1560293000000.0</v>
+        <v>294879000000.0</v>
       </c>
       <c r="H30">
-        <v>286966000000.0</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>424502000000.0</v>
+      </c>
+      <c r="I30">
+        <v>360818000000.0</v>
+      </c>
       <c r="J30">
-        <v>918218000000.0</v>
+        <v>304325000000.0</v>
       </c>
       <c r="K30">
-        <v>1024930000000.0</v>
+        <v>249543000000.0</v>
       </c>
       <c r="L30">
-        <v>1086494000000.0</v>
+        <v>269463000000.0</v>
       </c>
       <c r="M30">
-        <v>1309161000000.0</v>
+        <v>250572000000.0</v>
       </c>
       <c r="N30">
-        <v>752132000000.0</v>
+        <v>249338000000.0</v>
       </c>
       <c r="O30">
-        <v>914547000000.0</v>
+        <v>217736000000.0</v>
       </c>
       <c r="P30">
-        <v>705418000000.0</v>
+        <v>261987000000.0</v>
       </c>
       <c r="Q30">
-        <v>696248000000.0</v>
+        <v>329668000000.0</v>
       </c>
       <c r="R30">
-        <v>583759000000.0</v>
+        <v>253518000000.0</v>
       </c>
       <c r="S30">
-        <v>145747000000.0</v>
+        <v>210123000000.0</v>
       </c>
       <c r="T30">
-        <v>718735000000.0</v>
+        <v>230498000000.0</v>
       </c>
       <c r="U30">
-        <v>783718000000.0</v>
+        <v>242950000000.0</v>
       </c>
       <c r="V30">
-        <v>494133000000.0</v>
+        <v>216868000000.0</v>
       </c>
       <c r="W30">
-        <v>583870000000.0</v>
+        <v>214209000000.0</v>
       </c>
       <c r="X30">
-        <v>653061000000.0</v>
+        <v>242404000000.0</v>
       </c>
       <c r="Y30">
-        <v>512245000000.0</v>
+        <v>173560000000.0</v>
       </c>
       <c r="Z30">
-        <v>584678000000.0</v>
+        <v>177135000000.0</v>
       </c>
       <c r="AA30">
-        <v>459499000000.0</v>
+        <v>177132000000.0</v>
       </c>
       <c r="AB30">
-        <v>438981000000.0</v>
+        <v>228069000000.0</v>
       </c>
       <c r="AC30">
-        <v>406110000000.0</v>
+        <v>165240000000.0</v>
       </c>
       <c r="AD30">
-        <v>286309000000.0</v>
+        <v>171676000000.0</v>
       </c>
       <c r="AE30">
-        <v>258505000000.0</v>
+        <v>179621000000.0</v>
       </c>
       <c r="AF30">
-        <v>384511000000.0</v>
+        <v>189378000000.0</v>
       </c>
       <c r="AG30">
-        <v>297202000000.0</v>
+        <v>245701000000.0</v>
       </c>
       <c r="AH30">
-        <v>346592000000.0</v>
+        <v>175743000000.0</v>
       </c>
       <c r="AI30">
-        <v>422824000000.0</v>
+        <v>169163000000.0</v>
       </c>
       <c r="AJ30">
-        <v>96242000000.0</v>
+        <v>164659000000.0</v>
       </c>
       <c r="AK30">
-        <v>112557000000.0</v>
-[...1 lines deleted...]
-      <c r="AL30"/>
+        <v>209154000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>191060000000.0</v>
+      </c>
       <c r="AM30">
-        <v>97180000000.0</v>
+        <v>140015000000.0</v>
       </c>
       <c r="AN30">
-        <v>103803000000.0</v>
+        <v>199671000000.0</v>
       </c>
       <c r="AO30">
-        <v>101031000000.0</v>
+        <v>154185000000.0</v>
       </c>
       <c r="AP30">
-        <v>99833000000.0</v>
+        <v>167749000000.0</v>
       </c>
       <c r="AQ30">
-        <v>83218000000.0</v>
+        <v>173394000000.0</v>
       </c>
       <c r="AR30">
-        <v>88823000000.0</v>
+        <v>138157000000.0</v>
       </c>
       <c r="AS30">
-        <v>80756000000.0</v>
-[...1 lines deleted...]
-      <c r="AT30"/>
+        <v>192120000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>135815000000.0</v>
+      </c>
       <c r="AU30">
-        <v>73081000000.0</v>
+        <v>127874000000.0</v>
       </c>
       <c r="AV30">
-        <v>63507000000.0</v>
+        <v>-104245000000.0</v>
       </c>
       <c r="AW30">
-        <v>63270000000.0</v>
+        <v>101256000000.0</v>
       </c>
       <c r="AX30">
-        <v>63309000000.0</v>
+        <v>106058000000.0</v>
       </c>
       <c r="AY30">
-        <v>10628000000.0</v>
+        <v>101562000000.0</v>
       </c>
       <c r="AZ30">
-        <v>64532000000.0</v>
+        <v>89058000000.0</v>
       </c>
       <c r="BA30">
-        <v>62231000000.0</v>
+        <v>95328000000.0</v>
       </c>
       <c r="BB30">
-        <v>61766000000.0</v>
+        <v>105582000000.0</v>
       </c>
       <c r="BC30">
-        <v>59568000000.0</v>
-[...3 lines deleted...]
-      <c r="BF30"/>
+        <v>87293000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>60484000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>100992000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>78021000000.0</v>
+      </c>
       <c r="BG30">
-        <v>40609000000.0</v>
-[...2 lines deleted...]
-      <c r="BI30"/>
+        <v>67824000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>75622000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>48090000000.0</v>
+      </c>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
     </row>
     <row r="31" spans="1:79">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31"/>
+      <c r="E31">
+        <v>175000000.0</v>
+      </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31"/>
-[...2 lines deleted...]
-      <c r="N31"/>
+      <c r="K31">
+        <v>199367000000.0</v>
+      </c>
+      <c r="L31">
+        <v>207272000000.0</v>
+      </c>
+      <c r="M31">
+        <v>208266000000.0</v>
+      </c>
+      <c r="N31">
+        <v>230057000000.0</v>
+      </c>
       <c r="O31">
-        <v>8180069000000.0</v>
+        <v>-442189000000.0</v>
       </c>
       <c r="P31">
-        <v>7923614000000.0</v>
+        <v>-356610000000.0</v>
       </c>
       <c r="Q31">
-        <v>7738268000000.0</v>
+        <v>-269611000000.0</v>
       </c>
       <c r="R31">
-        <v>7541262000000.0</v>
+        <v>-230993000000.0</v>
       </c>
       <c r="S31">
-        <v>7498925000000.0</v>
+        <v>-207817000000.0</v>
       </c>
       <c r="T31">
-        <v>7058208000000.0</v>
+        <v>-218891000000.0</v>
       </c>
       <c r="U31">
-        <v>5758160000000.0</v>
+        <v>-238614000000.0</v>
       </c>
       <c r="V31">
-        <v>5594181000000.0</v>
+        <v>-245142000000.0</v>
       </c>
       <c r="W31">
-        <v>5494440000000.0</v>
+        <v>-250127000000.0</v>
       </c>
       <c r="X31">
-        <v>5363939000000.0</v>
+        <v>-273895000000.0</v>
       </c>
       <c r="Y31">
-        <v>5184848000000.0</v>
+        <v>-268084000000.0</v>
       </c>
       <c r="Z31">
-        <v>5143408000000.0</v>
+        <v>-290741000000.0</v>
       </c>
       <c r="AA31">
-        <v>5135472000000.0</v>
+        <v>-345495000000.0</v>
       </c>
       <c r="AB31">
-        <v>5050778000000.0</v>
+        <v>-398567000000.0</v>
       </c>
       <c r="AC31">
-        <v>4921240000000.0</v>
+        <v>-372133000000.0</v>
       </c>
       <c r="AD31">
-        <v>4782156000000.0</v>
+        <v>-297178000000.0</v>
       </c>
       <c r="AE31">
-        <v>4726363000000.0</v>
+        <v>-258030000000.0</v>
       </c>
       <c r="AF31">
-        <v>4573561000000.0</v>
-[...29 lines deleted...]
-      <c r="BI31"/>
+        <v>-249937000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-229143000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-227863000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-217917000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-218728000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-210384000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-236329000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-238354000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>5646000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-218849000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-206929000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-222270000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-192530000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-183695000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-205234000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-197635000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>483266000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-181922000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-170869000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-166727000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-150778000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-125933000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-118627000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-122593000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-117546000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-85956000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-72628000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-93370000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-81494000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-69759000000.0</v>
+      </c>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
     </row>
     <row r="32" spans="1:79">
       <c r="A32" t="s">
-        <v>53</v>
-[...4848 lines deleted...]
-      <c r="CA62"/>
+        <v>171</v>
+      </c>
+      <c r="B32">
+        <v>881727000000.0</v>
+      </c>
+      <c r="C32">
+        <v>971119000000.0</v>
+      </c>
+      <c r="D32">
+        <v>966260000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1020807000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1025926000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1071737000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1078407000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1075331000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1141405000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1033916000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1110230000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1003490000000.0</v>
+      </c>
+      <c r="N32">
+        <v>965354000000.0</v>
+      </c>
+      <c r="O32">
+        <v>937248000000.0</v>
+      </c>
+      <c r="P32">
+        <v>907549000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>849949000000.0</v>
+      </c>
+      <c r="R32">
+        <v>764653000000.0</v>
+      </c>
+      <c r="S32">
+        <v>711631000000.0</v>
+      </c>
+      <c r="T32">
+        <v>692418000000.0</v>
+      </c>
+      <c r="U32">
+        <v>650974000000.0</v>
+      </c>
+      <c r="V32">
+        <v>657303000000.0</v>
+      </c>
+      <c r="W32">
+        <v>671879000000.0</v>
+      </c>
+      <c r="X32">
+        <v>663650000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>653622000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>627796000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>695432000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>726323000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>701968000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>679119000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>635970000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>637211000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>609608000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>614664000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>578085000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>572168000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>546344000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>539890000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>545773000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>536289000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>495189000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>482196000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>469290000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>440935000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>438197000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>417918000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>438104000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>-426089000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>296584000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>283271000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>275915000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>275907000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>277035000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>257250000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>253095000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>228136000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>235274000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>177942000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>195836000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>180990000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>147742000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>144189386900.0</v>
+      </c>
+      <c r="BK32">
+        <v>134665613100.0</v>
+      </c>
+      <c r="BL32">
+        <v>134347170100.0</v>
+      </c>
+      <c r="BM32">
+        <v>119301000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>104760500000.0</v>
+      </c>
+      <c r="BO32">
+        <v>103540653400.0</v>
+      </c>
+      <c r="BP32">
+        <v>97753037900.0</v>
+      </c>
+      <c r="BQ32">
+        <v>78020031800.0</v>
+      </c>
+      <c r="BR32">
+        <v>87306117200.0</v>
+      </c>
+      <c r="BS32">
+        <v>83120851300.0</v>
+      </c>
+      <c r="BT32">
+        <v>67682921700.0</v>
+      </c>
+      <c r="BU32">
+        <v>63386661300.0</v>
+      </c>
+      <c r="BV32">
+        <v>58119013100.0</v>
+      </c>
+      <c r="BW32">
+        <v>51651599800.0</v>
+      </c>
+      <c r="BX32">
+        <v>46651576500.0</v>
+      </c>
+      <c r="BY32">
+        <v>41751940700.0</v>
+      </c>
+      <c r="BZ32">
+        <v>35896207900.0</v>
+      </c>
+      <c r="CA32">
+        <v>35364431100.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -13481,2295 +20500,2193 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="B2">
-        <v>3497545000000.0</v>
+        <v>4160354000000.0</v>
       </c>
       <c r="C2">
-        <v>2327203000000.0</v>
+        <v>4471247000000.0</v>
       </c>
       <c r="D2">
-        <v>2046118000000.0</v>
+        <v>4509557000000.0</v>
       </c>
       <c r="E2">
-        <v>1122294000000.0</v>
+        <v>3918428000000.0</v>
       </c>
       <c r="F2">
-        <v>952774000000.0</v>
+        <v>2739330000000.0</v>
       </c>
       <c r="G2">
-        <v>1178215000000.0</v>
+        <v>5326990000000.0</v>
       </c>
       <c r="H2">
-        <v>1325908000000.0</v>
+        <v>2999419000000.0</v>
       </c>
       <c r="I2">
-        <v>924860000000.0</v>
+        <v>3367809000000.0</v>
       </c>
       <c r="J2">
-        <v>903795000000.0</v>
+        <v>2221560000000.0</v>
       </c>
       <c r="K2">
-        <v>868476000000.0</v>
+        <v>2917675000000.0</v>
       </c>
       <c r="L2">
-        <v>779094000000.0</v>
+        <v>1942338000000.0</v>
       </c>
       <c r="M2">
-        <v>36252000000.0</v>
+        <v>833438000000.0</v>
       </c>
       <c r="N2">
-        <v>28111000000.0</v>
+        <v>1859912000000.0</v>
       </c>
       <c r="O2">
-        <v>369500000000.0</v>
+        <v>1191177000000.0</v>
       </c>
       <c r="P2">
-        <v>264902000000.0</v>
+        <v>534358000000.0</v>
       </c>
       <c r="Q2">
-        <v>181216000000.0</v>
-[...1 lines deleted...]
-      <c r="R2"/>
+        <v>417123000000.0</v>
+      </c>
+      <c r="R2">
+        <v>202665251632.0</v>
+      </c>
       <c r="S2">
-        <v>166218970880.0</v>
-[...1 lines deleted...]
-      <c r="T2"/>
+        <v>141444704485.0</v>
+      </c>
+      <c r="T2">
+        <v>141444704485.0</v>
+      </c>
       <c r="U2">
-        <v>128120347830.0</v>
+        <v>106145453445.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>176</v>
       </c>
       <c r="B3">
-        <v>87373000000.0</v>
+        <v>41766000000</v>
       </c>
       <c r="C3">
-        <v>141926000000.0</v>
+        <v>77375000000</v>
       </c>
       <c r="D3">
-        <v>139466000000.0</v>
+        <v>46661000000</v>
       </c>
       <c r="E3">
-        <v>137578000000.0</v>
+        <v>88270000000</v>
       </c>
       <c r="F3">
-        <v>116621000000.0</v>
+        <v>48059000000</v>
       </c>
       <c r="G3">
-        <v>113247000000.0</v>
+        <v>27054000000</v>
       </c>
       <c r="H3">
-        <v>72751000000.0</v>
+        <v>27822000000</v>
       </c>
       <c r="I3">
-        <v>67345000000.0</v>
+        <v>36083000000</v>
       </c>
       <c r="J3">
-        <v>63616000000.0</v>
+        <v>71147000000</v>
       </c>
       <c r="K3">
-        <v>54039000000.0</v>
+        <v>167226000000</v>
       </c>
       <c r="L3">
-        <v>47557000000.0</v>
+        <v>48134000000</v>
       </c>
       <c r="M3">
-        <v>9805000000.0</v>
+        <v>10194000000</v>
       </c>
       <c r="N3">
-        <v>9001000000.0</v>
+        <v>34478000000</v>
       </c>
       <c r="O3">
-        <v>9704000000.0</v>
+        <v>57877000000</v>
       </c>
       <c r="P3">
-        <v>7733000000.0</v>
+        <v>35475000000</v>
       </c>
       <c r="Q3">
-        <v>7296000000.0</v>
-[...6 lines deleted...]
-      <c r="W3"/>
+        <v>29765000000</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>7904918004</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>16872932519</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>143</v>
-[...48 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="B6">
-        <v>-971582000000.0</v>
+        <v>5673074000000.0</v>
       </c>
       <c r="C6">
-        <v>822811000000.0</v>
+        <v>-310893000000.0</v>
       </c>
       <c r="D6">
-        <v>1047567000000.0</v>
+        <v>-38310000000.0</v>
       </c>
       <c r="E6">
-        <v>1251033000000.0</v>
+        <v>591129000000.0</v>
       </c>
       <c r="F6">
-        <v>937271000000.0</v>
+        <v>1179098000000.0</v>
       </c>
       <c r="G6">
-        <v>805301000000.0</v>
+        <v>-2587660000000.0</v>
       </c>
       <c r="H6">
-        <v>745617000000.0</v>
+        <v>2327571000000.0</v>
       </c>
       <c r="I6">
-        <v>802068000000.0</v>
+        <v>-368390000000.0</v>
       </c>
       <c r="J6">
-        <v>659108000000.0</v>
+        <v>1146249000000.0</v>
       </c>
       <c r="K6">
-        <v>473528000000.0</v>
+        <v>-696115000000.0</v>
       </c>
       <c r="L6">
-        <v>409651000000.0</v>
+        <v>975337000000.0</v>
       </c>
       <c r="M6">
-        <v>198603000000.0</v>
+        <v>1108900000000.0</v>
       </c>
       <c r="N6">
-        <v>281624000000.0</v>
+        <v>-491328000000.0</v>
       </c>
       <c r="O6">
-        <v>170071000000.0</v>
+        <v>668735000000.0</v>
       </c>
       <c r="P6">
-        <v>129540000000.0</v>
+        <v>656819000000.0</v>
       </c>
       <c r="Q6">
-        <v>88900000000.0</v>
+        <v>117235000000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
-        <v>51115302538.0</v>
+        <v>61220547147.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
-        <v>55300018477.0</v>
+        <v>35299251040.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>145</v>
-[...13 lines deleted...]
-      <c r="N7"/>
+        <v>180</v>
+      </c>
+      <c r="B7">
+        <v>-901508000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-513335000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-66091000000.0</v>
+      </c>
+      <c r="E7">
+        <v>93754000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-71788000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-59775000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-37610000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2322908000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-160458000000.0</v>
+      </c>
+      <c r="K7">
+        <v>69697000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-82670000000.0</v>
+      </c>
+      <c r="M7">
+        <v>161229000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1310901000000.0</v>
+      </c>
       <c r="O7"/>
-      <c r="P7"/>
-      <c r="Q7"/>
+      <c r="P7">
+        <v>577937000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>39466727190.0</v>
+      </c>
       <c r="R7"/>
-      <c r="S7"/>
+      <c r="S7">
+        <v>107107151469.0</v>
+      </c>
       <c r="T7"/>
-      <c r="U7"/>
+      <c r="U7">
+        <v>22322240394.0</v>
+      </c>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>147</v>
-[...48 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
+      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>148</v>
-[...66 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>149</v>
-[...9 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11">
-        <v>252884000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F11">
-        <v>191482000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G11">
-        <v>156053000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H11">
-        <v>173075000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I11">
-        <v>196752000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J11">
-        <v>156767000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K11">
-        <v>109673000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
-        <v>96864000000.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>150</v>
-[...9 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12">
-        <v>1122294000000.0</v>
+        <v>864941000000.0</v>
       </c>
       <c r="F12">
-        <v>952774000000.0</v>
+        <v>179182000000.0</v>
       </c>
       <c r="G12">
-        <v>1178215000000.0</v>
+        <v>49313000000.0</v>
       </c>
       <c r="H12">
-        <v>1325908000000.0</v>
+        <v>-180983000000.0</v>
       </c>
       <c r="I12">
-        <v>924860000000.0</v>
+        <v>30334000000.0</v>
       </c>
       <c r="J12">
-        <v>903795000000.0</v>
+        <v>-23356000000.0</v>
       </c>
       <c r="K12">
-        <v>868476000000.0</v>
+        <v>-47239000000.0</v>
       </c>
       <c r="L12">
-        <v>779094000000.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>11455000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>151</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13">
-        <v>2958461000000.0</v>
+        <v>-6197548000000.0</v>
       </c>
       <c r="F13">
-        <v>2465956000000.0</v>
+        <v>-3877135000000.0</v>
       </c>
       <c r="G13">
-        <v>2425276000000.0</v>
+        <v>-3397228000000.0</v>
       </c>
       <c r="H13">
-        <v>2438993000000.0</v>
+        <v>-4183096000000.0</v>
       </c>
       <c r="I13">
-        <v>2214687000000.0</v>
+        <v>-3745614000000.0</v>
       </c>
       <c r="J13">
-        <v>1990350000000.0</v>
+        <v>-2524609000000.0</v>
       </c>
       <c r="K13">
-        <v>1773722000000.0</v>
-[...1 lines deleted...]
-      <c r="L13"/>
+        <v>-2412217000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-2573279000000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14"/>
-[...10 lines deleted...]
-      <c r="O14"/>
+      <c r="D14">
+        <v>139466000000.0</v>
+      </c>
+      <c r="E14">
+        <v>137578000000.0</v>
+      </c>
+      <c r="F14">
+        <v>116621000000.0</v>
+      </c>
+      <c r="G14">
+        <v>113247000000.0</v>
+      </c>
+      <c r="H14">
+        <v>72751000000.0</v>
+      </c>
+      <c r="I14">
+        <v>67345000000.0</v>
+      </c>
+      <c r="J14">
+        <v>63616000000.0</v>
+      </c>
+      <c r="K14">
+        <v>54039000000.0</v>
+      </c>
+      <c r="L14">
+        <v>47557000000.0</v>
+      </c>
+      <c r="M14">
+        <v>9805000000.0</v>
+      </c>
+      <c r="N14">
+        <v>15056000000.0</v>
+      </c>
+      <c r="O14">
+        <v>9704000000.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="B15">
-        <v>-1061363000000.0</v>
+        <v>117538000000.0</v>
       </c>
       <c r="C15">
-        <v>516131000000.0</v>
+        <v>235627000000.0</v>
       </c>
       <c r="D15">
-        <v>697864000000.0</v>
+        <v>192785000000.0</v>
       </c>
       <c r="E15">
-        <v>860571000000.0</v>
+        <v>158512000000.0</v>
       </c>
       <c r="F15">
-        <v>629168000000.0</v>
+        <v>65809000000.0</v>
       </c>
       <c r="G15">
-        <v>536001000000.0</v>
+        <v>85552000000.0</v>
       </c>
       <c r="H15">
-        <v>499791000000.0</v>
+        <v>98714000000.0</v>
       </c>
       <c r="I15">
-        <v>537971000000.0</v>
+        <v>98714000000.0</v>
       </c>
       <c r="J15">
-        <v>438725000000.0</v>
+        <v>53230000000.0</v>
       </c>
       <c r="K15">
-        <v>309816000000.0</v>
+        <v>40579000000.0</v>
       </c>
       <c r="L15">
-        <v>265230000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25360000000.0</v>
+      </c>
+      <c r="M15"/>
       <c r="N15">
-        <v>202085000000.0</v>
+        <v>41536000000.0</v>
       </c>
       <c r="O15">
-        <v>118843000000.0</v>
+        <v>25452000000.0</v>
       </c>
       <c r="P15">
-        <v>90043000000.0</v>
+        <v>20839000000.0</v>
       </c>
       <c r="Q15">
-        <v>59941000000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>13402000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>189</v>
+      </c>
+      <c r="B16">
+        <v>9833428000000.0</v>
+      </c>
       <c r="C16">
-        <v>516131000000.0</v>
+        <v>4160354000000.0</v>
       </c>
       <c r="D16">
-        <v>697864000000.0</v>
+        <v>4471247000000.0</v>
       </c>
       <c r="E16">
-        <v>860571000000.0</v>
+        <v>4509557000000.0</v>
       </c>
       <c r="F16">
-        <v>629168000000.0</v>
+        <v>3918428000000.0</v>
       </c>
       <c r="G16">
-        <v>536001000000.0</v>
+        <v>2739330000000.0</v>
       </c>
       <c r="H16">
-        <v>499791000000.0</v>
+        <v>5326990000000.0</v>
       </c>
       <c r="I16">
-        <v>537971000000.0</v>
+        <v>2999419000000.0</v>
       </c>
       <c r="J16">
-        <v>438725000000.0</v>
+        <v>3367809000000.0</v>
       </c>
       <c r="K16">
-        <v>309816000000.0</v>
+        <v>2221560000000.0</v>
       </c>
       <c r="L16">
-        <v>265230000000.0</v>
+        <v>2917675000000.0</v>
       </c>
       <c r="M16">
-        <v>138073000000.0</v>
+        <v>1942338000000.0</v>
       </c>
       <c r="N16">
-        <v>123665000000.0</v>
+        <v>1368584000000.0</v>
       </c>
       <c r="O16">
-        <v>118843000000.0</v>
+        <v>1859912000000.0</v>
       </c>
       <c r="P16">
-        <v>90043000000.0</v>
+        <v>1191177000000.0</v>
       </c>
       <c r="Q16">
-        <v>59940848000.0</v>
+        <v>534358000000.0</v>
       </c>
       <c r="R16">
-        <v>29599431000.0</v>
+        <v>416760540147.0</v>
       </c>
       <c r="S16">
-        <v>35645049000.0</v>
+        <v>202665251632.0</v>
       </c>
       <c r="T16">
-        <v>8941257000.0</v>
+        <v>141444704485.0</v>
       </c>
       <c r="U16">
-        <v>37657569000.0</v>
+        <v>141444704485.0</v>
       </c>
       <c r="V16">
-        <v>31603717000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>106145453445.0</v>
+      </c>
+      <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>155</v>
-[...33 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="B18">
-        <v>1637786000000.0</v>
+        <v>-37700000000.0</v>
       </c>
       <c r="C18">
-        <v>1771366000000.0</v>
+        <v>-1343765000000.0</v>
       </c>
       <c r="D18">
-        <v>1609260000000.0</v>
+        <v>-322855000000.0</v>
       </c>
       <c r="E18">
-        <v>1893430000000.0</v>
+        <v>-177143000000.0</v>
       </c>
       <c r="F18">
-        <v>1513182000000.0</v>
+        <v>2998669000000.0</v>
       </c>
       <c r="G18">
-        <v>1247061000000.0</v>
+        <v>-4919346000000.0</v>
       </c>
       <c r="H18">
-        <v>1113085000000.0</v>
+        <v>-361161000000.0</v>
       </c>
       <c r="I18">
-        <v>1289827000000.0</v>
+        <v>-4049745000000.0</v>
       </c>
       <c r="J18">
-        <v>1086555000000.0</v>
+        <v>480657000000.0</v>
       </c>
       <c r="K18">
-        <v>905246000000.0</v>
+        <v>-1038246000000.0</v>
       </c>
       <c r="L18">
-        <v>770669000000.0</v>
-[...5 lines deleted...]
-      <c r="Q18"/>
+        <v>754733000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-168760000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-263565000000.0</v>
+      </c>
+      <c r="O18">
+        <v>401253000000.0</v>
+      </c>
+      <c r="P18">
+        <v>659807000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>109200000000.0</v>
+      </c>
       <c r="R18"/>
-      <c r="S18"/>
+      <c r="S18">
+        <v>152118428638.0</v>
+      </c>
       <c r="T18"/>
-      <c r="U18"/>
+      <c r="U18">
+        <v>58526508540.0</v>
+      </c>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>157</v>
-[...11 lines deleted...]
-      <c r="L19"/>
+        <v>192</v>
+      </c>
+      <c r="B19">
+        <v>956075000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1102795000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1546747000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1385164000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-1147839000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-338143000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-456105000000.0</v>
+      </c>
+      <c r="I19">
+        <v>1068620000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-782049000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-846691000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-71736000000.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      <c r="G20"/>
+        <v>193</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>3061978000000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>266569000000.0</v>
+      </c>
+      <c r="F20">
+        <v>1428875000000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="B21">
-        <v>-1058955000000.0</v>
+        <v>-700000000000.0</v>
       </c>
       <c r="C21">
-        <v>680885000000.0</v>
+        <v>-762675000000.0</v>
       </c>
       <c r="D21">
-        <v>908101000000.0</v>
+        <v>165817000000.0</v>
       </c>
       <c r="E21">
-        <v>1113455000000.0</v>
+        <v>2311890000000.0</v>
       </c>
       <c r="F21">
-        <v>820650000000.0</v>
+        <v>-2031340000000.0</v>
       </c>
       <c r="G21">
-        <v>692054000000.0</v>
+        <v>2755000000000.0</v>
       </c>
       <c r="H21">
-        <v>672866000000.0</v>
+        <v>3243550000000.0</v>
       </c>
       <c r="I21">
-        <v>734723000000.0</v>
+        <v>2710275000000.0</v>
       </c>
       <c r="J21">
-        <v>595492000000.0</v>
+        <v>183700000000.0</v>
       </c>
       <c r="K21">
-        <v>419489000000.0</v>
+        <v>1062175000000.0</v>
       </c>
       <c r="L21">
-        <v>362094000000.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>317700000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>160</v>
-[...22 lines deleted...]
-      <c r="W22"/>
+        <v>154</v>
+      </c>
+      <c r="B22">
+        <v>-1061363000000.0</v>
+      </c>
+      <c r="C22">
+        <v>516131000000.0</v>
+      </c>
+      <c r="D22">
+        <v>697864000000.0</v>
+      </c>
+      <c r="E22">
+        <v>860571000000.0</v>
+      </c>
+      <c r="F22">
+        <v>629170000000.0</v>
+      </c>
+      <c r="G22">
+        <v>536001000000.0</v>
+      </c>
+      <c r="H22">
+        <v>499791000000.0</v>
+      </c>
+      <c r="I22">
+        <v>537971000000.0</v>
+      </c>
+      <c r="J22">
+        <v>438725000000.0</v>
+      </c>
+      <c r="K22">
+        <v>309816000000.0</v>
+      </c>
+      <c r="L22">
+        <v>265230000000.0</v>
+      </c>
+      <c r="M22">
+        <v>138073000000.0</v>
+      </c>
+      <c r="N22">
+        <v>123665000000.0</v>
+      </c>
+      <c r="O22">
+        <v>118843000000.0</v>
+      </c>
+      <c r="P22">
+        <v>90043000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>59940848049.0</v>
+      </c>
+      <c r="R22">
+        <v>29599431000.0</v>
+      </c>
+      <c r="S22">
+        <v>35645048983.0</v>
+      </c>
+      <c r="T22">
+        <v>8941257000.0</v>
+      </c>
+      <c r="U22">
+        <v>37657569164.0</v>
+      </c>
+      <c r="V22">
+        <v>31603717000.0</v>
+      </c>
+      <c r="W22">
+        <v>13092273000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>195</v>
       </c>
       <c r="B23">
-        <v>4411011000000.0</v>
+        <v>1923361000000.0</v>
       </c>
       <c r="C23">
-        <v>3648174000000.0</v>
+        <v>-5384000000.0</v>
       </c>
       <c r="D23">
-        <v>3028705000000.0</v>
+        <v>3443023000000.0</v>
       </c>
       <c r="E23">
-        <v>2147454000000.0</v>
+        <v>8476615000000.0</v>
       </c>
       <c r="F23">
-        <v>1840471000000.0</v>
+        <v>-4066000000.0</v>
       </c>
       <c r="G23">
-        <v>1948446000000.0</v>
+        <v>9668000000000.0</v>
       </c>
       <c r="H23">
-        <v>2063061000000.0</v>
+        <v>12736575000000.0</v>
       </c>
       <c r="I23">
-        <v>1704845000000.0</v>
+        <v>4457800000000.0</v>
       </c>
       <c r="J23">
-        <v>1608683000000.0</v>
+        <v>1628100000000.0</v>
       </c>
       <c r="K23">
-        <v>1563475000000.0</v>
+        <v>7207788000000.0</v>
       </c>
       <c r="L23">
-        <v>1373060000000.0</v>
+        <v>317700000000.0</v>
       </c>
       <c r="M23">
-        <v>240883000000.0</v>
+        <v>-229019000000.0</v>
       </c>
       <c r="N23">
-        <v>132615000000.0</v>
+        <v>243400000000.0</v>
       </c>
       <c r="O23">
-        <v>676821000000.0</v>
+        <v>-8829000000.0</v>
       </c>
       <c r="P23">
-        <v>476535000000.0</v>
+        <v>-4874000000.0</v>
       </c>
       <c r="Q23">
-        <v>365298000000.0</v>
+        <v>-421000000.0</v>
       </c>
       <c r="R23"/>
       <c r="S23">
-        <v>304915953241.0</v>
+        <v>-10503310976.0</v>
       </c>
       <c r="T23"/>
       <c r="U23">
-        <v>255658496479.0</v>
+        <v>-14970807500.0</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>162</v>
-[...14 lines deleted...]
-      <c r="O24"/>
+        <v>196</v>
+      </c>
+      <c r="B24">
+        <v>3652746000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-20412000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-4602000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-38307000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-16894000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-11041000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-5569000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-11811000000.0</v>
+      </c>
+      <c r="J24">
+        <v>-34949000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-71316000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-71736000000.0</v>
+      </c>
+      <c r="M24">
+        <v>1529000000.0</v>
+      </c>
+      <c r="N24">
+        <v>2533000000.0</v>
+      </c>
+      <c r="O24">
+        <v>3867000000.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>197</v>
       </c>
       <c r="B25">
-        <v>124484000000.0</v>
+        <v>1966937000000.0</v>
       </c>
       <c r="C25">
-        <v>141926000000.0</v>
+        <v>-1269186000000.0</v>
       </c>
       <c r="D25">
-        <v>139466000000.0</v>
+        <v>-276194000000.0</v>
       </c>
       <c r="E25">
-        <v>137578000000.0</v>
+        <v>-88873000000.0</v>
       </c>
       <c r="F25">
-        <v>116621000000.0</v>
+        <v>3046728000000.0</v>
       </c>
       <c r="G25">
-        <v>113247000000.0</v>
+        <v>-4892292000000.0</v>
       </c>
       <c r="H25">
-        <v>72751000000.0</v>
+        <v>-333339000000.0</v>
       </c>
       <c r="I25">
-        <v>67345000000.0</v>
+        <v>-4013662000000.0</v>
       </c>
       <c r="J25">
-        <v>63616000000.0</v>
-[...7 lines deleted...]
-      <c r="Q25"/>
+        <v>551804000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-871020000000.0</v>
+      </c>
+      <c r="L25">
+        <v>802867000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-306444000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-367808000000.0</v>
+      </c>
+      <c r="O25">
+        <v>330583000000.0</v>
+      </c>
+      <c r="P25">
+        <v>27302000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>99498272810.0</v>
+      </c>
       <c r="R25"/>
-      <c r="S25"/>
+      <c r="S25">
+        <v>17271146190.0</v>
+      </c>
       <c r="T25"/>
-      <c r="U25"/>
+      <c r="U25">
+        <v>53077200665.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>3061978000000.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>1428875000000.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26"/>
+      <c r="M26">
+        <v>-138380000000.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>165</v>
-[...48 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>200</v>
       </c>
       <c r="B28">
-        <v>394627000000.0</v>
+        <v>1105823000000.0</v>
       </c>
       <c r="C28">
-        <v>269927000000.0</v>
+        <v>2058292000000.0</v>
       </c>
       <c r="D28">
-        <v>252690000000.0</v>
+        <v>-26968000000.0</v>
       </c>
       <c r="E28">
-        <v>298499000000.0</v>
+        <v>2153378000000.0</v>
       </c>
       <c r="F28">
-        <v>225141000000.0</v>
+        <v>-672340000000.0</v>
       </c>
       <c r="G28">
-        <v>218943000000.0</v>
+        <v>2669448000000.0</v>
       </c>
       <c r="H28">
-        <v>204195000000.0</v>
+        <v>3144836000000.0</v>
       </c>
       <c r="I28">
-        <v>199796000000.0</v>
+        <v>2611561000000.0</v>
       </c>
       <c r="J28">
-        <v>201017000000.0</v>
+        <v>1447100000000.0</v>
       </c>
       <c r="K28">
-        <v>185485000000.0</v>
+        <v>1021596000000.0</v>
       </c>
       <c r="L28">
-        <v>181223000000.0</v>
+        <v>292340000000.0</v>
       </c>
       <c r="M28">
-        <v>50367000000.0</v>
+        <v>128150000000.0</v>
       </c>
       <c r="N28">
-        <v>52552000000.0</v>
+        <v>-116536000000.0</v>
       </c>
       <c r="O28">
-        <v>70891000000.0</v>
+        <v>261958000000.0</v>
       </c>
       <c r="P28">
-        <v>67886000000.0</v>
+        <v>219272000000.0</v>
       </c>
       <c r="Q28">
-        <v>47017000000.0</v>
+        <v>87501000000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
-        <v>77929914251.0</v>
+        <v>14953029024.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
-        <v>65546269429.0</v>
+        <v>-14970807500.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="B29">
-        <v>2408000000.0</v>
+        <v>4066000000.0</v>
       </c>
       <c r="C29">
-        <v>164754000000.0</v>
+        <v>-1266390000000.0</v>
       </c>
       <c r="D29">
-        <v>210237000000.0</v>
+        <v>-276194000000.0</v>
       </c>
       <c r="E29">
-        <v>252884000000.0</v>
+        <v>-88873000000.0</v>
       </c>
       <c r="F29">
-        <v>191482000000.0</v>
+        <v>3046728000000.0</v>
       </c>
       <c r="G29">
-        <v>156053000000.0</v>
+        <v>-4892292000000.0</v>
       </c>
       <c r="H29">
-        <v>173075000000.0</v>
+        <v>-333339000000.0</v>
       </c>
       <c r="I29">
-        <v>196752000000.0</v>
+        <v>-4013662000000.0</v>
       </c>
       <c r="J29">
-        <v>156767000000.0</v>
+        <v>551804000000.0</v>
       </c>
       <c r="K29">
-        <v>109673000000.0</v>
+        <v>-871020000000.0</v>
       </c>
       <c r="L29">
-        <v>96864000000.0</v>
-[...5 lines deleted...]
-      <c r="Q29"/>
+        <v>802867000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-158566000000.0</v>
+      </c>
+      <c r="N29">
+        <v>-229087000000.0</v>
+      </c>
+      <c r="O29">
+        <v>459130000000.0</v>
+      </c>
+      <c r="P29">
+        <v>695282000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>138965000000.0</v>
+      </c>
       <c r="R29"/>
-      <c r="S29"/>
+      <c r="S29">
+        <v>160023346642.0</v>
+      </c>
       <c r="T29"/>
-      <c r="U29"/>
+      <c r="U29">
+        <v>75399441059.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
       <c r="B30">
-        <v>913466000000.0</v>
+        <v>4563185000000.0</v>
       </c>
       <c r="C30">
-        <v>1320971000000.0</v>
+        <v>-1102795000000.0</v>
       </c>
       <c r="D30">
-        <v>982587000000.0</v>
+        <v>264852000000.0</v>
       </c>
       <c r="E30">
-        <v>1025160000000.0</v>
+        <v>-1473376000000.0</v>
       </c>
       <c r="F30">
-        <v>887697000000.0</v>
+        <v>-1195290000000.0</v>
       </c>
       <c r="G30">
-        <v>770231000000.0</v>
+        <v>-364816000000.0</v>
       </c>
       <c r="H30">
-        <v>737153000000.0</v>
+        <v>-483926000000.0</v>
       </c>
       <c r="I30">
-        <v>779985000000.0</v>
+        <v>1033711000000.0</v>
       </c>
       <c r="J30">
-        <v>704888000000.0</v>
+        <v>-852655000000.0</v>
       </c>
       <c r="K30">
-        <v>694999000000.0</v>
+        <v>-846691000000.0</v>
       </c>
       <c r="L30">
-        <v>593966000000.0</v>
+        <v>-119870000000.0</v>
       </c>
       <c r="M30">
-        <v>204631000000.0</v>
+        <v>-245978000000.0</v>
       </c>
       <c r="N30">
-        <v>104504000000.0</v>
+        <v>-242796000000.0</v>
       </c>
       <c r="O30">
-        <v>307321000000.0</v>
+        <v>-52353000000.0</v>
       </c>
       <c r="P30">
-        <v>211633000000.0</v>
+        <v>-257735000000.0</v>
       </c>
       <c r="Q30">
-        <v>184082000000.0</v>
+        <v>-109231000000.0</v>
       </c>
       <c r="R30"/>
       <c r="S30">
-        <v>138696982361.0</v>
+        <v>-113755828519.0</v>
       </c>
       <c r="T30"/>
       <c r="U30">
-        <v>127538148649.0</v>
+        <v>-25129382519.0</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
-    </row>
-[...128 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
         <v>20</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>172</v>
       </c>
       <c r="BZ1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="B2">
-        <v>557386000000.0</v>
+        <v>6485956000000.0</v>
       </c>
       <c r="C2">
-        <v>1492116000000.0</v>
+        <v>9833428000000.0</v>
       </c>
       <c r="D2">
-        <v>769012000000.0</v>
+        <v>6439234000000.0</v>
       </c>
       <c r="E2">
-        <v>541987000000.0</v>
+        <v>4990289000000.0</v>
       </c>
       <c r="F2">
-        <v>572747000000.0</v>
+        <v>3461821000000.0</v>
       </c>
       <c r="G2">
-        <v>575440000000.0</v>
+        <v>4160354000000.0</v>
       </c>
       <c r="H2">
-        <v>547353000000.0</v>
+        <v>3328189000000.0</v>
       </c>
       <c r="I2">
-        <v>601187000000.0</v>
+        <v>6522200000000.0</v>
       </c>
       <c r="J2">
-        <v>585006000000.0</v>
+        <v>5924818000000.0</v>
       </c>
       <c r="K2">
-        <v>633495000000.0</v>
+        <v>4471247000000.0</v>
       </c>
       <c r="L2">
-        <v>544652000000.0</v>
+        <v>4143125000000.0</v>
       </c>
       <c r="M2">
-        <v>485959000000.0</v>
+        <v>4046323000000.0</v>
       </c>
       <c r="N2">
-        <v>457006000000.0</v>
+        <v>4602285000000.0</v>
       </c>
       <c r="O2">
-        <v>356610000000.0</v>
+        <v>4509557000000.0</v>
       </c>
       <c r="P2">
-        <v>269611000000.0</v>
+        <v>4397971000000.0</v>
       </c>
       <c r="Q2">
-        <v>230993000000.0</v>
+        <v>4137090000000.0</v>
       </c>
       <c r="R2">
-        <v>207817000000.0</v>
+        <v>4434808000000.0</v>
       </c>
       <c r="S2">
-        <v>218891000000.0</v>
+        <v>3918428000000.0</v>
       </c>
       <c r="T2">
-        <v>238614000000.0</v>
+        <v>2936463000000.0</v>
       </c>
       <c r="U2">
-        <v>245142000000.0</v>
+        <v>2832205000000.0</v>
       </c>
       <c r="V2">
-        <v>250127000000.0</v>
+        <v>2443139000000.0</v>
       </c>
       <c r="W2">
-        <v>273895000000.0</v>
+        <v>2739330000000.0</v>
       </c>
       <c r="X2">
-        <v>268084000000.0</v>
+        <v>3900251000000.0</v>
       </c>
       <c r="Y2">
-        <v>290741000000.0</v>
+        <v>3246797000000.0</v>
       </c>
       <c r="Z2">
-        <v>345495000000.0</v>
+        <v>4086587000000.0</v>
       </c>
       <c r="AA2">
-        <v>398567000000.0</v>
+        <v>5326990000000.0</v>
       </c>
       <c r="AB2">
-        <v>372133000000.0</v>
+        <v>7527324000000.0</v>
       </c>
       <c r="AC2">
-        <v>297178000000.0</v>
+        <v>6629495000000.0</v>
       </c>
       <c r="AD2">
-        <v>258030000000.0</v>
+        <v>3177685000000.0</v>
       </c>
       <c r="AE2">
-        <v>249937000000.0</v>
+        <v>2999419000000.0</v>
       </c>
       <c r="AF2">
-        <v>229143000000.0</v>
+        <v>2779268000000.0</v>
       </c>
       <c r="AG2">
-        <v>227863000000.0</v>
+        <v>2371877000000.0</v>
       </c>
       <c r="AH2">
-        <v>217917000000.0</v>
+        <v>3376855000000.0</v>
       </c>
       <c r="AI2">
-        <v>218728000000.0</v>
+        <v>3367809000000.0</v>
       </c>
       <c r="AJ2">
-        <v>210384000000.0</v>
+        <v>4327034000000.0</v>
       </c>
       <c r="AK2">
-        <v>236329000000.0</v>
+        <v>2383704000000.0</v>
       </c>
       <c r="AL2">
-        <v>238354000000.0</v>
+        <v>3179484000000.0</v>
       </c>
       <c r="AM2">
-        <v>220428000000.0</v>
+        <v>2221560000000.0</v>
       </c>
       <c r="AN2">
-        <v>218849000000.0</v>
+        <v>2527764000000.0</v>
       </c>
       <c r="AO2">
-        <v>206929000000.0</v>
+        <v>2383262000000.0</v>
       </c>
       <c r="AP2">
-        <v>222270000000.0</v>
+        <v>3465897000000.0</v>
       </c>
       <c r="AQ2">
-        <v>192530000000.0</v>
+        <v>2917675000000.0</v>
       </c>
       <c r="AR2">
-        <v>183695000000.0</v>
+        <v>2022557000000.0</v>
       </c>
       <c r="AS2">
-        <v>205234000000.0</v>
+        <v>1469041000000.0</v>
       </c>
       <c r="AT2">
-        <v>197635000000.0</v>
+        <v>2748833000000.0</v>
       </c>
       <c r="AU2">
-        <v>-483266000000.0</v>
+        <v>1869269000000.0</v>
       </c>
       <c r="AV2">
-        <v>181922000000.0</v>
+        <v>1034872000000.0</v>
       </c>
       <c r="AW2">
-        <v>170869000000.0</v>
+        <v>1229972000000.0</v>
       </c>
       <c r="AX2">
-        <v>166727000000.0</v>
+        <v>1218912000000.0</v>
       </c>
       <c r="AY2">
-        <v>150778000000.0</v>
+        <v>1368584000000.0</v>
       </c>
       <c r="AZ2">
-        <v>125933000000.0</v>
+        <v>1334031000000.0</v>
       </c>
       <c r="BA2">
-        <v>118627000000.0</v>
+        <v>806428000000.0</v>
       </c>
       <c r="BB2">
-        <v>122593000000.0</v>
+        <v>1032756000000.0</v>
       </c>
       <c r="BC2">
-        <v>117546000000.0</v>
+        <v>1859912000000.0</v>
       </c>
       <c r="BD2">
-        <v>85956000000.0</v>
+        <v>804541000000.0</v>
       </c>
       <c r="BE2">
-        <v>72628000000.0</v>
+        <v>751137000000.0</v>
       </c>
       <c r="BF2">
-        <v>93370000000.0</v>
+        <v>790990000000.0</v>
       </c>
       <c r="BG2">
-        <v>81494000000.0</v>
+        <v>1191177000000.0</v>
       </c>
       <c r="BH2">
-        <v>69759000000.0</v>
-[...1 lines deleted...]
-      <c r="BI2"/>
+        <v>871079000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>677968000000.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
     </row>
     <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>176</v>
       </c>
       <c r="B3">
-        <v>19238000000.0</v>
+        <v>3293000000</v>
       </c>
       <c r="C3">
-        <v>27490000000.0</v>
-[...1 lines deleted...]
-      <c r="D3"/>
+        <v>5058000000</v>
+      </c>
+      <c r="D3">
+        <v>28871000000</v>
+      </c>
       <c r="E3">
-        <v>31629000000.0</v>
+        <v>9251000000</v>
       </c>
       <c r="F3">
-        <v>35479000000.0</v>
+        <v>3351000000</v>
       </c>
       <c r="G3">
-        <v>35670000000.0</v>
+        <v>871000000</v>
       </c>
       <c r="H3">
-        <v>35197000000.0</v>
+        <v>48564000000</v>
       </c>
       <c r="I3">
-        <v>34713000000.0</v>
+        <v>5275000000</v>
       </c>
       <c r="J3">
-        <v>36346000000.0</v>
+        <v>11507000000</v>
       </c>
       <c r="K3">
-        <v>36301000000.0</v>
+        <v>8894000000</v>
       </c>
       <c r="L3">
-        <v>36442000000.0</v>
+        <v>32866000000</v>
       </c>
       <c r="M3">
-        <v>36097000000.0</v>
+        <v>8090000000</v>
       </c>
       <c r="N3">
-        <v>30626000000.0</v>
+        <v>3052000000</v>
       </c>
       <c r="O3">
-        <v>36299000000.0</v>
+        <v>2653000000</v>
       </c>
       <c r="P3">
-        <v>35530000000.0</v>
+        <v>50486000000</v>
       </c>
       <c r="Q3">
-        <v>33954000000.0</v>
+        <v>5812000000</v>
       </c>
       <c r="R3">
-        <v>31795000000.0</v>
+        <v>16493000000</v>
       </c>
       <c r="S3">
-        <v>27121000000.0</v>
+        <v>15479000000</v>
       </c>
       <c r="T3">
-        <v>29545000000.0</v>
+        <v>35810000000</v>
       </c>
       <c r="U3">
-        <v>29515000000.0</v>
+        <v>6569000000</v>
       </c>
       <c r="V3">
-        <v>30440000000.0</v>
+        <v>1409000000</v>
       </c>
       <c r="W3">
-        <v>60000000000.0</v>
+        <v>12443000000</v>
       </c>
       <c r="X3">
-        <v>17750000000.0</v>
-[...2 lines deleted...]
-      <c r="Z3"/>
+        <v>18101000000</v>
+      </c>
+      <c r="Y3">
+        <v>35429000000</v>
+      </c>
+      <c r="Z3">
+        <v>35112000000</v>
+      </c>
       <c r="AA3">
-        <v>19726000000.0</v>
+        <v>8964000000</v>
       </c>
       <c r="AB3">
-        <v>17125000000.0</v>
+        <v>11275000000</v>
       </c>
       <c r="AC3">
-        <v>17957000000.0</v>
+        <v>3665000000</v>
       </c>
       <c r="AD3">
-        <v>17943000000.0</v>
+        <v>1917000000</v>
       </c>
       <c r="AE3">
-        <v>14961000000.0</v>
+        <v>10965000000</v>
       </c>
       <c r="AF3">
-        <v>16805000000.0</v>
+        <v>18161000000</v>
       </c>
       <c r="AG3">
-        <v>17457000000.0</v>
+        <v>400000000</v>
       </c>
       <c r="AH3">
-        <v>17418000000.0</v>
+        <v>5690000000</v>
       </c>
       <c r="AI3">
-        <v>17611000000.0</v>
+        <v>6650000000</v>
       </c>
       <c r="AJ3">
-        <v>16729000000.0</v>
+        <v>16664000000</v>
       </c>
       <c r="AK3">
-        <v>16753000000.0</v>
+        <v>53555000000</v>
       </c>
       <c r="AL3">
-        <v>12523000000.0</v>
+        <v>64165000000</v>
       </c>
       <c r="AM3">
-        <v>26300000000.0</v>
+        <v>8383000000</v>
       </c>
       <c r="AN3">
-        <v>10272000000.0</v>
+        <v>18594000000</v>
       </c>
       <c r="AO3">
-        <v>9061000000.0</v>
+        <v>24855000000</v>
       </c>
       <c r="AP3">
-        <v>8406000000.0</v>
+        <v>68798000000</v>
       </c>
       <c r="AQ3">
-        <v>9196000000.0</v>
+        <v>54979000000</v>
       </c>
       <c r="AR3">
-        <v>15460000000.0</v>
+        <v>43538000000</v>
       </c>
       <c r="AS3">
-        <v>15610000000.0</v>
+        <v>3647000000</v>
       </c>
       <c r="AT3">
-        <v>7291000000.0</v>
+        <v>75761000000</v>
       </c>
       <c r="AU3">
-        <v>-3136000000.0</v>
+        <v>12264000000</v>
       </c>
       <c r="AV3">
-        <v>4307000000.0</v>
+        <v>5647000000</v>
       </c>
       <c r="AW3">
-        <v>4359000000.0</v>
+        <v>8189000000</v>
       </c>
       <c r="AX3">
-        <v>4275000000.0</v>
+        <v>3826000000</v>
       </c>
       <c r="AY3">
-        <v>4203000000.0</v>
+        <v>3826000000</v>
       </c>
       <c r="AZ3">
-        <v>3973000000.0</v>
+        <v>4934000000</v>
       </c>
       <c r="BA3">
-        <v>3957000000.0</v>
+        <v>5895000000</v>
       </c>
       <c r="BB3">
-        <v>2923000000.0</v>
-[...3 lines deleted...]
-      <c r="BE3"/>
+        <v>13872000000</v>
+      </c>
+      <c r="BC3">
+        <v>9777000000</v>
+      </c>
+      <c r="BD3">
+        <v>26789000000</v>
+      </c>
+      <c r="BE3">
+        <v>1000000</v>
+      </c>
       <c r="BF3">
-        <v>2527000000.0</v>
-[...20 lines deleted...]
-      <c r="BZ3"/>
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>20027000000</v>
+      </c>
+      <c r="BI3">
+        <v>679000000</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15807,517 +22724,487 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...58 lines deleted...]
-      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...82 lines deleted...]
-      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="B6">
-        <v>156447000000.0</v>
+        <v>-1879963000000.0</v>
       </c>
       <c r="C6">
-        <v>-1078241000000.0</v>
+        <v>-3347472000000.0</v>
       </c>
       <c r="D6">
-        <v>-91278000000.0</v>
+        <v>3394194000000.0</v>
       </c>
       <c r="E6">
-        <v>-62093000000.0</v>
+        <v>2278880000000.0</v>
       </c>
       <c r="F6">
-        <v>239590000000.0</v>
+        <v>1528468000000.0</v>
       </c>
       <c r="G6">
-        <v>114135000000.0</v>
+        <v>-698533000000.0</v>
       </c>
       <c r="H6">
-        <v>202357000000.0</v>
+        <v>832165000000.0</v>
       </c>
       <c r="I6">
-        <v>270606000000.0</v>
+        <v>-3194011000000.0</v>
       </c>
       <c r="J6">
-        <v>235713000000.0</v>
+        <v>597382000000.0</v>
       </c>
       <c r="K6">
-        <v>243573000000.0</v>
+        <v>1453571000000.0</v>
       </c>
       <c r="L6">
-        <v>244708000000.0</v>
+        <v>328122000000.0</v>
       </c>
       <c r="M6">
-        <v>266154000000.0</v>
+        <v>96802000000.0</v>
       </c>
       <c r="N6">
-        <v>293132000000.0</v>
+        <v>-555962000000.0</v>
       </c>
       <c r="O6">
-        <v>325251000000.0</v>
+        <v>92728000000.0</v>
       </c>
       <c r="P6">
-        <v>286200000000.0</v>
+        <v>111586000000.0</v>
       </c>
       <c r="Q6">
-        <v>314096000000.0</v>
+        <v>260881000000.0</v>
       </c>
       <c r="R6">
-        <v>325486000000.0</v>
+        <v>-297718000000.0</v>
       </c>
       <c r="S6">
-        <v>270150000000.0</v>
+        <v>516380000000.0</v>
       </c>
       <c r="T6">
-        <v>198955000000.0</v>
+        <v>981965000000.0</v>
       </c>
       <c r="U6">
-        <v>224808000000.0</v>
+        <v>104258000000.0</v>
       </c>
       <c r="V6">
-        <v>237983000000.0</v>
+        <v>389066000000.0</v>
       </c>
       <c r="W6">
-        <v>207351000000.0</v>
+        <v>-243576000000.0</v>
       </c>
       <c r="X6">
-        <v>229728000000.0</v>
+        <v>-1160921000000.0</v>
       </c>
       <c r="Y6">
-        <v>159920000000.0</v>
+        <v>653454000000.0</v>
       </c>
       <c r="Z6">
-        <v>172805000000.0</v>
+        <v>-839790000000.0</v>
       </c>
       <c r="AA6">
-        <v>119413000000.0</v>
+        <v>-1240403000000.0</v>
       </c>
       <c r="AB6">
-        <v>181720000000.0</v>
+        <v>-2200334000000.0</v>
       </c>
       <c r="AC6">
-        <v>228222000000.0</v>
+        <v>897829000000.0</v>
       </c>
       <c r="AD6">
-        <v>216262000000.0</v>
+        <v>3451810000000.0</v>
       </c>
       <c r="AE6">
-        <v>212857000000.0</v>
+        <v>178266000000.0</v>
       </c>
       <c r="AF6">
-        <v>151569000000.0</v>
+        <v>220151000000.0</v>
       </c>
       <c r="AG6">
-        <v>228515000000.0</v>
+        <v>407391000000.0</v>
       </c>
       <c r="AH6">
-        <v>208423000000.0</v>
+        <v>-1004978000000.0</v>
       </c>
       <c r="AI6">
-        <v>206392000000.0</v>
+        <v>9046000000.0</v>
       </c>
       <c r="AJ6">
-        <v>143535000000.0</v>
+        <v>-959225000000.0</v>
       </c>
       <c r="AK6">
-        <v>129254000000.0</v>
+        <v>1943330000000.0</v>
       </c>
       <c r="AL6">
-        <v>179927000000.0</v>
+        <v>-795780000000.0</v>
       </c>
       <c r="AM6">
-        <v>142490000000.0</v>
+        <v>957924000000.0</v>
       </c>
       <c r="AN6">
-        <v>132427000000.0</v>
+        <v>-306204000000.0</v>
       </c>
       <c r="AO6">
-        <v>116579000000.0</v>
+        <v>144502000000.0</v>
       </c>
       <c r="AP6">
-        <v>82032000000.0</v>
+        <v>-1082635000000.0</v>
       </c>
       <c r="AQ6">
-        <v>119444000000.0</v>
+        <v>548222000000.0</v>
       </c>
       <c r="AR6">
-        <v>77842000000.0</v>
+        <v>895118000000.0</v>
       </c>
       <c r="AS6">
-        <v>92479000000.0</v>
+        <v>553516000000.0</v>
       </c>
       <c r="AT6">
-        <v>119886000000.0</v>
+        <v>-1279792000000.0</v>
       </c>
       <c r="AU6">
-        <v>158286000000.0</v>
+        <v>879564000000.0</v>
       </c>
       <c r="AV6">
-        <v>17713000000.0</v>
+        <v>907466000000.0</v>
       </c>
       <c r="AW6">
-        <v>10703000000.0</v>
+        <v>-195100000000.0</v>
       </c>
       <c r="AX6">
-        <v>11901000000.0</v>
+        <v>11060000000.0</v>
       </c>
       <c r="AY6">
-        <v>40274000000.0</v>
+        <v>-149672000000.0</v>
       </c>
       <c r="AZ6">
-        <v>59747000000.0</v>
+        <v>34553000000.0</v>
       </c>
       <c r="BA6">
-        <v>36998000000.0</v>
+        <v>527603000000.0</v>
       </c>
       <c r="BB6">
-        <v>46132000000.0</v>
+        <v>-226328000000.0</v>
       </c>
       <c r="BC6">
-        <v>50106000000.0</v>
+        <v>-827156000000.0</v>
       </c>
       <c r="BD6">
-        <v>48326000000.0</v>
+        <v>1055371000000.0</v>
       </c>
       <c r="BE6">
-        <v>27293000000.0</v>
+        <v>53404000000.0</v>
       </c>
       <c r="BF6">
-        <v>37169000000.0</v>
+        <v>-39853000000.0</v>
       </c>
       <c r="BG6">
-        <v>23874000000.0</v>
+        <v>-400187000000.0</v>
       </c>
       <c r="BH6">
-        <v>29893000000.0</v>
-[...1 lines deleted...]
-      <c r="BI6"/>
+        <v>320098000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>193111000000.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-      <c r="I7"/>
+        <v>180</v>
+      </c>
+      <c r="B7">
+        <v>-339432000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-117482000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-347495000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-793322000000.0</v>
+      </c>
+      <c r="F7">
+        <v>381945000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-142636000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-261273000000.0</v>
+      </c>
+      <c r="I7">
+        <v>80279000000.0</v>
+      </c>
       <c r="J7"/>
-      <c r="K7"/>
-[...16 lines deleted...]
-      <c r="AB7"/>
+      <c r="K7">
+        <v>-465461000000.0</v>
+      </c>
+      <c r="L7">
+        <v>30442000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-32574000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-194557000000.0</v>
+      </c>
+      <c r="O7">
+        <v>130598000000.0</v>
+      </c>
+      <c r="P7">
+        <v>182285000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-144083000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-21126000000.0</v>
+      </c>
+      <c r="S7">
+        <v>2071539000000.0</v>
+      </c>
+      <c r="T7">
+        <v>1798100000000.0</v>
+      </c>
+      <c r="U7">
+        <v>1253259000000.0</v>
+      </c>
+      <c r="V7">
+        <v>1788175000000.0</v>
+      </c>
+      <c r="W7">
+        <v>1304404000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-5917132000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-2093093000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-4046412000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-3175346000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1262265000000.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>-760172000000.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>-411033000000.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-      <c r="AT7"/>
+      <c r="AT7">
+        <v>-1793476000000.0</v>
+      </c>
       <c r="AU7"/>
-      <c r="AV7"/>
-[...1 lines deleted...]
-      <c r="AX7"/>
+      <c r="AV7">
+        <v>-83941000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>83161000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>1207571000000.0</v>
+      </c>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-      <c r="BE7"/>
+      <c r="BE7">
+        <v>-2154000000.0</v>
+      </c>
       <c r="BF7"/>
       <c r="BG7"/>
-      <c r="BH7"/>
-      <c r="BI7"/>
+      <c r="BH7">
+        <v>288562000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>120404000000.0</v>
+      </c>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16355,6724 +23242,51 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>147</v>
-[...4317 lines deleted...]
-      <c r="A10" t="s">
         <v>182</v>
-      </c>
-[...2352 lines deleted...]
-        <v>181</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23106,54 +23320,55 @@
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -23187,69 +23402,68 @@
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -23263,864 +23477,874 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>243912000000.0</v>
       </c>
       <c r="O12">
+        <v>243912000000.0</v>
+      </c>
+      <c r="P12">
         <v>720046000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>126655000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>220100000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-201860000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-41392000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>100504000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>116661000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3410000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-69310000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>58622000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38096000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21905000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-333979000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65951000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-313437000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>400482000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-54784000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-512019000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-932440000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1374950000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2344585000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1545573000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1316349000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-914344000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-724393000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-922049000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-67732000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2093093000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1450437000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2686840000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-342564000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1091272000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1835914000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-913346000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-760172000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-729945000000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>35657000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35197000000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>36346000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36301000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36442000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36097000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30626000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>36299000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35530000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33954000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31795000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27121000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29545000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29515000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30440000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60000000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17750000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12825000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12535000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19726000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17125000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17957000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17943000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14961000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16805000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17457000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18122000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17611000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16729000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>16753000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12523000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26300000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10272000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9061000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8406000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9196000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15460000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15610000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7291000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2601000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4307000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4359000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4275000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4203000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3973000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3957000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2923000000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>2527000000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117538000000.0</v>
       </c>
       <c r="E15">
         <v>117538000000.0</v>
       </c>
       <c r="F15">
         <v>117538000000.0</v>
       </c>
       <c r="G15">
+        <v>117538000000.0</v>
+      </c>
+      <c r="H15">
         <v>171365000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>64262000000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>64262000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192785000000.0</v>
       </c>
       <c r="M15">
         <v>192785000000.0</v>
       </c>
       <c r="N15">
+        <v>192785000000.0</v>
+      </c>
+      <c r="O15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158512000000.0</v>
       </c>
       <c r="P15">
         <v>158512000000.0</v>
       </c>
       <c r="Q15">
         <v>158512000000.0</v>
       </c>
       <c r="R15">
         <v>158512000000.0</v>
       </c>
       <c r="S15">
         <v>158512000000.0</v>
       </c>
       <c r="T15">
         <v>158512000000.0</v>
       </c>
       <c r="U15">
-        <v>65809000000.0</v>
+        <v>158512000000.0</v>
       </c>
       <c r="V15">
         <v>65809000000.0</v>
       </c>
       <c r="W15">
         <v>65809000000.0</v>
       </c>
       <c r="X15">
         <v>65809000000.0</v>
       </c>
       <c r="Y15">
-        <v>85552000000.0</v>
+        <v>65809000000.0</v>
       </c>
       <c r="Z15">
         <v>85552000000.0</v>
       </c>
       <c r="AA15">
-        <v>98714000000.0</v>
+        <v>85552000000.0</v>
       </c>
       <c r="AB15">
         <v>98714000000.0</v>
       </c>
       <c r="AC15">
         <v>98714000000.0</v>
       </c>
       <c r="AD15">
         <v>98714000000.0</v>
       </c>
       <c r="AE15">
+        <v>98714000000.0</v>
+      </c>
+      <c r="AF15">
         <v>8498000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8497000000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>30000000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>40579000000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>7000000.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>3672000000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>1000000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>4605993000000.0</v>
+      </c>
+      <c r="C16">
         <v>6485956000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9833428000000.0</v>
       </c>
       <c r="D16">
         <v>9833428000000.0</v>
       </c>
       <c r="E16">
+        <v>9833428000000.0</v>
+      </c>
+      <c r="F16">
         <v>4990289000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3461821000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4160354000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3328189000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6522200000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5924818000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4471247000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4143125000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4046323000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4602285000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4509557000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4397971000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4137090000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4434808000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3918428000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2936463000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2832205000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2495754000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2739330000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3900251000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3246797000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4086587000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5326990000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7527324000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6629495000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3177685000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2999419000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2779268000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2371877000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3376855000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3367809000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4327034000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2383704000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3179484000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2221560000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2527764000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2383262000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3465897000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2917675000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2022557000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1469041000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2748833000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1942338000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1034872000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1229972000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1218912000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1368584000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1334031000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>806428000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1032756000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1859912000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>804541000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>751137000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>790990000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1191177000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>871079000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>677968000000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24154,426 +24378,433 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>108962000000.0</v>
+      </c>
+      <c r="C18">
         <v>-86128000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>219855000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-682445000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-522005000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-409687000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-714636000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>296791000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>569253000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1070290000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>169619000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31534000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1167322000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1410118000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1413850000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1429145000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2624797000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2462949000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>668475000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-184893000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>860663000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1641691000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1065386000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-407241000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-599719000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2917552000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1874930000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1264582000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-864831000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>684943000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-901630000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1142977000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2030931000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>43715000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-942720000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>518747000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-425507000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1258517000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-729462000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6159000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1627061000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1312118000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2212736000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>549879000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1703234000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-304648000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>119869000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-192852000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>47979000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-155050000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>214044000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>358460000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-80677000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-755392000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>731579000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>50301000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2526000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-347014000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>298488000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>158833000000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19">
+        <v>496687000000.0</v>
+      </c>
+      <c r="C19">
         <v>-85974000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>966512000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>100922000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>469821000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-811258000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-389141000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-387010000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>484614000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>63614000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>255697000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1382408000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1327949000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1697538000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>159688000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>215368000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-62682000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-336156000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>61220000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>411153000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1284056000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>158309000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-559982000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-101844000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>165374000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>21871000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>95832000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-130187000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-471442000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>577004000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>32697000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>5384000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>266569000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -24587,1096 +24818,1113 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>15650000000.0</v>
+      </c>
+      <c r="C21">
         <v>-3488650000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1227900000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1946200000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-642000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2480860000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2749450000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2588700000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>395235000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1530335000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2270214000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1883894000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>386535000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-934375000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-882750000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-600750000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-254225000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1550125000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-52675000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1511775000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-358550000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-466250000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4543625000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-475275000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>572180000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1411595000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
+        <v>487265000000.0</v>
+      </c>
+      <c r="C22">
         <v>106825000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1076056000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-67974000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-71664000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>154331000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>62201000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>125061000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>177718000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>151151000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>169563000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>154499000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>174567000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>199235000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>236025000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>189868000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>211123000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>223555000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>183782000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>130131000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>150447000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>164808000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>117490000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>168306000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>118197000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>132008000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>77987000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>121870000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>153542000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>146392000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>146497000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>92516000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>147410000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>151548000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>117832000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>98523000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>78132000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>144238000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>71071000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>100734000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>87785000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>50226000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>41662000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>48458000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>74231000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>100879000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>116693000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13363000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1030000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6987000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>26239000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>41161000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24324000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>31941000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31450000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>41529000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17078000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>28786000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14202000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>25281000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>35652404700.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14907595300.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>15217161100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15125000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>14799500000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11965272500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11885380100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4378182900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6134240300.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11714196200.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13608589200.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5873141800.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10920241500.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7590797200.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7219536100.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3503556600.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6348953800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>-3205495000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1377617000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1592087000000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23"/>
+      <c r="E23">
+        <v>2698486000000.0</v>
+      </c>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-5384000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2078608000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2992332000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>484614000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>707479000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>853687000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2198935000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1174753000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4064520000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1928795000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-158512000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3920306000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4066000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1162306000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1443800000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>65809000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4613300000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2334980000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-85552000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10224863000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2138292000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1133170000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-98714000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4690450000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-229971000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3997989000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-98713000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1376750000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>276600000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2107415000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-53260000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7207788000000.0</v>
       </c>
       <c r="AM23">
         <v>7207788000000.0</v>
       </c>
       <c r="AN23">
+        <v>7207788000000.0</v>
+      </c>
+      <c r="AO23">
         <v>28625000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>819475000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-394825000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-25360000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>65875000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>245480000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>653700000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25454000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-16728000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-25447000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1552000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7344000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>163248000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-45208000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-81541000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-8829000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-25462000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-4874000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>34853000000.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B24">
+        <v>704143000000.0</v>
+      </c>
+      <c r="C24">
         <v>1691416000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2016814000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>795159000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-549000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>561551000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-490021000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-6930000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2610000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-925623000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-944000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1601000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1829000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-15623000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10151000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12536000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7944000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1419000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-782000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-4847000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5218000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-306000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5517000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>165374000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3467000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1170000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-572000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-360000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>539939000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>132300000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>353220000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>369000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3323077000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>16196000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>55424000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-71316000000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>178399000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>149729000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>491000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>203000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>156540000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>181000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1674000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>444000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1531955000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>292000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-31241000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2317000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-222262000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>35532000000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>-35578000000.0</v>
+      </c>
+      <c r="C25">
         <v>-70413000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1672277000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>188102000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-900599000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-266180000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-502657000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>61529000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>580760000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1061396000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-33821000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-23444000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1154267000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1407465000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1464336000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1423333000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2608304000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2478428000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>704285000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-178324000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>862072000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1654134000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1047285000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-557868000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-564607000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2908588000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1863655000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1268247000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-862914000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>695908000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1044927000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1144267000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2036291000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>50365000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-926056000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>457050000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-361342000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1266900000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-710868000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>31014000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1558263000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1367097000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2169198000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>553526000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1717314000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-292384000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8823000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-202333000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>46416000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-151224000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>188536000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>319221000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-95086000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-780479000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>726918000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10927000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-19604000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-378327000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>29953000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13827000000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>3061978000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3056594000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1428875000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1162306000000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>614110000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-138380000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25710,641 +25958,651 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-3189845000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4866267000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>193752000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1922186000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1946200000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-759538000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2309495000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2976983000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>403632000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2030353000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>987646000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-135450000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-343929000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>172244000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>395235000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1530335000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2111702000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1883894000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>649038000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>227931000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-882750000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-600750000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-254225000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1550125000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-138227000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1511775000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-358550000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-466250000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4444911000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-46200000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>563682000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1420092000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>617787000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>583656000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2126165000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-471935000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7207788000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1058296000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-8075000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>395425000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-424050000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-68610000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>65875000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>33595000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>261480000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>153604000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-25447000000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-71328000000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>-45208000000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>291171000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1253000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-26715000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1245000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>243872000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1254000000.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>112255000000.0</v>
+      </c>
+      <c r="C29">
         <v>-81070000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>248726000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-673194000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-518654000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-408816000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-666072000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>302066000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>580760000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1061396000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>202485000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-23444000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1170374000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1407465000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1464336000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1423333000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2608304000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2478428000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>704285000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-178324000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>862072000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1654134000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1047285000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-371812000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-564607000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2908588000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1863655000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1268247000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-862914000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>695908000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-883469000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1144267000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-2036291000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>50365000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-926056000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>572302000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-361342000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1266900000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-710868000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>31014000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1558263000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1367097000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2169198000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>553526000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1627473000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-292384000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>125516000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-184663000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>51805000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-151224000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>218978000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>364355000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-66805000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-745615000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>758368000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>50302000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2526000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-347014000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>318515000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>159512000000.0</v>
       </c>
-      <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>1197626000000.0</v>
+      </c>
+      <c r="C30">
         <v>1599865000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2951716000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>199953000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100922000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>469821000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-811258000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-519094000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-387010000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>484614000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-862009000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>255697000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1382408000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1327949000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1747985000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>153879000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>198884000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-78154000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-371358000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54651000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>409744000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1296960000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>140589000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-524859000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-136956000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>156410000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21871000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>95832000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-130187000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-471442000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>539939000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>131565000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>413526000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-51319000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-616825000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35649000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>37497000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-308976000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-653632000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>121563000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80203000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-394825000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1205471000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-65885000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>241018000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>910468000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-221802000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16728000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-9000000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1552000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-210188000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>163248000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-114315000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-81541000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5832000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4355000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10612000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-51928000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-242289000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>34853000000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>