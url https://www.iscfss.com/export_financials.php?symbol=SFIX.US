--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -939,51 +942,51 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>89243000.0</v>
+        <v>93432000.0</v>
       </c>
       <c r="C2">
         <v>97665000.0</v>
       </c>
       <c r="D2">
         <v>99317000.0</v>
       </c>
       <c r="E2">
         <v>143934000.0</v>
       </c>
       <c r="F2">
         <v>73499000.0</v>
       </c>
       <c r="G2">
         <v>85177000.0</v>
       </c>
       <c r="H2">
         <v>90883000.0</v>
       </c>
       <c r="I2">
         <v>79782000.0</v>
       </c>
       <c r="J2">
         <v>44238000.0</v>
       </c>
@@ -1016,51 +1019,51 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>-434000.0</v>
       </c>
       <c r="C5">
         <v>-335000.0</v>
       </c>
       <c r="D5">
         <v>527000.0</v>
       </c>
       <c r="E5">
         <v>-3527000.0</v>
       </c>
       <c r="F5">
-        <v>3411000.0</v>
+        <v>3410999.0</v>
       </c>
       <c r="G5">
         <v>2728000.0</v>
       </c>
       <c r="H5">
         <v>-187000.0</v>
       </c>
       <c r="I5">
         <v>-481585000.0</v>
       </c>
       <c r="J5">
         <v>-10659000.0</v>
       </c>
       <c r="K5">
         <v>-4246000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
@@ -1932,86 +1935,86 @@
       </c>
       <c r="F38">
         <v>32786000.0</v>
       </c>
       <c r="G38">
         <v>5038000.0</v>
       </c>
       <c r="H38">
         <v>25402000.0</v>
       </c>
       <c r="I38">
         <v>30410000.0</v>
       </c>
       <c r="J38">
         <v>32710000.0</v>
       </c>
       <c r="K38">
         <v>24177000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>19549000.0</v>
+        <v>20649000.0</v>
       </c>
       <c r="C39">
         <v>21239000.0</v>
       </c>
       <c r="D39">
         <v>30687000.0</v>
       </c>
       <c r="E39">
-        <v>39456000.0</v>
+        <v>78612000.0</v>
       </c>
       <c r="F39">
-        <v>50512000.0</v>
+        <v>101024000.0</v>
       </c>
       <c r="G39">
         <v>87725000.0</v>
       </c>
       <c r="H39">
         <v>99960000.0</v>
       </c>
       <c r="I39">
         <v>34398000.0</v>
       </c>
       <c r="J39">
         <v>19562000.0</v>
       </c>
       <c r="K39">
         <v>11976000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>62864000.0</v>
+        <v>81427000.0</v>
       </c>
       <c r="C40">
         <v>63642000.0</v>
       </c>
       <c r="D40">
         <v>83170000.0</v>
       </c>
       <c r="E40">
         <v>72031000.0</v>
       </c>
       <c r="F40">
         <v>89887000.0</v>
       </c>
       <c r="G40">
         <v>58119000.0</v>
       </c>
       <c r="H40">
         <v>72795000.0</v>
       </c>
       <c r="I40">
         <v>46514000.0</v>
       </c>
       <c r="J40">
         <v>78828000.0</v>
       </c>
@@ -2045,60 +2048,60 @@
       </c>
       <c r="J41">
         <v>19204000.0</v>
       </c>
       <c r="K41">
         <v>14358000.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>699402000.0</v>
       </c>
       <c r="C42">
         <v>654608000.0</v>
       </c>
       <c r="D42">
         <v>585194000.0</v>
       </c>
       <c r="E42">
         <v>492616000.0</v>
       </c>
       <c r="F42">
-        <v>416755000.0</v>
+        <v>416755001.0</v>
       </c>
       <c r="G42">
         <v>348750000.0</v>
       </c>
       <c r="H42">
         <v>279511000.0</v>
       </c>
       <c r="I42">
-        <v>716897000.0</v>
+        <v>235312000.0</v>
       </c>
       <c r="J42">
         <v>27002000.0</v>
       </c>
       <c r="K42">
         <v>10938000.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
@@ -2303,51 +2306,51 @@
       <c r="C51">
         <v>117502000.0</v>
       </c>
       <c r="D51">
         <v>154761000.0</v>
       </c>
       <c r="E51">
         <v>170348000.0</v>
       </c>
       <c r="F51">
         <v>147325000.0</v>
       </c>
       <c r="G51">
         <v>164508000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>45504000.0</v>
+        <v>22752000.0</v>
       </c>
       <c r="C52">
         <v>43634000.0</v>
       </c>
       <c r="D52">
         <v>18794000.0</v>
       </c>
       <c r="E52">
         <v>58028000.0</v>
       </c>
       <c r="F52">
         <v>9961000.0</v>
       </c>
       <c r="G52">
         <v>48666000.0</v>
       </c>
       <c r="H52">
         <v>69734000.0</v>
       </c>
       <c r="I52">
         <v>43037000.0</v>
       </c>
       <c r="J52">
         <v>46363000.0</v>
       </c>
@@ -2632,693 +2635,712 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>97</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
         <v>100</v>
       </c>
       <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
       <c r="AQ1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>92194000.0</v>
+        <v>111661000.0</v>
       </c>
       <c r="C2">
-        <v>119915000.0</v>
+        <v>96579000.0</v>
       </c>
       <c r="D2">
-        <v>89243000.0</v>
+        <v>125501000.0</v>
       </c>
       <c r="E2">
+        <v>93432000.0</v>
+      </c>
+      <c r="F2">
         <v>93734000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77712000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>120105000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97665000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>104375000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>81748000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>124748000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>100788000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>128579000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109666000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>146215000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>143934000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>145604000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>124431000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>129229000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73499000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83098000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96788000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>129547000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>85177000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>82890000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86092000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>112161000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>90883000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>99727000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>95168000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105662000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>79782000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>74286000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>55145000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>58519000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>49052000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50112000.0</v>
       </c>
       <c r="AM2">
         <v>50112000.0</v>
       </c>
       <c r="AN2">
+        <v>50112000.0</v>
+      </c>
+      <c r="AO2">
         <v>36588000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-628000.0</v>
+      </c>
+      <c r="C5">
         <v>-338000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-325000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-434000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-443000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-352000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-295000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-335000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-498000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-432000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-481000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>527000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-632000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1883000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5325000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3527000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2676000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>991000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2493000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>3276000.0</v>
+        <v>3410999.0</v>
       </c>
       <c r="V5">
+        <v>3275999.0</v>
+      </c>
+      <c r="W5">
         <v>3268000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>1726999.0</v>
+      </c>
+      <c r="Y5">
         <v>2728000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1515000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2294000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1396000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-187000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>91000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>141000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-56000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>-449870000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-416402000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>-10700000.0</v>
       </c>
-      <c r="AK5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL5"/>
       <c r="AM5">
-        <v>49947000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN5">
         <v>49947000.0</v>
       </c>
-      <c r="AO5"/>
+      <c r="AO5">
+        <v>49947000.0</v>
+      </c>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AJ6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>74531000.0</v>
+      </c>
       <c r="C7">
+        <v>80602000.0</v>
+      </c>
+      <c r="D7">
         <v>86950000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>93511000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>99263000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>105323000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>111464000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>117502000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>131906000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>139022000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>146391000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>154761000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>164610000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>172057000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>178042000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>170348000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>176028000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>178420000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>169895000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>147325000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>153590000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>160059000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>165829000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>164508000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>165634000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>149400000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>154736000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
@@ -3332,446 +3354,457 @@
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
       <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>594207000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>575129000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>552490000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>522658000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>492320000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>463143000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>437246000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>406891000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>392205000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>348750000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>327039000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>308687000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>265547000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>250699000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>87336000.0</v>
+      </c>
+      <c r="C10">
         <v>118782000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>114494000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>113952000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>108915000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>113205000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>137153000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>162862000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>196507000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>227503000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>256898000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>239437000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>193575000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>138979000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>113346000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>130935000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>137721000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>193878000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>249677000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>129785000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>124737000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>140031000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>200346000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>143455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>96840000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>165989000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>151779000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>170932000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>143829000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>167496000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>173341000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>297516000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>287257000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>266374000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>131096000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>110608000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>112040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127672000.0</v>
       </c>
       <c r="AM10">
         <v>127672000.0</v>
       </c>
       <c r="AN10">
+        <v>127672000.0</v>
+      </c>
+      <c r="AO10">
         <v>91488000.0</v>
       </c>
-      <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>186814000.0</v>
+      </c>
+      <c r="C12">
         <v>227707000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>244160000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>234853000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>234220000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>219103000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>253272000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>246968000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>244505000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>229824000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>262338000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>257598000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>243714000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>221599000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>203387000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>212984000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>234750000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>266930000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>312115000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>231331000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>222926000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>306988000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>388325000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>286492000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>241584000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>300581000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>297283000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>314208000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>291608000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>276859000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>258326000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>297516000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>287257000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>266374000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>131096000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>110608000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>112040000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>127672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91488000.0</v>
       </c>
       <c r="AN12">
         <v>91488000.0</v>
       </c>
-      <c r="AO12"/>
+      <c r="AO12">
+        <v>91488000.0</v>
+      </c>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
@@ -3831,216 +3864,220 @@
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AJ13">
         <v>1000.0</v>
       </c>
-      <c r="AK13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK13">
+        <v>1000.0</v>
+      </c>
+      <c r="AL13"/>
       <c r="AM13">
         <v>1.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>1.0</v>
+      </c>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>134678242.0</v>
+      </c>
+      <c r="C14">
         <v>134350213.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>133345590.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>131388256.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129793000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>127984000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>125973000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>120214000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>121268000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>119045000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>116645000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>114685000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>115445000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>113928000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>112360000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>108763000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>108759000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>109178000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>108376000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>105975000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>106696000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>105545000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>109477000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>103278000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>102650000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>104638000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>101558000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>104191000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>103615000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>102818000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>104539000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>102782000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>101848000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>87955000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>96412000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>96612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90909000.0</v>
       </c>
       <c r="AL14">
         <v>90909000.0</v>
       </c>
       <c r="AM14">
+        <v>90909000.0</v>
+      </c>
+      <c r="AN14">
         <v>94514000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>28477000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>27685000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>28094000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27275000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
@@ -4052,4450 +4089,4560 @@
       <c r="X15">
         <v>2000.0</v>
       </c>
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
       <c r="AF15">
+        <v>2000.0</v>
+      </c>
+      <c r="AG15">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
+        <v>2000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>8299000.0</v>
+      </c>
+      <c r="C16">
         <v>7728000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8372000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8616000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9038000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9256000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9217000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20341000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21122000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10702000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11551000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13564000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13428000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13757000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25676000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17208000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14445000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16617000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18154000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19985000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14953000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14963000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13059000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14689000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11273000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11976000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11997000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12962000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12496000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11206000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8870000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10268000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10433000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8813000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7946000.0</v>
       </c>
       <c r="AL16">
         <v>7946000.0</v>
       </c>
-      <c r="AM16"/>
+      <c r="AM16">
+        <v>7946000.0</v>
+      </c>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
-      <c r="AJ18"/>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>132212000.0</v>
+      </c>
+      <c r="C22">
         <v>122132000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>141503000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>118370000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>114410000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>109591000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>119145000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>97903000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>114467000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>126033000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>160720000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>137176000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>151612000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>158927000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>220163000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>197251000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>213004000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>183458000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>184129000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>212294000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>215628000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>182422000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>156786000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>124816000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>165077000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>147236000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>148502000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>118216000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>110100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>103167000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>106701000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>85092000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>82222000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>80094000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>87576000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>67592000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>60994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52101000.0</v>
       </c>
       <c r="AM22">
         <v>52101000.0</v>
       </c>
       <c r="AN22">
+        <v>52101000.0</v>
+      </c>
+      <c r="AO22">
         <v>44808000.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>506039000.0</v>
+      </c>
+      <c r="C23">
         <v>507815000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>530738000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>480622000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>484748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>472638000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>507119000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>486864000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>536964000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>538316000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>624038000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>614478000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>659970000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>660598000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>744686000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>764535000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>863646000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>898248000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>929422000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>819149000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>833721000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>856022000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>880224000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>769429000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>781629000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>799728000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>797328000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>616066000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>591482000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>557051000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>550792000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>481585000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>449870000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>416402000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>298711000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>257205000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>236668000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>233772000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>92169000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>177242000.0</v>
       </c>
-      <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AJ24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>42586000.0</v>
+      </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>12812000.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>7894000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7881000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10734000.0</v>
       </c>
-      <c r="G26"/>
-[...3 lines deleted...]
-      <c r="I26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>26091000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5379000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>43804000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>74110000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>109236000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>88420000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>59035000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>128205000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>107291000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>41592000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>95097000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>86919000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>96657000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>90532000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>53372000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>62919000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>66734000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>83870000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-12805000.0</v>
+      </c>
+      <c r="C28">
         <v>-38180000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27544000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20441000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9652000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7882000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25689000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-45360000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-64601000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-88481000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-110507000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-84676000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28965000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33078000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>64696000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>39413000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38307000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15458000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-79782000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17540000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28853000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20028000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-34517000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21053000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>68794000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-16589000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2957000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-170932000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-143829000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-167496000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-173341000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-297516000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-287257000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-266374000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-131096000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-110608000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-112040000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-127672000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>91488000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-91488000.0</v>
       </c>
-      <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>201467000.0</v>
+      </c>
       <c r="C29">
+        <v>209340000.0</v>
+      </c>
+      <c r="D29">
         <v>204081000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>202978000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>200391000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197757000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>190495000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>187022000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>208889000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>213271000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>230740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>247310000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>253781000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>255277000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>294767000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>322651000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>389506000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>461082000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>478595000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>460849000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>429382000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>433534000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>428587000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>401037000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>422580000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>438910000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>1100000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>2438000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>673000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>921000.0</v>
       </c>
       <c r="O30">
         <v>921000.0</v>
       </c>
       <c r="P30">
-        <v>27561000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="Q30">
         <v>27561000.0</v>
       </c>
       <c r="R30">
-        <v>27624000.0</v>
+        <v>27561000.0</v>
       </c>
       <c r="S30">
         <v>27624000.0</v>
       </c>
       <c r="T30">
+        <v>27624000.0</v>
+      </c>
+      <c r="U30">
         <v>27667000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-56862000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-49911000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22279000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38513000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-39702000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-17244000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16584000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>1.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30"/>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>247310000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>253781000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>255277000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>294767000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>322651000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>389506000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>461082000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>478595000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>460849000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>429382000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>433534000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>428587000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>401037000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>422580000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>438910000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>408614000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>396000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>375135000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>353289000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>333503000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>315072000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>286741000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>271097000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>78267000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>61861000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>63877000.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>49947000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31"/>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>125013000.0</v>
+      </c>
       <c r="C32">
+        <v>165311000.0</v>
+      </c>
+      <c r="D32">
         <v>173755000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>167645000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>166456000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>161750000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>165963000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>163159000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>165433000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>168550000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>179392000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>187350000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>185651000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>153477000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>169191000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>181682000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>216832000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>254811000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>274537000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>293491000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>231222000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>264612000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>302371000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>254155000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>254541000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>266259000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>130295000.0</v>
+      </c>
+      <c r="C33">
         <v>103681000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>95387000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>106750000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>111472000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>119734000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>114603000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>120154000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>151682000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>160345000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>173753000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>189017000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>204226000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>246172000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>278120000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>287283000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>329827000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>366796000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>356652000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>297345000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>338305000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>316701000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>282791000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>303119000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>323158000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>313398000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>311841000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>133662000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>148885000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>143615000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>152479000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>64579000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>63147000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>58281000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>63205000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>59443000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>53600000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>51460000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>-91488000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>43328000.0</v>
       </c>
-      <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>618000.0</v>
+      </c>
       <c r="C34">
-        <v>658000.0</v>
+        <v>787000.0</v>
       </c>
       <c r="D34">
         <v>658000.0</v>
       </c>
       <c r="E34">
+        <v>658000.0</v>
+      </c>
+      <c r="F34">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000.0</v>
       </c>
       <c r="G34">
         <v>606000.0</v>
       </c>
       <c r="H34">
         <v>606000.0</v>
       </c>
       <c r="I34">
+        <v>606000.0</v>
+      </c>
+      <c r="J34">
         <v>3111000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3688000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3664000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3639000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4190000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>144372000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4701000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>146314000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>157153000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>160525000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8580000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8364000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>140145000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>147779000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>16277000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>16062000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>12551000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>14822000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>14126000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>12996000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>10484000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>10183000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>53841000.0</v>
+      </c>
+      <c r="C35">
         <v>59652000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65061000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>71417000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>77537000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>83727000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>90071000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>96291000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>108226000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>115624000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>122405000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>129057000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>136096000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>144372000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>152544000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>146314000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>157153000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>160525000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>152594000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>129987000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>140145000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>147779000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>156575000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>156237000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>155119000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>140747000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>145820000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>37435000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>27295000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26603000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>25294000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>24281000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>19441000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>15546000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>19251000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>19204000.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>4276000.0</v>
+      </c>
+      <c r="C36">
         <v>4381000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4199000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4456000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4504000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4753000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4783000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4857000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4947000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3207000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3618000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3162000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4064000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31619000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>32653000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>34016000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>34038000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>35221000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>32408000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>32786000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>53609000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>50439000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>34363000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4705000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3069000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3046000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3358000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3227000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15815000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15610000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>15746000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>16303000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>16557000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>12913000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>12303000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7046000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>27936000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3953000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-91488000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>24177000.0</v>
       </c>
-      <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
-      <c r="AJ37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3162000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4064000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>31619000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>32653000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>34038000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>35221000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32408000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>32786000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>53609000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>50439000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>34363000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5038000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>37426000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>30093000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>27223000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>25402000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>33251000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>31993000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>30980000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>30410000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>30773000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>27406000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>33660000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>32710000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>27936000.0</v>
       </c>
-      <c r="AL38"/>
       <c r="AM38"/>
-      <c r="AN38">
+      <c r="AN38"/>
+      <c r="AO38">
         <v>24177000.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38"/>
+    </row>
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>56718000.0</v>
+      </c>
+      <c r="C39">
         <v>54295000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>49688000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>20649000.0</v>
+      </c>
+      <c r="F39">
         <v>24646000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>24210000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20099000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21239000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>26310000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>22114000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27227000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>30687000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33406000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>32979000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
-        <v>39456000.0</v>
+        <v>83790000.0</v>
       </c>
       <c r="Q39">
-        <v>58504000.0</v>
+        <v>78612000.0</v>
       </c>
       <c r="R39">
-        <v>53440000.0</v>
+        <v>116307999.0</v>
       </c>
       <c r="S39">
-        <v>48902000.0</v>
+        <v>106880000.0</v>
       </c>
       <c r="T39">
-        <v>50512000.0</v>
+        <v>97804000.0</v>
       </c>
       <c r="U39">
+        <v>101024000.0</v>
+      </c>
+      <c r="V39">
         <v>113724000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>99822000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>52322000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>87725000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>51810000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>77026000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>79404000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>99960000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>40889000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>33410000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33286000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>34398000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>34488000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11653000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>33418000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>19562000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>27415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19519000.0</v>
       </c>
       <c r="AM39">
         <v>19519000.0</v>
       </c>
       <c r="AN39">
+        <v>19519000.0</v>
+      </c>
+      <c r="AO39">
         <v>11976000.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39"/>
+    </row>
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>117164000.0</v>
+        <v>109463000.0</v>
       </c>
       <c r="C40">
-        <v>110762000.0</v>
+        <v>112779000.0</v>
       </c>
       <c r="D40">
-        <v>62864000.0</v>
+        <v>105176000.0</v>
       </c>
       <c r="E40">
-        <v>53043000.0</v>
+        <v>81427000.0</v>
       </c>
       <c r="F40">
-        <v>87493000.0</v>
+        <v>75376000.0</v>
       </c>
       <c r="G40">
-        <v>80912000.0</v>
+        <v>75308000.0</v>
       </c>
       <c r="H40">
+        <v>68413000.0</v>
+      </c>
+      <c r="I40">
         <v>63642000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>56697000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>71181000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>84687000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>69875000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>88955000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>99413000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>80778000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>89810000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>90645000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>75017000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>89920000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>89887000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>97833000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>99530000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>87853000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>58119000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>55562000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>67567000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>63769000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>72795000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>69766000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>77848000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>66728000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>46514000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>51815000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>59395000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>87133000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>74014000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>144994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69386000.0</v>
       </c>
       <c r="AM40">
         <v>69386000.0</v>
       </c>
       <c r="AN40">
+        <v>69386000.0</v>
+      </c>
+      <c r="AO40">
         <v>48485000.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40"/>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40"/>
+    </row>
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3639000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4190000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4728000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4701000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4980000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8458000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8821000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8580000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8364000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12223000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13438000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>16277000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>16062000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12551000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14822000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14126000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>37435000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>27295000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>26603000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>25294000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>24281000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19441000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15546000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>19251000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19204000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17381000.0</v>
       </c>
-      <c r="AL41"/>
       <c r="AM41"/>
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41">
         <v>14358000.0</v>
       </c>
-      <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>708626000.0</v>
+      </c>
+      <c r="C42">
         <v>714684000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>706758000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>699402000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>688248000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>678145000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>664297000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>654608000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>640140000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>623128000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>605122000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>585194000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>564165000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>545087000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>522448000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>492616000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>462278000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>452147000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>437246000.0</v>
       </c>
-      <c r="T42">
-[...1 lines deleted...]
-      </c>
       <c r="U42">
-        <v>406891000.0</v>
+        <v>416755001.0</v>
       </c>
       <c r="V42">
+        <v>406891001.0</v>
+      </c>
+      <c r="W42">
         <v>392205000.0</v>
       </c>
-      <c r="W42">
-[...1 lines deleted...]
-      </c>
       <c r="X42">
+        <v>367760001.0</v>
+      </c>
+      <c r="Y42">
         <v>348750000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>327039000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>308687000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>290720000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>279511000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>265547000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>250699000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>243086000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>235312000.0</v>
       </c>
-      <c r="AG42">
-[...1 lines deleted...]
-      </c>
       <c r="AH42">
-        <v>635510000.0</v>
+        <v>225265000.0</v>
       </c>
       <c r="AI42">
+        <v>219108000.0</v>
+      </c>
+      <c r="AJ42">
         <v>29920000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>27002000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>24512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23124000.0</v>
       </c>
       <c r="AM42">
         <v>23124000.0</v>
       </c>
       <c r="AN42">
+        <v>23124000.0</v>
+      </c>
+      <c r="AO42">
         <v>10938000.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
-        <v>42222000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>42222000.0</v>
       </c>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>42222000.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
-      <c r="AN44">
+      <c r="AN44"/>
+      <c r="AO44">
         <v>42222000.0</v>
       </c>
-      <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>83433000.0</v>
+      </c>
       <c r="C45">
+        <v>86488000.0</v>
+      </c>
+      <c r="D45">
         <v>91188000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>273906000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>99087000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>104247000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>109820000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>270965000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>146735000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>157138000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>170135000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>185855000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>200162000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>212265000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>240088000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>205524000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>205075000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>203867000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>206836000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>202984000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>198813000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>186648000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>194086000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>54888000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>52715000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>44888000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>37629000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>34200000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>32400000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>30900000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>26700000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>83433000.0</v>
+      </c>
+      <c r="C46">
         <v>86488000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>91188000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>94400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>99087000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>104247000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>109820000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>115297000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>146735000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>157138000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>170135000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>185855000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>200162000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>212265000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>240088000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>235554000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>247770000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>249393000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>235824000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>205524000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>205075000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>203867000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>206836000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>202984000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>198813000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>186648000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>194086000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>54888000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>52715000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>44888000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>37629000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>34169000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>32374000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>30875000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29545000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>26733000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>25664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25216000.0</v>
       </c>
       <c r="AM46">
         <v>25216000.0</v>
       </c>
       <c r="AN46">
+        <v>25216000.0</v>
+      </c>
+      <c r="AO46">
         <v>19151000.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
-    </row>
-    <row r="47" spans="1:43">
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>185855000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>86557000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>92434000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>240088000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>103375000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>104923000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>104557000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>235824000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>205524000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>80800000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>73576000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>206836000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>202984000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>198813000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>186648000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>194086000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>54888000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>52715000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>44888000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>37629000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>34169000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>32374000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>30875000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29545000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>26733000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>25664000.0</v>
       </c>
-      <c r="AL47"/>
       <c r="AM47"/>
-      <c r="AN47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>19151000.0</v>
       </c>
-      <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
-    </row>
-    <row r="48" spans="1:43">
+      <c r="AR47"/>
+    </row>
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-506533000.0</v>
+      </c>
+      <c r="C48">
         <v>-505008000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-502354000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-495992000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-487416000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-480038000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-473509000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-467253000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-430755000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-409427000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-373903000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-338413000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-309754000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-287929000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-222358000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-166440000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-70098000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>7942000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>38854000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>40681000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>19213000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>38059000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>59098000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>49557000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>94024000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>127927000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>116496000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>116674000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>109495000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>102447000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>90471000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>79758000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>61474000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>51987000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>48346000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>34858000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>39365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48928000.0</v>
       </c>
       <c r="AM48">
         <v>48928000.0</v>
       </c>
       <c r="AN48">
+        <v>48928000.0</v>
+      </c>
+      <c r="AO48">
         <v>39009000.0</v>
       </c>
-      <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
-    </row>
-    <row r="49" spans="1:43">
+      <c r="AR48"/>
+    </row>
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-309754000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-287929000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-222358000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-166440000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-70098000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>7942000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>38854000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>19213000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>38059000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>49557000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>94024000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>127927000.0</v>
       </c>
-      <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
-      <c r="AJ49"/>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-    </row>
-    <row r="51" spans="1:43">
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>74531000.0</v>
+      </c>
+      <c r="C51">
         <v>80602000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>86950000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>93511000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>99263000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>105323000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>111464000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>117502000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>131906000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>139022000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>146391000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>154761000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>164610000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>172057000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>178042000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>170348000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>176028000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>178420000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>169895000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>147325000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>153590000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>160059000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>165829000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>164508000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>165634000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>149400000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>154736000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-    </row>
-    <row r="52" spans="1:43">
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>21308000.0</v>
+      </c>
+      <c r="C52">
         <v>21737000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>22547000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
-        <v>44666000.0</v>
+        <v>22752000.0</v>
       </c>
       <c r="F52">
-        <v>44404000.0</v>
+        <v>22333000.0</v>
       </c>
       <c r="G52">
+        <v>22202000.0</v>
+      </c>
+      <c r="H52">
         <v>21999000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>43634000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>53582000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>54172000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>55300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>57553000.0</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="N52">
-        <v>32413000.0</v>
+        <v>65408000.0</v>
       </c>
       <c r="O52">
+        <v>64825999.0</v>
+      </c>
+      <c r="P52">
         <v>60398000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>58028000.0</v>
+      </c>
+      <c r="R52">
         <v>54666000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>53432000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51762000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9961000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>51336000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>51436000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>51062000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>48666000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>46132000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>46950000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>46084000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>69734000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>66039000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>66080000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>67098000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>43037000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>48171000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>51077000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>64315000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>46363000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-    </row>
-    <row r="53" spans="1:43">
+      <c r="AR52"/>
+    </row>
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>99478000.0</v>
+      </c>
+      <c r="C53">
         <v>108925000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>129666000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>120901000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>125305000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>105898000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>116119000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>84106000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47998000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2321000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5440000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>18161000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>50139000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>82620000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>90041000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>82049000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>97029000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>73052000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>62438000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>101546000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>98189000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>166957000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>187979000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>143037000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>144744000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>134592000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>145504000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>143276000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>147779000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>109363000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>84985000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>250000.0</v>
       </c>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
-        <v>250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>250000.0</v>
       </c>
-      <c r="AK53"/>
+      <c r="AK53">
+        <v>250000.0</v>
+      </c>
       <c r="AL53"/>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
+      <c r="AM53"/>
       <c r="AN53">
         <v>182976000.0</v>
       </c>
-      <c r="AO53"/>
+      <c r="AO53">
+        <v>182976000.0</v>
+      </c>
       <c r="AP53"/>
       <c r="AQ53"/>
-    </row>
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
-      <c r="AJ54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>506039000.0</v>
+      </c>
+      <c r="C55">
         <v>507815000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>530738000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>480622000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>484748000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>472638000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>507119000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>486864000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>536964000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>538316000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>624038000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>614478000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>659970000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>660598000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>744686000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>764535000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>863646000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>898248000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>929422000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>819149000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>833721000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>856022000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>880224000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>769429000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>781629000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>799728000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>797328000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>616066000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>591482000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>557051000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>550792000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>481585000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>449870000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>416402000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>298711000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>257205000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>254049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250752000.0</v>
       </c>
       <c r="AM55">
         <v>250752000.0</v>
       </c>
       <c r="AN55">
+        <v>250752000.0</v>
+      </c>
+      <c r="AO55">
         <v>191600000.0</v>
       </c>
-      <c r="AO55"/>
       <c r="AP55"/>
       <c r="AQ55"/>
-    </row>
-    <row r="56" spans="1:43">
+      <c r="AR55"/>
+    </row>
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>375744000.0</v>
+      </c>
+      <c r="C56">
         <v>404134000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>435351000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>373872000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>373276000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>352904000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>392516000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>366710000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>385282000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>377971000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>450285000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>425461000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>455744000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>414426000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>466566000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>477252000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>533819000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>531452000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>572770000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>521804000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>495416000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>539321000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>597433000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>466310000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>458471000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>486330000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>485487000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>482404000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>442597000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>413436000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>398313000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>417006000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>386723000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>358121000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>235506000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>197762000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>200449000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>199292000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>91488000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>148272000.0</v>
       </c>
-      <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
-    </row>
-    <row r="57" spans="1:43">
+      <c r="AR56"/>
+    </row>
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>250731000.0</v>
+      </c>
+      <c r="C57">
         <v>238823000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>261596000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>206227000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>206820000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>191154000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>226553000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>203551000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>219849000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>209421000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>270893000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>238111000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>270093000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>260949000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>297375000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>295570000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>316987000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>276641000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>298233000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>228313000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>264194000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>274709000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>295062000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>212155000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>203930000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>220071000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>242894000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>182631000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>189052000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>177159000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>191995000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>142232000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>143688000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>129759000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>158971000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>133918000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>130569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119498000.0</v>
       </c>
       <c r="AM57">
         <v>119498000.0</v>
       </c>
       <c r="AN57">
+        <v>119498000.0</v>
+      </c>
+      <c r="AO57">
         <v>85073000.0</v>
       </c>
-      <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
-    </row>
-    <row r="58" spans="1:43">
+      <c r="AR57"/>
+    </row>
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>304572000.0</v>
+      </c>
+      <c r="C58">
         <v>298475000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>326657000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>277644000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>284357000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>274881000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>316624000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>299842000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>328075000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>325045000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>393298000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>367168000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>406189000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>405321000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>449919000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>441884000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>474140000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>437166000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>450827000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>358300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>404339000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>422488000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>451637000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>368392000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>359049000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>360818000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>388714000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>220066000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>216347000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>203762000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>217289000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>166513000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>163129000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>145305000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>178222000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>153122000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>130569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119498000.0</v>
       </c>
       <c r="AM58">
         <v>119498000.0</v>
       </c>
       <c r="AN58">
+        <v>119498000.0</v>
+      </c>
+      <c r="AO58">
         <v>85073000.0</v>
       </c>
-      <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
-    </row>
-    <row r="59" spans="1:43">
+      <c r="AR58"/>
+    </row>
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
-      <c r="AJ59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>201467000.0</v>
+      </c>
+      <c r="C60">
         <v>209340000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>204081000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>202978000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>200391000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>197757000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>190495000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>187022000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>208889000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>213271000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>230740000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>247310000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>253781000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>255277000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>294767000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>322651000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>389506000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>461082000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>478595000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>460849000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>429382000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>433534000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>428587000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>401037000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>422580000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>438910000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>408614000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>396000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>375135000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>353289000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>333503000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>315072000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>286741000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>271097000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>120489000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>104083000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>106099000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>114274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92169000.0</v>
       </c>
       <c r="AN60">
         <v>92169000.0</v>
       </c>
-      <c r="AO60"/>
+      <c r="AO60">
+        <v>92169000.0</v>
+      </c>
       <c r="AP60"/>
       <c r="AQ60"/>
-    </row>
-    <row r="61" spans="1:43">
+      <c r="AR60"/>
+    </row>
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-30042000.0</v>
       </c>
       <c r="R61">
+        <v>-30042000.0</v>
+      </c>
+      <c r="S61">
         <v>-10996000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
-      <c r="AJ61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8532,905 +8679,905 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>704232000.0</v>
       </c>
       <c r="C2">
         <v>745430000.0</v>
       </c>
       <c r="D2">
         <v>916908000.0</v>
       </c>
       <c r="E2">
         <v>1131132000.0</v>
       </c>
       <c r="F2">
         <v>1153622000.0</v>
       </c>
       <c r="G2">
         <v>957523000.0</v>
       </c>
       <c r="H2">
         <v>874429000.0</v>
       </c>
       <c r="I2">
         <v>690483000.0</v>
       </c>
       <c r="J2">
         <v>542718000.0</v>
       </c>
       <c r="K2">
         <v>407064000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>26124000.0</v>
       </c>
       <c r="C3">
         <v>44489000.0</v>
       </c>
       <c r="D3">
         <v>42122000.0</v>
       </c>
       <c r="E3">
         <v>35707000.0</v>
       </c>
       <c r="F3">
         <v>29929000.0</v>
       </c>
       <c r="G3">
         <v>22617000.0</v>
       </c>
       <c r="H3">
         <v>14331000.0</v>
       </c>
       <c r="I3">
         <v>10542000.0</v>
       </c>
       <c r="J3">
         <v>7655000.0</v>
       </c>
       <c r="K3">
         <v>3544000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>-28023000.0</v>
       </c>
       <c r="C5">
         <v>-133427000.0</v>
       </c>
       <c r="D5">
         <v>-155281000.0</v>
       </c>
       <c r="E5">
         <v>-184470000.0</v>
       </c>
       <c r="F5">
         <v>-63361000.0</v>
       </c>
       <c r="G5">
         <v>-51664000.0</v>
       </c>
       <c r="H5">
         <v>23495000.0</v>
       </c>
       <c r="I5">
         <v>43024000.0</v>
       </c>
       <c r="J5">
         <v>31640000.0</v>
       </c>
       <c r="K5">
         <v>64228000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>-1899000.0</v>
       </c>
       <c r="C6">
         <v>-88938000.0</v>
       </c>
       <c r="D6">
         <v>-113159000.0</v>
       </c>
       <c r="E6">
         <v>-148763000.0</v>
       </c>
       <c r="F6">
         <v>-33432000.0</v>
       </c>
       <c r="G6">
         <v>-29047000.0</v>
       </c>
       <c r="H6">
         <v>37826000.0</v>
       </c>
       <c r="I6">
         <v>53566000.0</v>
       </c>
       <c r="J6">
         <v>39295000.0</v>
       </c>
       <c r="K6">
         <v>67772000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-4209000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>562939000.0</v>
       </c>
       <c r="C9">
         <v>592038000.0</v>
       </c>
       <c r="D9">
         <v>675613000.0</v>
       </c>
       <c r="E9">
         <v>886672000.0</v>
       </c>
       <c r="F9">
         <v>947636000.0</v>
       </c>
       <c r="G9">
         <v>754210000.0</v>
       </c>
       <c r="H9">
         <v>703129000.0</v>
       </c>
       <c r="I9">
         <v>536022000.0</v>
       </c>
       <c r="J9">
         <v>434421000.0</v>
       </c>
       <c r="K9">
         <v>323249000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>-28023000.0</v>
       </c>
       <c r="C10">
         <v>-120546000.0</v>
       </c>
       <c r="D10">
         <v>-149465000.0</v>
       </c>
       <c r="E10">
         <v>-183940000.0</v>
       </c>
       <c r="F10">
         <v>-61117000.0</v>
       </c>
       <c r="G10">
         <v>-47722000.0</v>
       </c>
       <c r="H10">
         <v>30821000.0</v>
       </c>
       <c r="I10">
         <v>54713000.0</v>
       </c>
       <c r="J10">
         <v>12801000.0</v>
       </c>
       <c r="K10">
         <v>61222000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>821000.0</v>
       </c>
       <c r="C11">
         <v>-1661000.0</v>
       </c>
       <c r="D11">
         <v>871000.0</v>
       </c>
       <c r="E11">
         <v>-2335000.0</v>
       </c>
       <c r="F11">
         <v>-52241000.0</v>
       </c>
       <c r="G11">
         <v>19395000.0</v>
       </c>
       <c r="H11">
         <v>-6060000.0</v>
       </c>
       <c r="I11">
         <v>9813000.0</v>
       </c>
       <c r="J11">
         <v>13395000.0</v>
       </c>
       <c r="K11">
         <v>28041000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>379000.0</v>
       </c>
       <c r="E12">
         <v>930000.0</v>
       </c>
       <c r="F12">
         <v>2610000.0</v>
       </c>
       <c r="G12">
         <v>3942000.0</v>
       </c>
       <c r="H12">
         <v>7326000.0</v>
       </c>
       <c r="I12">
         <v>22374000.0</v>
       </c>
       <c r="J12">
         <v>37720000.0</v>
       </c>
       <c r="K12">
         <v>6025000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>10709000.0</v>
       </c>
       <c r="C13">
         <v>11250000.0</v>
       </c>
       <c r="D13">
         <v>6220000.0</v>
       </c>
       <c r="E13">
         <v>930000.0</v>
       </c>
       <c r="F13">
         <v>2610000.0</v>
       </c>
       <c r="G13">
         <v>5535000.0</v>
       </c>
       <c r="H13">
         <v>5791000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>-28739000.0</v>
       </c>
       <c r="C15">
         <v>-128840000.0</v>
       </c>
       <c r="D15">
         <v>-171973000.0</v>
       </c>
       <c r="E15">
         <v>-207121000.0</v>
       </c>
       <c r="F15">
         <v>-8876000.0</v>
       </c>
       <c r="G15">
         <v>-67117000.0</v>
       </c>
       <c r="H15">
         <v>36881000.0</v>
       </c>
       <c r="I15">
         <v>44900000.0</v>
       </c>
       <c r="J15">
         <v>-594000.0</v>
       </c>
       <c r="K15">
         <v>33181000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-171973000.0</v>
       </c>
       <c r="E16">
         <v>-207121000.0</v>
       </c>
       <c r="F16">
         <v>-8876000.0</v>
       </c>
       <c r="G16">
         <v>-67117000.0</v>
       </c>
       <c r="H16">
         <v>36863000.0</v>
       </c>
       <c r="I16">
         <v>35541000.0</v>
       </c>
       <c r="J16">
         <v>-594000.0</v>
       </c>
       <c r="K16">
         <v>8211000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>-28844000.0</v>
       </c>
       <c r="C17">
         <v>-118885000.0</v>
       </c>
       <c r="D17">
         <v>-171973000.0</v>
       </c>
       <c r="E17">
         <v>-207121000.0</v>
       </c>
       <c r="F17">
         <v>-8876000.0</v>
       </c>
       <c r="G17">
         <v>-67117000.0</v>
       </c>
       <c r="H17">
         <v>36881000.0</v>
       </c>
       <c r="I17">
         <v>44900000.0</v>
       </c>
       <c r="J17">
         <v>-594000.0</v>
       </c>
       <c r="K17">
         <v>33181000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>10709000.0</v>
       </c>
       <c r="C18">
         <v>11250000.0</v>
       </c>
       <c r="D18">
         <v>6220000.0</v>
       </c>
       <c r="E18">
         <v>930000.0</v>
       </c>
       <c r="F18">
         <v>2610000.0</v>
       </c>
       <c r="G18">
         <v>5535000.0</v>
       </c>
       <c r="H18">
         <v>5791000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2355000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-1593000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>-44721000.0</v>
       </c>
       <c r="C21">
         <v>-133427000.0</v>
       </c>
       <c r="D21">
         <v>-155281000.0</v>
       </c>
       <c r="E21">
         <v>-184470000.0</v>
       </c>
       <c r="F21">
         <v>-63361000.0</v>
       </c>
       <c r="G21">
         <v>-51664000.0</v>
       </c>
       <c r="H21">
         <v>23495000.0</v>
       </c>
       <c r="I21">
         <v>43024000.0</v>
       </c>
       <c r="J21">
         <v>31640000.0</v>
       </c>
       <c r="K21">
         <v>64228000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>1306076000.0</v>
       </c>
       <c r="C23">
         <v>1470895000.0</v>
       </c>
       <c r="D23">
         <v>1747802000.0</v>
       </c>
       <c r="E23">
         <v>2202274000.0</v>
       </c>
       <c r="F23">
         <v>2164619000.0</v>
       </c>
       <c r="G23">
         <v>1763397000.0</v>
       </c>
       <c r="H23">
         <v>1554063000.0</v>
       </c>
       <c r="I23">
         <v>1183481000.0</v>
       </c>
       <c r="J23">
         <v>945499000.0</v>
       </c>
       <c r="K23">
         <v>666085000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>26124000.0</v>
       </c>
       <c r="C25">
         <v>44489000.0</v>
       </c>
       <c r="D25">
         <v>43296000.0</v>
       </c>
       <c r="E25">
         <v>37185000.0</v>
       </c>
       <c r="F25">
         <v>29929000.0</v>
       </c>
       <c r="G25">
         <v>22617000.0</v>
       </c>
       <c r="H25">
         <v>14331000.0</v>
       </c>
       <c r="I25">
         <v>10542000.0</v>
       </c>
       <c r="J25">
         <v>7655000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27">
         <v>117254000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>111600000.0</v>
       </c>
       <c r="E27">
         <v>189900000.0</v>
       </c>
       <c r="F27">
         <v>185500000.0</v>
       </c>
       <c r="G27">
         <v>167800000.0</v>
       </c>
       <c r="H27">
         <v>152100000.0</v>
       </c>
       <c r="I27">
         <v>102100000.0</v>
       </c>
       <c r="J27">
         <v>70500000.0</v>
       </c>
       <c r="K27">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>481362000.0</v>
       </c>
       <c r="C28">
         <v>725465000.0</v>
       </c>
       <c r="D28">
         <v>749818000.0</v>
       </c>
       <c r="E28">
         <v>913119000.0</v>
       </c>
       <c r="F28">
         <v>825497000.0</v>
       </c>
       <c r="G28">
         <v>638074000.0</v>
       </c>
       <c r="H28">
         <v>527534000.0</v>
       </c>
       <c r="I28">
         <v>390898000.0</v>
       </c>
       <c r="J28">
         <v>332281000.0</v>
       </c>
       <c r="K28">
         <v>234021000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>821000.0</v>
       </c>
       <c r="C29">
         <v>-1661000.0</v>
       </c>
       <c r="D29">
         <v>1490000.0</v>
       </c>
       <c r="E29">
         <v>-2349000.0</v>
       </c>
       <c r="F29">
         <v>-52241000.0</v>
       </c>
       <c r="G29">
         <v>19395000.0</v>
       </c>
       <c r="H29">
         <v>-6060000.0</v>
       </c>
       <c r="I29">
         <v>9813000.0</v>
       </c>
       <c r="J29">
         <v>13395000.0</v>
       </c>
       <c r="K29">
         <v>28041000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>591783000.0</v>
       </c>
       <c r="C30">
         <v>725465000.0</v>
       </c>
       <c r="D30">
         <v>830894000.0</v>
       </c>
       <c r="E30">
         <v>1071142000.0</v>
       </c>
       <c r="F30">
         <v>1010997000.0</v>
       </c>
       <c r="G30">
         <v>805874000.0</v>
       </c>
       <c r="H30">
         <v>679634000.0</v>
       </c>
       <c r="I30">
         <v>492998000.0</v>
       </c>
       <c r="J30">
         <v>402781000.0</v>
       </c>
       <c r="K30">
         <v>259021000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>10882000.0</v>
       </c>
       <c r="C31">
         <v>12881000.0</v>
       </c>
       <c r="D31">
         <v>5816000.0</v>
       </c>
       <c r="E31">
         <v>530000.0</v>
       </c>
       <c r="F31">
         <v>2244000.0</v>
       </c>
       <c r="G31">
         <v>3942000.0</v>
       </c>
       <c r="H31">
         <v>7326000.0</v>
       </c>
       <c r="I31">
         <v>11689000.0</v>
       </c>
       <c r="J31">
         <v>-18839000.0</v>
       </c>
       <c r="K31">
         <v>-3006000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>1267171000.0</v>
       </c>
       <c r="C32">
         <v>1337468000.0</v>
       </c>
       <c r="D32">
         <v>1592521000.0</v>
       </c>
       <c r="E32">
         <v>2017804000.0</v>
       </c>
       <c r="F32">
         <v>2101258000.0</v>
       </c>
       <c r="G32">
         <v>1711733000.0</v>
       </c>
       <c r="H32">
         <v>1577558000.0</v>
       </c>
       <c r="I32">
         <v>1226505000.0</v>
       </c>
@@ -9440,3516 +9587,3600 @@
       <c r="K32">
         <v>730313000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>97</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
         <v>100</v>
       </c>
       <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
       <c r="AQ1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>191439000.0</v>
+      </c>
+      <c r="C2">
         <v>192352000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>192803000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>175512000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>181458000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>173249000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>174013000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>177073000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>175753000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186922000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>205682000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>213058000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>219744000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>236866000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>256431000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>289240000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>282851000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>283920000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>308327000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>305707000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>289199000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>287744000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>270972000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>244298000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>220115000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>249597000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>243513000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>241785000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>224445000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>207131000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>201068000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>176877000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>178535000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>168523000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>166548000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>146047000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>139692000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>131053000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>125926000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>110897000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>108884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93642000.0</v>
       </c>
       <c r="AQ2">
         <v>93642000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2">
+        <v>93642000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>5901000.0</v>
+      </c>
+      <c r="C3">
         <v>6260000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6285000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6168000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6475000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6622000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6859000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8027000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9869000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12809000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13784000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11021000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9864000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11618000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9846000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9811000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9039000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8335000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7996000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7727000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7245000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6961000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6353000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5917000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5695000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4652000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4140000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3735000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3281000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3175000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3004000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2650000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2618000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2270000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2235000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2035000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1924000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1461000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1232000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599500.0</v>
       </c>
       <c r="AQ3">
         <v>599500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3">
+        <v>599500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>-4016000.0</v>
+      </c>
+      <c r="C5">
         <v>-4740000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6304000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-324000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9708000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9025000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8966000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-41888000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-24840000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-38038000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-28661000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-31210000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20520000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-63282000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-48536000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-98617000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-76880000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30698000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1850000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>20742000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24219000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-40351000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-19533000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14267000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-46055000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8498000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>160000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1754000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4567000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>15411000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10897000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8116000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9752000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15612000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9544000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>210000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4015000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>887000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>26528000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>16991000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19092500.0</v>
       </c>
       <c r="AQ5">
         <v>19092500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5">
+        <v>19092500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>1885000.0</v>
+      </c>
+      <c r="C6">
         <v>1520000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5844000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3233000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2403000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2107000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33861000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14971000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25229000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14877000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20189000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10656000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-51664000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-38690000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-88617000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-67069000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21659000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6485000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28738000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16492000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-33106000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12572000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7914000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-40138000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14193000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4812000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5894000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-832000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18692000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14072000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>11120000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12402000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18230000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11814000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2445000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6050000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2811000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>27989000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>18223000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19692000.0</v>
       </c>
       <c r="AQ6">
         <v>19692000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6">
+        <v>19692000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>148838000.0</v>
+      </c>
+      <c r="C9">
         <v>148945000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>149324000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>135715000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>143558000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>138861000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>144805000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>142477000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>146978000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>143480000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>159103000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>162740000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>163675000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>163756000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>187310000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>192663000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>210090000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>232804000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>272917000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>265452000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>246390000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>216343000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>219451000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>199110000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>151611000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>202187000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>201302000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>190364000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>184448000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>163149000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>165168000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>141418000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>138206000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>127383000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>129015000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>112238000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>105383000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>106722000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>110078000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>93645000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>85122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72241000.0</v>
       </c>
       <c r="AQ9">
         <v>72241000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9">
+        <v>72241000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-1455000.0</v>
+      </c>
+      <c r="C10">
         <v>-2588000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6304000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8336000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7140000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6441000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6106000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37910000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21847000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-34787000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26002000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-28037000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18289000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-63313000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-47965000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-99645000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-77628000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30572000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1625000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20656000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23380000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-39816000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18577000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13396000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-45252000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9947000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>979000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4084000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2713000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>17034000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12416000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8876000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9961000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17244000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18632000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3147000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8831000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-253000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25032000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16327000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18067000.0</v>
       </c>
       <c r="AQ10">
         <v>18067000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10">
+        <v>18067000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>70000.0</v>
+      </c>
+      <c r="C11">
         <v>66000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="E11">
         <v>241000.0</v>
       </c>
       <c r="F11">
+        <v>241000.0</v>
+      </c>
+      <c r="G11">
         <v>182000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>157000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2169000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="K11">
         <v>169000.0</v>
       </c>
       <c r="L11">
+        <v>169000.0</v>
+      </c>
+      <c r="M11">
         <v>622000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>132000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>131000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>187000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3303000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>412000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>340000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>202000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-812000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4534000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18777000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-28118000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31071000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11349000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1484000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1157000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3095000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9761000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5058000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1738000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-9408000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>474000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13603000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5144000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1360000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>732000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-486000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11789000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7593000.0</v>
       </c>
       <c r="AQ11">
         <v>7593000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11">
+        <v>7593000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3879000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>175000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1358000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>773000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>231000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>194000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>171000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>334000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>363000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>444000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>642000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1161000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1033000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1372000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1477000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1653000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1759000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1463000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1170000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1399000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>760000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>209000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3246000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18159000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6731000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25704000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2286000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2999000.0</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>2123000.0</v>
+      </c>
       <c r="C13">
+        <v>2182000.0</v>
+      </c>
+      <c r="D13">
         <v>2356000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2487000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2627000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2663000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2932000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3327000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3002000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2673000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2248000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2132000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2609000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>706000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>773000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>231000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>194000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>171000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>334000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>1759000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1463000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>-1525000.0</v>
+      </c>
+      <c r="C15">
         <v>-2654000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6362000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8576000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7378000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6529000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6256000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36498000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21328000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-35524000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-35490000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-28659000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21825000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-65571000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-55918000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-96342000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-78040000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-30912000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1827000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21468000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-18846000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-21039000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9541000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-44467000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-33903000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11431000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-178000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7179000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7048000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11976000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10678000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18284000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9487000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3641000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13488000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4507000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-9563000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>233000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>13243000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9027000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3206000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>112000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2556000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-28659000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-21825000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-65571000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-55918000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-96342000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-78040000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-30912000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1827000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>21468000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-18846000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-21039000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9541000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-44467000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-33903000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11431000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-178000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7182000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7048000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11976000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10664000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16476000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9458000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3641000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13488000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8969000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9796000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>233000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13243000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9027000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3206000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8326000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12622000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>-1525000.0</v>
+      </c>
       <c r="C17">
+        <v>-2654000.0</v>
+      </c>
+      <c r="D17">
         <v>-6362000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8577000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7381000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6623000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6263000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-35741000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-22017000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-34956000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26171000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-28659000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-21825000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-65571000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-55918000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-96342000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-78040000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-30912000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1827000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>21468000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-18846000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-21039000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9541000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-44467000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-33903000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11431000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-178000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7179000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7048000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>11976000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10678000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>18284000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9487000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-9847000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13488000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8969000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9563000.0</v>
       </c>
-      <c r="AL17">
-[...1 lines deleted...]
-      </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17">
         <v>33181000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>2123000.0</v>
+      </c>
       <c r="C18">
+        <v>2182000.0</v>
+      </c>
+      <c r="D18">
         <v>2356000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2487000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2627000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2663000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2932000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3327000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3002000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2673000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2248000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2132000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2609000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>706000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>773000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>231000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>194000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>171000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>334000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>363000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>444000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>642000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1161000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1033000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1372000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1477000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1653000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1759000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1463000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>685000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>652000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1284000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1259000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-942000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-109000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>395000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-107000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-569000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-28000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-4016000.0</v>
+      </c>
+      <c r="C21">
         <v>-4740000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8575000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1145000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9708000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9025000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8966000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-41888000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24840000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-38038000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28661000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-31210000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20520000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-63282000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-48536000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-98617000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-76880000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-30698000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1850000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20742000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-24219000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40351000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-19533000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-14267000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-46055000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8498000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>160000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1754000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4567000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15411000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10897000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8116000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9752000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15612000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9544000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>210000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4015000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>887000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>26528000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>16991000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19092000.0</v>
       </c>
       <c r="AQ21">
         <v>19092000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21">
+        <v>19092000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>344293000.0</v>
+      </c>
+      <c r="C23">
         <v>346037000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>350702000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>312372000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>334724000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>321135000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>327784000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>361438000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>347571000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>368440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>393446000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>407008000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>403939000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>463904000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>492277000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>580520000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>569821000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>547422000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>583094000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>550417000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>559808000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>544438000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>509956000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>457675000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>417781000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>443286000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>444655000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>430395000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>413460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>354869000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>355339000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>310179000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>306989000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>280294000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>286019000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>258075000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>241060000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>236888000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>209476000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>188215000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>185244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147816000.0</v>
       </c>
       <c r="AQ23">
         <v>147816000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23">
+        <v>147816000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>5901000.0</v>
+      </c>
       <c r="C25">
         <v>5994000.0</v>
       </c>
       <c r="D25">
+        <v>5994000.0</v>
+      </c>
+      <c r="E25">
         <v>6168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6475000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6622000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6859000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8027000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9869000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12809000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13784000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11021000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10180000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11938000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10157000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9811000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9039000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8335000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7996000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7727000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7245000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6961000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6353000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5917000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5695000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4652000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4140000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3735000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3281000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3175000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3004000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2650000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2618000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2270000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2235000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2035000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1924000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1461000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>29554000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>33200000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>28900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>28600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>29700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>40600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>51100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>58600000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>38800000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>50700000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>32500000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>48900000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>42000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>51400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>43800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>37800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>35600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>50700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>38900000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>50400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23900000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>38900000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>31600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>25200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>19800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>28200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>26000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>21300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25500000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>12262000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>12028000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2666000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>152854000.0</v>
+      </c>
       <c r="C28">
+        <v>153685000.0</v>
+      </c>
+      <c r="D28">
         <v>157899000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>117246000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>119932000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147886000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>153771000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>129105000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>128523000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>136115000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>158064000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>168050000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>155315000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>173271000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>194319000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>204693000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>228370000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>224702000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>224067000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>212210000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>221709000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>214694000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>187584000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>169577000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>159866000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>158089000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>150442000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>149710000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>138615000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>123838000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>115371000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>101702000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>103254000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>91971000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>91271000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>86028000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>80068000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>80335000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>82089000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>64392000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>74956000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>41121000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>50483000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>70000.0</v>
+      </c>
       <c r="C29">
+        <v>66000.0</v>
+      </c>
+      <c r="D29">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="E29">
         <v>241000.0</v>
       </c>
       <c r="F29">
+        <v>241000.0</v>
+      </c>
+      <c r="G29">
         <v>182000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>157000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2169000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="K29">
         <v>169000.0</v>
       </c>
       <c r="L29">
+        <v>169000.0</v>
+      </c>
+      <c r="M29">
         <v>622000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>372000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>219000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>277000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3303000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>412000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>340000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>202000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-812000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4534000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-18777000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-28118000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31071000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1484000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1157000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3095000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9761000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5058000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>152854000.0</v>
+      </c>
+      <c r="C30">
         <v>153685000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>157899000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>136860000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>153266000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>147886000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>153771000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>184365000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171818000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>181518000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>187764000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>193950000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>184195000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>227038000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>235846000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>291280000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>286970000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>263502000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>274767000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>244710000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>270609000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>256694000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>238984000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>213377000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>197666000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>193689000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>201142000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>188610000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>189015000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>147738000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>154271000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>133302000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>128454000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>111771000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>119471000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>112028000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>101368000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>105835000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83550000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>77318000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>76360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54174000.0</v>
       </c>
       <c r="AQ30">
         <v>54174000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30">
+        <v>54174000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>2561000.0</v>
+      </c>
+      <c r="C31">
         <v>2152000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2271000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2870000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2568000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2584000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2860000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3978000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2993000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3251000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2659000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3173000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2231000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-31000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>571000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1028000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-748000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>126000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>225000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-86000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>839000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>535000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>956000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>871000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>803000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1449000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>819000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2330000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1854000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1623000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1519000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>760000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>209000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1632000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9088000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3357000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12846000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1140000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1496000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-664000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1025000.0</v>
       </c>
       <c r="AQ31">
         <v>-1025000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31">
+        <v>-1025000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>340277000.0</v>
+      </c>
+      <c r="C32">
         <v>341297000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>342127000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>311227000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>325016000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>312110000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>318818000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>319550000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>322731000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>330402000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>364785000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>375798000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>383419000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>400622000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>443741000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>481903000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>492941000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>516724000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>581244000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>571159000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>535589000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>504087000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>490423000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>443408000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>371726000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>451784000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>444815000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>432149000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>408893000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>370280000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>366236000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>318295000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>316741000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>295906000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>295563000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>258285000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>245075000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>237775000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>236004000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>204542000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>194006000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>165883000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>165883000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12988,893 +13219,893 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>162862000.0</v>
       </c>
       <c r="C2">
         <v>239437000.0</v>
       </c>
       <c r="D2">
         <v>130935000.0</v>
       </c>
       <c r="E2">
         <v>129785000.0</v>
       </c>
       <c r="F2">
         <v>143455000.0</v>
       </c>
       <c r="G2">
         <v>170932000.0</v>
       </c>
       <c r="H2">
         <v>310366000.0</v>
       </c>
       <c r="I2">
         <v>119958000.0</v>
       </c>
       <c r="J2">
         <v>101492000.0</v>
       </c>
       <c r="K2">
         <v>71115000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>16293000</v>
       </c>
       <c r="C3">
         <v>13965000</v>
       </c>
       <c r="D3">
         <v>18863000</v>
       </c>
       <c r="E3">
         <v>46351000</v>
       </c>
       <c r="F3">
         <v>35256000</v>
       </c>
       <c r="G3">
         <v>30207000</v>
       </c>
       <c r="H3">
         <v>30825000</v>
       </c>
       <c r="I3">
         <v>16565000</v>
       </c>
       <c r="J3">
         <v>17165000</v>
       </c>
       <c r="K3">
         <v>15238000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>5378000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>-29019000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>13594000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>38221000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>-48910000.0</v>
       </c>
       <c r="C6">
         <v>-76575000.0</v>
       </c>
       <c r="D6">
         <v>108502000.0</v>
       </c>
       <c r="E6">
         <v>1150000.0</v>
       </c>
       <c r="F6">
         <v>-13670000.0</v>
       </c>
       <c r="G6">
         <v>-27477000.0</v>
       </c>
       <c r="H6">
         <v>-139434000.0</v>
       </c>
       <c r="I6">
         <v>190408000.0</v>
       </c>
       <c r="J6">
         <v>18466000.0</v>
       </c>
       <c r="K6">
         <v>30377000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>-32793999.0</v>
       </c>
       <c r="C7">
         <v>22527000.0</v>
       </c>
       <c r="D7">
         <v>78533000.0</v>
       </c>
       <c r="E7">
         <v>74375000.0</v>
       </c>
       <c r="F7">
         <v>-142731000.0</v>
       </c>
       <c r="G7">
         <v>-11422000.0</v>
       </c>
       <c r="H7">
         <v>-7793000.0</v>
       </c>
       <c r="I7">
         <v>3359000.0</v>
       </c>
       <c r="J7">
         <v>2637000.0</v>
       </c>
       <c r="K7">
         <v>-1297000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>242000.0</v>
       </c>
       <c r="C9">
         <v>431000.0</v>
       </c>
       <c r="D9">
         <v>52978000.0</v>
       </c>
       <c r="E9">
         <v>1070000.0</v>
       </c>
       <c r="F9">
         <v>-37554000.0</v>
       </c>
       <c r="G9">
         <v>7872000.0</v>
       </c>
       <c r="H9">
         <v>19341000.0</v>
       </c>
       <c r="I9">
         <v>-14447000.0</v>
       </c>
       <c r="J9">
         <v>18452000.0</v>
       </c>
       <c r="K9">
         <v>13446000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
         <v>-24779000.0</v>
       </c>
       <c r="C10">
         <v>47739000.0</v>
       </c>
       <c r="D10">
         <v>76047000.0</v>
       </c>
       <c r="E10">
         <v>1495000.0</v>
       </c>
       <c r="F10">
         <v>-96056000.0</v>
       </c>
       <c r="G10">
         <v>8828000.0</v>
       </c>
       <c r="H10">
         <v>7974000.0</v>
       </c>
       <c r="I10">
         <v>1916000.0</v>
       </c>
       <c r="J10">
         <v>-26375000.0</v>
       </c>
       <c r="K10">
         <v>-26509000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-47352000.0</v>
       </c>
       <c r="E11">
         <v>62840000.0</v>
       </c>
       <c r="F11">
         <v>-5990000.0</v>
       </c>
       <c r="G11">
         <v>-3109000.0</v>
       </c>
       <c r="H11">
         <v>14924000.0</v>
       </c>
       <c r="I11">
         <v>38846000.0</v>
       </c>
       <c r="J11">
         <v>12553000.0</v>
       </c>
       <c r="K11">
         <v>13296000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>106846000.0</v>
       </c>
       <c r="E12">
         <v>151491000.0</v>
       </c>
       <c r="F12">
         <v>106003000.0</v>
       </c>
       <c r="G12">
         <v>100120000.0</v>
       </c>
       <c r="H12">
         <v>35175000.0</v>
       </c>
       <c r="I12">
         <v>13377000.0</v>
       </c>
       <c r="J12">
         <v>28926000.0</v>
       </c>
       <c r="K12">
         <v>9688000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-4325000.0</v>
       </c>
       <c r="E13">
         <v>7581000.0</v>
       </c>
       <c r="F13">
         <v>-8985000.0</v>
       </c>
       <c r="G13">
         <v>5588000.0</v>
       </c>
       <c r="H13">
         <v>18516000.0</v>
       </c>
       <c r="I13">
         <v>-16071000.0</v>
       </c>
       <c r="J13">
         <v>16459000.0</v>
       </c>
       <c r="K13">
         <v>11916000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>26124000.0</v>
       </c>
       <c r="C14">
         <v>44489000.0</v>
       </c>
       <c r="D14">
         <v>42122000.0</v>
       </c>
       <c r="E14">
         <v>37185000.0</v>
       </c>
       <c r="F14">
         <v>29929000.0</v>
       </c>
       <c r="G14">
         <v>22617000.0</v>
       </c>
       <c r="H14">
         <v>14331000.0</v>
       </c>
       <c r="I14">
         <v>10542000.0</v>
       </c>
       <c r="J14">
         <v>7655000.0</v>
       </c>
       <c r="K14">
         <v>3544000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>113952000.0</v>
       </c>
       <c r="C16">
         <v>162862000.0</v>
       </c>
       <c r="D16">
         <v>239437000.0</v>
       </c>
       <c r="E16">
         <v>130935000.0</v>
       </c>
       <c r="F16">
         <v>129785000.0</v>
       </c>
       <c r="G16">
         <v>143455000.0</v>
       </c>
       <c r="H16">
         <v>170932000.0</v>
       </c>
       <c r="I16">
         <v>310366000.0</v>
       </c>
       <c r="J16">
         <v>119958000.0</v>
       </c>
       <c r="K16">
         <v>101492000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>9282000.0</v>
+        <v>8885000.0</v>
       </c>
       <c r="C18">
         <v>14242000.0</v>
       </c>
       <c r="D18">
         <v>38818000.0</v>
       </c>
       <c r="E18">
         <v>9044000.0</v>
       </c>
       <c r="F18">
         <v>-50931000.0</v>
       </c>
       <c r="G18">
         <v>12670000.0</v>
       </c>
       <c r="H18">
         <v>47769000.0</v>
       </c>
       <c r="I18">
         <v>55613000.0</v>
       </c>
       <c r="J18">
         <v>21459000.0</v>
       </c>
       <c r="K18">
         <v>29878000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19">
         <v>-59121000.0</v>
       </c>
       <c r="C19">
         <v>-78742000.0</v>
       </c>
       <c r="D19">
         <v>64326000.0</v>
       </c>
       <c r="E19">
         <v>56584000.0</v>
       </c>
       <c r="F19">
         <v>74349000.0</v>
       </c>
       <c r="G19">
         <v>-70461000.0</v>
       </c>
       <c r="H19">
         <v>-225184000.0</v>
       </c>
       <c r="I19">
         <v>-16565000.0</v>
       </c>
       <c r="J19">
         <v>-17130000.0</v>
       </c>
       <c r="K19">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
         <v>-694000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>-28844000.0</v>
       </c>
       <c r="C22">
         <v>-118885000.0</v>
       </c>
       <c r="D22">
         <v>-171973000.0</v>
       </c>
       <c r="E22">
         <v>-207121000.0</v>
       </c>
       <c r="F22">
         <v>-8876000.0</v>
       </c>
       <c r="G22">
         <v>-67117000.0</v>
       </c>
       <c r="H22">
         <v>36881000.0</v>
       </c>
       <c r="I22">
         <v>44900000.0</v>
       </c>
       <c r="J22">
         <v>-594000.0</v>
       </c>
       <c r="K22">
         <v>33181000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-16060000.0</v>
       </c>
       <c r="C23">
         <v>-16521000.0</v>
       </c>
       <c r="D23">
         <v>-15085000.0</v>
       </c>
       <c r="E23">
         <v>-29538000.0</v>
       </c>
       <c r="F23">
         <v>-38885000.0</v>
       </c>
       <c r="G23">
         <v>-1435000.0</v>
       </c>
       <c r="H23">
         <v>6945000.0</v>
       </c>
       <c r="I23">
         <v>5788000.0</v>
       </c>
       <c r="J23">
         <v>529000.0</v>
       </c>
       <c r="K23">
         <v>499000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
         <v>10718000.0</v>
       </c>
       <c r="C24">
         <v>350000.0</v>
       </c>
       <c r="D24">
         <v>7365000.0</v>
       </c>
       <c r="E24">
         <v>45351000.0</v>
       </c>
       <c r="F24">
         <v>74349000.0</v>
       </c>
       <c r="G24">
         <v>36587000.0</v>
       </c>
       <c r="H24">
         <v>10596000.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>35000.0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>3964999.0</v>
       </c>
       <c r="C25">
         <v>3320000.0</v>
       </c>
       <c r="D25">
         <v>2118000.0</v>
       </c>
       <c r="E25">
         <v>23006000.0</v>
       </c>
       <c r="F25">
         <v>5243000.0</v>
       </c>
       <c r="G25">
         <v>52863000.0</v>
       </c>
       <c r="H25">
         <v>8122000.0</v>
       </c>
       <c r="I25">
         <v>-8614000.0</v>
       </c>
       <c r="J25">
         <v>22410000.0</v>
       </c>
       <c r="K25">
         <v>8897000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>-15967000.0</v>
       </c>
       <c r="C26">
         <v>-16090000.0</v>
       </c>
       <c r="D26">
         <v>-15583000.0</v>
       </c>
       <c r="E26">
         <v>-30042000.0</v>
       </c>
       <c r="F26">
         <v>-64316000.0</v>
       </c>
       <c r="G26">
         <v>-12819000.0</v>
       </c>
       <c r="H26">
         <v>-6748000.0</v>
       </c>
       <c r="I26">
         <v>-39000.0</v>
       </c>
       <c r="J26">
         <v>-3557000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>56727000.0</v>
       </c>
       <c r="C27">
         <v>76756000.0</v>
       </c>
       <c r="D27">
         <v>104492000.0</v>
       </c>
       <c r="E27">
         <v>126056000.0</v>
       </c>
       <c r="F27">
         <v>100696000.0</v>
       </c>
       <c r="G27">
         <v>67530000.0</v>
       </c>
       <c r="H27">
         <v>35256000.0</v>
       </c>
       <c r="I27">
         <v>15403000.0</v>
       </c>
       <c r="J27">
         <v>13244000.0</v>
       </c>
       <c r="K27">
         <v>6660000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-14967000.0</v>
       </c>
       <c r="C28">
         <v>-15493000.0</v>
       </c>
       <c r="D28">
         <v>-15539000.0</v>
       </c>
       <c r="E28">
         <v>-60250000.0</v>
       </c>
       <c r="F28">
         <v>-38885000.0</v>
       </c>
       <c r="G28">
         <v>-1435000.0</v>
       </c>
       <c r="H28">
         <v>6945000.0</v>
       </c>
       <c r="I28">
         <v>134795000.0</v>
       </c>
       <c r="J28">
         <v>-3028000.0</v>
       </c>
       <c r="K28">
         <v>499000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>25178000.0</v>
       </c>
       <c r="C29">
         <v>28207000.0</v>
       </c>
       <c r="D29">
         <v>57830000.0</v>
       </c>
       <c r="E29">
         <v>55395000.0</v>
       </c>
       <c r="F29">
         <v>-15675000.0</v>
       </c>
       <c r="G29">
         <v>42877000.0</v>
       </c>
       <c r="H29">
         <v>78594000.0</v>
       </c>
       <c r="I29">
         <v>72178000.0</v>
       </c>
       <c r="J29">
         <v>38624000.0</v>
       </c>
       <c r="K29">
         <v>45116000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-59121000.0</v>
       </c>
       <c r="C30">
         <v>-78742000.0</v>
       </c>
       <c r="D30">
         <v>64326000.0</v>
       </c>
       <c r="E30">
         <v>10233000.0</v>
       </c>
       <c r="F30">
         <v>39093000.0</v>
       </c>
       <c r="G30">
         <v>-70461000.0</v>
       </c>
       <c r="H30">
         <v>-225184000.0</v>
       </c>
       <c r="I30">
         <v>-16565000.0</v>
       </c>
@@ -13884,3256 +14115,3332 @@
       <c r="K30">
         <v>-15238000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>97</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
         <v>100</v>
       </c>
       <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
       <c r="AQ1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>118782000.0</v>
+      </c>
+      <c r="C2">
         <v>114494000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>113952000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108915000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113205000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>137153000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>162862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>196507000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>227503000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>256898000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>239437000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>193575000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>138979000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113346000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130935000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>137721000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>193878000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>249677000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>129785000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>124737000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>140031000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>200346000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>143455000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>96840000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>165989000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>151779000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>170932000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>156679000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>180346000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>186191000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>310366000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>300107000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>275474000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>140446000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>119958000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>121390000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>137022000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>137855000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>101492000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>90272000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>76559000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>73837000.0</v>
       </c>
-      <c r="AQ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>5254000</v>
+      </c>
+      <c r="C3">
         <v>3971000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5339000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4228000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4518000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3224000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4323000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3706000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2832000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3774000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3653000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3388000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3466000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5510000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5888000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7670000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7781000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14508000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16392000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11566000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9796000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7909000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5985000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11556000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7205000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3944000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7502000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6308000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12614000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4918000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6985000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4539000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3794000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4052000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4180000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3359000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2439000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5889000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5478000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6391000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3859000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494000</v>
       </c>
       <c r="AQ3">
         <v>2494000</v>
       </c>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3">
+        <v>2494000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>54265000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>23513000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-16175000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5619000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-54299000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-55125000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>120421000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1548000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12170000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24219000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19145000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4256000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4205000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-31446000.0</v>
+      </c>
+      <c r="C6">
         <v>4288000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>542000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5037000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4290000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23948000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25709000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33645000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-30996000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29395000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17461000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>45862000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>54596000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25633000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17589000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6786000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-56157000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-55799000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>119892000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5048000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15294000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-60315000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>56891000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>46615000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-69149000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14210000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-19153000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14253000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-23667000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5845000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-124175000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10259000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>24633000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>135028000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20488000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1432000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-15632000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-833000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>36363000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11220000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2722000.0</v>
       </c>
       <c r="AQ6">
         <v>2722000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6">
+        <v>2722000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-1171000.0</v>
+      </c>
+      <c r="C7">
         <v>-14000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4811000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4981000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6758000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-30589000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3982000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2145000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>22061000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11621000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9942000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18336000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>21996000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>37384000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18837000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5016000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4259000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-31379000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>106511000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-38035000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-58137000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-68563000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22004000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>55525000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-58992000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-20346000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11070000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-20296000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1258000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18729000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>29974000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-14542000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>13289000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-8465000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13077000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>5621000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-19622000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-6837000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>23475000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>26089000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22444000.0</v>
       </c>
       <c r="AQ7">
         <v>-22444000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7">
+        <v>-22444000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>431000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>10501000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28150000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>26640000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-27204000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>43000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>16142000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7205000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40888000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6379000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7791000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-27687000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3315000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20939000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3391000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-7389000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1267000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24606000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-18194000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6268000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11640000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21655000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4292000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10586000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11604000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>23762000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-7612000.0</v>
+      </c>
+      <c r="C10">
         <v>15296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25441000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5288000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5756000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12477000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4970000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18729000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19358000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>42907000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3083000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20279000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13574000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>66714000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>476000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1328000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32022000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2706000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>30806000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>925000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-34957000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-31359000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-30665000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>49978000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-33614000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>251000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1801000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>35792000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4890000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>244000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1563000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>20474000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>971000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4679000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4224000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5173000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10732000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-328000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-10142000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10136000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16937000.0</v>
       </c>
       <c r="AQ10">
         <v>-16937000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10">
+        <v>-16937000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-28116000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8344000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-42994000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2121000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-26024000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>40537000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-23173000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>53378000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11439000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11365000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-29430000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>46244000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>107000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-777000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23781000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>21342000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10698000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11276000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-14053000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>28399000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4639000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17120000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15327000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>30909000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>25589000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-21187000.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>21096000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>18635000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17347000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36888000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32221000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>52833000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33493000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36528000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28637000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27958000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28528000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30664000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18853000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45954000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28248000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13938000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11980000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12363000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10173000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7139000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3936000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2335000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11150000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-4044000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>28926000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13607000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>9688000.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-166000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-11724000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4811000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2754000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1423000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12873000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-26153000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22284000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-43663000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8127000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36380000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6425000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5440000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-24601000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3184000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21565000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3817000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5128000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4920000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>24747000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-18323000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4802000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-14720000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>21774000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>16459000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>12297000.0</v>
       </c>
-      <c r="AL13"/>
       <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>11916000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>5901000.0</v>
+      </c>
       <c r="C14">
         <v>5994000.0</v>
       </c>
       <c r="D14">
+        <v>5994000.0</v>
+      </c>
+      <c r="E14">
         <v>6168000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6475000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6622000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6859000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8027000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9869000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12809000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9606000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11021000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9864000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11618000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10157000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9811000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9039000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8335000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7438000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7049000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7245000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6961000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6004000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5788000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5695000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4652000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4140000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3735000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3281000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3175000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3004000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2650000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2618000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2270000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2235000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2035000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1924000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1461000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1232000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599500.0</v>
       </c>
       <c r="AQ14">
         <v>599500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>599500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>87336000.0</v>
+      </c>
+      <c r="C16">
         <v>118782000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>114494000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>113952000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108915000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>113205000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>137153000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>162862000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>196507000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>227503000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>256898000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>239437000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>193575000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>138979000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>113346000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>130935000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>137721000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>193878000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>249677000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>129785000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>124737000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>140031000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>200346000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>143455000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>96840000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>165989000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>151779000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>170932000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>156679000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>180346000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>186191000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>310366000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>300107000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>275474000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>140446000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>119958000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>121390000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>137022000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>137855000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>101492000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>90272000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>76559000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2722000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>6520000.0</v>
+      </c>
+      <c r="C18">
         <v>3351000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5574000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2775000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15998000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19436000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9945000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4494000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17769000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26069000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16906000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36154000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>15598000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15936000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-46730000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38258000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-31232000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>125264000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7821000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-50524000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-59602000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>51374000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>51809000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-65935000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6774000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20022000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2922000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4927000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1783000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>43981000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6143000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>23967000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4892000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>20611000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-724000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-15982000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2039000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>36126000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>11096000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2563000.0</v>
       </c>
       <c r="AQ18">
         <v>2563000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18">
+        <v>2563000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>153</v>
+      </c>
+      <c r="B19">
+        <v>-20354000.0</v>
+      </c>
       <c r="C19">
+        <v>8243000.0</v>
+      </c>
+      <c r="D19">
         <v>-410000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>568000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20715000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3245000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-35729000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39193000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-48113000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-624000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9188000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>28786000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>32330000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>11210000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3886000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>44917000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5588000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8855000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>16486000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>50753000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-8485000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1701000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-18284000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6576000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>920000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-46521000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8570000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-46520000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-168793000.0</v>
       </c>
       <c r="AF19">
         <v>-168793000.0</v>
       </c>
       <c r="AG19">
         <v>-168793000.0</v>
       </c>
       <c r="AH19">
         <v>-168793000.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>-168793000.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>-1525000.0</v>
+      </c>
+      <c r="C22">
         <v>-2654000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6362000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>-8577000.0</v>
+      </c>
+      <c r="F22">
         <v>-7381000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6623000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6263000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36498000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-22017000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-34956000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-26171000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-28659000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18421000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-63444000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-55918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-96342000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-78040000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-30912000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1827000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>21468000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-18846000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-21039000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9541000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-44467000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-33903000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11431000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-178000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7179000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7048000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11976000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10678000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18284000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9487000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3641000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13488000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4507000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9563000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>233000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13243000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9027000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10474000.0</v>
       </c>
       <c r="AQ22">
         <v>10474000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22">
+        <v>10474000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-2539000.0</v>
+      </c>
+      <c r="C23">
         <v>-7653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4870000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>-3621000.0</v>
+      </c>
+      <c r="F23">
         <v>-4240000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-4414000.0</v>
+      </c>
+      <c r="H23">
         <v>-3785000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3676000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3087000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4629000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4272000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4860000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3451000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3062000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3870000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3806000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4395000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>311000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-13698000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19596000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-15712000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1681000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1896000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>213000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2628000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2096000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1694000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2011000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5284000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-987000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>637000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4116000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>666000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1090000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-84000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-743000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>350000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2841000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>206000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>124000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159500.0</v>
       </c>
       <c r="AQ23">
         <v>159500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23">
+        <v>159500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1500000.0</v>
       </c>
-      <c r="D24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
+        <v>-16197000.0</v>
+      </c>
+      <c r="G24">
         <v>-21000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-31406000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>42000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-45281000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3150000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4402000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1331000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-233000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-256000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>44917000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5588000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2160000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>16486000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>50753000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-576000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16193000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>36587000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>629000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4864000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5306000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10596000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-33906000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6538000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>302000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>35000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-31000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>31000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>23976000.0</v>
+        <v>-2570000.0</v>
       </c>
       <c r="C25">
+        <v>3577000.0</v>
+      </c>
+      <c r="D25">
         <v>4596000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>1324000.0</v>
+      </c>
+      <c r="F25">
         <v>1085000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2903000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5004000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6894000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7114000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35926000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3102000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>601000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4149000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10288000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>23732000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>20118000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1901000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>930000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-923000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>684000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2077000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-57000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>271000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33865000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16096000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1088000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1814000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5293000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2024000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3290000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1563000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2003000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3084000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1189000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4716000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1887000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>14704000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2356000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3463000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-19366000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4180000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15521000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15990000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>159</v>
+      </c>
+      <c r="B26">
+        <v>-15090000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>-4240000.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26">
+        <v>-3785000.0</v>
+      </c>
+      <c r="I26">
         <v>-4697000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3051000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4334000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4008000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4866000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3748000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
-        <v>-3753000.0</v>
+        <v>-3130000.0</v>
       </c>
       <c r="P26">
+        <v>-3664000.0</v>
+      </c>
+      <c r="Q26">
         <v>-3827000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-20046000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-9996000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-14752000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-22286000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-17914000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-17114000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-7002000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4935000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2628000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3044000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2212000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2398000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2069000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-987000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1363000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-194000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-402000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>129600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-39000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1080000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>350000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3557000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>436000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>160</v>
+      </c>
+      <c r="B27">
+        <v>11139000.0</v>
+      </c>
       <c r="C27">
+        <v>14405000.0</v>
+      </c>
+      <c r="D27">
         <v>11496000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13069000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13727000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17281000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12650000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16845000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18944000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21065000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>19902000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24275000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22032000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>25262000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>31129000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32180000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>31592000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>32390000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>32323000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>27210000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28802000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>24759000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19925000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>20055000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19594000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15755000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>12126000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11441000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9068000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8110000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6637000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5126000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5142000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3097000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2038000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1398000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>800000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10451000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>610000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>505000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4810000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>907000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>438000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-17629000.0</v>
+      </c>
+      <c r="C28">
         <v>-7306000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4622000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2535000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4239000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4408000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3785000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3677000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3087000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4622000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4272000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4860000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3747000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3062000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3870000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3806000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24441000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18305000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13698000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19596000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15712000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1681000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1896000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>213000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2050000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2096000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1694000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2011000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5284000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-987000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>637000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4116000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>666000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>130136000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-123000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-743000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>350000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2841000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>206000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>124000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159500.0</v>
       </c>
       <c r="AQ28">
         <v>159500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28">
+        <v>159500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>11774000.0</v>
+      </c>
+      <c r="C29">
         <v>7322000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10913000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7003000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20664000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16212000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14268000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8966000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20601000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25487000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14440000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21088000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25682000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21108000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10048000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-39060000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-30477000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16724000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>141656000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19387000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-40728000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-51693000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>57359000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>63365000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-58730000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10718000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27524000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3386000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17541000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6701000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>50966000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>10682000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>27761000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8944000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>24791000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2635000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-13543000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>7928000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>41604000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17487000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5057000.0</v>
       </c>
       <c r="AQ29">
         <v>5057000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29">
+        <v>5057000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-25591000.0</v>
+      </c>
+      <c r="C30">
         <v>4272000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5749000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>568000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20715000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3245000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-35729000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-39193000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-48113000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-624000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9188000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28786000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32330000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5467000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2257000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37247000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>619000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20096000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7537000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4920000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40957000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8485000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1701000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18284000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6576000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>920000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-46521000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8570000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-46520000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11456000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-175778000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4539000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3794000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4052000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4180000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3324000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2439000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5920000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5447000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6391000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3859000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2494000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2494000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>