--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1074,51 +1077,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
-        <v>13552000.0</v>
+        <v>9868566.0</v>
       </c>
       <c r="C2">
         <v>7605000.0</v>
       </c>
       <c r="D2">
         <v>12647000.0</v>
       </c>
       <c r="E2">
         <v>10703000.0</v>
       </c>
       <c r="F2">
         <v>9362000.0</v>
       </c>
       <c r="G2">
         <v>29702000.0</v>
       </c>
       <c r="H2">
         <v>23611504.0</v>
       </c>
       <c r="I2">
         <v>32106000.0</v>
       </c>
       <c r="J2">
         <v>12574155.0</v>
       </c>
@@ -1372,51 +1375,51 @@
         <v>33111739.0</v>
       </c>
       <c r="J9">
         <v>30458709.0</v>
       </c>
       <c r="K9">
         <v>31905053.0</v>
       </c>
       <c r="L9">
         <v>29574874.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
-        <v>161931701.0</v>
+        <v>117918664.0</v>
       </c>
       <c r="C10">
         <v>46834000.0</v>
       </c>
       <c r="D10">
         <v>20658000.0</v>
       </c>
       <c r="E10">
         <v>51678000.0</v>
       </c>
       <c r="F10">
         <v>49805000.0</v>
       </c>
       <c r="G10">
         <v>44106000.0</v>
       </c>
       <c r="H10">
         <v>54732176.0</v>
       </c>
       <c r="I10">
         <v>34692334.0</v>
       </c>
       <c r="J10">
         <v>124151093.0</v>
       </c>
@@ -1458,78 +1461,78 @@
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>169949531.0</v>
+        <v>123757248.0</v>
       </c>
       <c r="C12">
         <v>47059000.0</v>
       </c>
       <c r="D12">
         <v>22890000.0</v>
       </c>
       <c r="E12">
         <v>55026000.0</v>
       </c>
       <c r="F12">
         <v>55938000.0</v>
       </c>
       <c r="G12">
         <v>53581000.0</v>
       </c>
       <c r="H12">
         <v>72222434.0</v>
       </c>
       <c r="I12">
         <v>54303502.0</v>
       </c>
       <c r="J12">
         <v>175494234.0</v>
       </c>
       <c r="K12">
-        <v>201993899.0</v>
+        <v>144360840.0</v>
       </c>
       <c r="L12">
         <v>176142366.0</v>
       </c>
       <c r="M12">
         <v>104038385.0</v>
       </c>
       <c r="N12">
         <v>115670000.0</v>
       </c>
       <c r="O12">
         <v>77802237.0</v>
       </c>
       <c r="P12">
         <v>117047992.0</v>
       </c>
       <c r="Q12">
         <v>81196008.0</v>
       </c>
       <c r="R12">
         <v>46805462.0</v>
       </c>
       <c r="S12">
         <v>84548890.0</v>
       </c>
@@ -1792,51 +1795,51 @@
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
-        <v>19149000.0</v>
+        <v>13944301.0</v>
       </c>
       <c r="C20">
         <v>19149000.0</v>
       </c>
       <c r="D20">
         <v>19149000.0</v>
       </c>
       <c r="E20">
         <v>19149000.0</v>
       </c>
       <c r="F20">
         <v>19149000.0</v>
       </c>
       <c r="G20">
         <v>19149000.0</v>
       </c>
       <c r="H20">
         <v>19143056.0</v>
       </c>
       <c r="I20">
         <v>19173586.0</v>
       </c>
       <c r="J20">
         <v>19103777.0</v>
       </c>
@@ -1844,95 +1847,97 @@
         <v>19128041.0</v>
       </c>
       <c r="L20">
         <v>19095042.0</v>
       </c>
       <c r="M20">
         <v>43439346.0</v>
       </c>
       <c r="N20">
         <v>43556824.0</v>
       </c>
       <c r="O20">
         <v>126393454.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
-        <v>183116000.0</v>
+        <v>133345071.0</v>
       </c>
       <c r="C21">
         <v>168254000.0</v>
       </c>
       <c r="D21">
         <v>182902000.0</v>
       </c>
       <c r="E21">
         <v>178613000.0</v>
       </c>
       <c r="F21">
         <v>170061000.0</v>
       </c>
       <c r="G21">
         <v>155968000.0</v>
       </c>
       <c r="H21">
         <v>114046100.0</v>
       </c>
       <c r="I21">
         <v>108899216.0</v>
       </c>
       <c r="J21">
         <v>13083101.0</v>
       </c>
       <c r="K21">
         <v>17155717.0</v>
       </c>
       <c r="L21">
         <v>10786270.0</v>
       </c>
       <c r="M21">
         <v>27729441.0</v>
       </c>
       <c r="N21">
         <v>30614123.0</v>
       </c>
       <c r="O21">
         <v>45488173.0</v>
       </c>
       <c r="P21">
-        <v>9989226.0</v>
-[...1 lines deleted...]
-      <c r="Q21"/>
+        <v>165318510.0</v>
+      </c>
+      <c r="Q21">
+        <v>2213120.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
         <v>-2957332.0</v>
       </c>
       <c r="E22">
         <v>-4533024.0</v>
       </c>
       <c r="F22">
         <v>-7755361.0</v>
       </c>
       <c r="G22">
         <v>-12056179.0</v>
       </c>
       <c r="H22">
         <v>-21560128.0</v>
       </c>
@@ -1954,51 +1959,51 @@
       <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>2.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
-        <v>720124231.0</v>
+        <v>525779000.0</v>
       </c>
       <c r="C23">
         <v>388798000.0</v>
       </c>
       <c r="D23">
         <v>378835000.0</v>
       </c>
       <c r="E23">
         <v>383748000.0</v>
       </c>
       <c r="F23">
         <v>365873000.0</v>
       </c>
       <c r="G23">
         <v>377348000.0</v>
       </c>
       <c r="H23">
         <v>324851676.0</v>
       </c>
       <c r="I23">
         <v>428215000.0</v>
       </c>
       <c r="J23">
         <v>325923658.0</v>
       </c>
@@ -2146,72 +2151,72 @@
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>-161931701.0</v>
+        <v>-117918664.0</v>
       </c>
       <c r="C28">
         <v>-46834000.0</v>
       </c>
       <c r="D28">
         <v>3579000.0</v>
       </c>
       <c r="E28">
         <v>2759000.0</v>
       </c>
       <c r="F28">
         <v>-20036000.0</v>
       </c>
       <c r="G28">
         <v>-27112000.0</v>
       </c>
       <c r="H28">
         <v>-39421406.0</v>
       </c>
       <c r="I28">
-        <v>-30654244.0</v>
+        <v>-29192334.0</v>
       </c>
       <c r="J28">
         <v>-116278330.0</v>
       </c>
       <c r="K28">
         <v>-92221560.0</v>
       </c>
       <c r="L28">
         <v>-77554785.0</v>
       </c>
       <c r="M28">
         <v>-91116931.0</v>
       </c>
       <c r="N28">
         <v>-108633789.0</v>
       </c>
       <c r="O28">
         <v>-77802237.0</v>
       </c>
       <c r="P28">
         <v>-117047992.0</v>
       </c>
       <c r="Q28">
         <v>-81196008.0</v>
       </c>
@@ -2250,51 +2255,51 @@
       <c r="H29">
         <v>286864124.57</v>
       </c>
       <c r="I29">
         <v>277982863.81</v>
       </c>
       <c r="J29">
         <v>281323260.44</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
-        <v>67776361.0</v>
+        <v>49354746.0</v>
       </c>
       <c r="C30">
         <v>17472000.0</v>
       </c>
       <c r="D30">
         <v>8670000.0</v>
       </c>
       <c r="E30">
         <v>13214000.0</v>
       </c>
       <c r="F30">
         <v>14796000.0</v>
       </c>
       <c r="G30">
         <v>22529000.0</v>
       </c>
       <c r="H30">
         <v>10118122.0</v>
       </c>
       <c r="I30">
         <v>8635000.0</v>
       </c>
       <c r="J30">
         <v>13776000.0</v>
       </c>
@@ -2392,51 +2397,51 @@
       <c r="H32">
         <v>60160609.98</v>
       </c>
       <c r="I32">
         <v>43359544.21</v>
       </c>
       <c r="J32">
         <v>168305367.79</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
-        <v>482521682.0</v>
+        <v>351372288.0</v>
       </c>
       <c r="C33">
         <v>309610000.0</v>
       </c>
       <c r="D33">
         <v>333779000.0</v>
       </c>
       <c r="E33">
         <v>306785000.0</v>
       </c>
       <c r="F33">
         <v>288346000.0</v>
       </c>
       <c r="G33">
         <v>292042000.0</v>
       </c>
       <c r="H33">
         <v>229534476.0</v>
       </c>
       <c r="I33">
         <v>232879598.0</v>
       </c>
       <c r="J33">
         <v>106285487.0</v>
       </c>
@@ -2538,78 +2543,78 @@
       <c r="N35">
         <v>11549912.0</v>
       </c>
       <c r="O35">
         <v>25551099.0</v>
       </c>
       <c r="P35">
         <v>16639569.0</v>
       </c>
       <c r="Q35">
         <v>1768717.0</v>
       </c>
       <c r="R35">
         <v>470824.0</v>
       </c>
       <c r="S35"/>
       <c r="T35">
         <v>2241744.0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>141506023.0</v>
+        <v>103044686.0</v>
       </c>
       <c r="C36">
         <v>27279000.0</v>
       </c>
       <c r="D36">
         <v>24291000.0</v>
       </c>
       <c r="E36">
         <v>21271000.0</v>
       </c>
       <c r="F36">
         <v>12433000.0</v>
       </c>
       <c r="G36">
         <v>16118000.0</v>
       </c>
       <c r="H36">
         <v>1362662.0</v>
       </c>
       <c r="I36">
         <v>16122994.0</v>
       </c>
       <c r="J36">
         <v>26165409.0</v>
       </c>
       <c r="K36">
-        <v>2199986.0</v>
+        <v>43898520.0</v>
       </c>
       <c r="L36">
         <v>11399522.0</v>
       </c>
       <c r="M36">
         <v>64348846.0</v>
       </c>
       <c r="N36">
         <v>51007261.0</v>
       </c>
       <c r="O36">
         <v>1.0</v>
       </c>
       <c r="P36">
         <v>1.0</v>
       </c>
       <c r="Q36">
         <v>2200649.0</v>
       </c>
       <c r="R36">
         <v>13693057.0</v>
       </c>
       <c r="S36">
         <v>1.0</v>
       </c>
@@ -2674,113 +2679,113 @@
       </c>
       <c r="M38"/>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
         <v>0.0</v>
       </c>
       <c r="P38">
         <v>1.0</v>
       </c>
       <c r="Q38"/>
       <c r="R38">
         <v>1.0</v>
       </c>
       <c r="S38">
         <v>1.0</v>
       </c>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>-123343.0</v>
+        <v>-89818.0</v>
       </c>
       <c r="C39">
         <v>14657000.0</v>
       </c>
       <c r="D39">
         <v>13496000.0</v>
       </c>
       <c r="E39">
         <v>8723000.0</v>
       </c>
       <c r="F39">
         <v>6793000.0</v>
       </c>
       <c r="G39">
         <v>9196000.0</v>
       </c>
       <c r="H39">
         <v>12976643.0</v>
       </c>
       <c r="I39">
         <v>18576589.0</v>
       </c>
       <c r="J39">
         <v>30367936.0</v>
       </c>
       <c r="K39">
-        <v>10463740.0</v>
+        <v>64993375.0</v>
       </c>
       <c r="L39">
         <v>41733504.0</v>
       </c>
       <c r="M39">
         <v>53671854.0</v>
       </c>
       <c r="N39">
         <v>62579412.0</v>
       </c>
       <c r="O39">
         <v>3939367.0</v>
       </c>
       <c r="P39">
         <v>2742409.0</v>
       </c>
       <c r="Q39">
         <v>2024677.0</v>
       </c>
       <c r="R39">
         <v>2236654.0</v>
       </c>
       <c r="S39">
         <v>657355.0</v>
       </c>
       <c r="T39">
         <v>341312.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>80325158.0</v>
+        <v>85003609.0</v>
       </c>
       <c r="C40">
         <v>11829000.0</v>
       </c>
       <c r="D40">
         <v>7822000.0</v>
       </c>
       <c r="E40">
         <v>12342000.0</v>
       </c>
       <c r="F40">
         <v>18756000.0</v>
       </c>
       <c r="G40">
         <v>17539000.0</v>
       </c>
       <c r="H40">
         <v>7717393.0</v>
       </c>
       <c r="I40">
         <v>103889.0</v>
       </c>
       <c r="J40">
         <v>17347119.0</v>
       </c>
@@ -3008,51 +3013,51 @@
       </c>
       <c r="O45">
         <v>7297729.26</v>
       </c>
       <c r="P45">
         <v>5020568.07</v>
       </c>
       <c r="Q45">
         <v>3704407.29</v>
       </c>
       <c r="R45">
         <v>4104670.04</v>
       </c>
       <c r="S45">
         <v>3858668.86</v>
       </c>
       <c r="T45">
         <v>3987680.5</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
-        <v>29145787.0</v>
+        <v>21223962.0</v>
       </c>
       <c r="C46">
         <v>19185000.0</v>
       </c>
       <c r="D46">
         <v>10856000.0</v>
       </c>
       <c r="E46">
         <v>12496000.0</v>
       </c>
       <c r="F46">
         <v>16479000.0</v>
       </c>
       <c r="G46">
         <v>16611000.0</v>
       </c>
       <c r="H46">
         <v>16225588.0</v>
       </c>
       <c r="I46">
         <v>9055600.0</v>
       </c>
       <c r="J46">
         <v>4213916.0</v>
       </c>
@@ -3310,51 +3315,51 @@
       </c>
       <c r="I52">
         <v>5500000.0</v>
       </c>
       <c r="J52">
         <v>7872763.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52">
         <v>12921454.0</v>
       </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
-        <v>8017830.0</v>
+        <v>5838583.0</v>
       </c>
       <c r="C53">
         <v>225000.0</v>
       </c>
       <c r="D53">
         <v>2232000.0</v>
       </c>
       <c r="E53">
         <v>3348000.0</v>
       </c>
       <c r="F53">
         <v>6133000.0</v>
       </c>
       <c r="G53">
         <v>9475000.0</v>
       </c>
       <c r="H53">
         <v>17490258.0</v>
       </c>
       <c r="I53">
         <v>19611168.0</v>
       </c>
       <c r="J53">
         <v>51343141.0</v>
       </c>
@@ -3384,113 +3389,113 @@
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
-        <v>720124231.0</v>
+        <v>524394465.0</v>
       </c>
       <c r="C55">
         <v>388798000.0</v>
       </c>
       <c r="D55">
         <v>378835000.0</v>
       </c>
       <c r="E55">
         <v>383748000.0</v>
       </c>
       <c r="F55">
         <v>365873000.0</v>
       </c>
       <c r="G55">
         <v>377348000.0</v>
       </c>
       <c r="H55">
         <v>324851676.0</v>
       </c>
       <c r="I55">
-        <v>314394690.0</v>
+        <v>428215000.0</v>
       </c>
       <c r="J55">
         <v>325923658.0</v>
       </c>
       <c r="K55">
         <v>327374451.0</v>
       </c>
       <c r="L55">
         <v>312660608.0</v>
       </c>
       <c r="M55">
         <v>414586599.0</v>
       </c>
       <c r="N55">
         <v>427998534.0</v>
       </c>
       <c r="O55">
         <v>377200124.0</v>
       </c>
       <c r="P55">
         <v>392297747.0</v>
       </c>
       <c r="Q55">
         <v>341982282.0</v>
       </c>
       <c r="R55">
         <v>93299589.0</v>
       </c>
       <c r="S55">
         <v>101421528.0</v>
       </c>
       <c r="T55">
         <v>283624154.0</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
-        <v>237602549.0</v>
+        <v>173022176.0</v>
       </c>
       <c r="C56">
         <v>79188000.0</v>
       </c>
       <c r="D56">
         <v>45056000.0</v>
       </c>
       <c r="E56">
         <v>76963000.0</v>
       </c>
       <c r="F56">
         <v>77527000.0</v>
       </c>
       <c r="G56">
         <v>85306000.0</v>
       </c>
       <c r="H56">
         <v>95317200.0</v>
       </c>
       <c r="I56">
         <v>81515091.0</v>
       </c>
       <c r="J56">
         <v>219638170.0</v>
       </c>
@@ -3591,51 +3596,51 @@
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
         <v>158534000.0</v>
       </c>
       <c r="C58">
         <v>65150000.0</v>
       </c>
       <c r="D58">
         <v>73130000.0</v>
       </c>
       <c r="E58">
         <v>106477000.0</v>
       </c>
       <c r="F58">
         <v>74654000.0</v>
       </c>
       <c r="G58">
         <v>86365000.0</v>
       </c>
       <c r="H58">
         <v>53298322.0</v>
       </c>
       <c r="I58">
-        <v>40449916.0</v>
+        <v>55094000.0</v>
       </c>
       <c r="J58">
         <v>52473161.0</v>
       </c>
       <c r="K58">
         <v>59303623.0</v>
       </c>
       <c r="L58">
         <v>54503527.0</v>
       </c>
       <c r="M58">
         <v>53981530.0</v>
       </c>
       <c r="N58">
         <v>33267278.0</v>
       </c>
       <c r="O58">
         <v>57840032.0</v>
       </c>
       <c r="P58">
         <v>97056807.0</v>
       </c>
       <c r="Q58">
         <v>128393457.0</v>
       </c>
@@ -3782,517 +3787,523 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BX1" t="s">
         <v>136</v>
       </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
-        <v>13552000.0</v>
+        <v>13343000.0</v>
       </c>
       <c r="C2">
+        <v>9868566.0</v>
+      </c>
+      <c r="D2">
         <v>14544000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8336000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7605000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7430000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8556000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12429000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12647000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10123000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11244000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10703000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11875000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11504000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14148000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9362000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17379000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10924000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11751000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29702000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35917000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31285000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21477929.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23611504.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22741350.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31163162.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24314709.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32106000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17742122.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14790145.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16475790.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12574155.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20905580.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19698437.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14013407.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18221114.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10630157.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13024625.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10807833.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16443153.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9765363.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18061563.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14699000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24412935.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10070000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12755766.0</v>
       </c>
-      <c r="AW2">
-[...1 lines deleted...]
-      </c>
       <c r="AX2">
+        <v>9203000.0</v>
+      </c>
+      <c r="AY2">
         <v>12351024.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7560247.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6312728.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7643618.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13783259.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7833375.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5894209.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>24165338.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10190009.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30225498.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23498740.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27056003.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>78641417.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13301996.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9901337.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10185403.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13120045.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12349143.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9440544.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8610121.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22543960.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15216115.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14240220.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>132733515.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
+      <c r="BY2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4327,54 +4338,18262 @@
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
+    </row>
+    <row r="4" spans="1:77">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+    </row>
+    <row r="5" spans="1:77">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5">
+        <v>-87998000.0</v>
+      </c>
+      <c r="C5">
+        <v>-82938000.0</v>
+      </c>
+      <c r="D5">
+        <v>-87024000.0</v>
+      </c>
+      <c r="E5">
+        <v>-81840000.0</v>
+      </c>
+      <c r="F5">
+        <v>-95390000.0</v>
+      </c>
+      <c r="G5">
+        <v>-95491000.0</v>
+      </c>
+      <c r="H5">
+        <v>-79640000.0</v>
+      </c>
+      <c r="I5">
+        <v>-83249000.0</v>
+      </c>
+      <c r="J5">
+        <v>-80817000.0</v>
+      </c>
+      <c r="K5">
+        <v>-74938000.0</v>
+      </c>
+      <c r="L5">
+        <v>-80407000.0</v>
+      </c>
+      <c r="M5">
+        <v>-75106000.0</v>
+      </c>
+      <c r="N5">
+        <v>-79881000.0</v>
+      </c>
+      <c r="O5">
+        <v>-79615000.0</v>
+      </c>
+      <c r="P5">
+        <v>-83382000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-68810000.0</v>
+      </c>
+      <c r="R5">
+        <v>-60775000.0</v>
+      </c>
+      <c r="S5">
+        <v>-64557000.0</v>
+      </c>
+      <c r="T5">
+        <v>-65495000.0</v>
+      </c>
+      <c r="U5">
+        <v>-58207000.0</v>
+      </c>
+      <c r="V5">
+        <v>-61900000.0</v>
+      </c>
+      <c r="W5">
+        <v>-65600000.0</v>
+      </c>
+      <c r="X5">
+        <v>-77274000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-82403000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-63393033.42</v>
+      </c>
+      <c r="AA5">
+        <v>24527854.0</v>
+      </c>
+      <c r="AB5">
+        <v>24697084.0</v>
+      </c>
+      <c r="AC5">
+        <v>32193330.0</v>
+      </c>
+      <c r="AD5">
+        <v>24775314.0</v>
+      </c>
+      <c r="AE5">
+        <v>-81808000.0</v>
+      </c>
+      <c r="AF5">
+        <v>31676999.0</v>
+      </c>
+      <c r="AG5">
+        <v>32455999.0</v>
+      </c>
+      <c r="AH5">
+        <v>24184418.0</v>
+      </c>
+      <c r="AI5">
+        <v>23596819.0</v>
+      </c>
+      <c r="AJ5">
+        <v>29353000.0</v>
+      </c>
+      <c r="AK5">
+        <v>31521999.0</v>
+      </c>
+      <c r="AL5">
+        <v>24731174.0</v>
+      </c>
+      <c r="AM5">
+        <v>24957220.0</v>
+      </c>
+      <c r="AN5">
+        <v>32234999.0</v>
+      </c>
+      <c r="AO5">
+        <v>31356999.0</v>
+      </c>
+      <c r="AP5">
+        <v>31640999.0</v>
+      </c>
+      <c r="AQ5">
+        <v>25369498.0</v>
+      </c>
+      <c r="AR5">
+        <v>24647299.0</v>
+      </c>
+      <c r="AS5">
+        <v>27084999.0</v>
+      </c>
+      <c r="AT5">
+        <v>22349739.0</v>
+      </c>
+      <c r="AU5">
+        <v>17573178.0</v>
+      </c>
+      <c r="AV5">
+        <v>15275314.0</v>
+      </c>
+      <c r="AW5">
+        <v>12738000.0</v>
+      </c>
+      <c r="AX5">
+        <v>15752999.0</v>
+      </c>
+      <c r="AY5">
+        <v>11700179.0</v>
+      </c>
+      <c r="AZ5">
+        <v>7026115.0</v>
+      </c>
+      <c r="BA5">
+        <v>10015586.0</v>
+      </c>
+      <c r="BB5">
+        <v>4545677.0</v>
+      </c>
+      <c r="BC5">
+        <v>822251.0</v>
+      </c>
+      <c r="BD5">
+        <v>-994665.0</v>
+      </c>
+      <c r="BE5">
+        <v>4743879.0</v>
+      </c>
+      <c r="BF5">
+        <v>1437291.0</v>
+      </c>
+      <c r="BG5">
+        <v>5027424.0</v>
+      </c>
+      <c r="BH5">
+        <v>8204683.0</v>
+      </c>
+      <c r="BI5">
+        <v>-4558501.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-3443734.0</v>
+      </c>
+      <c r="BK5">
+        <v>-3995360.74</v>
+      </c>
+      <c r="BL5">
+        <v>-3673192.48</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5">
+        <v>-3345104.96</v>
+      </c>
+      <c r="BO5">
+        <v>-3093305.32</v>
+      </c>
+      <c r="BP5">
+        <v>-2700907.47</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5">
+        <v>-1954541.85</v>
+      </c>
+      <c r="BS5">
+        <v>-1849630.24</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5">
+        <v>-1694436.03</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5"/>
+    </row>
+    <row r="6" spans="1:77">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+    </row>
+    <row r="7" spans="1:77">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+    </row>
+    <row r="8" spans="1:77">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>448075000.0</v>
+      </c>
+      <c r="C8">
+        <v>448575000.0</v>
+      </c>
+      <c r="D8">
+        <v>448575000.0</v>
+      </c>
+      <c r="E8">
+        <v>449575000.0</v>
+      </c>
+      <c r="F8">
+        <v>449575000.0</v>
+      </c>
+      <c r="G8">
+        <v>450127000.0</v>
+      </c>
+      <c r="H8">
+        <v>434927000.0</v>
+      </c>
+      <c r="I8">
+        <v>434263000.0</v>
+      </c>
+      <c r="J8">
+        <v>434263000.0</v>
+      </c>
+      <c r="K8">
+        <v>434764000.0</v>
+      </c>
+      <c r="L8">
+        <v>424127000.0</v>
+      </c>
+      <c r="M8">
+        <v>424611000.0</v>
+      </c>
+      <c r="N8">
+        <v>424892000.0</v>
+      </c>
+      <c r="O8">
+        <v>428475000.0</v>
+      </c>
+      <c r="P8">
+        <v>415796000.0</v>
+      </c>
+      <c r="Q8">
+        <v>417362000.0</v>
+      </c>
+      <c r="R8">
+        <v>418056000.0</v>
+      </c>
+      <c r="S8">
+        <v>417425000.0</v>
+      </c>
+      <c r="T8">
+        <v>419011000.0</v>
+      </c>
+      <c r="U8">
+        <v>419809000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+    </row>
+    <row r="9" spans="1:77">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
+        <v>35357000.0</v>
+      </c>
+      <c r="T9">
+        <v>38820000.0</v>
+      </c>
+      <c r="U9">
+        <v>38478000.0</v>
+      </c>
+      <c r="V9">
+        <v>37847000.0</v>
+      </c>
+      <c r="W9">
+        <v>43309000.0</v>
+      </c>
+      <c r="X9">
+        <v>46870000.0</v>
+      </c>
+      <c r="Y9">
+        <v>45542000.0</v>
+      </c>
+      <c r="Z9">
+        <v>47280000.0</v>
+      </c>
+      <c r="AA9">
+        <v>43160000.0</v>
+      </c>
+      <c r="AB9">
+        <v>35477026.0</v>
+      </c>
+      <c r="AC9">
+        <v>34247616.0</v>
+      </c>
+      <c r="AD9">
+        <v>32881406.0</v>
+      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+    </row>
+    <row r="10" spans="1:77">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>173932000.0</v>
+      </c>
+      <c r="C10">
+        <v>117918664.0</v>
+      </c>
+      <c r="D10">
+        <v>79898000.0</v>
+      </c>
+      <c r="E10">
+        <v>75075000.0</v>
+      </c>
+      <c r="F10">
+        <v>55868000.0</v>
+      </c>
+      <c r="G10">
+        <v>46834000.0</v>
+      </c>
+      <c r="H10">
+        <v>43548000.0</v>
+      </c>
+      <c r="I10">
+        <v>29726000.0</v>
+      </c>
+      <c r="J10">
+        <v>24104000.0</v>
+      </c>
+      <c r="K10">
+        <v>20658000.0</v>
+      </c>
+      <c r="L10">
+        <v>23860000.0</v>
+      </c>
+      <c r="M10">
+        <v>20218000.0</v>
+      </c>
+      <c r="N10">
+        <v>47037000.0</v>
+      </c>
+      <c r="O10">
+        <v>51678000.0</v>
+      </c>
+      <c r="P10">
+        <v>48786000.0</v>
+      </c>
+      <c r="Q10">
+        <v>46828000.0</v>
+      </c>
+      <c r="R10">
+        <v>50495000.0</v>
+      </c>
+      <c r="S10">
+        <v>49805000.0</v>
+      </c>
+      <c r="T10">
+        <v>60177000.0</v>
+      </c>
+      <c r="U10">
+        <v>47735000.0</v>
+      </c>
+      <c r="V10">
+        <v>50629000.0</v>
+      </c>
+      <c r="W10">
+        <v>44106000.0</v>
+      </c>
+      <c r="X10">
+        <v>49889000.0</v>
+      </c>
+      <c r="Y10">
+        <v>40287000.0</v>
+      </c>
+      <c r="Z10">
+        <v>24614299.0</v>
+      </c>
+      <c r="AA10">
+        <v>54732176.0</v>
+      </c>
+      <c r="AB10">
+        <v>67556277.0</v>
+      </c>
+      <c r="AC10">
+        <v>46155545.0</v>
+      </c>
+      <c r="AD10">
+        <v>36094218.0</v>
+      </c>
+      <c r="AE10">
+        <v>34692334.0</v>
+      </c>
+      <c r="AF10">
+        <v>32083343.0</v>
+      </c>
+      <c r="AG10">
+        <v>28873175.0</v>
+      </c>
+      <c r="AH10">
+        <v>40341177.0</v>
+      </c>
+      <c r="AI10">
+        <v>124151093.0</v>
+      </c>
+      <c r="AJ10">
+        <v>152952000.0</v>
+      </c>
+      <c r="AK10">
+        <v>96572000.0</v>
+      </c>
+      <c r="AL10">
+        <v>113882000.0</v>
+      </c>
+      <c r="AM10">
+        <v>92221560.0</v>
+      </c>
+      <c r="AN10">
+        <v>100704000.0</v>
+      </c>
+      <c r="AO10">
+        <v>85989890.0</v>
+      </c>
+      <c r="AP10">
+        <v>71258204.0</v>
+      </c>
+      <c r="AQ10">
+        <v>77554785.0</v>
+      </c>
+      <c r="AR10">
+        <v>92434264.0</v>
+      </c>
+      <c r="AS10">
+        <v>117106927.0</v>
+      </c>
+      <c r="AT10">
+        <v>94372929.0</v>
+      </c>
+      <c r="AU10">
+        <v>104038385.0</v>
+      </c>
+      <c r="AV10">
+        <v>79472844.0</v>
+      </c>
+      <c r="AW10">
+        <v>98341909.0</v>
+      </c>
+      <c r="AX10">
+        <v>133813711.0</v>
+      </c>
+      <c r="AY10">
+        <v>108633789.0</v>
+      </c>
+      <c r="AZ10">
+        <v>113084782.0</v>
+      </c>
+      <c r="BA10">
+        <v>77573753.0</v>
+      </c>
+      <c r="BB10">
+        <v>63968745.0</v>
+      </c>
+      <c r="BC10">
+        <v>77802237.0</v>
+      </c>
+      <c r="BD10">
+        <v>62051308.0</v>
+      </c>
+      <c r="BE10">
+        <v>64708484.0</v>
+      </c>
+      <c r="BF10">
+        <v>79731585.0</v>
+      </c>
+      <c r="BG10">
+        <v>117047992.0</v>
+      </c>
+      <c r="BH10">
+        <v>120252481.0</v>
+      </c>
+      <c r="BI10">
+        <v>126705695.0</v>
+      </c>
+      <c r="BJ10">
+        <v>145119404.0</v>
+      </c>
+      <c r="BK10">
+        <v>81196008.0</v>
+      </c>
+      <c r="BL10">
+        <v>51143632.0</v>
+      </c>
+      <c r="BM10">
+        <v>61657338.0</v>
+      </c>
+      <c r="BN10">
+        <v>54477143.0</v>
+      </c>
+      <c r="BO10">
+        <v>46805462.0</v>
+      </c>
+      <c r="BP10">
+        <v>40400411.0</v>
+      </c>
+      <c r="BQ10">
+        <v>28776433.0</v>
+      </c>
+      <c r="BR10">
+        <v>60556743.0</v>
+      </c>
+      <c r="BS10">
+        <v>73860312.0</v>
+      </c>
+      <c r="BT10">
+        <v>48549677.0</v>
+      </c>
+      <c r="BU10">
+        <v>48664548.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>95216601.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10"/>
+    </row>
+    <row r="11" spans="1:77">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+    </row>
+    <row r="12" spans="1:77">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>174565000.0</v>
+      </c>
+      <c r="C12">
+        <v>123757248.0</v>
+      </c>
+      <c r="D12">
+        <v>80344000.0</v>
+      </c>
+      <c r="E12">
+        <v>75380000.0</v>
+      </c>
+      <c r="F12">
+        <v>56109000.0</v>
+      </c>
+      <c r="G12">
+        <v>47059000.0</v>
+      </c>
+      <c r="H12">
+        <v>45316000.0</v>
+      </c>
+      <c r="I12">
+        <v>32024000.0</v>
+      </c>
+      <c r="J12">
+        <v>26293000.0</v>
+      </c>
+      <c r="K12">
+        <v>22890000.0</v>
+      </c>
+      <c r="L12">
+        <v>25954000.0</v>
+      </c>
+      <c r="M12">
+        <v>22365000.0</v>
+      </c>
+      <c r="N12">
+        <v>50216000.0</v>
+      </c>
+      <c r="O12">
+        <v>55026000.0</v>
+      </c>
+      <c r="P12">
+        <v>52320000.0</v>
+      </c>
+      <c r="Q12">
+        <v>50904000.0</v>
+      </c>
+      <c r="R12">
+        <v>55593000.0</v>
+      </c>
+      <c r="S12">
+        <v>55938000.0</v>
+      </c>
+      <c r="T12">
+        <v>66822000.0</v>
+      </c>
+      <c r="U12">
+        <v>57815000.0</v>
+      </c>
+      <c r="V12">
+        <v>61630000.0</v>
+      </c>
+      <c r="W12">
+        <v>53581000.0</v>
+      </c>
+      <c r="X12">
+        <v>63012000.0</v>
+      </c>
+      <c r="Y12">
+        <v>55719000.0</v>
+      </c>
+      <c r="Z12">
+        <v>31863629.0</v>
+      </c>
+      <c r="AA12">
+        <v>72222434.0</v>
+      </c>
+      <c r="AB12">
+        <v>81423931.0</v>
+      </c>
+      <c r="AC12">
+        <v>61640006.0</v>
+      </c>
+      <c r="AD12">
+        <v>51503145.0</v>
+      </c>
+      <c r="AE12">
+        <v>54303502.0</v>
+      </c>
+      <c r="AF12">
+        <v>56367984.0</v>
+      </c>
+      <c r="AG12">
+        <v>59021441.0</v>
+      </c>
+      <c r="AH12">
+        <v>70960423.0</v>
+      </c>
+      <c r="AI12">
+        <v>175494234.0</v>
+      </c>
+      <c r="AJ12">
+        <v>287258000.0</v>
+      </c>
+      <c r="AK12">
+        <v>234077000.0</v>
+      </c>
+      <c r="AL12">
+        <v>269979000.0</v>
+      </c>
+      <c r="AM12">
+        <v>201993899.0</v>
+      </c>
+      <c r="AN12">
+        <v>266630000.0</v>
+      </c>
+      <c r="AO12">
+        <v>263211000.0</v>
+      </c>
+      <c r="AP12">
+        <v>226099000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>176142366.0</v>
+      </c>
+      <c r="AR12">
+        <v>196444692.0</v>
+      </c>
+      <c r="AS12">
+        <v>280215000.0</v>
+      </c>
+      <c r="AT12">
+        <v>214548000.0</v>
+      </c>
+      <c r="AU12">
+        <v>104038385.0</v>
+      </c>
+      <c r="AV12">
+        <v>79472844.0</v>
+      </c>
+      <c r="AW12">
+        <v>104920000.0</v>
+      </c>
+      <c r="AX12">
+        <v>133813711.0</v>
+      </c>
+      <c r="AY12">
+        <v>115670000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>116656000.0</v>
+      </c>
+      <c r="BA12">
+        <v>77573753.0</v>
+      </c>
+      <c r="BB12">
+        <v>63968745.0</v>
+      </c>
+      <c r="BC12">
+        <v>77802237.0</v>
+      </c>
+      <c r="BD12">
+        <v>62051308.0</v>
+      </c>
+      <c r="BE12">
+        <v>64708484.0</v>
+      </c>
+      <c r="BF12">
+        <v>79731585.0</v>
+      </c>
+      <c r="BG12">
+        <v>117047992.0</v>
+      </c>
+      <c r="BH12">
+        <v>120252481.0</v>
+      </c>
+      <c r="BI12">
+        <v>126705695.0</v>
+      </c>
+      <c r="BJ12">
+        <v>145119404.0</v>
+      </c>
+      <c r="BK12">
+        <v>81196008.0</v>
+      </c>
+      <c r="BL12">
+        <v>51143632.0</v>
+      </c>
+      <c r="BM12">
+        <v>61657338.0</v>
+      </c>
+      <c r="BN12">
+        <v>54477143.0</v>
+      </c>
+      <c r="BO12">
+        <v>46805462.0</v>
+      </c>
+      <c r="BP12">
+        <v>65814388.0</v>
+      </c>
+      <c r="BQ12">
+        <v>57755286.0</v>
+      </c>
+      <c r="BR12">
+        <v>77846677.0</v>
+      </c>
+      <c r="BS12">
+        <v>84548890.0</v>
+      </c>
+      <c r="BT12">
+        <v>67839280.0</v>
+      </c>
+      <c r="BU12">
+        <v>78263917.0</v>
+      </c>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>213749368.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+    </row>
+    <row r="13" spans="1:77">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>448075000.0</v>
+      </c>
+      <c r="C13">
+        <v>448575000.0</v>
+      </c>
+      <c r="D13">
+        <v>448575000.0</v>
+      </c>
+      <c r="E13">
+        <v>449575000.0</v>
+      </c>
+      <c r="F13">
+        <v>449575000.0</v>
+      </c>
+      <c r="G13">
+        <v>450127000.0</v>
+      </c>
+      <c r="H13">
+        <v>434927000.0</v>
+      </c>
+      <c r="I13">
+        <v>434263000.0</v>
+      </c>
+      <c r="J13">
+        <v>434263000.0</v>
+      </c>
+      <c r="K13">
+        <v>434764000.0</v>
+      </c>
+      <c r="L13">
+        <v>424127000.0</v>
+      </c>
+      <c r="M13">
+        <v>424611000.0</v>
+      </c>
+      <c r="N13">
+        <v>424892000.0</v>
+      </c>
+      <c r="O13">
+        <v>428475000.0</v>
+      </c>
+      <c r="P13">
+        <v>415796000.0</v>
+      </c>
+      <c r="Q13">
+        <v>417362000.0</v>
+      </c>
+      <c r="R13">
+        <v>418056000.0</v>
+      </c>
+      <c r="S13">
+        <v>417425000.0</v>
+      </c>
+      <c r="T13">
+        <v>419011000.0</v>
+      </c>
+      <c r="U13">
+        <v>419809000.0</v>
+      </c>
+      <c r="V13">
+        <v>421713000.0</v>
+      </c>
+      <c r="W13">
+        <v>417758000.0</v>
+      </c>
+      <c r="X13">
+        <v>412461000.0</v>
+      </c>
+      <c r="Y13">
+        <v>412589000.0</v>
+      </c>
+      <c r="Z13">
+        <v>287367085.0</v>
+      </c>
+      <c r="AA13">
+        <v>316254679.0</v>
+      </c>
+      <c r="AB13">
+        <v>311077957.0</v>
+      </c>
+      <c r="AC13">
+        <v>415644785.0</v>
+      </c>
+      <c r="AD13">
+        <v>311527860.0</v>
+      </c>
+      <c r="AE13">
+        <v>303178344.0</v>
+      </c>
+      <c r="AF13">
+        <v>407374000.0</v>
+      </c>
+      <c r="AG13">
+        <v>405838000.0</v>
+      </c>
+      <c r="AH13">
+        <v>313717564.0</v>
+      </c>
+      <c r="AI13">
+        <v>312171769.0</v>
+      </c>
+      <c r="AJ13">
+        <v>391638000.0</v>
+      </c>
+      <c r="AK13">
+        <v>388158000.0</v>
+      </c>
+      <c r="AL13">
+        <v>311353649.0</v>
+      </c>
+      <c r="AM13">
+        <v>305952682.0</v>
+      </c>
+      <c r="AN13">
+        <v>411998000.0</v>
+      </c>
+      <c r="AO13">
+        <v>414694000.0</v>
+      </c>
+      <c r="AP13">
+        <v>414677000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>297144174.0</v>
+      </c>
+      <c r="AR13">
+        <v>311017504.0</v>
+      </c>
+      <c r="AS13">
+        <v>418696000.0</v>
+      </c>
+      <c r="AT13">
+        <v>330787979.0</v>
+      </c>
+      <c r="AU13">
+        <v>357207587.0</v>
+      </c>
+      <c r="AV13">
+        <v>371506387.0</v>
+      </c>
+      <c r="AW13">
+        <v>416354000.0</v>
+      </c>
+      <c r="AX13">
+        <v>414821000.0</v>
+      </c>
+      <c r="AY13">
+        <v>385454135.0</v>
+      </c>
+      <c r="AZ13">
+        <v>397894491.0</v>
+      </c>
+      <c r="BA13">
+        <v>232867624.0</v>
+      </c>
+      <c r="BB13">
+        <v>237385620.0</v>
+      </c>
+      <c r="BC13">
+        <v>215474000.0</v>
+      </c>
+      <c r="BD13">
+        <v>215474000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13">
+        <v>204126346.0</v>
+      </c>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+    </row>
+    <row r="14" spans="1:77">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>25799000.0</v>
+      </c>
+      <c r="C14">
+        <v>25799000.0</v>
+      </c>
+      <c r="D14">
+        <v>25814000.0</v>
+      </c>
+      <c r="E14">
+        <v>25820000.0</v>
+      </c>
+      <c r="F14">
+        <v>25829000.0</v>
+      </c>
+      <c r="G14">
+        <v>25391304.0</v>
+      </c>
+      <c r="H14">
+        <v>26040000.0</v>
+      </c>
+      <c r="I14">
+        <v>26039000.0</v>
+      </c>
+      <c r="J14">
+        <v>26039000.0</v>
+      </c>
+      <c r="K14">
+        <v>26118918.0</v>
+      </c>
+      <c r="L14">
+        <v>26179000.0</v>
+      </c>
+      <c r="M14">
+        <v>26232000.0</v>
+      </c>
+      <c r="N14">
+        <v>26262000.0</v>
+      </c>
+      <c r="O14">
+        <v>26182142.0</v>
+      </c>
+      <c r="P14">
+        <v>26325000.0</v>
+      </c>
+      <c r="Q14">
+        <v>26355000.0</v>
+      </c>
+      <c r="R14">
+        <v>26269000.0</v>
+      </c>
+      <c r="S14">
+        <v>24861000.0</v>
+      </c>
+      <c r="T14">
+        <v>25967000.0</v>
+      </c>
+      <c r="U14">
+        <v>25976000.0</v>
+      </c>
+      <c r="V14">
+        <v>25927000.0</v>
+      </c>
+      <c r="W14">
+        <v>25000000.0</v>
+      </c>
+      <c r="X14">
+        <v>25865000.0</v>
+      </c>
+      <c r="Y14">
+        <v>25565000.0</v>
+      </c>
+      <c r="Z14">
+        <v>25715000.0</v>
+      </c>
+      <c r="AA14">
+        <v>24393800.0</v>
+      </c>
+      <c r="AB14">
+        <v>25678100.0</v>
+      </c>
+      <c r="AC14">
+        <v>25798100.0</v>
+      </c>
+      <c r="AD14">
+        <v>25654200.0</v>
+      </c>
+      <c r="AE14">
+        <v>24027600.0</v>
+      </c>
+      <c r="AF14">
+        <v>25545200.0</v>
+      </c>
+      <c r="AG14">
+        <v>25633700.0</v>
+      </c>
+      <c r="AH14">
+        <v>25259200.0</v>
+      </c>
+      <c r="AI14">
+        <v>23238700.0</v>
+      </c>
+      <c r="AJ14">
+        <v>24321700.0</v>
+      </c>
+      <c r="AK14">
+        <v>24461600.0</v>
+      </c>
+      <c r="AL14">
+        <v>24775300.0</v>
+      </c>
+      <c r="AM14">
+        <v>24351100.0</v>
+      </c>
+      <c r="AN14">
+        <v>24797800.0</v>
+      </c>
+      <c r="AO14">
+        <v>24820000.0</v>
+      </c>
+      <c r="AP14">
+        <v>24752700.0</v>
+      </c>
+      <c r="AQ14">
+        <v>24478100.0</v>
+      </c>
+      <c r="AR14">
+        <v>24478100.0</v>
+      </c>
+      <c r="AS14">
+        <v>24753100.0</v>
+      </c>
+      <c r="AT14">
+        <v>24752200.0</v>
+      </c>
+      <c r="AU14">
+        <v>24650600.0</v>
+      </c>
+      <c r="AV14">
+        <v>24867600.0</v>
+      </c>
+      <c r="AW14">
+        <v>24899000.0</v>
+      </c>
+      <c r="AX14">
+        <v>24876600.0</v>
+      </c>
+      <c r="AY14">
+        <v>22882400.0</v>
+      </c>
+      <c r="AZ14">
+        <v>23086700.0</v>
+      </c>
+      <c r="BA14">
+        <v>17738900.0</v>
+      </c>
+      <c r="BB14">
+        <v>17308400.0</v>
+      </c>
+      <c r="BC14">
+        <v>16902400.0</v>
+      </c>
+      <c r="BD14">
+        <v>17216800.0</v>
+      </c>
+      <c r="BE14">
+        <v>17013800.0</v>
+      </c>
+      <c r="BF14">
+        <v>17001500.0</v>
+      </c>
+      <c r="BG14">
+        <v>16946100.0</v>
+      </c>
+      <c r="BH14">
+        <v>17004900.0</v>
+      </c>
+      <c r="BI14">
+        <v>17005400.0</v>
+      </c>
+      <c r="BJ14">
+        <v>16228200.0</v>
+      </c>
+      <c r="BK14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>13765000.0</v>
+      </c>
+      <c r="BP14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BR14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>18342200.0</v>
+      </c>
+      <c r="BT14">
+        <v>18340000.0</v>
+      </c>
+      <c r="BU14">
+        <v>14237500.0</v>
+      </c>
+      <c r="BV14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BW14">
+        <v>11745237.0</v>
+      </c>
+      <c r="BX14">
+        <v>11745237.0</v>
+      </c>
+      <c r="BY14">
+        <v>12793773.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>419809000.0</v>
+      </c>
+      <c r="V15">
+        <v>421713000.0</v>
+      </c>
+      <c r="W15">
+        <v>417758000.0</v>
+      </c>
+      <c r="X15">
+        <v>412461000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
+        <v>287367085.04</v>
+      </c>
+      <c r="AA15">
+        <v>316254679.35</v>
+      </c>
+      <c r="AB15">
+        <v>311077957.4</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15">
+        <v>311527860.99</v>
+      </c>
+      <c r="AE15">
+        <v>303178344.09</v>
+      </c>
+      <c r="AF15">
+        <v>315302513.14</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>313717564.52</v>
+      </c>
+      <c r="AI15">
+        <v>312171769.38</v>
+      </c>
+      <c r="AJ15">
+        <v>315702159.56</v>
+      </c>
+      <c r="AK15"/>
+      <c r="AL15">
+        <v>311353649.57</v>
+      </c>
+      <c r="AM15">
+        <v>305952682.09</v>
+      </c>
+      <c r="AN15">
+        <v>313366039.17</v>
+      </c>
+      <c r="AO15"/>
+      <c r="AP15">
+        <v>319463961.05</v>
+      </c>
+      <c r="AQ15">
+        <v>297144174.85</v>
+      </c>
+      <c r="AR15">
+        <v>311017504.66</v>
+      </c>
+      <c r="AS15"/>
+      <c r="AT15">
+        <v>330787979.18</v>
+      </c>
+      <c r="AU15">
+        <v>357207587.48</v>
+      </c>
+      <c r="AV15">
+        <v>371506387.86</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15">
+        <v>375274566.21</v>
+      </c>
+      <c r="AY15">
+        <v>385454135.63</v>
+      </c>
+      <c r="AZ15">
+        <v>397894491.94</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>237385620.92</v>
+      </c>
+      <c r="BC15">
+        <v>216593789.89</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+    </row>
+    <row r="16" spans="1:77">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
+        <v>3575000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1402000.0</v>
+      </c>
+      <c r="Z16">
+        <v>750951.0</v>
+      </c>
+      <c r="AA16">
+        <v>806877.0</v>
+      </c>
+      <c r="AB16">
+        <v>35503.0</v>
+      </c>
+      <c r="AC16">
+        <v>348110.0</v>
+      </c>
+      <c r="AD16">
+        <v>453115.0</v>
+      </c>
+      <c r="AE16">
+        <v>7395578.0</v>
+      </c>
+      <c r="AF16">
+        <v>657115.0</v>
+      </c>
+      <c r="AG16">
+        <v>5678223.0</v>
+      </c>
+      <c r="AH16">
+        <v>4711904.0</v>
+      </c>
+      <c r="AI16">
+        <v>11010735.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
+        <v>1.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+    </row>
+    <row r="17" spans="1:77">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+    </row>
+    <row r="18" spans="1:77">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+    </row>
+    <row r="19" spans="1:77">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+    </row>
+    <row r="20" spans="1:77">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20">
+        <v>19149000.0</v>
+      </c>
+      <c r="C20">
+        <v>13944301.0</v>
+      </c>
+      <c r="D20">
+        <v>19149000.0</v>
+      </c>
+      <c r="E20">
+        <v>19149000.0</v>
+      </c>
+      <c r="F20">
+        <v>19149000.0</v>
+      </c>
+      <c r="G20">
+        <v>19149000.0</v>
+      </c>
+      <c r="H20">
+        <v>19149000.0</v>
+      </c>
+      <c r="I20">
+        <v>19149000.0</v>
+      </c>
+      <c r="J20">
+        <v>19149000.0</v>
+      </c>
+      <c r="K20">
+        <v>19149000.0</v>
+      </c>
+      <c r="L20">
+        <v>19149000.0</v>
+      </c>
+      <c r="M20">
+        <v>19149000.0</v>
+      </c>
+      <c r="N20">
+        <v>19149000.0</v>
+      </c>
+      <c r="O20">
+        <v>19149000.0</v>
+      </c>
+      <c r="P20">
+        <v>19149000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19149000.0</v>
+      </c>
+      <c r="R20">
+        <v>19149000.0</v>
+      </c>
+      <c r="S20">
+        <v>19149000.0</v>
+      </c>
+      <c r="T20">
+        <v>19149000.0</v>
+      </c>
+      <c r="U20">
+        <v>19149000.0</v>
+      </c>
+      <c r="V20">
+        <v>19149000.0</v>
+      </c>
+      <c r="W20">
+        <v>19149000.0</v>
+      </c>
+      <c r="X20">
+        <v>19149000.0</v>
+      </c>
+      <c r="Y20">
+        <v>19149000.0</v>
+      </c>
+      <c r="Z20">
+        <v>13502326.0</v>
+      </c>
+      <c r="AA20">
+        <v>19143056.0</v>
+      </c>
+      <c r="AB20">
+        <v>19165281.0</v>
+      </c>
+      <c r="AC20">
+        <v>19089731.0</v>
+      </c>
+      <c r="AD20">
+        <v>19165668.0</v>
+      </c>
+      <c r="AE20">
+        <v>19173586.0</v>
+      </c>
+      <c r="AF20">
+        <v>19186384.0</v>
+      </c>
+      <c r="AG20">
+        <v>19172749.0</v>
+      </c>
+      <c r="AH20">
+        <v>19120186.0</v>
+      </c>
+      <c r="AI20">
+        <v>19103777.0</v>
+      </c>
+      <c r="AJ20">
+        <v>19260316.0</v>
+      </c>
+      <c r="AK20">
+        <v>19094082.0</v>
+      </c>
+      <c r="AL20">
+        <v>19095217.0</v>
+      </c>
+      <c r="AM20">
+        <v>19128041.0</v>
+      </c>
+      <c r="AN20">
+        <v>19116942.0</v>
+      </c>
+      <c r="AO20">
+        <v>19123807.0</v>
+      </c>
+      <c r="AP20">
+        <v>19159656.0</v>
+      </c>
+      <c r="AQ20">
+        <v>19095042.0</v>
+      </c>
+      <c r="AR20">
+        <v>21421229.0</v>
+      </c>
+      <c r="AS20">
+        <v>43486316.0</v>
+      </c>
+      <c r="AT20">
+        <v>43138507.0</v>
+      </c>
+      <c r="AU20">
+        <v>43439346.0</v>
+      </c>
+      <c r="AV20">
+        <v>43652457.0</v>
+      </c>
+      <c r="AW20">
+        <v>43661483.0</v>
+      </c>
+      <c r="AX20">
+        <v>43537968.0</v>
+      </c>
+      <c r="AY20">
+        <v>43556824.0</v>
+      </c>
+      <c r="AZ20">
+        <v>126446809.0</v>
+      </c>
+      <c r="BA20">
+        <v>126329645.0</v>
+      </c>
+      <c r="BB20">
+        <v>126299081.0</v>
+      </c>
+      <c r="BC20">
+        <v>126393454.0</v>
+      </c>
+      <c r="BD20">
+        <v>131840793.0</v>
+      </c>
+      <c r="BE20">
+        <v>123349719.0</v>
+      </c>
+      <c r="BF20">
+        <v>123336440.0</v>
+      </c>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20">
+        <v>122812125.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+    </row>
+    <row r="21" spans="1:77">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21">
+        <v>180056000.0</v>
+      </c>
+      <c r="C21">
+        <v>133345071.0</v>
+      </c>
+      <c r="D21">
+        <v>180121000.0</v>
+      </c>
+      <c r="E21">
+        <v>183786000.0</v>
+      </c>
+      <c r="F21">
+        <v>168289000.0</v>
+      </c>
+      <c r="G21">
+        <v>168254000.0</v>
+      </c>
+      <c r="H21">
+        <v>179208000.0</v>
+      </c>
+      <c r="I21">
+        <v>176749000.0</v>
+      </c>
+      <c r="J21">
+        <v>178534000.0</v>
+      </c>
+      <c r="K21">
+        <v>182902000.0</v>
+      </c>
+      <c r="L21">
+        <v>178930000.0</v>
+      </c>
+      <c r="M21">
+        <v>182502000.0</v>
+      </c>
+      <c r="N21">
+        <v>178758000.0</v>
+      </c>
+      <c r="O21">
+        <v>178613000.0</v>
+      </c>
+      <c r="P21">
+        <v>176442000.0</v>
+      </c>
+      <c r="Q21">
+        <v>187685000.0</v>
+      </c>
+      <c r="R21">
+        <v>172892000.0</v>
+      </c>
+      <c r="S21">
+        <v>170061000.0</v>
+      </c>
+      <c r="T21">
+        <v>169449000.0</v>
+      </c>
+      <c r="U21">
+        <v>160339000.0</v>
+      </c>
+      <c r="V21">
+        <v>158139000.0</v>
+      </c>
+      <c r="W21">
+        <v>155968000.0</v>
+      </c>
+      <c r="X21">
+        <v>148951000.0</v>
+      </c>
+      <c r="Y21">
+        <v>145950000.0</v>
+      </c>
+      <c r="Z21">
+        <v>99532505.0</v>
+      </c>
+      <c r="AA21">
+        <v>114046100.0</v>
+      </c>
+      <c r="AB21">
+        <v>112757969.0</v>
+      </c>
+      <c r="AC21">
+        <v>113922151.0</v>
+      </c>
+      <c r="AD21">
+        <v>112234122.0</v>
+      </c>
+      <c r="AE21">
+        <v>108899216.0</v>
+      </c>
+      <c r="AF21">
+        <v>114637657.0</v>
+      </c>
+      <c r="AG21">
+        <v>112472627.0</v>
+      </c>
+      <c r="AH21">
+        <v>114737380.0</v>
+      </c>
+      <c r="AI21">
+        <v>13083101.0</v>
+      </c>
+      <c r="AJ21">
+        <v>14230208.0</v>
+      </c>
+      <c r="AK21">
+        <v>15404902.0</v>
+      </c>
+      <c r="AL21">
+        <v>16125766.0</v>
+      </c>
+      <c r="AM21">
+        <v>17155717.0</v>
+      </c>
+      <c r="AN21">
+        <v>18504658.0</v>
+      </c>
+      <c r="AO21">
+        <v>19866592.0</v>
+      </c>
+      <c r="AP21">
+        <v>18655819.0</v>
+      </c>
+      <c r="AQ21">
+        <v>10786270.0</v>
+      </c>
+      <c r="AR21">
+        <v>11626815.0</v>
+      </c>
+      <c r="AS21">
+        <v>21968726.0</v>
+      </c>
+      <c r="AT21">
+        <v>24984224.0</v>
+      </c>
+      <c r="AU21">
+        <v>27729441.0</v>
+      </c>
+      <c r="AV21">
+        <v>30692182.0</v>
+      </c>
+      <c r="AW21">
+        <v>32343540.0</v>
+      </c>
+      <c r="AX21">
+        <v>32456711.0</v>
+      </c>
+      <c r="AY21">
+        <v>30614123.0</v>
+      </c>
+      <c r="AZ21">
+        <v>36658329.0</v>
+      </c>
+      <c r="BA21">
+        <v>37282352.0</v>
+      </c>
+      <c r="BB21">
+        <v>44211509.0</v>
+      </c>
+      <c r="BC21">
+        <v>45488173.0</v>
+      </c>
+      <c r="BD21">
+        <v>52487429.0</v>
+      </c>
+      <c r="BE21">
+        <v>38045423.0</v>
+      </c>
+      <c r="BF21">
+        <v>41750608.0</v>
+      </c>
+      <c r="BG21">
+        <v>165318510.0</v>
+      </c>
+      <c r="BH21">
+        <v>15396550.0</v>
+      </c>
+      <c r="BI21">
+        <v>49979349.0</v>
+      </c>
+      <c r="BJ21">
+        <v>16883250.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
+        <v>2533915.0</v>
+      </c>
+      <c r="BN21">
+        <v>2490680.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+    </row>
+    <row r="22" spans="1:77">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>-2965088.0</v>
+      </c>
+      <c r="K22">
+        <v>-2957332.0</v>
+      </c>
+      <c r="L22">
+        <v>-2844153.0</v>
+      </c>
+      <c r="M22">
+        <v>-2844194.0</v>
+      </c>
+      <c r="N22">
+        <v>-4296481.0</v>
+      </c>
+      <c r="O22">
+        <v>-4533024.0</v>
+      </c>
+      <c r="P22">
+        <v>-4881018.0</v>
+      </c>
+      <c r="Q22">
+        <v>-5246952.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22">
+        <v>1.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
+        <v>2.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22">
+        <v>1726020.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
+        <v>1.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
+      <c r="AP22">
+        <v>1.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
+        <v>1.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
+      <c r="AV22">
+        <v>2.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>1.0</v>
+      </c>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>1.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>1.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22"/>
+      <c r="BM22">
+        <v>1.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>1.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>2.0</v>
+      </c>
+      <c r="BS22">
+        <v>1.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22"/>
+      <c r="BW22">
+        <v>2.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22"/>
+    </row>
+    <row r="23" spans="1:77">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>504271000.0</v>
+      </c>
+      <c r="C23">
+        <v>525779000.0</v>
+      </c>
+      <c r="D23">
+        <v>466169000.0</v>
+      </c>
+      <c r="E23">
+        <v>439429000.0</v>
+      </c>
+      <c r="F23">
+        <v>386131000.0</v>
+      </c>
+      <c r="G23">
+        <v>388798000.0</v>
+      </c>
+      <c r="H23">
+        <v>412477000.0</v>
+      </c>
+      <c r="I23">
+        <v>406265000.0</v>
+      </c>
+      <c r="J23">
+        <v>389784000.0</v>
+      </c>
+      <c r="K23">
+        <v>378835000.0</v>
+      </c>
+      <c r="L23">
+        <v>375948000.0</v>
+      </c>
+      <c r="M23">
+        <v>381519000.0</v>
+      </c>
+      <c r="N23">
+        <v>386765000.0</v>
+      </c>
+      <c r="O23">
+        <v>383748000.0</v>
+      </c>
+      <c r="P23">
+        <v>375386000.0</v>
+      </c>
+      <c r="Q23">
+        <v>376128000.0</v>
+      </c>
+      <c r="R23">
+        <v>380843000.0</v>
+      </c>
+      <c r="S23">
+        <v>365873000.0</v>
+      </c>
+      <c r="T23">
+        <v>375819000.0</v>
+      </c>
+      <c r="U23">
+        <v>361121000.0</v>
+      </c>
+      <c r="V23">
+        <v>356986000.0</v>
+      </c>
+      <c r="W23">
+        <v>377348000.0</v>
+      </c>
+      <c r="X23">
+        <v>358300000.0</v>
+      </c>
+      <c r="Y23">
+        <v>338931000.0</v>
+      </c>
+      <c r="Z23">
+        <v>224452122.0</v>
+      </c>
+      <c r="AA23">
+        <v>324851676.0</v>
+      </c>
+      <c r="AB23">
+        <v>325712343.0</v>
+      </c>
+      <c r="AC23">
+        <v>446321261.0</v>
+      </c>
+      <c r="AD23">
+        <v>332777860.0</v>
+      </c>
+      <c r="AE23">
+        <v>428215000.0</v>
+      </c>
+      <c r="AF23">
+        <v>401366000.0</v>
+      </c>
+      <c r="AG23">
+        <v>403985000.0</v>
+      </c>
+      <c r="AH23">
+        <v>315296458.0</v>
+      </c>
+      <c r="AI23">
+        <v>325923658.0</v>
+      </c>
+      <c r="AJ23">
+        <v>405992140.0</v>
+      </c>
+      <c r="AK23">
+        <v>298053146.0</v>
+      </c>
+      <c r="AL23">
+        <v>319926063.0</v>
+      </c>
+      <c r="AM23">
+        <v>327374451.0</v>
+      </c>
+      <c r="AN23">
+        <v>431149000.0</v>
+      </c>
+      <c r="AO23">
+        <v>428209000.0</v>
+      </c>
+      <c r="AP23">
+        <v>412547000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>312660608.0</v>
+      </c>
+      <c r="AR23">
+        <v>327476350.0</v>
+      </c>
+      <c r="AS23">
+        <v>497818000.0</v>
+      </c>
+      <c r="AT23">
+        <v>358017826.0</v>
+      </c>
+      <c r="AU23">
+        <v>414586599.0</v>
+      </c>
+      <c r="AV23">
+        <v>401404791.0</v>
+      </c>
+      <c r="AW23">
+        <v>453124000.0</v>
+      </c>
+      <c r="AX23">
+        <v>414414952.0</v>
+      </c>
+      <c r="AY23">
+        <v>427998534.0</v>
+      </c>
+      <c r="AZ23">
+        <v>539350316.0</v>
+      </c>
+      <c r="BA23">
+        <v>357923699.0</v>
+      </c>
+      <c r="BB23">
+        <v>385310334.0</v>
+      </c>
+      <c r="BC23">
+        <v>377200124.0</v>
+      </c>
+      <c r="BD23">
+        <v>384211328.0</v>
+      </c>
+      <c r="BE23">
+        <v>338828040.0</v>
+      </c>
+      <c r="BF23">
+        <v>372906956.0</v>
+      </c>
+      <c r="BG23">
+        <v>392297747.0</v>
+      </c>
+      <c r="BH23">
+        <v>390448106.0</v>
+      </c>
+      <c r="BI23">
+        <v>389352826.0</v>
+      </c>
+      <c r="BJ23">
+        <v>410566822.0</v>
+      </c>
+      <c r="BK23">
+        <v>341982282.0</v>
+      </c>
+      <c r="BL23">
+        <v>110651289.0</v>
+      </c>
+      <c r="BM23">
+        <v>96041172.0</v>
+      </c>
+      <c r="BN23">
+        <v>91918775.0</v>
+      </c>
+      <c r="BO23">
+        <v>93299589.0</v>
+      </c>
+      <c r="BP23">
+        <v>76803255.0</v>
+      </c>
+      <c r="BQ23">
+        <v>67117446.0</v>
+      </c>
+      <c r="BR23">
+        <v>86459174.0</v>
+      </c>
+      <c r="BS23">
+        <v>101421528.0</v>
+      </c>
+      <c r="BT23">
+        <v>78691535.0</v>
+      </c>
+      <c r="BU23">
+        <v>94867497.0</v>
+      </c>
+      <c r="BV23"/>
+      <c r="BW23">
+        <v>283624154.0</v>
+      </c>
+      <c r="BX23"/>
+      <c r="BY23"/>
+    </row>
+    <row r="24" spans="1:77">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>18677000.0</v>
+      </c>
+      <c r="I24">
+        <v>30677000.0</v>
+      </c>
+      <c r="J24">
+        <v>24237000.0</v>
+      </c>
+      <c r="K24">
+        <v>24237000.0</v>
+      </c>
+      <c r="L24">
+        <v>34437000.0</v>
+      </c>
+      <c r="M24">
+        <v>34437000.0</v>
+      </c>
+      <c r="N24">
+        <v>54437000.0</v>
+      </c>
+      <c r="O24">
+        <v>54437000.0</v>
+      </c>
+      <c r="P24">
+        <v>55249000.0</v>
+      </c>
+      <c r="Q24">
+        <v>46256000.0</v>
+      </c>
+      <c r="R24">
+        <v>38301000.0</v>
+      </c>
+      <c r="S24">
+        <v>29769000.0</v>
+      </c>
+      <c r="T24">
+        <v>33649000.0</v>
+      </c>
+      <c r="U24">
+        <v>22049000.0</v>
+      </c>
+      <c r="V24">
+        <v>22049000.0</v>
+      </c>
+      <c r="W24">
+        <v>16994000.0</v>
+      </c>
+      <c r="X24">
+        <v>13658000.0</v>
+      </c>
+      <c r="Y24">
+        <v>14249000.0</v>
+      </c>
+      <c r="Z24">
+        <v>14678000.0</v>
+      </c>
+      <c r="AA24">
+        <v>11486000.0</v>
+      </c>
+      <c r="AB24">
+        <v>12402687.0</v>
+      </c>
+      <c r="AC24">
+        <v>13330286.41</v>
+      </c>
+      <c r="AD24">
+        <v>13967521.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+    </row>
+    <row r="25" spans="1:77">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
+        <v>29769000.0</v>
+      </c>
+      <c r="T25">
+        <v>33649000.0</v>
+      </c>
+      <c r="U25">
+        <v>22049000.0</v>
+      </c>
+      <c r="V25">
+        <v>22049000.0</v>
+      </c>
+      <c r="W25">
+        <v>16994000.0</v>
+      </c>
+      <c r="X25">
+        <v>13658000.0</v>
+      </c>
+      <c r="Y25">
+        <v>14249000.0</v>
+      </c>
+      <c r="Z25">
+        <v>14678000.0</v>
+      </c>
+      <c r="AA25">
+        <v>11486000.0</v>
+      </c>
+      <c r="AB25">
+        <v>12402687.0</v>
+      </c>
+      <c r="AC25">
+        <v>13036353.0</v>
+      </c>
+      <c r="AD25">
+        <v>13967521.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+    </row>
+    <row r="26" spans="1:77">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26">
+        <v>59298000.0</v>
+      </c>
+      <c r="C26">
+        <v>76697000.0</v>
+      </c>
+      <c r="D26">
+        <v>79168000.0</v>
+      </c>
+      <c r="E26">
+        <v>71472000.0</v>
+      </c>
+      <c r="F26">
+        <v>69406000.0</v>
+      </c>
+      <c r="G26">
+        <v>72848000.0</v>
+      </c>
+      <c r="H26">
+        <v>89437000.0</v>
+      </c>
+      <c r="I26">
+        <v>97805000.0</v>
+      </c>
+      <c r="J26">
+        <v>93040000.0</v>
+      </c>
+      <c r="K26">
+        <v>93528000.0</v>
+      </c>
+      <c r="L26">
+        <v>94261000.0</v>
+      </c>
+      <c r="M26">
+        <v>99140000.0</v>
+      </c>
+      <c r="N26">
+        <v>80614000.0</v>
+      </c>
+      <c r="O26">
+        <v>73573000.0</v>
+      </c>
+      <c r="P26">
+        <v>71463000.0</v>
+      </c>
+      <c r="Q26">
+        <v>71271000.0</v>
+      </c>
+      <c r="R26">
+        <v>78633000.0</v>
+      </c>
+      <c r="S26">
+        <v>68765000.0</v>
+      </c>
+      <c r="T26">
+        <v>68246000.0</v>
+      </c>
+      <c r="U26">
+        <v>70529000.0</v>
+      </c>
+      <c r="V26">
+        <v>61579000.0</v>
+      </c>
+      <c r="W26">
+        <v>82467000.0</v>
+      </c>
+      <c r="X26">
+        <v>67378000.0</v>
+      </c>
+      <c r="Y26">
+        <v>61640000.0</v>
+      </c>
+      <c r="Z26">
+        <v>38042589.2</v>
+      </c>
+      <c r="AA26">
+        <v>74486897.81</v>
+      </c>
+      <c r="AB26">
+        <v>69754494.64</v>
+      </c>
+      <c r="AC26">
+        <v>77909049.36</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+    </row>
+    <row r="27" spans="1:77">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+    </row>
+    <row r="28" spans="1:77">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>-173932000.0</v>
+      </c>
+      <c r="C28">
+        <v>-117918664.0</v>
+      </c>
+      <c r="D28">
+        <v>-79898000.0</v>
+      </c>
+      <c r="E28">
+        <v>-75075000.0</v>
+      </c>
+      <c r="F28">
+        <v>-55868000.0</v>
+      </c>
+      <c r="G28">
+        <v>-46834000.0</v>
+      </c>
+      <c r="H28">
+        <v>-24871000.0</v>
+      </c>
+      <c r="I28">
+        <v>951000.0</v>
+      </c>
+      <c r="J28">
+        <v>133000.0</v>
+      </c>
+      <c r="K28">
+        <v>3579000.0</v>
+      </c>
+      <c r="L28">
+        <v>10577000.0</v>
+      </c>
+      <c r="M28">
+        <v>14219000.0</v>
+      </c>
+      <c r="N28">
+        <v>7400000.0</v>
+      </c>
+      <c r="O28">
+        <v>2759000.0</v>
+      </c>
+      <c r="P28">
+        <v>6463000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-572000.0</v>
+      </c>
+      <c r="R28">
+        <v>-12194000.0</v>
+      </c>
+      <c r="S28">
+        <v>-20036000.0</v>
+      </c>
+      <c r="T28">
+        <v>-26528000.0</v>
+      </c>
+      <c r="U28">
+        <v>-25686000.0</v>
+      </c>
+      <c r="V28">
+        <v>-28580000.0</v>
+      </c>
+      <c r="W28">
+        <v>-27112000.0</v>
+      </c>
+      <c r="X28">
+        <v>-32527000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-22381000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-11788182.2</v>
+      </c>
+      <c r="AA28">
+        <v>-39421405.99</v>
+      </c>
+      <c r="AB28">
+        <v>-51504003.63</v>
+      </c>
+      <c r="AC28">
+        <v>-29016606.0</v>
+      </c>
+      <c r="AD28">
+        <v>-18306621.0</v>
+      </c>
+      <c r="AE28">
+        <v>-29192334.0</v>
+      </c>
+      <c r="AF28">
+        <v>-27826411.0</v>
+      </c>
+      <c r="AG28">
+        <v>-24691302.0</v>
+      </c>
+      <c r="AH28">
+        <v>-36082267.0</v>
+      </c>
+      <c r="AI28">
+        <v>-116278330.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-123295688.0</v>
+      </c>
+      <c r="AK28">
+        <v>-74254167.0</v>
+      </c>
+      <c r="AL28">
+        <v>-85395701.0</v>
+      </c>
+      <c r="AM28">
+        <v>-92221560.0</v>
+      </c>
+      <c r="AN28">
+        <v>-76595550.0</v>
+      </c>
+      <c r="AO28">
+        <v>-85989890.0</v>
+      </c>
+      <c r="AP28">
+        <v>-71258204.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-77554785.0</v>
+      </c>
+      <c r="AR28">
+        <v>-92434264.0</v>
+      </c>
+      <c r="AS28">
+        <v>-117106927.0</v>
+      </c>
+      <c r="AT28">
+        <v>-94372929.0</v>
+      </c>
+      <c r="AU28">
+        <v>-91116931.0</v>
+      </c>
+      <c r="AV28">
+        <v>-79472844.0</v>
+      </c>
+      <c r="AW28">
+        <v>-98341909.0</v>
+      </c>
+      <c r="AX28">
+        <v>-133813711.0</v>
+      </c>
+      <c r="AY28">
+        <v>-108633789.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-113084782.0</v>
+      </c>
+      <c r="BA28">
+        <v>-77573753.0</v>
+      </c>
+      <c r="BB28">
+        <v>-63968745.0</v>
+      </c>
+      <c r="BC28">
+        <v>-77802237.0</v>
+      </c>
+      <c r="BD28">
+        <v>-62051308.0</v>
+      </c>
+      <c r="BE28">
+        <v>-64708484.0</v>
+      </c>
+      <c r="BF28">
+        <v>-79731585.0</v>
+      </c>
+      <c r="BG28">
+        <v>-117047992.0</v>
+      </c>
+      <c r="BH28">
+        <v>-120252481.0</v>
+      </c>
+      <c r="BI28">
+        <v>-126705695.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-145119404.0</v>
+      </c>
+      <c r="BK28">
+        <v>-81196008.0</v>
+      </c>
+      <c r="BL28">
+        <v>-51143632.0</v>
+      </c>
+      <c r="BM28">
+        <v>-61657338.0</v>
+      </c>
+      <c r="BN28">
+        <v>-54477143.0</v>
+      </c>
+      <c r="BO28">
+        <v>-46805462.0</v>
+      </c>
+      <c r="BP28">
+        <v>-40400411.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-28776433.0</v>
+      </c>
+      <c r="BR28">
+        <v>-60556743.0</v>
+      </c>
+      <c r="BS28">
+        <v>-73860312.0</v>
+      </c>
+      <c r="BT28">
+        <v>-48549677.0</v>
+      </c>
+      <c r="BU28">
+        <v>-48664548.0</v>
+      </c>
+      <c r="BV28"/>
+      <c r="BW28">
+        <v>-95216601.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28"/>
+    </row>
+    <row r="29" spans="1:77">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>380046000.0</v>
+      </c>
+      <c r="C29">
+        <v>367245000.0</v>
+      </c>
+      <c r="D29">
+        <v>344728000.0</v>
+      </c>
+      <c r="E29">
+        <v>345474000.0</v>
+      </c>
+      <c r="F29">
+        <v>326145000.0</v>
+      </c>
+      <c r="G29">
+        <v>323648000.0</v>
+      </c>
+      <c r="H29">
+        <v>348956000.0</v>
+      </c>
+      <c r="I29">
+        <v>346500000.0</v>
+      </c>
+      <c r="J29">
+        <v>331656000.0</v>
+      </c>
+      <c r="K29">
+        <v>329942000.0</v>
+      </c>
+      <c r="L29">
+        <v>330680000.0</v>
+      </c>
+      <c r="M29">
+        <v>332245000.0</v>
+      </c>
+      <c r="N29">
+        <v>333096000.0</v>
+      </c>
+      <c r="O29">
+        <v>331708000.0</v>
+      </c>
+      <c r="P29">
+        <v>326663000.0</v>
+      </c>
+      <c r="Q29">
+        <v>333120000.0</v>
+      </c>
+      <c r="R29">
+        <v>335560000.0</v>
+      </c>
+      <c r="S29">
+        <v>320988000.0</v>
+      </c>
+      <c r="T29">
+        <v>325237000.0</v>
+      </c>
+      <c r="U29">
+        <v>319089000.0</v>
+      </c>
+      <c r="V29">
+        <v>312020000.0</v>
+      </c>
+      <c r="W29">
+        <v>307977000.0</v>
+      </c>
+      <c r="X29">
+        <v>294593000.0</v>
+      </c>
+      <c r="Y29">
+        <v>286019000.0</v>
+      </c>
+      <c r="Z29">
+        <v>190779156.68</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+    </row>
+    <row r="30" spans="1:77">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>9781000.0</v>
+      </c>
+      <c r="C30">
+        <v>49354746.0</v>
+      </c>
+      <c r="D30">
+        <v>29706000.0</v>
+      </c>
+      <c r="E30">
+        <v>19365000.0</v>
+      </c>
+      <c r="F30">
+        <v>8167000.0</v>
+      </c>
+      <c r="G30">
+        <v>17472000.0</v>
+      </c>
+      <c r="H30">
+        <v>6465000.0</v>
+      </c>
+      <c r="I30">
+        <v>9393000.0</v>
+      </c>
+      <c r="J30">
+        <v>6885000.0</v>
+      </c>
+      <c r="K30">
+        <v>8670000.0</v>
+      </c>
+      <c r="L30">
+        <v>7560000.0</v>
+      </c>
+      <c r="M30">
+        <v>8452000.0</v>
+      </c>
+      <c r="N30">
+        <v>10927000.0</v>
+      </c>
+      <c r="O30">
+        <v>13214000.0</v>
+      </c>
+      <c r="P30">
+        <v>14392000.0</v>
+      </c>
+      <c r="Q30">
+        <v>10534000.0</v>
+      </c>
+      <c r="R30">
+        <v>16153000.0</v>
+      </c>
+      <c r="S30">
+        <v>16670298.0</v>
+      </c>
+      <c r="T30">
+        <v>13929000.0</v>
+      </c>
+      <c r="U30">
+        <v>11303000.0</v>
+      </c>
+      <c r="V30">
+        <v>13684000.0</v>
+      </c>
+      <c r="W30">
+        <v>27460096.0</v>
+      </c>
+      <c r="X30">
+        <v>11199000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9423000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8867578.0</v>
+      </c>
+      <c r="AA30">
+        <v>10118122.0</v>
+      </c>
+      <c r="AB30">
+        <v>8969632.0</v>
+      </c>
+      <c r="AC30">
+        <v>8501386.0</v>
+      </c>
+      <c r="AD30">
+        <v>7814713.0</v>
+      </c>
+      <c r="AE30">
+        <v>8635000.0</v>
+      </c>
+      <c r="AF30">
+        <v>9938000.0</v>
+      </c>
+      <c r="AG30">
+        <v>9895000.0</v>
+      </c>
+      <c r="AH30">
+        <v>11285000.0</v>
+      </c>
+      <c r="AI30">
+        <v>13776000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>7543000.0</v>
+      </c>
+      <c r="AK30">
+        <v>13162000.0</v>
+      </c>
+      <c r="AL30">
+        <v>10485000.0</v>
+      </c>
+      <c r="AM30">
+        <v>29173424.0</v>
+      </c>
+      <c r="AN30">
+        <v>11953000.0</v>
+      </c>
+      <c r="AO30">
+        <v>12815000.0</v>
+      </c>
+      <c r="AP30">
+        <v>15534000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>13531000.0</v>
+      </c>
+      <c r="AR30">
+        <v>8204000.0</v>
+      </c>
+      <c r="AS30">
+        <v>10027000.0</v>
+      </c>
+      <c r="AT30">
+        <v>12337000.0</v>
+      </c>
+      <c r="AU30">
+        <v>13176000.0</v>
+      </c>
+      <c r="AV30">
+        <v>10515000.0</v>
+      </c>
+      <c r="AW30">
+        <v>10193000.0</v>
+      </c>
+      <c r="AX30">
+        <v>10302000.0</v>
+      </c>
+      <c r="AY30">
+        <v>13793000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>9223000.0</v>
+      </c>
+      <c r="BA30">
+        <v>10249391.0</v>
+      </c>
+      <c r="BB30">
+        <v>16625878.0</v>
+      </c>
+      <c r="BC30">
+        <v>17390911.0</v>
+      </c>
+      <c r="BD30">
+        <v>15056134.0</v>
+      </c>
+      <c r="BE30">
+        <v>11838560.0</v>
+      </c>
+      <c r="BF30">
+        <v>18835132.0</v>
+      </c>
+      <c r="BG30">
+        <v>9989226.0</v>
+      </c>
+      <c r="BH30">
+        <v>15396550.0</v>
+      </c>
+      <c r="BI30">
+        <v>13287283.0</v>
+      </c>
+      <c r="BJ30">
+        <v>16883250.0</v>
+      </c>
+      <c r="BK30">
+        <v>209044552.0</v>
+      </c>
+      <c r="BL30">
+        <v>4086063.0</v>
+      </c>
+      <c r="BM30">
+        <v>2533915.0</v>
+      </c>
+      <c r="BN30">
+        <v>2490680.0</v>
+      </c>
+      <c r="BO30">
+        <v>12177442.0</v>
+      </c>
+      <c r="BP30">
+        <v>3264103.0</v>
+      </c>
+      <c r="BQ30">
+        <v>2849390.0</v>
+      </c>
+      <c r="BR30">
+        <v>3034766.0</v>
+      </c>
+      <c r="BS30">
+        <v>11139687.0</v>
+      </c>
+      <c r="BT30">
+        <v>4967184.0</v>
+      </c>
+      <c r="BU30">
+        <v>10556223.0</v>
+      </c>
+      <c r="BV30"/>
+      <c r="BW30">
+        <v>55449863.0</v>
+      </c>
+      <c r="BX30"/>
+      <c r="BY30"/>
+    </row>
+    <row r="31" spans="1:77">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>98164000.0</v>
+      </c>
+      <c r="M31">
+        <v>96157000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>79509000.0</v>
+      </c>
+      <c r="P31">
+        <v>75823000.0</v>
+      </c>
+      <c r="Q31">
+        <v>80030000.0</v>
+      </c>
+      <c r="R31">
+        <v>105218000.0</v>
+      </c>
+      <c r="S31">
+        <v>102009000.0</v>
+      </c>
+      <c r="T31">
+        <v>102990000.0</v>
+      </c>
+      <c r="U31">
+        <v>117552000.0</v>
+      </c>
+      <c r="V31">
+        <v>112683000.0</v>
+      </c>
+      <c r="W31">
+        <v>115866000.0</v>
+      </c>
+      <c r="X31">
+        <v>109131000.0</v>
+      </c>
+      <c r="Y31">
+        <v>103014000.0</v>
+      </c>
+      <c r="Z31">
+        <v>92067000.0</v>
+      </c>
+      <c r="AA31">
+        <v>180741000.0</v>
+      </c>
+      <c r="AB31">
+        <v>187942000.0</v>
+      </c>
+      <c r="AC31">
+        <v>192139000.0</v>
+      </c>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+    </row>
+    <row r="32" spans="1:77">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>135186000.0</v>
+      </c>
+      <c r="C32">
+        <v>90202000.0</v>
+      </c>
+      <c r="D32">
+        <v>65732000.0</v>
+      </c>
+      <c r="E32">
+        <v>65665000.0</v>
+      </c>
+      <c r="F32">
+        <v>55179000.0</v>
+      </c>
+      <c r="G32">
+        <v>48910000.0</v>
+      </c>
+      <c r="H32">
+        <v>48246000.0</v>
+      </c>
+      <c r="I32">
+        <v>39144000.0</v>
+      </c>
+      <c r="J32">
+        <v>27001000.0</v>
+      </c>
+      <c r="K32">
+        <v>23607000.0</v>
+      </c>
+      <c r="L32">
+        <v>29158000.0</v>
+      </c>
+      <c r="M32">
+        <v>18864000.0</v>
+      </c>
+      <c r="N32">
+        <v>46835000.0</v>
+      </c>
+      <c r="O32">
+        <v>51211000.0</v>
+      </c>
+      <c r="P32">
+        <v>52294000.0</v>
+      </c>
+      <c r="Q32">
+        <v>45797000.0</v>
+      </c>
+      <c r="R32">
+        <v>51597000.0</v>
+      </c>
+      <c r="S32">
+        <v>49409000.0</v>
+      </c>
+      <c r="T32">
+        <v>48059000.0</v>
+      </c>
+      <c r="U32">
+        <v>47529000.0</v>
+      </c>
+      <c r="V32">
+        <v>54557000.0</v>
+      </c>
+      <c r="W32">
+        <v>38065000.0</v>
+      </c>
+      <c r="X32">
+        <v>29682000.0</v>
+      </c>
+      <c r="Y32">
+        <v>32647000.0</v>
+      </c>
+      <c r="Z32">
+        <v>19612184.46</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+    </row>
+    <row r="33" spans="1:77">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>307269000.0</v>
+      </c>
+      <c r="C33">
+        <v>351372288.0</v>
+      </c>
+      <c r="D33">
+        <v>342620000.0</v>
+      </c>
+      <c r="E33">
+        <v>330947000.0</v>
+      </c>
+      <c r="F33">
+        <v>308612000.0</v>
+      </c>
+      <c r="G33">
+        <v>309610000.0</v>
+      </c>
+      <c r="H33">
+        <v>343296000.0</v>
+      </c>
+      <c r="I33">
+        <v>347770000.0</v>
+      </c>
+      <c r="J33">
+        <v>341438000.0</v>
+      </c>
+      <c r="K33">
+        <v>333779000.0</v>
+      </c>
+      <c r="L33">
+        <v>329045000.0</v>
+      </c>
+      <c r="M33">
+        <v>338695000.0</v>
+      </c>
+      <c r="N33">
+        <v>313334000.0</v>
+      </c>
+      <c r="O33">
+        <v>306785000.0</v>
+      </c>
+      <c r="P33">
+        <v>300010000.0</v>
+      </c>
+      <c r="Q33">
+        <v>306748000.0</v>
+      </c>
+      <c r="R33">
+        <v>301404000.0</v>
+      </c>
+      <c r="S33">
+        <v>288346000.0</v>
+      </c>
+      <c r="T33">
+        <v>288413000.0</v>
+      </c>
+      <c r="U33">
+        <v>284051000.0</v>
+      </c>
+      <c r="V33">
+        <v>269135000.0</v>
+      </c>
+      <c r="W33">
+        <v>292042000.0</v>
+      </c>
+      <c r="X33">
+        <v>275035000.0</v>
+      </c>
+      <c r="Y33">
+        <v>263848000.0</v>
+      </c>
+      <c r="Z33">
+        <v>176979269.0</v>
+      </c>
+      <c r="AA33">
+        <v>229534476.0</v>
+      </c>
+      <c r="AB33">
+        <v>226805408.0</v>
+      </c>
+      <c r="AC33">
+        <v>237102376.0</v>
+      </c>
+      <c r="AD33">
+        <v>253182294.0</v>
+      </c>
+      <c r="AE33">
+        <v>232879598.0</v>
+      </c>
+      <c r="AF33">
+        <v>236534546.0</v>
+      </c>
+      <c r="AG33">
+        <v>229425182.0</v>
+      </c>
+      <c r="AH33">
+        <v>210874935.0</v>
+      </c>
+      <c r="AI33">
+        <v>106285487.0</v>
+      </c>
+      <c r="AJ33">
+        <v>70019265.0</v>
+      </c>
+      <c r="AK33">
+        <v>87766039.0</v>
+      </c>
+      <c r="AL33">
+        <v>91843758.0</v>
+      </c>
+      <c r="AM33">
+        <v>88846811.0</v>
+      </c>
+      <c r="AN33">
+        <v>85322684.0</v>
+      </c>
+      <c r="AO33">
+        <v>84364420.0</v>
+      </c>
+      <c r="AP33">
+        <v>92377738.0</v>
+      </c>
+      <c r="AQ33">
+        <v>81253738.0</v>
+      </c>
+      <c r="AR33">
+        <v>69978398.0</v>
+      </c>
+      <c r="AS33">
+        <v>104587089.0</v>
+      </c>
+      <c r="AT33">
+        <v>128379081.0</v>
+      </c>
+      <c r="AU33">
+        <v>243700360.0</v>
+      </c>
+      <c r="AV33">
+        <v>259772617.0</v>
+      </c>
+      <c r="AW33">
+        <v>251086803.0</v>
+      </c>
+      <c r="AX33">
+        <v>240568854.0</v>
+      </c>
+      <c r="AY33">
+        <v>235956121.0</v>
+      </c>
+      <c r="AZ33">
+        <v>410262897.0</v>
+      </c>
+      <c r="BA33">
+        <v>267605687.0</v>
+      </c>
+      <c r="BB33">
+        <v>302275296.0</v>
+      </c>
+      <c r="BC33">
+        <v>278067609.0</v>
+      </c>
+      <c r="BD33">
+        <v>302245364.0</v>
+      </c>
+      <c r="BE33">
+        <v>258866384.0</v>
+      </c>
+      <c r="BF33">
+        <v>270843230.0</v>
+      </c>
+      <c r="BG33">
+        <v>262518119.0</v>
+      </c>
+      <c r="BH33">
+        <v>253324660.0</v>
+      </c>
+      <c r="BI33">
+        <v>243558212.0</v>
+      </c>
+      <c r="BJ33">
+        <v>242759103.0</v>
+      </c>
+      <c r="BK33">
+        <v>49717045.0</v>
+      </c>
+      <c r="BL33">
+        <v>52859081.0</v>
+      </c>
+      <c r="BM33">
+        <v>30432596.0</v>
+      </c>
+      <c r="BN33">
+        <v>32201294.0</v>
+      </c>
+      <c r="BO33">
+        <v>32080030.0</v>
+      </c>
+      <c r="BP33">
+        <v>5483207.0</v>
+      </c>
+      <c r="BQ33">
+        <v>5290494.0</v>
+      </c>
+      <c r="BR33">
+        <v>4544230.0</v>
+      </c>
+      <c r="BS33">
+        <v>5075595.0</v>
+      </c>
+      <c r="BT33">
+        <v>4543936.0</v>
+      </c>
+      <c r="BU33">
+        <v>4727556.0</v>
+      </c>
+      <c r="BV33"/>
+      <c r="BW33">
+        <v>14083611.0</v>
+      </c>
+      <c r="BX33"/>
+      <c r="BY33"/>
+    </row>
+    <row r="34" spans="1:77">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+    </row>
+    <row r="35" spans="1:77">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>62409000.0</v>
+      </c>
+      <c r="C35">
+        <v>60996000.0</v>
+      </c>
+      <c r="D35">
+        <v>63624000.0</v>
+      </c>
+      <c r="E35">
+        <v>51138000.0</v>
+      </c>
+      <c r="F35">
+        <v>37646000.0</v>
+      </c>
+      <c r="G35">
+        <v>34872000.0</v>
+      </c>
+      <c r="H35">
+        <v>61263000.0</v>
+      </c>
+      <c r="I35">
+        <v>71091000.0</v>
+      </c>
+      <c r="J35">
+        <v>61020000.0</v>
+      </c>
+      <c r="K35">
+        <v>51681000.0</v>
+      </c>
+      <c r="L35">
+        <v>61960000.0</v>
+      </c>
+      <c r="M35">
+        <v>59751000.0</v>
+      </c>
+      <c r="N35">
+        <v>81510000.0</v>
+      </c>
+      <c r="O35">
+        <v>80725000.0</v>
+      </c>
+      <c r="P35">
+        <v>80890000.0</v>
+      </c>
+      <c r="Q35">
+        <v>65681000.0</v>
+      </c>
+      <c r="R35">
+        <v>55742000.0</v>
+      </c>
+      <c r="S35">
+        <v>46536000.0</v>
+      </c>
+      <c r="T35">
+        <v>44884000.0</v>
+      </c>
+      <c r="U35">
+        <v>34540000.0</v>
+      </c>
+      <c r="V35">
+        <v>33721000.0</v>
+      </c>
+      <c r="W35">
+        <v>39124000.0</v>
+      </c>
+      <c r="X35">
+        <v>27486000.0</v>
+      </c>
+      <c r="Y35">
+        <v>28382000.0</v>
+      </c>
+      <c r="Z35">
+        <v>18638414.0</v>
+      </c>
+      <c r="AA35">
+        <v>18141731.0</v>
+      </c>
+      <c r="AB35">
+        <v>20268922.0</v>
+      </c>
+      <c r="AC35">
+        <v>21749695.0</v>
+      </c>
+      <c r="AD35">
+        <v>22344218.0</v>
+      </c>
+      <c r="AE35">
+        <v>2294369.0</v>
+      </c>
+      <c r="AF35">
+        <v>778631.0</v>
+      </c>
+      <c r="AG35">
+        <v>779349.0</v>
+      </c>
+      <c r="AH35">
+        <v>783639.0</v>
+      </c>
+      <c r="AI35">
+        <v>1140357.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1548531.0</v>
+      </c>
+      <c r="AK35">
+        <v>2268253.0</v>
+      </c>
+      <c r="AL35">
+        <v>2482040.0</v>
+      </c>
+      <c r="AM35">
+        <v>2731195.0</v>
+      </c>
+      <c r="AN35">
+        <v>3027191.0</v>
+      </c>
+      <c r="AO35">
+        <v>3314319.0</v>
+      </c>
+      <c r="AP35">
+        <v>4035314.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4761870.0</v>
+      </c>
+      <c r="AR35">
+        <v>6277094.0</v>
+      </c>
+      <c r="AS35">
+        <v>5789851.0</v>
+      </c>
+      <c r="AT35">
+        <v>5265814.0</v>
+      </c>
+      <c r="AU35">
+        <v>8615164.0</v>
+      </c>
+      <c r="AV35">
+        <v>8842659.0</v>
+      </c>
+      <c r="AW35">
+        <v>9251188.0</v>
+      </c>
+      <c r="AX35">
+        <v>8863920.0</v>
+      </c>
+      <c r="AY35">
+        <v>11549912.0</v>
+      </c>
+      <c r="AZ35">
+        <v>22324007.0</v>
+      </c>
+      <c r="BA35">
+        <v>20865647.0</v>
+      </c>
+      <c r="BB35">
+        <v>24238046.0</v>
+      </c>
+      <c r="BC35">
+        <v>25551099.0</v>
+      </c>
+      <c r="BD35">
+        <v>31974599.0</v>
+      </c>
+      <c r="BE35">
+        <v>15737882.0</v>
+      </c>
+      <c r="BF35">
+        <v>17631375.0</v>
+      </c>
+      <c r="BG35">
+        <v>16639569.0</v>
+      </c>
+      <c r="BH35">
+        <v>19981690.0</v>
+      </c>
+      <c r="BI35">
+        <v>21031057.0</v>
+      </c>
+      <c r="BJ35">
+        <v>21940303.0</v>
+      </c>
+      <c r="BK35">
+        <v>1768717.0</v>
+      </c>
+      <c r="BL35">
+        <v>1262841.0</v>
+      </c>
+      <c r="BM35">
+        <v>919267.0</v>
+      </c>
+      <c r="BN35">
+        <v>811261.0</v>
+      </c>
+      <c r="BO35">
+        <v>470824.0</v>
+      </c>
+      <c r="BP35">
+        <v>94489.0</v>
+      </c>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35">
+        <v>1844889.0</v>
+      </c>
+      <c r="BU35">
+        <v>1918844.0</v>
+      </c>
+      <c r="BV35"/>
+      <c r="BW35">
+        <v>2241744.0</v>
+      </c>
+      <c r="BX35"/>
+      <c r="BY35"/>
+    </row>
+    <row r="36" spans="1:77">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>24744000.0</v>
+      </c>
+      <c r="C36">
+        <v>103044686.0</v>
+      </c>
+      <c r="D36">
+        <v>39899000.0</v>
+      </c>
+      <c r="E36">
+        <v>31514000.0</v>
+      </c>
+      <c r="F36">
+        <v>27712000.0</v>
+      </c>
+      <c r="G36">
+        <v>27279000.0</v>
+      </c>
+      <c r="H36">
+        <v>31739000.0</v>
+      </c>
+      <c r="I36">
+        <v>30431000.0</v>
+      </c>
+      <c r="J36">
+        <v>26865000.0</v>
+      </c>
+      <c r="K36">
+        <v>24291000.0</v>
+      </c>
+      <c r="L36">
+        <v>23472000.0</v>
+      </c>
+      <c r="M36">
+        <v>21599000.0</v>
+      </c>
+      <c r="N36">
+        <v>20710000.0</v>
+      </c>
+      <c r="O36">
+        <v>21271000.0</v>
+      </c>
+      <c r="P36">
+        <v>18642000.0</v>
+      </c>
+      <c r="Q36">
+        <v>12804000.0</v>
+      </c>
+      <c r="R36">
+        <v>13486000.0</v>
+      </c>
+      <c r="S36">
+        <v>12433000.0</v>
+      </c>
+      <c r="T36">
+        <v>15047000.0</v>
+      </c>
+      <c r="U36">
+        <v>17038000.0</v>
+      </c>
+      <c r="V36">
+        <v>12566000.0</v>
+      </c>
+      <c r="W36">
+        <v>16118000.0</v>
+      </c>
+      <c r="X36">
+        <v>21109000.0</v>
+      </c>
+      <c r="Y36">
+        <v>18645000.0</v>
+      </c>
+      <c r="Z36">
+        <v>12717529.0</v>
+      </c>
+      <c r="AA36">
+        <v>1362658.0</v>
+      </c>
+      <c r="AB36">
+        <v>3502039.0</v>
+      </c>
+      <c r="AC36">
+        <v>3442262.0</v>
+      </c>
+      <c r="AD36">
+        <v>14109497.0</v>
+      </c>
+      <c r="AE36">
+        <v>16122994.0</v>
+      </c>
+      <c r="AF36">
+        <v>26658463.0</v>
+      </c>
+      <c r="AG36">
+        <v>26448450.0</v>
+      </c>
+      <c r="AH36">
+        <v>24200682.0</v>
+      </c>
+      <c r="AI36">
+        <v>26165409.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1126132.0</v>
+      </c>
+      <c r="AK36">
+        <v>2453560.0</v>
+      </c>
+      <c r="AL36">
+        <v>2303575.0</v>
+      </c>
+      <c r="AM36">
+        <v>43898520.0</v>
+      </c>
+      <c r="AN36">
+        <v>2164671.0</v>
+      </c>
+      <c r="AO36">
+        <v>2117827.0</v>
+      </c>
+      <c r="AP36">
+        <v>2317342.0</v>
+      </c>
+      <c r="AQ36">
+        <v>11399522.0</v>
+      </c>
+      <c r="AR36">
+        <v>7102423.0</v>
+      </c>
+      <c r="AS36">
+        <v>5411220.0</v>
+      </c>
+      <c r="AT36">
+        <v>3240259.0</v>
+      </c>
+      <c r="AU36">
+        <v>64348846.0</v>
+      </c>
+      <c r="AV36">
+        <v>70665129.0</v>
+      </c>
+      <c r="AW36">
+        <v>57999421.0</v>
+      </c>
+      <c r="AX36">
+        <v>47225390.0</v>
+      </c>
+      <c r="AY36">
+        <v>51007261.0</v>
+      </c>
+      <c r="AZ36">
+        <v>113109019.0</v>
+      </c>
+      <c r="BA36">
+        <v>1.0</v>
+      </c>
+      <c r="BB36">
+        <v>2.0</v>
+      </c>
+      <c r="BC36">
+        <v>1.0</v>
+      </c>
+      <c r="BD36">
+        <v>8478485.0</v>
+      </c>
+      <c r="BE36">
+        <v>0.0</v>
+      </c>
+      <c r="BF36">
+        <v>0.0</v>
+      </c>
+      <c r="BG36">
+        <v>1.0</v>
+      </c>
+      <c r="BH36">
+        <v>1.0</v>
+      </c>
+      <c r="BI36">
+        <v>1.0</v>
+      </c>
+      <c r="BJ36">
+        <v>2.0</v>
+      </c>
+      <c r="BK36">
+        <v>2200649.0</v>
+      </c>
+      <c r="BL36">
+        <v>1327776.0</v>
+      </c>
+      <c r="BM36">
+        <v>1288302.0</v>
+      </c>
+      <c r="BN36">
+        <v>1066314.0</v>
+      </c>
+      <c r="BO36">
+        <v>13693057.0</v>
+      </c>
+      <c r="BP36">
+        <v>1.0</v>
+      </c>
+      <c r="BQ36">
+        <v>1.0</v>
+      </c>
+      <c r="BR36"/>
+      <c r="BS36">
+        <v>1.0</v>
+      </c>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36">
+        <v>1.0</v>
+      </c>
+      <c r="BX36"/>
+      <c r="BY36"/>
+    </row>
+    <row r="37" spans="1:77">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+    </row>
+    <row r="38" spans="1:77">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>465714578.0</v>
+      </c>
+      <c r="E38">
+        <v>440407000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
+        <v>-651880.0</v>
+      </c>
+      <c r="I38">
+        <v>-59581.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>25912000.0</v>
+      </c>
+      <c r="M38">
+        <v>24438000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>22954000.0</v>
+      </c>
+      <c r="P38">
+        <v>20168000.0</v>
+      </c>
+      <c r="Q38">
+        <v>14387000.0</v>
+      </c>
+      <c r="R38">
+        <v>15024000.0</v>
+      </c>
+      <c r="S38">
+        <v>13892000.0</v>
+      </c>
+      <c r="T38">
+        <v>17312000.0</v>
+      </c>
+      <c r="U38">
+        <v>18548000.0</v>
+      </c>
+      <c r="V38">
+        <v>14150000.0</v>
+      </c>
+      <c r="W38">
+        <v>17847000.0</v>
+      </c>
+      <c r="X38">
+        <v>23784000.0</v>
+      </c>
+      <c r="Y38">
+        <v>21135000.0</v>
+      </c>
+      <c r="Z38">
+        <v>20513000.0</v>
+      </c>
+      <c r="AA38">
+        <v>7358000.0</v>
+      </c>
+      <c r="AB38">
+        <v>6865364.0</v>
+      </c>
+      <c r="AC38">
+        <v>1.0</v>
+      </c>
+      <c r="AD38">
+        <v>17450089.0</v>
+      </c>
+      <c r="AE38">
+        <v>1.0</v>
+      </c>
+      <c r="AF38">
+        <v>1.0</v>
+      </c>
+      <c r="AG38">
+        <v>1.0</v>
+      </c>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
+        <v>1.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1.0</v>
+      </c>
+      <c r="AK38">
+        <v>0.0</v>
+      </c>
+      <c r="AL38">
+        <v>1.0</v>
+      </c>
+      <c r="AM38">
+        <v>1.0</v>
+      </c>
+      <c r="AN38">
+        <v>1.0</v>
+      </c>
+      <c r="AO38">
+        <v>1.0</v>
+      </c>
+      <c r="AP38">
+        <v>1.0</v>
+      </c>
+      <c r="AQ38">
+        <v>0.0</v>
+      </c>
+      <c r="AR38">
+        <v>1.0</v>
+      </c>
+      <c r="AS38">
+        <v>1.0</v>
+      </c>
+      <c r="AT38">
+        <v>1.0</v>
+      </c>
+      <c r="AU38"/>
+      <c r="AV38">
+        <v>0.0</v>
+      </c>
+      <c r="AW38">
+        <v>1.0</v>
+      </c>
+      <c r="AX38">
+        <v>0.0</v>
+      </c>
+      <c r="AY38">
+        <v>1.0</v>
+      </c>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38">
+        <v>0.0</v>
+      </c>
+      <c r="BD38">
+        <v>1.0</v>
+      </c>
+      <c r="BE38">
+        <v>1.0</v>
+      </c>
+      <c r="BF38">
+        <v>1.0</v>
+      </c>
+      <c r="BG38">
+        <v>1.0</v>
+      </c>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38">
+        <v>1.0</v>
+      </c>
+      <c r="BK38"/>
+      <c r="BL38">
+        <v>1.0</v>
+      </c>
+      <c r="BM38"/>
+      <c r="BN38">
+        <v>1.0</v>
+      </c>
+      <c r="BO38">
+        <v>1.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38">
+        <v>0.0</v>
+      </c>
+      <c r="BR38">
+        <v>0.0</v>
+      </c>
+      <c r="BS38">
+        <v>1.0</v>
+      </c>
+      <c r="BT38">
+        <v>0.0</v>
+      </c>
+      <c r="BU38">
+        <v>0.0</v>
+      </c>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+    </row>
+    <row r="39" spans="1:77">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>12656000.0</v>
+      </c>
+      <c r="C39">
+        <v>-89818.0</v>
+      </c>
+      <c r="D39">
+        <v>13499000.0</v>
+      </c>
+      <c r="E39">
+        <v>13737000.0</v>
+      </c>
+      <c r="F39">
+        <v>13243000.0</v>
+      </c>
+      <c r="G39">
+        <v>14657000.0</v>
+      </c>
+      <c r="H39">
+        <v>17400000.0</v>
+      </c>
+      <c r="I39">
+        <v>17078000.0</v>
+      </c>
+      <c r="J39">
+        <v>15168000.0</v>
+      </c>
+      <c r="K39">
+        <v>13496000.0</v>
+      </c>
+      <c r="L39">
+        <v>13389000.0</v>
+      </c>
+      <c r="M39">
+        <v>12007000.0</v>
+      </c>
+      <c r="N39">
+        <v>12288000.0</v>
+      </c>
+      <c r="O39">
+        <v>8723000.0</v>
+      </c>
+      <c r="P39">
+        <v>8664000.0</v>
+      </c>
+      <c r="Q39">
+        <v>7942000.0</v>
+      </c>
+      <c r="R39">
+        <v>7693000.0</v>
+      </c>
+      <c r="S39">
+        <v>4918702.0</v>
+      </c>
+      <c r="T39">
+        <v>6655000.0</v>
+      </c>
+      <c r="U39">
+        <v>7952000.0</v>
+      </c>
+      <c r="V39">
+        <v>12537000.0</v>
+      </c>
+      <c r="W39">
+        <v>4264904.0</v>
+      </c>
+      <c r="X39">
+        <v>9054000.0</v>
+      </c>
+      <c r="Y39">
+        <v>9941000.0</v>
+      </c>
+      <c r="Z39">
+        <v>6741644.0</v>
+      </c>
+      <c r="AA39">
+        <v>12976643.0</v>
+      </c>
+      <c r="AB39">
+        <v>8513370.0</v>
+      </c>
+      <c r="AC39">
+        <v>32317474.0</v>
+      </c>
+      <c r="AD39">
+        <v>20277708.0</v>
+      </c>
+      <c r="AE39">
+        <v>18576589.0</v>
+      </c>
+      <c r="AF39">
+        <v>7811863.0</v>
+      </c>
+      <c r="AG39">
+        <v>8824586.0</v>
+      </c>
+      <c r="AH39">
+        <v>22176100.0</v>
+      </c>
+      <c r="AI39">
+        <v>30367936.0</v>
+      </c>
+      <c r="AJ39">
+        <v>-35853615.0</v>
+      </c>
+      <c r="AK39">
+        <v>-36951893.0</v>
+      </c>
+      <c r="AL39">
+        <v>-52381696.0</v>
+      </c>
+      <c r="AM39">
+        <v>7360316.0</v>
+      </c>
+      <c r="AN39">
+        <v>-35973379.0</v>
+      </c>
+      <c r="AO39">
+        <v>-29415294.0</v>
+      </c>
+      <c r="AP39">
+        <v>-16187714.0</v>
+      </c>
+      <c r="AQ39">
+        <v>41733504.0</v>
+      </c>
+      <c r="AR39">
+        <v>52849259.0</v>
+      </c>
+      <c r="AS39">
+        <v>6213357.0</v>
+      </c>
+      <c r="AT39">
+        <v>2753744.0</v>
+      </c>
+      <c r="AU39">
+        <v>53671854.0</v>
+      </c>
+      <c r="AV39">
+        <v>51644330.0</v>
+      </c>
+      <c r="AW39">
+        <v>58515021.0</v>
+      </c>
+      <c r="AX39">
+        <v>29730387.0</v>
+      </c>
+      <c r="AY39">
+        <v>62579412.0</v>
+      </c>
+      <c r="AZ39">
+        <v>3208419.0</v>
+      </c>
+      <c r="BA39">
+        <v>2494868.0</v>
+      </c>
+      <c r="BB39">
+        <v>2440415.0</v>
+      </c>
+      <c r="BC39">
+        <v>3939367.0</v>
+      </c>
+      <c r="BD39">
+        <v>4858521.0</v>
+      </c>
+      <c r="BE39">
+        <v>3414611.0</v>
+      </c>
+      <c r="BF39">
+        <v>3497008.0</v>
+      </c>
+      <c r="BG39">
+        <v>2742409.0</v>
+      </c>
+      <c r="BH39">
+        <v>1474415.0</v>
+      </c>
+      <c r="BI39">
+        <v>5801635.0</v>
+      </c>
+      <c r="BJ39">
+        <v>5805064.0</v>
+      </c>
+      <c r="BK39">
+        <v>2024677.0</v>
+      </c>
+      <c r="BL39">
+        <v>2562512.0</v>
+      </c>
+      <c r="BM39">
+        <v>1417323.0</v>
+      </c>
+      <c r="BN39">
+        <v>2749656.0</v>
+      </c>
+      <c r="BO39">
+        <v>2236654.0</v>
+      </c>
+      <c r="BP39">
+        <v>2241557.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1222276.0</v>
+      </c>
+      <c r="BR39">
+        <v>1033501.0</v>
+      </c>
+      <c r="BS39">
+        <v>657355.0</v>
+      </c>
+      <c r="BT39">
+        <v>1341135.0</v>
+      </c>
+      <c r="BU39">
+        <v>1319801.0</v>
+      </c>
+      <c r="BV39"/>
+      <c r="BW39">
+        <v>341312.0</v>
+      </c>
+      <c r="BX39"/>
+      <c r="BY39"/>
+    </row>
+    <row r="40" spans="1:77">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>48473000.0</v>
+      </c>
+      <c r="C40">
+        <v>85003609.0</v>
+      </c>
+      <c r="D40">
+        <v>39484000.0</v>
+      </c>
+      <c r="E40">
+        <v>24698000.0</v>
+      </c>
+      <c r="F40">
+        <v>11056000.0</v>
+      </c>
+      <c r="G40">
+        <v>11829000.0</v>
+      </c>
+      <c r="H40">
+        <v>6933000.0</v>
+      </c>
+      <c r="I40">
+        <v>6453000.0</v>
+      </c>
+      <c r="J40">
+        <v>5734000.0</v>
+      </c>
+      <c r="K40">
+        <v>7822000.0</v>
+      </c>
+      <c r="L40">
+        <v>7039000.0</v>
+      </c>
+      <c r="M40">
+        <v>6196000.0</v>
+      </c>
+      <c r="N40">
+        <v>8502000.0</v>
+      </c>
+      <c r="O40">
+        <v>12342000.0</v>
+      </c>
+      <c r="P40">
+        <v>9487000.0</v>
+      </c>
+      <c r="Q40">
+        <v>9622000.0</v>
+      </c>
+      <c r="R40">
+        <v>12251000.0</v>
+      </c>
+      <c r="S40">
+        <v>15751000.0</v>
+      </c>
+      <c r="T40">
+        <v>15866000.0</v>
+      </c>
+      <c r="U40">
+        <v>12230000.0</v>
+      </c>
+      <c r="V40">
+        <v>16876000.0</v>
+      </c>
+      <c r="W40">
+        <v>15192000.0</v>
+      </c>
+      <c r="X40">
+        <v>10387000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6092000.0</v>
+      </c>
+      <c r="Z40">
+        <v>3155408.0</v>
+      </c>
+      <c r="AA40">
+        <v>6910516.0</v>
+      </c>
+      <c r="AB40">
+        <v>4994712.0</v>
+      </c>
+      <c r="AC40">
+        <v>3121573.0</v>
+      </c>
+      <c r="AD40">
+        <v>3196525.0</v>
+      </c>
+      <c r="AE40">
+        <v>103889.0</v>
+      </c>
+      <c r="AF40">
+        <v>4804918.0</v>
+      </c>
+      <c r="AG40">
+        <v>1448451.0</v>
+      </c>
+      <c r="AH40">
+        <v>10579909.0</v>
+      </c>
+      <c r="AI40">
+        <v>17347119.0</v>
+      </c>
+      <c r="AJ40">
+        <v>23236037.0</v>
+      </c>
+      <c r="AK40">
+        <v>25642801.0</v>
+      </c>
+      <c r="AL40">
+        <v>28103302.0</v>
+      </c>
+      <c r="AM40">
+        <v>32042259.0</v>
+      </c>
+      <c r="AN40">
+        <v>31557331.0</v>
+      </c>
+      <c r="AO40">
+        <v>33728301.0</v>
+      </c>
+      <c r="AP40">
+        <v>31930449.0</v>
+      </c>
+      <c r="AQ40">
+        <v>32070564.0</v>
+      </c>
+      <c r="AR40">
+        <v>34779889.0</v>
+      </c>
+      <c r="AS40">
+        <v>35095989.0</v>
+      </c>
+      <c r="AT40">
+        <v>749020.0</v>
+      </c>
+      <c r="AU40">
+        <v>8031977.0</v>
+      </c>
+      <c r="AV40">
+        <v>4281627.0</v>
+      </c>
+      <c r="AW40">
+        <v>5642569.0</v>
+      </c>
+      <c r="AX40">
+        <v>8823380.0</v>
+      </c>
+      <c r="AY40">
+        <v>9366342.0</v>
+      </c>
+      <c r="AZ40">
+        <v>14186975.0</v>
+      </c>
+      <c r="BA40">
+        <v>4708409.0</v>
+      </c>
+      <c r="BB40">
+        <v>10408375.0</v>
+      </c>
+      <c r="BC40">
+        <v>10295226.0</v>
+      </c>
+      <c r="BD40">
+        <v>9832869.0</v>
+      </c>
+      <c r="BE40">
+        <v>7134009.0</v>
+      </c>
+      <c r="BF40">
+        <v>5100681.0</v>
+      </c>
+      <c r="BG40">
+        <v>23701275.0</v>
+      </c>
+      <c r="BH40">
+        <v>44911824.0</v>
+      </c>
+      <c r="BI40">
+        <v>1.0</v>
+      </c>
+      <c r="BJ40">
+        <v>23150292.0</v>
+      </c>
+      <c r="BK40">
+        <v>1.0</v>
+      </c>
+      <c r="BL40">
+        <v>14877883.0</v>
+      </c>
+      <c r="BM40">
+        <v>1.0</v>
+      </c>
+      <c r="BN40">
+        <v>1.0</v>
+      </c>
+      <c r="BO40">
+        <v>1.0</v>
+      </c>
+      <c r="BP40">
+        <v>1.0</v>
+      </c>
+      <c r="BQ40">
+        <v>1.0</v>
+      </c>
+      <c r="BR40">
+        <v>17818960.0</v>
+      </c>
+      <c r="BS40">
+        <v>1.0</v>
+      </c>
+      <c r="BT40">
+        <v>2757881.0</v>
+      </c>
+      <c r="BU40">
+        <v>17959658.0</v>
+      </c>
+      <c r="BV40"/>
+      <c r="BW40">
+        <v>9208320.0</v>
+      </c>
+      <c r="BX40"/>
+      <c r="BY40"/>
+    </row>
+    <row r="41" spans="1:77">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>13207000.0</v>
+      </c>
+      <c r="M41">
+        <v>13227000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>8227000.0</v>
+      </c>
+      <c r="P41">
+        <v>15278000.0</v>
+      </c>
+      <c r="Q41">
+        <v>16140000.0</v>
+      </c>
+      <c r="R41">
+        <v>13311000.0</v>
+      </c>
+      <c r="S41">
+        <v>8487000.0</v>
+      </c>
+      <c r="T41">
+        <v>7559000.0</v>
+      </c>
+      <c r="U41">
+        <v>8706000.0</v>
+      </c>
+      <c r="V41">
+        <v>8443000.0</v>
+      </c>
+      <c r="W41">
+        <v>14293000.0</v>
+      </c>
+      <c r="X41">
+        <v>3304000.0</v>
+      </c>
+      <c r="Y41">
+        <v>3813000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1755000.0</v>
+      </c>
+      <c r="AA41">
+        <v>3152000.0</v>
+      </c>
+      <c r="AB41">
+        <v>4470000.0</v>
+      </c>
+      <c r="AC41">
+        <v>4261000.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+    </row>
+    <row r="42" spans="1:77">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>34515000.0</v>
+      </c>
+      <c r="C42">
+        <v>35057000.0</v>
+      </c>
+      <c r="D42">
+        <v>35039000.0</v>
+      </c>
+      <c r="E42">
+        <v>35020000.0</v>
+      </c>
+      <c r="F42">
+        <v>35002000.0</v>
+      </c>
+      <c r="G42">
+        <v>36267000.0</v>
+      </c>
+      <c r="H42">
+        <v>46178000.0</v>
+      </c>
+      <c r="I42">
+        <v>42226000.0</v>
+      </c>
+      <c r="J42">
+        <v>38284000.0</v>
+      </c>
+      <c r="K42">
+        <v>35281000.0</v>
+      </c>
+      <c r="L42">
+        <v>45131000.0</v>
+      </c>
+      <c r="M42">
+        <v>41217000.0</v>
+      </c>
+      <c r="N42">
+        <v>37804000.0</v>
+      </c>
+      <c r="O42">
+        <v>33716000.0</v>
+      </c>
+      <c r="P42">
+        <v>45156000.0</v>
+      </c>
+      <c r="Q42">
+        <v>41055000.0</v>
+      </c>
+      <c r="R42">
+        <v>36978000.0</v>
+      </c>
+      <c r="S42">
+        <v>35357000.0</v>
+      </c>
+      <c r="T42">
+        <v>38820000.0</v>
+      </c>
+      <c r="U42">
+        <v>38478000.0</v>
+      </c>
+      <c r="V42">
+        <v>37847000.0</v>
+      </c>
+      <c r="W42">
+        <v>43309000.0</v>
+      </c>
+      <c r="X42">
+        <v>46870000.0</v>
+      </c>
+      <c r="Y42">
+        <v>45542000.0</v>
+      </c>
+      <c r="Z42">
+        <v>33338034.0</v>
+      </c>
+      <c r="AA42">
+        <v>33432598.0</v>
+      </c>
+      <c r="AB42">
+        <v>35112554.0</v>
+      </c>
+      <c r="AC42">
+        <v>46030234.0</v>
+      </c>
+      <c r="AD42">
+        <v>33058717.0</v>
+      </c>
+      <c r="AE42">
+        <v>268951656.0</v>
+      </c>
+      <c r="AF42">
+        <v>45276000.0</v>
+      </c>
+      <c r="AG42">
+        <v>43175000.0</v>
+      </c>
+      <c r="AH42">
+        <v>31444699.0</v>
+      </c>
+      <c r="AI42">
+        <v>31735188.0</v>
+      </c>
+      <c r="AJ42">
+        <v>38873000.0</v>
+      </c>
+      <c r="AK42">
+        <v>41000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>29427555.0</v>
+      </c>
+      <c r="AM42">
+        <v>63424926.0</v>
+      </c>
+      <c r="AN42">
+        <v>40043000.0</v>
+      </c>
+      <c r="AO42">
+        <v>39639000.0</v>
+      </c>
+      <c r="AP42">
+        <v>38274000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>27923383.0</v>
+      </c>
+      <c r="AR42">
+        <v>27026443.0</v>
+      </c>
+      <c r="AS42">
+        <v>37354000.0</v>
+      </c>
+      <c r="AT42">
+        <v>29640321.0</v>
+      </c>
+      <c r="AU42">
+        <v>36351498.0</v>
+      </c>
+      <c r="AV42">
+        <v>36978802.0</v>
+      </c>
+      <c r="AW42">
+        <v>42427000.0</v>
+      </c>
+      <c r="AX42">
+        <v>43243000.0</v>
+      </c>
+      <c r="AY42">
+        <v>42886257.0</v>
+      </c>
+      <c r="AZ42">
+        <v>42559956.0</v>
+      </c>
+      <c r="BA42">
+        <v>39835196.0</v>
+      </c>
+      <c r="BB42">
+        <v>43043884.0</v>
+      </c>
+      <c r="BC42">
+        <v>45277091.0</v>
+      </c>
+      <c r="BD42">
+        <v>259806959.0</v>
+      </c>
+      <c r="BE42">
+        <v>240918297.0</v>
+      </c>
+      <c r="BF42">
+        <v>252138396.0</v>
+      </c>
+      <c r="BG42">
+        <v>40016650.0</v>
+      </c>
+      <c r="BH42">
+        <v>241353955.0</v>
+      </c>
+      <c r="BI42">
+        <v>255953413.0</v>
+      </c>
+      <c r="BJ42">
+        <v>253845520.0</v>
+      </c>
+      <c r="BK42">
+        <v>72499400.0</v>
+      </c>
+      <c r="BL42">
+        <v>44219810.0</v>
+      </c>
+      <c r="BM42">
+        <v>42746418.0</v>
+      </c>
+      <c r="BN42">
+        <v>43645281.0</v>
+      </c>
+      <c r="BO42">
+        <v>41949193.0</v>
+      </c>
+      <c r="BP42">
+        <v>40556647.0</v>
+      </c>
+      <c r="BQ42">
+        <v>36846548.0</v>
+      </c>
+      <c r="BR42">
+        <v>33422824.0</v>
+      </c>
+      <c r="BS42">
+        <v>34206244.0</v>
+      </c>
+      <c r="BT42">
+        <v>38782008.0</v>
+      </c>
+      <c r="BU42">
+        <v>39772637.0</v>
+      </c>
+      <c r="BV42"/>
+      <c r="BW42">
+        <v>15061092.0</v>
+      </c>
+      <c r="BX42"/>
+      <c r="BY42"/>
+    </row>
+    <row r="43" spans="1:77">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+    </row>
+    <row r="44" spans="1:77">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+    </row>
+    <row r="45" spans="1:77">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>43764000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>39940000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
+        <v>31001000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
+        <v>30927000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>15486000.0</v>
+      </c>
+      <c r="V45">
+        <v>16118000.0</v>
+      </c>
+      <c r="W45">
+        <v>16611000.0</v>
+      </c>
+      <c r="X45">
+        <v>15773000.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45">
+        <v>11437737.98</v>
+      </c>
+      <c r="AA45">
+        <v>16225588.89</v>
+      </c>
+      <c r="AB45">
+        <v>16999546.76</v>
+      </c>
+      <c r="AC45"/>
+      <c r="AD45">
+        <v>17694727.38</v>
+      </c>
+      <c r="AE45">
+        <v>9055600.83</v>
+      </c>
+      <c r="AF45">
+        <v>4626125.18</v>
+      </c>
+      <c r="AG45"/>
+      <c r="AH45">
+        <v>4673961.02</v>
+      </c>
+      <c r="AI45">
+        <v>4213916.5</v>
+      </c>
+      <c r="AJ45">
+        <v>4377161.37</v>
+      </c>
+      <c r="AK45"/>
+      <c r="AL45">
+        <v>4822357.86</v>
+      </c>
+      <c r="AM45">
+        <v>4695335.17</v>
+      </c>
+      <c r="AN45">
+        <v>4633580.53</v>
+      </c>
+      <c r="AO45"/>
+      <c r="AP45">
+        <v>4811870.2</v>
+      </c>
+      <c r="AQ45">
+        <v>4571626.23</v>
+      </c>
+      <c r="AR45">
+        <v>4651024.21</v>
+      </c>
+      <c r="AS45"/>
+      <c r="AT45">
+        <v>4859599.31</v>
+      </c>
+      <c r="AU45">
+        <v>5401168.1</v>
+      </c>
+      <c r="AV45">
+        <v>5777741.94</v>
+      </c>
+      <c r="AW45"/>
+      <c r="AX45">
+        <v>6174347.28</v>
+      </c>
+      <c r="AY45">
+        <v>6583581.43</v>
+      </c>
+      <c r="AZ45">
+        <v>6931115.38</v>
+      </c>
+      <c r="BA45"/>
+      <c r="BB45">
+        <v>7208216.62</v>
+      </c>
+      <c r="BC45">
+        <v>7297729.26</v>
+      </c>
+      <c r="BD45">
+        <v>7229870.46</v>
+      </c>
+      <c r="BE45"/>
+      <c r="BF45">
+        <v>5456495.37</v>
+      </c>
+      <c r="BG45">
+        <v>5020568.07</v>
+      </c>
+      <c r="BH45">
+        <v>5078539.08</v>
+      </c>
+      <c r="BI45"/>
+      <c r="BJ45">
+        <v>5416139.35</v>
+      </c>
+      <c r="BK45">
+        <v>3704407.29</v>
+      </c>
+      <c r="BL45">
+        <v>3736189.18</v>
+      </c>
+      <c r="BM45"/>
+      <c r="BN45">
+        <v>4074946.05</v>
+      </c>
+      <c r="BO45">
+        <v>4104670.04</v>
+      </c>
+      <c r="BP45">
+        <v>4121994.57</v>
+      </c>
+      <c r="BQ45"/>
+      <c r="BR45">
+        <v>3593886.12</v>
+      </c>
+      <c r="BS45">
+        <v>3858668.86</v>
+      </c>
+      <c r="BT45">
+        <v>4543936.33</v>
+      </c>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45">
+        <v>3987680.5</v>
+      </c>
+      <c r="BX45"/>
+      <c r="BY45"/>
+    </row>
+    <row r="46" spans="1:77">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>20803000.0</v>
+      </c>
+      <c r="C46">
+        <v>21223962.0</v>
+      </c>
+      <c r="D46">
+        <v>21261000.0</v>
+      </c>
+      <c r="E46">
+        <v>21882000.0</v>
+      </c>
+      <c r="F46">
+        <v>20975000.0</v>
+      </c>
+      <c r="G46">
+        <v>19185000.0</v>
+      </c>
+      <c r="H46">
+        <v>20532000.0</v>
+      </c>
+      <c r="I46">
+        <v>20447000.0</v>
+      </c>
+      <c r="J46">
+        <v>20827000.0</v>
+      </c>
+      <c r="K46">
+        <v>10856000.0</v>
+      </c>
+      <c r="L46">
+        <v>10793000.0</v>
+      </c>
+      <c r="M46">
+        <v>13466000.0</v>
+      </c>
+      <c r="N46">
+        <v>12251000.0</v>
+      </c>
+      <c r="O46">
+        <v>12496000.0</v>
+      </c>
+      <c r="P46">
+        <v>12788000.0</v>
+      </c>
+      <c r="Q46">
+        <v>14256000.0</v>
+      </c>
+      <c r="R46">
+        <v>15706000.0</v>
+      </c>
+      <c r="S46">
+        <v>16479000.0</v>
+      </c>
+      <c r="T46">
+        <v>14257000.0</v>
+      </c>
+      <c r="U46">
+        <v>15486000.0</v>
+      </c>
+      <c r="V46">
+        <v>16118000.0</v>
+      </c>
+      <c r="W46">
+        <v>16611000.0</v>
+      </c>
+      <c r="X46">
+        <v>15773000.0</v>
+      </c>
+      <c r="Y46">
+        <v>15974000.0</v>
+      </c>
+      <c r="Z46">
+        <v>11437737.0</v>
+      </c>
+      <c r="AA46">
+        <v>16225588.0</v>
+      </c>
+      <c r="AB46">
+        <v>16999546.0</v>
+      </c>
+      <c r="AC46">
+        <v>17654631.0</v>
+      </c>
+      <c r="AD46">
+        <v>17694727.0</v>
+      </c>
+      <c r="AE46">
+        <v>9055600.0</v>
+      </c>
+      <c r="AF46">
+        <v>4626125.0</v>
+      </c>
+      <c r="AG46">
+        <v>4660127.0</v>
+      </c>
+      <c r="AH46">
+        <v>4673961.0</v>
+      </c>
+      <c r="AI46">
+        <v>4213916.0</v>
+      </c>
+      <c r="AJ46">
+        <v>4377161.0</v>
+      </c>
+      <c r="AK46">
+        <v>5112413.0</v>
+      </c>
+      <c r="AL46">
+        <v>4822357.0</v>
+      </c>
+      <c r="AM46">
+        <v>4695335.0</v>
+      </c>
+      <c r="AN46">
+        <v>4633580.0</v>
+      </c>
+      <c r="AO46">
+        <v>4681630.0</v>
+      </c>
+      <c r="AP46">
+        <v>4811870.0</v>
+      </c>
+      <c r="AQ46">
+        <v>4571626.0</v>
+      </c>
+      <c r="AR46">
+        <v>4651024.0</v>
+      </c>
+      <c r="AS46">
+        <v>4873077.0</v>
+      </c>
+      <c r="AT46">
+        <v>4859599.0</v>
+      </c>
+      <c r="AU46">
+        <v>5401168.0</v>
+      </c>
+      <c r="AV46">
+        <v>5777741.0</v>
+      </c>
+      <c r="AW46">
+        <v>6204013.0</v>
+      </c>
+      <c r="AX46">
+        <v>6174347.0</v>
+      </c>
+      <c r="AY46">
+        <v>6583581.0</v>
+      </c>
+      <c r="AZ46">
+        <v>6931115.0</v>
+      </c>
+      <c r="BA46">
+        <v>6759428.0</v>
+      </c>
+      <c r="BB46">
+        <v>7208216.0</v>
+      </c>
+      <c r="BC46">
+        <v>7297729.0</v>
+      </c>
+      <c r="BD46">
+        <v>7229870.0</v>
+      </c>
+      <c r="BE46">
+        <v>6723036.0</v>
+      </c>
+      <c r="BF46">
+        <v>5456495.0</v>
+      </c>
+      <c r="BG46">
+        <v>5020568.0</v>
+      </c>
+      <c r="BH46">
+        <v>5078539.0</v>
+      </c>
+      <c r="BI46">
+        <v>5436129.0</v>
+      </c>
+      <c r="BJ46">
+        <v>5416139.0</v>
+      </c>
+      <c r="BK46">
+        <v>3704407.0</v>
+      </c>
+      <c r="BL46">
+        <v>3736189.0</v>
+      </c>
+      <c r="BM46">
+        <v>3798501.0</v>
+      </c>
+      <c r="BN46">
+        <v>4074946.0</v>
+      </c>
+      <c r="BO46">
+        <v>4104670.0</v>
+      </c>
+      <c r="BP46">
+        <v>4121994.0</v>
+      </c>
+      <c r="BQ46">
+        <v>3895085.0</v>
+      </c>
+      <c r="BR46">
+        <v>3593886.0</v>
+      </c>
+      <c r="BS46">
+        <v>3858668.0</v>
+      </c>
+      <c r="BT46">
+        <v>4543936.0</v>
+      </c>
+      <c r="BU46">
+        <v>4727556.0</v>
+      </c>
+      <c r="BV46"/>
+      <c r="BW46">
+        <v>3987680.0</v>
+      </c>
+      <c r="BX46"/>
+      <c r="BY46"/>
+    </row>
+    <row r="47" spans="1:77">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>10793000.0</v>
+      </c>
+      <c r="M47">
+        <v>13466000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>12496000.0</v>
+      </c>
+      <c r="P47">
+        <v>12788000.0</v>
+      </c>
+      <c r="Q47">
+        <v>14256000.0</v>
+      </c>
+      <c r="R47">
+        <v>15706000.0</v>
+      </c>
+      <c r="S47">
+        <v>16479000.0</v>
+      </c>
+      <c r="T47">
+        <v>14257000.0</v>
+      </c>
+      <c r="U47">
+        <v>15486000.0</v>
+      </c>
+      <c r="V47">
+        <v>16118000.0</v>
+      </c>
+      <c r="W47">
+        <v>16611000.0</v>
+      </c>
+      <c r="X47">
+        <v>15773000.0</v>
+      </c>
+      <c r="Y47">
+        <v>15974000.0</v>
+      </c>
+      <c r="Z47">
+        <v>16221000.0</v>
+      </c>
+      <c r="AA47">
+        <v>21195000.0</v>
+      </c>
+      <c r="AB47">
+        <v>17176004.0</v>
+      </c>
+      <c r="AC47">
+        <v>23177000.0</v>
+      </c>
+      <c r="AD47">
+        <v>17599821.0</v>
+      </c>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+    </row>
+    <row r="48" spans="1:77">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-14546000.0</v>
+      </c>
+      <c r="C48">
+        <v>-33449000.0</v>
+      </c>
+      <c r="D48">
+        <v>-51862000.0</v>
+      </c>
+      <c r="E48">
+        <v>-57281000.0</v>
+      </c>
+      <c r="F48">
+        <v>-63042000.0</v>
+      </c>
+      <c r="G48">
+        <v>-67255000.0</v>
+      </c>
+      <c r="H48">
+        <v>-71186000.0</v>
+      </c>
+      <c r="I48">
+        <v>-77417000.0</v>
+      </c>
+      <c r="J48">
+        <v>-84311000.0</v>
+      </c>
+      <c r="K48">
+        <v>-89402000.0</v>
+      </c>
+      <c r="L48">
+        <v>-92608000.0</v>
+      </c>
+      <c r="M48">
+        <v>-92914000.0</v>
+      </c>
+      <c r="N48">
+        <v>-104156000.0</v>
+      </c>
+      <c r="O48">
+        <v>-105305000.0</v>
+      </c>
+      <c r="P48">
+        <v>-106156000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-102743000.0</v>
+      </c>
+      <c r="R48">
+        <v>-97000000.0</v>
+      </c>
+      <c r="S48">
+        <v>-97006000.0</v>
+      </c>
+      <c r="T48">
+        <v>-100748000.0</v>
+      </c>
+      <c r="U48">
+        <v>-103040000.0</v>
+      </c>
+      <c r="V48">
+        <v>-107689000.0</v>
+      </c>
+      <c r="W48">
+        <v>-104484000.0</v>
+      </c>
+      <c r="X48">
+        <v>-104826000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-107615000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-79359046.68</v>
+      </c>
+      <c r="AA48">
+        <v>-102661777.43</v>
+      </c>
+      <c r="AB48">
+        <v>-96992748.15</v>
+      </c>
+      <c r="AC48">
+        <v>-126662742.0</v>
+      </c>
+      <c r="AD48">
+        <v>-90637357.0</v>
+      </c>
+      <c r="AE48">
+        <v>-117201000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-119447000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-113856000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-86895718.0</v>
+      </c>
+      <c r="AI48">
+        <v>-94053280.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-113478000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-135969000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-93662172.0</v>
+      </c>
+      <c r="AM48">
+        <v>-126264000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-119463000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-124540000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-134032000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-92279976.0</v>
+      </c>
+      <c r="AR48">
+        <v>-86776908.0</v>
+      </c>
+      <c r="AS48">
+        <v>-59854000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-46639848.0</v>
+      </c>
+      <c r="AU48">
+        <v>-50527195.0</v>
+      </c>
+      <c r="AV48">
+        <v>-45550000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-47894000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-45455000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-45309315.0</v>
+      </c>
+      <c r="AZ48">
+        <v>47798522.0</v>
+      </c>
+      <c r="BA48">
+        <v>41122072.0</v>
+      </c>
+      <c r="BB48">
+        <v>54388913.0</v>
+      </c>
+      <c r="BC48">
+        <v>58609000.0</v>
+      </c>
+      <c r="BD48">
+        <v>61408178.0</v>
+      </c>
+      <c r="BE48">
+        <v>53644676.0</v>
+      </c>
+      <c r="BF48">
+        <v>59027172.0</v>
+      </c>
+      <c r="BG48">
+        <v>46070519.0</v>
+      </c>
+      <c r="BH48">
+        <v>45770453.0</v>
+      </c>
+      <c r="BI48">
+        <v>43594350.0</v>
+      </c>
+      <c r="BJ48">
+        <v>40967785.0</v>
+      </c>
+      <c r="BK48">
+        <v>141674332.0</v>
+      </c>
+      <c r="BL48">
+        <v>36988757.0</v>
+      </c>
+      <c r="BM48">
+        <v>30657432.0</v>
+      </c>
+      <c r="BN48">
+        <v>27849715.0</v>
+      </c>
+      <c r="BO48">
+        <v>30765924.0</v>
+      </c>
+      <c r="BP48">
+        <v>21191879.0</v>
+      </c>
+      <c r="BQ48">
+        <v>17999052.0</v>
+      </c>
+      <c r="BR48">
+        <v>15091470.0</v>
+      </c>
+      <c r="BS48">
+        <v>31129827.0</v>
+      </c>
+      <c r="BT48">
+        <v>20090641.0</v>
+      </c>
+      <c r="BU48">
+        <v>20976137.0</v>
+      </c>
+      <c r="BV48"/>
+      <c r="BW48">
+        <v>124379480.0</v>
+      </c>
+      <c r="BX48"/>
+      <c r="BY48"/>
+    </row>
+    <row r="49" spans="1:77">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+    </row>
+    <row r="50" spans="1:77">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>3704000.0</v>
+      </c>
+      <c r="Y50">
+        <v>3657000.0</v>
+      </c>
+      <c r="Z50">
+        <v>2476378.51</v>
+      </c>
+      <c r="AA50">
+        <v>3827692.59</v>
+      </c>
+      <c r="AB50">
+        <v>3777005.59</v>
+      </c>
+      <c r="AC50">
+        <v>3808653.26</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+    </row>
+    <row r="51" spans="1:77">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51">
+        <v>14680251.0</v>
+      </c>
+      <c r="H51">
+        <v>18677000.0</v>
+      </c>
+      <c r="I51">
+        <v>30677000.0</v>
+      </c>
+      <c r="J51">
+        <v>24237000.0</v>
+      </c>
+      <c r="K51">
+        <v>24237000.0</v>
+      </c>
+      <c r="L51">
+        <v>34437000.0</v>
+      </c>
+      <c r="M51">
+        <v>34437000.0</v>
+      </c>
+      <c r="N51">
+        <v>54437000.0</v>
+      </c>
+      <c r="O51">
+        <v>54437000.0</v>
+      </c>
+      <c r="P51">
+        <v>55249000.0</v>
+      </c>
+      <c r="Q51">
+        <v>46256000.0</v>
+      </c>
+      <c r="R51">
+        <v>38301000.0</v>
+      </c>
+      <c r="S51">
+        <v>29769000.0</v>
+      </c>
+      <c r="T51">
+        <v>33649000.0</v>
+      </c>
+      <c r="U51">
+        <v>22049000.0</v>
+      </c>
+      <c r="V51">
+        <v>22049000.0</v>
+      </c>
+      <c r="W51">
+        <v>16994000.0</v>
+      </c>
+      <c r="X51">
+        <v>17362000.0</v>
+      </c>
+      <c r="Y51">
+        <v>17906000.0</v>
+      </c>
+      <c r="Z51">
+        <v>17154378.0</v>
+      </c>
+      <c r="AA51">
+        <v>15313692.0</v>
+      </c>
+      <c r="AB51">
+        <v>16179692.0</v>
+      </c>
+      <c r="AC51">
+        <v>17138939.0</v>
+      </c>
+      <c r="AD51">
+        <v>17787597.0</v>
+      </c>
+      <c r="AE51">
+        <v>5500000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4256932.0</v>
+      </c>
+      <c r="AG51">
+        <v>4181873.0</v>
+      </c>
+      <c r="AH51">
+        <v>4258910.0</v>
+      </c>
+      <c r="AI51">
+        <v>7872763.0</v>
+      </c>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51">
+        <v>12921454.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+    </row>
+    <row r="52" spans="1:77">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
+        <v>1577145.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52">
+        <v>3704000.0</v>
+      </c>
+      <c r="Y52">
+        <v>3657000.0</v>
+      </c>
+      <c r="Z52">
+        <v>2476378.0</v>
+      </c>
+      <c r="AA52">
+        <v>3827692.0</v>
+      </c>
+      <c r="AB52">
+        <v>3777005.0</v>
+      </c>
+      <c r="AC52">
+        <v>3808653.0</v>
+      </c>
+      <c r="AD52">
+        <v>3744757.0</v>
+      </c>
+      <c r="AE52">
+        <v>5500000.0</v>
+      </c>
+      <c r="AF52">
+        <v>4256932.0</v>
+      </c>
+      <c r="AG52">
+        <v>4181873.0</v>
+      </c>
+      <c r="AH52">
+        <v>4258910.0</v>
+      </c>
+      <c r="AI52">
+        <v>7872763.0</v>
+      </c>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>12921454.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+    </row>
+    <row r="53" spans="1:77">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>633000.0</v>
+      </c>
+      <c r="C53">
+        <v>5838583.0</v>
+      </c>
+      <c r="D53">
+        <v>446000.0</v>
+      </c>
+      <c r="E53">
+        <v>305000.0</v>
+      </c>
+      <c r="F53">
+        <v>241000.0</v>
+      </c>
+      <c r="G53">
+        <v>225000.0</v>
+      </c>
+      <c r="H53">
+        <v>1768000.0</v>
+      </c>
+      <c r="I53">
+        <v>2298000.0</v>
+      </c>
+      <c r="J53">
+        <v>2189000.0</v>
+      </c>
+      <c r="K53">
+        <v>2232000.0</v>
+      </c>
+      <c r="L53">
+        <v>2094000.0</v>
+      </c>
+      <c r="M53">
+        <v>2147000.0</v>
+      </c>
+      <c r="N53">
+        <v>3179000.0</v>
+      </c>
+      <c r="O53">
+        <v>3348000.0</v>
+      </c>
+      <c r="P53">
+        <v>3534000.0</v>
+      </c>
+      <c r="Q53">
+        <v>4076000.0</v>
+      </c>
+      <c r="R53">
+        <v>5098000.0</v>
+      </c>
+      <c r="S53">
+        <v>6133000.0</v>
+      </c>
+      <c r="T53">
+        <v>6645000.0</v>
+      </c>
+      <c r="U53">
+        <v>10080000.0</v>
+      </c>
+      <c r="V53">
+        <v>11001000.0</v>
+      </c>
+      <c r="W53">
+        <v>9475000.0</v>
+      </c>
+      <c r="X53">
+        <v>13123000.0</v>
+      </c>
+      <c r="Y53">
+        <v>15432000.0</v>
+      </c>
+      <c r="Z53">
+        <v>7249330.0</v>
+      </c>
+      <c r="AA53">
+        <v>17490258.0</v>
+      </c>
+      <c r="AB53">
+        <v>13867653.0</v>
+      </c>
+      <c r="AC53">
+        <v>15484460.0</v>
+      </c>
+      <c r="AD53">
+        <v>15408927.0</v>
+      </c>
+      <c r="AE53">
+        <v>19611168.0</v>
+      </c>
+      <c r="AF53">
+        <v>24284641.0</v>
+      </c>
+      <c r="AG53">
+        <v>30148266.0</v>
+      </c>
+      <c r="AH53">
+        <v>30619245.0</v>
+      </c>
+      <c r="AI53">
+        <v>51343141.0</v>
+      </c>
+      <c r="AJ53">
+        <v>134306000.0</v>
+      </c>
+      <c r="AK53">
+        <v>137505000.0</v>
+      </c>
+      <c r="AL53">
+        <v>156097000.0</v>
+      </c>
+      <c r="AM53">
+        <v>109772338.0</v>
+      </c>
+      <c r="AN53">
+        <v>165926000.0</v>
+      </c>
+      <c r="AO53">
+        <v>151959000.0</v>
+      </c>
+      <c r="AP53">
+        <v>133603000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>98587580.0</v>
+      </c>
+      <c r="AR53">
+        <v>139634000.0</v>
+      </c>
+      <c r="AS53">
+        <v>134849000.0</v>
+      </c>
+      <c r="AT53">
+        <v>94902000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>25413976.0</v>
+      </c>
+      <c r="BQ53">
+        <v>28978853.0</v>
+      </c>
+      <c r="BR53">
+        <v>17289934.0</v>
+      </c>
+      <c r="BS53">
+        <v>10688578.0</v>
+      </c>
+      <c r="BT53">
+        <v>19289602.0</v>
+      </c>
+      <c r="BU53">
+        <v>29599369.0</v>
+      </c>
+      <c r="BV53"/>
+      <c r="BW53">
+        <v>118532767.0</v>
+      </c>
+      <c r="BX53"/>
+      <c r="BY53"/>
+    </row>
+    <row r="54" spans="1:77">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+    </row>
+    <row r="55" spans="1:77">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>504271000.0</v>
+      </c>
+      <c r="C55">
+        <v>524394465.0</v>
+      </c>
+      <c r="D55">
+        <v>466169000.0</v>
+      </c>
+      <c r="E55">
+        <v>439429000.0</v>
+      </c>
+      <c r="F55">
+        <v>386131000.0</v>
+      </c>
+      <c r="G55">
+        <v>388798000.0</v>
+      </c>
+      <c r="H55">
+        <v>412477000.0</v>
+      </c>
+      <c r="I55">
+        <v>406265000.0</v>
+      </c>
+      <c r="J55">
+        <v>389784000.0</v>
+      </c>
+      <c r="K55">
+        <v>378835000.0</v>
+      </c>
+      <c r="L55">
+        <v>375948000.0</v>
+      </c>
+      <c r="M55">
+        <v>381519000.0</v>
+      </c>
+      <c r="N55">
+        <v>386765000.0</v>
+      </c>
+      <c r="O55">
+        <v>383748000.0</v>
+      </c>
+      <c r="P55">
+        <v>375386000.0</v>
+      </c>
+      <c r="Q55">
+        <v>376128000.0</v>
+      </c>
+      <c r="R55">
+        <v>380843000.0</v>
+      </c>
+      <c r="S55">
+        <v>365873000.0</v>
+      </c>
+      <c r="T55">
+        <v>375819000.0</v>
+      </c>
+      <c r="U55">
+        <v>361121000.0</v>
+      </c>
+      <c r="V55">
+        <v>356986000.0</v>
+      </c>
+      <c r="W55">
+        <v>377348000.0</v>
+      </c>
+      <c r="X55">
+        <v>358300000.0</v>
+      </c>
+      <c r="Y55">
+        <v>338931000.0</v>
+      </c>
+      <c r="Z55">
+        <v>224452122.0</v>
+      </c>
+      <c r="AA55">
+        <v>324851676.0</v>
+      </c>
+      <c r="AB55">
+        <v>325712343.0</v>
+      </c>
+      <c r="AC55">
+        <v>446321261.0</v>
+      </c>
+      <c r="AD55">
+        <v>332777860.0</v>
+      </c>
+      <c r="AE55">
+        <v>428215000.0</v>
+      </c>
+      <c r="AF55">
+        <v>401366000.0</v>
+      </c>
+      <c r="AG55">
+        <v>403985000.0</v>
+      </c>
+      <c r="AH55">
+        <v>315296458.0</v>
+      </c>
+      <c r="AI55">
+        <v>325923658.0</v>
+      </c>
+      <c r="AJ55">
+        <v>405992140.0</v>
+      </c>
+      <c r="AK55">
+        <v>298053146.0</v>
+      </c>
+      <c r="AL55">
+        <v>319926063.0</v>
+      </c>
+      <c r="AM55">
+        <v>327374451.0</v>
+      </c>
+      <c r="AN55">
+        <v>431149000.0</v>
+      </c>
+      <c r="AO55">
+        <v>428209000.0</v>
+      </c>
+      <c r="AP55">
+        <v>412547000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>312660608.0</v>
+      </c>
+      <c r="AR55">
+        <v>327476350.0</v>
+      </c>
+      <c r="AS55">
+        <v>497818000.0</v>
+      </c>
+      <c r="AT55">
+        <v>358017826.0</v>
+      </c>
+      <c r="AU55">
+        <v>414586599.0</v>
+      </c>
+      <c r="AV55">
+        <v>401404791.0</v>
+      </c>
+      <c r="AW55">
+        <v>453124000.0</v>
+      </c>
+      <c r="AX55">
+        <v>414414952.0</v>
+      </c>
+      <c r="AY55">
+        <v>427998534.0</v>
+      </c>
+      <c r="AZ55">
+        <v>539350316.0</v>
+      </c>
+      <c r="BA55">
+        <v>357923699.0</v>
+      </c>
+      <c r="BB55">
+        <v>385310334.0</v>
+      </c>
+      <c r="BC55">
+        <v>377200124.0</v>
+      </c>
+      <c r="BD55">
+        <v>384211328.0</v>
+      </c>
+      <c r="BE55">
+        <v>338828040.0</v>
+      </c>
+      <c r="BF55">
+        <v>372906956.0</v>
+      </c>
+      <c r="BG55">
+        <v>392297747.0</v>
+      </c>
+      <c r="BH55">
+        <v>390448106.0</v>
+      </c>
+      <c r="BI55">
+        <v>389352826.0</v>
+      </c>
+      <c r="BJ55">
+        <v>410566822.0</v>
+      </c>
+      <c r="BK55">
+        <v>341982282.0</v>
+      </c>
+      <c r="BL55">
+        <v>110651289.0</v>
+      </c>
+      <c r="BM55">
+        <v>96041172.0</v>
+      </c>
+      <c r="BN55">
+        <v>91918775.0</v>
+      </c>
+      <c r="BO55">
+        <v>93299589.0</v>
+      </c>
+      <c r="BP55">
+        <v>76803255.0</v>
+      </c>
+      <c r="BQ55">
+        <v>67117446.0</v>
+      </c>
+      <c r="BR55">
+        <v>86459174.0</v>
+      </c>
+      <c r="BS55">
+        <v>101421528.0</v>
+      </c>
+      <c r="BT55">
+        <v>78691535.0</v>
+      </c>
+      <c r="BU55">
+        <v>94867497.0</v>
+      </c>
+      <c r="BV55"/>
+      <c r="BW55">
+        <v>283624154.0</v>
+      </c>
+      <c r="BX55"/>
+      <c r="BY55"/>
+    </row>
+    <row r="56" spans="1:77">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>197002000.0</v>
+      </c>
+      <c r="C56">
+        <v>173022176.0</v>
+      </c>
+      <c r="D56">
+        <v>123549000.0</v>
+      </c>
+      <c r="E56">
+        <v>108482000.0</v>
+      </c>
+      <c r="F56">
+        <v>77519000.0</v>
+      </c>
+      <c r="G56">
+        <v>79188000.0</v>
+      </c>
+      <c r="H56">
+        <v>69181000.0</v>
+      </c>
+      <c r="I56">
+        <v>58495000.0</v>
+      </c>
+      <c r="J56">
+        <v>48346000.0</v>
+      </c>
+      <c r="K56">
+        <v>45056000.0</v>
+      </c>
+      <c r="L56">
+        <v>46903000.0</v>
+      </c>
+      <c r="M56">
+        <v>42824000.0</v>
+      </c>
+      <c r="N56">
+        <v>73431000.0</v>
+      </c>
+      <c r="O56">
+        <v>76963000.0</v>
+      </c>
+      <c r="P56">
+        <v>75376000.0</v>
+      </c>
+      <c r="Q56">
+        <v>69380000.0</v>
+      </c>
+      <c r="R56">
+        <v>79439000.0</v>
+      </c>
+      <c r="S56">
+        <v>77527000.0</v>
+      </c>
+      <c r="T56">
+        <v>87406000.0</v>
+      </c>
+      <c r="U56">
+        <v>77070000.0</v>
+      </c>
+      <c r="V56">
+        <v>87851000.0</v>
+      </c>
+      <c r="W56">
+        <v>85306000.0</v>
+      </c>
+      <c r="X56">
+        <v>83265000.0</v>
+      </c>
+      <c r="Y56">
+        <v>75083000.0</v>
+      </c>
+      <c r="Z56">
+        <v>47472852.0</v>
+      </c>
+      <c r="AA56">
+        <v>95317200.0</v>
+      </c>
+      <c r="AB56">
+        <v>98906934.0</v>
+      </c>
+      <c r="AC56">
+        <v>102458866.0</v>
+      </c>
+      <c r="AD56">
+        <v>79595566.0</v>
+      </c>
+      <c r="AE56">
+        <v>81515091.0</v>
+      </c>
+      <c r="AF56">
+        <v>74117847.0</v>
+      </c>
+      <c r="AG56">
+        <v>77741027.0</v>
+      </c>
+      <c r="AH56">
+        <v>104421523.0</v>
+      </c>
+      <c r="AI56">
+        <v>219638170.0</v>
+      </c>
+      <c r="AJ56">
+        <v>258947385.0</v>
+      </c>
+      <c r="AK56">
+        <v>210287107.0</v>
+      </c>
+      <c r="AL56">
+        <v>228082304.0</v>
+      </c>
+      <c r="AM56">
+        <v>238527639.0</v>
+      </c>
+      <c r="AN56">
+        <v>242609621.0</v>
+      </c>
+      <c r="AO56">
+        <v>246610706.0</v>
+      </c>
+      <c r="AP56">
+        <v>225445286.0</v>
+      </c>
+      <c r="AQ56">
+        <v>231406870.0</v>
+      </c>
+      <c r="AR56">
+        <v>257497951.0</v>
+      </c>
+      <c r="AS56">
+        <v>296455357.0</v>
+      </c>
+      <c r="AT56">
+        <v>229638744.0</v>
+      </c>
+      <c r="AU56">
+        <v>170886239.0</v>
+      </c>
+      <c r="AV56">
+        <v>141632174.0</v>
+      </c>
+      <c r="AW56">
+        <v>173628021.0</v>
+      </c>
+      <c r="AX56">
+        <v>173846098.0</v>
+      </c>
+      <c r="AY56">
+        <v>192042412.0</v>
+      </c>
+      <c r="AZ56">
+        <v>129087419.0</v>
+      </c>
+      <c r="BA56">
+        <v>90318012.0</v>
+      </c>
+      <c r="BB56">
+        <v>83035038.0</v>
+      </c>
+      <c r="BC56">
+        <v>99132515.0</v>
+      </c>
+      <c r="BD56">
+        <v>81965963.0</v>
+      </c>
+      <c r="BE56">
+        <v>79961655.0</v>
+      </c>
+      <c r="BF56">
+        <v>102063725.0</v>
+      </c>
+      <c r="BG56">
+        <v>129779627.0</v>
+      </c>
+      <c r="BH56">
+        <v>137123446.0</v>
+      </c>
+      <c r="BI56">
+        <v>145794614.0</v>
+      </c>
+      <c r="BJ56">
+        <v>167807718.0</v>
+      </c>
+      <c r="BK56">
+        <v>292265237.0</v>
+      </c>
+      <c r="BL56">
+        <v>57792207.0</v>
+      </c>
+      <c r="BM56">
+        <v>65608576.0</v>
+      </c>
+      <c r="BN56">
+        <v>59717480.0</v>
+      </c>
+      <c r="BO56">
+        <v>61219558.0</v>
+      </c>
+      <c r="BP56">
+        <v>71320048.0</v>
+      </c>
+      <c r="BQ56">
+        <v>61826952.0</v>
+      </c>
+      <c r="BR56">
+        <v>81914944.0</v>
+      </c>
+      <c r="BS56">
+        <v>96345932.0</v>
+      </c>
+      <c r="BT56">
+        <v>74147599.0</v>
+      </c>
+      <c r="BU56">
+        <v>90139941.0</v>
+      </c>
+      <c r="BV56"/>
+      <c r="BW56">
+        <v>269540543.0</v>
+      </c>
+      <c r="BX56"/>
+      <c r="BY56"/>
+    </row>
+    <row r="57" spans="1:77">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>61816000.0</v>
+      </c>
+      <c r="C57">
+        <v>97538000.0</v>
+      </c>
+      <c r="D57">
+        <v>57817000.0</v>
+      </c>
+      <c r="E57">
+        <v>42817000.0</v>
+      </c>
+      <c r="F57">
+        <v>22340000.0</v>
+      </c>
+      <c r="G57">
+        <v>30278000.0</v>
+      </c>
+      <c r="H57">
+        <v>20935000.0</v>
+      </c>
+      <c r="I57">
+        <v>19351000.0</v>
+      </c>
+      <c r="J57">
+        <v>21345000.0</v>
+      </c>
+      <c r="K57">
+        <v>21449000.0</v>
+      </c>
+      <c r="L57">
+        <v>17745000.0</v>
+      </c>
+      <c r="M57">
+        <v>23960000.0</v>
+      </c>
+      <c r="N57">
+        <v>26596000.0</v>
+      </c>
+      <c r="O57">
+        <v>25752000.0</v>
+      </c>
+      <c r="P57">
+        <v>23082000.0</v>
+      </c>
+      <c r="Q57">
+        <v>23583000.0</v>
+      </c>
+      <c r="R57">
+        <v>27842000.0</v>
+      </c>
+      <c r="S57">
+        <v>28118000.0</v>
+      </c>
+      <c r="T57">
+        <v>39347000.0</v>
+      </c>
+      <c r="U57">
+        <v>29541000.0</v>
+      </c>
+      <c r="V57">
+        <v>33294000.0</v>
+      </c>
+      <c r="W57">
+        <v>47241000.0</v>
+      </c>
+      <c r="X57">
+        <v>53583000.0</v>
+      </c>
+      <c r="Y57">
+        <v>42436000.0</v>
+      </c>
+      <c r="Z57">
+        <v>27860668.0</v>
+      </c>
+      <c r="AA57">
+        <v>35156590.0</v>
+      </c>
+      <c r="AB57">
+        <v>31548572.0</v>
+      </c>
+      <c r="AC57">
+        <v>38441499.0</v>
+      </c>
+      <c r="AD57">
+        <v>31709107.0</v>
+      </c>
+      <c r="AE57">
+        <v>38155547.0</v>
+      </c>
+      <c r="AF57">
+        <v>27461087.0</v>
+      </c>
+      <c r="AG57">
+        <v>26875760.0</v>
+      </c>
+      <c r="AH57">
+        <v>32061854.0</v>
+      </c>
+      <c r="AI57">
+        <v>51332803.0</v>
+      </c>
+      <c r="AJ57">
+        <v>48193917.0</v>
+      </c>
+      <c r="AK57">
+        <v>46114750.0</v>
+      </c>
+      <c r="AL57">
+        <v>45593815.0</v>
+      </c>
+      <c r="AM57">
+        <v>56572427.0</v>
+      </c>
+      <c r="AN57">
+        <v>47428028.0</v>
+      </c>
+      <c r="AO57">
+        <v>48517522.0</v>
+      </c>
+      <c r="AP57">
+        <v>43718991.0</v>
+      </c>
+      <c r="AQ57">
+        <v>49741656.0</v>
+      </c>
+      <c r="AR57">
+        <v>45284916.0</v>
+      </c>
+      <c r="AS57">
+        <v>54257196.0</v>
+      </c>
+      <c r="AT57">
+        <v>16613819.0</v>
+      </c>
+      <c r="AU57">
+        <v>45366366.0</v>
+      </c>
+      <c r="AV57">
+        <v>14351627.0</v>
+      </c>
+      <c r="AW57">
+        <v>18398335.0</v>
+      </c>
+      <c r="AX57">
+        <v>18026380.0</v>
+      </c>
+      <c r="AY57">
+        <v>21717366.0</v>
+      </c>
+      <c r="AZ57">
+        <v>21747222.0</v>
+      </c>
+      <c r="BA57">
+        <v>13217571.0</v>
+      </c>
+      <c r="BB57">
+        <v>21708192.0</v>
+      </c>
+      <c r="BC57">
+        <v>32288933.0</v>
+      </c>
+      <c r="BD57">
+        <v>32016256.0</v>
+      </c>
+      <c r="BE57">
+        <v>23783305.0</v>
+      </c>
+      <c r="BF57">
+        <v>42672720.0</v>
+      </c>
+      <c r="BG57">
+        <v>80417238.0</v>
+      </c>
+      <c r="BH57">
+        <v>75137322.0</v>
+      </c>
+      <c r="BI57">
+        <v>73332507.0</v>
+      </c>
+      <c r="BJ57">
+        <v>97256947.0</v>
+      </c>
+      <c r="BK57">
+        <v>126624740.0</v>
+      </c>
+      <c r="BL57">
+        <v>28179879.0</v>
+      </c>
+      <c r="BM57">
+        <v>21718053.0</v>
+      </c>
+      <c r="BN57">
+        <v>19612517.0</v>
+      </c>
+      <c r="BO57">
+        <v>20113647.0</v>
+      </c>
+      <c r="BP57">
+        <v>14960239.0</v>
+      </c>
+      <c r="BQ57">
+        <v>12271846.0</v>
+      </c>
+      <c r="BR57">
+        <v>37944880.0</v>
+      </c>
+      <c r="BS57">
+        <v>36085456.0</v>
+      </c>
+      <c r="BT57">
+        <v>17973996.0</v>
+      </c>
+      <c r="BU57">
+        <v>32199878.0</v>
+      </c>
+      <c r="BV57"/>
+      <c r="BW57">
+        <v>141941835.0</v>
+      </c>
+      <c r="BX57"/>
+      <c r="BY57"/>
+    </row>
+    <row r="58" spans="1:77">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>124225000.0</v>
+      </c>
+      <c r="C58">
+        <v>158534000.0</v>
+      </c>
+      <c r="D58">
+        <v>121441000.0</v>
+      </c>
+      <c r="E58">
+        <v>93955000.0</v>
+      </c>
+      <c r="F58">
+        <v>59986000.0</v>
+      </c>
+      <c r="G58">
+        <v>65150000.0</v>
+      </c>
+      <c r="H58">
+        <v>82198000.0</v>
+      </c>
+      <c r="I58">
+        <v>90442000.0</v>
+      </c>
+      <c r="J58">
+        <v>82365000.0</v>
+      </c>
+      <c r="K58">
+        <v>73130000.0</v>
+      </c>
+      <c r="L58">
+        <v>79705000.0</v>
+      </c>
+      <c r="M58">
+        <v>83711000.0</v>
+      </c>
+      <c r="N58">
+        <v>108106000.0</v>
+      </c>
+      <c r="O58">
+        <v>106477000.0</v>
+      </c>
+      <c r="P58">
+        <v>103972000.0</v>
+      </c>
+      <c r="Q58">
+        <v>89264000.0</v>
+      </c>
+      <c r="R58">
+        <v>83584000.0</v>
+      </c>
+      <c r="S58">
+        <v>74654000.0</v>
+      </c>
+      <c r="T58">
+        <v>84231000.0</v>
+      </c>
+      <c r="U58">
+        <v>64081000.0</v>
+      </c>
+      <c r="V58">
+        <v>67015000.0</v>
+      </c>
+      <c r="W58">
+        <v>86365000.0</v>
+      </c>
+      <c r="X58">
+        <v>81069000.0</v>
+      </c>
+      <c r="Y58">
+        <v>70818000.0</v>
+      </c>
+      <c r="Z58">
+        <v>46499083.0</v>
+      </c>
+      <c r="AA58">
+        <v>53298322.0</v>
+      </c>
+      <c r="AB58">
+        <v>51817495.0</v>
+      </c>
+      <c r="AC58">
+        <v>79115653.0</v>
+      </c>
+      <c r="AD58">
+        <v>54053325.0</v>
+      </c>
+      <c r="AE58">
+        <v>55094000.0</v>
+      </c>
+      <c r="AF58">
+        <v>36486000.0</v>
+      </c>
+      <c r="AG58">
+        <v>36372000.0</v>
+      </c>
+      <c r="AH58">
+        <v>32845494.0</v>
+      </c>
+      <c r="AI58">
+        <v>52473161.0</v>
+      </c>
+      <c r="AJ58">
+        <v>61389332.0</v>
+      </c>
+      <c r="AK58">
+        <v>48383004.0</v>
+      </c>
+      <c r="AL58">
+        <v>48075855.0</v>
+      </c>
+      <c r="AM58">
+        <v>59303623.0</v>
+      </c>
+      <c r="AN58">
+        <v>66336000.0</v>
+      </c>
+      <c r="AO58">
+        <v>51831841.0</v>
+      </c>
+      <c r="AP58">
+        <v>61987000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>54503527.0</v>
+      </c>
+      <c r="AR58">
+        <v>51562011.0</v>
+      </c>
+      <c r="AS58">
+        <v>60047047.0</v>
+      </c>
+      <c r="AT58">
+        <v>21879634.0</v>
+      </c>
+      <c r="AU58">
+        <v>53981530.0</v>
+      </c>
+      <c r="AV58">
+        <v>23194287.0</v>
+      </c>
+      <c r="AW58">
+        <v>27649523.0</v>
+      </c>
+      <c r="AX58">
+        <v>26890300.0</v>
+      </c>
+      <c r="AY58">
+        <v>33267278.0</v>
+      </c>
+      <c r="AZ58">
+        <v>44071230.0</v>
+      </c>
+      <c r="BA58">
+        <v>34083219.0</v>
+      </c>
+      <c r="BB58">
+        <v>45946238.0</v>
+      </c>
+      <c r="BC58">
+        <v>57840032.0</v>
+      </c>
+      <c r="BD58">
+        <v>63990855.0</v>
+      </c>
+      <c r="BE58">
+        <v>39521187.0</v>
+      </c>
+      <c r="BF58">
+        <v>60304096.0</v>
+      </c>
+      <c r="BG58">
+        <v>97056807.0</v>
+      </c>
+      <c r="BH58">
+        <v>95119013.0</v>
+      </c>
+      <c r="BI58">
+        <v>94363565.0</v>
+      </c>
+      <c r="BJ58">
+        <v>119197250.0</v>
+      </c>
+      <c r="BK58">
+        <v>128393457.0</v>
+      </c>
+      <c r="BL58">
+        <v>29442721.0</v>
+      </c>
+      <c r="BM58">
+        <v>22637320.0</v>
+      </c>
+      <c r="BN58">
+        <v>20423778.0</v>
+      </c>
+      <c r="BO58">
+        <v>20584471.0</v>
+      </c>
+      <c r="BP58">
+        <v>15054729.0</v>
+      </c>
+      <c r="BQ58">
+        <v>12271846.0</v>
+      </c>
+      <c r="BR58">
+        <v>37944880.0</v>
+      </c>
+      <c r="BS58">
+        <v>36085456.0</v>
+      </c>
+      <c r="BT58">
+        <v>19818886.0</v>
+      </c>
+      <c r="BU58">
+        <v>34118722.0</v>
+      </c>
+      <c r="BV58"/>
+      <c r="BW58">
+        <v>144183580.0</v>
+      </c>
+      <c r="BX58"/>
+      <c r="BY58"/>
+    </row>
+    <row r="59" spans="1:77">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+    </row>
+    <row r="60" spans="1:77">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>380046000.0</v>
+      </c>
+      <c r="C60">
+        <v>367245000.0</v>
+      </c>
+      <c r="D60">
+        <v>344728000.0</v>
+      </c>
+      <c r="E60">
+        <v>345474000.0</v>
+      </c>
+      <c r="F60">
+        <v>326145000.0</v>
+      </c>
+      <c r="G60">
+        <v>323648000.0</v>
+      </c>
+      <c r="H60">
+        <v>330279000.0</v>
+      </c>
+      <c r="I60">
+        <v>315823000.0</v>
+      </c>
+      <c r="J60">
+        <v>307419000.0</v>
+      </c>
+      <c r="K60">
+        <v>305705000.0</v>
+      </c>
+      <c r="L60">
+        <v>296243000.0</v>
+      </c>
+      <c r="M60">
+        <v>297808000.0</v>
+      </c>
+      <c r="N60">
+        <v>278659000.0</v>
+      </c>
+      <c r="O60">
+        <v>277271000.0</v>
+      </c>
+      <c r="P60">
+        <v>271414000.0</v>
+      </c>
+      <c r="Q60">
+        <v>286864000.0</v>
+      </c>
+      <c r="R60">
+        <v>297259000.0</v>
+      </c>
+      <c r="S60">
+        <v>291219000.0</v>
+      </c>
+      <c r="T60">
+        <v>291588000.0</v>
+      </c>
+      <c r="U60">
+        <v>297040000.0</v>
+      </c>
+      <c r="V60">
+        <v>289971000.0</v>
+      </c>
+      <c r="W60">
+        <v>290983000.0</v>
+      </c>
+      <c r="X60">
+        <v>277231000.0</v>
+      </c>
+      <c r="Y60">
+        <v>268113000.0</v>
+      </c>
+      <c r="Z60">
+        <v>177953039.0</v>
+      </c>
+      <c r="AA60">
+        <v>271553354.0</v>
+      </c>
+      <c r="AB60">
+        <v>273894848.0</v>
+      </c>
+      <c r="AC60">
+        <v>367205608.0</v>
+      </c>
+      <c r="AD60">
+        <v>278724535.0</v>
+      </c>
+      <c r="AE60">
+        <v>373121000.0</v>
+      </c>
+      <c r="AF60">
+        <v>364880000.0</v>
+      </c>
+      <c r="AG60">
+        <v>367613000.0</v>
+      </c>
+      <c r="AH60">
+        <v>282450964.0</v>
+      </c>
+      <c r="AI60">
+        <v>273450497.0</v>
+      </c>
+      <c r="AJ60">
+        <v>346386000.0</v>
+      </c>
+      <c r="AK60">
+        <v>324711000.0</v>
+      </c>
+      <c r="AL60">
+        <v>271850207.0</v>
+      </c>
+      <c r="AM60">
+        <v>268070828.0</v>
+      </c>
+      <c r="AN60">
+        <v>364813000.0</v>
+      </c>
+      <c r="AO60">
+        <v>361150000.0</v>
+      </c>
+      <c r="AP60">
+        <v>350560000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>258157081.0</v>
+      </c>
+      <c r="AR60">
+        <v>275914338.0</v>
+      </c>
+      <c r="AS60">
+        <v>423281000.0</v>
+      </c>
+      <c r="AT60">
+        <v>336138192.0</v>
+      </c>
+      <c r="AU60">
+        <v>360605068.0</v>
+      </c>
+      <c r="AV60">
+        <v>378210503.0</v>
+      </c>
+      <c r="AW60">
+        <v>423625000.0</v>
+      </c>
+      <c r="AX60">
+        <v>428362000.0</v>
+      </c>
+      <c r="AY60">
+        <v>394731256.0</v>
+      </c>
+      <c r="AZ60">
+        <v>495279086.0</v>
+      </c>
+      <c r="BA60">
+        <v>323840480.0</v>
+      </c>
+      <c r="BB60">
+        <v>339364096.0</v>
+      </c>
+      <c r="BC60">
+        <v>319360091.0</v>
+      </c>
+      <c r="BD60">
+        <v>320220472.0</v>
+      </c>
+      <c r="BE60">
+        <v>299306852.0</v>
+      </c>
+      <c r="BF60">
+        <v>312602860.0</v>
+      </c>
+      <c r="BG60">
+        <v>295240940.0</v>
+      </c>
+      <c r="BH60">
+        <v>295329093.0</v>
+      </c>
+      <c r="BI60">
+        <v>294989261.0</v>
+      </c>
+      <c r="BJ60">
+        <v>291369571.0</v>
+      </c>
+      <c r="BK60">
+        <v>213588825.0</v>
+      </c>
+      <c r="BL60">
+        <v>81208567.0</v>
+      </c>
+      <c r="BM60">
+        <v>73403851.0</v>
+      </c>
+      <c r="BN60">
+        <v>71494997.0</v>
+      </c>
+      <c r="BO60">
+        <v>72715117.0</v>
+      </c>
+      <c r="BP60">
+        <v>61748526.0</v>
+      </c>
+      <c r="BQ60">
+        <v>54845600.0</v>
+      </c>
+      <c r="BR60">
+        <v>48514294.0</v>
+      </c>
+      <c r="BS60">
+        <v>65336072.0</v>
+      </c>
+      <c r="BT60">
+        <v>58872649.0</v>
+      </c>
+      <c r="BU60">
+        <v>60748774.0</v>
+      </c>
+      <c r="BV60"/>
+      <c r="BW60">
+        <v>139440573.0</v>
+      </c>
+      <c r="BX60"/>
+      <c r="BY60"/>
+    </row>
+    <row r="61" spans="1:77">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+    </row>
+    <row r="62" spans="1:77">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>168316000.0</v>
+      </c>
+      <c r="C2">
+        <v>87531000.0</v>
+      </c>
+      <c r="D2">
+        <v>83867000.0</v>
+      </c>
+      <c r="E2">
+        <v>87656000.0</v>
+      </c>
+      <c r="F2">
+        <v>86466000.0</v>
+      </c>
+      <c r="G2">
+        <v>57589000.0</v>
+      </c>
+      <c r="H2">
+        <v>31363347.55</v>
+      </c>
+      <c r="I2">
+        <v>29420791.0</v>
+      </c>
+      <c r="J2">
+        <v>39416302.0</v>
+      </c>
+      <c r="K2">
+        <v>36585075.0</v>
+      </c>
+      <c r="L2">
+        <v>27457141.0</v>
+      </c>
+      <c r="M2">
+        <v>33493272.0</v>
+      </c>
+      <c r="N2">
+        <v>42036308.0</v>
+      </c>
+      <c r="O2">
+        <v>37047535.0</v>
+      </c>
+      <c r="P2">
+        <v>47709108.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>2477000.0</v>
+      </c>
+      <c r="C3">
+        <v>2221000.0</v>
+      </c>
+      <c r="D3">
+        <v>2843000.0</v>
+      </c>
+      <c r="E3">
+        <v>3355000.0</v>
+      </c>
+      <c r="F3">
+        <v>4552000.0</v>
+      </c>
+      <c r="G3">
+        <v>4052000.0</v>
+      </c>
+      <c r="H3">
+        <v>3852955.36</v>
+      </c>
+      <c r="I3">
+        <v>1614501.0</v>
+      </c>
+      <c r="J3">
+        <v>5110934.0</v>
+      </c>
+      <c r="K3">
+        <v>5521166.0</v>
+      </c>
+      <c r="L3">
+        <v>4609098.0</v>
+      </c>
+      <c r="M3">
+        <v>5369295.0</v>
+      </c>
+      <c r="N3">
+        <v>7244757.0</v>
+      </c>
+      <c r="O3">
+        <v>8932179.0</v>
+      </c>
+      <c r="P3">
+        <v>8257590.0</v>
+      </c>
+      <c r="Q3">
+        <v>756878.0</v>
+      </c>
+      <c r="R3">
+        <v>943558.0</v>
+      </c>
+      <c r="S3">
+        <v>471651.0</v>
+      </c>
+      <c r="T3">
+        <v>518024.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>91580000.0</v>
+      </c>
+      <c r="C5">
+        <v>72097000.0</v>
+      </c>
+      <c r="D5">
+        <v>54351000.0</v>
+      </c>
+      <c r="E5">
+        <v>28002000.0</v>
+      </c>
+      <c r="F5">
+        <v>46351000.0</v>
+      </c>
+      <c r="G5">
+        <v>35899000.0</v>
+      </c>
+      <c r="H5">
+        <v>43690048.76</v>
+      </c>
+      <c r="I5">
+        <v>24284341.0</v>
+      </c>
+      <c r="J5">
+        <v>13940358.0</v>
+      </c>
+      <c r="K5">
+        <v>7796295.0</v>
+      </c>
+      <c r="L5">
+        <v>3911537.0</v>
+      </c>
+      <c r="M5">
+        <v>20365074.0</v>
+      </c>
+      <c r="N5">
+        <v>7177136.0</v>
+      </c>
+      <c r="O5">
+        <v>42098650.0</v>
+      </c>
+      <c r="P5">
+        <v>56544564.0</v>
+      </c>
+      <c r="Q5">
+        <v>174703048.0</v>
+      </c>
+      <c r="R5">
+        <v>43130551.0</v>
+      </c>
+      <c r="S5">
+        <v>65087921.0</v>
+      </c>
+      <c r="T5">
+        <v>54048269.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>94057000.0</v>
+      </c>
+      <c r="C6">
+        <v>74318000.0</v>
+      </c>
+      <c r="D6">
+        <v>57194000.0</v>
+      </c>
+      <c r="E6">
+        <v>31357000.0</v>
+      </c>
+      <c r="F6">
+        <v>50903000.0</v>
+      </c>
+      <c r="G6">
+        <v>39951000.0</v>
+      </c>
+      <c r="H6">
+        <v>47543004.12</v>
+      </c>
+      <c r="I6">
+        <v>25898842.0</v>
+      </c>
+      <c r="J6">
+        <v>19051292.0</v>
+      </c>
+      <c r="K6">
+        <v>13317461.0</v>
+      </c>
+      <c r="L6">
+        <v>8520635.0</v>
+      </c>
+      <c r="M6">
+        <v>25734369.0</v>
+      </c>
+      <c r="N6">
+        <v>14421893.0</v>
+      </c>
+      <c r="O6">
+        <v>51030829.0</v>
+      </c>
+      <c r="P6">
+        <v>64802154.0</v>
+      </c>
+      <c r="Q6">
+        <v>175459926.0</v>
+      </c>
+      <c r="R6">
+        <v>44074109.0</v>
+      </c>
+      <c r="S6">
+        <v>65559572.0</v>
+      </c>
+      <c r="T6">
+        <v>54566293.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>100459000.0</v>
+      </c>
+      <c r="C9">
+        <v>80821000.0</v>
+      </c>
+      <c r="D9">
+        <v>57582000.0</v>
+      </c>
+      <c r="E9">
+        <v>66618000.0</v>
+      </c>
+      <c r="F9">
+        <v>78479000.0</v>
+      </c>
+      <c r="G9">
+        <v>56817000.0</v>
+      </c>
+      <c r="H9">
+        <v>43690048.76</v>
+      </c>
+      <c r="I9">
+        <v>11326475.0</v>
+      </c>
+      <c r="J9">
+        <v>12400000.0</v>
+      </c>
+      <c r="K9">
+        <v>10536418.0</v>
+      </c>
+      <c r="L9">
+        <v>13485720.0</v>
+      </c>
+      <c r="M9">
+        <v>17387109.0</v>
+      </c>
+      <c r="N9">
+        <v>103079538.0</v>
+      </c>
+      <c r="O9">
+        <v>105665290.0</v>
+      </c>
+      <c r="P9">
+        <v>115177277.0</v>
+      </c>
+      <c r="Q9">
+        <v>322973324.0</v>
+      </c>
+      <c r="R9">
+        <v>102688377.0</v>
+      </c>
+      <c r="S9">
+        <v>136201314.0</v>
+      </c>
+      <c r="T9">
+        <v>229850550.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>90358000.0</v>
+      </c>
+      <c r="C10">
+        <v>69006000.0</v>
+      </c>
+      <c r="D10">
+        <v>50291000.0</v>
+      </c>
+      <c r="E10">
+        <v>25079000.0</v>
+      </c>
+      <c r="F10">
+        <v>45190000.0</v>
+      </c>
+      <c r="G10">
+        <v>34662000.0</v>
+      </c>
+      <c r="H10">
+        <v>13129751.12</v>
+      </c>
+      <c r="I10">
+        <v>23976711.0</v>
+      </c>
+      <c r="J10">
+        <v>34438170.0</v>
+      </c>
+      <c r="K10">
+        <v>28154899.0</v>
+      </c>
+      <c r="L10">
+        <v>-22323429.0</v>
+      </c>
+      <c r="M10">
+        <v>24172596.0</v>
+      </c>
+      <c r="N10">
+        <v>-80826845.0</v>
+      </c>
+      <c r="O10">
+        <v>41924750.0</v>
+      </c>
+      <c r="P10">
+        <v>43064642.0</v>
+      </c>
+      <c r="Q10">
+        <v>172999320.0</v>
+      </c>
+      <c r="R10">
+        <v>43130551.0</v>
+      </c>
+      <c r="S10">
+        <v>65087921.0</v>
+      </c>
+      <c r="T10">
+        <v>52894072.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>23013000.0</v>
+      </c>
+      <c r="C11">
+        <v>19712000.0</v>
+      </c>
+      <c r="D11">
+        <v>8492000.0</v>
+      </c>
+      <c r="E11">
+        <v>7447000.0</v>
+      </c>
+      <c r="F11">
+        <v>12005000.0</v>
+      </c>
+      <c r="G11">
+        <v>7684000.0</v>
+      </c>
+      <c r="H11">
+        <v>2770483.9</v>
+      </c>
+      <c r="I11">
+        <v>938305.0</v>
+      </c>
+      <c r="J11">
+        <v>4591650.0</v>
+      </c>
+      <c r="K11">
+        <v>4690871.0</v>
+      </c>
+      <c r="L11">
+        <v>6235542.0</v>
+      </c>
+      <c r="M11">
+        <v>7470323.0</v>
+      </c>
+      <c r="N11">
+        <v>-4508954.0</v>
+      </c>
+      <c r="O11">
+        <v>9774534.0</v>
+      </c>
+      <c r="P11">
+        <v>10706170.0</v>
+      </c>
+      <c r="Q11">
+        <v>41788313.0</v>
+      </c>
+      <c r="R11">
+        <v>12732308.0</v>
+      </c>
+      <c r="S11">
+        <v>22248151.0</v>
+      </c>
+      <c r="T11">
+        <v>10197919.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>1222000.0</v>
+      </c>
+      <c r="C12">
+        <v>3091000.0</v>
+      </c>
+      <c r="D12">
+        <v>4060000.0</v>
+      </c>
+      <c r="E12">
+        <v>2923000.0</v>
+      </c>
+      <c r="F12">
+        <v>1161000.0</v>
+      </c>
+      <c r="G12">
+        <v>1237000.0</v>
+      </c>
+      <c r="H12">
+        <v>1051084.39</v>
+      </c>
+      <c r="I12">
+        <v>11112824.0</v>
+      </c>
+      <c r="J12">
+        <v>12400000.0</v>
+      </c>
+      <c r="K12">
+        <v>10646529.0</v>
+      </c>
+      <c r="L12">
+        <v>13485720.0</v>
+      </c>
+      <c r="M12">
+        <v>17387109.0</v>
+      </c>
+      <c r="N12">
+        <v>9245189.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>820870.0</v>
+      </c>
+      <c r="T12">
+        <v>1154195.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>4852000.0</v>
+      </c>
+      <c r="E13">
+        <v>4991000.0</v>
+      </c>
+      <c r="F13">
+        <v>1631000.0</v>
+      </c>
+      <c r="G13">
+        <v>3956000.0</v>
+      </c>
+      <c r="H13">
+        <v>1047932.0</v>
+      </c>
+      <c r="I13">
+        <v>11112824.24</v>
+      </c>
+      <c r="J13">
+        <v>12400000.0</v>
+      </c>
+      <c r="K13">
+        <v>10646529.28</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>2878000.0</v>
+      </c>
+      <c r="H14">
+        <v>2878000.0</v>
+      </c>
+      <c r="I14">
+        <v>2878000.0</v>
+      </c>
+      <c r="J14">
+        <v>2878000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>67345000.0</v>
+      </c>
+      <c r="C15">
+        <v>49294000.0</v>
+      </c>
+      <c r="D15">
+        <v>41799000.0</v>
+      </c>
+      <c r="E15">
+        <v>17632000.0</v>
+      </c>
+      <c r="F15">
+        <v>33185000.0</v>
+      </c>
+      <c r="G15">
+        <v>26978000.0</v>
+      </c>
+      <c r="H15">
+        <v>10359267.23</v>
+      </c>
+      <c r="I15">
+        <v>23038405.0</v>
+      </c>
+      <c r="J15">
+        <v>29846520.0</v>
+      </c>
+      <c r="K15">
+        <v>23464027.0</v>
+      </c>
+      <c r="L15">
+        <v>-28558972.0</v>
+      </c>
+      <c r="M15">
+        <v>16702272.0</v>
+      </c>
+      <c r="N15">
+        <v>-76317890.0</v>
+      </c>
+      <c r="O15">
+        <v>32150216.0</v>
+      </c>
+      <c r="P15">
+        <v>32358472.0</v>
+      </c>
+      <c r="Q15">
+        <v>133431779.0</v>
+      </c>
+      <c r="R15">
+        <v>30398242.0</v>
+      </c>
+      <c r="S15">
+        <v>42839769.0</v>
+      </c>
+      <c r="T15">
+        <v>42696152.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>17632000.0</v>
+      </c>
+      <c r="F16">
+        <v>33185000.0</v>
+      </c>
+      <c r="G16">
+        <v>26978000.0</v>
+      </c>
+      <c r="H16">
+        <v>10209000.0</v>
+      </c>
+      <c r="I16">
+        <v>31379000.0</v>
+      </c>
+      <c r="J16">
+        <v>37532000.0</v>
+      </c>
+      <c r="K16">
+        <v>31538000.0</v>
+      </c>
+      <c r="L16">
+        <v>-30248054.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17">
+        <v>67345000.0</v>
+      </c>
+      <c r="C17">
+        <v>49294000.0</v>
+      </c>
+      <c r="D17">
+        <v>41799000.0</v>
+      </c>
+      <c r="E17">
+        <v>17632000.0</v>
+      </c>
+      <c r="F17">
+        <v>33185000.0</v>
+      </c>
+      <c r="G17">
+        <v>26978000.0</v>
+      </c>
+      <c r="H17">
+        <v>10359267.23</v>
+      </c>
+      <c r="I17">
+        <v>23038405.91</v>
+      </c>
+      <c r="J17">
+        <v>29846520.87</v>
+      </c>
+      <c r="K17">
+        <v>23464027.97</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18">
+        <v>-1222000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3091000.0</v>
+      </c>
+      <c r="D18">
+        <v>792000.0</v>
+      </c>
+      <c r="E18">
+        <v>2068000.0</v>
+      </c>
+      <c r="F18">
+        <v>2374000.0</v>
+      </c>
+      <c r="G18">
+        <v>2719000.0</v>
+      </c>
+      <c r="H18">
+        <v>10562134.93</v>
+      </c>
+      <c r="I18">
+        <v>11112824.24</v>
+      </c>
+      <c r="J18">
+        <v>12400000.0</v>
+      </c>
+      <c r="K18">
+        <v>10646529.28</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>79504000.0</v>
+      </c>
+      <c r="C21">
+        <v>59826000.0</v>
+      </c>
+      <c r="D21">
+        <v>38181000.0</v>
+      </c>
+      <c r="E21">
+        <v>47285000.0</v>
+      </c>
+      <c r="F21">
+        <v>59230000.0</v>
+      </c>
+      <c r="G21">
+        <v>39023000.0</v>
+      </c>
+      <c r="H21">
+        <v>43690048.76</v>
+      </c>
+      <c r="I21">
+        <v>23976711.0</v>
+      </c>
+      <c r="J21">
+        <v>34438170.0</v>
+      </c>
+      <c r="K21">
+        <v>28154899.0</v>
+      </c>
+      <c r="L21">
+        <v>-22323429.0</v>
+      </c>
+      <c r="M21">
+        <v>24172596.0</v>
+      </c>
+      <c r="N21">
+        <v>86062000.0</v>
+      </c>
+      <c r="O21">
+        <v>41924750.0</v>
+      </c>
+      <c r="P21">
+        <v>56544564.0</v>
+      </c>
+      <c r="Q21">
+        <v>174527075.0</v>
+      </c>
+      <c r="R21">
+        <v>43130551.0</v>
+      </c>
+      <c r="S21">
+        <v>65087921.0</v>
+      </c>
+      <c r="T21">
+        <v>54048268.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>189271000.0</v>
+      </c>
+      <c r="C23">
+        <v>108526000.0</v>
+      </c>
+      <c r="D23">
+        <v>103268000.0</v>
+      </c>
+      <c r="E23">
+        <v>106989000.0</v>
+      </c>
+      <c r="F23">
+        <v>105715000.0</v>
+      </c>
+      <c r="G23">
+        <v>75383000.0</v>
+      </c>
+      <c r="H23">
+        <v>31363347.55</v>
+      </c>
+      <c r="I23">
+        <v>12650235.0</v>
+      </c>
+      <c r="J23">
+        <v>22038170.0</v>
+      </c>
+      <c r="K23">
+        <v>17618480.0</v>
+      </c>
+      <c r="L23">
+        <v>35809150.0</v>
+      </c>
+      <c r="M23">
+        <v>6785486.0</v>
+      </c>
+      <c r="N23">
+        <v>17017538.0</v>
+      </c>
+      <c r="O23">
+        <v>102646683.0</v>
+      </c>
+      <c r="P23">
+        <v>106341821.0</v>
+      </c>
+      <c r="Q23">
+        <v>149974004.0</v>
+      </c>
+      <c r="R23">
+        <v>59557826.0</v>
+      </c>
+      <c r="S23">
+        <v>71113393.0</v>
+      </c>
+      <c r="T23">
+        <v>175802282.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25">
+        <v>2477000.0</v>
+      </c>
+      <c r="C25">
+        <v>2221000.0</v>
+      </c>
+      <c r="D25">
+        <v>2843000.0</v>
+      </c>
+      <c r="E25">
+        <v>3355000.0</v>
+      </c>
+      <c r="F25">
+        <v>4552000.0</v>
+      </c>
+      <c r="G25">
+        <v>4052000.0</v>
+      </c>
+      <c r="H25">
+        <v>3852955.36</v>
+      </c>
+      <c r="I25">
+        <v>1614501.88</v>
+      </c>
+      <c r="J25">
+        <v>5110934.39</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.3</v>
+      </c>
+      <c r="E26">
+        <v>0.17</v>
+      </c>
+      <c r="F26">
+        <v>0.27</v>
+      </c>
+      <c r="G26">
+        <v>0.27</v>
+      </c>
+      <c r="H26">
+        <v>0.17</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>9745000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28">
+        <v>18478000.0</v>
+      </c>
+      <c r="C28">
+        <v>18774000.0</v>
+      </c>
+      <c r="D28">
+        <v>17450000.0</v>
+      </c>
+      <c r="E28">
+        <v>15978000.0</v>
+      </c>
+      <c r="F28">
+        <v>24442000.0</v>
+      </c>
+      <c r="G28">
+        <v>13742000.0</v>
+      </c>
+      <c r="H28">
+        <v>19241045.11</v>
+      </c>
+      <c r="I28">
+        <v>21734469.0</v>
+      </c>
+      <c r="J28">
+        <v>26242544.0</v>
+      </c>
+      <c r="K28">
+        <v>37023286.0</v>
+      </c>
+      <c r="L28">
+        <v>27302927.0</v>
+      </c>
+      <c r="M28">
+        <v>29946763.0</v>
+      </c>
+      <c r="N28">
+        <v>35447091.0</v>
+      </c>
+      <c r="O28">
+        <v>37538071.0</v>
+      </c>
+      <c r="P28">
+        <v>25188050.0</v>
+      </c>
+      <c r="Q28">
+        <v>149041153.0</v>
+      </c>
+      <c r="R28">
+        <v>58614267.0</v>
+      </c>
+      <c r="S28">
+        <v>70641741.0</v>
+      </c>
+      <c r="T28">
+        <v>175284257.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29">
+        <v>23013000.0</v>
+      </c>
+      <c r="C29">
+        <v>19712000.0</v>
+      </c>
+      <c r="D29">
+        <v>8492000.0</v>
+      </c>
+      <c r="E29">
+        <v>7447000.0</v>
+      </c>
+      <c r="F29">
+        <v>12005000.0</v>
+      </c>
+      <c r="G29">
+        <v>7684000.0</v>
+      </c>
+      <c r="H29">
+        <v>2762174.0</v>
+      </c>
+      <c r="I29">
+        <v>975424.0</v>
+      </c>
+      <c r="J29">
+        <v>4406961.0</v>
+      </c>
+      <c r="K29">
+        <v>4812242.0</v>
+      </c>
+      <c r="L29">
+        <v>6604335.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>20955000.0</v>
+      </c>
+      <c r="C30">
+        <v>20995000.0</v>
+      </c>
+      <c r="D30">
+        <v>19401000.0</v>
+      </c>
+      <c r="E30">
+        <v>19333000.0</v>
+      </c>
+      <c r="F30">
+        <v>19249000.0</v>
+      </c>
+      <c r="G30">
+        <v>17794000.0</v>
+      </c>
+      <c r="H30">
+        <v>23963652.23</v>
+      </c>
+      <c r="I30">
+        <v>-12650235.0</v>
+      </c>
+      <c r="J30">
+        <v>-22038170.0</v>
+      </c>
+      <c r="K30">
+        <v>-17618480.0</v>
+      </c>
+      <c r="L30">
+        <v>35809150.0</v>
+      </c>
+      <c r="M30">
+        <v>-6785486.0</v>
+      </c>
+      <c r="N30">
+        <v>17017538.0</v>
+      </c>
+      <c r="O30">
+        <v>65599147.0</v>
+      </c>
+      <c r="P30">
+        <v>58632713.0</v>
+      </c>
+      <c r="Q30">
+        <v>149974004.0</v>
+      </c>
+      <c r="R30">
+        <v>59557826.0</v>
+      </c>
+      <c r="S30">
+        <v>71113393.0</v>
+      </c>
+      <c r="T30">
+        <v>175802282.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>10854000.0</v>
+      </c>
+      <c r="C31">
+        <v>9180000.0</v>
+      </c>
+      <c r="D31">
+        <v>12110000.0</v>
+      </c>
+      <c r="E31">
+        <v>-22206000.0</v>
+      </c>
+      <c r="F31">
+        <v>-14040000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4361000.0</v>
+      </c>
+      <c r="H31">
+        <v>-6596645.41</v>
+      </c>
+      <c r="I31">
+        <v>3939708.0</v>
+      </c>
+      <c r="J31">
+        <v>4196170.0</v>
+      </c>
+      <c r="K31">
+        <v>20358605.0</v>
+      </c>
+      <c r="L31">
+        <v>-26234965.58</v>
+      </c>
+      <c r="M31">
+        <v>3807522.0</v>
+      </c>
+      <c r="N31">
+        <v>-166888845.0</v>
+      </c>
+      <c r="O31">
+        <v>-173900.0</v>
+      </c>
+      <c r="P31">
+        <v>-13479921.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1527755.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31">
+        <v>-1154196.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>268775000.0</v>
+      </c>
+      <c r="C32">
+        <v>168352000.0</v>
+      </c>
+      <c r="D32">
+        <v>141449000.0</v>
+      </c>
+      <c r="E32">
+        <v>154274000.0</v>
+      </c>
+      <c r="F32">
+        <v>164945000.0</v>
+      </c>
+      <c r="G32">
+        <v>114406000.0</v>
+      </c>
+      <c r="H32">
+        <v>75053396.31</v>
+      </c>
+      <c r="I32">
+        <v>11326475.0</v>
+      </c>
+      <c r="J32">
+        <v>12400000.0</v>
+      </c>
+      <c r="K32">
+        <v>10536418.0</v>
+      </c>
+      <c r="L32">
+        <v>13485720.0</v>
+      </c>
+      <c r="M32">
+        <v>17387109.0</v>
+      </c>
+      <c r="N32">
+        <v>103079538.0</v>
+      </c>
+      <c r="O32">
+        <v>172583024.0</v>
+      </c>
+      <c r="P32">
+        <v>162886385.0</v>
+      </c>
+      <c r="Q32">
+        <v>322973324.0</v>
+      </c>
+      <c r="R32">
+        <v>102688377.0</v>
+      </c>
+      <c r="S32">
+        <v>136201314.0</v>
+      </c>
+      <c r="T32">
+        <v>229850550.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BY32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:77">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="2" spans="1:77">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>94561000.0</v>
+      </c>
+      <c r="C2">
+        <v>65776000.0</v>
+      </c>
+      <c r="D2">
+        <v>43129000.0</v>
+      </c>
+      <c r="E2">
+        <v>37303000.0</v>
+      </c>
+      <c r="F2">
+        <v>22108000.0</v>
+      </c>
+      <c r="G2">
+        <v>22670000.0</v>
+      </c>
+      <c r="H2">
+        <v>21035000.0</v>
+      </c>
+      <c r="I2">
+        <v>23325000.0</v>
+      </c>
+      <c r="J2">
+        <v>20501000.0</v>
+      </c>
+      <c r="K2">
+        <v>19084000.0</v>
+      </c>
+      <c r="L2">
+        <v>18771000.0</v>
+      </c>
+      <c r="M2">
+        <v>23366000.0</v>
+      </c>
+      <c r="N2">
+        <v>21993000.0</v>
+      </c>
+      <c r="O2">
+        <v>18940000.0</v>
+      </c>
+      <c r="P2">
+        <v>20688000.0</v>
+      </c>
+      <c r="Q2">
+        <v>21600000.0</v>
+      </c>
+      <c r="R2">
+        <v>26428000.0</v>
+      </c>
+      <c r="S2">
+        <v>20632000.0</v>
+      </c>
+      <c r="T2">
+        <v>21020000.0</v>
+      </c>
+      <c r="U2">
+        <v>16053000.0</v>
+      </c>
+      <c r="V2">
+        <v>24083000.0</v>
+      </c>
+      <c r="W2">
+        <v>23026000.0</v>
+      </c>
+      <c r="X2">
+        <v>16280000.0</v>
+      </c>
+      <c r="Y2">
+        <v>10991000.0</v>
+      </c>
+      <c r="Z2">
+        <v>166857.0</v>
+      </c>
+      <c r="AA2">
+        <v>9664450.0</v>
+      </c>
+      <c r="AB2">
+        <v>297000.0</v>
+      </c>
+      <c r="AC2">
+        <v>226000.0</v>
+      </c>
+      <c r="AD2">
+        <v>244000.0</v>
+      </c>
+      <c r="AE2">
+        <v>6502237.0</v>
+      </c>
+      <c r="AF2">
+        <v>6186484.0</v>
+      </c>
+      <c r="AG2">
+        <v>8147049.0</v>
+      </c>
+      <c r="AH2">
+        <v>8441935.0</v>
+      </c>
+      <c r="AI2">
+        <v>11571751.0</v>
+      </c>
+      <c r="AJ2">
+        <v>4790694.0</v>
+      </c>
+      <c r="AK2">
+        <v>10940671.0</v>
+      </c>
+      <c r="AL2">
+        <v>10775506.0</v>
+      </c>
+      <c r="AM2">
+        <v>12529551.0</v>
+      </c>
+      <c r="AN2">
+        <v>8130062.0</v>
+      </c>
+      <c r="AO2">
+        <v>8957473.0</v>
+      </c>
+      <c r="AP2">
+        <v>7111491.0</v>
+      </c>
+      <c r="AQ2">
+        <v>8266079.0</v>
+      </c>
+      <c r="AR2">
+        <v>5789944.0</v>
+      </c>
+      <c r="AS2">
+        <v>6035559.0</v>
+      </c>
+      <c r="AT2">
+        <v>8281274.0</v>
+      </c>
+      <c r="AU2">
+        <v>7632747.0</v>
+      </c>
+      <c r="AV2">
+        <v>8853410.0</v>
+      </c>
+      <c r="AW2">
+        <v>9236191.0</v>
+      </c>
+      <c r="AX2">
+        <v>8258698.0</v>
+      </c>
+      <c r="AY2">
+        <v>7684149.0</v>
+      </c>
+      <c r="AZ2">
+        <v>16800442.0</v>
+      </c>
+      <c r="BA2">
+        <v>7849566.0</v>
+      </c>
+      <c r="BB2">
+        <v>9678116.0</v>
+      </c>
+      <c r="BC2">
+        <v>37578584.0</v>
+      </c>
+      <c r="BD2">
+        <v>9717043.0</v>
+      </c>
+      <c r="BE2">
+        <v>8409202.0</v>
+      </c>
+      <c r="BF2">
+        <v>11148530.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+    </row>
+    <row r="3" spans="1:77">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>689000.0</v>
+      </c>
+      <c r="C3">
+        <v>652000.0</v>
+      </c>
+      <c r="D3">
+        <v>647000.0</v>
+      </c>
+      <c r="E3">
+        <v>637000.0</v>
+      </c>
+      <c r="F3">
+        <v>541000.0</v>
+      </c>
+      <c r="G3">
+        <v>600000.0</v>
+      </c>
+      <c r="H3">
+        <v>502000.0</v>
+      </c>
+      <c r="I3">
+        <v>568000.0</v>
+      </c>
+      <c r="J3">
+        <v>551000.0</v>
+      </c>
+      <c r="K3">
+        <v>658000.0</v>
+      </c>
+      <c r="L3">
+        <v>731000.0</v>
+      </c>
+      <c r="M3">
+        <v>748000.0</v>
+      </c>
+      <c r="N3">
+        <v>706000.0</v>
+      </c>
+      <c r="O3">
+        <v>710000.0</v>
+      </c>
+      <c r="P3">
+        <v>710000.0</v>
+      </c>
+      <c r="Q3">
+        <v>959000.0</v>
+      </c>
+      <c r="R3">
+        <v>976000.0</v>
+      </c>
+      <c r="S3">
+        <v>1136000.0</v>
+      </c>
+      <c r="T3">
+        <v>1134000.0</v>
+      </c>
+      <c r="U3">
+        <v>1165000.0</v>
+      </c>
+      <c r="V3">
+        <v>1117000.0</v>
+      </c>
+      <c r="W3">
+        <v>1023000.0</v>
+      </c>
+      <c r="X3">
+        <v>992000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1049000.0</v>
+      </c>
+      <c r="Z3">
+        <v>698539.0</v>
+      </c>
+      <c r="AA3">
+        <v>1301210.0</v>
+      </c>
+      <c r="AB3">
+        <v>893000.0</v>
+      </c>
+      <c r="AC3">
+        <v>819000.0</v>
+      </c>
+      <c r="AD3">
+        <v>829000.0</v>
+      </c>
+      <c r="AE3">
+        <v>375347.0</v>
+      </c>
+      <c r="AF3">
+        <v>370085.0</v>
+      </c>
+      <c r="AG3">
+        <v>336318.0</v>
+      </c>
+      <c r="AH3">
+        <v>532751.0</v>
+      </c>
+      <c r="AI3">
+        <v>1047348.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1320152.0</v>
+      </c>
+      <c r="AK3">
+        <v>1401181.0</v>
+      </c>
+      <c r="AL3">
+        <v>1342251.0</v>
+      </c>
+      <c r="AM3">
+        <v>1273210.0</v>
+      </c>
+      <c r="AN3">
+        <v>1356428.0</v>
+      </c>
+      <c r="AO3">
+        <v>1430092.0</v>
+      </c>
+      <c r="AP3">
+        <v>1461434.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1038148.0</v>
+      </c>
+      <c r="AR3">
+        <v>1052642.0</v>
+      </c>
+      <c r="AS3">
+        <v>1300449.0</v>
+      </c>
+      <c r="AT3">
+        <v>1217857.0</v>
+      </c>
+      <c r="AU3">
+        <v>1193445.0</v>
+      </c>
+      <c r="AV3">
+        <v>1246775.0</v>
+      </c>
+      <c r="AW3">
+        <v>1508748.0</v>
+      </c>
+      <c r="AX3">
+        <v>1420326.0</v>
+      </c>
+      <c r="AY3">
+        <v>1541854.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1833718.0</v>
+      </c>
+      <c r="BA3">
+        <v>2148546.0</v>
+      </c>
+      <c r="BB3">
+        <v>1988304.0</v>
+      </c>
+      <c r="BC3">
+        <v>8325421.0</v>
+      </c>
+      <c r="BD3">
+        <v>2631746.0</v>
+      </c>
+      <c r="BE3">
+        <v>2125651.0</v>
+      </c>
+      <c r="BF3">
+        <v>2062723.0</v>
+      </c>
+      <c r="BG3">
+        <v>10001480.0</v>
+      </c>
+      <c r="BH3">
+        <v>1911369.0</v>
+      </c>
+      <c r="BI3">
+        <v>2276045.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1591711.0</v>
+      </c>
+      <c r="BK3">
+        <v>222860.0</v>
+      </c>
+      <c r="BL3">
+        <v>194391.0</v>
+      </c>
+      <c r="BM3">
+        <v>170899.0</v>
+      </c>
+      <c r="BN3">
+        <v>168726.0</v>
+      </c>
+      <c r="BO3">
+        <v>348554.0</v>
+      </c>
+      <c r="BP3">
+        <v>216865.0</v>
+      </c>
+      <c r="BQ3">
+        <v>207076.0</v>
+      </c>
+      <c r="BR3">
+        <v>171062.0</v>
+      </c>
+      <c r="BS3">
+        <v>110484.0</v>
+      </c>
+      <c r="BT3">
+        <v>254109.0</v>
+      </c>
+      <c r="BU3">
+        <v>168640.0</v>
+      </c>
+      <c r="BV3">
+        <v>-57320.0</v>
+      </c>
+      <c r="BW3">
+        <v>-56363.0</v>
+      </c>
+      <c r="BX3">
+        <v>209743.0</v>
+      </c>
+      <c r="BY3">
+        <v>206525.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:77">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+    </row>
+    <row r="5" spans="1:77">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>42241000.0</v>
+      </c>
+      <c r="C5">
+        <v>38873000.0</v>
+      </c>
+      <c r="D5">
+        <v>17529000.0</v>
+      </c>
+      <c r="E5">
+        <v>19146000.0</v>
+      </c>
+      <c r="F5">
+        <v>16032000.0</v>
+      </c>
+      <c r="G5">
+        <v>17106000.0</v>
+      </c>
+      <c r="H5">
+        <v>19328000.0</v>
+      </c>
+      <c r="I5">
+        <v>19513000.0</v>
+      </c>
+      <c r="J5">
+        <v>16150000.0</v>
+      </c>
+      <c r="K5">
+        <v>11667000.0</v>
+      </c>
+      <c r="L5">
+        <v>6306000.0</v>
+      </c>
+      <c r="M5">
+        <v>24868000.0</v>
+      </c>
+      <c r="N5">
+        <v>11510000.0</v>
+      </c>
+      <c r="O5">
+        <v>10779000.0</v>
+      </c>
+      <c r="P5">
+        <v>4676000.0</v>
+      </c>
+      <c r="Q5">
+        <v>2902000.0</v>
+      </c>
+      <c r="R5">
+        <v>9645000.0</v>
+      </c>
+      <c r="S5">
+        <v>13764000.0</v>
+      </c>
+      <c r="T5">
+        <v>11580000.0</v>
+      </c>
+      <c r="U5">
+        <v>14725000.0</v>
+      </c>
+      <c r="V5">
+        <v>6282000.0</v>
+      </c>
+      <c r="W5">
+        <v>9612000.0</v>
+      </c>
+      <c r="X5">
+        <v>10637000.0</v>
+      </c>
+      <c r="Y5">
+        <v>12487000.0</v>
+      </c>
+      <c r="Z5">
+        <v>2236314.0</v>
+      </c>
+      <c r="AA5">
+        <v>2842265.0</v>
+      </c>
+      <c r="AB5">
+        <v>6106000.0</v>
+      </c>
+      <c r="AC5">
+        <v>1468000.0</v>
+      </c>
+      <c r="AD5">
+        <v>3750000.0</v>
+      </c>
+      <c r="AE5">
+        <v>2385050.0</v>
+      </c>
+      <c r="AF5">
+        <v>1575839.0</v>
+      </c>
+      <c r="AG5">
+        <v>4990115.0</v>
+      </c>
+      <c r="AH5">
+        <v>8479878.0</v>
+      </c>
+      <c r="AI5">
+        <v>-305166.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4990608.0</v>
+      </c>
+      <c r="AK5">
+        <v>799656.0</v>
+      </c>
+      <c r="AL5">
+        <v>8747132.0</v>
+      </c>
+      <c r="AM5">
+        <v>3941394.0</v>
+      </c>
+      <c r="AN5">
+        <v>3011219.0</v>
+      </c>
+      <c r="AO5">
+        <v>688680.0</v>
+      </c>
+      <c r="AP5">
+        <v>-89366.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-5975241.0</v>
+      </c>
+      <c r="AR5">
+        <v>-856611.0</v>
+      </c>
+      <c r="AS5">
+        <v>4449332.0</v>
+      </c>
+      <c r="AT5">
+        <v>3983278.0</v>
+      </c>
+      <c r="AU5">
+        <v>5503709.0</v>
+      </c>
+      <c r="AV5">
+        <v>5878084.0</v>
+      </c>
+      <c r="AW5">
+        <v>3946986.0</v>
+      </c>
+      <c r="AX5">
+        <v>5170167.0</v>
+      </c>
+      <c r="AY5">
+        <v>3437243.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-5105759.0</v>
+      </c>
+      <c r="BA5">
+        <v>-4990544.0</v>
+      </c>
+      <c r="BB5">
+        <v>6166396.0</v>
+      </c>
+      <c r="BC5">
+        <v>2240554.0</v>
+      </c>
+      <c r="BD5">
+        <v>6620269.0</v>
+      </c>
+      <c r="BE5">
+        <v>5770327.0</v>
+      </c>
+      <c r="BF5">
+        <v>11994467.0</v>
+      </c>
+      <c r="BG5">
+        <v>4381015.0</v>
+      </c>
+      <c r="BH5">
+        <v>13478847.0</v>
+      </c>
+      <c r="BI5">
+        <v>11561971.0</v>
+      </c>
+      <c r="BJ5">
+        <v>15389285.0</v>
+      </c>
+      <c r="BK5">
+        <v>141774827.0</v>
+      </c>
+      <c r="BL5">
+        <v>12930960.0</v>
+      </c>
+      <c r="BM5">
+        <v>10325258.0</v>
+      </c>
+      <c r="BN5">
+        <v>9088680.0</v>
+      </c>
+      <c r="BO5">
+        <v>18141309.0</v>
+      </c>
+      <c r="BP5">
+        <v>7526429.0</v>
+      </c>
+      <c r="BQ5">
+        <v>6751367.0</v>
+      </c>
+      <c r="BR5">
+        <v>8575275.0</v>
+      </c>
+      <c r="BS5">
+        <v>20228010.0</v>
+      </c>
+      <c r="BT5">
+        <v>5285282.0</v>
+      </c>
+      <c r="BU5">
+        <v>16590055.0</v>
+      </c>
+      <c r="BV5">
+        <v>24410764.0</v>
+      </c>
+      <c r="BW5">
+        <v>26991640.0</v>
+      </c>
+      <c r="BX5">
+        <v>9581812.0</v>
+      </c>
+      <c r="BY5">
+        <v>-9735672.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>42930000.0</v>
+      </c>
+      <c r="C6">
+        <v>39525000.0</v>
+      </c>
+      <c r="D6">
+        <v>18176000.0</v>
+      </c>
+      <c r="E6">
+        <v>19783000.0</v>
+      </c>
+      <c r="F6">
+        <v>16573000.0</v>
+      </c>
+      <c r="G6">
+        <v>17706000.0</v>
+      </c>
+      <c r="H6">
+        <v>19830000.0</v>
+      </c>
+      <c r="I6">
+        <v>20081000.0</v>
+      </c>
+      <c r="J6">
+        <v>16701000.0</v>
+      </c>
+      <c r="K6">
+        <v>12325000.0</v>
+      </c>
+      <c r="L6">
+        <v>7037000.0</v>
+      </c>
+      <c r="M6">
+        <v>25616000.0</v>
+      </c>
+      <c r="N6">
+        <v>12216000.0</v>
+      </c>
+      <c r="O6">
+        <v>11489000.0</v>
+      </c>
+      <c r="P6">
+        <v>5386000.0</v>
+      </c>
+      <c r="Q6">
+        <v>3861000.0</v>
+      </c>
+      <c r="R6">
+        <v>10621000.0</v>
+      </c>
+      <c r="S6">
+        <v>14900000.0</v>
+      </c>
+      <c r="T6">
+        <v>12714000.0</v>
+      </c>
+      <c r="U6">
+        <v>15890000.0</v>
+      </c>
+      <c r="V6">
+        <v>7399000.0</v>
+      </c>
+      <c r="W6">
+        <v>10635000.0</v>
+      </c>
+      <c r="X6">
+        <v>11629000.0</v>
+      </c>
+      <c r="Y6">
+        <v>13536000.0</v>
+      </c>
+      <c r="Z6">
+        <v>2934853.0</v>
+      </c>
+      <c r="AA6">
+        <v>4143475.0</v>
+      </c>
+      <c r="AB6">
+        <v>6999000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2287000.0</v>
+      </c>
+      <c r="AD6">
+        <v>4579000.0</v>
+      </c>
+      <c r="AE6">
+        <v>2760397.0</v>
+      </c>
+      <c r="AF6">
+        <v>1945924.0</v>
+      </c>
+      <c r="AG6">
+        <v>5326433.0</v>
+      </c>
+      <c r="AH6">
+        <v>9012629.0</v>
+      </c>
+      <c r="AI6">
+        <v>742182.0</v>
+      </c>
+      <c r="AJ6">
+        <v>6310760.0</v>
+      </c>
+      <c r="AK6">
+        <v>2200837.0</v>
+      </c>
+      <c r="AL6">
+        <v>10089383.0</v>
+      </c>
+      <c r="AM6">
+        <v>5214604.0</v>
+      </c>
+      <c r="AN6">
+        <v>4367647.0</v>
+      </c>
+      <c r="AO6">
+        <v>2118772.0</v>
+      </c>
+      <c r="AP6">
+        <v>1372068.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-4937093.0</v>
+      </c>
+      <c r="AR6">
+        <v>196031.0</v>
+      </c>
+      <c r="AS6">
+        <v>5749781.0</v>
+      </c>
+      <c r="AT6">
+        <v>5201135.0</v>
+      </c>
+      <c r="AU6">
+        <v>6697154.0</v>
+      </c>
+      <c r="AV6">
+        <v>7124859.0</v>
+      </c>
+      <c r="AW6">
+        <v>5455734.0</v>
+      </c>
+      <c r="AX6">
+        <v>6590493.0</v>
+      </c>
+      <c r="AY6">
+        <v>4979097.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-3272041.0</v>
+      </c>
+      <c r="BA6">
+        <v>-2841998.0</v>
+      </c>
+      <c r="BB6">
+        <v>8154700.0</v>
+      </c>
+      <c r="BC6">
+        <v>10565975.0</v>
+      </c>
+      <c r="BD6">
+        <v>9252015.0</v>
+      </c>
+      <c r="BE6">
+        <v>7895978.0</v>
+      </c>
+      <c r="BF6">
+        <v>14057190.0</v>
+      </c>
+      <c r="BG6">
+        <v>14382495.0</v>
+      </c>
+      <c r="BH6">
+        <v>15390216.0</v>
+      </c>
+      <c r="BI6">
+        <v>13838016.0</v>
+      </c>
+      <c r="BJ6">
+        <v>16980996.0</v>
+      </c>
+      <c r="BK6">
+        <v>141997687.0</v>
+      </c>
+      <c r="BL6">
+        <v>13125351.0</v>
+      </c>
+      <c r="BM6">
+        <v>10496157.0</v>
+      </c>
+      <c r="BN6">
+        <v>9257406.0</v>
+      </c>
+      <c r="BO6">
+        <v>18489863.0</v>
+      </c>
+      <c r="BP6">
+        <v>7743294.0</v>
+      </c>
+      <c r="BQ6">
+        <v>6958443.0</v>
+      </c>
+      <c r="BR6">
+        <v>8746337.0</v>
+      </c>
+      <c r="BS6">
+        <v>20338494.0</v>
+      </c>
+      <c r="BT6">
+        <v>5539391.0</v>
+      </c>
+      <c r="BU6">
+        <v>16758695.0</v>
+      </c>
+      <c r="BV6">
+        <v>24353444.0</v>
+      </c>
+      <c r="BW6">
+        <v>26935277.0</v>
+      </c>
+      <c r="BX6">
+        <v>9791555.0</v>
+      </c>
+      <c r="BY6">
+        <v>-9529147.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+    </row>
+    <row r="8" spans="1:77">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+    </row>
+    <row r="9" spans="1:77">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>47313000.0</v>
+      </c>
+      <c r="C9">
+        <v>41265000.0</v>
+      </c>
+      <c r="D9">
+        <v>14737000.0</v>
+      </c>
+      <c r="E9">
+        <v>24888000.0</v>
+      </c>
+      <c r="F9">
+        <v>19569000.0</v>
+      </c>
+      <c r="G9">
+        <v>14633000.0</v>
+      </c>
+      <c r="H9">
+        <v>24115000.0</v>
+      </c>
+      <c r="I9">
+        <v>23114000.0</v>
+      </c>
+      <c r="J9">
+        <v>18959000.0</v>
+      </c>
+      <c r="K9">
+        <v>18449000.0</v>
+      </c>
+      <c r="L9">
+        <v>16679000.0</v>
+      </c>
+      <c r="M9">
+        <v>13541000.0</v>
+      </c>
+      <c r="N9">
+        <v>15880000.0</v>
+      </c>
+      <c r="O9">
+        <v>17150000.0</v>
+      </c>
+      <c r="P9">
+        <v>15504000.0</v>
+      </c>
+      <c r="Q9">
+        <v>16664000.0</v>
+      </c>
+      <c r="R9">
+        <v>17300000.0</v>
+      </c>
+      <c r="S9">
+        <v>26390000.0</v>
+      </c>
+      <c r="T9">
+        <v>19432000.0</v>
+      </c>
+      <c r="U9">
+        <v>17318000.0</v>
+      </c>
+      <c r="V9">
+        <v>20017000.0</v>
+      </c>
+      <c r="W9">
+        <v>17471000.0</v>
+      </c>
+      <c r="X9">
+        <v>13797000.0</v>
+      </c>
+      <c r="Y9">
+        <v>11623000.0</v>
+      </c>
+      <c r="Z9">
+        <v>479361.0</v>
+      </c>
+      <c r="AA9">
+        <v>12847021.0</v>
+      </c>
+      <c r="AB9">
+        <v>2264000.0</v>
+      </c>
+      <c r="AC9">
+        <v>3209000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2702000.0</v>
+      </c>
+      <c r="AE9">
+        <v>7977954.0</v>
+      </c>
+      <c r="AF9">
+        <v>3733717.0</v>
+      </c>
+      <c r="AG9">
+        <v>2503801.0</v>
+      </c>
+      <c r="AH9">
+        <v>2374149.0</v>
+      </c>
+      <c r="AI9">
+        <v>3709359.0</v>
+      </c>
+      <c r="AJ9">
+        <v>17707753.0</v>
+      </c>
+      <c r="AK9">
+        <v>2604262.0</v>
+      </c>
+      <c r="AL9">
+        <v>15397651.0</v>
+      </c>
+      <c r="AM9">
+        <v>2527875.0</v>
+      </c>
+      <c r="AN9">
+        <v>1783609.0</v>
+      </c>
+      <c r="AO9">
+        <v>14267495.0</v>
+      </c>
+      <c r="AP9">
+        <v>3043049.0</v>
+      </c>
+      <c r="AQ9">
+        <v>13530901.0</v>
+      </c>
+      <c r="AR9">
+        <v>2944506.0</v>
+      </c>
+      <c r="AS9">
+        <v>3066921.0</v>
+      </c>
+      <c r="AT9">
+        <v>13486354.0</v>
+      </c>
+      <c r="AU9">
+        <v>4399061.0</v>
+      </c>
+      <c r="AV9">
+        <v>4772527.0</v>
+      </c>
+      <c r="AW9">
+        <v>15969781.0</v>
+      </c>
+      <c r="AX9">
+        <v>16094917.0</v>
+      </c>
+      <c r="AY9">
+        <v>26163545.0</v>
+      </c>
+      <c r="AZ9">
+        <v>7600961.0</v>
+      </c>
+      <c r="BA9">
+        <v>14214568.0</v>
+      </c>
+      <c r="BB9">
+        <v>19055482.0</v>
+      </c>
+      <c r="BC9">
+        <v>-3714095.0</v>
+      </c>
+      <c r="BD9">
+        <v>22159004.0</v>
+      </c>
+      <c r="BE9">
+        <v>21241765.0</v>
+      </c>
+      <c r="BF9">
+        <v>27724489.0</v>
+      </c>
+      <c r="BG9">
+        <v>39270039.0</v>
+      </c>
+      <c r="BH9">
+        <v>42720439.0</v>
+      </c>
+      <c r="BI9">
+        <v>40570148.0</v>
+      </c>
+      <c r="BJ9">
+        <v>40657056.0</v>
+      </c>
+      <c r="BK9">
+        <v>244337929.0</v>
+      </c>
+      <c r="BL9">
+        <v>28193448.0</v>
+      </c>
+      <c r="BM9">
+        <v>25409353.0</v>
+      </c>
+      <c r="BN9">
+        <v>24781243.0</v>
+      </c>
+      <c r="BO9">
+        <v>35536164.0</v>
+      </c>
+      <c r="BP9">
+        <v>20610908.0</v>
+      </c>
+      <c r="BQ9">
+        <v>19890606.0</v>
+      </c>
+      <c r="BR9">
+        <v>21110319.0</v>
+      </c>
+      <c r="BS9">
+        <v>34128490.0</v>
+      </c>
+      <c r="BT9">
+        <v>24018515.0</v>
+      </c>
+      <c r="BU9">
+        <v>38808455.0</v>
+      </c>
+      <c r="BV9">
+        <v>41901292.0</v>
+      </c>
+      <c r="BW9">
+        <v>165045810.0</v>
+      </c>
+      <c r="BX9">
+        <v>21754007.0</v>
+      </c>
+      <c r="BY9">
+        <v>3463700.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>41940000.0</v>
+      </c>
+      <c r="C10">
+        <v>38478000.0</v>
+      </c>
+      <c r="D10">
+        <v>17268000.0</v>
+      </c>
+      <c r="E10">
+        <v>18860000.0</v>
+      </c>
+      <c r="F10">
+        <v>15752000.0</v>
+      </c>
+      <c r="G10">
+        <v>16493000.0</v>
+      </c>
+      <c r="H10">
+        <v>18395000.0</v>
+      </c>
+      <c r="I10">
+        <v>18798000.0</v>
+      </c>
+      <c r="J10">
+        <v>15320000.0</v>
+      </c>
+      <c r="K10">
+        <v>10823000.0</v>
+      </c>
+      <c r="L10">
+        <v>5424000.0</v>
+      </c>
+      <c r="M10">
+        <v>23781000.0</v>
+      </c>
+      <c r="N10">
+        <v>10263000.0</v>
+      </c>
+      <c r="O10">
+        <v>9703000.0</v>
+      </c>
+      <c r="P10">
+        <v>3792000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2419000.0</v>
+      </c>
+      <c r="R10">
+        <v>9165000.0</v>
+      </c>
+      <c r="S10">
+        <v>13525000.0</v>
+      </c>
+      <c r="T10">
+        <v>11268000.0</v>
+      </c>
+      <c r="U10">
+        <v>14465000.0</v>
+      </c>
+      <c r="V10">
+        <v>5932000.0</v>
+      </c>
+      <c r="W10">
+        <v>9281000.0</v>
+      </c>
+      <c r="X10">
+        <v>10317000.0</v>
+      </c>
+      <c r="Y10">
+        <v>12137000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2069457.0</v>
+      </c>
+      <c r="AA10">
+        <v>2560934.0</v>
+      </c>
+      <c r="AB10">
+        <v>5809000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1242000.0</v>
+      </c>
+      <c r="AD10">
+        <v>3506000.0</v>
+      </c>
+      <c r="AE10">
+        <v>8928840.0</v>
+      </c>
+      <c r="AF10">
+        <v>1555715.0</v>
+      </c>
+      <c r="AG10">
+        <v>4978710.0</v>
+      </c>
+      <c r="AH10">
+        <v>8428771.0</v>
+      </c>
+      <c r="AI10">
+        <v>564745.0</v>
+      </c>
+      <c r="AJ10">
+        <v>26766785.0</v>
+      </c>
+      <c r="AK10">
+        <v>-987267.0</v>
+      </c>
+      <c r="AL10">
+        <v>7573598.0</v>
+      </c>
+      <c r="AM10">
+        <v>534439.0</v>
+      </c>
+      <c r="AN10">
+        <v>10954934.0</v>
+      </c>
+      <c r="AO10">
+        <v>15500316.0</v>
+      </c>
+      <c r="AP10">
+        <v>1430618.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-3206111.0</v>
+      </c>
+      <c r="AR10">
+        <v>-31843575.0</v>
+      </c>
+      <c r="AS10">
+        <v>6718708.0</v>
+      </c>
+      <c r="AT10">
+        <v>6897775.0</v>
+      </c>
+      <c r="AU10">
+        <v>959494.0</v>
+      </c>
+      <c r="AV10">
+        <v>5889731.0</v>
+      </c>
+      <c r="AW10">
+        <v>7189119.0</v>
+      </c>
+      <c r="AX10">
+        <v>10553836.0</v>
+      </c>
+      <c r="AY10">
+        <v>-84195464.0</v>
+      </c>
+      <c r="AZ10">
+        <v>9454429.0</v>
+      </c>
+      <c r="BA10">
+        <v>-9617358.0</v>
+      </c>
+      <c r="BB10">
+        <v>3904018.0</v>
+      </c>
+      <c r="BC10">
+        <v>4125803.0</v>
+      </c>
+      <c r="BD10">
+        <v>15092710.0</v>
+      </c>
+      <c r="BE10">
+        <v>1179824.0</v>
+      </c>
+      <c r="BF10">
+        <v>21254673.0</v>
+      </c>
+      <c r="BG10">
+        <v>4381015.0</v>
+      </c>
+      <c r="BH10">
+        <v>13478847.0</v>
+      </c>
+      <c r="BI10">
+        <v>11561970.0</v>
+      </c>
+      <c r="BJ10">
+        <v>15389285.0</v>
+      </c>
+      <c r="BK10">
+        <v>141598854.0</v>
+      </c>
+      <c r="BL10">
+        <v>12540220.0</v>
+      </c>
+      <c r="BM10">
+        <v>10222939.0</v>
+      </c>
+      <c r="BN10">
+        <v>8518736.0</v>
+      </c>
+      <c r="BO10">
+        <v>18141309.0</v>
+      </c>
+      <c r="BP10">
+        <v>7526429.0</v>
+      </c>
+      <c r="BQ10">
+        <v>6751367.0</v>
+      </c>
+      <c r="BR10">
+        <v>8575275.0</v>
+      </c>
+      <c r="BS10">
+        <v>20228010.0</v>
+      </c>
+      <c r="BT10">
+        <v>5285282.0</v>
+      </c>
+      <c r="BU10">
+        <v>16590274.0</v>
+      </c>
+      <c r="BV10">
+        <v>24296123.0</v>
+      </c>
+      <c r="BW10">
+        <v>25837445.0</v>
+      </c>
+      <c r="BX10">
+        <v>9581812.0</v>
+      </c>
+      <c r="BY10">
+        <v>-9735673.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>12722000.0</v>
+      </c>
+      <c r="C11">
+        <v>9750000.0</v>
+      </c>
+      <c r="D11">
+        <v>4109000.0</v>
+      </c>
+      <c r="E11">
+        <v>5359000.0</v>
+      </c>
+      <c r="F11">
+        <v>3795000.0</v>
+      </c>
+      <c r="G11">
+        <v>4813000.0</v>
+      </c>
+      <c r="H11">
+        <v>5698000.0</v>
+      </c>
+      <c r="I11">
+        <v>5438000.0</v>
+      </c>
+      <c r="J11">
+        <v>3763000.0</v>
+      </c>
+      <c r="K11">
+        <v>1159000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1349000.0</v>
+      </c>
+      <c r="M11">
+        <v>6057000.0</v>
+      </c>
+      <c r="N11">
+        <v>2625000.0</v>
+      </c>
+      <c r="O11">
+        <v>2372000.0</v>
+      </c>
+      <c r="P11">
+        <v>721000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1662000.0</v>
+      </c>
+      <c r="R11">
+        <v>2692000.0</v>
+      </c>
+      <c r="S11">
+        <v>3354000.0</v>
+      </c>
+      <c r="T11">
+        <v>2550000.0</v>
+      </c>
+      <c r="U11">
+        <v>3390000.0</v>
+      </c>
+      <c r="V11">
+        <v>2711000.0</v>
+      </c>
+      <c r="W11">
+        <v>2561000.0</v>
+      </c>
+      <c r="X11">
+        <v>1613000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1645000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1318598.0</v>
+      </c>
+      <c r="AA11">
+        <v>981694.0</v>
+      </c>
+      <c r="AB11">
+        <v>1473000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-339000.0</v>
+      </c>
+      <c r="AD11">
+        <v>659000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2567549.0</v>
+      </c>
+      <c r="AF11">
+        <v>27089.0</v>
+      </c>
+      <c r="AG11">
+        <v>480535.0</v>
+      </c>
+      <c r="AH11">
+        <v>-2146491.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1057548.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2741570.0</v>
+      </c>
+      <c r="AK11">
+        <v>1785384.0</v>
+      </c>
+      <c r="AL11">
+        <v>963571.0</v>
+      </c>
+      <c r="AM11">
+        <v>484748.0</v>
+      </c>
+      <c r="AN11">
+        <v>1423844.0</v>
+      </c>
+      <c r="AO11">
+        <v>2402263.0</v>
+      </c>
+      <c r="AP11">
+        <v>423715.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1110453.0</v>
+      </c>
+      <c r="AR11">
+        <v>4797020.0</v>
+      </c>
+      <c r="AS11">
+        <v>1300239.0</v>
+      </c>
+      <c r="AT11">
+        <v>1426092.0</v>
+      </c>
+      <c r="AU11">
+        <v>1953292.0</v>
+      </c>
+      <c r="AV11">
+        <v>1856331.0</v>
+      </c>
+      <c r="AW11">
+        <v>2492290.0</v>
+      </c>
+      <c r="AX11">
+        <v>1290958.0</v>
+      </c>
+      <c r="AY11">
+        <v>701498.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-3603210.0</v>
+      </c>
+      <c r="BA11">
+        <v>-3240000.0</v>
+      </c>
+      <c r="BB11">
+        <v>1720969.0</v>
+      </c>
+      <c r="BC11">
+        <v>1078574.0</v>
+      </c>
+      <c r="BD11">
+        <v>3908559.0</v>
+      </c>
+      <c r="BE11">
+        <v>456198.0</v>
+      </c>
+      <c r="BF11">
+        <v>4272784.0</v>
+      </c>
+      <c r="BG11">
+        <v>-596710.0</v>
+      </c>
+      <c r="BH11">
+        <v>3497157.0</v>
+      </c>
+      <c r="BI11">
+        <v>3829554.0</v>
+      </c>
+      <c r="BJ11">
+        <v>4517908.0</v>
+      </c>
+      <c r="BK11">
+        <v>32872826.0</v>
+      </c>
+      <c r="BL11">
+        <v>3237061.0</v>
+      </c>
+      <c r="BM11">
+        <v>2919077.0</v>
+      </c>
+      <c r="BN11">
+        <v>2764371.0</v>
+      </c>
+      <c r="BO11">
+        <v>5066483.0</v>
+      </c>
+      <c r="BP11">
+        <v>2375339.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1936345.0</v>
+      </c>
+      <c r="BR11">
+        <v>2698186.0</v>
+      </c>
+      <c r="BS11">
+        <v>7398349.0</v>
+      </c>
+      <c r="BT11">
+        <v>1820328.0</v>
+      </c>
+      <c r="BU11">
+        <v>5398737.0</v>
+      </c>
+      <c r="BV11">
+        <v>8061789.0</v>
+      </c>
+      <c r="BW11">
+        <v>-2118006.0</v>
+      </c>
+      <c r="BX11">
+        <v>6032687.0</v>
+      </c>
+      <c r="BY11">
+        <v>-2524527.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>301000.0</v>
+      </c>
+      <c r="C12">
+        <v>395000.0</v>
+      </c>
+      <c r="D12">
+        <v>261000.0</v>
+      </c>
+      <c r="E12">
+        <v>286000.0</v>
+      </c>
+      <c r="F12">
+        <v>280000.0</v>
+      </c>
+      <c r="G12">
+        <v>613000.0</v>
+      </c>
+      <c r="H12">
+        <v>933000.0</v>
+      </c>
+      <c r="I12">
+        <v>715000.0</v>
+      </c>
+      <c r="J12">
+        <v>830000.0</v>
+      </c>
+      <c r="K12">
+        <v>844000.0</v>
+      </c>
+      <c r="L12">
+        <v>882000.0</v>
+      </c>
+      <c r="M12">
+        <v>1087000.0</v>
+      </c>
+      <c r="N12">
+        <v>1247000.0</v>
+      </c>
+      <c r="O12">
+        <v>1076000.0</v>
+      </c>
+      <c r="P12">
+        <v>884000.0</v>
+      </c>
+      <c r="Q12">
+        <v>483000.0</v>
+      </c>
+      <c r="R12">
+        <v>480000.0</v>
+      </c>
+      <c r="S12">
+        <v>239000.0</v>
+      </c>
+      <c r="T12">
+        <v>312000.0</v>
+      </c>
+      <c r="U12">
+        <v>260000.0</v>
+      </c>
+      <c r="V12">
+        <v>350000.0</v>
+      </c>
+      <c r="W12">
+        <v>331000.0</v>
+      </c>
+      <c r="X12">
+        <v>320000.0</v>
+      </c>
+      <c r="Y12">
+        <v>350000.0</v>
+      </c>
+      <c r="Z12">
+        <v>223016.0</v>
+      </c>
+      <c r="AA12">
+        <v>281330.0</v>
+      </c>
+      <c r="AB12">
+        <v>297000.0</v>
+      </c>
+      <c r="AC12">
+        <v>226000.0</v>
+      </c>
+      <c r="AD12">
+        <v>244000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2682548.0</v>
+      </c>
+      <c r="AF12">
+        <v>3733717.0</v>
+      </c>
+      <c r="AG12">
+        <v>2503801.0</v>
+      </c>
+      <c r="AH12">
+        <v>2148814.0</v>
+      </c>
+      <c r="AI12">
+        <v>3709359.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1938687.0</v>
+      </c>
+      <c r="AK12">
+        <v>2665774.0</v>
+      </c>
+      <c r="AL12">
+        <v>4421182.0</v>
+      </c>
+      <c r="AM12">
+        <v>2527875.0</v>
+      </c>
+      <c r="AN12">
+        <v>2147936.0</v>
+      </c>
+      <c r="AO12">
+        <v>3014422.0</v>
+      </c>
+      <c r="AP12">
+        <v>3043049.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2616447.0</v>
+      </c>
+      <c r="AR12">
+        <v>2944506.0</v>
+      </c>
+      <c r="AS12">
+        <v>3066921.0</v>
+      </c>
+      <c r="AT12">
+        <v>5388862.0</v>
+      </c>
+      <c r="AU12">
+        <v>4399061.0</v>
+      </c>
+      <c r="AV12">
+        <v>4772527.0</v>
+      </c>
+      <c r="AW12">
+        <v>3576751.0</v>
+      </c>
+      <c r="AX12">
+        <v>4843583.0</v>
+      </c>
+      <c r="AY12">
+        <v>4370143.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3204792.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+    </row>
+    <row r="13" spans="1:77">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>1214000.0</v>
+      </c>
+      <c r="L13">
+        <v>1181000.0</v>
+      </c>
+      <c r="M13">
+        <v>1277000.0</v>
+      </c>
+      <c r="N13">
+        <v>1180000.0</v>
+      </c>
+      <c r="O13">
+        <v>1439000.0</v>
+      </c>
+      <c r="P13">
+        <v>933000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1186000.0</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13">
+        <v>39000.0</v>
+      </c>
+      <c r="T13">
+        <v>1159000.0</v>
+      </c>
+      <c r="U13">
+        <v>260000.0</v>
+      </c>
+      <c r="V13">
+        <v>1248000.0</v>
+      </c>
+      <c r="W13">
+        <v>1629000.0</v>
+      </c>
+      <c r="X13">
+        <v>320000.0</v>
+      </c>
+      <c r="Y13">
+        <v>350000.0</v>
+      </c>
+      <c r="Z13">
+        <v>236000.0</v>
+      </c>
+      <c r="AA13">
+        <v>270188.0</v>
+      </c>
+      <c r="AB13">
+        <v>297000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3500152.35</v>
+      </c>
+      <c r="AD13">
+        <v>244000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+    </row>
+    <row r="14" spans="1:77">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>3785000.0</v>
+      </c>
+      <c r="V14">
+        <v>3229000.0</v>
+      </c>
+      <c r="W14">
+        <v>2878000.0</v>
+      </c>
+      <c r="X14">
+        <v>2878000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2878000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2878000.0</v>
+      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+    </row>
+    <row r="15" spans="1:77">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>29218000.0</v>
+      </c>
+      <c r="C15">
+        <v>28728000.0</v>
+      </c>
+      <c r="D15">
+        <v>13159000.0</v>
+      </c>
+      <c r="E15">
+        <v>13501000.0</v>
+      </c>
+      <c r="F15">
+        <v>11957000.0</v>
+      </c>
+      <c r="G15">
+        <v>11680000.0</v>
+      </c>
+      <c r="H15">
+        <v>12697000.0</v>
+      </c>
+      <c r="I15">
+        <v>13360000.0</v>
+      </c>
+      <c r="J15">
+        <v>11557000.0</v>
+      </c>
+      <c r="K15">
+        <v>9664000.0</v>
+      </c>
+      <c r="L15">
+        <v>6773000.0</v>
+      </c>
+      <c r="M15">
+        <v>17724000.0</v>
+      </c>
+      <c r="N15">
+        <v>7638000.0</v>
+      </c>
+      <c r="O15">
+        <v>7331000.0</v>
+      </c>
+      <c r="P15">
+        <v>3071000.0</v>
+      </c>
+      <c r="Q15">
+        <v>757000.0</v>
+      </c>
+      <c r="R15">
+        <v>6473000.0</v>
+      </c>
+      <c r="S15">
+        <v>10171000.0</v>
+      </c>
+      <c r="T15">
+        <v>8718000.0</v>
+      </c>
+      <c r="U15">
+        <v>11075000.0</v>
+      </c>
+      <c r="V15">
+        <v>3221000.0</v>
+      </c>
+      <c r="W15">
+        <v>6720000.0</v>
+      </c>
+      <c r="X15">
+        <v>8704000.0</v>
+      </c>
+      <c r="Y15">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z15">
+        <v>750858.0</v>
+      </c>
+      <c r="AA15">
+        <v>1579240.0</v>
+      </c>
+      <c r="AB15">
+        <v>4336000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1581000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2847000.0</v>
+      </c>
+      <c r="AE15">
+        <v>6361290.0</v>
+      </c>
+      <c r="AF15">
+        <v>1528625.0</v>
+      </c>
+      <c r="AG15">
+        <v>4498175.0</v>
+      </c>
+      <c r="AH15">
+        <v>10575262.0</v>
+      </c>
+      <c r="AI15">
+        <v>1622294.0</v>
+      </c>
+      <c r="AJ15">
+        <v>24025215.0</v>
+      </c>
+      <c r="AK15">
+        <v>-2772651.0</v>
+      </c>
+      <c r="AL15">
+        <v>6610027.0</v>
+      </c>
+      <c r="AM15">
+        <v>49690.0</v>
+      </c>
+      <c r="AN15">
+        <v>9531089.0</v>
+      </c>
+      <c r="AO15">
+        <v>13098053.0</v>
+      </c>
+      <c r="AP15">
+        <v>1006902.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-2095657.0</v>
+      </c>
+      <c r="AR15">
+        <v>-36640595.0</v>
+      </c>
+      <c r="AS15">
+        <v>5418469.0</v>
+      </c>
+      <c r="AT15">
+        <v>5471683.0</v>
+      </c>
+      <c r="AU15">
+        <v>-993798.0</v>
+      </c>
+      <c r="AV15">
+        <v>4033399.0</v>
+      </c>
+      <c r="AW15">
+        <v>4696829.0</v>
+      </c>
+      <c r="AX15">
+        <v>9262877.0</v>
+      </c>
+      <c r="AY15">
+        <v>-84896963.0</v>
+      </c>
+      <c r="AZ15">
+        <v>13057639.0</v>
+      </c>
+      <c r="BA15">
+        <v>-6377357.0</v>
+      </c>
+      <c r="BB15">
+        <v>2054154.0</v>
+      </c>
+      <c r="BC15">
+        <v>3047228.0</v>
+      </c>
+      <c r="BD15">
+        <v>11184150.0</v>
+      </c>
+      <c r="BE15">
+        <v>723625.0</v>
+      </c>
+      <c r="BF15">
+        <v>16981888.0</v>
+      </c>
+      <c r="BG15">
+        <v>4977726.0</v>
+      </c>
+      <c r="BH15">
+        <v>9981690.0</v>
+      </c>
+      <c r="BI15">
+        <v>7732416.0</v>
+      </c>
+      <c r="BJ15">
+        <v>10871376.0</v>
+      </c>
+      <c r="BK15">
+        <v>108726028.0</v>
+      </c>
+      <c r="BL15">
+        <v>9647218.0</v>
+      </c>
+      <c r="BM15">
+        <v>7367422.0</v>
+      </c>
+      <c r="BN15">
+        <v>6304689.0</v>
+      </c>
+      <c r="BO15">
+        <v>13074826.0</v>
+      </c>
+      <c r="BP15">
+        <v>5151089.0</v>
+      </c>
+      <c r="BQ15">
+        <v>4815022.0</v>
+      </c>
+      <c r="BR15">
+        <v>5877088.0</v>
+      </c>
+      <c r="BS15">
+        <v>12829661.0</v>
+      </c>
+      <c r="BT15">
+        <v>3464953.0</v>
+      </c>
+      <c r="BU15">
+        <v>11191536.0</v>
+      </c>
+      <c r="BV15">
+        <v>16234334.0</v>
+      </c>
+      <c r="BW15">
+        <v>27955452.0</v>
+      </c>
+      <c r="BX15">
+        <v>3549124.0</v>
+      </c>
+      <c r="BY15">
+        <v>-7211145.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>6773000.0</v>
+      </c>
+      <c r="M16">
+        <v>17724000.0</v>
+      </c>
+      <c r="N16">
+        <v>17724000.0</v>
+      </c>
+      <c r="O16">
+        <v>7331000.0</v>
+      </c>
+      <c r="P16">
+        <v>3071000.0</v>
+      </c>
+      <c r="Q16">
+        <v>757000.0</v>
+      </c>
+      <c r="R16">
+        <v>6473000.0</v>
+      </c>
+      <c r="S16">
+        <v>10171000.0</v>
+      </c>
+      <c r="T16">
+        <v>8718000.0</v>
+      </c>
+      <c r="U16">
+        <v>11075000.0</v>
+      </c>
+      <c r="V16">
+        <v>3221000.0</v>
+      </c>
+      <c r="W16">
+        <v>6720000.0</v>
+      </c>
+      <c r="X16">
+        <v>8704000.0</v>
+      </c>
+      <c r="Y16">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1062000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1909000.0</v>
+      </c>
+      <c r="AB16">
+        <v>4336000.0</v>
+      </c>
+      <c r="AC16">
+        <v>2116000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2847000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+    </row>
+    <row r="17" spans="1:77">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17">
+        <v>29218000.0</v>
+      </c>
+      <c r="C17">
+        <v>28728000.0</v>
+      </c>
+      <c r="D17">
+        <v>13159000.0</v>
+      </c>
+      <c r="E17">
+        <v>13501000.0</v>
+      </c>
+      <c r="F17">
+        <v>11957000.0</v>
+      </c>
+      <c r="G17">
+        <v>11680000.0</v>
+      </c>
+      <c r="H17">
+        <v>12697000.0</v>
+      </c>
+      <c r="I17">
+        <v>13360000.0</v>
+      </c>
+      <c r="J17">
+        <v>11557000.0</v>
+      </c>
+      <c r="K17">
+        <v>9664000.0</v>
+      </c>
+      <c r="L17">
+        <v>6773000.0</v>
+      </c>
+      <c r="M17">
+        <v>17724000.0</v>
+      </c>
+      <c r="N17">
+        <v>7638000.0</v>
+      </c>
+      <c r="O17">
+        <v>7331000.0</v>
+      </c>
+      <c r="P17">
+        <v>3071000.0</v>
+      </c>
+      <c r="Q17">
+        <v>757000.0</v>
+      </c>
+      <c r="R17">
+        <v>6473000.0</v>
+      </c>
+      <c r="S17">
+        <v>10171000.0</v>
+      </c>
+      <c r="T17">
+        <v>8718000.0</v>
+      </c>
+      <c r="U17">
+        <v>11075000.0</v>
+      </c>
+      <c r="V17">
+        <v>3221000.0</v>
+      </c>
+      <c r="W17">
+        <v>6720000.0</v>
+      </c>
+      <c r="X17">
+        <v>8704000.0</v>
+      </c>
+      <c r="Y17">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z17">
+        <v>748836.55</v>
+      </c>
+      <c r="AA17">
+        <v>1579240.03</v>
+      </c>
+      <c r="AB17">
+        <v>4323160.6</v>
+      </c>
+      <c r="AC17">
+        <v>1611822.06</v>
+      </c>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+    </row>
+    <row r="18" spans="1:77">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18">
+        <v>-301000.0</v>
+      </c>
+      <c r="C18">
+        <v>-395000.0</v>
+      </c>
+      <c r="D18">
+        <v>-261000.0</v>
+      </c>
+      <c r="E18">
+        <v>-286000.0</v>
+      </c>
+      <c r="F18">
+        <v>-280000.0</v>
+      </c>
+      <c r="G18">
+        <v>-613000.0</v>
+      </c>
+      <c r="H18">
+        <v>-933000.0</v>
+      </c>
+      <c r="I18">
+        <v>-715000.0</v>
+      </c>
+      <c r="J18">
+        <v>-830000.0</v>
+      </c>
+      <c r="K18">
+        <v>370000.0</v>
+      </c>
+      <c r="L18">
+        <v>299000.0</v>
+      </c>
+      <c r="M18">
+        <v>190000.0</v>
+      </c>
+      <c r="N18">
+        <v>-67000.0</v>
+      </c>
+      <c r="O18">
+        <v>363000.0</v>
+      </c>
+      <c r="P18">
+        <v>49000.0</v>
+      </c>
+      <c r="Q18">
+        <v>703000.0</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
+        <v>898000.0</v>
+      </c>
+      <c r="W18">
+        <v>1298000.0</v>
+      </c>
+      <c r="X18">
+        <v>437000.0</v>
+      </c>
+      <c r="Y18">
+        <v>306000.0</v>
+      </c>
+      <c r="Z18">
+        <v>478070.79</v>
+      </c>
+      <c r="AA18">
+        <v>2347147.78</v>
+      </c>
+      <c r="AB18">
+        <v>2257138.54</v>
+      </c>
+      <c r="AC18">
+        <v>3270109.69</v>
+      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+    </row>
+    <row r="19" spans="1:77">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+    </row>
+    <row r="20" spans="1:77">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+    </row>
+    <row r="21" spans="1:77">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>40762000.0</v>
+      </c>
+      <c r="C21">
+        <v>35560000.0</v>
+      </c>
+      <c r="D21">
+        <v>9617000.0</v>
+      </c>
+      <c r="E21">
+        <v>19426000.0</v>
+      </c>
+      <c r="F21">
+        <v>14901000.0</v>
+      </c>
+      <c r="G21">
+        <v>9084000.0</v>
+      </c>
+      <c r="H21">
+        <v>19001000.0</v>
+      </c>
+      <c r="I21">
+        <v>17506000.0</v>
+      </c>
+      <c r="J21">
+        <v>14235000.0</v>
+      </c>
+      <c r="K21">
+        <v>13596000.0</v>
+      </c>
+      <c r="L21">
+        <v>10937000.0</v>
+      </c>
+      <c r="M21">
+        <v>7461000.0</v>
+      </c>
+      <c r="N21">
+        <v>11148000.0</v>
+      </c>
+      <c r="O21">
+        <v>12360000.0</v>
+      </c>
+      <c r="P21">
+        <v>10555000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11484000.0</v>
+      </c>
+      <c r="R21">
+        <v>12886000.0</v>
+      </c>
+      <c r="S21">
+        <v>16404000.0</v>
+      </c>
+      <c r="T21">
+        <v>14616000.0</v>
+      </c>
+      <c r="U21">
+        <v>12661000.0</v>
+      </c>
+      <c r="V21">
+        <v>15549000.0</v>
+      </c>
+      <c r="W21">
+        <v>16280000.0</v>
+      </c>
+      <c r="X21">
+        <v>9469000.0</v>
+      </c>
+      <c r="Y21">
+        <v>6953000.0</v>
+      </c>
+      <c r="Z21">
+        <v>2069457.0</v>
+      </c>
+      <c r="AA21">
+        <v>5647230.0</v>
+      </c>
+      <c r="AB21">
+        <v>5809000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1242000.0</v>
+      </c>
+      <c r="AD21">
+        <v>3506000.0</v>
+      </c>
+      <c r="AE21">
+        <v>2385050.0</v>
+      </c>
+      <c r="AF21">
+        <v>1555715.0</v>
+      </c>
+      <c r="AG21">
+        <v>4978710.0</v>
+      </c>
+      <c r="AH21">
+        <v>8428771.0</v>
+      </c>
+      <c r="AI21">
+        <v>564745.0</v>
+      </c>
+      <c r="AJ21">
+        <v>33205000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-987267.0</v>
+      </c>
+      <c r="AL21">
+        <v>8797372.0</v>
+      </c>
+      <c r="AM21">
+        <v>534439.0</v>
+      </c>
+      <c r="AN21">
+        <v>10954934.0</v>
+      </c>
+      <c r="AO21">
+        <v>2086135.0</v>
+      </c>
+      <c r="AP21">
+        <v>1430618.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-5975241.0</v>
+      </c>
+      <c r="AR21">
+        <v>-31843575.0</v>
+      </c>
+      <c r="AS21">
+        <v>6718708.0</v>
+      </c>
+      <c r="AT21">
+        <v>4087395.0</v>
+      </c>
+      <c r="AU21">
+        <v>959494.0</v>
+      </c>
+      <c r="AV21">
+        <v>5889731.0</v>
+      </c>
+      <c r="AW21">
+        <v>3946986.0</v>
+      </c>
+      <c r="AX21">
+        <v>5170167.0</v>
+      </c>
+      <c r="AY21">
+        <v>82587000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-5105760.0</v>
+      </c>
+      <c r="BA21">
+        <v>1793453.0</v>
+      </c>
+      <c r="BB21">
+        <v>3277911.0</v>
+      </c>
+      <c r="BC21">
+        <v>2240552.0</v>
+      </c>
+      <c r="BD21">
+        <v>6620269.0</v>
+      </c>
+      <c r="BE21">
+        <v>5770327.0</v>
+      </c>
+      <c r="BF21">
+        <v>11994467.0</v>
+      </c>
+      <c r="BG21">
+        <v>4381015.0</v>
+      </c>
+      <c r="BH21">
+        <v>13478847.0</v>
+      </c>
+      <c r="BI21">
+        <v>11561970.0</v>
+      </c>
+      <c r="BJ21">
+        <v>15389285.0</v>
+      </c>
+      <c r="BK21">
+        <v>141598854.0</v>
+      </c>
+      <c r="BL21">
+        <v>12884279.0</v>
+      </c>
+      <c r="BM21">
+        <v>10286500.0</v>
+      </c>
+      <c r="BN21">
+        <v>9069060.0</v>
+      </c>
+      <c r="BO21">
+        <v>18141309.0</v>
+      </c>
+      <c r="BP21">
+        <v>7526429.0</v>
+      </c>
+      <c r="BQ21">
+        <v>6751367.0</v>
+      </c>
+      <c r="BR21">
+        <v>8575275.0</v>
+      </c>
+      <c r="BS21">
+        <v>20228010.0</v>
+      </c>
+      <c r="BT21">
+        <v>5595605.0</v>
+      </c>
+      <c r="BU21">
+        <v>16590274.0</v>
+      </c>
+      <c r="BV21">
+        <v>24296123.0</v>
+      </c>
+      <c r="BW21">
+        <v>26991641.0</v>
+      </c>
+      <c r="BX21">
+        <v>9581812.0</v>
+      </c>
+      <c r="BY21">
+        <v>10363624.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:77">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+    </row>
+    <row r="23" spans="1:77">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>101112000.0</v>
+      </c>
+      <c r="C23">
+        <v>71481000.0</v>
+      </c>
+      <c r="D23">
+        <v>48249000.0</v>
+      </c>
+      <c r="E23">
+        <v>42765000.0</v>
+      </c>
+      <c r="F23">
+        <v>26776000.0</v>
+      </c>
+      <c r="G23">
+        <v>28219000.0</v>
+      </c>
+      <c r="H23">
+        <v>26149000.0</v>
+      </c>
+      <c r="I23">
+        <v>28933000.0</v>
+      </c>
+      <c r="J23">
+        <v>25225000.0</v>
+      </c>
+      <c r="K23">
+        <v>23937000.0</v>
+      </c>
+      <c r="L23">
+        <v>24513000.0</v>
+      </c>
+      <c r="M23">
+        <v>29446000.0</v>
+      </c>
+      <c r="N23">
+        <v>26725000.0</v>
+      </c>
+      <c r="O23">
+        <v>23730000.0</v>
+      </c>
+      <c r="P23">
+        <v>25637000.0</v>
+      </c>
+      <c r="Q23">
+        <v>26780000.0</v>
+      </c>
+      <c r="R23">
+        <v>30842000.0</v>
+      </c>
+      <c r="S23">
+        <v>30618000.0</v>
+      </c>
+      <c r="T23">
+        <v>25836000.0</v>
+      </c>
+      <c r="U23">
+        <v>20710000.0</v>
+      </c>
+      <c r="V23">
+        <v>28551000.0</v>
+      </c>
+      <c r="W23">
+        <v>24217000.0</v>
+      </c>
+      <c r="X23">
+        <v>20608000.0</v>
+      </c>
+      <c r="Y23">
+        <v>15661000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1423237.0</v>
+      </c>
+      <c r="AA23">
+        <v>16864241.0</v>
+      </c>
+      <c r="AB23">
+        <v>3248000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2193000.0</v>
+      </c>
+      <c r="AD23">
+        <v>560000.0</v>
+      </c>
+      <c r="AE23">
+        <v>12095140.0</v>
+      </c>
+      <c r="AF23">
+        <v>2178000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2474908.0</v>
+      </c>
+      <c r="AH23">
+        <v>6054622.0</v>
+      </c>
+      <c r="AI23">
+        <v>3144613.0</v>
+      </c>
+      <c r="AJ23">
+        <v>15497246.0</v>
+      </c>
+      <c r="AK23">
+        <v>3591529.0</v>
+      </c>
+      <c r="AL23">
+        <v>17375785.0</v>
+      </c>
+      <c r="AM23">
+        <v>1993436.0</v>
+      </c>
+      <c r="AN23">
+        <v>9171325.0</v>
+      </c>
+      <c r="AO23">
+        <v>21138833.0</v>
+      </c>
+      <c r="AP23">
+        <v>1612431.0</v>
+      </c>
+      <c r="AQ23">
+        <v>27772222.0</v>
+      </c>
+      <c r="AR23">
+        <v>34788081.0</v>
+      </c>
+      <c r="AS23">
+        <v>3651787.0</v>
+      </c>
+      <c r="AT23">
+        <v>17680233.0</v>
+      </c>
+      <c r="AU23">
+        <v>3439566.0</v>
+      </c>
+      <c r="AV23">
+        <v>1117203.0</v>
+      </c>
+      <c r="AW23">
+        <v>21258986.0</v>
+      </c>
+      <c r="AX23">
+        <v>19183448.0</v>
+      </c>
+      <c r="AY23">
+        <v>56423454.0</v>
+      </c>
+      <c r="AZ23">
+        <v>29507163.0</v>
+      </c>
+      <c r="BA23">
+        <v>20270681.0</v>
+      </c>
+      <c r="BB23">
+        <v>23483059.0</v>
+      </c>
+      <c r="BC23">
+        <v>31623936.0</v>
+      </c>
+      <c r="BD23">
+        <v>25255778.0</v>
+      </c>
+      <c r="BE23">
+        <v>23880641.0</v>
+      </c>
+      <c r="BF23">
+        <v>26878551.0</v>
+      </c>
+      <c r="BG23">
+        <v>34889024.0</v>
+      </c>
+      <c r="BH23">
+        <v>29241591.0</v>
+      </c>
+      <c r="BI23">
+        <v>29008177.0</v>
+      </c>
+      <c r="BJ23">
+        <v>25267771.0</v>
+      </c>
+      <c r="BK23">
+        <v>102739074.0</v>
+      </c>
+      <c r="BL23">
+        <v>15653227.0</v>
+      </c>
+      <c r="BM23">
+        <v>15186414.0</v>
+      </c>
+      <c r="BN23">
+        <v>16262507.0</v>
+      </c>
+      <c r="BO23">
+        <v>17394855.0</v>
+      </c>
+      <c r="BP23">
+        <v>13084479.0</v>
+      </c>
+      <c r="BQ23">
+        <v>13139239.0</v>
+      </c>
+      <c r="BR23">
+        <v>12535043.0</v>
+      </c>
+      <c r="BS23">
+        <v>13900479.0</v>
+      </c>
+      <c r="BT23">
+        <v>18422910.0</v>
+      </c>
+      <c r="BU23">
+        <v>22218181.0</v>
+      </c>
+      <c r="BV23">
+        <v>17605168.0</v>
+      </c>
+      <c r="BW23">
+        <v>138054168.0</v>
+      </c>
+      <c r="BX23">
+        <v>12172195.0</v>
+      </c>
+      <c r="BY23">
+        <v>6899923.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:77">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+    </row>
+    <row r="25" spans="1:77">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25">
+        <v>689000.0</v>
+      </c>
+      <c r="C25">
+        <v>652000.0</v>
+      </c>
+      <c r="D25">
+        <v>647000.0</v>
+      </c>
+      <c r="E25">
+        <v>637000.0</v>
+      </c>
+      <c r="F25">
+        <v>541000.0</v>
+      </c>
+      <c r="G25">
+        <v>600000.0</v>
+      </c>
+      <c r="H25">
+        <v>502000.0</v>
+      </c>
+      <c r="I25">
+        <v>568000.0</v>
+      </c>
+      <c r="J25">
+        <v>551000.0</v>
+      </c>
+      <c r="K25">
+        <v>658000.0</v>
+      </c>
+      <c r="L25">
+        <v>731000.0</v>
+      </c>
+      <c r="M25">
+        <v>748000.0</v>
+      </c>
+      <c r="N25">
+        <v>706000.0</v>
+      </c>
+      <c r="O25">
+        <v>710000.0</v>
+      </c>
+      <c r="P25">
+        <v>710000.0</v>
+      </c>
+      <c r="Q25">
+        <v>959000.0</v>
+      </c>
+      <c r="R25">
+        <v>976000.0</v>
+      </c>
+      <c r="S25">
+        <v>1136000.0</v>
+      </c>
+      <c r="T25">
+        <v>1134000.0</v>
+      </c>
+      <c r="U25">
+        <v>1165000.0</v>
+      </c>
+      <c r="V25">
+        <v>1117000.0</v>
+      </c>
+      <c r="W25">
+        <v>1023000.0</v>
+      </c>
+      <c r="X25">
+        <v>992000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1340342.26</v>
+      </c>
+      <c r="Z25">
+        <v>696657.74</v>
+      </c>
+      <c r="AA25">
+        <v>1301210.38</v>
+      </c>
+      <c r="AB25">
+        <v>877461.0</v>
+      </c>
+      <c r="AC25">
+        <v>849688.41</v>
+      </c>
+      <c r="AD25">
+        <v>824595.57</v>
+      </c>
+      <c r="AE25">
+        <v>375347.39</v>
+      </c>
+      <c r="AF25">
+        <v>370085.15</v>
+      </c>
+      <c r="AG25">
+        <v>336318.32</v>
+      </c>
+      <c r="AH25">
+        <v>532751.02</v>
+      </c>
+      <c r="AI25">
+        <v>1047348.67</v>
+      </c>
+      <c r="AJ25">
+        <v>1320152.13</v>
+      </c>
+      <c r="AK25">
+        <v>1401181.91</v>
+      </c>
+      <c r="AL25">
+        <v>1342251.68</v>
+      </c>
+      <c r="AM25">
+        <v>1273210.69</v>
+      </c>
+      <c r="AN25">
+        <v>1356428.73</v>
+      </c>
+      <c r="AO25">
+        <v>1430092.99</v>
+      </c>
+      <c r="AP25">
+        <v>1461434.16</v>
+      </c>
+      <c r="AQ25">
+        <v>1038148.85</v>
+      </c>
+      <c r="AR25">
+        <v>1052642.45</v>
+      </c>
+      <c r="AS25">
+        <v>1300449.57</v>
+      </c>
+      <c r="AT25">
+        <v>1217857.71</v>
+      </c>
+      <c r="AU25">
+        <v>1193445.4</v>
+      </c>
+      <c r="AV25">
+        <v>1246775.55</v>
+      </c>
+      <c r="AW25">
+        <v>1508748.18</v>
+      </c>
+      <c r="AX25">
+        <v>1420326.04</v>
+      </c>
+      <c r="AY25">
+        <v>1541854.74</v>
+      </c>
+      <c r="AZ25">
+        <v>1833718.95</v>
+      </c>
+      <c r="BA25">
+        <v>1880879.3</v>
+      </c>
+      <c r="BB25">
+        <v>1988304.09</v>
+      </c>
+      <c r="BC25">
+        <v>8207769.92</v>
+      </c>
+      <c r="BD25">
+        <v>-1436636.66</v>
+      </c>
+      <c r="BE25">
+        <v>4081443.82</v>
+      </c>
+      <c r="BF25">
+        <v>-1920397.71</v>
+      </c>
+      <c r="BG25">
+        <v>10001480.33</v>
+      </c>
+      <c r="BH25">
+        <v>1911369.93</v>
+      </c>
+      <c r="BI25">
+        <v>2276045.82</v>
+      </c>
+      <c r="BJ25">
+        <v>1591711.17</v>
+      </c>
+      <c r="BK25">
+        <v>222860.68</v>
+      </c>
+      <c r="BL25">
+        <v>194392.0</v>
+      </c>
+      <c r="BM25">
+        <v>170899.52</v>
+      </c>
+      <c r="BN25">
+        <v>168726.7</v>
+      </c>
+      <c r="BO25">
+        <v>348554.19</v>
+      </c>
+      <c r="BP25">
+        <v>216865.62</v>
+      </c>
+      <c r="BQ25">
+        <v>207076.58</v>
+      </c>
+      <c r="BR25">
+        <v>171062.01</v>
+      </c>
+      <c r="BS25">
+        <v>110484.02</v>
+      </c>
+      <c r="BT25">
+        <v>249848.07</v>
+      </c>
+      <c r="BU25">
+        <v>168640.02</v>
+      </c>
+      <c r="BV25">
+        <v>-57320.51</v>
+      </c>
+      <c r="BW25">
+        <v>-56363.76</v>
+      </c>
+      <c r="BX25">
+        <v>209743.22</v>
+      </c>
+      <c r="BY25">
+        <v>206525.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:77">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+    </row>
+    <row r="27" spans="1:77">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
+        <v>241000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>3019000.0</v>
+      </c>
+      <c r="U27">
+        <v>552000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+    </row>
+    <row r="28" spans="1:77">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28">
+        <v>5862000.0</v>
+      </c>
+      <c r="C28">
+        <v>5053000.0</v>
+      </c>
+      <c r="D28">
+        <v>4473000.0</v>
+      </c>
+      <c r="E28">
+        <v>4825000.0</v>
+      </c>
+      <c r="F28">
+        <v>4127000.0</v>
+      </c>
+      <c r="G28">
+        <v>4949000.0</v>
+      </c>
+      <c r="H28">
+        <v>4612000.0</v>
+      </c>
+      <c r="I28">
+        <v>5040000.0</v>
+      </c>
+      <c r="J28">
+        <v>4173000.0</v>
+      </c>
+      <c r="K28">
+        <v>4195000.0</v>
+      </c>
+      <c r="L28">
+        <v>5011000.0</v>
+      </c>
+      <c r="M28">
+        <v>5332000.0</v>
+      </c>
+      <c r="N28">
+        <v>4267000.0</v>
+      </c>
+      <c r="O28">
+        <v>4080000.0</v>
+      </c>
+      <c r="P28">
+        <v>4239000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4221000.0</v>
+      </c>
+      <c r="R28">
+        <v>3438000.0</v>
+      </c>
+      <c r="S28">
+        <v>8850000.0</v>
+      </c>
+      <c r="T28">
+        <v>6701000.0</v>
+      </c>
+      <c r="U28">
+        <v>4044000.0</v>
+      </c>
+      <c r="V28">
+        <v>3351000.0</v>
+      </c>
+      <c r="W28">
+        <v>23000.0</v>
+      </c>
+      <c r="X28">
+        <v>3336000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3460000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2675376.0</v>
+      </c>
+      <c r="AA28">
+        <v>5454974.0</v>
+      </c>
+      <c r="AB28">
+        <v>4856000.0</v>
+      </c>
+      <c r="AC28">
+        <v>4121000.0</v>
+      </c>
+      <c r="AD28">
+        <v>4761000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4947960.0</v>
+      </c>
+      <c r="AF28">
+        <v>4975967.0</v>
+      </c>
+      <c r="AG28">
+        <v>6029501.0</v>
+      </c>
+      <c r="AH28">
+        <v>5878071.0</v>
+      </c>
+      <c r="AI28">
+        <v>6640439.0</v>
+      </c>
+      <c r="AJ28">
+        <v>5611311.0</v>
+      </c>
+      <c r="AK28">
+        <v>6469520.0</v>
+      </c>
+      <c r="AL28">
+        <v>6705259.0</v>
+      </c>
+      <c r="AM28">
+        <v>13822678.0</v>
+      </c>
+      <c r="AN28">
+        <v>7611332.0</v>
+      </c>
+      <c r="AO28">
+        <v>8040779.0</v>
+      </c>
+      <c r="AP28">
+        <v>7796369.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9851042.0</v>
+      </c>
+      <c r="AR28">
+        <v>6762011.0</v>
+      </c>
+      <c r="AS28">
+        <v>5656926.0</v>
+      </c>
+      <c r="AT28">
+        <v>5709891.0</v>
+      </c>
+      <c r="AU28">
+        <v>11024400.0</v>
+      </c>
+      <c r="AV28">
+        <v>6047411.0</v>
+      </c>
+      <c r="AW28">
+        <v>7580912.0</v>
+      </c>
+      <c r="AX28">
+        <v>6783187.0</v>
+      </c>
+      <c r="AY28">
+        <v>11163953.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8233971.0</v>
+      </c>
+      <c r="BA28">
+        <v>7720308.0</v>
+      </c>
+      <c r="BB28">
+        <v>8178288.0</v>
+      </c>
+      <c r="BC28">
+        <v>33683166.0</v>
+      </c>
+      <c r="BD28">
+        <v>8714249.0</v>
+      </c>
+      <c r="BE28">
+        <v>8881132.0</v>
+      </c>
+      <c r="BF28">
+        <v>8057451.0</v>
+      </c>
+      <c r="BG28">
+        <v>24887544.0</v>
+      </c>
+      <c r="BH28">
+        <v>27072371.0</v>
+      </c>
+      <c r="BI28">
+        <v>26737702.0</v>
+      </c>
+      <c r="BJ28">
+        <v>23676060.0</v>
+      </c>
+      <c r="BK28">
+        <v>102340242.0</v>
+      </c>
+      <c r="BL28">
+        <v>15466175.0</v>
+      </c>
+      <c r="BM28">
+        <v>15009961.0</v>
+      </c>
+      <c r="BN28">
+        <v>16093780.0</v>
+      </c>
+      <c r="BO28">
+        <v>17046300.0</v>
+      </c>
+      <c r="BP28">
+        <v>12900177.0</v>
+      </c>
+      <c r="BQ28">
+        <v>12947155.0</v>
+      </c>
+      <c r="BR28">
+        <v>12363981.0</v>
+      </c>
+      <c r="BS28">
+        <v>63277569.0</v>
+      </c>
+      <c r="BT28">
+        <v>18479123.0</v>
+      </c>
+      <c r="BU28">
+        <v>2796144.0</v>
+      </c>
+      <c r="BV28">
+        <v>17662489.0</v>
+      </c>
+      <c r="BW28">
+        <v>171441918.0</v>
+      </c>
+      <c r="BX28">
+        <v>1482207.0</v>
+      </c>
+      <c r="BY28">
+        <v>989205.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:77">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29">
+        <v>12722000.0</v>
+      </c>
+      <c r="C29">
+        <v>9750000.0</v>
+      </c>
+      <c r="D29">
+        <v>4109000.0</v>
+      </c>
+      <c r="E29">
+        <v>5359000.0</v>
+      </c>
+      <c r="F29">
+        <v>3795000.0</v>
+      </c>
+      <c r="G29">
+        <v>4813000.0</v>
+      </c>
+      <c r="H29">
+        <v>5698000.0</v>
+      </c>
+      <c r="I29">
+        <v>5438000.0</v>
+      </c>
+      <c r="J29">
+        <v>3763000.0</v>
+      </c>
+      <c r="K29">
+        <v>1159000.0</v>
+      </c>
+      <c r="L29">
+        <v>-1349000.0</v>
+      </c>
+      <c r="M29">
+        <v>6057000.0</v>
+      </c>
+      <c r="N29">
+        <v>2625000.0</v>
+      </c>
+      <c r="O29">
+        <v>2372000.0</v>
+      </c>
+      <c r="P29">
+        <v>721000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1662000.0</v>
+      </c>
+      <c r="R29">
+        <v>2692000.0</v>
+      </c>
+      <c r="S29">
+        <v>3354000.0</v>
+      </c>
+      <c r="T29">
+        <v>2550000.0</v>
+      </c>
+      <c r="U29">
+        <v>3390000.0</v>
+      </c>
+      <c r="V29">
+        <v>2711000.0</v>
+      </c>
+      <c r="W29">
+        <v>2561000.0</v>
+      </c>
+      <c r="X29">
+        <v>1613000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1645000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1865000.0</v>
+      </c>
+      <c r="AA29">
+        <v>954816.0</v>
+      </c>
+      <c r="AB29">
+        <v>1473000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-345825.72</v>
+      </c>
+      <c r="AD29">
+        <v>659000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+    </row>
+    <row r="30" spans="1:77">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>6551000.0</v>
+      </c>
+      <c r="C30">
+        <v>5705000.0</v>
+      </c>
+      <c r="D30">
+        <v>5120000.0</v>
+      </c>
+      <c r="E30">
+        <v>5462000.0</v>
+      </c>
+      <c r="F30">
+        <v>4668000.0</v>
+      </c>
+      <c r="G30">
+        <v>5549000.0</v>
+      </c>
+      <c r="H30">
+        <v>5114000.0</v>
+      </c>
+      <c r="I30">
+        <v>5608000.0</v>
+      </c>
+      <c r="J30">
+        <v>4724000.0</v>
+      </c>
+      <c r="K30">
+        <v>4853000.0</v>
+      </c>
+      <c r="L30">
+        <v>5742000.0</v>
+      </c>
+      <c r="M30">
+        <v>6080000.0</v>
+      </c>
+      <c r="N30">
+        <v>4732000.0</v>
+      </c>
+      <c r="O30">
+        <v>4790000.0</v>
+      </c>
+      <c r="P30">
+        <v>4949000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5180000.0</v>
+      </c>
+      <c r="R30">
+        <v>4414000.0</v>
+      </c>
+      <c r="S30">
+        <v>9986000.0</v>
+      </c>
+      <c r="T30">
+        <v>4816000.0</v>
+      </c>
+      <c r="U30">
+        <v>4657000.0</v>
+      </c>
+      <c r="V30">
+        <v>4468000.0</v>
+      </c>
+      <c r="W30">
+        <v>1191000.0</v>
+      </c>
+      <c r="X30">
+        <v>4328000.0</v>
+      </c>
+      <c r="Y30">
+        <v>4670000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-1590095.0</v>
+      </c>
+      <c r="AA30">
+        <v>7199790.0</v>
+      </c>
+      <c r="AB30">
+        <v>-3545000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1967000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-804000.0</v>
+      </c>
+      <c r="AE30">
+        <v>5592902.0</v>
+      </c>
+      <c r="AF30">
+        <v>2178000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-2474908.0</v>
+      </c>
+      <c r="AH30">
+        <v>-6054622.0</v>
+      </c>
+      <c r="AI30">
+        <v>3144613.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-15497246.0</v>
+      </c>
+      <c r="AK30">
+        <v>3591529.0</v>
+      </c>
+      <c r="AL30">
+        <v>6600278.0</v>
+      </c>
+      <c r="AM30">
+        <v>1993436.0</v>
+      </c>
+      <c r="AN30">
+        <v>-9171325.0</v>
+      </c>
+      <c r="AO30">
+        <v>12181360.0</v>
+      </c>
+      <c r="AP30">
+        <v>1612431.0</v>
+      </c>
+      <c r="AQ30">
+        <v>19506142.0</v>
+      </c>
+      <c r="AR30">
+        <v>34788081.0</v>
+      </c>
+      <c r="AS30">
+        <v>-3651787.0</v>
+      </c>
+      <c r="AT30">
+        <v>9398958.0</v>
+      </c>
+      <c r="AU30">
+        <v>3439566.0</v>
+      </c>
+      <c r="AV30">
+        <v>-1117203.0</v>
+      </c>
+      <c r="AW30">
+        <v>12022795.0</v>
+      </c>
+      <c r="AX30">
+        <v>10924749.0</v>
+      </c>
+      <c r="AY30">
+        <v>-56423454.0</v>
+      </c>
+      <c r="AZ30">
+        <v>12706721.0</v>
+      </c>
+      <c r="BA30">
+        <v>12421114.0</v>
+      </c>
+      <c r="BB30">
+        <v>13524988.0</v>
+      </c>
+      <c r="BC30">
+        <v>-5954648.0</v>
+      </c>
+      <c r="BD30">
+        <v>15538735.0</v>
+      </c>
+      <c r="BE30">
+        <v>15471438.0</v>
+      </c>
+      <c r="BF30">
+        <v>15730021.0</v>
+      </c>
+      <c r="BG30">
+        <v>34889024.0</v>
+      </c>
+      <c r="BH30">
+        <v>29241591.0</v>
+      </c>
+      <c r="BI30">
+        <v>29008177.0</v>
+      </c>
+      <c r="BJ30">
+        <v>25267771.0</v>
+      </c>
+      <c r="BK30">
+        <v>102739074.0</v>
+      </c>
+      <c r="BL30">
+        <v>15653227.0</v>
+      </c>
+      <c r="BM30">
+        <v>15186414.0</v>
+      </c>
+      <c r="BN30">
+        <v>16262507.0</v>
+      </c>
+      <c r="BO30">
+        <v>17394855.0</v>
+      </c>
+      <c r="BP30">
+        <v>13084479.0</v>
+      </c>
+      <c r="BQ30">
+        <v>13139239.0</v>
+      </c>
+      <c r="BR30">
+        <v>12535043.0</v>
+      </c>
+      <c r="BS30">
+        <v>13900479.0</v>
+      </c>
+      <c r="BT30">
+        <v>18422910.0</v>
+      </c>
+      <c r="BU30">
+        <v>22218181.0</v>
+      </c>
+      <c r="BV30">
+        <v>17605168.0</v>
+      </c>
+      <c r="BW30">
+        <v>138054168.0</v>
+      </c>
+      <c r="BX30">
+        <v>12172195.0</v>
+      </c>
+      <c r="BY30">
+        <v>-6899923.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:77">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>1178000.0</v>
+      </c>
+      <c r="C31">
+        <v>2918000.0</v>
+      </c>
+      <c r="D31">
+        <v>7651000.0</v>
+      </c>
+      <c r="E31">
+        <v>-566000.0</v>
+      </c>
+      <c r="F31">
+        <v>851000.0</v>
+      </c>
+      <c r="G31">
+        <v>7409000.0</v>
+      </c>
+      <c r="H31">
+        <v>-606000.0</v>
+      </c>
+      <c r="I31">
+        <v>1292000.0</v>
+      </c>
+      <c r="J31">
+        <v>1085000.0</v>
+      </c>
+      <c r="K31">
+        <v>-2773000.0</v>
+      </c>
+      <c r="L31">
+        <v>-5513000.0</v>
+      </c>
+      <c r="M31">
+        <v>16320000.0</v>
+      </c>
+      <c r="N31">
+        <v>-885000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2657000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6763000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-9065000.0</v>
+      </c>
+      <c r="R31">
+        <v>-3721000.0</v>
+      </c>
+      <c r="S31">
+        <v>-2879000.0</v>
+      </c>
+      <c r="T31">
+        <v>-3348000.0</v>
+      </c>
+      <c r="U31">
+        <v>1804000.0</v>
+      </c>
+      <c r="V31">
+        <v>-9617000.0</v>
+      </c>
+      <c r="W31">
+        <v>-6999000.0</v>
+      </c>
+      <c r="X31">
+        <v>848000.0</v>
+      </c>
+      <c r="Y31">
+        <v>5184000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2331557.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3086296.0</v>
+      </c>
+      <c r="AB31">
+        <v>544415.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3592000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AE31">
+        <v>6543790.0</v>
+      </c>
+      <c r="AF31">
+        <v>-4649345.0</v>
+      </c>
+      <c r="AG31">
+        <v>-194647.0</v>
+      </c>
+      <c r="AH31">
+        <v>2457779.0</v>
+      </c>
+      <c r="AI31">
+        <v>1590166.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6438214.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1848434.02</v>
+      </c>
+      <c r="AL31">
+        <v>-1223774.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3406954.0</v>
+      </c>
+      <c r="AN31">
+        <v>7579388.0</v>
+      </c>
+      <c r="AO31">
+        <v>13414181.0</v>
+      </c>
+      <c r="AP31">
+        <v>1519983.0</v>
+      </c>
+      <c r="AQ31">
+        <v>2769130.0</v>
+      </c>
+      <c r="AR31">
+        <v>-33866666.42</v>
+      </c>
+      <c r="AS31">
+        <v>2269377.0</v>
+      </c>
+      <c r="AT31">
+        <v>2810380.0</v>
+      </c>
+      <c r="AU31">
+        <v>-4544214.0</v>
+      </c>
+      <c r="AV31">
+        <v>11647.0</v>
+      </c>
+      <c r="AW31">
+        <v>3242133.0</v>
+      </c>
+      <c r="AX31">
+        <v>5383669.0</v>
+      </c>
+      <c r="AY31">
+        <v>-166782464.0</v>
+      </c>
+      <c r="AZ31">
+        <v>14560189.0</v>
+      </c>
+      <c r="BA31">
+        <v>-11410811.0</v>
+      </c>
+      <c r="BB31">
+        <v>626106.0</v>
+      </c>
+      <c r="BC31">
+        <v>1885250.0</v>
+      </c>
+      <c r="BD31">
+        <v>8472440.0</v>
+      </c>
+      <c r="BE31">
+        <v>-4590502.0</v>
+      </c>
+      <c r="BF31">
+        <v>9260205.0</v>
+      </c>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31">
+        <v>-344059.0</v>
+      </c>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31">
+        <v>-310322.0</v>
+      </c>
+      <c r="BU31">
+        <v>-571.0</v>
+      </c>
+      <c r="BV31"/>
+      <c r="BW31">
+        <v>-1154196.0</v>
+      </c>
+      <c r="BX31"/>
+      <c r="BY31">
+        <v>-20099297.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:77">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>141874000.0</v>
+      </c>
+      <c r="C32">
+        <v>107041000.0</v>
+      </c>
+      <c r="D32">
+        <v>57866000.0</v>
+      </c>
+      <c r="E32">
+        <v>62191000.0</v>
+      </c>
+      <c r="F32">
+        <v>41677000.0</v>
+      </c>
+      <c r="G32">
+        <v>37303000.0</v>
+      </c>
+      <c r="H32">
+        <v>45150000.0</v>
+      </c>
+      <c r="I32">
+        <v>46439000.0</v>
+      </c>
+      <c r="J32">
+        <v>39460000.0</v>
+      </c>
+      <c r="K32">
+        <v>37533000.0</v>
+      </c>
+      <c r="L32">
+        <v>35450000.0</v>
+      </c>
+      <c r="M32">
+        <v>36907000.0</v>
+      </c>
+      <c r="N32">
+        <v>37873000.0</v>
+      </c>
+      <c r="O32">
+        <v>36090000.0</v>
+      </c>
+      <c r="P32">
+        <v>36192000.0</v>
+      </c>
+      <c r="Q32">
+        <v>38264000.0</v>
+      </c>
+      <c r="R32">
+        <v>43728000.0</v>
+      </c>
+      <c r="S32">
+        <v>47022000.0</v>
+      </c>
+      <c r="T32">
+        <v>40452000.0</v>
+      </c>
+      <c r="U32">
+        <v>33371000.0</v>
+      </c>
+      <c r="V32">
+        <v>44100000.0</v>
+      </c>
+      <c r="W32">
+        <v>40497000.0</v>
+      </c>
+      <c r="X32">
+        <v>30077000.0</v>
+      </c>
+      <c r="Y32">
+        <v>22614000.0</v>
+      </c>
+      <c r="Z32">
+        <v>646219.0</v>
+      </c>
+      <c r="AA32">
+        <v>22511471.0</v>
+      </c>
+      <c r="AB32">
+        <v>2561000.0</v>
+      </c>
+      <c r="AC32">
+        <v>3435000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2946000.0</v>
+      </c>
+      <c r="AE32">
+        <v>14480191.0</v>
+      </c>
+      <c r="AF32">
+        <v>3733717.0</v>
+      </c>
+      <c r="AG32">
+        <v>2503801.0</v>
+      </c>
+      <c r="AH32">
+        <v>2374149.0</v>
+      </c>
+      <c r="AI32">
+        <v>3709359.0</v>
+      </c>
+      <c r="AJ32">
+        <v>17707753.0</v>
+      </c>
+      <c r="AK32">
+        <v>2604262.0</v>
+      </c>
+      <c r="AL32">
+        <v>26173157.0</v>
+      </c>
+      <c r="AM32">
+        <v>2527875.0</v>
+      </c>
+      <c r="AN32">
+        <v>1783609.0</v>
+      </c>
+      <c r="AO32">
+        <v>23224968.0</v>
+      </c>
+      <c r="AP32">
+        <v>3043049.0</v>
+      </c>
+      <c r="AQ32">
+        <v>21796980.0</v>
+      </c>
+      <c r="AR32">
+        <v>2944506.0</v>
+      </c>
+      <c r="AS32">
+        <v>3066921.0</v>
+      </c>
+      <c r="AT32">
+        <v>21767628.0</v>
+      </c>
+      <c r="AU32">
+        <v>4399061.0</v>
+      </c>
+      <c r="AV32">
+        <v>4772527.0</v>
+      </c>
+      <c r="AW32">
+        <v>25205972.0</v>
+      </c>
+      <c r="AX32">
+        <v>24353615.0</v>
+      </c>
+      <c r="AY32">
+        <v>26163545.0</v>
+      </c>
+      <c r="AZ32">
+        <v>24401403.0</v>
+      </c>
+      <c r="BA32">
+        <v>22064134.0</v>
+      </c>
+      <c r="BB32">
+        <v>27387077.0</v>
+      </c>
+      <c r="BC32">
+        <v>33864489.0</v>
+      </c>
+      <c r="BD32">
+        <v>31876047.0</v>
+      </c>
+      <c r="BE32">
+        <v>29650968.0</v>
+      </c>
+      <c r="BF32">
+        <v>38873019.0</v>
+      </c>
+      <c r="BG32">
+        <v>39270039.0</v>
+      </c>
+      <c r="BH32">
+        <v>42720439.0</v>
+      </c>
+      <c r="BI32">
+        <v>40570148.0</v>
+      </c>
+      <c r="BJ32">
+        <v>40657056.0</v>
+      </c>
+      <c r="BK32">
+        <v>244337929.0</v>
+      </c>
+      <c r="BL32">
+        <v>28193448.0</v>
+      </c>
+      <c r="BM32">
+        <v>25409353.0</v>
+      </c>
+      <c r="BN32">
+        <v>24781243.0</v>
+      </c>
+      <c r="BO32">
+        <v>35536164.0</v>
+      </c>
+      <c r="BP32">
+        <v>20610908.0</v>
+      </c>
+      <c r="BQ32">
+        <v>19890606.0</v>
+      </c>
+      <c r="BR32">
+        <v>21110319.0</v>
+      </c>
+      <c r="BS32">
+        <v>34128490.0</v>
+      </c>
+      <c r="BT32">
+        <v>24018515.0</v>
+      </c>
+      <c r="BU32">
+        <v>38808455.0</v>
+      </c>
+      <c r="BV32">
+        <v>41901292.0</v>
+      </c>
+      <c r="BW32">
+        <v>165045810.0</v>
+      </c>
+      <c r="BX32">
+        <v>21754007.0</v>
+      </c>
+      <c r="BY32">
+        <v>3463700.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>46834000.0</v>
+      </c>
+      <c r="C2">
+        <v>20658000.0</v>
+      </c>
+      <c r="D2">
+        <v>51678000.0</v>
+      </c>
+      <c r="E2">
+        <v>49805000.0</v>
+      </c>
+      <c r="F2">
+        <v>44106000.0</v>
+      </c>
+      <c r="G2">
+        <v>54748000.0</v>
+      </c>
+      <c r="H2">
+        <v>36173226.06</v>
+      </c>
+      <c r="I2">
+        <v>114623025.0</v>
+      </c>
+      <c r="J2">
+        <v>98572564.0</v>
+      </c>
+      <c r="K2">
+        <v>80069935.0</v>
+      </c>
+      <c r="L2">
+        <v>87032406.0</v>
+      </c>
+      <c r="M2">
+        <v>99641644.0</v>
+      </c>
+      <c r="N2">
+        <v>72691755.0</v>
+      </c>
+      <c r="O2">
+        <v>120127056.0</v>
+      </c>
+      <c r="P2">
+        <v>79538687.0</v>
+      </c>
+      <c r="Q2">
+        <v>49002159.0</v>
+      </c>
+      <c r="R2">
+        <v>85844713.0</v>
+      </c>
+      <c r="S2">
+        <v>77479868.0</v>
+      </c>
+      <c r="T2">
+        <v>69279006.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3">
+        <v>1852000</v>
+      </c>
+      <c r="C3">
+        <v>1778000</v>
+      </c>
+      <c r="D3">
+        <v>1535000</v>
+      </c>
+      <c r="E3">
+        <v>128000</v>
+      </c>
+      <c r="F3">
+        <v>693000</v>
+      </c>
+      <c r="G3">
+        <v>13186000</v>
+      </c>
+      <c r="H3">
+        <v>2259869.71</v>
+      </c>
+      <c r="I3">
+        <v>90691100</v>
+      </c>
+      <c r="J3">
+        <v>815109</v>
+      </c>
+      <c r="K3">
+        <v>13990030</v>
+      </c>
+      <c r="L3">
+        <v>10444695</v>
+      </c>
+      <c r="M3">
+        <v>4542322</v>
+      </c>
+      <c r="N3">
+        <v>3223231</v>
+      </c>
+      <c r="O3">
+        <v>5974890</v>
+      </c>
+      <c r="P3">
+        <v>2516160</v>
+      </c>
+      <c r="Q3">
+        <v>163973</v>
+      </c>
+      <c r="R3">
+        <v>563460</v>
+      </c>
+      <c r="S3">
+        <v>1085456</v>
+      </c>
+      <c r="T3">
+        <v>1312733</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>76610000.0</v>
+      </c>
+      <c r="C6">
+        <v>26176000.0</v>
+      </c>
+      <c r="D6">
+        <v>-31020000.0</v>
+      </c>
+      <c r="E6">
+        <v>1873000.0</v>
+      </c>
+      <c r="F6">
+        <v>5699000.0</v>
+      </c>
+      <c r="G6">
+        <v>-10642000.0</v>
+      </c>
+      <c r="H6">
+        <v>18558950.29</v>
+      </c>
+      <c r="I6">
+        <v>-79930691.0</v>
+      </c>
+      <c r="J6">
+        <v>25578528.0</v>
+      </c>
+      <c r="K6">
+        <v>12151625.0</v>
+      </c>
+      <c r="L6">
+        <v>-9477621.0</v>
+      </c>
+      <c r="M6">
+        <v>4396740.0</v>
+      </c>
+      <c r="N6">
+        <v>35942034.0</v>
+      </c>
+      <c r="O6">
+        <v>-42324819.0</v>
+      </c>
+      <c r="P6">
+        <v>37509305.0</v>
+      </c>
+      <c r="Q6">
+        <v>32193849.0</v>
+      </c>
+      <c r="R6">
+        <v>-39039251.0</v>
+      </c>
+      <c r="S6">
+        <v>-3619556.0</v>
+      </c>
+      <c r="T6">
+        <v>25937595.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B7">
+        <v>52693000.0</v>
+      </c>
+      <c r="C7">
+        <v>-8749000.0</v>
+      </c>
+      <c r="D7">
+        <v>-8627000.0</v>
+      </c>
+      <c r="E7">
+        <v>-14609000.0</v>
+      </c>
+      <c r="F7">
+        <v>5100000.0</v>
+      </c>
+      <c r="G7">
+        <v>-12103000.0</v>
+      </c>
+      <c r="H7">
+        <v>11741829.79</v>
+      </c>
+      <c r="I7">
+        <v>36373648.0</v>
+      </c>
+      <c r="J7">
+        <v>10517693.0</v>
+      </c>
+      <c r="K7">
+        <v>31921732.0</v>
+      </c>
+      <c r="L7">
+        <v>548393.0</v>
+      </c>
+      <c r="M7">
+        <v>3754113.0</v>
+      </c>
+      <c r="N7">
+        <v>-10843656.0</v>
+      </c>
+      <c r="O7">
+        <v>-14496949.0</v>
+      </c>
+      <c r="P7">
+        <v>151501469.0</v>
+      </c>
+      <c r="Q7">
+        <v>-90505519.0</v>
+      </c>
+      <c r="R7">
+        <v>-22528889.0</v>
+      </c>
+      <c r="S7">
+        <v>-45815119.0</v>
+      </c>
+      <c r="T7">
+        <v>-13301019.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>-30645000.0</v>
+      </c>
+      <c r="C9">
+        <v>-7912000.0</v>
+      </c>
+      <c r="D9">
+        <v>900211.0</v>
+      </c>
+      <c r="E9">
+        <v>2216000.0</v>
+      </c>
+      <c r="F9">
+        <v>8398000.0</v>
+      </c>
+      <c r="G9">
+        <v>-12899000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2069250.61</v>
+      </c>
+      <c r="I9">
+        <v>3774513.0</v>
+      </c>
+      <c r="J9">
+        <v>28816699.0</v>
+      </c>
+      <c r="K9">
+        <v>15607469.0</v>
+      </c>
+      <c r="L9">
+        <v>9386822.0</v>
+      </c>
+      <c r="M9">
+        <v>-8902882.0</v>
+      </c>
+      <c r="N9">
+        <v>-8169839.0</v>
+      </c>
+      <c r="O9">
+        <v>-6709689.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10">
+        <v>4447085.0</v>
+      </c>
+      <c r="E10">
+        <v>9015061.0</v>
+      </c>
+      <c r="F10">
+        <v>5542796.0</v>
+      </c>
+      <c r="G10">
+        <v>-3965998.0</v>
+      </c>
+      <c r="H10">
+        <v>8665509.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-9387000.0</v>
+      </c>
+      <c r="F11">
+        <v>-5592000.0</v>
+      </c>
+      <c r="G11">
+        <v>3767000.0</v>
+      </c>
+      <c r="H11">
+        <v>-6933000.0</v>
+      </c>
+      <c r="I11">
+        <v>14728000.0</v>
+      </c>
+      <c r="J11">
+        <v>-11251000.0</v>
+      </c>
+      <c r="K11">
+        <v>11606000.0</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>26118000.0</v>
+      </c>
+      <c r="F12">
+        <v>8409000.0</v>
+      </c>
+      <c r="G12">
+        <v>7312000.0</v>
+      </c>
+      <c r="H12">
+        <v>7482000.0</v>
+      </c>
+      <c r="I12">
+        <v>12291000.0</v>
+      </c>
+      <c r="J12">
+        <v>-5031000.0</v>
+      </c>
+      <c r="K12">
+        <v>-24138000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-7438000.0</v>
+      </c>
+      <c r="F13">
+        <v>2294000.0</v>
+      </c>
+      <c r="G13">
+        <v>-2971000.0</v>
+      </c>
+      <c r="H13">
+        <v>20849000.0</v>
+      </c>
+      <c r="I13">
+        <v>25273000.0</v>
+      </c>
+      <c r="J13">
+        <v>12183000.0</v>
+      </c>
+      <c r="K13">
+        <v>43896000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B14">
+        <v>2477000.0</v>
+      </c>
+      <c r="C14">
+        <v>2114000.0</v>
+      </c>
+      <c r="D14">
+        <v>2843000.0</v>
+      </c>
+      <c r="E14">
+        <v>3355000.0</v>
+      </c>
+      <c r="F14">
+        <v>4552000.0</v>
+      </c>
+      <c r="G14">
+        <v>4052000.0</v>
+      </c>
+      <c r="H14">
+        <v>3852955.36</v>
+      </c>
+      <c r="I14">
+        <v>1614501.0</v>
+      </c>
+      <c r="J14">
+        <v>5110934.0</v>
+      </c>
+      <c r="K14">
+        <v>5521166.0</v>
+      </c>
+      <c r="L14">
+        <v>4609098.0</v>
+      </c>
+      <c r="M14">
+        <v>5369295.0</v>
+      </c>
+      <c r="N14">
+        <v>7244757.0</v>
+      </c>
+      <c r="O14">
+        <v>8932179.0</v>
+      </c>
+      <c r="P14">
+        <v>15780607.0</v>
+      </c>
+      <c r="Q14">
+        <v>756878.0</v>
+      </c>
+      <c r="R14">
+        <v>943558.0</v>
+      </c>
+      <c r="S14">
+        <v>471651.0</v>
+      </c>
+      <c r="T14">
+        <v>518024.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>33539000.0</v>
+      </c>
+      <c r="C15">
+        <v>27147000.0</v>
+      </c>
+      <c r="D15">
+        <v>25847000.0</v>
+      </c>
+      <c r="E15">
+        <v>25781000.0</v>
+      </c>
+      <c r="F15">
+        <v>25562000.0</v>
+      </c>
+      <c r="G15">
+        <v>23095000.0</v>
+      </c>
+      <c r="H15">
+        <v>23149884.79</v>
+      </c>
+      <c r="I15">
+        <v>21470158.0</v>
+      </c>
+      <c r="J15">
+        <v>23060834.0</v>
+      </c>
+      <c r="K15">
+        <v>22111450.0</v>
+      </c>
+      <c r="L15">
+        <v>21452918.0</v>
+      </c>
+      <c r="M15">
+        <v>25670623.0</v>
+      </c>
+      <c r="N15">
+        <v>25592000.0</v>
+      </c>
+      <c r="O15">
+        <v>20519083.0</v>
+      </c>
+      <c r="P15">
+        <v>125123408.0</v>
+      </c>
+      <c r="Q15">
+        <v>21746520.0</v>
+      </c>
+      <c r="R15">
+        <v>35813198.0</v>
+      </c>
+      <c r="S15">
+        <v>108463434.0</v>
+      </c>
+      <c r="T15">
+        <v>24156316.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16">
+        <v>123444000.0</v>
+      </c>
+      <c r="C16">
+        <v>46834000.0</v>
+      </c>
+      <c r="D16">
+        <v>20658000.0</v>
+      </c>
+      <c r="E16">
+        <v>51678000.0</v>
+      </c>
+      <c r="F16">
+        <v>49805000.0</v>
+      </c>
+      <c r="G16">
+        <v>44106000.0</v>
+      </c>
+      <c r="H16">
+        <v>54732176.35</v>
+      </c>
+      <c r="I16">
+        <v>34692334.0</v>
+      </c>
+      <c r="J16">
+        <v>124151093.0</v>
+      </c>
+      <c r="K16">
+        <v>92221560.0</v>
+      </c>
+      <c r="L16">
+        <v>77554785.0</v>
+      </c>
+      <c r="M16">
+        <v>104038385.0</v>
+      </c>
+      <c r="N16">
+        <v>108633789.0</v>
+      </c>
+      <c r="O16">
+        <v>77802237.0</v>
+      </c>
+      <c r="P16">
+        <v>117047992.0</v>
+      </c>
+      <c r="Q16">
+        <v>81196008.0</v>
+      </c>
+      <c r="R16">
+        <v>46805462.0</v>
+      </c>
+      <c r="S16">
+        <v>73860312.0</v>
+      </c>
+      <c r="T16">
+        <v>95216601.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>95838000.0</v>
+      </c>
+      <c r="C18">
+        <v>67284000.0</v>
+      </c>
+      <c r="D18">
+        <v>28326000.0</v>
+      </c>
+      <c r="E18">
+        <v>32368000.0</v>
+      </c>
+      <c r="F18">
+        <v>50553000.0</v>
+      </c>
+      <c r="G18">
+        <v>13053000.0</v>
+      </c>
+      <c r="H18">
+        <v>29643182.5</v>
+      </c>
+      <c r="I18">
+        <v>-20640514.0</v>
+      </c>
+      <c r="J18">
+        <v>40659244.0</v>
+      </c>
+      <c r="K18">
+        <v>28958410.0</v>
+      </c>
+      <c r="L18">
+        <v>18782292.0</v>
+      </c>
+      <c r="M18">
+        <v>27822476.0</v>
+      </c>
+      <c r="N18">
+        <v>1111037.0</v>
+      </c>
+      <c r="O18">
+        <v>-8943236.0</v>
+      </c>
+      <c r="P18">
+        <v>195904994.0</v>
+      </c>
+      <c r="Q18">
+        <v>60911253.0</v>
+      </c>
+      <c r="R18">
+        <v>6206666.0</v>
+      </c>
+      <c r="S18">
+        <v>-5377978.0</v>
+      </c>
+      <c r="T18">
+        <v>38525698.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19">
+        <v>11177000.0</v>
+      </c>
+      <c r="C19">
+        <v>24515000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1770000.0</v>
+      </c>
+      <c r="E19">
+        <v>-23492000.0</v>
+      </c>
+      <c r="F19">
+        <v>20618000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3906000.0</v>
+      </c>
+      <c r="H19">
+        <v>1557870.88</v>
+      </c>
+      <c r="I19">
+        <v>-42190000.0</v>
+      </c>
+      <c r="J19">
+        <v>28751000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4975820.25</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21">
+        <v>-1214000.0</v>
+      </c>
+      <c r="C21">
+        <v>-25579000.0</v>
+      </c>
+      <c r="D21">
+        <v>-32424000.0</v>
+      </c>
+      <c r="E21">
+        <v>23421000.0</v>
+      </c>
+      <c r="F21">
+        <v>10683000.0</v>
+      </c>
+      <c r="G21">
+        <v>-830000.0</v>
+      </c>
+      <c r="H21">
+        <v>13381000.0</v>
+      </c>
+      <c r="I21">
+        <v>13381000.0</v>
+      </c>
+      <c r="J21">
+        <v>13381000.0</v>
+      </c>
+      <c r="K21">
+        <v>20000000.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22">
+        <v>67345000.0</v>
+      </c>
+      <c r="C22">
+        <v>49294000.0</v>
+      </c>
+      <c r="D22">
+        <v>41799000.0</v>
+      </c>
+      <c r="E22">
+        <v>17632000.0</v>
+      </c>
+      <c r="F22">
+        <v>33185000.0</v>
+      </c>
+      <c r="G22">
+        <v>26978000.0</v>
+      </c>
+      <c r="H22">
+        <v>10359267.23</v>
+      </c>
+      <c r="I22">
+        <v>23038405.0</v>
+      </c>
+      <c r="J22">
+        <v>29846520.0</v>
+      </c>
+      <c r="K22">
+        <v>23464027.0</v>
+      </c>
+      <c r="L22">
+        <v>-28558972.0</v>
+      </c>
+      <c r="M22">
+        <v>16702272.0</v>
+      </c>
+      <c r="N22">
+        <v>-76317890.0</v>
+      </c>
+      <c r="O22">
+        <v>32150216.0</v>
+      </c>
+      <c r="P22">
+        <v>32358472.0</v>
+      </c>
+      <c r="Q22">
+        <v>131211006.0</v>
+      </c>
+      <c r="R22">
+        <v>30398242.0</v>
+      </c>
+      <c r="S22">
+        <v>42839769.0</v>
+      </c>
+      <c r="T22">
+        <v>42696152.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23">
+        <v>3045000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2425000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2706168.0</v>
+      </c>
+      <c r="E23">
+        <v>27249000.0</v>
+      </c>
+      <c r="F23">
+        <v>3343000.0</v>
+      </c>
+      <c r="G23">
+        <v>3518000.0</v>
+      </c>
+      <c r="H23">
+        <v>10350846.3</v>
+      </c>
+      <c r="I23">
+        <v>-8488065.0</v>
+      </c>
+      <c r="J23">
+        <v>-6347514.0</v>
+      </c>
+      <c r="K23">
+        <v>-3327877.0</v>
+      </c>
+      <c r="L23">
+        <v>-5584820.0</v>
+      </c>
+      <c r="M23">
+        <v>-2585152.0</v>
+      </c>
+      <c r="N23">
+        <v>235336.0</v>
+      </c>
+      <c r="O23">
+        <v>-10060010.0</v>
+      </c>
+      <c r="P23">
+        <v>-33169441.72</v>
+      </c>
+      <c r="Q23">
+        <v>-7134858.42</v>
+      </c>
+      <c r="R23">
+        <v>-9996179.93</v>
+      </c>
+      <c r="S23">
+        <v>3883320.0</v>
+      </c>
+      <c r="T23">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-3996000.0</v>
+      </c>
+      <c r="D24">
+        <v>-4760919.0</v>
+      </c>
+      <c r="E24">
+        <v>-10500000.0</v>
+      </c>
+      <c r="F24">
+        <v>20618000.0</v>
+      </c>
+      <c r="G24">
+        <v>-12500000.0</v>
+      </c>
+      <c r="H24">
+        <v>-12500000.0</v>
+      </c>
+      <c r="I24">
+        <v>-84960682.0</v>
+      </c>
+      <c r="J24">
+        <v>-131212.0</v>
+      </c>
+      <c r="K24">
+        <v>-13309277.0</v>
+      </c>
+      <c r="L24">
+        <v>-7317196.0</v>
+      </c>
+      <c r="M24">
+        <v>-4531123.0</v>
+      </c>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
+        <v>-2078354.0</v>
+      </c>
+      <c r="Q24">
+        <v>-2282634.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
+      <c r="T24">
+        <v>4503685.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>-47911000.0</v>
+      </c>
+      <c r="C25">
+        <v>-10833000.0</v>
+      </c>
+      <c r="D25">
+        <v>-35057000.0</v>
+      </c>
+      <c r="E25">
+        <v>1630000.0</v>
+      </c>
+      <c r="F25">
+        <v>-7246000.0</v>
+      </c>
+      <c r="G25">
+        <v>-4889000.0</v>
+      </c>
+      <c r="H25">
+        <v>-2294318.94</v>
+      </c>
+      <c r="I25">
+        <v>-987494.0</v>
+      </c>
+      <c r="J25">
+        <v>-13914115.0</v>
+      </c>
+      <c r="K25">
+        <v>-27401235.0</v>
+      </c>
+      <c r="L25">
+        <v>44968977.0</v>
+      </c>
+      <c r="M25">
+        <v>-3724824.0</v>
+      </c>
+      <c r="N25">
+        <v>79120373.0</v>
+      </c>
+      <c r="O25">
+        <v>-36464521.0</v>
+      </c>
+      <c r="P25">
+        <v>4408423.0</v>
+      </c>
+      <c r="Q25">
+        <v>-9013557.0</v>
+      </c>
+      <c r="R25">
+        <v>-4889695.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>7540139.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26">
+        <v>-1552000.0</v>
+      </c>
+      <c r="C26">
+        <v>-2022000.0</v>
+      </c>
+      <c r="D26">
+        <v>-4157000.0</v>
+      </c>
+      <c r="E26">
+        <v>-3036000.0</v>
+      </c>
+      <c r="F26">
+        <v>-10201000.0</v>
+      </c>
+      <c r="G26">
+        <v>-2024000.0</v>
+      </c>
+      <c r="H26">
+        <v>-1734710.28</v>
+      </c>
+      <c r="I26">
+        <v>-5465578.0</v>
+      </c>
+      <c r="J26">
+        <v>-8747514.0</v>
+      </c>
+      <c r="K26">
+        <v>-3413983.0</v>
+      </c>
+      <c r="L26">
+        <v>-5915127.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
+        <v>-1255000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
+        <v>-2619000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>-697768.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27">
+        <v>73000.0</v>
+      </c>
+      <c r="C27">
+        <v>17614000.0</v>
+      </c>
+      <c r="D27">
+        <v>20411000.0</v>
+      </c>
+      <c r="E27">
+        <v>17041000.0</v>
+      </c>
+      <c r="F27">
+        <v>3650000.0</v>
+      </c>
+      <c r="G27">
+        <v>4517000.0</v>
+      </c>
+      <c r="H27">
+        <v>5472834.87</v>
+      </c>
+      <c r="I27">
+        <v>9073221.0</v>
+      </c>
+      <c r="J27">
+        <v>5321669.0</v>
+      </c>
+      <c r="K27">
+        <v>4751878.0</v>
+      </c>
+      <c r="L27">
+        <v>1423949.0</v>
+      </c>
+      <c r="M27">
+        <v>2905604.0</v>
+      </c>
+      <c r="N27">
+        <v>9639640.0</v>
+      </c>
+      <c r="O27">
+        <v>-2863805.0</v>
+      </c>
+      <c r="P27">
+        <v>4300685.0</v>
+      </c>
+      <c r="Q27">
+        <v>27996520.0</v>
+      </c>
+      <c r="R27">
+        <v>2192722.0</v>
+      </c>
+      <c r="S27">
+        <v>1252259.0</v>
+      </c>
+      <c r="T27">
+        <v>143390.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28">
+        <v>-33260000.0</v>
+      </c>
+      <c r="C28">
+        <v>-57173000.0</v>
+      </c>
+      <c r="D28">
+        <v>-63464000.0</v>
+      </c>
+      <c r="E28">
+        <v>-3897000.0</v>
+      </c>
+      <c r="F28">
+        <v>-24188000.0</v>
+      </c>
+      <c r="G28">
+        <v>-22441000.0</v>
+      </c>
+      <c r="H28">
+        <v>-14533748.77</v>
+      </c>
+      <c r="I28">
+        <v>-29958224.0</v>
+      </c>
+      <c r="J28">
+        <v>-38155864.0</v>
+      </c>
+      <c r="K28">
+        <v>-25439327.0</v>
+      </c>
+      <c r="L28">
+        <v>-37847069.0</v>
+      </c>
+      <c r="M28">
+        <v>-15334321.0</v>
+      </c>
+      <c r="N28">
+        <v>-2347000.0</v>
+      </c>
+      <c r="O28">
+        <v>-30579093.0</v>
+      </c>
+      <c r="P28">
+        <v>-127742409.0</v>
+      </c>
+      <c r="Q28">
+        <v>-21746520.0</v>
+      </c>
+      <c r="R28">
+        <v>-35813198.0</v>
+      </c>
+      <c r="S28">
+        <v>-83881676.0</v>
+      </c>
+      <c r="T28">
+        <v>-16490962.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29">
+        <v>97690000.0</v>
+      </c>
+      <c r="C29">
+        <v>69152000.0</v>
+      </c>
+      <c r="D29">
+        <v>29861000.0</v>
+      </c>
+      <c r="E29">
+        <v>32496000.0</v>
+      </c>
+      <c r="F29">
+        <v>51246000.0</v>
+      </c>
+      <c r="G29">
+        <v>26239000.0</v>
+      </c>
+      <c r="H29">
+        <v>31903052.2</v>
+      </c>
+      <c r="I29">
+        <v>70050586.0</v>
+      </c>
+      <c r="J29">
+        <v>41474353.0</v>
+      </c>
+      <c r="K29">
+        <v>42948441.0</v>
+      </c>
+      <c r="L29">
+        <v>29226988.0</v>
+      </c>
+      <c r="M29">
+        <v>32364798.0</v>
+      </c>
+      <c r="N29">
+        <v>4334269.0</v>
+      </c>
+      <c r="O29">
+        <v>-2968346.0</v>
+      </c>
+      <c r="P29">
+        <v>198421155.0</v>
+      </c>
+      <c r="Q29">
+        <v>61075227.0</v>
+      </c>
+      <c r="R29">
+        <v>6770127.0</v>
+      </c>
+      <c r="S29">
+        <v>-4292522.0</v>
+      </c>
+      <c r="T29">
+        <v>39838432.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30">
+        <v>9325000.0</v>
+      </c>
+      <c r="C30">
+        <v>24515000.0</v>
+      </c>
+      <c r="D30">
+        <v>4607000.0</v>
+      </c>
+      <c r="E30">
+        <v>-23492000.0</v>
+      </c>
+      <c r="F30">
+        <v>-20634000.0</v>
+      </c>
+      <c r="G30">
+        <v>-17092000.0</v>
+      </c>
+      <c r="H30">
+        <v>1534000.0</v>
+      </c>
+      <c r="I30">
+        <v>-121666923.0</v>
+      </c>
+      <c r="J30">
+        <v>22048508.0</v>
+      </c>
+      <c r="K30">
+        <v>-4975820.0</v>
+      </c>
+      <c r="L30">
+        <v>-3751558.0</v>
+      </c>
+      <c r="M30">
+        <v>-14014609.0</v>
+      </c>
+      <c r="N30">
+        <v>33811996.0</v>
+      </c>
+      <c r="O30">
+        <v>-8777379.0</v>
+      </c>
+      <c r="P30">
+        <v>-33169441.0</v>
+      </c>
+      <c r="Q30">
+        <v>-7134858.0</v>
+      </c>
+      <c r="R30">
+        <v>-9996179.0</v>
+      </c>
+      <c r="S30">
+        <v>84554642.0</v>
+      </c>
+      <c r="T30">
+        <v>2590124.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BX30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:76">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="2" spans="1:76">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>118014839.0</v>
+      </c>
+      <c r="C2">
+        <v>79898000.0</v>
+      </c>
+      <c r="D2">
+        <v>75075000.0</v>
+      </c>
+      <c r="E2">
+        <v>55868000.0</v>
+      </c>
+      <c r="F2">
+        <v>46834000.0</v>
+      </c>
+      <c r="G2">
+        <v>43548000.0</v>
+      </c>
+      <c r="H2">
+        <v>29726000.0</v>
+      </c>
+      <c r="I2">
+        <v>24104000.0</v>
+      </c>
+      <c r="J2">
+        <v>20658000.0</v>
+      </c>
+      <c r="K2">
+        <v>23860000.0</v>
+      </c>
+      <c r="L2">
+        <v>20218000.0</v>
+      </c>
+      <c r="M2">
+        <v>47037000.0</v>
+      </c>
+      <c r="N2">
+        <v>51678000.0</v>
+      </c>
+      <c r="O2">
+        <v>48786000.0</v>
+      </c>
+      <c r="P2">
+        <v>46828000.0</v>
+      </c>
+      <c r="Q2">
+        <v>50495000.0</v>
+      </c>
+      <c r="R2">
+        <v>44027323.0</v>
+      </c>
+      <c r="S2">
+        <v>60177000.0</v>
+      </c>
+      <c r="T2">
+        <v>47735000.0</v>
+      </c>
+      <c r="U2">
+        <v>50629000.0</v>
+      </c>
+      <c r="V2">
+        <v>44106000.0</v>
+      </c>
+      <c r="W2">
+        <v>49889000.0</v>
+      </c>
+      <c r="X2">
+        <v>40287000.0</v>
+      </c>
+      <c r="Y2">
+        <v>29780999.0</v>
+      </c>
+      <c r="Z2">
+        <v>38708113.0</v>
+      </c>
+      <c r="AA2">
+        <v>63560422.0</v>
+      </c>
+      <c r="AB2">
+        <v>45288000.0</v>
+      </c>
+      <c r="AC2">
+        <v>36065000.0</v>
+      </c>
+      <c r="AD2">
+        <v>34637000.0</v>
+      </c>
+      <c r="AE2">
+        <v>32083343.0</v>
+      </c>
+      <c r="AF2">
+        <v>28873175.0</v>
+      </c>
+      <c r="AG2">
+        <v>40341177.0</v>
+      </c>
+      <c r="AH2">
+        <v>120891119.0</v>
+      </c>
+      <c r="AI2">
+        <v>123295688.0</v>
+      </c>
+      <c r="AJ2">
+        <v>74254167.0</v>
+      </c>
+      <c r="AK2">
+        <v>85395701.0</v>
+      </c>
+      <c r="AL2">
+        <v>92949054.0</v>
+      </c>
+      <c r="AM2">
+        <v>76595550.0</v>
+      </c>
+      <c r="AN2">
+        <v>85989890.0</v>
+      </c>
+      <c r="AO2">
+        <v>71258204.0</v>
+      </c>
+      <c r="AP2">
+        <v>82911158.0</v>
+      </c>
+      <c r="AQ2">
+        <v>92434264.0</v>
+      </c>
+      <c r="AR2">
+        <v>117106927.0</v>
+      </c>
+      <c r="AS2">
+        <v>94372929.0</v>
+      </c>
+      <c r="AT2">
+        <v>95262659.0</v>
+      </c>
+      <c r="AU2">
+        <v>79472844.0</v>
+      </c>
+      <c r="AV2">
+        <v>98341909.0</v>
+      </c>
+      <c r="AW2">
+        <v>133813711.0</v>
+      </c>
+      <c r="AX2">
+        <v>104642747.0</v>
+      </c>
+      <c r="AY2">
+        <v>113084782.0</v>
+      </c>
+      <c r="AZ2">
+        <v>77573753.0</v>
+      </c>
+      <c r="BA2">
+        <v>63968745.0</v>
+      </c>
+      <c r="BB2">
+        <v>76072534.0</v>
+      </c>
+      <c r="BC2">
+        <v>62051308.0</v>
+      </c>
+      <c r="BD2">
+        <v>64708484.0</v>
+      </c>
+      <c r="BE2">
+        <v>79731585.0</v>
+      </c>
+      <c r="BF2">
+        <v>119780296.0</v>
+      </c>
+      <c r="BG2">
+        <v>120252481.0</v>
+      </c>
+      <c r="BH2">
+        <v>126705695.0</v>
+      </c>
+      <c r="BI2">
+        <v>145119404.0</v>
+      </c>
+      <c r="BJ2">
+        <v>83556090.0</v>
+      </c>
+      <c r="BK2">
+        <v>51143632.0</v>
+      </c>
+      <c r="BL2">
+        <v>61657338.0</v>
+      </c>
+      <c r="BM2">
+        <v>54477143.0</v>
+      </c>
+      <c r="BN2">
+        <v>48077300.0</v>
+      </c>
+      <c r="BO2">
+        <v>40400411.0</v>
+      </c>
+      <c r="BP2">
+        <v>28776433.0</v>
+      </c>
+      <c r="BQ2">
+        <v>60556743.0</v>
+      </c>
+      <c r="BR2">
+        <v>71187138.0</v>
+      </c>
+      <c r="BS2">
+        <v>48549677.0</v>
+      </c>
+      <c r="BT2">
+        <v>48664548.0</v>
+      </c>
+      <c r="BU2">
+        <v>17010589.0</v>
+      </c>
+      <c r="BV2">
+        <v>91608860.0</v>
+      </c>
+      <c r="BW2">
+        <v>11734525.0</v>
+      </c>
+      <c r="BX2">
+        <v>5844152.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:76">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3">
+        <v>534494</v>
+      </c>
+      <c r="C3">
+        <v>323000</v>
+      </c>
+      <c r="D3">
+        <v>414000</v>
+      </c>
+      <c r="E3">
+        <v>523000</v>
+      </c>
+      <c r="F3">
+        <v>592000</v>
+      </c>
+      <c r="G3">
+        <v>410000</v>
+      </c>
+      <c r="H3">
+        <v>342000</v>
+      </c>
+      <c r="I3">
+        <v>375000</v>
+      </c>
+      <c r="J3">
+        <v>741000</v>
+      </c>
+      <c r="K3">
+        <v>502000</v>
+      </c>
+      <c r="L3">
+        <v>160000</v>
+      </c>
+      <c r="M3">
+        <v>493000</v>
+      </c>
+      <c r="N3">
+        <v>380000</v>
+      </c>
+      <c r="O3">
+        <v>18000</v>
+      </c>
+      <c r="P3">
+        <v>102000</v>
+      </c>
+      <c r="Q3">
+        <v>8000</v>
+      </c>
+      <c r="R3">
+        <v>0.62</v>
+      </c>
+      <c r="S3">
+        <v>349000</v>
+      </c>
+      <c r="T3">
+        <v>67000</v>
+      </c>
+      <c r="U3">
+        <v>65000</v>
+      </c>
+      <c r="V3">
+        <v>212000</v>
+      </c>
+      <c r="W3">
+        <v>312000</v>
+      </c>
+      <c r="X3">
+        <v>51000</v>
+      </c>
+      <c r="Y3">
+        <v>111447</v>
+      </c>
+      <c r="Z3">
+        <v>8989801</v>
+      </c>
+      <c r="AA3">
+        <v>781183</v>
+      </c>
+      <c r="AB3">
+        <v>171000</v>
+      </c>
+      <c r="AC3">
+        <v>681000</v>
+      </c>
+      <c r="AD3">
+        <v>2130000</v>
+      </c>
+      <c r="AE3">
+        <v>629878</v>
+      </c>
+      <c r="AF3">
+        <v>1740814</v>
+      </c>
+      <c r="AG3">
+        <v>294000</v>
+      </c>
+      <c r="AH3">
+        <v>89719763</v>
+      </c>
+      <c r="AI3">
+        <v>26736</v>
+      </c>
+      <c r="AJ3">
+        <v>44077</v>
+      </c>
+      <c r="AK3">
+        <v>297377</v>
+      </c>
+      <c r="AL3">
+        <v>446917</v>
+      </c>
+      <c r="AM3">
+        <v>224675</v>
+      </c>
+      <c r="AN3">
+        <v>97652</v>
+      </c>
+      <c r="AO3">
+        <v>2495473</v>
+      </c>
+      <c r="AP3">
+        <v>11172228</v>
+      </c>
+      <c r="AQ3">
+        <v>8936315</v>
+      </c>
+      <c r="AR3">
+        <v>614968</v>
+      </c>
+      <c r="AS3">
+        <v>510069</v>
+      </c>
+      <c r="AT3">
+        <v>383341</v>
+      </c>
+      <c r="AU3">
+        <v>820700</v>
+      </c>
+      <c r="AV3">
+        <v>6064</v>
+      </c>
+      <c r="AW3">
+        <v>616147</v>
+      </c>
+      <c r="AX3">
+        <v>3646709</v>
+      </c>
+      <c r="AY3">
+        <v>710580</v>
+      </c>
+      <c r="AZ3">
+        <v>822793</v>
+      </c>
+      <c r="BA3">
+        <v>526163</v>
+      </c>
+      <c r="BB3">
+        <v>1163693</v>
+      </c>
+      <c r="BC3">
+        <v>3226604</v>
+      </c>
+      <c r="BD3">
+        <v>542995</v>
+      </c>
+      <c r="BE3">
+        <v>1569834</v>
+      </c>
+      <c r="BF3">
+        <v>887031</v>
+      </c>
+      <c r="BG3">
+        <v>252500</v>
+      </c>
+      <c r="BH3">
+        <v>135670</v>
+      </c>
+      <c r="BI3">
+        <v>310948</v>
+      </c>
+      <c r="BJ3">
+        <v>1817040</v>
+      </c>
+      <c r="BK3">
+        <v>58333</v>
+      </c>
+      <c r="BL3">
+        <v>44925</v>
+      </c>
+      <c r="BM3">
+        <v>33248</v>
+      </c>
+      <c r="BN3">
+        <v>27467</v>
+      </c>
+      <c r="BO3">
+        <v>239763</v>
+      </c>
+      <c r="BP3">
+        <v>95435</v>
+      </c>
+      <c r="BQ3">
+        <v>182328</v>
+      </c>
+      <c r="BR3">
+        <v>45933</v>
+      </c>
+      <c r="BS3">
+        <v>77564</v>
+      </c>
+      <c r="BT3">
+        <v>215770</v>
+      </c>
+      <c r="BU3">
+        <v>343852</v>
+      </c>
+      <c r="BV3">
+        <v>614981</v>
+      </c>
+      <c r="BW3">
+        <v>949000</v>
+      </c>
+      <c r="BX3">
+        <v>181448</v>
+      </c>
     </row>
     <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4410,485 +22629,611 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
     </row>
     <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>23</v>
-[...186 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
-[...7 lines deleted...]
-      </c>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
       <c r="BP5"/>
-      <c r="BQ5">
-[...4 lines deleted...]
-      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
-      <c r="BV5">
-[...1 lines deleted...]
-      </c>
+      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
     </row>
     <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>24</v>
-[...75 lines deleted...]
-      <c r="BX6"/>
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>51072433.0</v>
+      </c>
+      <c r="C6">
+        <v>43546000.0</v>
+      </c>
+      <c r="D6">
+        <v>4823000.0</v>
+      </c>
+      <c r="E6">
+        <v>19207000.0</v>
+      </c>
+      <c r="F6">
+        <v>9034000.0</v>
+      </c>
+      <c r="G6">
+        <v>3286000.0</v>
+      </c>
+      <c r="H6">
+        <v>13822000.0</v>
+      </c>
+      <c r="I6">
+        <v>5622000.0</v>
+      </c>
+      <c r="J6">
+        <v>3446000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3202000.0</v>
+      </c>
+      <c r="L6">
+        <v>3642000.0</v>
+      </c>
+      <c r="M6">
+        <v>-26819000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4641000.0</v>
+      </c>
+      <c r="O6">
+        <v>2892000.0</v>
+      </c>
+      <c r="P6">
+        <v>1958000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-3667000.0</v>
+      </c>
+      <c r="R6">
+        <v>6179196.0</v>
+      </c>
+      <c r="S6">
+        <v>-10372000.0</v>
+      </c>
+      <c r="T6">
+        <v>12442000.0</v>
+      </c>
+      <c r="U6">
+        <v>-2894000.0</v>
+      </c>
+      <c r="V6">
+        <v>6523000.0</v>
+      </c>
+      <c r="W6">
+        <v>-5783000.0</v>
+      </c>
+      <c r="X6">
+        <v>9602000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6661000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-14027342.0</v>
+      </c>
+      <c r="AA6">
+        <v>-12478872.0</v>
+      </c>
+      <c r="AB6">
+        <v>22212000.0</v>
+      </c>
+      <c r="AC6">
+        <v>9223000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1428000.0</v>
+      </c>
+      <c r="AE6">
+        <v>5800000.0</v>
+      </c>
+      <c r="AF6">
+        <v>3478000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-14123000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-80549941.0</v>
+      </c>
+      <c r="AI6">
+        <v>3168000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>56380000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-17310000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-7553352.0</v>
+      </c>
+      <c r="AM6">
+        <v>15626010.0</v>
+      </c>
+      <c r="AN6">
+        <v>-9394340.0</v>
+      </c>
+      <c r="AO6">
+        <v>18756000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-11652954.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-14879479.0</v>
+      </c>
+      <c r="AR6">
+        <v>-24672663.0</v>
+      </c>
+      <c r="AS6">
+        <v>22733998.0</v>
+      </c>
+      <c r="AT6">
+        <v>-889730.0</v>
+      </c>
+      <c r="AU6">
+        <v>24565541.0</v>
+      </c>
+      <c r="AV6">
+        <v>-18869065.0</v>
+      </c>
+      <c r="AW6">
+        <v>-35471802.0</v>
+      </c>
+      <c r="AX6">
+        <v>29170964.0</v>
+      </c>
+      <c r="AY6">
+        <v>-4450993.0</v>
+      </c>
+      <c r="AZ6">
+        <v>35511029.0</v>
+      </c>
+      <c r="BA6">
+        <v>13605008.0</v>
+      </c>
+      <c r="BB6">
+        <v>-12103788.0</v>
+      </c>
+      <c r="BC6">
+        <v>15750929.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2657176.0</v>
+      </c>
+      <c r="BE6">
+        <v>-15023101.0</v>
+      </c>
+      <c r="BF6">
+        <v>-40048711.0</v>
+      </c>
+      <c r="BG6">
+        <v>-3204489.0</v>
+      </c>
+      <c r="BH6">
+        <v>-6453214.0</v>
+      </c>
+      <c r="BI6">
+        <v>-18413709.0</v>
+      </c>
+      <c r="BJ6">
+        <v>61563314.0</v>
+      </c>
+      <c r="BK6">
+        <v>30052376.0</v>
+      </c>
+      <c r="BL6">
+        <v>-10513706.0</v>
+      </c>
+      <c r="BM6">
+        <v>7180195.0</v>
+      </c>
+      <c r="BN6">
+        <v>6399843.0</v>
+      </c>
+      <c r="BO6">
+        <v>6405051.0</v>
+      </c>
+      <c r="BP6">
+        <v>11623978.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-31780310.0</v>
+      </c>
+      <c r="BR6">
+        <v>-10630395.0</v>
+      </c>
+      <c r="BS6">
+        <v>25310635.0</v>
+      </c>
+      <c r="BT6">
+        <v>-114871.0</v>
+      </c>
+      <c r="BU6">
+        <v>31653959.0</v>
+      </c>
+      <c r="BV6">
+        <v>-74598271.0</v>
+      </c>
+      <c r="BW6">
+        <v>83482075.0</v>
+      </c>
+      <c r="BX6">
+        <v>5890373.0</v>
+      </c>
     </row>
     <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>25</v>
-[...75 lines deleted...]
-      <c r="BX7"/>
+        <v>174</v>
+      </c>
+      <c r="B7">
+        <v>6278806.0</v>
+      </c>
+      <c r="C7">
+        <v>26018000.0</v>
+      </c>
+      <c r="D7">
+        <v>1444000.0</v>
+      </c>
+      <c r="E7">
+        <v>15017000.0</v>
+      </c>
+      <c r="F7">
+        <v>10214000.0</v>
+      </c>
+      <c r="G7">
+        <v>2738000.0</v>
+      </c>
+      <c r="H7">
+        <v>1649000.0</v>
+      </c>
+      <c r="I7">
+        <v>-6845000.0</v>
+      </c>
+      <c r="J7">
+        <v>-6291000.0</v>
+      </c>
+      <c r="K7">
+        <v>283000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1721000.0</v>
+      </c>
+      <c r="M7">
+        <v>-6461000.0</v>
+      </c>
+      <c r="N7">
+        <v>-728000.0</v>
+      </c>
+      <c r="O7">
+        <v>949000.0</v>
+      </c>
+      <c r="P7">
+        <v>-10045000.0</v>
+      </c>
+      <c r="Q7">
+        <v>585000.0</v>
+      </c>
+      <c r="R7">
+        <v>-6172893.0</v>
+      </c>
+      <c r="S7">
+        <v>-8199000.0</v>
+      </c>
+      <c r="T7">
+        <v>8424000.0</v>
+      </c>
+      <c r="U7">
+        <v>-2144000.0</v>
+      </c>
+      <c r="V7">
+        <v>7019000.0</v>
+      </c>
+      <c r="W7">
+        <v>-17918000.0</v>
+      </c>
+      <c r="X7">
+        <v>3787000.0</v>
+      </c>
+      <c r="Y7">
+        <v>4307159.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1292438.0</v>
+      </c>
+      <c r="AA7">
+        <v>-1702718.0</v>
+      </c>
+      <c r="AB7">
+        <v>15305000.0</v>
+      </c>
+      <c r="AC7">
+        <v>6027000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-8607000.0</v>
+      </c>
+      <c r="AE7">
+        <v>10421836.0</v>
+      </c>
+      <c r="AF7">
+        <v>3534688.0</v>
+      </c>
+      <c r="AG7">
+        <v>14782831.0</v>
+      </c>
+      <c r="AH7">
+        <v>7634291.0</v>
+      </c>
+      <c r="AI7">
+        <v>-10677279.0</v>
+      </c>
+      <c r="AJ7">
+        <v>21149608.0</v>
+      </c>
+      <c r="AK7">
+        <v>-3209782.0</v>
+      </c>
+      <c r="AL7">
+        <v>3255147.0</v>
+      </c>
+      <c r="AM7">
+        <v>12667120.0</v>
+      </c>
+      <c r="AN7">
+        <v>-3201293.0</v>
+      </c>
+      <c r="AO7">
+        <v>21048397.0</v>
+      </c>
+      <c r="AP7">
+        <v>1407506.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-3514921.0</v>
+      </c>
+      <c r="AR7">
+        <v>-10514026.0</v>
+      </c>
+      <c r="AS7">
+        <v>20168917.0</v>
+      </c>
+      <c r="AT7">
+        <v>-5591575.0</v>
+      </c>
+      <c r="AU7">
+        <v>19515908.0</v>
+      </c>
+      <c r="AV7">
+        <v>-11125890.0</v>
+      </c>
+      <c r="AW7">
+        <v>-34883421.0</v>
+      </c>
+      <c r="AX7">
+        <v>30247516.0</v>
+      </c>
+      <c r="AY7">
+        <v>-8155546.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-3390474.0</v>
+      </c>
+      <c r="BA7">
+        <v>4745806.0</v>
+      </c>
+      <c r="BB7">
+        <v>-8971448.0</v>
+      </c>
+      <c r="BC7">
+        <v>-2889838.0</v>
+      </c>
+      <c r="BD7">
+        <v>-257059.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3503928.0</v>
+      </c>
+      <c r="BF7">
+        <v>-11704804.0</v>
+      </c>
+      <c r="BG7">
+        <v>11383901.0</v>
+      </c>
+      <c r="BH7">
+        <v>-1351890.0</v>
+      </c>
+      <c r="BI7">
+        <v>3072899.0</v>
+      </c>
+      <c r="BJ7">
+        <v>138396559.0</v>
+      </c>
+      <c r="BK7">
+        <v>-106252756.0</v>
+      </c>
+      <c r="BL7">
+        <v>3642124.0</v>
+      </c>
+      <c r="BM7">
+        <v>3587357.0</v>
+      </c>
+      <c r="BN7">
+        <v>8517755.0</v>
+      </c>
+      <c r="BO7">
+        <v>-4329806.0</v>
+      </c>
+      <c r="BP7">
+        <v>-938219.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-9909157.0</v>
+      </c>
+      <c r="BR7">
+        <v>-7351706.0</v>
+      </c>
+      <c r="BS7">
+        <v>-174672319.0</v>
+      </c>
+      <c r="BT7">
+        <v>-6656236.0</v>
+      </c>
+      <c r="BU7">
+        <v>17393984.0</v>
+      </c>
+      <c r="BV7">
+        <v>10138929.0</v>
+      </c>
+      <c r="BW7">
+        <v>-19383313.0</v>
+      </c>
+      <c r="BX7">
+        <v>9228037.0</v>
+      </c>
     </row>
     <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>26</v>
-[...57 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -4904,1343 +23249,1371 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
     </row>
     <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>27</v>
-[...16 lines deleted...]
-      <c r="Q9"/>
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>36839540.0</v>
+      </c>
+      <c r="C9">
+        <v>-22470000.0</v>
+      </c>
+      <c r="D9">
+        <v>-11931000.0</v>
+      </c>
+      <c r="E9">
+        <v>-5742000.0</v>
+      </c>
+      <c r="F9">
+        <v>9498000.0</v>
+      </c>
+      <c r="G9">
+        <v>-10644000.0</v>
+      </c>
+      <c r="H9">
+        <v>3802000.0</v>
+      </c>
+      <c r="I9">
+        <v>-2371000.0</v>
+      </c>
+      <c r="J9">
+        <v>1301000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1986000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1137000.0</v>
+      </c>
+      <c r="M9">
+        <v>2296000.0</v>
+      </c>
+      <c r="N9">
+        <v>1711000.0</v>
+      </c>
+      <c r="O9">
+        <v>1438000.0</v>
+      </c>
+      <c r="P9">
+        <v>-3456000.0</v>
+      </c>
+      <c r="Q9">
+        <v>6342000.0</v>
+      </c>
       <c r="R9">
-        <v>35357000.0</v>
+        <v>-2133889.0</v>
       </c>
       <c r="S9">
-        <v>38820000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="T9">
-        <v>38478000.0</v>
+        <v>-2868000.0</v>
       </c>
       <c r="U9">
-        <v>37847000.0</v>
+        <v>3060000.0</v>
       </c>
       <c r="V9">
-        <v>43309000.0</v>
+        <v>8044000.0</v>
       </c>
       <c r="W9">
-        <v>46870000.0</v>
+        <v>-11617000.0</v>
       </c>
       <c r="X9">
-        <v>45542000.0</v>
+        <v>-2114000.0</v>
       </c>
       <c r="Y9">
-        <v>47280000.0</v>
+        <v>3773921.0</v>
       </c>
       <c r="Z9">
-        <v>43160000.0</v>
+        <v>-2104808.0</v>
       </c>
       <c r="AA9">
-        <v>35477026.0</v>
+        <v>258338.0</v>
       </c>
       <c r="AB9">
-        <v>34247616.0</v>
+        <v>21430000.0</v>
       </c>
       <c r="AC9">
-        <v>32881406.0</v>
-[...26 lines deleted...]
-      <c r="BC9"/>
+        <v>-207000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2669000.0</v>
+      </c>
+      <c r="AE9">
+        <v>803947.0</v>
+      </c>
+      <c r="AF9">
+        <v>19683.0</v>
+      </c>
+      <c r="AG9">
+        <v>1021208.0</v>
+      </c>
+      <c r="AH9">
+        <v>501000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-5097746.0</v>
+      </c>
+      <c r="AJ9">
+        <v>4977012.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1788563.0</v>
+      </c>
+      <c r="AL9">
+        <v>11148937.0</v>
+      </c>
+      <c r="AM9">
+        <v>-10509185.0</v>
+      </c>
+      <c r="AN9">
+        <v>665599.0</v>
+      </c>
+      <c r="AO9">
+        <v>2144781.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1672521.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-3928390.0</v>
+      </c>
+      <c r="AR9">
+        <v>1214641.0</v>
+      </c>
+      <c r="AS9">
+        <v>4143763.0</v>
+      </c>
+      <c r="AT9">
+        <v>10742230.0</v>
+      </c>
+      <c r="AU9">
+        <v>-1894204.0</v>
+      </c>
+      <c r="AV9">
+        <v>-3867874.0</v>
+      </c>
+      <c r="AW9">
+        <v>-730606.0</v>
+      </c>
+      <c r="AX9">
+        <v>15160397.0</v>
+      </c>
+      <c r="AY9">
+        <v>-17486615.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3123801.0</v>
+      </c>
+      <c r="BA9">
+        <v>5814577.0</v>
+      </c>
+      <c r="BB9">
+        <v>973020.0</v>
+      </c>
+      <c r="BC9">
+        <v>-2889838.0</v>
+      </c>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9"/>
+      <c r="BF9">
+        <v>-8612723.0</v>
+      </c>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9"/>
-[...1 lines deleted...]
-      <c r="BV9"/>
+      <c r="BT9">
+        <v>9340309.0</v>
+      </c>
+      <c r="BU9">
+        <v>1375739.0</v>
+      </c>
+      <c r="BV9">
+        <v>42019819.0</v>
+      </c>
       <c r="BW9"/>
       <c r="BX9"/>
     </row>
     <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>28</v>
-[...27 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
       <c r="K10">
-        <v>23860000.0</v>
+        <v>-2546653.0</v>
       </c>
       <c r="L10">
-        <v>20218000.0</v>
+        <v>-1994763.0</v>
       </c>
       <c r="M10">
-        <v>47037000.0</v>
+        <v>9382050.0</v>
       </c>
       <c r="N10">
-        <v>51678000.0</v>
+        <v>-338025.0</v>
       </c>
       <c r="O10">
-        <v>48786000.0</v>
+        <v>-432667.0</v>
       </c>
       <c r="P10">
-        <v>46828000.0</v>
+        <v>6417464.0</v>
       </c>
       <c r="Q10">
-        <v>50495000.0</v>
-[...162 lines deleted...]
-      </c>
+        <v>3865650.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
       <c r="BT10">
-        <v>48664548.0</v>
+        <v>0.0</v>
       </c>
       <c r="BU10"/>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
+      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
     </row>
     <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-[...16 lines deleted...]
-      <c r="AC11"/>
+      <c r="L11">
+        <v>2006000.0</v>
+      </c>
+      <c r="M11">
+        <v>-9226000.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>595000.0</v>
+      </c>
+      <c r="P11">
+        <v>-6895000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-3918000.0</v>
+      </c>
+      <c r="R11">
+        <v>831000.0</v>
+      </c>
+      <c r="S11">
+        <v>-8521000.0</v>
+      </c>
+      <c r="T11">
+        <v>10238000.0</v>
+      </c>
+      <c r="U11">
+        <v>-5305000.0</v>
+      </c>
+      <c r="V11">
+        <v>-2004000.0</v>
+      </c>
+      <c r="W11">
+        <v>-237000.0</v>
+      </c>
+      <c r="X11">
+        <v>7478000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1511000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-4985000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3153000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-8292000.0</v>
+      </c>
+      <c r="AC11">
+        <v>8276000.0</v>
+      </c>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
     </row>
     <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>30</v>
-[...30 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>22365000.0</v>
+        <v>-6140000.0</v>
       </c>
       <c r="M12">
-        <v>50216000.0</v>
+        <v>-4780000.0</v>
       </c>
       <c r="N12">
-        <v>55026000.0</v>
+        <v>-4780000.0</v>
       </c>
       <c r="O12">
-        <v>52320000.0</v>
+        <v>5469000.0</v>
       </c>
       <c r="P12">
-        <v>50904000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="Q12">
-        <v>55593000.0</v>
+        <v>12167000.0</v>
       </c>
       <c r="R12">
-        <v>55938000.0</v>
+        <v>5274000.0</v>
       </c>
       <c r="S12">
-        <v>66822000.0</v>
+        <v>1612000.0</v>
       </c>
       <c r="T12">
-        <v>57815000.0</v>
+        <v>-483000.0</v>
       </c>
       <c r="U12">
-        <v>61630000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="V12">
-        <v>53581000.0</v>
+        <v>7567000.0</v>
       </c>
       <c r="W12">
-        <v>63012000.0</v>
+        <v>8490000.0</v>
       </c>
       <c r="X12">
-        <v>55719000.0</v>
+        <v>-1388000.0</v>
       </c>
       <c r="Y12">
-        <v>31863629.0</v>
+        <v>-6087000.0</v>
       </c>
       <c r="Z12">
-        <v>72222434.0</v>
+        <v>6297000.0</v>
       </c>
       <c r="AA12">
-        <v>81423931.0</v>
+        <v>4278000.0</v>
       </c>
       <c r="AB12">
-        <v>61640006.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="AC12">
-        <v>51503145.0</v>
-[...129 lines deleted...]
-      </c>
+        <v>26000.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
-[...1 lines deleted...]
-      </c>
+      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
     </row>
     <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>31</v>
-[...30 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
-        <v>424611000.0</v>
+        <v>-2590000.0</v>
       </c>
       <c r="M13">
-        <v>424892000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="N13">
-        <v>428475000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="O13">
-        <v>415796000.0</v>
+        <v>-1084000.0</v>
       </c>
       <c r="P13">
-        <v>417362000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="Q13">
-        <v>418056000.0</v>
+        <v>-1839000.0</v>
       </c>
       <c r="R13">
-        <v>417425000.0</v>
+        <v>-4821000.0</v>
       </c>
       <c r="S13">
-        <v>419011000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="T13">
-        <v>419809000.0</v>
+        <v>1054000.0</v>
       </c>
       <c r="U13">
-        <v>421713000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="V13">
-        <v>417758000.0</v>
+        <v>979000.0</v>
       </c>
       <c r="W13">
-        <v>412461000.0</v>
+        <v>-6064000.0</v>
       </c>
       <c r="X13">
-        <v>412589000.0</v>
+        <v>-1577000.0</v>
       </c>
       <c r="Y13">
-        <v>287367085.0</v>
+        <v>-989000.0</v>
       </c>
       <c r="Z13">
-        <v>316254679.0</v>
+        <v>5659000.0</v>
       </c>
       <c r="AA13">
-        <v>311077957.0</v>
+        <v>-2825000.0</v>
       </c>
       <c r="AB13">
-        <v>415644785.0</v>
+        <v>29495000.0</v>
       </c>
       <c r="AC13">
-        <v>311527860.0</v>
-[...78 lines deleted...]
-      </c>
+        <v>443000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
-[...1 lines deleted...]
-      </c>
+      <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
     </row>
     <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B14">
-        <v>25799000.0</v>
+        <v>679456.0</v>
       </c>
       <c r="C14">
-        <v>25814000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="D14">
-        <v>25820000.0</v>
+        <v>647000.0</v>
       </c>
       <c r="E14">
-        <v>25829000.0</v>
+        <v>637000.0</v>
       </c>
       <c r="F14">
-        <v>18036515.0</v>
+        <v>541000.0</v>
       </c>
       <c r="G14">
-        <v>26040000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H14">
-        <v>19026697.0</v>
+        <v>502000.0</v>
       </c>
       <c r="I14">
-        <v>26039000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="J14">
-        <v>26118918.0</v>
+        <v>551000.0</v>
       </c>
       <c r="K14">
-        <v>26179000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="L14">
-        <v>26232000.0</v>
+        <v>731000.0</v>
       </c>
       <c r="M14">
-        <v>26262000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="N14">
-        <v>26182142.0</v>
+        <v>706000.0</v>
       </c>
       <c r="O14">
-        <v>26325000.0</v>
+        <v>710000.0</v>
       </c>
       <c r="P14">
-        <v>26355000.0</v>
+        <v>710000.0</v>
       </c>
       <c r="Q14">
-        <v>26269000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="R14">
-        <v>24861000.0</v>
+        <v>987986.0</v>
       </c>
       <c r="S14">
-        <v>25967000.0</v>
+        <v>1136000.0</v>
       </c>
       <c r="T14">
-        <v>25976000.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="U14">
-        <v>25927000.0</v>
+        <v>1165000.0</v>
       </c>
       <c r="V14">
-        <v>25000000.0</v>
+        <v>1117000.0</v>
       </c>
       <c r="W14">
-        <v>25865000.0</v>
+        <v>1023000.0</v>
       </c>
       <c r="X14">
-        <v>25565000.0</v>
+        <v>992000.0</v>
       </c>
       <c r="Y14">
-        <v>25715000.0</v>
+        <v>1067053.0</v>
       </c>
       <c r="Z14">
-        <v>24393800.0</v>
+        <v>698539.0</v>
       </c>
       <c r="AA14">
-        <v>25678100.0</v>
+        <v>1276267.0</v>
       </c>
       <c r="AB14">
-        <v>25798100.0</v>
+        <v>893000.0</v>
       </c>
       <c r="AC14">
-        <v>25654200.0</v>
+        <v>819000.0</v>
       </c>
       <c r="AD14">
-        <v>24027600.0</v>
+        <v>829000.0</v>
       </c>
       <c r="AE14">
-        <v>25545200.0</v>
+        <v>375347.0</v>
       </c>
       <c r="AF14">
-        <v>25633700.0</v>
+        <v>370085.0</v>
       </c>
       <c r="AG14">
-        <v>25259200.0</v>
+        <v>336318.0</v>
       </c>
       <c r="AH14">
-        <v>23238700.0</v>
+        <v>532751.0</v>
       </c>
       <c r="AI14">
-        <v>24321700.0</v>
+        <v>1047348.0</v>
       </c>
       <c r="AJ14">
-        <v>24461600.0</v>
+        <v>1320152.0</v>
       </c>
       <c r="AK14">
-        <v>24775300.0</v>
+        <v>1401181.0</v>
       </c>
       <c r="AL14">
-        <v>24351100.0</v>
+        <v>1342251.0</v>
       </c>
       <c r="AM14">
-        <v>24797800.0</v>
+        <v>1273210.0</v>
       </c>
       <c r="AN14">
-        <v>24820000.0</v>
+        <v>1356428.0</v>
       </c>
       <c r="AO14">
-        <v>24752700.0</v>
+        <v>1430092.0</v>
       </c>
       <c r="AP14">
-        <v>24478100.0</v>
+        <v>1461434.0</v>
       </c>
       <c r="AQ14">
-        <v>24478100.0</v>
+        <v>1038148.0</v>
       </c>
       <c r="AR14">
-        <v>24753100.0</v>
+        <v>1052642.0</v>
       </c>
       <c r="AS14">
-        <v>24752200.0</v>
+        <v>1300449.0</v>
       </c>
       <c r="AT14">
-        <v>24650600.0</v>
+        <v>1217857.0</v>
       </c>
       <c r="AU14">
-        <v>24867600.0</v>
+        <v>1193445.0</v>
       </c>
       <c r="AV14">
-        <v>24899000.0</v>
+        <v>1246775.0</v>
       </c>
       <c r="AW14">
-        <v>24876600.0</v>
+        <v>1508748.0</v>
       </c>
       <c r="AX14">
-        <v>22882400.0</v>
+        <v>1420326.0</v>
       </c>
       <c r="AY14">
-        <v>23086700.0</v>
+        <v>1541854.0</v>
       </c>
       <c r="AZ14">
-        <v>17738900.0</v>
+        <v>1833718.0</v>
       </c>
       <c r="BA14">
-        <v>17308400.0</v>
+        <v>1880879.0</v>
       </c>
       <c r="BB14">
-        <v>16902400.0</v>
+        <v>1988304.0</v>
       </c>
       <c r="BC14">
-        <v>17216800.0</v>
+        <v>8207769.0</v>
       </c>
       <c r="BD14">
-        <v>17013800.0</v>
+        <v>-1436636.0</v>
       </c>
       <c r="BE14">
-        <v>17001500.0</v>
+        <v>4081443.0</v>
       </c>
       <c r="BF14">
-        <v>16946100.0</v>
+        <v>2062723.0</v>
       </c>
       <c r="BG14">
-        <v>17004900.0</v>
+        <v>10001480.0</v>
       </c>
       <c r="BH14">
-        <v>17005400.0</v>
+        <v>1911369.0</v>
       </c>
       <c r="BI14">
-        <v>16228200.0</v>
+        <v>2276045.0</v>
       </c>
       <c r="BJ14">
-        <v>15000000.0</v>
+        <v>1591711.0</v>
       </c>
       <c r="BK14">
-        <v>15000000.0</v>
+        <v>222860.0</v>
       </c>
       <c r="BL14">
-        <v>15000000.0</v>
+        <v>194391.0</v>
       </c>
       <c r="BM14">
-        <v>15000000.0</v>
+        <v>170899.0</v>
       </c>
       <c r="BN14">
-        <v>13765000.0</v>
+        <v>168726.0</v>
       </c>
       <c r="BO14">
-        <v>15000000.0</v>
+        <v>348554.0</v>
       </c>
       <c r="BP14">
-        <v>15000000.0</v>
+        <v>216865.0</v>
       </c>
       <c r="BQ14">
-        <v>15000000.0</v>
+        <v>207076.0</v>
       </c>
       <c r="BR14">
-        <v>18342200.0</v>
+        <v>171062.0</v>
       </c>
       <c r="BS14">
-        <v>18340000.0</v>
+        <v>110484.0</v>
       </c>
       <c r="BT14">
-        <v>14237500.0</v>
+        <v>249848.0</v>
       </c>
       <c r="BU14">
-        <v>15000000.0</v>
+        <v>168640.0</v>
       </c>
       <c r="BV14">
-        <v>11745237.0</v>
+        <v>-57320.0</v>
       </c>
       <c r="BW14">
-        <v>11745237.0</v>
+        <v>-56363.0</v>
       </c>
       <c r="BX14">
-        <v>12793773.0</v>
+        <v>209743.0</v>
       </c>
     </row>
     <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>33</v>
-[...18 lines deleted...]
-      <c r="S15"/>
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>10315000.0</v>
+      </c>
+      <c r="C15">
+        <v>10315000.0</v>
+      </c>
+      <c r="D15">
+        <v>7740000.0</v>
+      </c>
+      <c r="E15">
+        <v>7740000.0</v>
+      </c>
+      <c r="F15">
+        <v>7744000.0</v>
+      </c>
+      <c r="G15">
+        <v>7749000.0</v>
+      </c>
+      <c r="H15">
+        <v>6466000.0</v>
+      </c>
+      <c r="I15">
+        <v>6466000.0</v>
+      </c>
+      <c r="J15">
+        <v>6466000.0</v>
+      </c>
+      <c r="K15">
+        <v>6458000.0</v>
+      </c>
+      <c r="L15">
+        <v>6467000.0</v>
+      </c>
+      <c r="M15">
+        <v>6463000.0</v>
+      </c>
+      <c r="N15">
+        <v>6459000.0</v>
+      </c>
+      <c r="O15">
+        <v>6449000.0</v>
+      </c>
+      <c r="P15">
+        <v>6440000.0</v>
+      </c>
+      <c r="Q15">
+        <v>6458000.0</v>
+      </c>
+      <c r="R15">
+        <v>6513020.0</v>
+      </c>
+      <c r="S15">
+        <v>6390000.0</v>
+      </c>
       <c r="T15">
-        <v>419809000.0</v>
+        <v>6385000.0</v>
       </c>
       <c r="U15">
-        <v>421713000.0</v>
+        <v>6394000.0</v>
       </c>
       <c r="V15">
-        <v>417758000.0</v>
+        <v>6393000.0</v>
       </c>
       <c r="W15">
-        <v>412461000.0</v>
-[...1 lines deleted...]
-      <c r="X15"/>
+        <v>6326000.0</v>
+      </c>
+      <c r="X15">
+        <v>5886000.0</v>
+      </c>
       <c r="Y15">
-        <v>287367085.04</v>
+        <v>5632421.0</v>
       </c>
       <c r="Z15">
-        <v>316254679.35</v>
+        <v>3777625.0</v>
       </c>
       <c r="AA15">
-        <v>311077957.4</v>
-[...1 lines deleted...]
-      <c r="AB15"/>
+        <v>5833044.0</v>
+      </c>
+      <c r="AB15">
+        <v>5730000.0</v>
+      </c>
       <c r="AC15">
-        <v>311527860.99</v>
+        <v>5648000.0</v>
       </c>
       <c r="AD15">
-        <v>303178344.09</v>
+        <v>5680000.0</v>
       </c>
       <c r="AE15">
-        <v>315302513.14</v>
-[...1 lines deleted...]
-      <c r="AF15"/>
+        <v>4451714.0</v>
+      </c>
+      <c r="AF15">
+        <v>5734989.0</v>
+      </c>
       <c r="AG15">
-        <v>313717564.52</v>
+        <v>7323000.0</v>
       </c>
       <c r="AH15">
-        <v>312171769.38</v>
+        <v>5820769.0</v>
       </c>
       <c r="AI15">
-        <v>315702159.56</v>
-[...1 lines deleted...]
-      <c r="AJ15"/>
+        <v>7267000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7286000.0</v>
+      </c>
       <c r="AK15">
-        <v>311353649.57</v>
+        <v>7014000.0</v>
       </c>
       <c r="AL15">
-        <v>305952682.09</v>
+        <v>5572969.0</v>
       </c>
       <c r="AM15">
-        <v>313366039.17</v>
-[...1 lines deleted...]
-      <c r="AN15"/>
+        <v>7529000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7454000.0</v>
+      </c>
       <c r="AO15">
-        <v>319463961.05</v>
-[...3 lines deleted...]
-      </c>
+        <v>14737000.0</v>
+      </c>
+      <c r="AP15"/>
       <c r="AQ15">
-        <v>311017504.66</v>
-[...1 lines deleted...]
-      <c r="AR15"/>
+        <v>4830199.0</v>
+      </c>
+      <c r="AR15">
+        <v>4649883.0</v>
+      </c>
       <c r="AS15">
-        <v>330787979.18</v>
+        <v>6126487.0</v>
       </c>
       <c r="AT15">
-        <v>357207587.48</v>
+        <v>5846348.0</v>
       </c>
       <c r="AU15">
-        <v>371506387.86</v>
-[...7 lines deleted...]
-      </c>
+        <v>5646971.0</v>
+      </c>
+      <c r="AV15">
+        <v>6057826.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
       <c r="AY15">
-        <v>397894491.94</v>
-[...1 lines deleted...]
-      <c r="AZ15"/>
+        <v>7441000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>7429000.0</v>
+      </c>
       <c r="BA15">
-        <v>237385620.92</v>
-[...6 lines deleted...]
-      <c r="BE15"/>
+        <v>11248396.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>4990508.0</v>
+      </c>
+      <c r="BD15">
+        <v>5544306.0</v>
+      </c>
+      <c r="BE15">
+        <v>9984269.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15"/>
-[...16 lines deleted...]
-      <c r="BX15"/>
+      <c r="BG15">
+        <v>6911979.0</v>
+      </c>
+      <c r="BH15">
+        <v>3194427.0</v>
+      </c>
+      <c r="BI15">
+        <v>28804689.0</v>
+      </c>
+      <c r="BJ15">
+        <v>92601166.0</v>
+      </c>
+      <c r="BK15">
+        <v>5028164.0</v>
+      </c>
+      <c r="BL15">
+        <v>3911222.0</v>
+      </c>
+      <c r="BM15">
+        <v>3242684.0</v>
+      </c>
+      <c r="BN15">
+        <v>9564449.0</v>
+      </c>
+      <c r="BO15">
+        <v>4238682.0</v>
+      </c>
+      <c r="BP15">
+        <v>5733609.0</v>
+      </c>
+      <c r="BQ15">
+        <v>22871079.0</v>
+      </c>
+      <c r="BR15">
+        <v>2969826.0</v>
+      </c>
+      <c r="BS15">
+        <v>12687141.0</v>
+      </c>
+      <c r="BT15">
+        <v>1172080.0</v>
+      </c>
+      <c r="BU15">
+        <v>17882746.0</v>
+      </c>
+      <c r="BV15">
+        <v>104439910.0</v>
+      </c>
+      <c r="BW15">
+        <v>12734235.0</v>
+      </c>
+      <c r="BX15">
+        <v>5785631.0</v>
+      </c>
     </row>
     <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>34</v>
-[...21 lines deleted...]
-      <c r="V16"/>
+        <v>183</v>
+      </c>
+      <c r="B16">
+        <v>169087272.0</v>
+      </c>
+      <c r="C16">
+        <v>123444000.0</v>
+      </c>
+      <c r="D16">
+        <v>79898000.0</v>
+      </c>
+      <c r="E16">
+        <v>75075000.0</v>
+      </c>
+      <c r="F16">
+        <v>55868000.0</v>
+      </c>
+      <c r="G16">
+        <v>46834000.0</v>
+      </c>
+      <c r="H16">
+        <v>43548000.0</v>
+      </c>
+      <c r="I16">
+        <v>29726000.0</v>
+      </c>
+      <c r="J16">
+        <v>24104000.0</v>
+      </c>
+      <c r="K16">
+        <v>20658000.0</v>
+      </c>
+      <c r="L16">
+        <v>23860000.0</v>
+      </c>
+      <c r="M16">
+        <v>20218000.0</v>
+      </c>
+      <c r="N16">
+        <v>47037000.0</v>
+      </c>
+      <c r="O16">
+        <v>51678000.0</v>
+      </c>
+      <c r="P16">
+        <v>48786000.0</v>
+      </c>
+      <c r="Q16">
+        <v>46828000.0</v>
+      </c>
+      <c r="R16">
+        <v>50206519.0</v>
+      </c>
+      <c r="S16">
+        <v>49805000.0</v>
+      </c>
+      <c r="T16">
+        <v>60177000.0</v>
+      </c>
+      <c r="U16">
+        <v>47735000.0</v>
+      </c>
+      <c r="V16">
+        <v>50629000.0</v>
+      </c>
       <c r="W16">
-        <v>3575000.0</v>
+        <v>44106000.0</v>
       </c>
       <c r="X16">
-        <v>1402000.0</v>
+        <v>49889000.0</v>
       </c>
       <c r="Y16">
-        <v>750951.0</v>
+        <v>36442000.0</v>
       </c>
       <c r="Z16">
-        <v>806877.0</v>
+        <v>24680770.0</v>
       </c>
       <c r="AA16">
-        <v>35503.0</v>
+        <v>51081550.0</v>
       </c>
       <c r="AB16">
-        <v>348110.0</v>
+        <v>67500000.0</v>
       </c>
       <c r="AC16">
-        <v>453115.0</v>
+        <v>45288000.0</v>
       </c>
       <c r="AD16">
-        <v>7395578.0</v>
+        <v>36065000.0</v>
       </c>
       <c r="AE16">
-        <v>657115.0</v>
+        <v>34692334.0</v>
       </c>
       <c r="AF16">
-        <v>5678223.0</v>
+        <v>32083343.0</v>
       </c>
       <c r="AG16">
-        <v>4711904.0</v>
+        <v>28873175.0</v>
       </c>
       <c r="AH16">
-        <v>11010735.0</v>
-[...11 lines deleted...]
-      <c r="AS16"/>
+        <v>40341177.0</v>
+      </c>
+      <c r="AI16">
+        <v>124151093.0</v>
+      </c>
+      <c r="AJ16">
+        <v>123295688.0</v>
+      </c>
+      <c r="AK16">
+        <v>74254167.0</v>
+      </c>
+      <c r="AL16">
+        <v>85395701.0</v>
+      </c>
+      <c r="AM16">
+        <v>92221560.0</v>
+      </c>
+      <c r="AN16">
+        <v>76595550.0</v>
+      </c>
+      <c r="AO16">
+        <v>85989890.0</v>
+      </c>
+      <c r="AP16">
+        <v>71258204.0</v>
+      </c>
+      <c r="AQ16">
+        <v>77554785.0</v>
+      </c>
+      <c r="AR16">
+        <v>92434264.0</v>
+      </c>
+      <c r="AS16">
+        <v>117106927.0</v>
+      </c>
       <c r="AT16">
-        <v>1.0</v>
-[...30 lines deleted...]
-      <c r="BX16"/>
+        <v>94372929.0</v>
+      </c>
+      <c r="AU16">
+        <v>104038385.0</v>
+      </c>
+      <c r="AV16">
+        <v>79472844.0</v>
+      </c>
+      <c r="AW16">
+        <v>98341909.0</v>
+      </c>
+      <c r="AX16">
+        <v>133813711.0</v>
+      </c>
+      <c r="AY16">
+        <v>108633789.0</v>
+      </c>
+      <c r="AZ16">
+        <v>113084782.0</v>
+      </c>
+      <c r="BA16">
+        <v>77573753.0</v>
+      </c>
+      <c r="BB16">
+        <v>63968745.0</v>
+      </c>
+      <c r="BC16">
+        <v>77802237.0</v>
+      </c>
+      <c r="BD16">
+        <v>62051308.0</v>
+      </c>
+      <c r="BE16">
+        <v>64708484.0</v>
+      </c>
+      <c r="BF16">
+        <v>79731585.0</v>
+      </c>
+      <c r="BG16">
+        <v>117047992.0</v>
+      </c>
+      <c r="BH16">
+        <v>120252481.0</v>
+      </c>
+      <c r="BI16">
+        <v>126705695.0</v>
+      </c>
+      <c r="BJ16">
+        <v>145119404.0</v>
+      </c>
+      <c r="BK16">
+        <v>81196008.0</v>
+      </c>
+      <c r="BL16">
+        <v>51143632.0</v>
+      </c>
+      <c r="BM16">
+        <v>61657338.0</v>
+      </c>
+      <c r="BN16">
+        <v>54477143.0</v>
+      </c>
+      <c r="BO16">
+        <v>46805462.0</v>
+      </c>
+      <c r="BP16">
+        <v>40400411.0</v>
+      </c>
+      <c r="BQ16">
+        <v>28776433.0</v>
+      </c>
+      <c r="BR16">
+        <v>60556743.0</v>
+      </c>
+      <c r="BS16">
+        <v>73860312.0</v>
+      </c>
+      <c r="BT16">
+        <v>48549677.0</v>
+      </c>
+      <c r="BU16">
+        <v>48664548.0</v>
+      </c>
+      <c r="BV16">
+        <v>17010589.0</v>
+      </c>
+      <c r="BW16">
+        <v>95216601.0</v>
+      </c>
+      <c r="BX16">
+        <v>11734525.0</v>
+      </c>
     </row>
     <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6276,11713 +24649,417 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
     </row>
     <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>36</v>
-[...75 lines deleted...]
-      <c r="BX18"/>
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>43213015.0</v>
+      </c>
+      <c r="C18">
+        <v>51597000.0</v>
+      </c>
+      <c r="D18">
+        <v>9596000.0</v>
+      </c>
+      <c r="E18">
+        <v>21100000.0</v>
+      </c>
+      <c r="F18">
+        <v>13545000.0</v>
+      </c>
+      <c r="G18">
+        <v>26500000.0</v>
+      </c>
+      <c r="H18">
+        <v>20868000.0</v>
+      </c>
+      <c r="I18">
+        <v>8975000.0</v>
+      </c>
+      <c r="J18">
+        <v>10941000.0</v>
+      </c>
+      <c r="K18">
+        <v>11104000.0</v>
+      </c>
+      <c r="L18">
+        <v>-517000.0</v>
+      </c>
+      <c r="M18">
+        <v>6738000.0</v>
+      </c>
+      <c r="N18">
+        <v>11001000.0</v>
+      </c>
+      <c r="O18">
+        <v>14441000.0</v>
+      </c>
+      <c r="P18">
+        <v>-3158000.0</v>
+      </c>
+      <c r="Q18">
+        <v>14460000.0</v>
+      </c>
+      <c r="R18">
+        <v>6706366.0</v>
+      </c>
+      <c r="S18">
+        <v>4371000.0</v>
+      </c>
+      <c r="T18">
+        <v>17726000.0</v>
+      </c>
+      <c r="U18">
+        <v>9744000.0</v>
+      </c>
+      <c r="V18">
+        <v>18712000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1997000.0</v>
+      </c>
+      <c r="X18">
+        <v>12044000.0</v>
+      </c>
+      <c r="Y18">
+        <v>9786475.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4380716.0</v>
+      </c>
+      <c r="AA18">
+        <v>5125891.0</v>
+      </c>
+      <c r="AB18">
+        <v>23966000.0</v>
+      </c>
+      <c r="AC18">
+        <v>7731000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6409000.0</v>
+      </c>
+      <c r="AE18">
+        <v>15270971.0</v>
+      </c>
+      <c r="AF18">
+        <v>10260958.0</v>
+      </c>
+      <c r="AG18">
+        <v>22527799.0</v>
+      </c>
+      <c r="AH18">
+        <v>-70393600.0</v>
+      </c>
+      <c r="AI18">
+        <v>-12341489.0</v>
+      </c>
+      <c r="AJ18">
+        <v>53655835.0</v>
+      </c>
+      <c r="AK18">
+        <v>-6190578.0</v>
+      </c>
+      <c r="AL18">
+        <v>5535475.0</v>
+      </c>
+      <c r="AM18">
+        <v>13730420.0</v>
+      </c>
+      <c r="AN18">
+        <v>7878208.0</v>
+      </c>
+      <c r="AO18">
+        <v>24579604.0</v>
+      </c>
+      <c r="AP18">
+        <v>-17229823.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1457558.0</v>
+      </c>
+      <c r="AR18">
+        <v>216649.0</v>
+      </c>
+      <c r="AS18">
+        <v>16530536.0</v>
+      </c>
+      <c r="AT18">
+        <v>3492664.0</v>
+      </c>
+      <c r="AU18">
+        <v>28000762.0</v>
+      </c>
+      <c r="AV18">
+        <v>-4922832.0</v>
+      </c>
+      <c r="AW18">
+        <v>-30193641.0</v>
+      </c>
+      <c r="AX18">
+        <v>34390887.0</v>
+      </c>
+      <c r="AY18">
+        <v>1211854.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-7208100.0</v>
+      </c>
+      <c r="BA18">
+        <v>13149840.0</v>
+      </c>
+      <c r="BB18">
+        <v>-6042557.0</v>
+      </c>
+      <c r="BC18">
+        <v>22425825.0</v>
+      </c>
+      <c r="BD18">
+        <v>9200202.0</v>
+      </c>
+      <c r="BE18">
+        <v>925757.0</v>
+      </c>
+      <c r="BF18">
+        <v>-41746599.0</v>
+      </c>
+      <c r="BG18">
+        <v>24297593.0</v>
+      </c>
+      <c r="BH18">
+        <v>10172427.0</v>
+      </c>
+      <c r="BI18">
+        <v>13212400.0</v>
+      </c>
+      <c r="BJ18">
+        <v>148222571.0</v>
+      </c>
+      <c r="BK18">
+        <v>22586965.0</v>
+      </c>
+      <c r="BL18">
+        <v>11586785.0</v>
+      </c>
+      <c r="BM18">
+        <v>10423982.0</v>
+      </c>
+      <c r="BN18">
+        <v>16313516.0</v>
+      </c>
+      <c r="BO18">
+        <v>8465062.0</v>
+      </c>
+      <c r="BP18">
+        <v>5282841.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-5171712.0</v>
+      </c>
+      <c r="BR18">
+        <v>-2369525.0</v>
+      </c>
+      <c r="BS18">
+        <v>-58054989.0</v>
+      </c>
+      <c r="BT18">
+        <v>3410779.0</v>
+      </c>
+      <c r="BU18">
+        <v>31316558.0</v>
+      </c>
+      <c r="BV18">
+        <v>17782958.0</v>
+      </c>
+      <c r="BW18">
+        <v>98313500.0</v>
+      </c>
+      <c r="BX18">
+        <v>12124196.0</v>
+      </c>
     </row>
     <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>37</v>
-[...28 lines deleted...]
-      <c r="AC19"/>
+        <v>186</v>
+      </c>
+      <c r="B19">
+        <v>18227000.0</v>
+      </c>
+      <c r="C19">
+        <v>6679000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1435000.0</v>
+      </c>
+      <c r="E19">
+        <v>31000.0</v>
+      </c>
+      <c r="F19">
+        <v>4373000.0</v>
+      </c>
+      <c r="G19">
+        <v>19509000.0</v>
+      </c>
+      <c r="H19">
+        <v>9675000.0</v>
+      </c>
+      <c r="I19">
+        <v>-5637000.0</v>
+      </c>
+      <c r="J19">
+        <v>968000.0</v>
+      </c>
+      <c r="K19">
+        <v>4158000.0</v>
+      </c>
+      <c r="L19">
+        <v>8137000.0</v>
+      </c>
+      <c r="M19">
+        <v>-2149000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5539000.0</v>
+      </c>
+      <c r="O19">
+        <v>-2219000.0</v>
+      </c>
+      <c r="P19">
+        <v>-3147000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1637000.0</v>
+      </c>
+      <c r="R19">
+        <v>-5879000.0</v>
+      </c>
+      <c r="S19">
+        <v>3134000.0</v>
+      </c>
+      <c r="T19">
+        <v>5733000.0</v>
+      </c>
+      <c r="U19">
+        <v>-4319000.0</v>
+      </c>
+      <c r="V19">
+        <v>16070000.0</v>
+      </c>
+      <c r="W19">
+        <v>-3907000.0</v>
+      </c>
+      <c r="X19">
+        <v>3250000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1639000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-1661000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-9057781.03</v>
+      </c>
+      <c r="AB19">
+        <v>9503525.16</v>
+      </c>
+      <c r="AC19">
+        <v>7759819.98</v>
+      </c>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
     </row>
     <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>38</v>
-[...11501 lines deleted...]
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18018,8951 +25095,2163 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
     </row>
     <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="B21">
-        <v>55663373.0</v>
+        <v>-373000.0</v>
       </c>
       <c r="C21">
-        <v>9617000.0</v>
+        <v>-421000.0</v>
       </c>
       <c r="D21">
-        <v>19426000.0</v>
+        <v>-263000.0</v>
       </c>
       <c r="E21">
-        <v>14901000.0</v>
+        <v>-277000.0</v>
       </c>
       <c r="F21">
-        <v>9084000.0</v>
+        <v>-253000.0</v>
       </c>
       <c r="G21">
-        <v>19001000.0</v>
+        <v>-19015000.0</v>
       </c>
       <c r="H21">
-        <v>17506000.0</v>
-[...6823 lines deleted...]
-      <c r="G21">
         <v>-12346000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20687000.0</v>
       </c>
       <c r="M21">
         <v>-20687000.0</v>
       </c>
       <c r="N21">
+        <v>-20687000.0</v>
+      </c>
+      <c r="O21">
         <v>-1442000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9299000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7925000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7639000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4047000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10846000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-542000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4426000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1723000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2341000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-919000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="AA21">
         <v>-1250000.0</v>
       </c>
       <c r="AB21">
         <v>-1250000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>-1250000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
-        <v>40024462.0</v>
+        <v>28813280.0</v>
       </c>
       <c r="C22">
-        <v>13013118.0</v>
+        <v>28728000.0</v>
       </c>
       <c r="D22">
-        <v>13723461.0</v>
+        <v>13159000.0</v>
       </c>
       <c r="E22">
+        <v>13501000.0</v>
+      </c>
+      <c r="F22">
         <v>11957000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11680000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12697000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13360000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11557000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9664000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6773000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17724000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7638000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7331000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3071000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6552499.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10171000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8718000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11075000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3221000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6720000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8704000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10672565.0</v>
       </c>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
       <c r="Z22">
+        <v>750858.0</v>
+      </c>
+      <c r="AA22">
         <v>1472141.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4336000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1581000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2847000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6361290.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1794968.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4306884.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10575262.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1622294.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24219028.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
+        <v>-2604829.0</v>
+      </c>
+      <c r="AL22">
         <v>6610027.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>49690.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9306065.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13101369.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1006902.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
-        <v>-37470234.82</v>
+        <v>-2095657.0</v>
       </c>
       <c r="AR22">
+        <v>-37470234.0</v>
+      </c>
+      <c r="AS22">
         <v>5535236.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5471683.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
+        <v>-993798.0</v>
+      </c>
+      <c r="AV22">
         <v>3402188.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5031004.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9262877.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
       <c r="AY22">
+        <v>-84896963.0</v>
+      </c>
+      <c r="AZ22">
         <v>12970040.0</v>
       </c>
-      <c r="AZ22">
-[...1 lines deleted...]
-      </c>
       <c r="BA22">
+        <v>-6445122.0</v>
+      </c>
+      <c r="BB22">
         <v>2054154.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3004166.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11764278.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>399883.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>16981888.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4977726.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8738900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7770468.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10871376.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>108726028.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9582027.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7090707.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5812242.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13074826.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6116215.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5330112.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5877088.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12829661.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2401284.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>11374489.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>16234334.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>27955452.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4302939.0</v>
       </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
-        <v>-587150.0</v>
+        <v>148048.0</v>
       </c>
       <c r="C23">
-        <v>-259898.0</v>
+        <v>-5133000.0</v>
       </c>
       <c r="D23">
-        <v>-130114.0</v>
+        <v>6489000.0</v>
       </c>
       <c r="E23">
+        <v>1240000.0</v>
+      </c>
+      <c r="F23">
         <v>449000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5522000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>2770000.0</v>
+        <v>1264212.0</v>
       </c>
       <c r="I23">
+        <v>2776870.0</v>
+      </c>
+      <c r="J23">
         <v>-937000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>990000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2229000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>720000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2483000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-273000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4985000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2615000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-618504.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6738000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1299000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1380000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>108000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>1123000.0</v>
+      </c>
+      <c r="X23">
         <v>1228000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4079548.0</v>
       </c>
-      <c r="Y23">
-[...1 lines deleted...]
-      </c>
       <c r="Z23">
+        <v>-1607771.0</v>
+      </c>
+      <c r="AA23">
         <v>-2517266.16</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
+        <v>1225112.0</v>
+      </c>
+      <c r="AC23">
         <v>-73000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-305000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
-        <v>-156369.44</v>
+        <v>-2978686.0</v>
       </c>
       <c r="AF23">
-        <v>-1860314.56</v>
+        <v>-1413010.0</v>
       </c>
       <c r="AG23">
-        <v>-5465344.08</v>
+        <v>4430169.0</v>
       </c>
       <c r="AH23">
+        <v>-5465344.0</v>
+      </c>
+      <c r="AI23">
         <v>-3226145.79</v>
       </c>
-      <c r="AI23">
-[...1 lines deleted...]
-      </c>
       <c r="AJ23">
-        <v>-12053186.01</v>
+        <v>409282.0</v>
       </c>
       <c r="AK23">
+        <v>62383.0</v>
+      </c>
+      <c r="AL23">
         <v>-7777561.15</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3089042.97</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5646159.73</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3346346.26</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>0.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
-        <v>-7155939.34</v>
+        <v>-2987653.0</v>
       </c>
       <c r="AR23">
-        <v>-774844.91</v>
+        <v>-3714939.0</v>
       </c>
       <c r="AS23">
-        <v>-128569.17</v>
+        <v>-1071023.0</v>
       </c>
       <c r="AT23">
+        <v>-128569.0</v>
+      </c>
+      <c r="AU23">
         <v>13024936.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
-        <v>-13965825.02</v>
+        <v>-2688634.0</v>
       </c>
       <c r="AW23">
+        <v>-13965825.0</v>
+      </c>
+      <c r="AX23">
         <v>-9583129.78</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
-        <v>-1102543.0</v>
+        <v>741311.0</v>
       </c>
       <c r="AZ23">
-        <v>-10777828.47</v>
+        <v>-606059.0</v>
       </c>
       <c r="BA23">
+        <v>470567.0</v>
+      </c>
+      <c r="BB23">
         <v>420193.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
-        <v>415306.0</v>
+        <v>108138.0</v>
       </c>
       <c r="BD23">
-        <v>-9019862.92</v>
+        <v>-328407.0</v>
       </c>
       <c r="BE23">
-        <v>-819877.52</v>
+        <v>-9019862.0</v>
       </c>
       <c r="BF23">
-        <v>-2390611.27</v>
+        <v>-819877.0</v>
       </c>
       <c r="BG23">
+        <v>-2390611.0</v>
+      </c>
+      <c r="BH23">
         <v>-228390.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3424830.36</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4124867.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10932596.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-19239070.53</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1548307.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-376692.17</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>188121.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5311628.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-10158953.74</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-5336976.32</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-4464386.0</v>
       </c>
-      <c r="BS23">
-[...1 lines deleted...]
-      </c>
       <c r="BT23">
-        <v>0.4</v>
+        <v>9.02</v>
       </c>
       <c r="BU23">
+        <v>-246.0</v>
+      </c>
+      <c r="BV23">
         <v>0.62</v>
       </c>
-      <c r="BV23">
-[...1 lines deleted...]
-      </c>
       <c r="BW23">
-        <v>-6557428.11</v>
+        <v>-4399259.0</v>
+      </c>
+      <c r="BX23">
+        <v>-6557428.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-8234.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-211.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3906000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2314908.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4667046.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4583000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2193753.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6972492.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2980043.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4346510.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10500000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>20618000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-13559000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11751000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12500000.0</v>
       </c>
       <c r="W24">
         <v>-12500000.0</v>
       </c>
       <c r="X24">
+        <v>-12500000.0</v>
+      </c>
+      <c r="Y24">
         <v>-3686010.44</v>
       </c>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
       <c r="Z24">
+        <v>-8837791.0</v>
+      </c>
+      <c r="AA24">
         <v>3806289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
-        <v>-1716146.66</v>
+        <v>-9593100.0</v>
       </c>
       <c r="AF24">
-        <v>1582577.0</v>
+        <v>-472857.0</v>
       </c>
       <c r="AG24">
-        <v>-89046081.41</v>
+        <v>-8075956.0</v>
       </c>
       <c r="AH24">
-        <v>0.0</v>
+        <v>-89046081.0</v>
       </c>
       <c r="AI24">
-        <v>4983.74</v>
+        <v>5017480.0</v>
       </c>
       <c r="AJ24">
-        <v>-76532.53</v>
+        <v>-602128.0</v>
       </c>
       <c r="AK24">
-        <v>-46491.4</v>
+        <v>3785031.0</v>
       </c>
       <c r="AL24">
-        <v>129779.0</v>
+        <v>-46491.0</v>
       </c>
       <c r="AM24">
-        <v>0.0</v>
+        <v>2710744.0</v>
       </c>
       <c r="AN24">
-        <v>-2455729.43</v>
+        <v>-2376436.0</v>
       </c>
       <c r="AO24">
-        <v>-11073618.69</v>
+        <v>-2954148.0</v>
       </c>
       <c r="AP24">
-        <v>8630174.0</v>
+        <v>-11073618.0</v>
       </c>
       <c r="AQ24">
-        <v>96726.0</v>
+        <v>3768591.0</v>
       </c>
       <c r="AR24">
-        <v>2798656.0</v>
+        <v>-1325791.0</v>
       </c>
       <c r="AS24">
-        <v>-343114.06</v>
+        <v>4392875.0</v>
       </c>
       <c r="AT24">
-        <v>-820252.47</v>
+        <v>-343114.0</v>
       </c>
       <c r="AU24">
+        <v>-820252.0</v>
+      </c>
+      <c r="AV24">
         <v>547299.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
-        <v>-3634949.07</v>
+        <v>-623221.0</v>
       </c>
       <c r="AX24">
-        <v>0.0</v>
+        <v>-3634949.0</v>
       </c>
       <c r="AY24">
-        <v>65434576.0</v>
+        <v>1220329.0</v>
       </c>
       <c r="AZ24">
-        <v>-524809.68</v>
+        <v>65434575.0</v>
       </c>
       <c r="BA24">
-        <v>-859010.27</v>
+        <v>-524808.0</v>
       </c>
       <c r="BB24">
-        <v>13329946.0</v>
+        <v>-859010.0</v>
       </c>
       <c r="BC24">
-        <v>-12900293.73</v>
+        <v>13329947.0</v>
       </c>
       <c r="BD24">
-        <v>-178076.83</v>
+        <v>-12900292.0</v>
       </c>
       <c r="BE24">
-        <v>-251576.11</v>
+        <v>-178076.0</v>
       </c>
       <c r="BF24">
-        <v>-288820.01</v>
+        <v>-251576.0</v>
       </c>
       <c r="BG24">
-        <v>-316152.48</v>
+        <v>-288820.0</v>
       </c>
       <c r="BH24">
-        <v>-708907.99</v>
+        <v>-316152.0</v>
       </c>
       <c r="BI24">
-        <v>-764474.08</v>
+        <v>-708907.0</v>
       </c>
       <c r="BJ24">
-        <v>-954858.08</v>
+        <v>-764474.0</v>
       </c>
       <c r="BK24">
-        <v>-39473.88</v>
+        <v>-954858.0</v>
       </c>
       <c r="BL24">
-        <v>-221989.3</v>
+        <v>-39473.0</v>
       </c>
       <c r="BM24">
-        <v>-1066313.52</v>
+        <v>-221989.0</v>
       </c>
       <c r="BN24">
-        <v>0.0</v>
+        <v>-1066313.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BP24">
         <v>0.0</v>
       </c>
+      <c r="BQ24"/>
       <c r="BR24">
+        <v>0.0</v>
+      </c>
+      <c r="BS24">
         <v>85949975.0</v>
       </c>
-      <c r="BS24">
-[...1 lines deleted...]
-      </c>
       <c r="BT24">
-        <v>-21632.56</v>
-[...2 lines deleted...]
-      <c r="BV24">
+        <v>5738.0</v>
+      </c>
+      <c r="BU24">
+        <v>-21632.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>85584.0</v>
       </c>
-      <c r="BW24">
-        <v>756271.0</v>
+      <c r="BX24">
+        <v>756270.0</v>
       </c>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
-        <v>-4784895.0</v>
+        <v>-4746033.0</v>
       </c>
       <c r="C25">
-        <v>-5135346.0</v>
+        <v>-13246000.0</v>
       </c>
       <c r="D25">
-        <v>-7607477.0</v>
+        <v>-9368000.0</v>
       </c>
       <c r="E25">
+        <v>-12909000.0</v>
+      </c>
+      <c r="F25">
         <v>-12388000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2404000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3948000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7113000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2283000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4418000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9120000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-18424000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3095000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1036000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1663000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5924000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5338773.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3486000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3726000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4308000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4274000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4245000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4412000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6148855.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>2741129.0</v>
+      </c>
+      <c r="AA25">
         <v>3299016.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>499000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-474000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1706000.0</v>
       </c>
-      <c r="AD25">
-[...1 lines deleted...]
-      </c>
       <c r="AE25">
-        <v>3916680.0</v>
+        <v>3549084.0</v>
       </c>
       <c r="AF25">
-        <v>655061.0</v>
+        <v>6443908.0</v>
       </c>
       <c r="AG25">
+        <v>3908264.0</v>
+      </c>
+      <c r="AH25">
         <v>439829.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
-        <v>2975551.0</v>
+        <v>-7791266.0</v>
       </c>
       <c r="AJ25">
-        <v>-4181223.82</v>
+        <v>15886639.0</v>
       </c>
       <c r="AK25">
-        <v>-7175422.55</v>
+        <v>-6150020.0</v>
       </c>
       <c r="AL25">
-        <v>-1751491.73</v>
+        <v>-7175422.0</v>
       </c>
       <c r="AM25">
-        <v>-1879859.7</v>
+        <v>-1751489.0</v>
       </c>
       <c r="AN25">
-        <v>-11981340.87</v>
+        <v>1071281.0</v>
       </c>
       <c r="AO25">
-        <v>-11788542.73</v>
+        <v>-4001416.0</v>
       </c>
       <c r="AP25">
-        <v>12636016.0</v>
+        <v>-11788542.0</v>
       </c>
       <c r="AQ25">
-        <v>42624507.0</v>
+        <v>16518259.0</v>
       </c>
       <c r="AR25">
-        <v>-11448669.41</v>
+        <v>45025890.0</v>
       </c>
       <c r="AS25">
+        <v>-7439274.0</v>
+      </c>
+      <c r="AT25">
         <v>1157122.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6565630.0</v>
       </c>
-      <c r="AU25">
-[...1 lines deleted...]
-      </c>
       <c r="AV25">
-        <v>-4558651.59</v>
+        <v>-208814.0</v>
       </c>
       <c r="AW25">
-        <v>-5522987.57</v>
+        <v>-4558651.0</v>
       </c>
       <c r="AX25">
-        <v>90286739.0</v>
+        <v>-5522987.0</v>
       </c>
       <c r="AY25">
-        <v>-21561173.03</v>
+        <v>89535307.0</v>
       </c>
       <c r="AZ25">
-        <v>14669218.0</v>
+        <v>-21561171.0</v>
       </c>
       <c r="BA25">
-        <v>-4274411.52</v>
+        <v>14669219.0</v>
       </c>
       <c r="BB25">
-        <v>3029509.0</v>
+        <v>-4274411.0</v>
       </c>
       <c r="BC25">
-        <v>-2952884.59</v>
+        <v>15150111.0</v>
       </c>
       <c r="BD25">
-        <v>2039202.0</v>
+        <v>-2952884.0</v>
       </c>
       <c r="BE25">
-        <v>-46962544.23</v>
+        <v>2039203.0</v>
       </c>
       <c r="BF25">
+        <v>-46962544.0</v>
+      </c>
+      <c r="BG25">
         <v>1049070.0</v>
       </c>
-      <c r="BG25">
-[...1 lines deleted...]
-      </c>
       <c r="BH25">
+        <v>1068228.0</v>
+      </c>
+      <c r="BI25">
         <v>2738696.0</v>
       </c>
-      <c r="BI25">
-[...1 lines deleted...]
-      </c>
       <c r="BJ25">
-        <v>-5887952.09</v>
+        <v>-447572.0</v>
       </c>
       <c r="BK25">
-        <v>-2807799.08</v>
+        <v>-5887952.0</v>
       </c>
       <c r="BL25">
-        <v>-1137896.91</v>
+        <v>-2807799.0</v>
       </c>
       <c r="BM25">
+        <v>-1137896.0</v>
+      </c>
+      <c r="BN25">
         <v>820090.0</v>
       </c>
-      <c r="BN25">
-[...1 lines deleted...]
-      </c>
       <c r="BO25">
-        <v>-852960.59</v>
+        <v>-1530166.0</v>
       </c>
       <c r="BP25">
-        <v>-809411.01</v>
+        <v>-852960.0</v>
       </c>
       <c r="BQ25">
-        <v>-1697156.89</v>
+        <v>-809411.0</v>
       </c>
       <c r="BR25">
+        <v>-1697156.0</v>
+      </c>
+      <c r="BS25">
         <v>106188598.0</v>
       </c>
-      <c r="BS25">
-[...1 lines deleted...]
-      </c>
       <c r="BT25">
-        <v>-105364102.01</v>
+        <v>7093507.0</v>
       </c>
       <c r="BU25">
-        <v>-7918002.53</v>
+        <v>2616421.0</v>
       </c>
       <c r="BV25">
-        <v>90603334.0</v>
+        <v>-7918000.0</v>
       </c>
       <c r="BW25">
-        <v>-1435074.68</v>
+        <v>90603336.0</v>
+      </c>
+      <c r="BX25">
+        <v>-1435074.0</v>
       </c>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26">
-        <v>1229.0</v>
+        <v>-493074.0</v>
       </c>
       <c r="C26">
-        <v>-999645.0</v>
+        <v>896.07</v>
       </c>
       <c r="D26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="E26">
         <v>10405.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-552000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2022000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
-        <v>-7029.82</v>
+        <v>-212.0</v>
       </c>
       <c r="I26">
+        <v>-6870.0</v>
+      </c>
+      <c r="J26">
         <v>-958698.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-276000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-881000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-138784.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-536000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3122889.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
-        <v>-3369000.0</v>
+        <v>-6770819.0</v>
       </c>
       <c r="T26">
-        <v>-2179000.0</v>
+        <v>-1187109.0</v>
       </c>
       <c r="U26">
-        <v>-243000.0</v>
+        <v>-1947327.0</v>
       </c>
       <c r="V26">
+        <v>-244815.0</v>
+      </c>
+      <c r="W26">
         <v>-2034000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-240000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-146689.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>-1371625.0</v>
+      </c>
+      <c r="AA26">
         <v>-2479275.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>-5032112.0</v>
+      </c>
+      <c r="AC26">
         <v>-374702.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-305000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>-102672.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>119662.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>-409282.0</v>
+      </c>
+      <c r="AK26">
         <v>-17600000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26"/>
-      <c r="AN26"/>
+      <c r="AM26">
+        <v>-793000.0</v>
+      </c>
+      <c r="AN26">
+        <v>-3680000.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26"/>
-[...1 lines deleted...]
-      <c r="AS26"/>
+      <c r="AQ26">
+        <v>-3501000.0</v>
+      </c>
+      <c r="AR26">
+        <v>-3441000.0</v>
+      </c>
+      <c r="AS26">
+        <v>-645000.0</v>
+      </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>1000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-638000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-618000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
+      <c r="BC26"/>
       <c r="BD26">
-        <v>-9019862.92</v>
+        <v>-328407.0</v>
       </c>
       <c r="BE26">
+        <v>-9019862.0</v>
+      </c>
+      <c r="BF26">
         <v>-819877.52</v>
       </c>
-      <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
         <v>18000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="E27">
         <v>18000.0</v>
       </c>
       <c r="F27">
+        <v>18000.0</v>
+      </c>
+      <c r="G27">
         <v>4675000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4612000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3942000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4385000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4260000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4329000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7587000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4235000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4133000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4150000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4581000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4177000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1744000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>693000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>631000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>582000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1684000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1411000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1030658.0</v>
       </c>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
       <c r="Z27">
+        <v>392397.0</v>
+      </c>
+      <c r="AA27">
         <v>1331725.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1631000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>798000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1699000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2173894.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2387466.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2221341.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2290519.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2282646.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1160602.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>891604.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>986817.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1231817.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1015771.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1072900.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1431388.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>525625.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>549498.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>154000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>194825.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>698971.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>81765.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>785961.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1338906.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2444851.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>7397229.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2121997.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2603567.0</v>
       </c>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
       <c r="BC27">
+        <v>-11296622.0</v>
+      </c>
+      <c r="BD27">
         <v>3034134.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2795721.0</v>
       </c>
-      <c r="BE27">
-[...1 lines deleted...]
-      </c>
       <c r="BF27">
+        <v>-5509617.0</v>
+      </c>
+      <c r="BG27">
         <v>1162977.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>964289.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1251523.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>921896.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>26347945.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>572776.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>519589.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>556209.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>581720.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>622156.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>534263.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>454581.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>355015.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>528037.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>369207.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>143390.0</v>
       </c>
-      <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
-        <v>-14968807.0</v>
+        <v>-11033026.0</v>
       </c>
       <c r="C28">
-        <v>-8909119.0</v>
+        <v>-15869000.0</v>
       </c>
       <c r="D28">
-        <v>-8136709.0</v>
+        <v>-2514000.0</v>
       </c>
       <c r="E28">
+        <v>-6777000.0</v>
+      </c>
+      <c r="F28">
         <v>-8100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-34308000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17548000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2411000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7728000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-16322000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5828000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-30904000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10410000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7164000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7308000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3648000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-762248.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17175000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3162000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8316000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1859000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6926000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4128752.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>-4156590.0</v>
+      </c>
+      <c r="AA28">
         <v>-9276267.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11673000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4105000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9330000.0</v>
       </c>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
       <c r="AE28">
-        <v>-5891358.59</v>
+        <v>-7358000.0</v>
       </c>
       <c r="AF28">
-        <v>-8709324.33</v>
+        <v>-7148000.0</v>
       </c>
       <c r="AG28">
-        <v>-11286113.63</v>
+        <v>-7323000.0</v>
       </c>
       <c r="AH28">
+        <v>-11286113.0</v>
+      </c>
+      <c r="AI28">
         <v>-8649000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7286000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-24614000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-5572969.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
-        <v>-8286851.49</v>
+        <v>-8321999.0</v>
       </c>
       <c r="AN28">
-        <v>-11390653.74</v>
+        <v>-11134000.0</v>
       </c>
       <c r="AO28">
+        <v>-14737000.0</v>
+      </c>
+      <c r="AP28">
         <v>0.0</v>
       </c>
-      <c r="AP28">
-[...1 lines deleted...]
-      </c>
       <c r="AQ28">
-        <v>-6253125.45</v>
+        <v>-10955000.0</v>
       </c>
       <c r="AR28">
-        <v>-6901332.06</v>
+        <v>-10895000.0</v>
       </c>
       <c r="AS28">
-        <v>-17806436.35</v>
+        <v>-8095000.0</v>
       </c>
       <c r="AT28">
+        <v>-17806436.0</v>
+      </c>
+      <c r="AU28">
         <v>7377965.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
-        <v>-13939977.02</v>
+        <v>-9488805.0</v>
       </c>
       <c r="AW28">
+        <v>-13939977.0</v>
+      </c>
+      <c r="AX28">
         <v>716495.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7440000.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>-11340000.0</v>
+        <v>-7570516.0</v>
       </c>
       <c r="BA28">
+        <v>-11572203.0</v>
+      </c>
+      <c r="BB28">
         <v>24079807.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
-        <v>-5872713.95</v>
+        <v>-4882370.0</v>
       </c>
       <c r="BD28">
-        <v>-19004131.92</v>
+        <v>-5872713.0</v>
       </c>
       <c r="BE28">
-        <v>-819877.52</v>
+        <v>-19004131.0</v>
       </c>
       <c r="BF28">
-        <v>-9302590.57</v>
+        <v>-819877.0</v>
       </c>
       <c r="BG28">
+        <v>-9302590.0</v>
+      </c>
+      <c r="BH28">
         <v>2966037.0</v>
       </c>
-      <c r="BH28">
-[...1 lines deleted...]
-      </c>
       <c r="BI28">
-        <v>-92601166.77</v>
+        <v>-28804689.0</v>
       </c>
       <c r="BJ28">
-        <v>-5028164.29</v>
+        <v>-92601166.0</v>
       </c>
       <c r="BK28">
-        <v>-3911222.22</v>
+        <v>-5028164.0</v>
       </c>
       <c r="BL28">
-        <v>-3242684.37</v>
+        <v>-3911222.0</v>
       </c>
       <c r="BM28">
-        <v>-9564449.68</v>
+        <v>-3242684.0</v>
       </c>
       <c r="BN28">
-        <v>-4238682.5</v>
+        <v>-9564449.0</v>
       </c>
       <c r="BO28">
-        <v>-5733609.7</v>
+        <v>-4238682.0</v>
       </c>
       <c r="BP28">
-        <v>-22871079.59</v>
+        <v>-5733609.0</v>
       </c>
       <c r="BQ28">
-        <v>-2969826.56</v>
+        <v>-22871079.0</v>
       </c>
       <c r="BR28">
+        <v>-2969826.0</v>
+      </c>
+      <c r="BS28">
         <v>9009171.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>39247.0</v>
       </c>
-      <c r="BT28">
-[...1 lines deleted...]
-      </c>
       <c r="BU28">
+        <v>-676136.0</v>
+      </c>
+      <c r="BV28">
         <v>-92253959.0</v>
       </c>
-      <c r="BV28">
-[...1 lines deleted...]
-      </c>
       <c r="BW28">
-        <v>-11644641.05</v>
+        <v>-15091905.0</v>
+      </c>
+      <c r="BX28">
+        <v>-11644641.0</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
-        <v>72451840.0</v>
+        <v>43747509.0</v>
       </c>
       <c r="C29">
-        <v>9770007.0</v>
+        <v>51920000.0</v>
       </c>
       <c r="D29">
-        <v>22114037.0</v>
+        <v>10010000.0</v>
       </c>
       <c r="E29">
+        <v>21623000.0</v>
+      </c>
+      <c r="F29">
         <v>14137000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26910000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21210000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9350000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11682000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11606000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-357000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7231000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11381000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14459000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3056000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14468000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6706366.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4720000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17793000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9809000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18924000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1685000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12095000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9897922.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>4609085.0</v>
+      </c>
+      <c r="AA29">
         <v>4344707.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24137000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8412000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4279000.0</v>
       </c>
-      <c r="AD29">
-[...1 lines deleted...]
-      </c>
       <c r="AE29">
-        <v>12001773.0</v>
+        <v>25449000.0</v>
       </c>
       <c r="AF29">
-        <v>22821799.0</v>
+        <v>14529000.0</v>
       </c>
       <c r="AG29">
+        <v>26075000.0</v>
+      </c>
+      <c r="AH29">
         <v>19326162.0</v>
       </c>
-      <c r="AH29">
-[...1 lines deleted...]
-      </c>
       <c r="AI29">
-        <v>53699913.0</v>
+        <v>-14573000.0</v>
       </c>
       <c r="AJ29">
-        <v>-5893200.91</v>
+        <v>66611000.0</v>
       </c>
       <c r="AK29">
+        <v>-7862000.0</v>
+      </c>
+      <c r="AL29">
         <v>5982393.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13955096.0</v>
       </c>
-      <c r="AM29">
-[...1 lines deleted...]
-      </c>
       <c r="AN29">
-        <v>27075078.0</v>
+        <v>10927000.0</v>
       </c>
       <c r="AO29">
-        <v>-6057594.53</v>
+        <v>35055000.0</v>
       </c>
       <c r="AP29">
-        <v>7478757.0</v>
+        <v>-6057594.0</v>
       </c>
       <c r="AQ29">
-        <v>831618.0</v>
+        <v>11361000.0</v>
       </c>
       <c r="AR29">
-        <v>17040606.0</v>
+        <v>3233000.0</v>
       </c>
       <c r="AS29">
+        <v>21050000.0</v>
+      </c>
+      <c r="AT29">
         <v>3876005.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>28821463.0</v>
       </c>
-      <c r="AU29">
-[...1 lines deleted...]
-      </c>
       <c r="AV29">
-        <v>-29577494.26</v>
+        <v>-4916768.0</v>
       </c>
       <c r="AW29">
+        <v>-29577494.0</v>
+      </c>
+      <c r="AX29">
         <v>38037597.0</v>
       </c>
-      <c r="AX29">
-[...1 lines deleted...]
-      </c>
       <c r="AY29">
-        <v>-6385306.85</v>
+        <v>1171000.0</v>
       </c>
       <c r="AZ29">
+        <v>-6385306.0</v>
+      </c>
+      <c r="BA29">
         <v>13676004.0</v>
       </c>
-      <c r="BA29">
-[...1 lines deleted...]
-      </c>
       <c r="BB29">
+        <v>-4878863.0</v>
+      </c>
+      <c r="BC29">
         <v>25652430.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9743198.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2495592.0</v>
       </c>
-      <c r="BE29">
-[...1 lines deleted...]
-      </c>
       <c r="BF29">
+        <v>-40859568.0</v>
+      </c>
+      <c r="BG29">
         <v>24550094.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>10308098.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>13523349.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>150039612.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>22645299.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11631711.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>10457231.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>16340984.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8704826.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>5378277.0</v>
       </c>
-      <c r="BP29">
-[...1 lines deleted...]
-      </c>
       <c r="BQ29">
-        <v>-2323592.3</v>
+        <v>-4989384.0</v>
       </c>
       <c r="BR29">
-        <v>-57977425.3</v>
+        <v>-2323592.0</v>
       </c>
       <c r="BS29">
+        <v>-57977425.0</v>
+      </c>
+      <c r="BT29">
         <v>3626550.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>31660411.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>18397940.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>99262501.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>12305645.0</v>
       </c>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
-        <v>1698659.0</v>
+        <v>19483331.0</v>
       </c>
       <c r="C30">
-        <v>5026374.0</v>
+        <v>6356000.0</v>
       </c>
       <c r="D30">
-        <v>1224630.0</v>
+        <v>-1435000.0</v>
       </c>
       <c r="E30">
+        <v>31000.0</v>
+      </c>
+      <c r="F30">
         <v>4373000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19509000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9675000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5637000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>968000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4158000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2149000.0</v>
       </c>
       <c r="M30">
         <v>-2149000.0</v>
       </c>
       <c r="N30">
+        <v>-2149000.0</v>
+      </c>
+      <c r="O30">
         <v>-2219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3249000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12145000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5586782.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2785000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7893000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4384000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11142000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4219000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3250000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1964342.0</v>
       </c>
-      <c r="Y30">
-[...1 lines deleted...]
-      </c>
       <c r="Z30">
+        <v>-10164167.0</v>
+      </c>
+      <c r="AA30">
         <v>-9267784.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9477000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7767000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6673000.0</v>
       </c>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
       <c r="AE30">
-        <v>-4736287.63</v>
+        <v>-13271000.0</v>
       </c>
       <c r="AF30">
-        <v>-23898465.54</v>
+        <v>-3493000.0</v>
       </c>
       <c r="AG30">
-        <v>-89354271.69</v>
+        <v>-33557000.0</v>
       </c>
       <c r="AH30">
-        <v>19304520.0</v>
+        <v>-89354271.0</v>
       </c>
       <c r="AI30">
-        <v>-1471887.78</v>
+        <v>24322000.0</v>
       </c>
       <c r="AJ30">
-        <v>11993437.0</v>
+        <v>-2079000.0</v>
       </c>
       <c r="AK30">
-        <v>-7777561.15</v>
+        <v>15855000.0</v>
       </c>
       <c r="AL30">
-        <v>8664035.0</v>
+        <v>-7777561.0</v>
       </c>
       <c r="AM30">
-        <v>-7115562.33</v>
+        <v>11245000.0</v>
       </c>
       <c r="AN30">
-        <v>-1765580.02</v>
+        <v>-9492000.0</v>
       </c>
       <c r="AO30">
-        <v>-4758713.14</v>
+        <v>-2264000.0</v>
       </c>
       <c r="AP30">
-        <v>-13699416.82</v>
+        <v>-4758713.0</v>
       </c>
       <c r="AQ30">
-        <v>-10066481.22</v>
+        <v>-18561000.0</v>
       </c>
       <c r="AR30">
-        <v>7932781.0</v>
+        <v>-11489000.0</v>
       </c>
       <c r="AS30">
+        <v>9527000.0</v>
+      </c>
+      <c r="AT30">
         <v>12081558.0</v>
       </c>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
       <c r="AU30">
+        <v>-9026167.0</v>
+      </c>
+      <c r="AV30">
         <v>324194.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4270492.0</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
-        <v>3106671.0</v>
+        <v>-9583129.0</v>
       </c>
       <c r="AY30">
+        <v>4327000.0</v>
+      </c>
+      <c r="AZ30">
         <v>47999273.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14010784.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
-        <v>-3727848.95</v>
+        <v>-31304732.0</v>
       </c>
       <c r="BC30">
-        <v>-10449195.82</v>
+        <v>-3727848.0</v>
       </c>
       <c r="BD30">
+        <v>-10449195.0</v>
+      </c>
+      <c r="BE30">
         <v>3768931.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1630734.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
-        <v>-14137446.83</v>
+        <v>-19732032.0</v>
       </c>
       <c r="BH30">
-        <v>-3424830.36</v>
+        <v>-14137446.0</v>
       </c>
       <c r="BI30">
+        <v>-3424830.0</v>
+      </c>
+      <c r="BJ30">
         <v>4124867.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10932596.0</v>
       </c>
-      <c r="BK30">
-[...1 lines deleted...]
-      </c>
       <c r="BL30">
+        <v>-19239070.0</v>
+      </c>
+      <c r="BM30">
         <v>1548307.0</v>
       </c>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
       <c r="BN30">
+        <v>-376692.0</v>
+      </c>
+      <c r="BO30">
         <v>188121.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5311628.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
-        <v>-5336976.32</v>
+        <v>-10158953.0</v>
       </c>
       <c r="BR30">
+        <v>-5336976.0</v>
+      </c>
+      <c r="BS30">
         <v>85872411.0</v>
       </c>
-      <c r="BS30">
-[...1 lines deleted...]
-      </c>
       <c r="BT30">
-        <v>-365485.26</v>
+        <v>-210031.0</v>
       </c>
       <c r="BU30">
-        <v>-742252.02</v>
+        <v>-365485.0</v>
       </c>
       <c r="BV30">
-        <v>-863416.29</v>
+        <v>-742252.0</v>
       </c>
       <c r="BW30">
+        <v>-863416.0</v>
+      </c>
+      <c r="BX30">
         <v>574822.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>