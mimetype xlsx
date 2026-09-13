--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1373,92 +1379,96 @@
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2586000.0</v>
+      </c>
       <c r="C7">
         <v>2528000.0</v>
       </c>
       <c r="D7">
         <v>2343000.0</v>
       </c>
       <c r="E7">
         <v>3204000.0</v>
       </c>
       <c r="F7">
         <v>2899000.0</v>
       </c>
       <c r="G7">
         <v>3058000.0</v>
       </c>
       <c r="H7">
         <v>3046000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1342000.0</v>
+      </c>
       <c r="C8">
         <v>1348000.0</v>
       </c>
       <c r="D8">
         <v>1337000.0</v>
       </c>
       <c r="E8">
         <v>1322000.0</v>
       </c>
       <c r="F8">
         <v>1398000.0</v>
       </c>
       <c r="G8">
         <v>1382000.0</v>
       </c>
       <c r="H8">
         <v>1391000.0</v>
       </c>
       <c r="I8">
         <v>1447000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2392,51 +2402,53 @@
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>29676000.0</v>
+      </c>
       <c r="C26">
         <v>17326000.0</v>
       </c>
       <c r="D26">
         <v>17116000.0</v>
       </c>
       <c r="E26">
         <v>9267000.0</v>
       </c>
       <c r="F26">
         <v>8541000.0</v>
       </c>
       <c r="G26">
         <v>5000000.0</v>
       </c>
       <c r="H26">
         <v>3000000.0</v>
       </c>
       <c r="I26">
         <v>4242000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -2551,51 +2563,53 @@
         <v>-48309662.14</v>
       </c>
       <c r="T28">
         <v>-55478000.0</v>
       </c>
       <c r="U28">
         <v>-55478000.0</v>
       </c>
       <c r="V28">
         <v>-48231000.0</v>
       </c>
       <c r="W28">
         <v>-23114000.0</v>
       </c>
       <c r="X28">
         <v>-22486398.0</v>
       </c>
       <c r="Y28">
         <v>-10305149.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>830737000.0</v>
+      </c>
       <c r="C29">
         <v>772284000.0</v>
       </c>
       <c r="D29">
         <v>734696000.0</v>
       </c>
       <c r="E29">
         <v>732601000.0</v>
       </c>
       <c r="F29">
         <v>657632000.0</v>
       </c>
       <c r="G29">
         <v>557742000.0</v>
       </c>
       <c r="H29">
         <v>536784000.0</v>
       </c>
       <c r="I29">
         <v>532277000.0</v>
       </c>
       <c r="J29">
         <v>519051000.0</v>
       </c>
       <c r="K29"/>
@@ -2718,51 +2732,53 @@
         <v>365265000.0</v>
       </c>
       <c r="L31">
         <v>265424000.0</v>
       </c>
       <c r="M31">
         <v>264644000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>605558000.0</v>
+      </c>
       <c r="C32">
         <v>597225000.0</v>
       </c>
       <c r="D32">
         <v>580435000.0</v>
       </c>
       <c r="E32">
         <v>604054000.0</v>
       </c>
       <c r="F32">
         <v>536554000.0</v>
       </c>
       <c r="G32">
         <v>448225000.0</v>
       </c>
       <c r="H32">
         <v>433711000.0</v>
       </c>
       <c r="I32">
         <v>384839000.0</v>
       </c>
       <c r="J32">
         <v>391553000.0</v>
       </c>
       <c r="K32"/>
@@ -2834,51 +2850,53 @@
         <v>75809748.35</v>
       </c>
       <c r="R33">
         <v>116262696.22</v>
       </c>
       <c r="S33"/>
       <c r="T33">
         <v>17782000.0</v>
       </c>
       <c r="U33"/>
       <c r="V33">
         <v>5022000.0</v>
       </c>
       <c r="W33">
         <v>3672000.0</v>
       </c>
       <c r="X33">
         <v>4098438.0</v>
       </c>
       <c r="Y33"/>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>52458000.0</v>
+      </c>
       <c r="C34">
         <v>59548000.0</v>
       </c>
       <c r="D34">
         <v>60455000.0</v>
       </c>
       <c r="E34">
         <v>44781000.0</v>
       </c>
       <c r="F34">
         <v>32192000.0</v>
       </c>
       <c r="G34">
         <v>25574000.0</v>
       </c>
       <c r="H34">
         <v>29457000.0</v>
       </c>
       <c r="I34">
         <v>26686000.0</v>
       </c>
       <c r="J34">
         <v>22329000.0</v>
       </c>
       <c r="K34">
@@ -3473,51 +3491,53 @@
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>391745000.0</v>
+      </c>
       <c r="C45">
         <v>338351000.0</v>
       </c>
       <c r="D45">
         <v>294205000.0</v>
       </c>
       <c r="E45">
         <v>245747000.0</v>
       </c>
       <c r="F45">
         <v>212817000.0</v>
       </c>
       <c r="G45">
         <v>112200000.0</v>
       </c>
       <c r="H45">
         <v>107091000.0</v>
       </c>
       <c r="I45">
         <v>101410000.0</v>
       </c>
       <c r="J45">
         <v>51370000.0</v>
       </c>
       <c r="K45">
@@ -3684,51 +3704,53 @@
       <c r="R47">
         <v>24201000.0</v>
       </c>
       <c r="S47">
         <v>27835000.0</v>
       </c>
       <c r="T47">
         <v>16010000.0</v>
       </c>
       <c r="U47">
         <v>9799000.0</v>
       </c>
       <c r="V47">
         <v>2553000.0</v>
       </c>
       <c r="W47">
         <v>2087000.0</v>
       </c>
       <c r="X47"/>
       <c r="Y47"/>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>71</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>468129000.0</v>
+      </c>
       <c r="C48">
         <v>432623000.0</v>
       </c>
       <c r="D48">
         <v>411156000.0</v>
       </c>
       <c r="E48">
         <v>425120000.0</v>
       </c>
       <c r="F48">
         <v>412129000.0</v>
       </c>
       <c r="G48">
         <v>281577000.0</v>
       </c>
       <c r="H48">
         <v>270968000.0</v>
       </c>
       <c r="I48">
         <v>301860000.0</v>
       </c>
       <c r="J48">
         <v>247490000.0</v>
       </c>
       <c r="K48">
@@ -4416,51 +4438,51 @@
       <c r="K60">
         <v>442723000.0</v>
       </c>
       <c r="L60">
         <v>360224000.0</v>
       </c>
       <c r="M60">
         <v>304100000.0</v>
       </c>
       <c r="N60">
         <v>270697000.0</v>
       </c>
       <c r="O60">
         <v>262266000.0</v>
       </c>
       <c r="P60">
         <v>210459534.0</v>
       </c>
       <c r="Q60">
         <v>163317953.98</v>
       </c>
       <c r="R60">
         <v>199116177.34</v>
       </c>
       <c r="S60">
-        <v>191991000.0</v>
+        <v>191467715.5</v>
       </c>
       <c r="T60">
         <v>140169000.0</v>
       </c>
       <c r="U60">
         <v>140169000.0</v>
       </c>
       <c r="V60">
         <v>105177000.0</v>
       </c>
       <c r="W60">
         <v>46034000.0</v>
       </c>
       <c r="X60">
         <v>32648002.0</v>
       </c>
       <c r="Y60">
         <v>20977235.0</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
@@ -4520,584 +4542,596 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>103338000.0</v>
+      </c>
+      <c r="C2">
+        <v>94503000.0</v>
+      </c>
+      <c r="D2">
         <v>34745000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>74979738.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37452256.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>23048000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17773000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30888000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36411000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>64810000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>55586000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26975000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12529000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35373000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36023000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>70731000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>87272000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81028000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>80768000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>35190000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>77126000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>44112000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>44535000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>37148000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>34209000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>45778000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>30687000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>32457000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>37845000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28557000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27657000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>30986000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>41975000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>31077000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>56423000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>36518000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11594000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>30860000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>31739000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>38207000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>48315000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>46851000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>22541000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>14077000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>26373000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>21096000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>14246000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>22725000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>27922000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>14199000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>14661000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>13533000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>16216000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>19313000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>26642000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>27502000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15436000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>21579715.17</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>21579715.17</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>14686801.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>16800944.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>11403745.77</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>11403745.77</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>18623669.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>13726184.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10146285.91</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>10146285.91</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9350266.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10019869.0</v>
       </c>
       <c r="BR2">
         <v>11535753.37</v>
       </c>
       <c r="BS2">
+        <v>10019869.0</v>
+      </c>
+      <c r="BT2">
+        <v>11535753.37</v>
+      </c>
+      <c r="BU2">
         <v>15110000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>18685000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>20770000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>-60853000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>11088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13202000.0</v>
       </c>
       <c r="BZ2">
         <v>16117000.0</v>
       </c>
       <c r="CA2">
+        <v>13202000.0</v>
+      </c>
+      <c r="CB2">
+        <v>16117000.0</v>
+      </c>
+      <c r="CC2">
         <v>11771000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>8454000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>9725000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>9725000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10675000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>4167000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3399000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>17350000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5142,52 +5176,54 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5232,266 +5268,270 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
         <v>338000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
       <c r="K5">
         <v>1152880.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>1152880.0</v>
+      </c>
       <c r="M5">
-        <v>2595000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1152880.0</v>
+      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>2595000.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>2595000.0</v>
+      </c>
       <c r="Q5">
-        <v>-540000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2595000.0</v>
+      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>-540000.0</v>
       </c>
-      <c r="T5"/>
+      <c r="T5">
+        <v>-540000.0</v>
+      </c>
       <c r="U5">
-        <v>-349000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-540000.0</v>
+      </c>
+      <c r="V5"/>
       <c r="W5">
         <v>-349000.0</v>
       </c>
-      <c r="X5"/>
+      <c r="X5">
+        <v>-349000.0</v>
+      </c>
       <c r="Y5">
-        <v>-785000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-349000.0</v>
+      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>-785000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>-785000.0</v>
+      </c>
       <c r="AC5">
-        <v>495000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-785000.0</v>
+      </c>
+      <c r="AD5"/>
       <c r="AE5">
         <v>495000.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>495000.0</v>
+      </c>
       <c r="AG5">
-        <v>2643000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>495000.0</v>
+      </c>
+      <c r="AH5"/>
       <c r="AI5">
         <v>2643000.0</v>
       </c>
-      <c r="AJ5"/>
+      <c r="AJ5">
+        <v>2643000.0</v>
+      </c>
       <c r="AK5">
-        <v>-1032000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2643000.0</v>
+      </c>
+      <c r="AL5"/>
       <c r="AM5">
         <v>-1032000.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>-1032000.0</v>
+      </c>
       <c r="AO5">
-        <v>633000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1032000.0</v>
+      </c>
+      <c r="AP5"/>
       <c r="AQ5">
         <v>633000.0</v>
       </c>
-      <c r="AR5"/>
+      <c r="AR5">
+        <v>633000.0</v>
+      </c>
       <c r="AS5">
-        <v>2505000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>633000.0</v>
+      </c>
+      <c r="AT5"/>
       <c r="AU5">
         <v>2505000.0</v>
       </c>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>2505000.0</v>
+      </c>
       <c r="AW5">
-        <v>4095000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2505000.0</v>
+      </c>
+      <c r="AX5"/>
       <c r="AY5">
         <v>4095000.0</v>
       </c>
-      <c r="AZ5"/>
+      <c r="AZ5">
+        <v>4095000.0</v>
+      </c>
       <c r="BA5">
-        <v>3665000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4095000.0</v>
+      </c>
+      <c r="BB5"/>
       <c r="BC5">
         <v>3665000.0</v>
       </c>
-      <c r="BD5"/>
+      <c r="BD5">
+        <v>3665000.0</v>
+      </c>
       <c r="BE5">
-        <v>-332529.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>3665000.0</v>
+      </c>
+      <c r="BF5"/>
       <c r="BG5">
         <v>-332529.81</v>
       </c>
-      <c r="BH5"/>
+      <c r="BH5">
+        <v>-332529.81</v>
+      </c>
       <c r="BI5">
+        <v>-332529.81</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>2391412.8</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>2391412.8</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>2391412.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-3326725.41</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-3326725.41</v>
-      </c>
-[...2 lines deleted...]
-        <v>-5055046.75</v>
       </c>
       <c r="BQ5"/>
       <c r="BR5">
         <v>-5055046.75</v>
       </c>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
+        <v>-5055046.75</v>
+      </c>
+      <c r="BU5">
         <v>207904000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>238909000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>259778000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2232000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>217762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150560000.0</v>
       </c>
       <c r="BZ5">
         <v>1404000.0</v>
       </c>
       <c r="CA5">
+        <v>150560000.0</v>
+      </c>
+      <c r="CB5">
+        <v>1404000.0</v>
+      </c>
+      <c r="CC5">
         <v>127672000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>118716000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>1499000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>1499000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>105920000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>66661000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-38000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5536,94 +5576,100 @@
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2686000.0</v>
+      </c>
       <c r="C7"/>
-      <c r="D7"/>
+      <c r="D7">
+        <v>2586000.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>2528000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>2343000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>3204000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>2899000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>3058000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>3046000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5638,82 +5684,88 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1356000.0</v>
+      </c>
       <c r="C8"/>
-      <c r="D8"/>
+      <c r="D8">
+        <v>1342000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
         <v>1348000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
         <v>1337000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
         <v>1322000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8">
         <v>1398000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -5736,90 +5788,92 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>265210000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>263230000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -5830,312 +5884,320 @@
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>74367000.0</v>
+      </c>
+      <c r="C10">
+        <v>135677000.0</v>
+      </c>
+      <c r="D10">
         <v>201842000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>198577659.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>208027762.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>275140000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>276068000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>313924000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>289175000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>294846245.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>363920326.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>295385000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>249830000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>225382000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>232179000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>199215000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>179858000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>226396000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>360082000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>364071000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>357119000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>350125000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>342961000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>341281000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>350790000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>344012000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>323166000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>308191000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>342930000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>277168000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>284989000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>303329000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>356200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>341695000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>359453000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>327811000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>303612000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>302462000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>274483000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>260468000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>203420000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>186312000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>180519000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>182984000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>200910000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>199836000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>194211000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>164445000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>160204000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>157841000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>161720000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>160430000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>156358000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>151001000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>154734000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>146570000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>113579000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>91227485.42</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>91227485.42</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>66714212.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>55239110.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>54236313.71</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>54236313.71</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>56775721.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>63768053.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>60992851.5</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>60992851.5</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>60305454.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56152252.0</v>
       </c>
       <c r="BR10">
         <v>48309662.14</v>
       </c>
       <c r="BS10">
+        <v>56152252.0</v>
+      </c>
+      <c r="BT10">
+        <v>48309662.14</v>
+      </c>
+      <c r="BU10">
         <v>54662000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>70565000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>66404000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>49592000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>48530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66226000.0</v>
       </c>
       <c r="BZ10">
         <v>55478000.0</v>
       </c>
       <c r="CA10">
+        <v>66226000.0</v>
+      </c>
+      <c r="CB10">
+        <v>55478000.0</v>
+      </c>
+      <c r="CC10">
         <v>53809000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>50006000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>48231000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>48231000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>49069000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>4729000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>5072000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>21796000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6180,1130 +6242,1154 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>74367000.0</v>
+      </c>
+      <c r="C12">
+        <v>135677000.0</v>
+      </c>
+      <c r="D12">
         <v>201842000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>198577659.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>208027762.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>275140000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>276068000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>313924000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>313933229.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>294846245.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>363920326.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>295385000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>249830000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>225382000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>232179000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>199215000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>179858000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>226396000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>360082000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>364071000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>357119000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>350125000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>342961000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>343232000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>354666000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>346685000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>325177000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>312855000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>345239000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>281001000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>288598000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>308248000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>364161000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>346082000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>366394000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>332795000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>305966000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>304362000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>277785000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>269151000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>219111000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>191007000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>185200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>183663000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>201633000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>200548000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>194914000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>165175000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>160947000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>158568000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>162462000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>163376000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>156358000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>165994000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>169616000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>146570000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>113579000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>94290310.03</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>94290310.03</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>69662465.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>55239110.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>55659773.71</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>55659773.71</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>58738293.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>64114255.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>61653946.18</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>61653946.18</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>61339515.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57746505.0</v>
       </c>
       <c r="BR12">
         <v>51734539.65</v>
       </c>
       <c r="BS12">
+        <v>57746505.0</v>
+      </c>
+      <c r="BT12">
+        <v>51734539.65</v>
+      </c>
+      <c r="BU12">
         <v>59454000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>95010000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>112504000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>103589000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>91396000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118719000.0</v>
       </c>
       <c r="BZ12">
         <v>100242000.0</v>
       </c>
       <c r="CA12">
+        <v>118719000.0</v>
+      </c>
+      <c r="CB12">
+        <v>100242000.0</v>
+      </c>
+      <c r="CC12">
         <v>94083000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>90439000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>83535000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>83535000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>79069000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>32712000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>28127000.0</v>
       </c>
-      <c r="CH12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
+        <v>1046848000.0</v>
+      </c>
+      <c r="C13">
         <v>830738000.0</v>
       </c>
-      <c r="C13"/>
-[...1 lines deleted...]
-      <c r="E13">
+      <c r="D13">
+        <v>830738000.0</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13">
         <v>1348000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>773755000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="I13"/>
+      <c r="J13">
         <v>784503000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1336861.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1336861.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>774052000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>759442000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>748273000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1322000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>694357000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>644897000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>618726000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1398000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>707222000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>646640000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>594759000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1382000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>595708000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>593097000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>564630000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1391000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>552488000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>570358000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>544811000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1447000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>583061000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>550427000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>521328000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1431000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>517236000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>495829000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>470896000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1413000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>410246000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>398762000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>380337000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1395000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>346881000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>329144000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>315959000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>1356000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>294563000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>280869000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>270928000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>1316000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>264995000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>257825000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>264164000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1300000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1300000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>1345698.63</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>1345698.63</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>1345698.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>1284949.05</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>1284949.05</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>1284949.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>1110981.58</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>1110981.58</v>
-      </c>
-[...2 lines deleted...]
-        <v>1289279.7</v>
       </c>
       <c r="BQ13"/>
       <c r="BR13">
         <v>1289279.7</v>
       </c>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
+        <v>1289279.7</v>
+      </c>
+      <c r="BU13">
         <v>1289279.0</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>1287000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>1287000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1198000.0</v>
       </c>
       <c r="BY13"/>
       <c r="BZ13">
         <v>1198000.0</v>
       </c>
       <c r="CA13"/>
-      <c r="CB13"/>
-      <c r="CC13">
+      <c r="CB13">
+        <v>1198000.0</v>
+      </c>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1179000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>1179000.0</v>
       </c>
-      <c r="CE13"/>
-[...1 lines deleted...]
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13">
         <v>33507000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>33507000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>8524250.0</v>
+      </c>
+      <c r="C14">
+        <v>8479000.0</v>
+      </c>
+      <c r="D14">
         <v>8398000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>8398000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>33562000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>33556896.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>33814000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>33700000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>33681620.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>33701000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>33587000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>33471000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>33438000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>33381000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>33209000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>33140000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>33194000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>34010000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>35068000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>35023000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>34953000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>34924000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>34541963.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>34891000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>35164000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>35246000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>35021000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>35153000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>35536000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>35473000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>36070000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>36171000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>36151000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>36119000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>36005000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>35828000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>35801000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>35972000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>35623000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>35539000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>35476000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>35412000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>35288000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>34941000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>34654000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>34751000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>34471000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>34302000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>34063000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>33963000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>33670000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>33318000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>33529000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>34051000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>33647000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>33647000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>33475000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>33316000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>31956000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>32456000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>32206000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>29252000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>30195000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>30446000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>30313000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>27837000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>29224000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>27775000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>27555000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>27783000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>27354000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>30825000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>33377000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>33546000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>32312000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>33942000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>31573000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>31969000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>30980000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>31336000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>31226000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>30707000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>30691000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>31389000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>26872000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>26353000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>26353000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>1382000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>1391000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>1447000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1431000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>1413000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1395000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1356000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1316000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1300000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1345698.63</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
         <v>1284949.05</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1110981.58</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>1289279.7</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>1287000.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>1198000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15">
         <v>1179000.0</v>
       </c>
-      <c r="CE15"/>
-[...1 lines deleted...]
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>33507000.0</v>
       </c>
-      <c r="CH15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>5031633.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...4 lines deleted...]
-      </c>
+      <c r="I16"/>
+      <c r="J16"/>
       <c r="K16">
         <v>6437333.0</v>
       </c>
-      <c r="L16"/>
+      <c r="L16">
+        <v>6437333.0</v>
+      </c>
       <c r="M16">
-        <v>6909000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6437333.0</v>
+      </c>
+      <c r="N16"/>
       <c r="O16">
         <v>6909000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>6909000.0</v>
+      </c>
       <c r="Q16">
-        <v>6358000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6909000.0</v>
+      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>6358000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>6358000.0</v>
+      </c>
       <c r="U16">
-        <v>4615000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6358000.0</v>
+      </c>
+      <c r="V16"/>
       <c r="W16">
         <v>4615000.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>4615000.0</v>
+      </c>
       <c r="Y16">
-        <v>3948000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4615000.0</v>
+      </c>
+      <c r="Z16"/>
       <c r="AA16">
         <v>3948000.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>3948000.0</v>
+      </c>
       <c r="AC16">
+        <v>3948000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>5066000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5066000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6808000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6736000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>11775000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3402000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3402000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>21355000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>24909000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3983000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>22148000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>22148000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>610000.0</v>
       </c>
       <c r="AQ16">
         <v>610000.0</v>
       </c>
-      <c r="AR16"/>
+      <c r="AR16">
+        <v>610000.0</v>
+      </c>
       <c r="AS16">
-        <v>1909000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>610000.0</v>
+      </c>
+      <c r="AT16"/>
       <c r="AU16">
         <v>1909000.0</v>
       </c>
-      <c r="AV16"/>
+      <c r="AV16">
+        <v>1909000.0</v>
+      </c>
       <c r="AW16">
-        <v>1278000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1909000.0</v>
+      </c>
+      <c r="AX16"/>
       <c r="AY16">
         <v>1278000.0</v>
       </c>
-      <c r="AZ16"/>
+      <c r="AZ16">
+        <v>1278000.0</v>
+      </c>
       <c r="BA16">
-        <v>2369000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1278000.0</v>
+      </c>
+      <c r="BB16"/>
       <c r="BC16">
         <v>2369000.0</v>
       </c>
-      <c r="BD16"/>
+      <c r="BD16">
+        <v>2369000.0</v>
+      </c>
       <c r="BE16">
-        <v>32630000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2369000.0</v>
+      </c>
+      <c r="BF16"/>
       <c r="BG16">
         <v>32630000.0</v>
       </c>
-      <c r="BH16"/>
+      <c r="BH16">
+        <v>32630000.0</v>
+      </c>
       <c r="BI16">
-        <v>48891000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>32630000.0</v>
+      </c>
+      <c r="BJ16"/>
       <c r="BK16">
         <v>48891000.0</v>
       </c>
-      <c r="BL16"/>
+      <c r="BL16">
+        <v>48891000.0</v>
+      </c>
       <c r="BM16">
+        <v>48891000.0</v>
+      </c>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>19703000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>19703000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>55276000.0</v>
       </c>
       <c r="BQ16"/>
       <c r="BR16">
         <v>55276000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
+        <v>55276000.0</v>
+      </c>
+      <c r="BU16">
         <v>15949000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>16816000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>11687000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>83526000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>103603000.0</v>
       </c>
       <c r="BY16"/>
       <c r="BZ16">
         <v>103603000.0</v>
       </c>
       <c r="CA16"/>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CB16">
+        <v>103603000.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>48858000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>48858000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7348,52 +7434,54 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7438,52 +7526,54 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7528,1100 +7618,1120 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>-4598000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>-4598000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>-4597999.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>-12836000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>-12836000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>-10850000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17489000.0</v>
       </c>
       <c r="Y20">
         <v>17489000.0</v>
       </c>
       <c r="Z20">
         <v>17489000.0</v>
       </c>
       <c r="AA20">
         <v>17489000.0</v>
       </c>
       <c r="AB20">
+        <v>17489000.0</v>
+      </c>
+      <c r="AC20">
+        <v>17489000.0</v>
+      </c>
+      <c r="AD20">
         <v>33714000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>58935000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>58331000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>64163000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>64904000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>65653000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>58964000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>77691000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>72840000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>73369000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>68656000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>74423000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>74942000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>75469000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>68660000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>76528000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>35463000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>35466000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>35467000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>35474000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>35481000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35474000.0</v>
       </c>
       <c r="AY20">
         <v>35471000.0</v>
       </c>
       <c r="AZ20">
+        <v>35474000.0</v>
+      </c>
+      <c r="BA20">
+        <v>35471000.0</v>
+      </c>
+      <c r="BB20">
         <v>35461000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>35465000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>35472000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>37593000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>41602000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>39832503.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>39832503.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>35585888.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>31288855.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>40382281.93</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>40382281.93</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>22233354.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>19384402.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>36528723.22</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>36528723.22</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>19042671.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22268387.0</v>
       </c>
       <c r="BR20">
         <v>66569353.73</v>
       </c>
       <c r="BS20">
+        <v>22268387.0</v>
+      </c>
+      <c r="BT20">
+        <v>66569353.73</v>
+      </c>
+      <c r="BU20">
         <v>83498000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>90414000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>91892000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>67456000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>74716000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>75712000.0</v>
       </c>
-      <c r="BY20"/>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>7174000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...4 lines deleted...]
-      </c>
+      <c r="I21"/>
+      <c r="J21"/>
       <c r="K21">
         <v>4598000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>4598000.0</v>
+      </c>
       <c r="M21">
-        <v>3830000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4598000.0</v>
+      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>3830000.0</v>
       </c>
-      <c r="P21"/>
-[...1 lines deleted...]
-      <c r="R21">
+      <c r="P21">
+        <v>3830000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3830000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>6478000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6478000.0</v>
       </c>
-      <c r="T21"/>
-[...1 lines deleted...]
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>6235000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6235000.0</v>
       </c>
-      <c r="X21"/>
-[...1 lines deleted...]
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>3626000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>17489000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>33714000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>58935000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1021000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>64163000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>64904000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>65653000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>7429000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>77691000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>72840000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>73369000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>5227000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>74423000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>74942000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>75469000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7330000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>76528000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>35463000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>35466000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>3989000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>35474000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>35481000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3779000.0</v>
       </c>
       <c r="AY21">
         <v>35471000.0</v>
       </c>
       <c r="AZ21">
+        <v>3779000.0</v>
+      </c>
+      <c r="BA21">
+        <v>35471000.0</v>
+      </c>
+      <c r="BB21">
         <v>35461000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>35465000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2745000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2745000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>35459000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>35462000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>38769000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>38334000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>40429000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>797690.4</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>797690.4</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>797690.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>38245000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>2886276.9</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2886276.9</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>77061000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76044000.0</v>
       </c>
       <c r="BR21">
         <v>13843318.06</v>
       </c>
       <c r="BS21">
+        <v>76044000.0</v>
+      </c>
+      <c r="BT21">
+        <v>13843318.06</v>
+      </c>
+      <c r="BU21">
         <v>13843318.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>90414000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>20409000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>20409000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>74716000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>75712000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21">
         <v>105000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>145000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>182000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>673042000.0</v>
+      </c>
+      <c r="C22">
+        <v>515250000.0</v>
+      </c>
+      <c r="D22">
         <v>421798000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>337961315.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>207989765.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>180903000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>201154000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>214574000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>240811000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>253343706.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>216927543.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>199003000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>250524000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>307662000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>287964000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>305566000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>265518000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>218763000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>163104000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>161010000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>150617000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>113432000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>110162000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>107426000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>103835000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>104133000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>88439000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>87840000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>79252000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>77814000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>81518000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>91117000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>93716000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>93370000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>94186000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>78594000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>81767000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>75934000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>71873000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>79728000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>81542000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>72774000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>47110000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>50176000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>50299000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>46158000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>44076000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>55329000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>45185000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>30982000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>33666000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>28816000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>29330000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>29060000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>32143000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>36801000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>32796000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>31156621.3</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>31156621.3</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>29148650.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>34506239.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>24135973.6</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>24135973.6</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>22495702.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>11689993.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>14305622.45</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>14305622.45</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>16151897.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14832007.0</v>
       </c>
       <c r="BR22">
         <v>19439227.87</v>
       </c>
       <c r="BS22">
+        <v>14832007.0</v>
+      </c>
+      <c r="BT22">
+        <v>19439227.87</v>
+      </c>
+      <c r="BU22">
         <v>22200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>23269000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>20506000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>16879000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>20785000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="BZ22">
         <v>13106000.0</v>
       </c>
       <c r="CA22">
+        <v>15900000.0</v>
+      </c>
+      <c r="CB22">
+        <v>13106000.0</v>
+      </c>
+      <c r="CC22">
         <v>9598000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>8726000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>8492000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>8492000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>7017000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>6388000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>11366000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>16184000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>1605231000.0</v>
+      </c>
+      <c r="C23">
+        <v>1307008000.0</v>
+      </c>
+      <c r="D23">
         <v>1221006000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1137005875.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1033687287.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>991402000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1032876000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1048737000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1048767832.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1024388030.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1007856665.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>966920000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>946576000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>928198000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>961250000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>961482000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>937002000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>897482000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>971328000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>921574000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>859255000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>763414000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>742060000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>730433000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>736394000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>719924000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>697729000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>666248000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>695616000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>671758000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>672723000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>697118000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>691605000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>675036000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>693810000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>643064000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>647237000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>622789000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>606012000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>595675000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>529062000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>494890000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>445630000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>434328000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>409792000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>386802000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>365901000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>356039000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>342858000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>315215000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>316763000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>312434000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>305433000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>311047000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>322787000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>305985000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>272629000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>257565061.73</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>257565061.73</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>221882655.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>216569286.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>193636719.19</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>193636719.19</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>188136273.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>173227022.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>169376780.83</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>169376780.83</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>219381940.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211609083.0</v>
       </c>
       <c r="BR23">
         <v>226630085.53</v>
       </c>
       <c r="BS23">
+        <v>211609083.0</v>
+      </c>
+      <c r="BT23">
+        <v>226630085.53</v>
+      </c>
+      <c r="BU23">
         <v>251094000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>285838000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>302075000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>281228000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>250663000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>176870000.0</v>
       </c>
       <c r="BZ23">
         <v>169644000.0</v>
       </c>
       <c r="CA23">
+        <v>176870000.0</v>
+      </c>
+      <c r="CB23">
+        <v>169644000.0</v>
+      </c>
+      <c r="CC23">
         <v>151294000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>135348000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>124639000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>124639000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>115719000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>62418000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>58758000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>108000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>367000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>78000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>284000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -8666,220 +8776,230 @@
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>127403000.0</v>
+      </c>
       <c r="C26">
+        <v>51823000.0</v>
+      </c>
+      <c r="D26">
+        <v>29676000.0</v>
+      </c>
+      <c r="E26">
         <v>32705000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>19620000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>20636000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>17326000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>16878000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>17301000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>15489000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>17116000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>17023000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>19767000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14068000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>9267000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>8333000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8439000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8550000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8541000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>8507000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="W26">
         <v>5000000.0</v>
       </c>
       <c r="X26">
         <v>5000000.0</v>
       </c>
       <c r="Y26">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="Z26">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AA26">
         <v>3000000.0</v>
       </c>
       <c r="AB26">
         <v>3000000.0</v>
       </c>
       <c r="AC26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE26">
         <v>4242000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4242000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4412000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4510000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1715000.0</v>
       </c>
-      <c r="AH26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ26"/>
       <c r="AK26">
         <v>120000.0</v>
       </c>
       <c r="AL26">
         <v>120000.0</v>
       </c>
       <c r="AM26">
+        <v>120000.0</v>
+      </c>
+      <c r="AN26">
+        <v>120000.0</v>
+      </c>
+      <c r="AO26">
         <v>133000.0</v>
       </c>
-      <c r="AN26"/>
-[...1 lines deleted...]
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>133000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>133000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>133000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8924,346 +9044,358 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>-15184000.0</v>
+      </c>
+      <c r="C28">
+        <v>-135677000.0</v>
+      </c>
+      <c r="D28">
         <v>-201842000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-198577659.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-208027762.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-275140000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-276068000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-313924000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-313933229.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-294846245.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-361577569.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-295385000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-249830000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-225382000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-228975000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-199215000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-179858000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-226396000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-357183000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-364071000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-357119000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-350125000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-339903000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-341281000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-350790000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-344012000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-320120000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-308191000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-342930000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-277168000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-284989000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-299429000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-344200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-320995000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-334453000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-327811000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-278612000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-277462000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-249483000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-225468000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-203420000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-186312000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-180519000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-182984000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-200910000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-199836000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-194211000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-164445000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-160204000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-157841000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-161720000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-160430000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-156358000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-151001000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-154734000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-146570000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-113579000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-91227485.42</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-91227485.42</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-66714212.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-55239110.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-54236313.71</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-54236313.71</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-56775721.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-63768053.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-60992851.5</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-60992851.5</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-60305454.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-56152252.0</v>
       </c>
       <c r="BR28">
         <v>-48309662.14</v>
       </c>
       <c r="BS28">
+        <v>-56152252.0</v>
+      </c>
+      <c r="BT28">
+        <v>-48309662.14</v>
+      </c>
+      <c r="BU28">
         <v>-51402000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-67277000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-64581000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-35846000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-48530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-66226000.0</v>
       </c>
       <c r="BZ28">
         <v>-55478000.0</v>
       </c>
       <c r="CA28">
+        <v>-66226000.0</v>
+      </c>
+      <c r="CB28">
+        <v>-55478000.0</v>
+      </c>
+      <c r="CC28">
         <v>-53809000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-50006000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-48231000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-48231000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-49069000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4729000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-5072000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>59183000.0</v>
+      </c>
       <c r="C29"/>
-      <c r="D29"/>
+      <c r="D29">
+        <v>830737000.0</v>
+      </c>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29">
         <v>772284000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>734696000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
         <v>732601000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
         <v>657632000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29">
         <v>557742000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -9282,531 +9414,547 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>323638000.0</v>
+      </c>
+      <c r="C30">
+        <v>220445000.0</v>
+      </c>
+      <c r="D30">
         <v>211546000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>201572609.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>220907819.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>206693000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>233744000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>202726000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>191692000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>186154000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>194680846.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>193389000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>166020000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>145772000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>206105000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>229692000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>243546000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>208413000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>208574000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>184984000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>145583000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>136244000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>115826000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>95519000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>93825000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>89662000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>108734000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>90332000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>80782000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>80591000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>91763000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>84273000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>78657000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>80933000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>79135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>68652000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>76644000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>60456000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>73599000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>61800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>71931000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>77277000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>58979000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>56432000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>49992000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>41114000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>28854000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>37152000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>41732000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37441000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>31213000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>30444000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>32143000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>32269000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>36785000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>37593000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>41602000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>39863831.47</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>39863831.47</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>35585888.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>31288855.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>28014591.16</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>28014591.16</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>22233354.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>19384402.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>15939341.68</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>15939341.68</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>19042671.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22268387.0</v>
       </c>
       <c r="BR30">
         <v>30586267.31</v>
       </c>
       <c r="BS30">
+        <v>22268387.0</v>
+      </c>
+      <c r="BT30">
+        <v>30586267.31</v>
+      </c>
+      <c r="BU30">
         <v>38527000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>34697000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>33915000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>35400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>23838000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15646000.0</v>
       </c>
       <c r="BZ30">
         <v>31241000.0</v>
       </c>
       <c r="CA30">
+        <v>15646000.0</v>
+      </c>
+      <c r="CB30">
+        <v>31241000.0</v>
+      </c>
+      <c r="CC30">
         <v>24379000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>20835000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>22204000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>22204000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>14462000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>9341000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>7751000.0</v>
       </c>
-      <c r="CH30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>774052000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>732601000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>694357000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>644897000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>618726000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>657578000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>707222000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>646640000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>594759000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>551507000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>578219000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>575608000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>547141000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>515669000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>534999000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>536644000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>485876000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>468223000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>518898000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>485523000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>455675000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>422668000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>439545000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>422989000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>397527000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>365265000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>265424000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>264644000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>734285000.0</v>
+      </c>
       <c r="C32">
+        <v>650352000.0</v>
+      </c>
+      <c r="D32">
+        <v>605558000.0</v>
+      </c>
+      <c r="E32">
         <v>613678000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>586118000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>579746000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>597225000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>644097000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>618713000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>590901000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>580435000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>623362000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>609198000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>607721000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>604054000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>574075000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>526590000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>492373000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>536554000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>601816000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>546065000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>501172000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>448225000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>486396000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>484098000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>457079000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9822,397 +9970,411 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>388740000.0</v>
+      </c>
+      <c r="C33">
+        <v>305453000.0</v>
+      </c>
+      <c r="D33">
         <v>277638000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>271626431.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>258424071.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>243549000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>236078000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>228165000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>225972000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>222462329.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>214693774.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>212802000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>214806000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>185775000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>173328000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>164610000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>162314000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>157563000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>153216000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>136604000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>130434000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>119780000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>123967969.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>135519000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>136201000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>133421000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>132530000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>133240000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>148606000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>174638000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>176326000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>186551000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>128047000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>126238000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>125013000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>132277000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>127463000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>127489000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>129126000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>134315000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>131912000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>129943000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>130451000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>120282000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>77809000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>76170000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>75461000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>74668000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>70662000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>70328000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>70225000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>68711000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>69047000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>63588000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>64375000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>63968000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>64542000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>73017023.27</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>73017023.27</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>67879564.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>72457981.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>75809713.8</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>75809713.8</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>72914817.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>69496565.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>72222897.63</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>72222897.63</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>115066886.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110543940.0</v>
       </c>
       <c r="BR33">
         <v>118320484.27</v>
       </c>
       <c r="BS33">
+        <v>110543940.0</v>
+      </c>
+      <c r="BT33">
+        <v>118320484.27</v>
+      </c>
+      <c r="BU33">
         <v>120844000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>124921000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>124926000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>116190000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>101242000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19442000.0</v>
       </c>
       <c r="BZ33">
         <v>17782000.0</v>
       </c>
       <c r="CA33">
+        <v>19442000.0</v>
+      </c>
+      <c r="CB33">
+        <v>17782000.0</v>
+      </c>
+      <c r="CC33">
         <v>12266000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>5492000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>5022000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>5022000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>5586000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>5038000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>4522000.0</v>
       </c>
-      <c r="CH33"/>
+      <c r="CJ33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>76177000.0</v>
+      </c>
       <c r="C34">
+        <v>49683000.0</v>
+      </c>
+      <c r="D34">
+        <v>52458000.0</v>
+      </c>
+      <c r="E34">
         <v>51506000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>55620000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>50968000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>59548000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>62673000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>60182000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>59883000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>60455000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>62112000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>64562000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>45223000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>44781000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>44328000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>44007000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>31210000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>32192000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>31198000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>29859000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>26193000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>25574000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>26207000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>27202000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>25870000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>29457000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>31810000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>31884000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>32313000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10224,568 +10386,582 @@
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>76177000.0</v>
+      </c>
+      <c r="C35">
+        <v>49683000.0</v>
+      </c>
+      <c r="D35">
         <v>52458000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>51505133.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>55615926.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>50968000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>59548000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>62673000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>60182000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>59889549.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>60448742.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>62112000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>64562000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>45223000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>44781000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>44328000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>44007000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>31210000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>32192000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>31198000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>29859000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>26193000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>25574000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>26207000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>27202000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>25870000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>35182000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>31810000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>31884000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>32313000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>26686000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>27635000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>27307000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>23785000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>22436000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>22313000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>21354000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>18187000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>17319000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>16766000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>16264000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>13314000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>7376000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>8338000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>8581000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>6658000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>6901000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>6201000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>6325000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>5671000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>5390000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>3921000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>3449000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>3379000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>4124000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3922000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>3533000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>3188919.16</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>3188919.16</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2701730.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>2796161.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>2392898.45</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>2392898.45</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>3242270.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>3108037.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>3774580.87</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>3774580.87</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>3334000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2939922.0</v>
       </c>
       <c r="BR35">
         <v>3263808.87</v>
       </c>
       <c r="BS35">
+        <v>2939922.0</v>
+      </c>
+      <c r="BT35">
+        <v>3263808.87</v>
+      </c>
+      <c r="BU35">
         <v>3046000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>3641000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2584000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>2424000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1575000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BZ35">
         <v>63000.0</v>
       </c>
       <c r="CA35">
+        <v>41000.0</v>
+      </c>
+      <c r="CB35">
+        <v>63000.0</v>
+      </c>
+      <c r="CC35">
         <v>147000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>172000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>213000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>213000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>281000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>245000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>231000.0</v>
       </c>
-      <c r="CH35"/>
+      <c r="CJ35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>28532000.0</v>
+      </c>
+      <c r="C36">
+        <v>29077000.0</v>
+      </c>
+      <c r="D36">
         <v>30709000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>27845533.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>29994803.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>29310000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>30354000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>29299000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>29121000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>32532558.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7592214.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>33672000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>38077000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>24592000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>11913000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>22778000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>22507000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>17696000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>20197000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>17808000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>17093000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>10832000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2152016.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>10984000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>11556000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12110000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>10316000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>14002000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>13911000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>13491000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>4054000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>7023000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>6995000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>7283000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>7172000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>5914000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>5593000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>5708000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3248000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>11033000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>8501000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>4743000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3249000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>5299000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>5573000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>5549000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2415000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>4563000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>4814000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>4513000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>3709000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>4327000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>4283000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>4341000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>4535000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>4835000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>4798000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>3808055.25</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>3808055.25</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>5686414.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>5908820.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>3148990.66</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>3148990.66</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>9741984.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>7738062.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>2309252.79</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2309252.79</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>9765507.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6437126.0</v>
       </c>
       <c r="BR36">
         <v>2427871.48</v>
       </c>
       <c r="BS36">
+        <v>6437126.0</v>
+      </c>
+      <c r="BT36">
+        <v>2427871.48</v>
+      </c>
+      <c r="BU36">
         <v>10184000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>10327000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>11635000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>6651000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>11225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9898000.0</v>
       </c>
       <c r="BZ36">
         <v>6533000.0</v>
       </c>
       <c r="CA36">
+        <v>9898000.0</v>
+      </c>
+      <c r="CB36">
+        <v>6533000.0</v>
+      </c>
+      <c r="CC36">
         <v>2693000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>2825000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>2469000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>2469000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>3003000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>2406000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>2108000.0</v>
       </c>
-      <c r="CH36"/>
+      <c r="CJ36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10830,1306 +11006,1328 @@
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>24124.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>33672000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>38077000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>24627000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>22778000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>22507000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>17696000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>20197000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>17808000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>17093000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10832000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7260000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>10984000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>11556000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>12110000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>5136000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>14002000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>13911000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>13491000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>9319000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7023000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>6995000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>7283000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>73565000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>83725000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>78553000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>79197000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>81234000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>85589000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>83576000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>80345000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>79983000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>81960000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>41169000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>41148000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>40945000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>40170000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>40428000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>40117000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>40029000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>39931000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>39877000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>39984000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>39948000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>40478000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>40435000.0</v>
       </c>
-      <c r="BE38">
-[...4 lines deleted...]
-      </c>
       <c r="BG38">
         <v>0.0</v>
       </c>
       <c r="BH38">
+        <v>0.0</v>
+      </c>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
+      <c r="BJ38">
         <v>46506000.0</v>
       </c>
-      <c r="BI38">
-[...2 lines deleted...]
-      <c r="BJ38">
+      <c r="BK38">
+        <v>0.0</v>
+      </c>
+      <c r="BL38">
         <v>49800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46229000.0</v>
       </c>
       <c r="BM38">
         <v>1.0</v>
       </c>
       <c r="BN38">
+        <v>46229000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1.0</v>
+      </c>
+      <c r="BP38">
         <v>48128000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>87263000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>87452000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>83944000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>90809000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>93682000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>100741000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>103527000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>100180000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>85941000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>89490000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>9929000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>7983000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>2694000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>2828000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>2448000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>2469000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>3101000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>2550000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>2290000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1585000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>145444000.0</v>
+      </c>
+      <c r="C39">
+        <v>130183000.0</v>
+      </c>
+      <c r="D39">
         <v>108182000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>127267861.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>138337869.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>85117000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>85832000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>89348000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>31460000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>67581750.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>17634174.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>66341000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>65396000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>63607000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>61674000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>62399000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>85766000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>86347000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>86352000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>74905000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>75502000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>43833000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>49144000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>48737000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>47867000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>46023000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>42850000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>41981000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>41737000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>57714000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>36611000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>26929000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>27024000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>28413000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>29082000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>30746000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>55397000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>54548000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>53629000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>50681000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>24566000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>23889000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>23887000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>23775000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>30059000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>22812000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>22596000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>23715000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>24332000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>17896000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>19198000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>21087000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>18555000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>20136000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>19868000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>21053000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>20110000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>19237275.65</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>19237275.65</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>19606087.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>23077098.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>10016666.92</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>10016666.92</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>11754104.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>8541804.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>5254972.9</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>5254972.9</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>7780968.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6218243.0</v>
       </c>
       <c r="BR39">
         <v>6549566.43</v>
       </c>
       <c r="BS39">
+        <v>6218243.0</v>
+      </c>
+      <c r="BT39">
+        <v>6549566.43</v>
+      </c>
+      <c r="BU39">
         <v>10069000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>7941000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>10224000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>3934000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>13402000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7163000.0</v>
       </c>
       <c r="BZ39">
         <v>1994000.0</v>
       </c>
       <c r="CA39">
+        <v>7163000.0</v>
+      </c>
+      <c r="CB39">
+        <v>1994000.0</v>
+      </c>
+      <c r="CC39">
         <v>10968000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>9856000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>1829000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>1829000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>9585000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>8939000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>6992000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>6713000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>319685000.0</v>
+      </c>
+      <c r="C40">
+        <v>225260000.0</v>
+      </c>
+      <c r="D40">
         <v>303065000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>176732028.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>151735886.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>145059000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>181800000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>131143000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>145591280.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>135446901.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>140878420.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>77502000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>78771000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>55644000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>95618000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>105855000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>114392000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>110961000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>147293000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>116774000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>86559000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>85533000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>99650000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>65500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>78244000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>82306000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>95290000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>48200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>54183000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>63858000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>81832000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>44728000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>53160000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>66371000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>84329000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>44637000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>72105000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>52937000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>68976000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>73308000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>49359000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>37660000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>52647000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>43241000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>28479000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>22822000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>25660000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>20453000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>18451000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>13651000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>17817000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>22676000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>23308000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>19020000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>25087000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>21216000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>21301000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>18931492.14</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>18931492.14</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>15318556.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>15722016.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>15242596.28</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>15242596.28</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>14400481.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>13001036.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>13179858.19</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>13179858.19</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>13301684.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10462936.0</v>
       </c>
       <c r="BR40">
         <v>13893486.48</v>
       </c>
       <c r="BS40">
+        <v>10462936.0</v>
+      </c>
+      <c r="BT40">
+        <v>13893486.48</v>
+      </c>
+      <c r="BU40">
         <v>21774000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>21315000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>17120000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>8525000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>20238000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13067000.0</v>
       </c>
       <c r="BZ40">
         <v>6909000.0</v>
       </c>
       <c r="CA40">
+        <v>13067000.0</v>
+      </c>
+      <c r="CB40">
+        <v>6909000.0</v>
+      </c>
+      <c r="CC40">
         <v>11704000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>8006000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>3193000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>3193000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>6905000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>5605000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>6081000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>2801000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>62112000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>64562000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>44781000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>44328000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>44007000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>31210000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>32192000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>31198000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>29859000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>26193000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>24751000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>26207000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>27202000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>25870000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>23836000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>31810000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>31884000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>32313000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>26686000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>27635000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>27307000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>23785000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>22437000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>22313000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>21354000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>18187000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>17277000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>16766000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>16264000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>13314000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>12843000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>8338000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>8581000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>6658000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6368000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>6201000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>6325000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5671000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>5399000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>3921000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>3449000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>3379000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>3083000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3922000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>3533000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>3276000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>3104000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>2707000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>2787000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>2632000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>2377000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>3222000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>3128000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>3911000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>3779000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>3295000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>3256000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>2929000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>3272000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>3046000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>3641000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>2584000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>2424000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1575000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1265000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>42000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>63000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>148000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>172000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>198000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>213000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>281000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>244000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>231000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>213000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42"/>
       <c r="C42">
+        <v>906122000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
         <v>833788975.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>788883217.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>772327000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="H42"/>
+      <c r="I42">
         <v>809613000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>809612801.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>753456000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>320973951.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>320973951.0</v>
       </c>
-      <c r="L42"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N42"/>
       <c r="O42">
         <v>303564000.0</v>
       </c>
       <c r="P42">
+        <v>303564000.0</v>
+      </c>
+      <c r="Q42">
+        <v>303564000.0</v>
+      </c>
+      <c r="R42">
         <v>644897000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>244645000.0</v>
       </c>
       <c r="S42">
         <v>244645000.0</v>
       </c>
       <c r="T42">
+        <v>244645000.0</v>
+      </c>
+      <c r="U42">
+        <v>244645000.0</v>
+      </c>
+      <c r="V42">
         <v>646640000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>275132000.0</v>
       </c>
       <c r="W42">
         <v>275132000.0</v>
       </c>
       <c r="X42">
+        <v>275132000.0</v>
+      </c>
+      <c r="Y42">
+        <v>275132000.0</v>
+      </c>
+      <c r="Z42">
         <v>593097000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>265210000.0</v>
       </c>
       <c r="AA42">
         <v>265210000.0</v>
       </c>
       <c r="AB42">
+        <v>265210000.0</v>
+      </c>
+      <c r="AC42">
+        <v>265210000.0</v>
+      </c>
+      <c r="AD42">
         <v>570358000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>228475000.0</v>
       </c>
       <c r="AE42">
         <v>228475000.0</v>
       </c>
       <c r="AF42">
+        <v>228475000.0</v>
+      </c>
+      <c r="AG42">
+        <v>228475000.0</v>
+      </c>
+      <c r="AH42">
         <v>550427000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>242487000.0</v>
       </c>
       <c r="AI42">
         <v>242487000.0</v>
       </c>
       <c r="AJ42">
+        <v>242487000.0</v>
+      </c>
+      <c r="AK42">
+        <v>242487000.0</v>
+      </c>
+      <c r="AL42">
         <v>495829000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>226658000.0</v>
       </c>
       <c r="AM42">
         <v>226658000.0</v>
       </c>
       <c r="AN42">
+        <v>226658000.0</v>
+      </c>
+      <c r="AO42">
+        <v>226658000.0</v>
+      </c>
+      <c r="AP42">
         <v>398762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>209243000.0</v>
       </c>
       <c r="AQ42">
         <v>209243000.0</v>
       </c>
       <c r="AR42">
+        <v>209243000.0</v>
+      </c>
+      <c r="AS42">
+        <v>209243000.0</v>
+      </c>
+      <c r="AT42">
         <v>329144000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>190783000.0</v>
       </c>
       <c r="AU42">
         <v>190783000.0</v>
       </c>
       <c r="AV42">
+        <v>190783000.0</v>
+      </c>
+      <c r="AW42">
+        <v>190783000.0</v>
+      </c>
+      <c r="AX42">
         <v>280869000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>180016000.0</v>
       </c>
       <c r="AY42">
         <v>180016000.0</v>
       </c>
       <c r="AZ42">
+        <v>180016000.0</v>
+      </c>
+      <c r="BA42">
+        <v>180016000.0</v>
+      </c>
+      <c r="BB42">
         <v>257825000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>173852000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>173852000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>249839000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>230178000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>173269891.2</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>173269891.2</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>187336763.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>180199275.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>164989793.93</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>164989793.93</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>151091244.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>142681548.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>157546989.66</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>157546989.66</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>192188143.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>183474141.0</v>
       </c>
       <c r="BR42">
         <v>117449599.46</v>
       </c>
       <c r="BS42">
+        <v>183474141.0</v>
+      </c>
+      <c r="BT42">
+        <v>117449599.46</v>
+      </c>
+      <c r="BU42">
         <v>118738878.18</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>247454000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>233860000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>160599000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>220869000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153635000.0</v>
       </c>
       <c r="BZ42">
         <v>108073000.0</v>
       </c>
       <c r="CA42">
+        <v>153635000.0</v>
+      </c>
+      <c r="CB42">
+        <v>108073000.0</v>
+      </c>
+      <c r="CC42">
         <v>129721000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>120785000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>102080000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>102080000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>107340000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>68081000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>33490000.0</v>
       </c>
-      <c r="CH42"/>
+      <c r="CJ42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12174,52 +12372,54 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12264,996 +12464,1018 @@
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>421118000.0</v>
+      </c>
       <c r="C45"/>
-      <c r="D45"/>
+      <c r="D45">
+        <v>391745000.0</v>
+      </c>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>338351000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>181983000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="J45"/>
+      <c r="K45">
         <v>174420000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>294205000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>162107000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>156962000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="O45"/>
+      <c r="P45">
         <v>245747000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>133499000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>106841000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>103948000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>112200000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>102046000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>102156000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>100822000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>107091000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>98749000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>97981000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>97970000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>101410000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>110953000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>51638000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>51587000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>51370000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>48552000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>48910000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>48292000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>47892000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>48726000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>48336000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>49598000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>50469000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>38322000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>36640000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>35022000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>35537000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>34498000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>30234000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>30211000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>30195000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>28780000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>29170000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>23604000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>23386000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>23490000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>24107000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>24138000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>25414109.42</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>23761357.72</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>25804172.61</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>25237690.07</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>25671617.45</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>24190089.8</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>23566423.75</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>23822994.56</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>24165380.87</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>26772253.71</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>26647815.68</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>26293903.25</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>27759575.15</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>27162000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>24180000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>21399000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>16010000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>15301000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>13436000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>9544000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>9799000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>9573000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>2667000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>2639000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>2553000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>2478000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>2487000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>2232000.0</v>
       </c>
-      <c r="CH45"/>
+      <c r="CJ45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>232805000.0</v>
+      </c>
+      <c r="C46">
+        <v>224553000.0</v>
+      </c>
+      <c r="D46">
         <v>217253000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>211076449.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>208810705.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>193603000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>188398000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>181988000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>179550000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>174439077.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>181532207.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>162107000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>156962000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>147115000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>139434000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>133499000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>131368000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>131317000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>124478000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>110289000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>106841000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>103948000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>112200877.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>102046000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>102156000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>100822000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>97777000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>98749000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>97981000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>97970000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>101410000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>110953000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>51638000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>51587000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>51370000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>48552000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>48910000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>48292000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>47892000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>48726000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>48336000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>49598000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>50469000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>38322000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>36640000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>35022000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>35537000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>34498000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>30234000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>30211000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>30195000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>28780000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>29170000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>23604000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>23386000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>23490000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>24107000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>25414109.42</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>25414109.42</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>23761357.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>25804172.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>25671617.45</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>25671617.45</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>24190089.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>23566423.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>24165380.87</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>24165380.87</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>26772253.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26293903.0</v>
       </c>
       <c r="BR46">
         <v>27759575.15</v>
       </c>
       <c r="BS46">
+        <v>26293903.0</v>
+      </c>
+      <c r="BT46">
+        <v>27759575.15</v>
+      </c>
+      <c r="BU46">
         <v>27162000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>24180000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>21399000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>16010000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>15301000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9544000.0</v>
       </c>
       <c r="BZ46">
         <v>9799000.0</v>
       </c>
       <c r="CA46">
+        <v>9544000.0</v>
+      </c>
+      <c r="CB46">
+        <v>9799000.0</v>
+      </c>
+      <c r="CC46">
         <v>9573000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>2667000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>2553000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>2553000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>2478000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>2487000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>2232000.0</v>
       </c>
-      <c r="CH46"/>
+      <c r="CJ46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>162107000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>156962000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>139434000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>133499000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>131368000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>131317000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>124478000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>110289000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>106841000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>103948000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>105472000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>102046000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>102156000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>100822000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>103279000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>98749000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>97981000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>97970000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>96509000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>110953000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>51638000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>51587000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>51370000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>48552000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>48910000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>48292000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>47892000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>48726000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>48336000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>49598000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>50469000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>38322000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>36640000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>35022000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>35537000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>34498000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>30234000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>30211000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>30195000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>28780000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>29170000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>23604000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>23386000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>23490000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>24107000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>24138000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>24736000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>23810000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>25722000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>25194000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>25499000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>24036000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>23720000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>23927000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>24201000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>26460000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>26560000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>26198000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>27835000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>27162000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>24180000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>21399000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>16010000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>15301000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>13436000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>9573000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>9799000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>9577000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>2670000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>2643000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>2553000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>2473000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>2489000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>2232000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>2087000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>71</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>670525000.0</v>
+      </c>
       <c r="C48"/>
-      <c r="D48"/>
-      <c r="E48">
+      <c r="D48">
+        <v>468129000.0</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48">
         <v>432623000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>432623000.0</v>
       </c>
-      <c r="G48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I48"/>
+      <c r="J48"/>
       <c r="K48">
         <v>411113441.0</v>
       </c>
-      <c r="L48"/>
+      <c r="L48">
+        <v>411113441.0</v>
+      </c>
       <c r="M48">
-        <v>425120000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>411113441.0</v>
+      </c>
+      <c r="N48"/>
       <c r="O48">
         <v>425120000.0</v>
       </c>
-      <c r="P48"/>
+      <c r="P48">
+        <v>425120000.0</v>
+      </c>
       <c r="Q48">
-        <v>412129000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>425120000.0</v>
+      </c>
+      <c r="R48"/>
       <c r="S48">
         <v>412129000.0</v>
       </c>
-      <c r="T48"/>
+      <c r="T48">
+        <v>412129000.0</v>
+      </c>
       <c r="U48">
-        <v>281577000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>412129000.0</v>
+      </c>
+      <c r="V48"/>
       <c r="W48">
         <v>281577000.0</v>
       </c>
-      <c r="X48"/>
+      <c r="X48">
+        <v>281577000.0</v>
+      </c>
       <c r="Y48">
-        <v>270968000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>281577000.0</v>
+      </c>
+      <c r="Z48"/>
       <c r="AA48">
         <v>270968000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AB48">
+        <v>270968000.0</v>
+      </c>
       <c r="AC48">
-        <v>301860000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>270968000.0</v>
+      </c>
+      <c r="AD48"/>
       <c r="AE48">
         <v>301860000.0</v>
       </c>
-      <c r="AF48"/>
+      <c r="AF48">
+        <v>301860000.0</v>
+      </c>
       <c r="AG48">
-        <v>247490000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>301860000.0</v>
+      </c>
+      <c r="AH48"/>
       <c r="AI48">
         <v>247490000.0</v>
       </c>
-      <c r="AJ48"/>
+      <c r="AJ48">
+        <v>247490000.0</v>
+      </c>
       <c r="AK48">
-        <v>215724000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>247490000.0</v>
+      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>215724000.0</v>
       </c>
       <c r="AN48">
+        <v>215724000.0</v>
+      </c>
+      <c r="AO48">
+        <v>215724000.0</v>
+      </c>
+      <c r="AP48">
         <v>216000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133227000.0</v>
       </c>
       <c r="AQ48">
         <v>133227000.0</v>
       </c>
-      <c r="AR48"/>
+      <c r="AR48">
+        <v>133227000.0</v>
+      </c>
       <c r="AS48">
-        <v>109456000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>133227000.0</v>
+      </c>
+      <c r="AT48"/>
       <c r="AU48">
         <v>109456000.0</v>
       </c>
-      <c r="AV48"/>
+      <c r="AV48">
+        <v>109456000.0</v>
+      </c>
       <c r="AW48">
-        <v>85270000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>109456000.0</v>
+      </c>
+      <c r="AX48"/>
       <c r="AY48">
         <v>85270000.0</v>
       </c>
-      <c r="AZ48"/>
+      <c r="AZ48">
+        <v>85270000.0</v>
+      </c>
       <c r="BA48">
-        <v>83449000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>85270000.0</v>
+      </c>
+      <c r="BB48"/>
       <c r="BC48">
         <v>83449000.0</v>
       </c>
-      <c r="BD48"/>
+      <c r="BD48">
+        <v>83449000.0</v>
+      </c>
       <c r="BE48">
+        <v>83449000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48">
         <v>36184382.47</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>36184382.47</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>36184382.0</v>
       </c>
-      <c r="BH48"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BJ48"/>
       <c r="BK48">
         <v>-5367929.86</v>
       </c>
-      <c r="BL48"/>
+      <c r="BL48">
+        <v>-5367929.86</v>
+      </c>
       <c r="BM48">
+        <v>-5367929.86</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-14263274.63</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-14263274.63</v>
-      </c>
-[...2 lines deleted...]
-        <v>77783883.09</v>
       </c>
       <c r="BQ48"/>
       <c r="BR48">
         <v>77783883.09</v>
       </c>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
+        <v>77783883.09</v>
+      </c>
+      <c r="BU48">
         <v>77783883.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>69742000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>69742000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>29494000.0</v>
       </c>
       <c r="BY48"/>
       <c r="BZ48">
         <v>29494000.0</v>
       </c>
       <c r="CA48"/>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CB48">
+        <v>29494000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
         <v>419000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>419000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-8062000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-14260000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-17912000.0</v>
       </c>
-      <c r="CH48"/>
+      <c r="CJ48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13298,744 +13520,760 @@
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>59183000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>12000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>20700000.0</v>
       </c>
-      <c r="AH50">
-[...2 lines deleted...]
-      <c r="AI50"/>
       <c r="AJ50">
         <v>25000000.0</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
+      <c r="AK50"/>
       <c r="AL50">
         <v>25000000.0</v>
       </c>
       <c r="AM50">
+        <v>25000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO50">
         <v>35000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>35000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>22811000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>14724000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>25000000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>74</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>59183000.0</v>
+      </c>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51">
         <v>2528000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
-[...4 lines deleted...]
-      </c>
+      <c r="I51"/>
+      <c r="J51"/>
       <c r="K51">
         <v>2342757.0</v>
       </c>
-      <c r="L51"/>
+      <c r="L51">
+        <v>2342757.0</v>
+      </c>
       <c r="M51">
-        <v>3204000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2342757.0</v>
+      </c>
+      <c r="N51"/>
       <c r="O51">
         <v>3204000.0</v>
       </c>
-      <c r="P51"/>
+      <c r="P51">
+        <v>3204000.0</v>
+      </c>
       <c r="Q51">
-        <v>2899000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3204000.0</v>
+      </c>
+      <c r="R51"/>
       <c r="S51">
         <v>2899000.0</v>
       </c>
-      <c r="T51"/>
+      <c r="T51">
+        <v>2899000.0</v>
+      </c>
       <c r="U51">
-        <v>3058000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2899000.0</v>
+      </c>
+      <c r="V51"/>
       <c r="W51">
         <v>3058000.0</v>
       </c>
-      <c r="X51"/>
+      <c r="X51">
+        <v>3058000.0</v>
+      </c>
       <c r="Y51">
-        <v>3046000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3058000.0</v>
+      </c>
+      <c r="Z51"/>
       <c r="AA51">
         <v>3046000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51"/>
+      <c r="AB51">
+        <v>3046000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3046000.0</v>
+      </c>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51">
         <v>3900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>12000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>20700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AJ51">
         <v>25000000.0</v>
       </c>
       <c r="AK51">
         <v>25000000.0</v>
       </c>
       <c r="AL51">
         <v>25000000.0</v>
       </c>
       <c r="AM51">
+        <v>25000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO51">
         <v>35000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>35000000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51">
         <v>3260000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>3288000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1823000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>13746000.0</v>
       </c>
-      <c r="BW51"/>
-      <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>75</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>59183000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
         <v>2527816.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
         <v>2342757.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2343000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2343000.0</v>
       </c>
-      <c r="L52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>3204000.0</v>
       </c>
-      <c r="P52"/>
+      <c r="P52">
+        <v>3204000.0</v>
+      </c>
       <c r="Q52">
-        <v>2899000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3204000.0</v>
+      </c>
+      <c r="R52"/>
       <c r="S52">
         <v>2899000.0</v>
       </c>
-      <c r="T52"/>
+      <c r="T52">
+        <v>2899000.0</v>
+      </c>
       <c r="U52">
-        <v>3058000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2899000.0</v>
+      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>3058000.0</v>
       </c>
-      <c r="X52"/>
+      <c r="X52">
+        <v>3058000.0</v>
+      </c>
       <c r="Y52">
-        <v>3046000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3058000.0</v>
+      </c>
+      <c r="Z52"/>
       <c r="AA52">
         <v>3046000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AB52">
+        <v>3046000.0</v>
+      </c>
       <c r="AC52">
+        <v>3046000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>68341000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>68341000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>3900000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>12000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>20700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AJ52">
         <v>25000000.0</v>
       </c>
       <c r="AK52">
         <v>25000000.0</v>
       </c>
       <c r="AL52">
         <v>25000000.0</v>
       </c>
       <c r="AM52">
+        <v>25000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO52">
         <v>35000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>35000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49314000.0</v>
       </c>
       <c r="AQ52">
         <v>49314000.0</v>
       </c>
-      <c r="AR52"/>
+      <c r="AR52">
+        <v>49314000.0</v>
+      </c>
       <c r="AS52">
-        <v>35526000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>49314000.0</v>
+      </c>
+      <c r="AT52"/>
       <c r="AU52">
         <v>35526000.0</v>
       </c>
-      <c r="AV52"/>
+      <c r="AV52">
+        <v>35526000.0</v>
+      </c>
       <c r="AW52">
-        <v>21282000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>35526000.0</v>
+      </c>
+      <c r="AX52"/>
       <c r="AY52">
         <v>21282000.0</v>
       </c>
-      <c r="AZ52"/>
+      <c r="AZ52">
+        <v>21282000.0</v>
+      </c>
       <c r="BA52">
-        <v>24208000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>21282000.0</v>
+      </c>
+      <c r="BB52"/>
       <c r="BC52">
         <v>24208000.0</v>
       </c>
-      <c r="BD52"/>
+      <c r="BD52">
+        <v>24208000.0</v>
+      </c>
       <c r="BE52">
+        <v>24208000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52">
         <v>29232507.23</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>29232507.23</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>-29232507.23</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>47591747.25</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>47591747.25</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>-47591747.25</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>18494915.35</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>18494915.35</v>
-      </c>
-[...2 lines deleted...]
-        <v>48806678.69</v>
       </c>
       <c r="BQ52"/>
       <c r="BR52">
         <v>48806678.69</v>
       </c>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
+        <v>48806678.69</v>
+      </c>
+      <c r="BU52">
         <v>3260000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>3288000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>1823000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>13746000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>97217000.0</v>
       </c>
       <c r="BY52"/>
       <c r="BZ52">
         <v>97217000.0</v>
       </c>
       <c r="CA52"/>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CB52">
+        <v>97217000.0</v>
+      </c>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52">
         <v>42527000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>42527000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
-[...4 lines deleted...]
-      </c>
+      <c r="S53"/>
+      <c r="T53"/>
       <c r="U53">
         <v>0.0</v>
       </c>
       <c r="V53">
         <v>0.0</v>
       </c>
       <c r="W53">
+        <v>0.0</v>
+      </c>
+      <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>1951000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3876000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>2673000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2011000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>4664000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2309000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>3833000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>3609000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>4919000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>7961000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>4387000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>6941000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>4984000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>2354000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1900000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>3302000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>8683000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>15691000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>4695000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>4681000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>679000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>723000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>712000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>703000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>730000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>743000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>727000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>742000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>2946000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>2946000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>14993000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>14882000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>14882000.0</v>
       </c>
-      <c r="BD53"/>
-      <c r="BE53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>3062824.61</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>3062824.61</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>2948252.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>2948252.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1423460.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>1423460.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>1962572.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>346201.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>661094.67</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>661094.67</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>1034061.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594252.0</v>
       </c>
       <c r="BR53">
         <v>3424877.51</v>
       </c>
       <c r="BS53">
+        <v>1594252.0</v>
+      </c>
+      <c r="BT53">
+        <v>3424877.51</v>
+      </c>
+      <c r="BU53">
         <v>4792000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>24445000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>46100000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>53997000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>42866000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52493000.0</v>
       </c>
       <c r="BZ53">
         <v>44764000.0</v>
       </c>
       <c r="CA53">
+        <v>52493000.0</v>
+      </c>
+      <c r="CB53">
+        <v>44764000.0</v>
+      </c>
+      <c r="CC53">
         <v>40274000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>40433000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>35304000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>35304000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>30000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>27983000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>23055000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>6227000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14080,1090 +14318,1116 @@
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>1605231000.0</v>
+      </c>
+      <c r="C55">
+        <v>1307008000.0</v>
+      </c>
+      <c r="D55">
         <v>1221006000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1137005875.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1033687287.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>991402000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1032876000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1048737000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1030146000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1024388030.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1007856665.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>966920000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>946576000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>928198000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>961250000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>961482000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>937002000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>897482000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>971328000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>921574000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>859255000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>763414000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>742060000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>730433000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>736394000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>719924000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>697729000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>666248000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>695616000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>671758000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>672723000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>697118000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>691605000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>675036000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>693810000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>643064000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>647237000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>622789000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>606012000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>595675000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>529062000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>494890000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>445630000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>434328000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>409792000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>386802000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>365901000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>356039000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>342858000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>315215000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>316763000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>312434000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>305433000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>311047000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>322787000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>305985000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>272629000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>257565061.73</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>257565061.73</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>221882655.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>216569286.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>193636719.19</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>193636719.19</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>188136273.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>173227022.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>169376780.83</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>169376780.83</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>219381940.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211609083.0</v>
       </c>
       <c r="BR55">
         <v>226630085.53</v>
       </c>
       <c r="BS55">
+        <v>211609083.0</v>
+      </c>
+      <c r="BT55">
+        <v>226630085.53</v>
+      </c>
+      <c r="BU55">
         <v>251094000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>285838000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>302075000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>281228000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>250663000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>176870000.0</v>
       </c>
       <c r="BZ55">
         <v>169644000.0</v>
       </c>
       <c r="CA55">
+        <v>176870000.0</v>
+      </c>
+      <c r="CB55">
+        <v>169644000.0</v>
+      </c>
+      <c r="CC55">
         <v>151294000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>135348000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>124639000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>124639000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>115719000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>62418000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>58758000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>68882000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>1216491000.0</v>
+      </c>
+      <c r="C56">
+        <v>1001555000.0</v>
+      </c>
+      <c r="D56">
         <v>943368000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>865379444.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>775263215.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>747853000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>796798000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>820572000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>804174000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>801925701.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>793162891.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>754118000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>731770000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>742423000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>787922000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>796872000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>774688000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>739919000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>818112000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>784970000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>728821000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>643634000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>618097833.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>594914000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>600193000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>586503000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>565199000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>533008000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>547010000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>497120000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>496397000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>510567000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>563558000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>548798000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>568797000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>510787000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>519774000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>495300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>476886000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>461360000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>397150000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>364947000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>315179000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>314046000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>331983000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>310632000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>290440000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>281371000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>272196000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>244887000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>246538000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>243723000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>236386000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>247459000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>258412000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>242017000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>208087000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>184548038.46</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>184548038.46</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>154003091.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>144111305.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>117827005.39</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>117827005.39</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>115221456.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>103730456.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>97153883.2</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>97153883.2</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>104315053.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101065143.0</v>
       </c>
       <c r="BR56">
         <v>108309601.26</v>
       </c>
       <c r="BS56">
+        <v>101065143.0</v>
+      </c>
+      <c r="BT56">
+        <v>108309601.26</v>
+      </c>
+      <c r="BU56">
         <v>130250000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>160917000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>177149000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>165038000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>149421000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>157428000.0</v>
       </c>
       <c r="BZ56">
         <v>151862000.0</v>
       </c>
       <c r="CA56">
+        <v>157428000.0</v>
+      </c>
+      <c r="CB56">
+        <v>151862000.0</v>
+      </c>
+      <c r="CC56">
         <v>139028000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>129856000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>119617000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>119617000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>110133000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>57380000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>54236000.0</v>
       </c>
-      <c r="CH56"/>
+      <c r="CJ56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>482206000.0</v>
+      </c>
+      <c r="C57">
+        <v>351203000.0</v>
+      </c>
+      <c r="D57">
         <v>337810000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>251711766.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>189188142.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>168107000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>199573000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>176475000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>185461000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>210960071.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>212787972.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>130756000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>122572000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>134702000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>183868000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>222797000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>248098000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>247546000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>281558000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>183154000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>182756000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>142462000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>158744000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>108518000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>116095000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>129424000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>125763000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>81950000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>93374000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>94634000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>111558000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>86422000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>113871000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>129923000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>177244000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>103515000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>130054000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>133706000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>145970000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>168663000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>114036000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>101239000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>78030000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>79109000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>72067000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>64185000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>54900000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>55275000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>55664000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>38616000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>40676000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>43518000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>44159000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>43504000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>56397000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>52224000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>38918000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>43908700.08</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>43908700.08</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>31844161.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>33573850.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>27945594.81</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>27945594.81</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>33802758.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>27437436.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>24534228.75</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>24534228.75</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>23859795.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25195019.0</v>
       </c>
       <c r="BR57">
         <v>31898561.16</v>
       </c>
       <c r="BS57">
+        <v>25195019.0</v>
+      </c>
+      <c r="BT57">
+        <v>31898561.16</v>
+      </c>
+      <c r="BU57">
         <v>40144000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>43288000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>39713000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>44944000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>31326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26269000.0</v>
       </c>
       <c r="BZ57">
         <v>29412000.0</v>
       </c>
       <c r="CA57">
+        <v>26269000.0</v>
+      </c>
+      <c r="CB57">
+        <v>29412000.0</v>
+      </c>
+      <c r="CC57">
         <v>23475000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>16460000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>19249000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>19249000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>17580000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>9772000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>9480000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>22635000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>558383000.0</v>
+      </c>
+      <c r="C58">
+        <v>400886000.0</v>
+      </c>
+      <c r="D58">
         <v>390268000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>303216899.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>244804069.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>219075000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>259121000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>239148000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>245643000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>270849620.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>273236714.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>192868000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>187134000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>179925000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>228649000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>267125000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>292105000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>278756000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>313750000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>214352000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>212615000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>168655000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>184318000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>134725000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>143297000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>155294000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>160945000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>113760000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>125258000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>126947000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>138244000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>114057000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>141178000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>153708000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>199680000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>125828000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>151408000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>151893000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>163289000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>185429000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>130300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>114553000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>85406000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>87447000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>80648000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>70843000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>61801000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>61476000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>61989000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>44287000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>46066000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>47439000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>47608000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>46883000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>60521000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>56146000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>42451000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>47097619.24</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>47097619.24</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>34545892.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>36370011.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>30338493.26</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>30338493.26</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>37045028.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>30545474.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>28308809.63</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>28308809.63</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>27193796.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28134942.0</v>
       </c>
       <c r="BR58">
         <v>35162370.03</v>
       </c>
       <c r="BS58">
+        <v>28134942.0</v>
+      </c>
+      <c r="BT58">
+        <v>35162370.03</v>
+      </c>
+      <c r="BU58">
         <v>43190000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>46929000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>42297000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>47368000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>32901000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26310000.0</v>
       </c>
       <c r="BZ58">
         <v>29475000.0</v>
       </c>
       <c r="CA58">
+        <v>26310000.0</v>
+      </c>
+      <c r="CB58">
+        <v>29475000.0</v>
+      </c>
+      <c r="CC58">
         <v>23622000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>16632000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>19462000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>19462000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>17861000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>10017000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>9711000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>22848000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15208,406 +15472,416 @@
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>1046848000.0</v>
+      </c>
+      <c r="C60">
+        <v>906122000.0</v>
+      </c>
+      <c r="D60">
         <v>830738000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>833788975.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>788883217.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>772327000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>773755000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>809613000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>784503000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>753538409.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>734619951.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>774052000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>759442000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>748273000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>732601000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>694357000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>644897000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>618726000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>657578000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>707222000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>646640000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>594759000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>557742000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>595708000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>593097000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>564630000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>536784000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>552488000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>570358000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>544811000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>534479000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>583061000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>550427000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>521328000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>494130000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>517236000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>495829000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>470896000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>442723000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>410246000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>398762000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>380337000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>360224000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>346881000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>329144000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>315959000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>304100000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>294563000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>280869000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>270928000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>270697000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>264995000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>257825000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>264164000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>262266000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>249839000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>230178000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>210467442.49</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>210467442.49</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>187336763.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>180199275.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>163298225.93</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>163298225.93</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>151091244.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>142681548.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>141067971.21</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>141067971.21</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>192188143.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>183474141.0</v>
       </c>
       <c r="BR60">
         <v>191467715.5</v>
       </c>
       <c r="BS60">
+        <v>183474141.0</v>
+      </c>
+      <c r="BT60">
+        <v>191467715.5</v>
+      </c>
+      <c r="BU60">
         <v>207904000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>238909000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>259778000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>233860000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>217762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150560000.0</v>
       </c>
       <c r="BZ60">
         <v>140169000.0</v>
       </c>
       <c r="CA60">
+        <v>150560000.0</v>
+      </c>
+      <c r="CB60">
+        <v>140169000.0</v>
+      </c>
+      <c r="CC60">
         <v>127672000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>118716000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>105177000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>105177000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>97858000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>52401000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>49047000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>46034000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
         <v>-34755000.0</v>
       </c>
-      <c r="AE61"/>
-      <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-51522000.0</v>
       </c>
-      <c r="BS61"/>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15652,50 +15926,52 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15788,51 +16064,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>458118000.0</v>
       </c>
       <c r="C2">
         <v>432653000.0</v>
       </c>
       <c r="D2">
         <v>368752000.0</v>
       </c>
       <c r="E2">
         <v>480090000.0</v>
       </c>
       <c r="F2">
         <v>461305000.0</v>
       </c>
       <c r="G2">
         <v>279365000.0</v>
       </c>
       <c r="H2">
         <v>235081000.0</v>
       </c>
       <c r="I2">
         <v>269541000.0</v>
       </c>
@@ -15865,369 +16141,369 @@
       </c>
       <c r="S2">
         <v>88725865.2</v>
       </c>
       <c r="T2">
         <v>85017000.0</v>
       </c>
       <c r="U2">
         <v>49464000.0</v>
       </c>
       <c r="V2">
         <v>40937000.0</v>
       </c>
       <c r="W2">
         <v>40509000.0</v>
       </c>
       <c r="X2">
         <v>12506471.0</v>
       </c>
       <c r="Y2">
         <v>10529284.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>30174000.0</v>
       </c>
       <c r="C3">
         <v>25331000.0</v>
       </c>
       <c r="D3">
         <v>21810000.0</v>
       </c>
       <c r="E3">
         <v>18918328.0</v>
       </c>
       <c r="F3">
         <v>17192880.0</v>
       </c>
       <c r="G3">
         <v>13589082.0</v>
       </c>
       <c r="H3">
         <v>13237851.0</v>
       </c>
       <c r="I3">
         <v>14803769.0</v>
       </c>
       <c r="J3">
         <v>13184867.0</v>
       </c>
       <c r="K3">
         <v>9494501.0</v>
       </c>
       <c r="L3">
-        <v>-8987000.0</v>
+        <v>8987000.0</v>
       </c>
       <c r="M3">
-        <v>-6917000.0</v>
+        <v>6917000.0</v>
       </c>
       <c r="N3">
-        <v>-6429000.0</v>
+        <v>6429000.0</v>
       </c>
       <c r="O3">
-        <v>-5881000.0</v>
+        <v>5881000.0</v>
       </c>
       <c r="P3">
         <v>783652.0</v>
       </c>
       <c r="Q3">
         <v>2392380.0</v>
       </c>
       <c r="R3">
         <v>6012795.0</v>
       </c>
       <c r="S3">
         <v>5899660.12</v>
       </c>
       <c r="T3">
         <v>7894000.0</v>
       </c>
       <c r="U3">
         <v>1092000.0</v>
       </c>
       <c r="V3">
         <v>866000.0</v>
       </c>
       <c r="W3">
         <v>1255000.0</v>
       </c>
       <c r="X3">
         <v>1541854.0</v>
       </c>
       <c r="Y3">
         <v>561803.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5">
-        <v>93037000.0</v>
+        <v>140127000.0</v>
       </c>
       <c r="C5">
         <v>107409000.0</v>
       </c>
       <c r="D5">
         <v>61226718.0</v>
       </c>
       <c r="E5">
         <v>212649000.0</v>
       </c>
       <c r="F5">
         <v>247264000.0</v>
       </c>
       <c r="G5">
         <v>85739878.0</v>
       </c>
       <c r="H5">
         <v>72212564.0</v>
       </c>
       <c r="I5">
         <v>110770135.0</v>
       </c>
       <c r="J5">
         <v>103754133.0</v>
       </c>
       <c r="K5">
         <v>139350499.0</v>
       </c>
       <c r="L5">
-        <v>94766000.0</v>
+        <v>78547000.0</v>
       </c>
       <c r="M5">
-        <v>72904000.0</v>
+        <v>59070000.0</v>
       </c>
       <c r="N5">
-        <v>48161000.0</v>
+        <v>37258000.0</v>
       </c>
       <c r="O5">
-        <v>66157000.0</v>
+        <v>54395000.0</v>
       </c>
       <c r="P5">
         <v>52781348.0</v>
       </c>
       <c r="Q5">
         <v>-837665.0</v>
       </c>
       <c r="R5">
         <v>-66750121.99</v>
       </c>
       <c r="S5">
         <v>8968153.1</v>
       </c>
       <c r="T5">
         <v>43016759.0</v>
       </c>
       <c r="U5">
         <v>27286000.0</v>
       </c>
       <c r="V5">
         <v>20711000.0</v>
       </c>
       <c r="W5">
         <v>11999000.0</v>
       </c>
       <c r="X5">
         <v>1992852.0</v>
       </c>
       <c r="Y5">
         <v>-12263311.31</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
-        <v>123211000.0</v>
+        <v>170301000.0</v>
       </c>
       <c r="C6">
         <v>132740000.0</v>
       </c>
       <c r="D6">
         <v>83036718.0</v>
       </c>
       <c r="E6">
         <v>231567328.0</v>
       </c>
       <c r="F6">
         <v>264456880.0</v>
       </c>
       <c r="G6">
         <v>99328960.0</v>
       </c>
       <c r="H6">
         <v>85450415.0</v>
       </c>
       <c r="I6">
         <v>125573904.0</v>
       </c>
       <c r="J6">
         <v>116939000.0</v>
       </c>
       <c r="K6">
         <v>148845000.0</v>
       </c>
       <c r="L6">
-        <v>85779000.0</v>
+        <v>87534000.0</v>
       </c>
       <c r="M6">
         <v>65987000.0</v>
       </c>
       <c r="N6">
-        <v>41732000.0</v>
+        <v>43687000.0</v>
       </c>
       <c r="O6">
         <v>60276000.0</v>
       </c>
       <c r="P6">
         <v>53565000.0</v>
       </c>
       <c r="Q6">
         <v>1554715.0</v>
       </c>
       <c r="R6">
         <v>-60737326.99</v>
       </c>
       <c r="S6">
         <v>14867813.21</v>
       </c>
       <c r="T6">
         <v>50910759.0</v>
       </c>
       <c r="U6">
         <v>28378000.0</v>
       </c>
       <c r="V6">
         <v>21577000.0</v>
       </c>
       <c r="W6">
         <v>13254000.0</v>
       </c>
       <c r="X6">
         <v>3534706.0</v>
       </c>
       <c r="Y6">
         <v>-11701508.31</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
         <v>427509000.0</v>
       </c>
       <c r="C9">
         <v>368765000.0</v>
       </c>
       <c r="D9">
         <v>270390000.0</v>
       </c>
       <c r="E9">
         <v>465831000.0</v>
       </c>
       <c r="F9">
         <v>460795000.0</v>
       </c>
       <c r="G9">
         <v>260156000.0</v>
       </c>
       <c r="H9">
         <v>222172000.0</v>
       </c>
       <c r="I9">
         <v>260807000.0</v>
       </c>
@@ -16260,51 +16536,51 @@
       </c>
       <c r="S9">
         <v>79559078.03</v>
       </c>
       <c r="T9">
         <v>95289000.0</v>
       </c>
       <c r="U9">
         <v>56718000.0</v>
       </c>
       <c r="V9">
         <v>40969000.0</v>
       </c>
       <c r="W9">
         <v>28363000.0</v>
       </c>
       <c r="X9">
         <v>14442338.0</v>
       </c>
       <c r="Y9">
         <v>2605843.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>140127000.0</v>
       </c>
       <c r="C10">
         <v>107409000.0</v>
       </c>
       <c r="D10">
         <v>61048000.0</v>
       </c>
       <c r="E10">
         <v>212578000.0</v>
       </c>
       <c r="F10">
         <v>247265000.0</v>
       </c>
       <c r="G10">
         <v>85558000.0</v>
       </c>
       <c r="H10">
         <v>72074000.0</v>
       </c>
       <c r="I10">
         <v>109861000.0</v>
       </c>
@@ -16337,51 +16613,51 @@
       </c>
       <c r="S10">
         <v>11568843.83</v>
       </c>
       <c r="T10">
         <v>42988000.0</v>
       </c>
       <c r="U10">
         <v>29718000.0</v>
       </c>
       <c r="V10">
         <v>21810000.0</v>
       </c>
       <c r="W10">
         <v>12750000.0</v>
       </c>
       <c r="X10">
         <v>472319.0</v>
       </c>
       <c r="Y10">
         <v>-12254485.79</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11">
         <v>17492000.0</v>
       </c>
       <c r="C11">
         <v>18160000.0</v>
       </c>
       <c r="D11">
         <v>8175000.0</v>
       </c>
       <c r="E11">
         <v>40068000.0</v>
       </c>
       <c r="F11">
         <v>47316000.0</v>
       </c>
       <c r="G11">
         <v>5812000.0</v>
       </c>
       <c r="H11">
         <v>7675000.0</v>
       </c>
       <c r="I11">
         <v>11791000.0</v>
       </c>
@@ -16414,51 +16690,51 @@
       </c>
       <c r="S11">
         <v>2636520.97</v>
       </c>
       <c r="T11">
         <v>2516000.0</v>
       </c>
       <c r="U11">
         <v>645000.0</v>
       </c>
       <c r="V11">
         <v>1282000.0</v>
       </c>
       <c r="W11">
         <v>4231000.0</v>
       </c>
       <c r="X11">
         <v>-2780227.04</v>
       </c>
       <c r="Y11">
         <v>275223.74</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>71000.0</v>
       </c>
       <c r="F12">
         <v>1590000.0</v>
       </c>
       <c r="G12">
         <v>11000.0</v>
       </c>
       <c r="H12">
         <v>3000.0</v>
       </c>
       <c r="I12">
         <v>378000.0</v>
       </c>
       <c r="J12">
         <v>423000.0</v>
@@ -16489,129 +16765,131 @@
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>32468.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>9663000.0</v>
+      </c>
       <c r="C13">
         <v>14528000.0</v>
       </c>
       <c r="D13">
         <v>9358000.0</v>
       </c>
       <c r="E13">
         <v>2636000.0</v>
       </c>
       <c r="F13">
         <v>1279000.0</v>
       </c>
       <c r="G13">
         <v>4625000.0</v>
       </c>
       <c r="H13">
         <v>6751000.0</v>
       </c>
       <c r="I13">
         <v>6301000.0</v>
       </c>
       <c r="J13">
         <v>4268000.0</v>
       </c>
       <c r="K13">
         <v>2158000.0</v>
       </c>
       <c r="L13">
         <v>2057000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15">
         <v>122707474.0</v>
       </c>
       <c r="C15">
         <v>89249000.0</v>
       </c>
       <c r="D15">
         <v>52873000.0</v>
       </c>
       <c r="E15">
         <v>172510000.0</v>
       </c>
       <c r="F15">
         <v>200002000.0</v>
       </c>
       <c r="G15">
         <v>79746000.0</v>
       </c>
       <c r="H15">
         <v>64399000.0</v>
       </c>
       <c r="I15">
         <v>100273000.0</v>
       </c>
@@ -16644,51 +16922,51 @@
       </c>
       <c r="S15">
         <v>8932322.86</v>
       </c>
       <c r="T15">
         <v>40472000.0</v>
       </c>
       <c r="U15">
         <v>29073000.0</v>
       </c>
       <c r="V15">
         <v>20528000.0</v>
       </c>
       <c r="W15">
         <v>8519000.0</v>
       </c>
       <c r="X15">
         <v>3252546.0</v>
       </c>
       <c r="Y15">
         <v>-12529709.53</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>172510000.0</v>
       </c>
       <c r="F16">
         <v>199949000.0</v>
       </c>
       <c r="G16">
         <v>79746000.0</v>
       </c>
       <c r="H16">
         <v>64398000.0</v>
       </c>
       <c r="I16">
         <v>98070000.0</v>
       </c>
       <c r="J16">
         <v>74955000.0</v>
       </c>
       <c r="K16">
         <v>110940000.0</v>
       </c>
@@ -16707,213 +16985,217 @@
       <c r="P16">
         <v>40352000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>8957000.0</v>
       </c>
       <c r="T16">
         <v>40472000.0</v>
       </c>
       <c r="U16">
         <v>29073000.0</v>
       </c>
       <c r="V16">
         <v>20528000.0</v>
       </c>
       <c r="W16">
         <v>8519000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>122635000.0</v>
+      </c>
       <c r="C17">
         <v>90720000.0</v>
       </c>
       <c r="D17">
         <v>55316000.0</v>
       </c>
       <c r="E17">
         <v>172510000.0</v>
       </c>
       <c r="F17">
         <v>199949000.0</v>
       </c>
       <c r="G17">
         <v>79746000.0</v>
       </c>
       <c r="H17">
         <v>64398000.0</v>
       </c>
       <c r="I17">
         <v>98070000.0</v>
       </c>
       <c r="J17">
         <v>74955000.0</v>
       </c>
       <c r="K17">
         <v>110940000.0</v>
       </c>
       <c r="L17">
         <v>60251000.0</v>
       </c>
       <c r="M17">
         <v>44467000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>9663000.0</v>
+      </c>
       <c r="C18">
         <v>14528000.0</v>
       </c>
       <c r="D18">
         <v>9287000.0</v>
       </c>
       <c r="E18">
         <v>2636000.0</v>
       </c>
       <c r="F18">
         <v>1279000.0</v>
       </c>
       <c r="G18">
         <v>4625000.0</v>
       </c>
       <c r="H18">
         <v>6748000.0</v>
       </c>
       <c r="I18">
         <v>5923000.0</v>
       </c>
       <c r="J18">
         <v>3845000.0</v>
       </c>
       <c r="K18">
         <v>2031000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>10337000.0</v>
       </c>
       <c r="K20">
         <v>10337000.0</v>
       </c>
       <c r="L20">
         <v>10337000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>93037000.0</v>
       </c>
       <c r="C21">
         <v>90889000.0</v>
       </c>
       <c r="D21">
         <v>39878000.0</v>
       </c>
       <c r="E21">
         <v>213925000.0</v>
       </c>
       <c r="F21">
         <v>245869000.0</v>
       </c>
       <c r="G21">
         <v>115126000.0</v>
       </c>
       <c r="H21">
         <v>71340000.0</v>
       </c>
       <c r="I21">
         <v>108903000.0</v>
       </c>
@@ -16946,80 +17228,80 @@
       </c>
       <c r="S21">
         <v>8968153.1</v>
       </c>
       <c r="T21">
         <v>41550000.0</v>
       </c>
       <c r="U21">
         <v>27286000.0</v>
       </c>
       <c r="V21">
         <v>20711000.0</v>
       </c>
       <c r="W21">
         <v>12076000.0</v>
       </c>
       <c r="X21">
         <v>398340.0</v>
       </c>
       <c r="Y21">
         <v>-12555699.53</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>792590000.0</v>
       </c>
       <c r="C23">
         <v>712663000.0</v>
       </c>
       <c r="D23">
         <v>599264000.0</v>
       </c>
       <c r="E23">
         <v>731996000.0</v>
       </c>
       <c r="F23">
         <v>676231000.0</v>
       </c>
       <c r="G23">
         <v>441558000.0</v>
       </c>
       <c r="H23">
         <v>388794000.0</v>
       </c>
       <c r="I23">
         <v>112672000.0</v>
       </c>
@@ -17052,125 +17334,127 @@
       </c>
       <c r="S23">
         <v>159316790.13</v>
       </c>
       <c r="T23">
         <v>136401000.0</v>
       </c>
       <c r="U23">
         <v>78896000.0</v>
       </c>
       <c r="V23">
         <v>61195000.0</v>
       </c>
       <c r="W23">
         <v>56796000.0</v>
       </c>
       <c r="X23">
         <v>24955957.0</v>
       </c>
       <c r="Y23">
         <v>25398439.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>25331000.0</v>
+      </c>
       <c r="C25">
         <v>25331000.0</v>
       </c>
       <c r="D25">
         <v>23968000.0</v>
       </c>
       <c r="E25">
         <v>18931000.0</v>
       </c>
       <c r="F25">
         <v>17160000.0</v>
       </c>
       <c r="G25">
         <v>13562000.0</v>
       </c>
       <c r="H25">
         <v>13213000.0</v>
       </c>
       <c r="I25">
         <v>14796000.0</v>
       </c>
       <c r="J25">
         <v>13133000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>262718000.0</v>
       </c>
       <c r="C26">
         <v>217822000.0</v>
       </c>
       <c r="D26">
         <v>174357000.0</v>
       </c>
       <c r="E26">
         <v>188532000.0</v>
       </c>
       <c r="F26">
         <v>164291000.0</v>
       </c>
       <c r="G26">
         <v>121784000.0</v>
       </c>
       <c r="H26">
         <v>110123000.0</v>
       </c>
       <c r="I26">
         <v>102028000.0</v>
       </c>
@@ -17203,51 +17487,51 @@
       </c>
       <c r="S26">
         <v>32905308.63</v>
       </c>
       <c r="T26">
         <v>25370000.0</v>
       </c>
       <c r="U26">
         <v>15410000.0</v>
       </c>
       <c r="V26">
         <v>11389000.0</v>
       </c>
       <c r="W26">
         <v>7581000.0</v>
       </c>
       <c r="X26">
         <v>5997374.0</v>
       </c>
       <c r="Y26">
         <v>3090739.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>34383000.0</v>
       </c>
       <c r="C27">
         <v>27450000.0</v>
       </c>
       <c r="D27">
         <v>26920000.0</v>
       </c>
       <c r="E27">
         <v>31537000.0</v>
       </c>
       <c r="F27">
         <v>28813000.0</v>
       </c>
       <c r="G27">
         <v>24805000.0</v>
       </c>
       <c r="H27">
         <v>25012000.0</v>
       </c>
       <c r="I27">
         <v>29279000.0</v>
       </c>
@@ -17276,51 +17560,51 @@
         <v>13442195.0</v>
       </c>
       <c r="R27">
         <v>12375718.0</v>
       </c>
       <c r="S27">
         <v>11228928.43</v>
       </c>
       <c r="T27">
         <v>298199000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>5800.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>3701275.0</v>
       </c>
       <c r="Y27">
         <v>1512048.0</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>37371000.0</v>
       </c>
       <c r="C28">
         <v>31354000.0</v>
       </c>
       <c r="D28">
         <v>27923000.0</v>
       </c>
       <c r="E28">
         <v>31447000.0</v>
       </c>
       <c r="F28">
         <v>21822000.0</v>
       </c>
       <c r="G28">
         <v>15604000.0</v>
       </c>
       <c r="H28">
         <v>17812000.0</v>
       </c>
       <c r="I28">
         <v>17633000.0</v>
       </c>
@@ -17351,100 +17635,102 @@
       <c r="R28">
         <v>14529268.0</v>
       </c>
       <c r="S28">
         <v>20557027.76</v>
       </c>
       <c r="T28">
         <v>381749000.0</v>
       </c>
       <c r="U28">
         <v>12885000.0</v>
       </c>
       <c r="V28">
         <v>4800.0</v>
       </c>
       <c r="W28">
         <v>15351000.0</v>
       </c>
       <c r="X28">
         <v>2039765.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>17492000.0</v>
+      </c>
       <c r="C29">
         <v>18614000.0</v>
       </c>
       <c r="D29">
         <v>11778000.0</v>
       </c>
       <c r="E29">
         <v>40068000.0</v>
       </c>
       <c r="F29">
         <v>47316000.0</v>
       </c>
       <c r="G29">
         <v>5812000.0</v>
       </c>
       <c r="H29">
         <v>7676000.0</v>
       </c>
       <c r="I29">
         <v>11791000.0</v>
       </c>
       <c r="J29">
         <v>24046000.0</v>
       </c>
       <c r="K29">
         <v>27690000.0</v>
       </c>
       <c r="L29">
         <v>18249000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>334472000.0</v>
       </c>
       <c r="C30">
         <v>277876000.0</v>
       </c>
       <c r="D30">
         <v>230512000.0</v>
       </c>
       <c r="E30">
         <v>251906000.0</v>
       </c>
       <c r="F30">
         <v>214926000.0</v>
       </c>
       <c r="G30">
         <v>162193000.0</v>
       </c>
       <c r="H30">
         <v>153713000.0</v>
       </c>
       <c r="I30">
         <v>-156869000.0</v>
       </c>
@@ -17477,51 +17763,51 @@
       </c>
       <c r="S30">
         <v>70590924.93</v>
       </c>
       <c r="T30">
         <v>51384000.0</v>
       </c>
       <c r="U30">
         <v>29432000.0</v>
       </c>
       <c r="V30">
         <v>20258000.0</v>
       </c>
       <c r="W30">
         <v>16287000.0</v>
       </c>
       <c r="X30">
         <v>12449485.0</v>
       </c>
       <c r="Y30">
         <v>14869154.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B31">
         <v>47090000.0</v>
       </c>
       <c r="C31">
         <v>16520000.0</v>
       </c>
       <c r="D31">
         <v>21170000.0</v>
       </c>
       <c r="E31">
         <v>-1347000.0</v>
       </c>
       <c r="F31">
         <v>1395000.0</v>
       </c>
       <c r="G31">
         <v>5084000.0</v>
       </c>
       <c r="H31">
         <v>19929000.0</v>
       </c>
       <c r="I31">
         <v>5027000.0</v>
       </c>
@@ -17554,51 +17840,51 @@
       </c>
       <c r="S31">
         <v>1408977.65</v>
       </c>
       <c r="T31">
         <v>-413121.0</v>
       </c>
       <c r="U31">
         <v>-705000.0</v>
       </c>
       <c r="V31">
         <v>1099000.0</v>
       </c>
       <c r="W31">
         <v>670000.0</v>
       </c>
       <c r="X31">
         <v>73979.0</v>
       </c>
       <c r="Y31">
         <v>301213.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>885627000.0</v>
       </c>
       <c r="C32">
         <v>803552000.0</v>
       </c>
       <c r="D32">
         <v>639142000.0</v>
       </c>
       <c r="E32">
         <v>945921000.0</v>
       </c>
       <c r="F32">
         <v>922100000.0</v>
       </c>
       <c r="G32">
         <v>539521000.0</v>
       </c>
       <c r="H32">
         <v>457253000.0</v>
       </c>
       <c r="I32">
         <v>530348000.0</v>
       </c>
@@ -17650,900 +17936,914 @@
       <c r="Y32">
         <v>13135127.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="CK1" t="s">
         <v>182</v>
       </c>
+      <c r="CL1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>224784000.0</v>
+      </c>
+      <c r="C2">
+        <v>180845000.0</v>
+      </c>
+      <c r="D2">
         <v>141694000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>124311000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>103988000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>88125000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>101471000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>113142000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>113893000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>104191000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>115376134.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>99193000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>83938000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>71729000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>113922000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>131691000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>118742000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>115871000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>133126000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>127070000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>109969000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>91140000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>77853000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>64217000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>68417000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>68877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>79563000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>55727000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>52717000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>47075000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>61288000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>67988000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>72474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>67790000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>72878000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>68746000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>68121000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>62466000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>72080000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>81175000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>72565000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>55721000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>49028000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>46285000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>42729000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>38723000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>38310000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>40885000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>33210000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>27224000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>27045000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>29312000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>30122000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>32219000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>40251000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>41424000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>35596000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>32379000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>37578250.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>30565728.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>26918320.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>23262840.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>27013210.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>18125304.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>16836142.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>13784946.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>13784946.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>12306778.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>10655687.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12115709.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>15966865.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>22477000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>25709000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>25583000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>25804000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>21558000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>20914000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>16495000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>16568000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>14722000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>9872000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>8237000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>12540000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10772000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>9255000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>9241000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>16099000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>10216000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>6616000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>6573000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>9273000.0</v>
+      </c>
+      <c r="C3">
+        <v>8954000.0</v>
+      </c>
+      <c r="D3">
         <v>7465000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>8039000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7445000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7225000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7256000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5802000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5780635.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5608000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5427605.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8005476.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5353660.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5625083.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4936000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4818997.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4682927.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4430533.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5048475.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4181263.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4083866.0</v>
       </c>
-      <c r="U3">
-[...2 lines deleted...]
-      <c r="V3">
+      <c r="W3">
+        <v>3886000.0</v>
+      </c>
+      <c r="X3">
         <v>3640000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3322000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3363000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3237000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4054000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3244000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3329000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3860000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3838000.0</v>
       </c>
       <c r="AF3">
         <v>741000.0</v>
       </c>
       <c r="AG3">
+        <v>3838000.0</v>
+      </c>
+      <c r="AH3">
         <v>741000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
+        <v>741000.0</v>
+      </c>
+      <c r="AJ3">
         <v>878000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>526000.0</v>
       </c>
       <c r="AK3">
         <v>526000.0</v>
       </c>
       <c r="AL3">
         <v>526000.0</v>
       </c>
       <c r="AM3">
         <v>526000.0</v>
       </c>
       <c r="AN3">
         <v>526000.0</v>
       </c>
       <c r="AO3">
         <v>526000.0</v>
       </c>
       <c r="AP3">
         <v>526000.0</v>
       </c>
       <c r="AQ3">
         <v>526000.0</v>
       </c>
       <c r="AR3">
-        <v>-230000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="AS3">
-        <v>-151000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="AT3">
+        <v>2100000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1900000.0</v>
+      </c>
+      <c r="AV3">
         <v>450000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>374000.0</v>
       </c>
-      <c r="AV3">
-[...2 lines deleted...]
-      <c r="AW3">
+      <c r="AX3">
+        <v>1600000.0</v>
+      </c>
+      <c r="AY3">
         <v>229000.0</v>
       </c>
-      <c r="AX3">
-[...4 lines deleted...]
-      </c>
       <c r="AZ3">
+        <v>1829000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1500000.0</v>
+      </c>
+      <c r="BB3">
         <v>93000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>311000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>49000.0</v>
       </c>
-      <c r="BC3">
-[...2 lines deleted...]
-      <c r="BD3">
+      <c r="BE3">
+        <v>2900000.0</v>
+      </c>
+      <c r="BF3">
         <v>513000.0</v>
       </c>
-      <c r="BE3">
-[...2 lines deleted...]
-      <c r="BF3">
+      <c r="BG3">
+        <v>1400000.0</v>
+      </c>
+      <c r="BH3">
         <v>27982.0</v>
       </c>
-      <c r="BG3">
-[...2 lines deleted...]
-      <c r="BH3">
+      <c r="BI3">
+        <v>1400000.0</v>
+      </c>
+      <c r="BJ3">
         <v>200288.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>588397.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>726953.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>555355.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>536449.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>541537.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>541537.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1502311.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1463152.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1410791.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1199660.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1559000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1596000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1607000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1667000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1714000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1661000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>-103000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1172000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-147000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>-174000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-146000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>35000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>34000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>36000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>204000.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -18674,619 +18974,633 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5">
+        <v>101114000.0</v>
+      </c>
+      <c r="C5">
+        <v>52204000.0</v>
+      </c>
+      <c r="D5">
         <v>31711000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
-        <v>9766000.0</v>
+        <v>44968000.0</v>
       </c>
       <c r="F5">
+        <v>20683000.0</v>
+      </c>
+      <c r="G5">
+        <v>16364000.0</v>
+      </c>
+      <c r="H5">
         <v>19823000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>26888000.0</v>
+      </c>
+      <c r="J5">
         <v>32018365.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="K5">
+        <v>19996000.0</v>
+      </c>
+      <c r="L5">
         <v>20904789.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>16153289.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5">
+        <v>11912000.0</v>
+      </c>
+      <c r="O5">
         <v>12316410.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>25069000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>54928003.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>65372739.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>66436123.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>73116678.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>69109880.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>61668490.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>45523000.0</v>
+      </c>
+      <c r="X5">
         <v>17888000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>25843000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>30139000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>24094000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>27402000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20527000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>12365000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8075000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>21805000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>32199000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>36023000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>27612000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>22053000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>24251000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>32745000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>31958000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>38614000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>40393000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>38387000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>29347000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>18062000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>21193000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>21132000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>17819000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>16672000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>20320000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>15755000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>8867000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>6935000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>11421000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>11456000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>8187000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>9242000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>16556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>12990000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>13321000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>21713327.0</v>
       </c>
-      <c r="BG5">
-[...2 lines deleted...]
-      <c r="BH5">
+      <c r="BI5">
+        <v>13496000.0</v>
+      </c>
+      <c r="BJ5">
         <v>8022712.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>5356603.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1204576.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>1002855.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>1692345.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1484688.06</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-1484688.06</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-4573639.2</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-5056200.71</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-3605345.68</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-6495608.26</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>3917813.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4011162.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>10406000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>13856000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>10593000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>11029000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>9857000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>9253000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>8867000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>5218000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>3914000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>8094000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>6271000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>3519000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>3085000.0</v>
       </c>
-      <c r="CH5">
-[...4 lines deleted...]
-      </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>110387000.0</v>
+      </c>
+      <c r="C6">
+        <v>61158000.0</v>
+      </c>
+      <c r="D6">
         <v>39176000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>16991000.0</v>
+        <v>53007000.0</v>
       </c>
       <c r="F6">
+        <v>28128000.0</v>
+      </c>
+      <c r="G6">
+        <v>23589000.0</v>
+      </c>
+      <c r="H6">
         <v>27079000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>32690000.0</v>
+      </c>
+      <c r="J6">
         <v>37799000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="K6">
+        <v>25604000.0</v>
+      </c>
+      <c r="L6">
         <v>26332394.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>24158765.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="N6">
+        <v>17265660.0</v>
+      </c>
+      <c r="O6">
         <v>17941493.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>30005000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>59747000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>70055666.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>70866656.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>78165153.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>73291143.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>65752356.0</v>
       </c>
-      <c r="U6">
-[...2 lines deleted...]
-      <c r="V6">
+      <c r="W6">
+        <v>49409000.0</v>
+      </c>
+      <c r="X6">
         <v>21528000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>29165000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>33502000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>27331000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>31456000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>23771000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>15694000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>11935000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>22546000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>36037000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>36764000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>28353000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>22931000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>24777000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>33271000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>32484000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>39140000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>40919000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>38913000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>29873000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>18588000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>21719000.0</v>
       </c>
-      <c r="AR6">
-[...4 lines deleted...]
-      </c>
       <c r="AT6">
+        <v>23232000.0</v>
+      </c>
+      <c r="AU6">
+        <v>19719000.0</v>
+      </c>
+      <c r="AV6">
         <v>17122000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>20694000.0</v>
       </c>
-      <c r="AV6">
-[...2 lines deleted...]
-      <c r="AW6">
+      <c r="AX6">
+        <v>17355000.0</v>
+      </c>
+      <c r="AY6">
         <v>9096000.0</v>
       </c>
-      <c r="AX6">
-[...4 lines deleted...]
-      </c>
       <c r="AZ6">
+        <v>8764000.0</v>
+      </c>
+      <c r="BA6">
+        <v>12921000.0</v>
+      </c>
+      <c r="BB6">
         <v>11549000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8498000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>9291000.0</v>
       </c>
-      <c r="BC6">
-[...2 lines deleted...]
-      <c r="BD6">
+      <c r="BE6">
+        <v>19456000.0</v>
+      </c>
+      <c r="BF6">
         <v>13503000.0</v>
       </c>
-      <c r="BE6">
-[...2 lines deleted...]
-      <c r="BF6">
+      <c r="BG6">
+        <v>14721000.0</v>
+      </c>
+      <c r="BH6">
         <v>21741309.0</v>
       </c>
-      <c r="BG6">
-[...2 lines deleted...]
-      <c r="BH6">
+      <c r="BI6">
+        <v>14896000.0</v>
+      </c>
+      <c r="BJ6">
         <v>8223000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>5945000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1931529.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1558210.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>2228794.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-943151.06</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-943151.06</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3071328.2</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-3593048.71</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-2194554.68</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-5295948.26</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>5476813.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>5607162.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>12013000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>15523000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>12307000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>12690000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>9754000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>10425000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>8720000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>5044000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>3768000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>8129000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>6305000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>3555000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>3289000.0</v>
       </c>
-      <c r="CH6"/>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -19417,89 +19731,91 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -19630,1185 +19946,1215 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>226217000.0</v>
+      </c>
+      <c r="C9">
+        <v>161260000.0</v>
+      </c>
+      <c r="D9">
         <v>136767000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>117688000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>94687000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>78367000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>89689000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>99270000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>96777000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>85120000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>89708507.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>73140000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>56423000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>52340000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>86836000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>119121000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>133631000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>126107000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>131231000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>127171000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>111134000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>91259000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>66044000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>61826000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>68394000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>63892000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>73633000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>54791000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>46129000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>47619000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>62098000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>70574000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>65581000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>62554000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>63287000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>58470000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>64611000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>64826000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>72118000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>77405000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>68121000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>56961000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>49013000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>49112000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>44484000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>41923000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>42193000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>45676000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>36201000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>25624000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>25444000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>27820000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>28200000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>25146000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>30354000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>35642000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>34082000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>31643000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>36927284.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>29706795.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>23679491.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>19957199.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>22421265.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>16912701.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>15240487.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>12226554.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>12226554.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>11387345.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>9843393.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>9454840.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>8513078.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>22476000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>22899000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>26642000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>28539000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>24279000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>23195000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>18995000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>19064000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>16923000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>11355000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>9301000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>14583000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>11788000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>8180000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>7137000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>30623000.0</v>
       </c>
-      <c r="CI9">
-[...4 lines deleted...]
-      </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>176850000.0</v>
+      </c>
+      <c r="C10">
+        <v>75596000.0</v>
+      </c>
+      <c r="D10">
         <v>58113000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>44968000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>20683000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>16364000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>25429000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26888000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37022000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>19996000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>20904792.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16229000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>11912000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12279000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>26674000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>53827000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>65290000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>66788000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>72936000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>69089000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>61293000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>43948000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1644000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>27229000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>31326000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>25361000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>28997000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5990000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>27005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10081000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>17561000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>33042000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>34262000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>27200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>14234000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>23303000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>31157000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>30385000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>35573000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>38713000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>36186000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>28158000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>17995000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>20149000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>21873000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>18480000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>16831000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>19086000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>16755000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7743000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>7499000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12155000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>10242000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>7252000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>9524000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>17314000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>13314000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>14182000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>14794659.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>20257873.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>5325062.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7415522.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-4679731.94</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1439897.37</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1884823.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-1807494.86</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-1807494.86</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-6181001.2</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-8468094.47</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-895590.47</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-9225156.17</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>8322000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>4380000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>8328000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>12896000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>10974000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>8395000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>10582000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>9788000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>9556000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>5852000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4484000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>8631000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>6678000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>3675000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>3146000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5153000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>4920000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>634000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>2043000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11">
+        <v>40738000.0</v>
+      </c>
+      <c r="C11">
+        <v>8797000.0</v>
+      </c>
+      <c r="D11">
         <v>10364000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>5856000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4372000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-3099000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2389000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>6045000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>6201000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3980000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-470203.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5642000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>868000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2129000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3139000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10936000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13707000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>12286000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>12355000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13665000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11748000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9548000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>290000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2962000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3115000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-554000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3567000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1777000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>521000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1810000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>260000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3858000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3534000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4139000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4338000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5709000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>7124000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>6874000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>9416000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>5991000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>7139000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>5144000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4583000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6965000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3648000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3018000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4911000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>4465000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2810000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3915000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2083000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2576000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2698000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2415000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1595000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1692000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>2657000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1173000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1188369.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2831406.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>820551.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1003293.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1086626.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-1779826.81</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-335668.3</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>379539.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>379539.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-1403095.29</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-2243464.41</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>513786.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>15520.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>201000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>2410000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>64000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>772000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>934000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>89000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>713000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-410000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>725000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>80000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>250000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>1006000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>182000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>6000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>93000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>1752000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>1485000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>576000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>418000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>4459000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4459000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10597000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11913000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>312000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>336000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3829000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3829000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>841000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1323000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4930000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4930000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1662000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1770000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4582000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4582000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1597000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1394000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3133000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3133000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>993000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>958000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1534000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1534000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>541000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>441000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1523000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1523000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>506000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>503000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1602000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1602000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>466000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>548000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1362000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1362000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>415000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>384000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1033000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1033000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>378000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>324000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>242785.34</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>242785.34</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>140280.78</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>80052.91</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>74867.53</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>74867.53</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>54650.42</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>70138.72</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>111309.04</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>111309.04</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>135033.61</v>
-      </c>
-[...4 lines deleted...]
-        <v>162569.43</v>
       </c>
       <c r="BR12">
         <v>4814000.0</v>
       </c>
       <c r="BS12">
-        <v>0.0</v>
+        <v>162569.43</v>
       </c>
       <c r="BT12">
-        <v>0.0</v>
+        <v>4814000.0</v>
       </c>
       <c r="BU12">
+        <v>0.0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>1053000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1053000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>33000.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
-        <v>0.0</v>
+        <v>33000.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
         <v>1000.0</v>
       </c>
-      <c r="CE12">
-[...4 lines deleted...]
-      </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>5000.0</v>
       </c>
-      <c r="CI12">
-[...4 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>1390000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
+        <v>1867000.0</v>
+      </c>
+      <c r="E13">
         <v>2160000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2706000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3768000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3518000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4175000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>4220000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3480000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2736000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1810000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1261000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>365000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>260000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>270000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="U13"/>
+      <c r="V13">
         <v>336000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>361000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>729000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>841000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1323000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1173000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10514000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1662000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1770000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1989000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20823,89 +21169,87 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -21036,714 +21380,730 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>136112000.0</v>
+      </c>
+      <c r="C15">
+        <v>66799000.0</v>
+      </c>
+      <c r="D15">
         <v>47749000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>39112000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>16311000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>19463000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>23040000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>20843000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>30821000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>16016000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>21092000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10587000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>11044000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10150000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>23536000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>42891000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>51583000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>54502000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>60635000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>55424000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>49545000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>34400000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1354000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>24267000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>28211000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>25915000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>25430000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4213000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>26484000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8271000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15098000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>29184000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>30728000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>23061000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>9818000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>17594000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>24033000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>23511000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>26157000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>32722000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>29047000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>23014000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>13381000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>13180000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>18225000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>15462000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>12073000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>14621000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>13945000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>3828000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>5416000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>9579000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7544000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>4837000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>7929000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>15622000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>10657000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>13009000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>13606289.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>18277000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>4500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>6438000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-5766358.34</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>339929.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2220491.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-2187034.66</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-2187034.66</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-4777905.91</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-6224630.06</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-1409377.05</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-9240677.14</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>7875582.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1970584.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>8264000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>12124000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>10040000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>8970000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>9869000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>10198000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>8855000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>5772000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4234000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>7625000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>6496000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>3669000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>3053000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3401000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>3435000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>58000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1625000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>10587000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11044000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>11044000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>23536000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>42891000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>51583000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>54502000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>60581000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>55424000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49545000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>34400000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1354000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>24267000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>28211000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>25915000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25429000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4213000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>26484000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8271000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>15098000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>29184000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>30728000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>23061000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>9817000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>17594000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>24033000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>23511000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>26157000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>32722000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>29047000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23014000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>13381000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>13183000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>18225000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>15462000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>12073000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14621000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13945000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3828000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5416000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>9579000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7544000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>4837000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7930000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>15622000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>10657000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>13009000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>11106000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>18293000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>4500000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>6453000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>-332000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>332000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>2243000.0</v>
       </c>
-      <c r="BM16">
-[...4 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>1020000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>7937000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1972000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>8264000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>12124000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>10130000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>8349000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>9869000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>10560000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>8508000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>5789000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4216000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>7651000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>6171000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>3653000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>3053000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>3401000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>3435000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>58000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>1625000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>136112000.0</v>
+      </c>
       <c r="C17">
+        <v>47749000.0</v>
+      </c>
+      <c r="D17">
+        <v>47749000.0</v>
+      </c>
+      <c r="E17">
         <v>39112000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>16311000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>19463000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>23040000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>20843000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>30821000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>16016000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>21092000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>10587000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>11044000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>10150000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>23536000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>42891000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>51583000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>54502000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>60581000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>55424000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>49545000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>34400000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1354000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>24267000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>28211000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>25915000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>25430000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4213000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>26484000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8271000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>15098000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>29184000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>30728000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>23061000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>81916000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>16028000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-46500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>23511000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>110940000.0</v>
       </c>
-      <c r="AM17">
-[...4 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>60251000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>44467000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -21823,139 +22183,151 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>1390000.0</v>
+      </c>
       <c r="C18">
+        <v>1867000.0</v>
+      </c>
+      <c r="D18">
+        <v>1867000.0</v>
+      </c>
+      <c r="E18">
         <v>2160000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2706000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2929000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3768000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3518000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4175000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3066000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4220000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3480000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2736000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1810000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1261000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>750000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>365000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>260000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>270000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>312000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>336000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>361000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>729000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>841000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1323000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1654000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1478000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1662000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1770000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1495000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21970,54 +22342,56 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22063,128 +22437,126 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>10337000.0</v>
       </c>
-      <c r="AI20">
-[...4 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>10337000.0</v>
       </c>
-      <c r="AM20">
-[...4 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>10337000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
@@ -22276,358 +22648,366 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>101114000.0</v>
+      </c>
+      <c r="C21">
+        <v>52204000.0</v>
+      </c>
+      <c r="D21">
         <v>31711000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>29232000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22329000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9766000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19659000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24460000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>30747000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>17950000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>18532500.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15008000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1818000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>5485000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>25079000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>55370000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>67115000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>66362000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>72148000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>68891000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>60438000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>44392000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>399000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>25843000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>30139000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>24172000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>27402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4647000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12365000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8075000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>17225000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>32237000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>33964000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>24853000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13596000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>21577000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>30271000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>29984000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>34855000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>38519000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>36213000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>27673000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>18062000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>19419000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>21132000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>17819000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>16672000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>18994000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>15755000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7496000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6935000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>11421000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>9949000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>6998000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>9291000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>16556000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>13503000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>13321000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>15406426.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>12867930.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>8031385.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>5332752.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>5207476.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1002854.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1692344.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-1484688.78</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-1484688.78</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-4573639.49</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-5056201.49</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-3605346.14</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-9242846.9</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>4089000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>4010000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>10406000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>12990000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>10593000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>7979000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>9857000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>9253000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>8867000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>5218000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3914000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>8145000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>6271000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>3519000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3085000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>6508000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>4851000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>527000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>2131000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -22758,323 +23138,335 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>349887000.0</v>
+      </c>
+      <c r="C23">
+        <v>289901000.0</v>
+      </c>
+      <c r="D23">
         <v>246750000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>212767000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>176346000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>156726000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>171501000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>187952000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>179923000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>171361000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>186552146.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>157325000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>138543000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>118584000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>175680000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>195442000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>185258000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>175616000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>192209000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>185350000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>160665000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>138007000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>126009000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>100200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>106672000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>108597000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>125794000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>89901000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>86481000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>86619000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>105536000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>106325000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>104091000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>105491000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>114112000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>105639000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>102461000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>97308000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>109343000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>120061000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>104473000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>85009000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>79979000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>75978000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>66081000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>62827000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>63831000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>67567000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>53656000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>45352000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>45554000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>45711000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>48373000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>50367000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>61314000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>60510000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>56175000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>50701000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>59099107.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>47404592.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>42566426.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>37887286.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>45848810.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>34035150.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>30384285.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>27496189.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>27496189.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>28267763.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>25555282.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>25175895.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>33722790.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>40864000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>44598000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>41819000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>41116000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>35244000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>34021000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>25633000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>26379000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>22778000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>16009000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>13624000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>18978000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>16289000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>13916000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>13293000.0</v>
       </c>
-      <c r="CH23">
-[...4 lines deleted...]
-      </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23120,1171 +23512,1205 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>9273000.0</v>
+      </c>
       <c r="C25">
+        <v>8954000.0</v>
+      </c>
+      <c r="D25">
         <v>8039000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
+        <v>8039000.0</v>
+      </c>
+      <c r="F25">
         <v>7445000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7225000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7256000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5802000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5802000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5608000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2778000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8043000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5381000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5608000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4936000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4864000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4677000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4454000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5036000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4180000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4059000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3886000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3640000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3322000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3363000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4109000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4054000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3244000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3329000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3860000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3898000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3838000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>741000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>741000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>956000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>526000.0</v>
       </c>
       <c r="AK25">
         <v>526000.0</v>
       </c>
       <c r="AL25">
         <v>526000.0</v>
       </c>
       <c r="AM25">
         <v>526000.0</v>
       </c>
       <c r="AN25">
         <v>526000.0</v>
       </c>
       <c r="AO25">
         <v>526000.0</v>
       </c>
       <c r="AP25">
         <v>526000.0</v>
       </c>
       <c r="AQ25">
         <v>526000.0</v>
       </c>
       <c r="AR25">
+        <v>526000.0</v>
+      </c>
+      <c r="AS25">
+        <v>526000.0</v>
+      </c>
+      <c r="AT25">
         <v>2100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1600000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1600000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3300000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>1600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2900000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27982.76</v>
       </c>
       <c r="BG25">
         <v>1400000.0</v>
       </c>
       <c r="BH25">
+        <v>27982.76</v>
+      </c>
+      <c r="BI25">
+        <v>1400000.0</v>
+      </c>
+      <c r="BJ25">
         <v>200288.43</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>588397.6</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>726953.65</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>555356.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>536449.67</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>541537.72</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1516594.51</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1502311.3</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1463152.78</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1410791.46</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1199660.12</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1559000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1596000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1607000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1667000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1714000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1661000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25">
         <v>35000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>34000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>36000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>204000.0</v>
       </c>
-      <c r="CH25"/>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26">
+        <v>104654000.0</v>
+      </c>
+      <c r="C26">
+        <v>86240000.0</v>
+      </c>
+      <c r="D26">
         <v>80084000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>69461000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>59127465.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>55026000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>54156000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>58486000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>50600982.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>54052263.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>57186449.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>41740000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>41336000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>34850000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>51925000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>47727000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>43256000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>45623000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>44747000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>44600000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>38962000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>35982000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>37160000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>26378000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>28901000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>29304000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>33869000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>24392000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>23893000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>27970000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>30675000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>25506000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>20014000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>25832000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>27946000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>25293000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>24476000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>24338000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>26038000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>25934000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>21234000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>19198000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>19281000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>19628000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>15893000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>16355000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>17627000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>17728000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>13786000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>11907000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>12339000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>10469000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>12012000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>11640000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>14296000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>12076000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>13337000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>11265000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>13718132.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>10024216.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>9116003.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>8521367.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>10587733.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>9148107.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>8692337.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>7505288.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>7505288.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>8713942.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>8034574.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>6475726.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>6851308.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>8892000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>10053000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>7448000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>7532000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>6367000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>6125000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>5270000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>4644000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>4824000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>3375000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>2545000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>3591000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>2890000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>2954000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>2195000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>1094000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>2107000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>2107000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>1285000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27">
+        <v>13064000.0</v>
+      </c>
+      <c r="C27">
+        <v>13288000.0</v>
+      </c>
+      <c r="D27">
         <v>10682000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>9492000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7093000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7115000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7360000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7009000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6777000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6304000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6205000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6862000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7248000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6605000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>5629000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9375000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8931000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7602000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>7534000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>7749000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>7085000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6446000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6411000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6077000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5823000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6472000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6093000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5895000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6062000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6962000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>7435000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7735000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>7144000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6965000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>7364000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>7157000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5588000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>5758000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5651000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>7548000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>6351000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>6215000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>6136000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5545000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4183000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4309000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4461000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4724000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3575000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3591000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3578000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3274000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3363000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3382000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3799000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>4234000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>4013000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3873000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>4790194.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3777369.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>3464899.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>2814053.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>3536839.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>3406350.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3212780.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>3097623.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>3097623.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>2939040.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>2677440.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>2348166.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>368863000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>3305370.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>2737332.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>298199000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>298199000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>200526000.0</v>
       </c>
       <c r="BY27"/>
       <c r="BZ27">
         <v>200526000.0</v>
       </c>
       <c r="CA27"/>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CB27">
+        <v>200526000.0</v>
+      </c>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27">
         <v>5800.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>5800.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>7385000.0</v>
+      </c>
+      <c r="C28">
+        <v>9528000.0</v>
+      </c>
+      <c r="D28">
         <v>14290000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>9503000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7118000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6460000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8350000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9315000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>7163477.0</v>
+      </c>
+      <c r="K28">
         <v>6474000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7600000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8939000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6021000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5363000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4349000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6949000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13629000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6520000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6802000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5931000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4649000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4439000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4585000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3528000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3531000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3944000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6269000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3632000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3554000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4357000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5397000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4355000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3718000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4163000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5046000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3917000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3750000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4220000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5048000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4878000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3797000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3349000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5008000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3994000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3276000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3440000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3433000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4230000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3085000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2630000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2592000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2656000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2876000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3126000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2968000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2776000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3229000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3184000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2984548.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3037278.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2866914.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2700628.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2592155.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2796824.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2454204.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2566793.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2566793.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2805691.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2724426.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2825502.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>675285000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4390066.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4503967.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>381749000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>381749000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>12073000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3868000.0</v>
       </c>
       <c r="BZ28">
         <v>219395000.0</v>
       </c>
       <c r="CA28">
+        <v>3868000.0</v>
+      </c>
+      <c r="CB28">
+        <v>219395000.0</v>
+      </c>
+      <c r="CC28">
         <v>3232000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2762000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>4800.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>4800.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2593000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1671000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>4016000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>4968000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>3006000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4586000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2791000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>40738000.0</v>
+      </c>
       <c r="C29">
+        <v>10364000.0</v>
+      </c>
+      <c r="D29">
+        <v>10364000.0</v>
+      </c>
+      <c r="E29">
         <v>5856000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4372000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3099000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2389000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6045000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6201000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3980000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-464000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5642000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>868000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2129000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3138000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10936000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>13707000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12286000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12355000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13665000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11748000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9548000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>290000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2962000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3115000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-554000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3567000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1777000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>521000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1810000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24299,905 +24725,925 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>125103000.0</v>
+      </c>
+      <c r="C30">
+        <v>109056000.0</v>
+      </c>
+      <c r="D30">
         <v>105056000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>88456000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>72358000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>68601000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>70030000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>74810000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>66030000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>67170000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>71176011.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>58132000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>54605000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>46818000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>61894000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>63751000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>66516000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>59745000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>59083000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>58280000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>50696000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>46867000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>48156000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>35983000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>38255000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39720000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>46231000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>34174000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>33764000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>39544000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>44248000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>38337000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>31617000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>37701000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>41234000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>36893000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>34340000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>34842000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>37263000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>38886000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>31908000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>29288000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>30951000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>29693000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>23352000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>24104000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>25521000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>26682000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>20446000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>18128000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>18509000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>16399000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>18251000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>18148000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>21063000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>19086000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>20579000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18322000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>21520857.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>16838864.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>15648105.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>14624446.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>18835600.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>15909846.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>13548142.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>13711242.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>13711242.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>15960985.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>14899594.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>13060186.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>17755924.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>18387000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>18889000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>16236000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>15312000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>13686000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>13107000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>9138000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>9811000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>8056000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>6137000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5387000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>6438000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>5517000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4661000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>4052000.0</v>
       </c>
-      <c r="CH30">
-[...4 lines deleted...]
-      </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B31">
+        <v>75736000.0</v>
+      </c>
+      <c r="C31">
+        <v>23392000.0</v>
+      </c>
+      <c r="D31">
         <v>26402000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>15736000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1646000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>6598000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5770000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2428000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6275000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2046000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3061000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1221000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>10094000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>6794000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1595000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1543000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1825000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>426000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>787000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>198000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>855000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-444000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1245000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1386000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1187000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1189000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1939000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1343000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>14640000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2006000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1577000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>805000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>298000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2347000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>638000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1726000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>886000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>401000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>718000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>194000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-27000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>485000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-67000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>730000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>741000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>661000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>159000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>92000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>247000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>564000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>734000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>293000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>254000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>234000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>758000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-189000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>861000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-611767.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>7751000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-2703000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2091000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-9887207.94</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-2442751.37</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>192479.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-322806.08</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-322806.08</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-1607361.7</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-3411892.98</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>2709755.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>17690.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>3981087.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>370213.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-2078000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-629000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>381000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>450000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>725000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-1172000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>691000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>634000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>570000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>51000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>407000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>156000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>61000.0</v>
       </c>
-      <c r="CH31">
-[...4 lines deleted...]
-      </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B32">
+        <v>451001000.0</v>
+      </c>
+      <c r="C32">
+        <v>342105000.0</v>
+      </c>
+      <c r="D32">
         <v>278461000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>241999000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>198675000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>166492000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>191160000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>212412000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>210670000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>189311000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>205084641.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>172333000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>140361000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>124069000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>200758000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>250812000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>252373000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>241978000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>264357000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>254241000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>221103000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>182399000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>143897000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>126043000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>136811000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>132769000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>153196000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>110518000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>98846000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>94694000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>123386000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>138562000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>138055000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>130344000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>136165000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>127216000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>132732000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>127292000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>144198000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>158580000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>140686000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>112682000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>98041000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>95397000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>87213000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>80646000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>80503000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>86561000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>69411000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>52848000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>52489000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>57132000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>58322000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>57365000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>70605000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>77066000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>69678000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>64022000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>74505534.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>60272523.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>50597811.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>43220039.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>49434475.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>35038005.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>32076629.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>26011500.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>26011500.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>23694123.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>20499080.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>21570549.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>24479943.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>44953000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>48608000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>52225000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>54343000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>45837000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>44109000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>35490000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>35632000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>31645000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>21227000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>17538000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>27123000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>22560000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>17435000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>16378000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>27575000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>18073000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>11729000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>11495000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -25242,631 +25688,641 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>334333000.0</v>
       </c>
       <c r="C2">
         <v>368990000.0</v>
       </c>
       <c r="D2">
         <v>287055000.0</v>
       </c>
       <c r="E2">
         <v>415523000.0</v>
       </c>
       <c r="F2">
         <v>369211000.0</v>
       </c>
       <c r="G2">
         <v>348253000.0</v>
       </c>
       <c r="H2">
         <v>307127000.0</v>
       </c>
       <c r="I2">
         <v>381523000.0</v>
       </c>
       <c r="J2">
         <v>321177000.0</v>
       </c>
       <c r="K2">
         <v>202156000.0</v>
       </c>
       <c r="L2">
-        <v>194211000.0</v>
+        <v>215892000.0</v>
       </c>
       <c r="M2">
-        <v>161720000.0</v>
+        <v>179584000.0</v>
       </c>
       <c r="N2">
         <v>154734000.0</v>
       </c>
       <c r="O2">
         <v>88763000.0</v>
       </c>
       <c r="P2">
-        <v>53281886.0</v>
+        <v>53889000.0</v>
       </c>
       <c r="Q2">
-        <v>67427227.0</v>
+        <v>61006000.0</v>
       </c>
       <c r="R2">
         <v>49596664.0</v>
       </c>
       <c r="S2">
         <v>48959020.5</v>
       </c>
       <c r="T2">
-        <v>55752000.0</v>
+        <v>55749169.0</v>
       </c>
       <c r="U2">
         <v>48231000.0</v>
       </c>
       <c r="V2">
         <v>22170000.0</v>
       </c>
       <c r="W2">
-        <v>24270000.0</v>
+        <v>24128000.0</v>
       </c>
       <c r="X2">
         <v>10556057.0</v>
       </c>
       <c r="Y2">
         <v>0.66</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>55148000</v>
+        <v>55065000</v>
       </c>
       <c r="C3">
-        <v>44449000</v>
+        <v>44351000</v>
       </c>
       <c r="D3">
         <v>50313000</v>
       </c>
       <c r="E3">
         <v>32776000</v>
       </c>
       <c r="F3">
         <v>26833000</v>
       </c>
       <c r="G3">
         <v>18784000</v>
       </c>
       <c r="H3">
         <v>10325000</v>
       </c>
       <c r="I3">
         <v>74853000</v>
       </c>
       <c r="J3">
         <v>11683000</v>
       </c>
       <c r="K3">
         <v>12220000</v>
       </c>
       <c r="L3">
         <v>23664000</v>
       </c>
       <c r="M3">
         <v>11596000</v>
       </c>
       <c r="N3">
         <v>12772000</v>
       </c>
       <c r="O3">
         <v>4280000</v>
       </c>
       <c r="P3">
-        <v>4898374.25</v>
+        <v>4916000</v>
       </c>
       <c r="Q3">
-        <v>4736355.86</v>
+        <v>4339000</v>
       </c>
       <c r="R3">
-        <v>3109048.27</v>
+        <v>3109048</v>
       </c>
       <c r="S3">
         <v>17861845.06</v>
       </c>
       <c r="T3">
-        <v>6970000</v>
+        <v>6969532</v>
       </c>
       <c r="U3">
         <v>8337000</v>
       </c>
       <c r="V3">
         <v>1302000</v>
       </c>
       <c r="W3">
-        <v>1157000</v>
+        <v>1151000</v>
       </c>
       <c r="X3">
-        <v>412182.17</v>
+        <v>412182</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-57252000.0</v>
       </c>
       <c r="C6">
         <v>-34657000.0</v>
       </c>
       <c r="D6">
         <v>81935000.0</v>
       </c>
       <c r="E6">
         <v>-128468000.0</v>
       </c>
       <c r="F6">
         <v>46312000.0</v>
       </c>
       <c r="G6">
         <v>20958000.0</v>
       </c>
       <c r="H6">
         <v>41126000.0</v>
       </c>
       <c r="I6">
         <v>-74396000.0</v>
       </c>
       <c r="J6">
         <v>60346000.0</v>
       </c>
       <c r="K6">
         <v>119021000.0</v>
       </c>
       <c r="L6">
-        <v>-13692000.0</v>
+        <v>-13736000.0</v>
       </c>
       <c r="M6">
-        <v>32491000.0</v>
+        <v>36308000.0</v>
       </c>
       <c r="N6">
         <v>6986000.0</v>
       </c>
       <c r="O6">
         <v>65971000.0</v>
       </c>
       <c r="P6">
-        <v>37945599.0</v>
+        <v>34874000.0</v>
       </c>
       <c r="Q6">
-        <v>-13190914.0</v>
+        <v>-7117000.0</v>
       </c>
       <c r="R6">
         <v>11396187.0</v>
       </c>
       <c r="S6">
         <v>-649358.36</v>
       </c>
       <c r="T6">
-        <v>-6160000.0</v>
+        <v>-6159708.0</v>
       </c>
       <c r="U6">
         <v>7247000.0</v>
       </c>
       <c r="V6">
         <v>26061000.0</v>
       </c>
       <c r="W6">
-        <v>-1156000.0</v>
+        <v>-1150000.0</v>
       </c>
       <c r="X6">
         <v>11930341.0</v>
       </c>
       <c r="Y6">
         <v>355147.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7">
-        <v>-78282000.0</v>
+        <v>-78191000.0</v>
       </c>
       <c r="C7">
         <v>-53425000.0</v>
       </c>
       <c r="D7">
-        <v>79419000.0</v>
+        <v>64412000.0</v>
       </c>
       <c r="E7">
         <v>-133466000.0</v>
       </c>
       <c r="F7">
         <v>-59990000.0</v>
       </c>
       <c r="G7">
         <v>-9871000.0</v>
       </c>
       <c r="H7">
         <v>-18025000.0</v>
       </c>
       <c r="I7">
         <v>-28213000.0</v>
       </c>
       <c r="J7">
         <v>-8760000.0</v>
       </c>
       <c r="K7">
         <v>-10992000.0</v>
       </c>
       <c r="L7">
         <v>-14628000.0</v>
       </c>
       <c r="M7">
         <v>6509000.0</v>
       </c>
       <c r="N7">
         <v>3997000.0</v>
       </c>
       <c r="O7">
         <v>2611000.0</v>
       </c>
       <c r="P7">
-        <v>-5925493.23</v>
+        <v>-4857000.0</v>
       </c>
       <c r="Q7">
-        <v>-18555423.04</v>
+        <v>-19105000.0</v>
       </c>
       <c r="R7">
         <v>16297188.0</v>
       </c>
       <c r="S7">
         <v>54935150.92</v>
       </c>
       <c r="T7">
-        <v>-5650000.0</v>
+        <v>-5649714.0</v>
       </c>
       <c r="U7">
         <v>-11221000.0</v>
       </c>
       <c r="V7">
         <v>-3893000.0</v>
       </c>
       <c r="W7">
-        <v>-5947000.0</v>
+        <v>-5913000.0</v>
       </c>
       <c r="X7">
-        <v>-477443.36</v>
+        <v>-477443.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>22198000.0</v>
+      </c>
       <c r="C9">
         <v>-39043000.0</v>
       </c>
       <c r="D9">
         <v>11404000.0</v>
       </c>
       <c r="E9">
         <v>2467347.0</v>
       </c>
       <c r="F9">
         <v>-92749000.0</v>
       </c>
       <c r="G9">
         <v>-7091000.0</v>
       </c>
       <c r="H9">
         <v>-18755000.0</v>
       </c>
       <c r="I9">
         <v>-12628000.0</v>
       </c>
       <c r="J9">
         <v>-5156000.0</v>
       </c>
       <c r="K9">
         <v>-14620000.0</v>
       </c>
       <c r="L9">
         <v>-29179000.0</v>
       </c>
       <c r="M9">
         <v>2359000.0</v>
       </c>
       <c r="N9">
         <v>5572000.0</v>
       </c>
       <c r="O9">
         <v>2002000.0</v>
       </c>
       <c r="P9">
-        <v>-8416089.6</v>
+        <v>-10952000.0</v>
       </c>
       <c r="Q9">
-        <v>-9025461.97</v>
+        <v>-11892000.0</v>
       </c>
       <c r="R9">
-        <v>12033967.0</v>
+        <v>15461764.0</v>
       </c>
       <c r="S9">
         <v>4378000.0</v>
       </c>
       <c r="T9">
-        <v>153682000.0</v>
+        <v>-360233.0</v>
       </c>
       <c r="U9"/>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9"/>
+      <c r="V9">
+        <v>-7330000.0</v>
+      </c>
+      <c r="W9">
+        <v>-9763000.0</v>
+      </c>
+      <c r="X9">
+        <v>-3036206.0</v>
+      </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>193</v>
+      </c>
+      <c r="B10">
+        <v>-215175000.0</v>
+      </c>
       <c r="C10">
         <v>4870000.0</v>
       </c>
       <c r="D10">
         <v>72127000.0</v>
       </c>
       <c r="E10">
         <v>-78095000.0</v>
       </c>
       <c r="F10">
         <v>-78095000.0</v>
       </c>
       <c r="G10">
         <v>-21723000.0</v>
       </c>
       <c r="H10">
         <v>-10155000.0</v>
       </c>
       <c r="I10">
         <v>12668000.0</v>
       </c>
       <c r="J10">
         <v>-22299000.0</v>
       </c>
       <c r="K10">
         <v>-24777000.0</v>
       </c>
       <c r="L10">
         <v>-410000.0</v>
       </c>
       <c r="M10">
         <v>-10410000.0</v>
       </c>
       <c r="N10">
         <v>-1523000.0</v>
       </c>
       <c r="O10">
         <v>-1828000.0</v>
       </c>
       <c r="P10">
-        <v>-7445382.22</v>
+        <v>-6334000.0</v>
       </c>
       <c r="Q10">
-        <v>-8321194.77</v>
+        <v>-9672000.0</v>
       </c>
       <c r="R10">
         <v>5651479.0</v>
       </c>
       <c r="S10">
         <v>-2775275.61</v>
       </c>
       <c r="T10">
-        <v>640000.0</v>
+        <v>639651.0</v>
       </c>
       <c r="U10">
         <v>-4559000.0</v>
       </c>
       <c r="V10">
         <v>7031000.0</v>
       </c>
       <c r="W10">
-        <v>-11240000.0</v>
+        <v>-11174000.0</v>
       </c>
       <c r="X10">
-        <v>-711953.7</v>
+        <v>-711953.0</v>
       </c>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>36233000.0</v>
       </c>
       <c r="G11">
         <v>13848000.0</v>
       </c>
       <c r="H11">
         <v>4426000.0</v>
       </c>
       <c r="I11">
         <v>-28766000.0</v>
       </c>
       <c r="J11">
         <v>24248000.0</v>
       </c>
       <c r="K11">
         <v>9198000.0</v>
       </c>
       <c r="L11">
         <v>7651000.0</v>
       </c>
       <c r="M11">
         <v>-415000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>12873000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>25771000.0</v>
       </c>
       <c r="F12">
         <v>19754000.0</v>
       </c>
       <c r="G12">
         <v>31678000.0</v>
       </c>
       <c r="H12">
         <v>18771000.0</v>
       </c>
       <c r="I12">
         <v>23589000.0</v>
       </c>
       <c r="J12">
         <v>24553000.0</v>
       </c>
       <c r="K12">
         <v>14035000.0</v>
       </c>
@@ -25883,1979 +26339,2001 @@
         <v>1362000.0</v>
       </c>
       <c r="P12">
         <v>2064000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>2054000.0</v>
       </c>
       <c r="U12">
         <v>1059000.0</v>
       </c>
       <c r="V12">
         <v>811000.0</v>
       </c>
       <c r="W12">
         <v>2484000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-133466000.0</v>
       </c>
       <c r="F13">
         <v>-59990000.0</v>
       </c>
       <c r="G13">
         <v>397000.0</v>
       </c>
       <c r="H13">
         <v>5868000.0</v>
       </c>
       <c r="I13">
         <v>4602000.0</v>
       </c>
       <c r="J13">
         <v>6434000.0</v>
       </c>
       <c r="K13">
         <v>15041000.0</v>
       </c>
       <c r="L13">
         <v>11611000.0</v>
       </c>
       <c r="M13">
         <v>5468000.0</v>
       </c>
       <c r="N13">
         <v>8409000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>30174000.0</v>
       </c>
       <c r="C14">
-        <v>25286000.0</v>
+        <v>25331000.0</v>
       </c>
       <c r="D14">
         <v>21810000.0</v>
       </c>
       <c r="E14">
         <v>18931000.0</v>
       </c>
       <c r="F14">
         <v>17160000.0</v>
       </c>
       <c r="G14">
         <v>13562000.0</v>
       </c>
       <c r="H14">
         <v>13056000.0</v>
       </c>
       <c r="I14">
         <v>14796000.0</v>
       </c>
       <c r="J14">
         <v>13133000.0</v>
       </c>
       <c r="K14">
         <v>11585000.0</v>
       </c>
       <c r="L14">
         <v>8987000.0</v>
       </c>
       <c r="M14">
         <v>6917000.0</v>
       </c>
       <c r="N14">
         <v>6429000.0</v>
       </c>
       <c r="O14">
         <v>5881000.0</v>
       </c>
       <c r="P14">
-        <v>6352110.0</v>
+        <v>6274000.0</v>
       </c>
       <c r="Q14">
-        <v>7598097.0</v>
+        <v>6856000.0</v>
       </c>
       <c r="R14">
         <v>11111065.0</v>
       </c>
       <c r="S14">
         <v>10625019.98</v>
       </c>
       <c r="T14">
-        <v>7894000.0</v>
+        <v>7893134.0</v>
       </c>
       <c r="U14">
         <v>1092000.0</v>
       </c>
       <c r="V14">
         <v>866000.0</v>
       </c>
       <c r="W14">
-        <v>1255000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="X14">
         <v>1541854.0</v>
       </c>
       <c r="Y14">
         <v>561803.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15">
-        <v>-67200000.0</v>
+        <v>67200000.0</v>
       </c>
       <c r="C15">
-        <v>-67254000.0</v>
+        <v>67255000.0</v>
       </c>
       <c r="D15">
-        <v>-16690000.0</v>
+        <v>16690000.0</v>
       </c>
       <c r="E15">
         <v>49941000.0</v>
       </c>
       <c r="F15">
         <v>54039000.0</v>
       </c>
       <c r="G15">
         <v>48901000.0</v>
       </c>
       <c r="H15">
         <v>44029000.0</v>
       </c>
       <c r="I15">
         <v>43281000.0</v>
       </c>
       <c r="J15">
         <v>32120000.0</v>
       </c>
       <c r="K15">
         <v>22899000.0</v>
       </c>
       <c r="L15">
         <v>20765000.0</v>
       </c>
       <c r="M15">
         <v>20224000.0</v>
       </c>
       <c r="N15">
         <v>19897000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>612401.77</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>277081000.0</v>
       </c>
       <c r="C16">
         <v>334333000.0</v>
       </c>
       <c r="D16">
         <v>368990000.0</v>
       </c>
       <c r="E16">
         <v>287055000.0</v>
       </c>
       <c r="F16">
         <v>415523000.0</v>
       </c>
       <c r="G16">
         <v>369211000.0</v>
       </c>
       <c r="H16">
         <v>348253000.0</v>
       </c>
       <c r="I16">
         <v>307127000.0</v>
       </c>
       <c r="J16">
         <v>381523000.0</v>
       </c>
       <c r="K16">
         <v>321177000.0</v>
       </c>
       <c r="L16">
-        <v>180519000.0</v>
+        <v>202156000.0</v>
       </c>
       <c r="M16">
-        <v>194211000.0</v>
+        <v>215892000.0</v>
       </c>
       <c r="N16">
         <v>161720000.0</v>
       </c>
       <c r="O16">
         <v>154734000.0</v>
       </c>
       <c r="P16">
-        <v>91227485.0</v>
+        <v>88763000.0</v>
       </c>
       <c r="Q16">
-        <v>54236313.0</v>
+        <v>53889000.0</v>
       </c>
       <c r="R16">
         <v>60992851.0</v>
       </c>
       <c r="S16">
         <v>48309662.14</v>
       </c>
       <c r="T16">
-        <v>49592000.0</v>
+        <v>49589460.0</v>
       </c>
       <c r="U16">
         <v>55478000.0</v>
       </c>
       <c r="V16">
         <v>48231000.0</v>
       </c>
       <c r="W16">
-        <v>23114000.0</v>
+        <v>22978000.0</v>
       </c>
       <c r="X16">
         <v>22486398.0</v>
       </c>
       <c r="Y16">
         <v>355148.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>6277999.0</v>
+        <v>6295000.0</v>
       </c>
       <c r="C18">
         <v>32744000.0</v>
       </c>
       <c r="D18">
         <v>98770000.0</v>
       </c>
       <c r="E18">
         <v>50970000.0</v>
       </c>
       <c r="F18">
         <v>150040000.0</v>
       </c>
       <c r="G18">
         <v>97111000.0</v>
       </c>
       <c r="H18">
         <v>66681000.0</v>
       </c>
       <c r="I18">
         <v>33389000.0</v>
       </c>
       <c r="J18">
         <v>92198000.0</v>
       </c>
       <c r="K18">
         <v>113348000.0</v>
       </c>
       <c r="L18">
         <v>42282000.0</v>
       </c>
       <c r="M18">
         <v>57129000.0</v>
       </c>
       <c r="N18">
         <v>36356000.0</v>
       </c>
       <c r="O18">
         <v>64956000.0</v>
       </c>
       <c r="P18">
-        <v>48130541.0</v>
+        <v>49345000.0</v>
       </c>
       <c r="Q18">
-        <v>-14361398.53</v>
+        <v>-16326000.0</v>
       </c>
       <c r="R18">
-        <v>7014640.0</v>
+        <v>7014641.0</v>
       </c>
       <c r="S18">
         <v>66920471.79</v>
       </c>
       <c r="T18">
-        <v>42345000.0</v>
+        <v>42342915.0</v>
       </c>
       <c r="U18">
         <v>9974000.0</v>
       </c>
       <c r="V18">
         <v>15131000.0</v>
       </c>
       <c r="W18">
-        <v>6303000.0</v>
+        <v>6266000.0</v>
       </c>
       <c r="X18">
-        <v>3366899.0</v>
+        <v>3366900.0</v>
       </c>
       <c r="Y18">
-        <v>-1551723.69</v>
+        <v>-1551723.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>259000.0</v>
+      </c>
       <c r="C19">
         <v>-44187000.0</v>
       </c>
       <c r="D19">
         <v>-48481000.0</v>
       </c>
       <c r="E19">
         <v>-32776000.0</v>
       </c>
       <c r="F19">
         <v>-3506000.0</v>
       </c>
       <c r="G19">
         <v>-2000000.0</v>
       </c>
       <c r="H19">
         <v>34668000.0</v>
       </c>
       <c r="I19">
         <v>-79568000.0</v>
       </c>
       <c r="J19">
         <v>-14548000.0</v>
       </c>
       <c r="K19">
         <v>-8220000.0</v>
       </c>
       <c r="L19">
         <v>-4000000.0</v>
       </c>
       <c r="M19">
         <v>-4000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>-25000000.0</v>
       </c>
       <c r="J21">
         <v>-25000000.0</v>
       </c>
       <c r="K21">
         <v>25000000.0</v>
       </c>
       <c r="L21">
         <v>25000000.0</v>
       </c>
       <c r="M21">
         <v>25000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>122635000.0</v>
       </c>
       <c r="C22">
-        <v>90558000.0</v>
+        <v>89249000.0</v>
       </c>
       <c r="D22">
         <v>52873000.0</v>
       </c>
       <c r="E22">
         <v>172510000.0</v>
       </c>
       <c r="F22">
         <v>199949000.0</v>
       </c>
       <c r="G22">
         <v>79746000.0</v>
       </c>
       <c r="H22">
         <v>64399000.0</v>
       </c>
       <c r="I22">
         <v>98070000.0</v>
       </c>
       <c r="J22">
         <v>74955000.0</v>
       </c>
       <c r="K22">
         <v>110940000.0</v>
       </c>
       <c r="L22">
         <v>60251000.0</v>
       </c>
       <c r="M22">
         <v>44467000.0</v>
       </c>
       <c r="N22">
         <v>27376000.0</v>
       </c>
       <c r="O22">
         <v>47218000.0</v>
       </c>
       <c r="P22">
-        <v>41457849.0</v>
+        <v>41469000.0</v>
       </c>
       <c r="Q22">
-        <v>-5367929.86</v>
+        <v>-5238000.0</v>
       </c>
       <c r="R22">
-        <v>-72169361.25</v>
+        <v>-72169361.0</v>
       </c>
       <c r="S22">
         <v>8932322.86</v>
       </c>
       <c r="T22">
-        <v>40472000.0</v>
+        <v>40469780.0</v>
       </c>
       <c r="U22">
         <v>29073000.0</v>
       </c>
       <c r="V22">
         <v>20528000.0</v>
       </c>
       <c r="W22">
-        <v>8519000.0</v>
+        <v>8469000.0</v>
       </c>
       <c r="X22">
         <v>3252546.0</v>
       </c>
       <c r="Y22">
         <v>-12529709.53</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-49085000.0</v>
       </c>
       <c r="E23">
         <v>40000000.0</v>
       </c>
       <c r="F23">
         <v>-30339000.0</v>
       </c>
       <c r="G23">
         <v>50000000.0</v>
       </c>
       <c r="H23">
         <v>35417000.0</v>
       </c>
       <c r="I23">
         <v>13127.0</v>
       </c>
       <c r="J23">
         <v>25000000.0</v>
       </c>
       <c r="K23">
         <v>25093000.0</v>
       </c>
       <c r="L23">
         <v>494000.0</v>
       </c>
       <c r="M23">
         <v>514000.0</v>
       </c>
       <c r="N23">
         <v>422000.0</v>
       </c>
       <c r="O23">
         <v>224000.0</v>
       </c>
       <c r="P23">
         <v>-14529994.89</v>
       </c>
       <c r="Q23">
         <v>0.0</v>
       </c>
       <c r="R23">
-        <v>804240.0</v>
+        <v>811546.0</v>
       </c>
       <c r="S23">
         <v>536631.62</v>
       </c>
       <c r="T23">
-        <v>581737.0</v>
+        <v>625899.0</v>
       </c>
       <c r="U23">
         <v>-13041000.0</v>
       </c>
       <c r="V23">
         <v>-9000.0</v>
       </c>
       <c r="W23">
-        <v>-98000.0</v>
+        <v>-97000.0</v>
       </c>
       <c r="X23">
         <v>0.1</v>
       </c>
       <c r="Y23">
         <v>355148.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>27679000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="C24">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D24">
         <v>1228000.0</v>
       </c>
       <c r="E24">
         <v>3507000.0</v>
       </c>
       <c r="F24">
         <v>-3507000.0</v>
       </c>
       <c r="G24">
         <v>43968000.0</v>
       </c>
       <c r="H24">
         <v>45742000.0</v>
       </c>
       <c r="I24">
         <v>2865000.0</v>
       </c>
       <c r="J24">
         <v>4000000.0</v>
       </c>
       <c r="K24">
         <v>-4508000.0</v>
       </c>
       <c r="L24">
-        <v>-463000.0</v>
+        <v>-508000.0</v>
       </c>
       <c r="M24">
         <v>-3817000.0</v>
       </c>
       <c r="N24">
         <v>-89000.0</v>
       </c>
       <c r="O24">
         <v>-469000.0</v>
       </c>
       <c r="P24">
-        <v>-8912423.52</v>
+        <v>-8331000.0</v>
       </c>
       <c r="Q24">
-        <v>-5359534.21</v>
+        <v>-5651000.0</v>
       </c>
       <c r="R24">
         <v>885459.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
-        <v>784000.0</v>
+        <v>782351.0</v>
       </c>
       <c r="U24">
         <v>42000.0</v>
       </c>
       <c r="V24">
-        <v>-185000.0</v>
+        <v>-173000.0</v>
       </c>
       <c r="W24">
-        <v>-2634000.0</v>
+        <v>-2603000.0</v>
       </c>
       <c r="X24">
-        <v>419780.0</v>
+        <v>460568.0</v>
       </c>
       <c r="Y24">
-        <v>-905394.97</v>
+        <v>-905394.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>-13101000.0</v>
+        <v>-39368000.0</v>
       </c>
       <c r="C25">
-        <v>-2182000.0</v>
+        <v>-594000.0</v>
       </c>
       <c r="D25">
-        <v>-22994000.0</v>
+        <v>-7987000.0</v>
       </c>
       <c r="E25">
         <v>853000.0</v>
       </c>
       <c r="F25">
         <v>1951000.0</v>
       </c>
       <c r="G25">
         <v>18536000.0</v>
       </c>
       <c r="H25">
         <v>1867000.0</v>
       </c>
       <c r="I25">
         <v>4474000.0</v>
       </c>
       <c r="J25">
         <v>8478000.0</v>
       </c>
       <c r="K25">
         <v>44000.0</v>
       </c>
       <c r="L25">
         <v>7000.0</v>
       </c>
       <c r="M25">
         <v>14000.0</v>
       </c>
       <c r="N25">
         <v>-117000.0</v>
       </c>
       <c r="O25">
         <v>142000.0</v>
       </c>
       <c r="P25">
-        <v>-12015.47</v>
+        <v>-13000.0</v>
       </c>
       <c r="Q25">
-        <v>269144.0</v>
+        <v>247000.0</v>
       </c>
       <c r="R25">
         <v>39310146.0</v>
       </c>
       <c r="S25">
         <v>30.44</v>
       </c>
       <c r="T25">
-        <v>-251326000.0</v>
+        <v>1965605.0</v>
       </c>
       <c r="U25">
         <v>2544000.0</v>
       </c>
       <c r="V25">
         <v>-375000.0</v>
       </c>
       <c r="W25">
-        <v>1902000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="X25">
         <v>2267384.0</v>
       </c>
       <c r="Y25">
-        <v>10416182.0</v>
+        <v>-2113527.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>-24312000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-133155000.0</v>
       </c>
       <c r="F26">
         <v>-45696000.0</v>
       </c>
       <c r="G26">
         <v>-25013000.0</v>
       </c>
       <c r="H26">
         <v>-26231000.0</v>
       </c>
       <c r="I26">
         <v>-33539000.0</v>
       </c>
       <c r="J26">
         <v>380000.0</v>
       </c>
       <c r="K26">
         <v>93000.0</v>
       </c>
       <c r="L26">
         <v>494000.0</v>
       </c>
       <c r="M26">
         <v>514000.0</v>
       </c>
       <c r="N26">
         <v>-10018000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
-        <v>-51381990.82</v>
+        <v>-51381990.0</v>
       </c>
       <c r="S26">
         <v>-51381990.82</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>26283000.0</v>
+      </c>
       <c r="C27">
         <v>16956000.0</v>
       </c>
       <c r="D27">
         <v>17547000.0</v>
       </c>
       <c r="E27">
         <v>26661000.0</v>
       </c>
       <c r="F27">
         <v>19546000.0</v>
       </c>
       <c r="G27">
         <v>14589000.0</v>
       </c>
       <c r="H27">
         <v>14591000.0</v>
       </c>
       <c r="I27">
         <v>20779000.0</v>
       </c>
       <c r="J27">
         <v>15494000.0</v>
       </c>
       <c r="K27">
         <v>17364000.0</v>
       </c>
       <c r="L27">
         <v>10418000.0</v>
       </c>
       <c r="M27">
         <v>10347000.0</v>
       </c>
       <c r="N27">
         <v>10262000.0</v>
       </c>
       <c r="O27">
         <v>11802000.0</v>
       </c>
       <c r="P27">
-        <v>8859915.0</v>
+        <v>8878000.0</v>
       </c>
       <c r="Q27">
-        <v>6603472.0</v>
+        <v>6058000.0</v>
       </c>
       <c r="R27">
         <v>13953307.0</v>
       </c>
       <c r="S27"/>
       <c r="T27">
-        <v>261350000.0</v>
+        <v>8058466.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>-91512000.0</v>
       </c>
       <c r="C28">
-        <v>-67254000.0</v>
+        <v>-67255000.0</v>
       </c>
       <c r="D28">
         <v>-16690000.0</v>
       </c>
       <c r="E28">
         <v>-183096000.0</v>
       </c>
       <c r="F28">
         <v>-99735000.0</v>
       </c>
       <c r="G28">
         <v>-73914000.0</v>
       </c>
       <c r="H28">
         <v>-70260000.0</v>
       </c>
       <c r="I28">
         <v>-101820000.0</v>
       </c>
       <c r="J28">
         <v>-31740000.0</v>
       </c>
       <c r="K28">
         <v>2194000.0</v>
       </c>
       <c r="L28">
         <v>-20271000.0</v>
       </c>
       <c r="M28">
         <v>-19710000.0</v>
       </c>
       <c r="N28">
         <v>-29493000.0</v>
       </c>
       <c r="O28">
         <v>224000.0</v>
       </c>
       <c r="P28">
-        <v>2289591.0</v>
+        <v>2294000.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28">
         <v>577274.0</v>
       </c>
       <c r="S28">
         <v>-49238599.85</v>
       </c>
       <c r="T28">
-        <v>3849000.0</v>
+        <v>3848576.0</v>
       </c>
       <c r="U28">
         <v>1839000.0</v>
       </c>
       <c r="V28">
         <v>38990000.0</v>
       </c>
       <c r="W28">
-        <v>-98000.0</v>
+        <v>-97000.0</v>
       </c>
       <c r="X28">
         <v>7909150.0</v>
       </c>
       <c r="Y28">
         <v>355148.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
-        <v>61426000.0</v>
+        <v>61360000.0</v>
       </c>
       <c r="C29">
-        <v>77193000.0</v>
+        <v>77095000.0</v>
       </c>
       <c r="D29">
         <v>149083000.0</v>
       </c>
       <c r="E29">
         <v>83746000.0</v>
       </c>
       <c r="F29">
         <v>176873000.0</v>
       </c>
       <c r="G29">
         <v>115895000.0</v>
       </c>
       <c r="H29">
         <v>77006000.0</v>
       </c>
       <c r="I29">
         <v>108242000.0</v>
       </c>
       <c r="J29">
         <v>103881000.0</v>
       </c>
       <c r="K29">
         <v>125568000.0</v>
       </c>
       <c r="L29">
         <v>65946000.0</v>
       </c>
       <c r="M29">
         <v>68725000.0</v>
       </c>
       <c r="N29">
         <v>49128000.0</v>
       </c>
       <c r="O29">
         <v>69236000.0</v>
       </c>
       <c r="P29">
-        <v>53028916.0</v>
+        <v>54261000.0</v>
       </c>
       <c r="Q29">
-        <v>-9625042.67</v>
+        <v>-11987000.0</v>
       </c>
       <c r="R29">
         <v>10123689.0</v>
       </c>
       <c r="S29">
         <v>84782316.85</v>
       </c>
       <c r="T29">
-        <v>49315000.0</v>
+        <v>49312448.0</v>
       </c>
       <c r="U29">
         <v>18311000.0</v>
       </c>
       <c r="V29">
         <v>16433000.0</v>
       </c>
       <c r="W29">
-        <v>7460000.0</v>
+        <v>7417000.0</v>
       </c>
       <c r="X29">
         <v>3779082.0</v>
       </c>
       <c r="Y29">
-        <v>-1551723.69</v>
+        <v>-1551723.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
-        <v>-27469000.0</v>
+        <v>-27403000.0</v>
       </c>
       <c r="C30">
-        <v>-44187000.0</v>
+        <v>-44089000.0</v>
       </c>
       <c r="D30">
         <v>-49085000.0</v>
       </c>
       <c r="E30">
         <v>-32776000.0</v>
       </c>
       <c r="F30">
         <v>-30339000.0</v>
       </c>
       <c r="G30">
         <v>-21545000.0</v>
       </c>
       <c r="H30">
         <v>34668000.0</v>
       </c>
       <c r="I30">
         <v>-79568000.0</v>
       </c>
       <c r="J30">
         <v>-14548000.0</v>
       </c>
       <c r="K30">
         <v>-8220000.0</v>
       </c>
       <c r="L30">
-        <v>-58414000.0</v>
+        <v>-58458000.0</v>
       </c>
       <c r="M30">
-        <v>-15413000.0</v>
+        <v>-11596000.0</v>
       </c>
       <c r="N30">
         <v>-12815000.0</v>
       </c>
       <c r="O30">
         <v>-4749000.0</v>
       </c>
       <c r="P30">
-        <v>-14529994.89</v>
+        <v>-13947000.0</v>
       </c>
       <c r="Q30">
-        <v>-9991652.72</v>
+        <v>-9894000.0</v>
       </c>
       <c r="R30">
-        <v>-1415729.57</v>
+        <v>-1415729.0</v>
       </c>
       <c r="S30"/>
       <c r="T30">
-        <v>-60158000.0</v>
+        <v>-60155471.0</v>
       </c>
       <c r="U30"/>
       <c r="V30">
         <v>-30852000.0</v>
       </c>
       <c r="W30">
-        <v>-8363000.0</v>
+        <v>-8314000.0</v>
       </c>
       <c r="X30">
         <v>285841.0</v>
       </c>
       <c r="Y30">
-        <v>-905394.97</v>
+        <v>-905394.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BQ1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="CH1" t="s">
         <v>182</v>
       </c>
+      <c r="CI1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>210884000.0</v>
+      </c>
+      <c r="C2">
+        <v>277081000.0</v>
+      </c>
+      <c r="D2">
         <v>272388000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>282279000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>331747000.0</v>
+      </c>
+      <c r="G2">
         <v>334333000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>368596000.0</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
+        <v>343611000.0</v>
+      </c>
+      <c r="J2">
+        <v>349279000.0</v>
+      </c>
+      <c r="K2">
         <v>368990000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>295399736.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>304971000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>280300000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>253885000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>253885000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>234939000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>281652000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>415523000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>419445000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>412310000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>370968000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>369211000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>366417000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>375814000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>369075000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>348253000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>333280000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>368135000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>296965000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>307127000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>325666000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>378556000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>341700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>381523000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>327800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>303600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>302500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>321177000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>260500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>203400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>191000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>180500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>183000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>201600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>199800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>194211000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>164400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>160900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>158600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>161720000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>156400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>156400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>151000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>154700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>146600000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>113600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>94700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>88700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>66900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>55100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>56300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>53800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>63800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>63800000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>66500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>21900000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>21900000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>5072000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>23114000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>7733000</v>
+      </c>
+      <c r="C3">
+        <v>18221000</v>
+      </c>
+      <c r="D3">
         <v>7823000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>20113000</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>15551000</v>
+      </c>
+      <c r="G3">
         <v>11661000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10836000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12436000</v>
       </c>
-      <c r="H3">
-[...4 lines deleted...]
-      </c>
       <c r="J3">
+        <v>10427000</v>
+      </c>
+      <c r="K3">
+        <v>10749000</v>
+      </c>
+      <c r="L3">
         <v>9744223</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17052000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10085000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7628000</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="P3">
+        <v>7794000</v>
+      </c>
+      <c r="Q3">
         <v>8568000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4918000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11662000</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="T3">
+        <v>9073000</v>
+      </c>
+      <c r="U3">
         <v>7329000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4926000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3330000</v>
       </c>
-      <c r="V3">
-[...2 lines deleted...]
-      <c r="W3">
+      <c r="X3">
+        <v>6397000</v>
+      </c>
+      <c r="Y3">
         <v>2618000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4134000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6396000</v>
       </c>
-      <c r="Z3">
-[...2 lines deleted...]
-      <c r="AA3">
+      <c r="AB3">
+        <v>2966000</v>
+      </c>
+      <c r="AC3">
         <v>3925000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2929000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1194000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5121000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>62903000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3200000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3600000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>3483000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2100000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3100000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2520000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2800000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4900000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>14400000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4600000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2900000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1800000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2296000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6100000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1500000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1700000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3172000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1200000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6600000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1800000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1280000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1700000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1300000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>700000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>4900000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4900000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4300000</v>
       </c>
       <c r="BK3">
         <v>4300000</v>
       </c>
       <c r="BL3">
+        <v>4300000</v>
+      </c>
+      <c r="BM3">
+        <v>4300000</v>
+      </c>
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>900000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>3114000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>17911000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>16200000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>9800000</v>
-      </c>
-[...4 lines deleted...]
-        <v>6970000</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
-        <v>0</v>
+        <v>6970000</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
-        <v>8337000</v>
+        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
+        <v>8337000</v>
+      </c>
+      <c r="BZ3">
         <v>0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
         <v>1000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>317000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1157000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27898,54 +28376,56 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27988,494 +28468,508 @@
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-29082000.0</v>
+      </c>
+      <c r="C6">
+        <v>-66197000.0</v>
+      </c>
+      <c r="D6">
         <v>4693000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-9891000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>-49468000.0</v>
+      </c>
+      <c r="G6">
         <v>-2586000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-34263000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>24985000.0</v>
+      </c>
+      <c r="J6">
         <v>-5668000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-19711000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>68520590.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>45332000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>24671000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>33170000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>33170000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>18946000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-46713000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-133871000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3922000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7142000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>41342000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1757000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2794000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9397000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6739000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>20822000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>14973000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-34855000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>71170000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10162000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-18539000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-52890000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>14500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-39323000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>53723000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-18677000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>60677000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>57100000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>12500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>10500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-2500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-18600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1800000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>5689000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>29811000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>2300000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3120000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5320000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5400000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3700000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>8134000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>39000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>18800000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>6000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>19800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>15300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-3300000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3100000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-7100000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-7100000.0</v>
       </c>
-      <c r="BL6"/>
-      <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
-      <c r="BZ6">
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6">
         <v>44600000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>44600000.0</v>
       </c>
-      <c r="CB6"/>
-[...1 lines deleted...]
-      <c r="CD6">
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6">
         <v>-18042000.0</v>
       </c>
-      <c r="CE6"/>
-      <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-137899000.0</v>
+      </c>
+      <c r="C7">
+        <v>-93619000.0</v>
+      </c>
+      <c r="D7">
         <v>-45200000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-12905000.0</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="F7">
+        <v>-42258000.0</v>
+      </c>
+      <c r="G7">
         <v>22082000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-45245000.0</v>
       </c>
-      <c r="G7">
-[...4 lines deleted...]
-      </c>
       <c r="I7">
-        <v>-18469910.0</v>
+        <v>22280000.0</v>
       </c>
       <c r="J7">
+        <v>-13660000.0</v>
+      </c>
+      <c r="K7">
+        <v>-18586000.0</v>
+      </c>
+      <c r="L7">
         <v>11857827.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>39302000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>23134000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-556000.0</v>
       </c>
-      <c r="N7">
-[...2 lines deleted...]
-      <c r="O7">
+      <c r="P7">
+        <v>-409000.0</v>
+      </c>
+      <c r="Q7">
         <v>-10940000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-55320000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-66652000.0</v>
       </c>
-      <c r="R7">
-[...2 lines deleted...]
-      <c r="S7">
+      <c r="T7">
+        <v>-6018000.0</v>
+      </c>
+      <c r="U7">
         <v>-36117000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4058000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-24132000.0</v>
       </c>
-      <c r="V7">
-[...2 lines deleted...]
-      <c r="W7">
+      <c r="X7">
+        <v>-9823000.0</v>
+      </c>
+      <c r="Y7">
         <v>-552000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-6151000.0</v>
       </c>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
       <c r="AA7">
+        <v>7990000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-6721000.0</v>
+      </c>
+      <c r="AC7">
         <v>-21925000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>23061000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-13182000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>929000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-8134000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>5700000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-27500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-22321000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>13800000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-17900000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>5400000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-23266000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>15100000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-4700000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-14200000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>10100000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-6900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-5100000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-4800000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>11017000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-6200000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2200000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-5200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>5658000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-2700000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>16400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-6900000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>174000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>8500000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>8200000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-7700000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-400000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>200000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-9000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>4300000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-19100000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-19100000.0</v>
       </c>
-      <c r="BL7"/>
-      <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
-      <c r="BZ7">
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7">
         <v>-1700000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-1700000.0</v>
       </c>
-      <c r="CB7"/>
-[...1 lines deleted...]
-      <c r="CD7">
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7">
         <v>-2345000.0</v>
       </c>
-      <c r="CE7"/>
-      <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28518,1570 +29012,1600 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...4 lines deleted...]
-      </c>
+      <c r="I9"/>
+      <c r="J9"/>
       <c r="K9">
         <v>11404000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9"/>
+      <c r="L9">
+        <v>11404000.0</v>
+      </c>
+      <c r="M9">
+        <v>11404000.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
-[...4 lines deleted...]
-      </c>
+      <c r="R9"/>
+      <c r="S9"/>
       <c r="T9">
         <v>-92749000.0</v>
       </c>
       <c r="U9">
-        <v>-4462000.0</v>
+        <v>-92749000.0</v>
       </c>
       <c r="V9">
-        <v>-4462000.0</v>
+        <v>-92749000.0</v>
       </c>
       <c r="W9">
         <v>-4462000.0</v>
       </c>
       <c r="X9">
+        <v>-4462000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-4462000.0</v>
+      </c>
+      <c r="Z9">
         <v>-7091000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16098000.0</v>
       </c>
       <c r="AA9">
         <v>16098000.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>16098000.0</v>
+      </c>
       <c r="AC9">
-        <v>-400000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16098000.0</v>
+      </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>-400000.0</v>
       </c>
       <c r="AF9">
+        <v>-400000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-400000.0</v>
+      </c>
+      <c r="AH9">
         <v>2200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-5156000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>7900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-16100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>13100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-14620000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>10100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-18300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-2600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-6400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-8900000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-12400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2359000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-4300000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-6400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5572000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5572000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>200000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2002000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>4000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-3600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-4500000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-2800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-8400000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-8400000.0</v>
       </c>
-      <c r="BL9"/>
-[...1 lines deleted...]
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>15484000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>4378000.0</v>
       </c>
-      <c r="BP9"/>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-8600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-8600000.0</v>
       </c>
-      <c r="CB9"/>
-[...1 lines deleted...]
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9">
         <v>6539000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...4 lines deleted...]
-      </c>
+      <c r="I10"/>
+      <c r="J10"/>
       <c r="K10">
         <v>72127000.0</v>
       </c>
-      <c r="L10"/>
+      <c r="L10">
+        <v>72127000.0</v>
+      </c>
       <c r="M10">
-        <v>-78095000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>72127000.0</v>
+      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>-78095000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-78095000.0</v>
+      </c>
       <c r="Q10">
-        <v>-21723000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-78095000.0</v>
+      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>-21723000.0</v>
       </c>
       <c r="T10">
+        <v>-21723000.0</v>
+      </c>
+      <c r="U10">
+        <v>-21723000.0</v>
+      </c>
+      <c r="V10">
         <v>-78095000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10155000.0</v>
       </c>
       <c r="W10">
         <v>-10155000.0</v>
       </c>
       <c r="X10">
+        <v>-10155000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-10155000.0</v>
+      </c>
+      <c r="Z10">
         <v>-21723000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12668000.0</v>
       </c>
       <c r="AA10">
         <v>12668000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AB10">
+        <v>12668000.0</v>
+      </c>
       <c r="AC10">
-        <v>-22799000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12668000.0</v>
+      </c>
+      <c r="AD10"/>
       <c r="AE10">
         <v>-22799000.0</v>
       </c>
       <c r="AF10">
+        <v>-22799000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-22799000.0</v>
+      </c>
+      <c r="AH10">
         <v>-300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-22299000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-5900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-4000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-24777000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-8700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-25700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-10410000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-10100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-14200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1523000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1523000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-200000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1828000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2300000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-4800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>5200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-9100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-1300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-12300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-12300000.0</v>
       </c>
-      <c r="BL10"/>
-[...1 lines deleted...]
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>5660000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>640000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>6900000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>6900000.0</v>
       </c>
-      <c r="CB10"/>
-[...1 lines deleted...]
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>4818000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>36233000.0</v>
       </c>
-      <c r="S11">
-[...4 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>13848000.0</v>
       </c>
-      <c r="W11">
-[...4 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>4426000.0</v>
       </c>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-28766000.0</v>
       </c>
-      <c r="AE11">
-[...4 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>24248000.0</v>
       </c>
-      <c r="AI11">
-[...4 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>9198000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>7651000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-415000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
         <v>12873000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>6980000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-3515000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3515000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>11947000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11947000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2430000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5569000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8997000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5172000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2364000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3218000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>25777000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3154000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>278000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2468000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8530000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>18548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-9684000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4929000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13762000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4416000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1972000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1972000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>24553000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2906000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1167000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5489000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>14035000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>11336000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>9507000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>3520000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12">
         <v>1362000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12">
         <v>2064000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>2054000.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>1059000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12">
         <v>811000.0</v>
       </c>
-      <c r="CB12"/>
-[...1 lines deleted...]
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>533000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>2484000.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>39302000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>23134000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>23134000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-556000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-556000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-55320000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-66652000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3789000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-36117000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4058000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-24132000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-890000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-552000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-6151000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7118000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>18562000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-21925000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>20000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-3800000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>37542000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-7900000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>5700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3226000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>13800000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-17900000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>5400000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>12331000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>15100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-5000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>11611000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>5468000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>8409000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>9273000.0</v>
+      </c>
+      <c r="C14">
+        <v>8954000.0</v>
+      </c>
+      <c r="D14">
         <v>7465000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>8039000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>7445000.0</v>
+      </c>
+      <c r="G14">
         <v>7225000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7256000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
+        <v>6664000.0</v>
+      </c>
+      <c r="J14">
         <v>5802000.0</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>5608000.0</v>
+      </c>
+      <c r="L14">
         <v>5427605.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8043000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5381000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4936000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4936000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4864000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4677000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4454000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5036000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4180000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4059000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3886000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3640000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3322000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3363000.0</v>
       </c>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
       <c r="AA14">
+        <v>3237000.0</v>
+      </c>
+      <c r="AB14">
+        <v>4054000.0</v>
+      </c>
+      <c r="AC14">
         <v>3244000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3329000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3860000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3898000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3838000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4433000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3200000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4285000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2700000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2100000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2017000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1700000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1600000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1829000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="BA14">
         <v>1500000.0</v>
       </c>
       <c r="BB14">
+        <v>1600000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1500000.0</v>
+      </c>
+      <c r="BD14">
         <v>1481000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="BG14">
         <v>1400000.0</v>
       </c>
       <c r="BH14">
+        <v>1300000.0</v>
+      </c>
+      <c r="BI14">
+        <v>1400000.0</v>
+      </c>
+      <c r="BJ14">
         <v>1600000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>6900000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>6900000.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14">
         <v>600000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>600000.0</v>
       </c>
-      <c r="CB14"/>
-[...1 lines deleted...]
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14">
         <v>204000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15">
-        <v>-16748999.0</v>
+        <v>16922000.0</v>
       </c>
       <c r="C15">
-        <v>-16749000.0</v>
+        <v>16918000.0</v>
       </c>
       <c r="D15">
-        <v>-17066000.0</v>
+        <v>16748999.0</v>
       </c>
       <c r="E15">
-        <v>-16956000.0</v>
+        <v>16749000.0</v>
       </c>
       <c r="F15">
+        <v>16746000.0</v>
+      </c>
+      <c r="G15">
+        <v>16956000.0</v>
+      </c>
+      <c r="H15">
         <v>16814000.0</v>
       </c>
-      <c r="G15">
-[...4 lines deleted...]
-      </c>
       <c r="I15">
-        <v>16703015.0</v>
+        <v>16812000.0</v>
       </c>
       <c r="J15">
+        <v>16820000.0</v>
+      </c>
+      <c r="K15">
+        <v>16808000.0</v>
+      </c>
+      <c r="L15">
         <v>16711037.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>24.49</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>15000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4098000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>388958.0</v>
       </c>
-      <c r="O15">
-[...2 lines deleted...]
-      <c r="P15">
+      <c r="Q15">
+        <v>16499000.0</v>
+      </c>
+      <c r="R15">
         <v>16489000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>16953000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>17436000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>12204000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>12201000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>12199000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>12065000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12280000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>12278000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>12278000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>12147000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10009000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10937000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>10936000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10830000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10823000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>10800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="AK15">
         <v>7100000.0</v>
       </c>
       <c r="AL15">
+        <v>7100000.0</v>
+      </c>
+      <c r="AM15">
+        <v>7100000.0</v>
+      </c>
+      <c r="AN15">
         <v>6999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="AO15">
         <v>5300000.0</v>
       </c>
       <c r="AP15">
+        <v>5300000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>5300000.0</v>
+      </c>
+      <c r="AR15">
         <v>5500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5200000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5124000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>5100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>5000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>5000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4997000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BB15">
         <v>5000000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BC15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>5000000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>181802000.0</v>
+      </c>
+      <c r="C16">
+        <v>210884000.0</v>
+      </c>
+      <c r="D16">
         <v>277081000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>272388000.0</v>
       </c>
-      <c r="D16">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="F16">
+        <v>282279000.0</v>
+      </c>
+      <c r="G16">
         <v>331747000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>334333000.0</v>
       </c>
-      <c r="G16">
-[...4 lines deleted...]
-      </c>
       <c r="I16">
+        <v>368596000.0</v>
+      </c>
+      <c r="J16">
+        <v>343611000.0</v>
+      </c>
+      <c r="K16">
         <v>349279000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>363920326.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>350303000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>304971000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>287055000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>287055000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>253885000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>234939000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>281652000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>415523000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>419452000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>412310000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>370968000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>369211000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>366417000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>375814000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>369075000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>348253000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>333280000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>368135000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>296965000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>307127000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>325666000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>356200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>342200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>381523000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>303200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>303500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>302500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>321177000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>260500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>203500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>191000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>180500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>183000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>201600000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>199900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>194211000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>164400000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>160900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>158600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>161720000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>156400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>151000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>154734000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>152600000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>113500000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>94700000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>86700000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>70400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>53000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>56900000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>56700000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>56700000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>63800000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16">
         <v>66500000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>66500000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>21900000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>5072000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>23114000.0</v>
       </c>
-      <c r="CF16"/>
-      <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30124,434 +30648,448 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-71513000.0</v>
+      </c>
+      <c r="C18">
+        <v>-49446000.0</v>
+      </c>
+      <c r="D18">
         <v>-6258000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>6768000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>-32825000.0</v>
+      </c>
+      <c r="G18">
         <v>38611000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-16994000.0</v>
       </c>
-      <c r="G18">
-[...4 lines deleted...]
-      </c>
       <c r="I18">
-        <v>-2919649.0</v>
+        <v>41611000.0</v>
       </c>
       <c r="J18">
+        <v>11066000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2938000.0</v>
+      </c>
+      <c r="L18">
         <v>31664519.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>47860000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>25959000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>32235000.0</v>
       </c>
-      <c r="N18">
-[...2 lines deleted...]
-      <c r="O18">
+      <c r="P18">
+        <v>32216000.0</v>
+      </c>
+      <c r="Q18">
         <v>34072000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1548000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13789000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>59577000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>21330000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>55100000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14042000.0</v>
       </c>
-      <c r="V18">
-[...2 lines deleted...]
-      <c r="W18">
+      <c r="X18">
+        <v>15331000.0</v>
+      </c>
+      <c r="Y18">
         <v>27573000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>21567000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>33214000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>27133000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>155000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>37250000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2144000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>29848000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-33427000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>38000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-1100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>15698000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>34500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>8200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>33800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>28148000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>52100000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>22300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>10800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>10600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>8900000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>11900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>10800000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>35829000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>8600000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>11500000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5956000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>8300000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>20600000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>7556000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>38300000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>19100000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>6000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>19800000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>19800000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-2900000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>12700000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-16300000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-16300000.0</v>
       </c>
-      <c r="BL18"/>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
-      <c r="BZ18">
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18">
         <v>15400000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>15400000.0</v>
       </c>
-      <c r="CB18"/>
-[...1 lines deleted...]
-      <c r="CD18">
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18">
         <v>76000.0</v>
       </c>
-      <c r="CE18"/>
-      <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-20040000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-15551000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-11648000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-10574000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-10427000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10427000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-10749000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-8398000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-17052000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10085000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-13550000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-7628000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-8568000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4918000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-11662000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-11248000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2007000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="V19">
         <v>-1500000.0</v>
       </c>
       <c r="W19">
+        <v>-1500000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1500000.0</v>
+      </c>
+      <c r="Y19">
         <v>-2618000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6134000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-6396000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2966000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3887000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>42775000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-1194000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-15000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-15000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-3000000.0</v>
       </c>
-      <c r="AG19">
-[...2 lines deleted...]
-      <c r="AH19"/>
       <c r="AI19">
         <v>-3000000.0</v>
       </c>
       <c r="AJ19"/>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AK19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>4000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-4000000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -30594,2134 +31132,2194 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>59183000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-3900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-8700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-8700000.0</v>
       </c>
-      <c r="AH21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>-25000000.0</v>
       </c>
       <c r="AL21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AN21">
         <v>25000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>25000000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>25000000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>136112000.0</v>
+      </c>
+      <c r="C22">
+        <v>66799000.0</v>
+      </c>
+      <c r="D22">
         <v>47749000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>39112000.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>16311000.0</v>
+      </c>
+      <c r="G22">
         <v>19463000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23040000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>20843000.0</v>
       </c>
-      <c r="H22">
-[...4 lines deleted...]
-      </c>
       <c r="J22">
+        <v>30821000.0</v>
+      </c>
+      <c r="K22">
+        <v>16016000.0</v>
+      </c>
+      <c r="L22">
         <v>21374996.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10587000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11044000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>23536000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>23536000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>42891000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>51583000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>54502000.0</v>
       </c>
-      <c r="R22">
-[...2 lines deleted...]
-      <c r="S22">
+      <c r="T22">
+        <v>60635000.0</v>
+      </c>
+      <c r="U22">
         <v>55424000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>49545000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>34400000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1354000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>24267000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>28211000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>25915000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>25430000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4213000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>26484000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8271000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>15098000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>29184000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>30728000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>23061000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9817000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>17594000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>24033000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>23511000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>26157000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>32722000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>29047000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>23014000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>13380000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>13184000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>18225000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>15462000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>12073000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>14621000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>13945000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3828000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5416000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>9579000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7544000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>4837000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7930000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>15622000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>10657000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>13009000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>13606289.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>17426466.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>4504511.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>6412228.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-5766358.34</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-5766358.34</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2243000.0</v>
       </c>
-      <c r="BM22"/>
-[...1 lines deleted...]
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>8957000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>7937000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1972000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>8264000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>12124000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>10130000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>8349000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>9869000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>10560000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>8508000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>5789000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>7625000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>7625000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>6171000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>3653000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3053000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3401000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3435000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>58000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1625000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>205</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-39844.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23"/>
+      <c r="D23">
+        <v>-39844.0</v>
+      </c>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-12413906.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-41936.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-104985.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-104985.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-9744223.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-10085000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-45696000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-13550000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-487417.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-30001000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-30001000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-9336000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6426000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3330000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-25013000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2618000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-6134000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1216000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3887000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-17386.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-17612.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-8124859.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-8661894.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-4300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>24980000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-25000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-25000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-10000122.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>35000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>35000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-4700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-376000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="AY23">
         <v>100000.0</v>
       </c>
       <c r="AZ23">
-        <v>-9900000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="BA23">
         <v>100000.0</v>
       </c>
       <c r="BB23">
-        <v>2294000.0</v>
+        <v>-9900000.0</v>
       </c>
       <c r="BC23">
         <v>100000.0</v>
       </c>
       <c r="BD23">
-        <v>-200000.0</v>
+        <v>2294000.0</v>
       </c>
       <c r="BE23">
         <v>100000.0</v>
       </c>
       <c r="BF23">
+        <v>-200000.0</v>
+      </c>
+      <c r="BG23">
+        <v>100000.0</v>
+      </c>
+      <c r="BH23">
         <v>-1800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-9900000.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>579000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>538000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>8600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>8100000.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>828000.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23">
         <v>39800000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>39800000.0</v>
       </c>
-      <c r="CB23"/>
-[...1 lines deleted...]
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>-20000.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>87000.0</v>
+      </c>
+      <c r="D24">
         <v>27575000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>73000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>128.5</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>13000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>262000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2.0</v>
       </c>
-      <c r="H24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24">
         <v>1228000.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-      <c r="N24">
+      <c r="L24">
+        <v>1228000.0</v>
+      </c>
+      <c r="M24">
+        <v>1228000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>3507000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>1000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-2007000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1500000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1500000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>43968000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>43968000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>50457000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>38000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>45700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>45700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2865000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2865000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-3000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-1700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>8300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-2100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-3100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>29000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-25200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-2000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-8400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5400000.0</v>
       </c>
       <c r="AS24">
         <v>-100000.0</v>
       </c>
       <c r="AT24">
+        <v>-5400000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-100000.0</v>
+      </c>
+      <c r="AV24">
         <v>83000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-4700000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-4700000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-43000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>100000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-369000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BE24">
         <v>-100000.0</v>
       </c>
       <c r="BF24">
+        <v>200000.0</v>
+      </c>
+      <c r="BG24">
+        <v>-100000.0</v>
+      </c>
+      <c r="BH24">
         <v>3200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-1300000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-1100000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-9800000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-5600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-5600000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>1700000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>400000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>783000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>42000.0</v>
       </c>
-      <c r="BX24"/>
-[...1 lines deleted...]
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-12100000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-29000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>-74684000.0</v>
+      </c>
+      <c r="C25">
+        <v>-21733000.0</v>
+      </c>
+      <c r="D25">
         <v>-8449000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-12886000.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>1053000.0</v>
+      </c>
+      <c r="G25">
         <v>-3309000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-956000.0</v>
       </c>
-      <c r="G25">
-[...4 lines deleted...]
-      </c>
       <c r="I25">
-        <v>1626976.0</v>
+        <v>602000.0</v>
       </c>
       <c r="J25">
+        <v>-1855000.0</v>
+      </c>
+      <c r="K25">
+        <v>1608000.0</v>
+      </c>
+      <c r="L25">
         <v>13174601.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3135000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5945000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>849000.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25">
+      <c r="P25">
+        <v>-894000.0</v>
+      </c>
+      <c r="Q25">
         <v>3000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11902512.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1000.0</v>
       </c>
-      <c r="R25">
-[...2 lines deleted...]
-      <c r="S25">
+      <c r="T25">
+        <v>3000.0</v>
+      </c>
+      <c r="U25">
         <v>2000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>34575200.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>203000.0</v>
       </c>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
       <c r="X25">
-        <v>-1000.0</v>
+        <v>17828000.0</v>
       </c>
       <c r="Y25">
+        <v>23000.0</v>
+      </c>
+      <c r="Z25">
+        <v>32000.0</v>
+      </c>
+      <c r="AA25">
         <v>-14000.0</v>
       </c>
-      <c r="Z25">
-[...4 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>-14000.0</v>
+      </c>
+      <c r="AC25">
+        <v>15937000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-12922000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-14000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2665000.0</v>
+      </c>
+      <c r="AG25">
+        <v>40000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1255000.0</v>
+      </c>
+      <c r="AI25">
+        <v>302000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>19198000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-415000.0</v>
+      </c>
+      <c r="AL25">
+        <v>183000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2354000.0</v>
+      </c>
+      <c r="AN25">
+        <v>15065000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-1798000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-320000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-219000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-18557000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1493000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-705000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>8967000.0</v>
+      </c>
+      <c r="AW25">
+        <v>258000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-775000.0</v>
+      </c>
+      <c r="AY25">
+        <v>1127000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-8634000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-375000.0</v>
+      </c>
+      <c r="BB25">
+        <v>227000.0</v>
+      </c>
+      <c r="BC25">
+        <v>1385000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-575000.0</v>
+      </c>
+      <c r="BE25">
+        <v>12978000.0</v>
+      </c>
+      <c r="BF25">
+        <v>43000.0</v>
+      </c>
+      <c r="BG25">
         <v>-9000.0</v>
       </c>
-      <c r="AC25">
-[...86 lines deleted...]
-      <c r="BF25">
+      <c r="BH25">
         <v>-253337289.51</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>773533.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-4511.69</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-12228.99</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>6766358.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>6766358.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25">
         <v>10175000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>10175000.0</v>
       </c>
-      <c r="CB25"/>
-[...1 lines deleted...]
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25">
         <v>-74000.0</v>
       </c>
-      <c r="CE25"/>
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>39844.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>39844.0</v>
+      </c>
+      <c r="E26">
         <v>167016.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="F26">
+        <v>-21000.0</v>
+      </c>
+      <c r="G26">
         <v>-24291000.0</v>
       </c>
-      <c r="F26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>133155000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>133155000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-109000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-30001000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-103045000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-45696000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-45696000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>25013000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>25013000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-25013000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-25013000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>26231000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1216000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-25015000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-25015000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1216000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-33539000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-33539000.0</v>
       </c>
-      <c r="AF26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>400000.0</v>
       </c>
       <c r="AJ26">
+        <v>400000.0</v>
+      </c>
+      <c r="AK26">
+        <v>400000.0</v>
+      </c>
+      <c r="AL26">
         <v>380000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>100000.0</v>
       </c>
-      <c r="AM26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>500000.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>500000.0</v>
+      </c>
       <c r="AS26">
         <v>500000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>500000.0</v>
       </c>
-      <c r="AU26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AV26">
+        <v>500000.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
       <c r="AY26">
         <v>-18000.0</v>
       </c>
       <c r="AZ26">
+        <v>-18000.0</v>
+      </c>
+      <c r="BA26">
+        <v>-18000.0</v>
+      </c>
+      <c r="BB26">
         <v>-10000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-10000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>200000.0</v>
       </c>
-      <c r="BD26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BF26"/>
       <c r="BG26">
         <v>2300000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>2300000.0</v>
+      </c>
+      <c r="BI26">
+        <v>2300000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>3418000.0</v>
+      </c>
       <c r="C27">
+        <v>8374000.0</v>
+      </c>
+      <c r="D27">
         <v>5521000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
+        <v>5521000.0</v>
+      </c>
+      <c r="F27">
         <v>175000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4811000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9747000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
+        <v>3658000.0</v>
+      </c>
+      <c r="J27">
         <v>385000.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="K27">
         <v>3165000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5787000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3845000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2430000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12841000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>12841000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5822000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2430000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5568000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8994000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5170000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2364000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3015000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8729000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3131000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>246000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2482000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7350000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2611000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>227000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4403000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>12379000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4548000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>717000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3137000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>8054000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3321000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>984000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3135000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>8427000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>6476000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>473000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2005000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>5177000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3423000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>280000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1538000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4051000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4321000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>430000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1545000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>4859000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1496000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1429000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2478000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3358000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3358000.0</v>
       </c>
-      <c r="BD27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>261031000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27"/>
+      <c r="BH27">
+        <v>261031000.0</v>
+      </c>
+      <c r="BI27">
+        <v>261031000.0</v>
+      </c>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>42261000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16918000.0</v>
+      </c>
+      <c r="D28">
         <v>-16748999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16749000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>-16767000.0</v>
+      </c>
+      <c r="G28">
         <v>-41247000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16814000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
+        <v>-16812000.0</v>
+      </c>
+      <c r="J28">
+        <v>-16820000.0</v>
+      </c>
+      <c r="K28">
         <v>-16808000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-16711037.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24.49</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>83361000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>83361000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-16608000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-46490000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-119998000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-63132000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-12204000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-12201000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-12199000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-12065000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-37293000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-12278000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12278000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-12147000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-35024000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-10937000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-12152000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-48269000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-18923000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-19500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-15100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>14160000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-32100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-7100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-6700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-16906000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>29700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5300000.0</v>
       </c>
       <c r="AP28">
         <v>-5300000.0</v>
       </c>
       <c r="AQ28">
+        <v>-5300000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-5300000.0</v>
+      </c>
+      <c r="AS28">
         <v>-5100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-5000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5110000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-4800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-4900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-4900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-4893000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-4800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-4900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>124000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="BE28">
         <v>100000.0</v>
       </c>
       <c r="BF28">
+        <v>-200000.0</v>
+      </c>
+      <c r="BG28">
+        <v>100000.0</v>
+      </c>
+      <c r="BH28">
         <v>500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1100000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>579000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28">
         <v>3849000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28">
         <v>1839000.0</v>
       </c>
-      <c r="BX28"/>
-[...1 lines deleted...]
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28">
         <v>39800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>39800000.0</v>
       </c>
-      <c r="CB28"/>
-[...1 lines deleted...]
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>-20000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-63780000.0</v>
+      </c>
+      <c r="C29">
+        <v>-31225000.0</v>
+      </c>
+      <c r="D29">
         <v>1565000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26881000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="F29">
+        <v>-17274000.0</v>
+      </c>
+      <c r="G29">
         <v>50272000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-6158000.0</v>
       </c>
-      <c r="G29">
-[...4 lines deleted...]
-      </c>
       <c r="I29">
+        <v>54047000.0</v>
+      </c>
+      <c r="J29">
+        <v>21493000.0</v>
+      </c>
+      <c r="K29">
         <v>7811000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>41408742.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>64912000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>36044000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>39863000.0</v>
       </c>
-      <c r="N29">
-[...2 lines deleted...]
-      <c r="O29">
+      <c r="P29">
+        <v>40010000.0</v>
+      </c>
+      <c r="Q29">
         <v>42640000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3370000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2127000.0</v>
       </c>
-      <c r="R29">
-[...2 lines deleted...]
-      <c r="S29">
+      <c r="T29">
+        <v>68650000.0</v>
+      </c>
+      <c r="U29">
         <v>28659000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>60026000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>17372000.0</v>
       </c>
-      <c r="V29">
-[...2 lines deleted...]
-      <c r="W29">
+      <c r="X29">
+        <v>21728000.0</v>
+      </c>
+      <c r="Y29">
         <v>30191000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>25701000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>39610000.0</v>
       </c>
-      <c r="Z29">
-[...2 lines deleted...]
-      <c r="AA29">
+      <c r="AB29">
+        <v>30099000.0</v>
+      </c>
+      <c r="AC29">
         <v>4080000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>40179000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3338000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>34969000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>29476000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>41200000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>19181000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>37500000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>10300000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>36900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>30668000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>54900000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>27200000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>12800000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>25000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>13500000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>14800000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>12600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>38125000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>14700000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>13000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>2900000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>9128000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>9500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>27200000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3300000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>8836000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>40000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>20400000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>6700000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>24700000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>19800000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-2900000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>12700000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-12000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-12000000.0</v>
       </c>
-      <c r="BL29"/>
-      <c r="BM29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>1200000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>10139000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>85013000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>67500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>46100000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>49315000.0</v>
       </c>
-      <c r="BT29"/>
-      <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29">
         <v>18311000.0</v>
       </c>
-      <c r="BX29"/>
-[...1 lines deleted...]
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29">
         <v>16400000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>16400000.0</v>
       </c>
-      <c r="CB29"/>
-[...1 lines deleted...]
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29">
         <v>393000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>7460000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-7733000.0</v>
+      </c>
+      <c r="C30">
+        <v>-18134000.0</v>
+      </c>
+      <c r="D30">
         <v>19752000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-20040000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>-15551000.0</v>
+      </c>
+      <c r="G30">
         <v>-11648000.0</v>
       </c>
-      <c r="F30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30">
+        <v>-12436000.0</v>
+      </c>
+      <c r="J30">
+        <v>-10427000.0</v>
+      </c>
+      <c r="K30">
         <v>-10749000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-9744223.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-17052000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10085000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10085000.0</v>
       </c>
-      <c r="N30">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="P30">
+        <v>-7794000.0</v>
+      </c>
+      <c r="Q30">
         <v>-8568000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4918000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-11662000.0</v>
       </c>
-      <c r="R30">
-[...2 lines deleted...]
-      <c r="S30">
+      <c r="T30">
+        <v>-9073000.0</v>
+      </c>
+      <c r="U30">
         <v>-9336000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-6426000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3330000.0</v>
       </c>
-      <c r="V30">
-[...2 lines deleted...]
-      <c r="W30">
+      <c r="X30">
+        <v>-6397000.0</v>
+      </c>
+      <c r="Y30">
         <v>-2618000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6134000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-6396000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>-2966000.0</v>
+      </c>
+      <c r="AC30">
         <v>-3887000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>42775000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1194000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5121000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-62903000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-6200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-5300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3448000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>26480000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-28000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-22800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-25500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2213000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-5300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-6200000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-3215000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-6500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-1649000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1100000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-1700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-9800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-9900000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-13100000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-18398000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>