--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1040,86 +1046,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1151,3615 +1158,3749 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>26</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>55179000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20588000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13977000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12537000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19404000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3604012.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3503595.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1316901.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>738877.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>543168.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>264266.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50677.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37105.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57935.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100119.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>369781.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>643114.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63329.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35487.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>104182.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>265797.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35104.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>166610.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61911.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>65975189.0</v>
+      </c>
+      <c r="C5">
         <v>47596000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>49049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41128999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>40607999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29084999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13585108.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11080018.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9299442.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8610320.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4417877.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4425536.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3633238.0</v>
       </c>
       <c r="N5">
         <v>3633238.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>3633238.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-20183.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-21407.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4060.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1773210.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>559104.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-3753.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>63084000.0</v>
+      </c>
+      <c r="C7">
         <v>13533000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9607000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3562000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1312000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2634487.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1466046.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>903045000.0</v>
+      </c>
+      <c r="C8">
         <v>670126000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>552397000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>464029000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>361982000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>241339595.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>99185162.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>81566790.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>121789667.0</v>
+      </c>
+      <c r="C10">
         <v>96941000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>91135000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40602000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40313000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37821000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13119477.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1092291.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1017391.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2617268.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3557252.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1102073.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24690.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32216.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55310.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>137317.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6332.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>48277.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2079424.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>396593.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>272002.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>504360.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>356560.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>271.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>79464.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>151432491.0</v>
+      </c>
+      <c r="C12">
         <v>97890000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>92689000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>43096000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>41153000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37821000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13119477.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1092291.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1017391.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2617268.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3557252.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1102073.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24690.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32629.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56960.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>143092.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14556.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55277.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2083971.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>405200.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>295389.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>504360.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>356961.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>672.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>80990.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>902309077.0</v>
+      </c>
+      <c r="C13">
         <v>670126000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>552397000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>464029000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>361982000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>241340000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>99185162.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>81566790.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>71362300.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>60241924.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>40956304.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>31191109.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21574497.0</v>
       </c>
       <c r="N13">
         <v>21574497.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>21574497.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>115218502.0</v>
+      </c>
+      <c r="C14">
         <v>99128000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>84353000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>70349000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59819000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42252000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26981847.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22166000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15485000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10396000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5822000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1237000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>638794.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>632339.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>626294.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>478892.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>364886.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>296326.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>254291.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>209085.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>171049.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111326.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>102275.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>86276.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>71247.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-20588.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-13977.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12537.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-19404.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3604012.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-25.49</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-36.42</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>3.87</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12.19</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22.25</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-3225000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>567755.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>215247.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>769563344.0</v>
+      </c>
+      <c r="C23">
         <v>274391000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>194987000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>167980000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>154962000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>137836000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24428326.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24554386.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25793029.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22298494.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12768740.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8091192.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>740585.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>750884.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2327953.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1543754.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>440598.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6032585.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9846510.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6078330.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4728543.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2855136.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>910094.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>465923.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>512522.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>22775000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>818000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1304910.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1158550.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4252000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2985360.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>246285.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1425000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>-58757078.0</v>
+      </c>
+      <c r="C28">
         <v>-83408000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-58753000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-37040000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-39001000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-35187000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11653431.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1092291.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1017391.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2617268.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2057252.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1102073.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>317310.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>167784.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-55310.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>32683.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>113668.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-48277.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2079424.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-396593.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-272002.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-504360.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-356560.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-271.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-79464.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>159124000.0</v>
+      </c>
+      <c r="C29">
         <v>90613000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>147310000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>137227000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>123549000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>108950798.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11606966.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18566367.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22101323.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>5500513.0</v>
+      </c>
+      <c r="C30">
         <v>2351000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3225000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5682000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7254000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2803060.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2229414.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3503595.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1316901.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>738877.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>375766.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67281.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7724.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8404.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7300.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88620.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11954.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>161941.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90048.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>64035.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15700.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8980.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6360.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1894.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31340.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>137227000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>123549000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>108951000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11606966.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18562495.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>22089132.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>71522000.0</v>
+      </c>
+      <c r="C32">
         <v>30922000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>72267000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29239000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28752000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19280703.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10617822.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2082636.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-50768.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>610700912.0</v>
+      </c>
+      <c r="C33">
         <v>173452000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>97485000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>117802000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>100766000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>96135000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5428645.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>19734752.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23243489.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>18721636.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8749566.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6887068.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>698343.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>701499.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2256454.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1291353.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>406993.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5789588.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7638192.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5597692.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4413582.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2340260.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>545237.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>462889.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>399724.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34">
+        <v>4673000.0</v>
+      </c>
+      <c r="C34">
         <v>4146000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>242000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>691000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>523170302.0</v>
+      </c>
+      <c r="C35">
         <v>113761000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>45217000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9868000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5969000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6466000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4439501.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3251021.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1091398.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>432301.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>448000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>254000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
+      <c r="Z35"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>51583927.0</v>
+      </c>
+      <c r="C36">
         <v>10570000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2102000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2128000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2208000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2691000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1413500.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1366041.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2042500.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>483993.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>293000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>20000.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>61325.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>1.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2182000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2208000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H38">
         <v>0.0</v>
       </c>
       <c r="I38">
+        <v>0.0</v>
+      </c>
+      <c r="J38">
         <v>2042500.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>483990.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
+      <c r="Z38"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>1929426.0</v>
+      </c>
+      <c r="C39">
         <v>3049000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1588000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7082000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13043000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3880000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3083035.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>223748.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>215248.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>220713.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>86156.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34770.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9828.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8352.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7239.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20689.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7095.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25779.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>34299.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11403.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536.0</v>
       </c>
       <c r="W39">
         <v>1536.0</v>
       </c>
       <c r="X39">
-        <v>468.0</v>
+        <v>1536.0</v>
       </c>
       <c r="Y39">
         <v>468.0</v>
       </c>
+      <c r="Z39">
+        <v>468.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>71660553.0</v>
+      </c>
+      <c r="C40">
         <v>8535000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3586000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6363000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12413000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1686000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8074359.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-766597.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1283407.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>833424.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>358264.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>256415.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>25492.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>682.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>57935.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>100119.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>369781.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>643114.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>15500.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6851000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>5151000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>5161000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3280955.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3251021.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1091398.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>66</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>0.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E42">
         <v>0.0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
       <c r="G42">
+        <v>0.0</v>
+      </c>
+      <c r="H42">
         <v>13585108.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11080018.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>9299442.0</v>
       </c>
-      <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>0.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="N42">
+        <v>0.0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42">
         <v>-1550898.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>23861545.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>21801992.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>20777340.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>19009867.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14696947.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12041079.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>8366293.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7020189.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6389023.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6199023.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>602027000.0</v>
+      </c>
+      <c r="C45">
         <v>182251000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>102424000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>120583000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>97622000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>91764303.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4460844.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>559116984.0</v>
+      </c>
+      <c r="C46">
         <v>162882000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>95383000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>115674000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>94306000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>90459000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3768860.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16943711.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21200989.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18237643.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8456566.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6867068.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>698343.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>701499.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2256454.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1291353.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>406993.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5789588.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7638192.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5597692.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4413582.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2278935.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>545237.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>462889.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>399723.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>115674000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>94306000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>90459000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3768860.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>16939839.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21188798.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>18237640.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
+      <c r="Z47"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-809289944.0</v>
+      </c>
+      <c r="C48">
         <v>-627109000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-476911000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-367931000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-279041000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-161474000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-101163304.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-74080441.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-58560419.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-48558352.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-35006873.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-28009079.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-24885319.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-24693956.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-22906555.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-22587910.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-21830992.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-15814462.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-9476626.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-8654104.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-8016718.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6926954.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-6704303.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-6105210.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-5760412.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>1806000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>63032589.0</v>
+      </c>
+      <c r="C51">
         <v>13533000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>32382000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3562000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1312000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2634000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1466050.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>1500000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>342000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>200000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>170000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>120000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>15738163.0</v>
+      </c>
+      <c r="C52">
         <v>6303000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1061000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>545000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>494000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1329000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>307500.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>1500000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>342000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>200000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>170000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>120000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>29642822.0</v>
+      </c>
+      <c r="C53">
         <v>949000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1554000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2494000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>840000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>413.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1650.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5775.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8224.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4547.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>8607.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>23387.0</v>
       </c>
-      <c r="V53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>401.0</v>
       </c>
       <c r="Y53">
+        <v>401.0</v>
+      </c>
+      <c r="Z53">
         <v>1526.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>769563344.0</v>
+      </c>
+      <c r="C55">
         <v>274391000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>194987000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>167980000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>154962000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>137836000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>24428326.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>24554386.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>25793029.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>22298494.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12768740.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8091192.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>740585.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>750884.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2327953.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1543754.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>440598.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6032585.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9846510.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6078330.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4728543.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2855136.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>910094.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>465923.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>512522.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>158862431.0</v>
+      </c>
+      <c r="C56">
         <v>100939000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>97502000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>50178000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>54196000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>41701000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18999681.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4819634.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2549540.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3576858.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4019174.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1204124.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>42242.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>49385.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>71499.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>252401.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>33605.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>242997.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2208318.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>480638.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>314961.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>514876.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>364857.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3034.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>112798.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>87398717.0</v>
+      </c>
+      <c r="C57">
         <v>70017000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25235000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20885000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25444000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22419000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8381859.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2736998.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2600308.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1572301.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2401432.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>483626.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>418169.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>237105.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>57935.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>270119.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>489781.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>643114.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>63329.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>35487.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>104182.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>265797.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>35104.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>182110.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>73911.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>610569020.0</v>
+      </c>
+      <c r="C58">
         <v>183778000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>70452000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30753000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>31413000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>28885000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12821360.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5988019.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3691706.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2004602.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2401432.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>483626.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>418169.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>237105.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>57935.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>270119.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>489781.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1091114.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>317329.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>35487.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>104182.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>265797.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>35104.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>182110.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>73911.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>158994323.0</v>
+      </c>
+      <c r="C60">
         <v>90613000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>124535000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>137227000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>123549000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>108951000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11606966.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>18566367.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>22101323.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20293892.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10367308.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7607566.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>322416.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>513779.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2270018.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1273635.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-49183.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4941471.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>9529181.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6042843.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4624361.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2589339.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>874990.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>283813.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>438611.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
+        <v>62241000.0</v>
+      </c>
+      <c r="E2">
         <v>55284000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30724000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55179000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="H2">
+        <v>34115000.0</v>
+      </c>
+      <c r="I2">
         <v>23493000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15735000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19584000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>31403000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12491000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9946000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13977000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20637000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13184000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13133000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12537000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16728000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13838000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>21534.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>19404000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11751.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2895596.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4148681.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3604012.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2111637.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2962762.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3178032.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3503595.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3086287.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1103381.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1385129.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1316901.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>832161.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>712167.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>666740.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>738877.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2836334.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>794311.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>210120.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>543168.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>909335.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>416.52</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>240.41</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>227211.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>413.07</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>177015.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>48315.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>50677.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>40252.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>311974.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>242325.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>37105.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>12.11</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>336363.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>571313.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>533914.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>63329.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>64251.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>171809.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>49093.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>35487.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>136066.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>60077.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>61268.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>104182.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>217750.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>99497.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>154377.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>265797.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>45844.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>58544.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>34356.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>35104.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>67053.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>215014.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>183728.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>166610.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>152910.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>161071.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>85799.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4812,54 +4953,56 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4912,314 +5055,322 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>186375401.0</v>
+      </c>
+      <c r="C5">
+        <v>65975189.0</v>
+      </c>
+      <c r="D5">
         <v>59476000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>52435000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>45862000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>47596000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>44597000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>46033000.0</v>
+      </c>
+      <c r="J5">
         <v>52940000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>49048999.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>44862000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>43547000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>41464999.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>41128999.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>35822999.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>32904000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>29826000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>40607999.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>37726000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>38372000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>34892619.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>29084999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15180627.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>14683231.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>13852144.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>13585107.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>13585108.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>12289818.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>11080018.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>11080018.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10941442.0</v>
       </c>
       <c r="AF5">
         <v>10941442.0</v>
       </c>
       <c r="AG5">
-        <v>9299442.0</v>
+        <v>10941442.0</v>
       </c>
       <c r="AH5">
-        <v>9299442.0</v>
+        <v>10941442.0</v>
       </c>
       <c r="AI5">
         <v>9299442.0</v>
       </c>
       <c r="AJ5">
+        <v>9299442.0</v>
+      </c>
+      <c r="AK5">
+        <v>9299442.0</v>
+      </c>
+      <c r="AL5">
         <v>9287979.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8610320.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8594669.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>5841012.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4417877.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4417877.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>4410948.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>4476381.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>4473619.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>4425536.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3633238.0</v>
       </c>
       <c r="AV5">
         <v>3633238.0</v>
       </c>
       <c r="AW5">
         <v>3633238.0</v>
       </c>
       <c r="AX5">
         <v>3633238.0</v>
       </c>
       <c r="AY5">
         <v>3633238.0</v>
       </c>
       <c r="AZ5">
         <v>3633238.0</v>
       </c>
       <c r="BA5">
         <v>3633238.0</v>
       </c>
       <c r="BB5">
         <v>3633238.0</v>
       </c>
       <c r="BC5">
         <v>3633238.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5"/>
+      <c r="BD5">
+        <v>3633238.0</v>
+      </c>
+      <c r="BE5">
+        <v>3633238.0</v>
+      </c>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-22658.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-23071.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-22246.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-20183.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-15558.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-18520.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-21407.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-21407.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-20758.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-7772.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-5034.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-4060.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-2461.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5">
         <v>600000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>600000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>1234179.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>1069339.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>876813.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1773210.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>559104.0</v>
       </c>
       <c r="CJ5">
         <v>559104.0</v>
       </c>
       <c r="CK5">
         <v>559104.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5"/>
+      <c r="CL5">
+        <v>559104.0</v>
+      </c>
+      <c r="CM5">
+        <v>559104.0</v>
+      </c>
       <c r="CN5"/>
       <c r="CO5"/>
-      <c r="CP5">
-[...4 lines deleted...]
-      </c>
+      <c r="CP5"/>
+      <c r="CQ5"/>
       <c r="CR5">
         <v>-3753.0</v>
       </c>
+      <c r="CS5">
+        <v>-3753.0</v>
+      </c>
+      <c r="CT5">
+        <v>-3753.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5272,120 +5423,126 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>64953000.0</v>
+      </c>
+      <c r="C7">
+        <v>63084000.0</v>
+      </c>
+      <c r="D7">
         <v>61726000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>42348000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16245000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13533000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>17420000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>17406000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>9428000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>9607000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3182000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3299000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3434000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3562000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1372000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1184000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1256000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1312000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1591000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1868000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2280213.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2634487.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2710210.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -5414,111 +5571,117 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>908833000.0</v>
+      </c>
+      <c r="C8">
+        <v>903045000.0</v>
+      </c>
+      <c r="D8">
         <v>763972000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>761571000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>754721000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>670126000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>667765000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>661162000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>552881000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>552397000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>539496000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>537949000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>467216000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>464029000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>448891000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>416977000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>407362000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>361982000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>334234000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>321227000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5550,54 +5713,56 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -5650,344 +5815,352 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>25617029.0</v>
+      </c>
+      <c r="C10">
+        <v>121789667.0</v>
+      </c>
+      <c r="D10">
         <v>108216000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>94452000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>97989000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>96941000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>84860000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>127261000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>59056000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>91135000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>38004000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>73446000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>21702000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>40602000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27189000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>36486000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>56839000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>40313000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>43010000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>55394000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>27648465.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>37821000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>24396154.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>44726320.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>22421073.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13119476.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3942852.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1150274.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>273431.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1092291.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>435803.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2519594.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7878115.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1017391.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>986493.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4981583.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1209591.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2617268.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6177745.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4958154.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2750717.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3557252.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2620585.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7396372.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>754736.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1102073.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>548022.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>319185.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>8353.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>24690.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>17688.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>24173.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>21263.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32216.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>49616.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>14734.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>13234.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>55310.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>79134.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>538176.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>536713.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>137317.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>516845.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>829943.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>14245.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>6332.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>74841.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>102303.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>255812.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>48277.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>69070.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>335106.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1614717.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2079424.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2570112.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3251130.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>333721.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>396593.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>789973.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>818509.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>88623.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>272002.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>959517.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>647412.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>552433.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>504360.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>636832.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>668897.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>319722.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>356560.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>234330.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>167.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>799.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>271.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4173.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>76.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>4778.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6040,840 +6213,860 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>43463029.0</v>
+      </c>
+      <c r="C12">
+        <v>151432491.0</v>
+      </c>
+      <c r="D12">
         <v>153013000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>108482000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>109708000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>97890000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>86127000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>128171000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>60425000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>92689000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>40016000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>75239000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>23830000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>43096000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>27998000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>37103000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57319000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>41153000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43790000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>56594000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>28979381.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>37821000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24396154.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>44726320.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>22421073.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13119476.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3942852.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1150274.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>273431.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1092291.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>435803.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2519594.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7878115.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1017391.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>986493.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4981583.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1209591.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2617268.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6177745.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4958154.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2750717.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3557252.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2620585.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7396372.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>754736.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1102073.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>548022.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>319185.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8353.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>24690.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>17688.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>24173.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>21676.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>32629.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>50235.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>16384.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>14884.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>56960.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>84909.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>543951.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>542488.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>143092.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>520970.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>833656.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>18783.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>14556.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>87690.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>112190.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>262812.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>55277.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>76719.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>355741.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1638090.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>2083971.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>2576258.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3259737.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>342328.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>405200.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>798580.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>829877.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>112010.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>295389.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>959517.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>647412.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>552433.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>504360.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>636832.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>668897.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>320123.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>356961.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>234731.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>568.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>1200.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>672.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>5699.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>1602.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>6304.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>911181664.0</v>
+      </c>
+      <c r="C13">
+        <v>902309077.0</v>
+      </c>
+      <c r="D13">
         <v>763972000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>761571000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>754721000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>670126000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>667765000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>661162000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>552881000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>552397000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>539496000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>537949000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>467216000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>464029000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>448891000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>416977000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>407362000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>361982000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>334234000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>321227000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>253799820.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>241340000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>131195026.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>130945000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>109821000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>99185162.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>88088533.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>83485055.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>81566790.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>81566790.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>78638658.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>78724996.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>78750475.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>71362300.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>65158922.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>65206364.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>60241924.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>60241924.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>58963359.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>46493529.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>40895269.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>40956304.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>36846821.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>36846821.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>31191109.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>31191109.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21574497.0</v>
       </c>
       <c r="AV13">
         <v>21574497.0</v>
       </c>
       <c r="AW13">
         <v>21574497.0</v>
       </c>
       <c r="AX13">
         <v>21574497.0</v>
       </c>
       <c r="AY13">
         <v>21574497.0</v>
       </c>
       <c r="AZ13">
         <v>21574497.0</v>
       </c>
       <c r="BA13">
         <v>21574497.0</v>
       </c>
       <c r="BB13">
+        <v>21574497.0</v>
+      </c>
+      <c r="BC13">
+        <v>21574497.0</v>
+      </c>
+      <c r="BD13">
         <v>21574.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>121593641.0</v>
+      </c>
+      <c r="C14">
+        <v>119605000.0</v>
+      </c>
+      <c r="D14">
         <v>115034046.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>114643231.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>106256000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>106727000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>106727000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>91796000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>90317000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>89070000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>88204000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>82198000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>77870000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>76241000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>70227000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>69060000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>65818000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>65818000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>62553000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>58401000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>54418865.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>42073000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>42857430.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>38243000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>29331000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29331000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27089000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>25547000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>24462000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>24462000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>22582137.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>22582000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>22582000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>18507366.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>16109000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13898913.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>13396942.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13397000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>11559000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8669129.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4084385.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8135000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6606000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>5035700.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4084385.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4084000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>638794.0</v>
       </c>
       <c r="AV14">
         <v>638794.0</v>
       </c>
       <c r="AW14">
         <v>638794.0</v>
       </c>
       <c r="AX14">
         <v>638794.0</v>
       </c>
       <c r="AY14">
         <v>638794.0</v>
       </c>
       <c r="AZ14">
         <v>638794.0</v>
       </c>
       <c r="BA14">
         <v>638794.0</v>
       </c>
       <c r="BB14">
         <v>638794.0</v>
       </c>
       <c r="BC14">
-        <v>626294.0</v>
+        <v>638794.0</v>
       </c>
       <c r="BD14">
-        <v>626294.0</v>
+        <v>638794.0</v>
       </c>
       <c r="BE14">
         <v>626294.0</v>
       </c>
       <c r="BF14">
+        <v>626294.0</v>
+      </c>
+      <c r="BG14">
+        <v>626294.0</v>
+      </c>
+      <c r="BH14">
         <v>626595.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>603517.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>565751.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>565751.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>536339.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>412825.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>364886.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>397588.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>395188.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>388002.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>333137.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>333137.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>310104.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>310104.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277724.0</v>
       </c>
       <c r="BV14">
         <v>277724.0</v>
       </c>
       <c r="BW14">
+        <v>277724.0</v>
+      </c>
+      <c r="BX14">
+        <v>277724.0</v>
+      </c>
+      <c r="BY14">
         <v>232885.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>228028.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>228028.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>222890.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>185116.0</v>
       </c>
       <c r="CC14">
         <v>185116.0</v>
       </c>
       <c r="CD14">
+        <v>185116.0</v>
+      </c>
+      <c r="CE14">
+        <v>185116.0</v>
+      </c>
+      <c r="CF14">
         <v>156713.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>142376.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>164555.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>125936.0</v>
       </c>
       <c r="CI14">
         <v>139647.0</v>
       </c>
       <c r="CJ14">
+        <v>125936.0</v>
+      </c>
+      <c r="CK14">
+        <v>139647.0</v>
+      </c>
+      <c r="CL14">
         <v>124876.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>124876.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>115865.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90146.0</v>
       </c>
       <c r="CO14">
         <v>90146.0</v>
       </c>
       <c r="CP14">
+        <v>90146.0</v>
+      </c>
+      <c r="CQ14">
+        <v>90146.0</v>
+      </c>
+      <c r="CR14">
         <v>81961.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>81961.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>82211.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6926,208 +7119,212 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-23493000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-16159000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-20588.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-31403.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-12491.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-9946.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-13977.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-20637.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-13184.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-13133.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-12537.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-16728.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-13838.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-21534.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-19404.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-11751.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2895.6</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4148.68</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3604.01</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-33.37</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-413.07</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-177.02</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-35.84</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-25.49</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-25.49</v>
       </c>
-      <c r="AY16"/>
-[...1 lines deleted...]
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
         <v>-36.42</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-12.11</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7180,74 +7377,76 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>341000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -7282,54 +7481,56 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7382,54 +7583,56 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7482,124 +7685,126 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>3.83</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5592.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1014.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>2.78</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4.84</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6.9</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3.87</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9.56</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>15.25</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>12.19</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3.78</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>5.18</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10.73</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>22.25</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>29.95</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -7612,97 +7817,99 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
         <v>652138.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>567755.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>215247.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
@@ -7720,359 +7927,367 @@
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>1134875258.0</v>
+      </c>
+      <c r="C23">
+        <v>769563344.0</v>
+      </c>
+      <c r="D23">
         <v>647203000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>453277000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>334203000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>274391000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>227060000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>248435000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>167582000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>194987000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>184647000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>203150000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>151235000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>167980000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>158812000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>151128000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>168237000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>154962000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>151346000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>163161000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>130720279.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>137836000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>44565828.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>55375112.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>34144502.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>24428325.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>23390390.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>25264547.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>24816310.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>24554386.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>24581048.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>26169103.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>32714546.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>25793029.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>22921369.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>24586156.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>20769606.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>22298494.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>24039075.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14142768.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>11641988.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12768740.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>10021721.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>13229600.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7794471.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8091192.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>708800.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>337451.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>722585.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>740585.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>727257.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>736442.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>735983.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>750884.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2406251.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2320715.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2315992.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2327953.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2370503.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2502525.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2012103.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1543754.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1583626.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1288799.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>437427.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>440598.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>6501117.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>6478770.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>6490225.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>6032585.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5832584.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6128838.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>10348860.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>9846510.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>9641147.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>9889929.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>6014790.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>6078330.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>5916340.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>5556754.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4638312.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>4728543.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4280250.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3683064.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3217511.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2855136.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1270311.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1302698.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>906118.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>910094.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>794023.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>476147.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>472993.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>465923.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>600385.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>768189.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>561363.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>23955000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>22775000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
@@ -8114,90 +8329,92 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
         <v>818000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>983000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1058000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1115140.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1304910.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1201620.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -8226,98 +8443,100 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>6406000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4252000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4536000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5670000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>105705.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2985360.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3253180.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
@@ -8346,54 +8565,56 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8446,410 +8667,422 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>39503825.0</v>
+      </c>
+      <c r="C28">
+        <v>-58757078.0</v>
+      </c>
+      <c r="D28">
         <v>-46490000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-52104000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-81744000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-83408000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-67440000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-109855000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-25673000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-58753000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-34822000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-70147000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-18268000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-37040000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-25817000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-35302000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-55583000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-39001000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-41419000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-53526000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-25368252.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-35187000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-21685944.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-43133053.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-20935946.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-11653430.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2736438.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>411508.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1336218.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1092291.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-435803.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2519594.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7878115.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1017391.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-986493.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-4981583.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1209591.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-2617268.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-6091117.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-4958154.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1250717.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2057252.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1120585.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-7396372.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-754736.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1102073.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-206022.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>22815.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>333647.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>317310.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>239312.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>232827.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>178737.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>167784.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>150384.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-14734.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-13234.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-55310.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-79134.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-538176.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-536713.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>32683.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-346845.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-829943.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-14245.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>113668.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>45159.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-102303.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-255812.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-48277.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-69070.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-335106.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-1614717.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2079424.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-2570112.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-3251130.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-333721.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-396593.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-789973.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-818509.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-88623.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-272002.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-959517.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-647412.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-552433.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-504360.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-246832.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-278897.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-319722.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-356560.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-234330.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-167.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-799.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-271.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-4173.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-76.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-4778.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>180321000.0</v>
+      </c>
+      <c r="C29">
+        <v>159124000.0</v>
+      </c>
+      <c r="D29">
         <v>85261000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>112616000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>135476000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>90613000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>90402000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>170122000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>125447000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>147310000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>140403000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>177336000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>124007000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>137227000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>133192000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>127137000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>139131000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>123549000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>125671000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>142229000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>97306302.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>108950798.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>21354462.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -8878,389 +9111,397 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>6658161.0</v>
+      </c>
+      <c r="C30">
+        <v>5500513.0</v>
+      </c>
+      <c r="D30">
         <v>9605000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5204000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1618000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2351000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2512000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1592000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2437000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>905000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5097000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4868000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6133000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5682000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5147000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4290000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4334000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7254000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5464000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3408000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3709360.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2803060.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2102791.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1135633.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1481221.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2229414.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2111637.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2962762.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3178032.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3503595.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3086287.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1525994.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1385129.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1316901.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>832161.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>712167.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>666740.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>738877.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>367248.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>115502.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>65346.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>375766.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>270716.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>47405.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>26145.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>67281.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>16160.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6072.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8288.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7724.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>6279.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7229.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>6857.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>8404.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>21410.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>18559.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>17898.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>7300.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>29616.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>73462.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>48816.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>88620.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>15753.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>9487.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>6118.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>11954.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>16153.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>7998.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>68889.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>161941.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>187324.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>594523.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>101427.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>90048.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>10246.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>14126.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>10268.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>64035.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>9622.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>12312.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>9961.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>15700.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>18496.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>16622.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>12241.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>8980.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4011.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>5253.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2780.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>6360.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>4558.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>3339.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1017.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1894.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>934.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>28571.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>29043.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>140403000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>177336000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>137227000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>133192000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>127137000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>139131000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>123549000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>125671000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>142229000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>97306302.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>108950798.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
@@ -9290,120 +9531,126 @@
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>-56602000.0</v>
+      </c>
+      <c r="C32">
+        <v>71522000.0</v>
+      </c>
+      <c r="D32">
         <v>84507000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>48970000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>69380000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>30922000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>42559000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>86023000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>43526000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>72267000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12295000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>65420000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14506000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>29239000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>30686000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>24381000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>41963000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>28752000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>30134000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>45887000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6957943.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19280703.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10902315.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
@@ -9432,383 +9679,395 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>1080419893.0</v>
+      </c>
+      <c r="C33">
+        <v>610700912.0</v>
+      </c>
+      <c r="D33">
         <v>483598000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>338838000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>221560000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>173452000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>135362000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>116549000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>103405000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>97485000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>137116000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>120804000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>119000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>117802000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>106748000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>106928000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>102791000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>100766000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>101033000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>102275000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>96624265.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>96135000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>14934717.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7387003.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6211939.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5428645.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>17031084.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>20930668.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>21154148.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>19734752.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>20747143.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>21927903.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>23226404.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>23243489.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>20687413.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>18804621.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>18692980.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>18721636.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>17374980.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>8933398.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>8747580.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>8749566.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>7125041.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>5562157.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>6986797.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>6887068.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>5245.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>5597.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>697728.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>698343.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>699132.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>699921.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>700710.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>701499.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2324625.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>2281756.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2277592.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2256454.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>2247101.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1867875.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1404350.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1291353.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1019190.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>435284.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>407034.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>406993.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>6369354.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>6331125.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>6142685.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>5789588.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>5517533.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>5144556.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>8574910.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>7638192.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>6894934.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>6611554.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>5654390.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>5597692.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>5093024.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>4702392.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>4512469.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>4413582.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>3248885.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>2964774.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>2643558.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>2340260.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>627932.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>627012.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>581679.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>545237.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>516254.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>470706.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>470776.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>462889.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>593284.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>737548.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>525548.0</v>
       </c>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34">
+        <v>261083000.0</v>
+      </c>
+      <c r="C34">
+        <v>4673000.0</v>
+      </c>
+      <c r="D34">
         <v>5357000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>4887000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3908000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>4146000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>7556000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>11059000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>272000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>242000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>484000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>472000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>708000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>691000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
@@ -9846,456 +10105,470 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>842884622.0</v>
+      </c>
+      <c r="C35">
+        <v>523170302.0</v>
+      </c>
+      <c r="D35">
         <v>482844000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>275192000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>155464000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>113761000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>87519000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>32450000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>45439000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>45217000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>9008000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>8888000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9499000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9868000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4242000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4172000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>5623000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>5969000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>5496000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5933000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6275906.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6466000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>4482570.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4388693.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4441982.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4439501.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4457435.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4505303.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4553170.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3251021.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1091398.0</v>
       </c>
       <c r="AF35">
         <v>1091398.0</v>
       </c>
       <c r="AG35">
         <v>1091398.0</v>
       </c>
       <c r="AH35">
+        <v>1091398.0</v>
+      </c>
+      <c r="AI35">
+        <v>1091398.0</v>
+      </c>
+      <c r="AJ35">
         <v>375635.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>411314.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>408945.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>432301.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>233771.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-      <c r="BN35">
-[...4 lines deleted...]
-      </c>
+      <c r="BN35"/>
+      <c r="BO35"/>
       <c r="BP35">
         <v>448000.0</v>
       </c>
       <c r="BQ35">
         <v>448000.0</v>
       </c>
       <c r="BR35">
-        <v>254000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="BS35">
-        <v>254000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="BT35">
         <v>254000.0</v>
       </c>
       <c r="BU35">
         <v>254000.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35"/>
+      <c r="BV35">
+        <v>254000.0</v>
+      </c>
+      <c r="BW35">
+        <v>254000.0</v>
+      </c>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>43939258.0</v>
+      </c>
+      <c r="C36">
+        <v>51583927.0</v>
+      </c>
+      <c r="D36">
         <v>28780000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>24654000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>18830000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>10570000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7376000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>76500000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8220000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2102000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3750000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2427000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3991000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2128000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1850000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1932000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2549000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2208000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2708000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2708000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2691177.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2691000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1476996.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1470000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1413500.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1413500.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1713541.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1366041.0</v>
       </c>
       <c r="AC36">
         <v>1366041.0</v>
       </c>
       <c r="AD36">
+        <v>1366041.0</v>
+      </c>
+      <c r="AE36">
+        <v>1366041.0</v>
+      </c>
+      <c r="AF36">
         <v>2066500.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2042484.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>2042500.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2042487.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2046989.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>546987.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>483982.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>483970.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>479470.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="AO36">
         <v>293000.0</v>
       </c>
       <c r="AP36">
+        <v>293000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>293000.0</v>
+      </c>
+      <c r="AR36">
         <v>190000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>190000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>120000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>20000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>0.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>0.0</v>
       </c>
-      <c r="AV36"/>
-[...1 lines deleted...]
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>0.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
-      <c r="BD36">
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36">
         <v>1.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
-      <c r="BW36">
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36">
         <v>490124.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36">
         <v>23387.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>28585.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>61325.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>61325.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>87607.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>87606.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>87606.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10348,143 +10621,145 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38"/>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>0.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2182000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1932000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2549000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2208000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2708000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2708000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2691177.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2691177.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>0.0</v>
       </c>
-      <c r="W38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>0.0</v>
       </c>
-      <c r="AB38">
-[...1 lines deleted...]
-      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
         <v>0.0</v>
       </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
+        <v>0.0</v>
+      </c>
+      <c r="AG38">
+        <v>0.0</v>
+      </c>
+      <c r="AH38">
         <v>-489.0</v>
       </c>
-      <c r="AG38"/>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38">
         <v>0.0</v>
       </c>
-      <c r="AM38"/>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38">
         <v>0.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
@@ -10492,639 +10767,653 @@
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>4334172.0</v>
+      </c>
+      <c r="C39">
+        <v>1929426.0</v>
+      </c>
+      <c r="D39">
         <v>987000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>753000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1317000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3049000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3059000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2123000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3752000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3908000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>7515000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7107000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8405000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7082000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>24066000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7097000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8127000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>13043000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6523000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4292000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1407273.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3880000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3132166.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3261789.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5511490.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5880204.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>304817.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>220843.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>210699.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>223748.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>311815.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>195612.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>225387.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>215248.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>415302.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>87785.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>200295.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>220713.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>119102.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>135714.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>78345.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>86156.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>5379.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>223666.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>26793.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>34770.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>139373.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>6597.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>8216.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>9828.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>4158.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>5119.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>6740.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>8352.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>9981.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>4016.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>5618.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>7239.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>8877.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>17237.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>16449.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>20689.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>27713.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>10372.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>5492.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>7095.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>27920.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>27457.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>15839.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>25779.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>51008.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>34018.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>34433.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>34299.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>159709.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>4512.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>7804.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>11403.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>15114.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>12173.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>3872.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>3872.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>53352.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>54256.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>9279.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1536.0</v>
       </c>
       <c r="CI39">
         <v>1536.0</v>
       </c>
       <c r="CJ39">
         <v>1536.0</v>
       </c>
       <c r="CK39">
         <v>1536.0</v>
       </c>
       <c r="CL39">
+        <v>1536.0</v>
+      </c>
+      <c r="CM39">
+        <v>1536.0</v>
+      </c>
+      <c r="CN39">
         <v>38480.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>1534.0</v>
       </c>
-      <c r="CN39"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CP39"/>
       <c r="CQ39">
         <v>468.0</v>
       </c>
       <c r="CR39">
         <v>468.0</v>
       </c>
+      <c r="CS39">
+        <v>468.0</v>
+      </c>
+      <c r="CT39">
+        <v>468.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
-        <v>65274000.0</v>
+        <v>94700098.0</v>
       </c>
       <c r="C40">
+        <v>71660553.0</v>
+      </c>
+      <c r="D40">
+        <v>3033000.0</v>
+      </c>
+      <c r="E40">
         <v>4378000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>7885000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>8535000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="H40">
+        <v>5323000.0</v>
+      </c>
+      <c r="I40">
         <v>13190000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3692000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>4590000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3175000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3866000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>7225000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>6363000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>252000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6208000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>9919000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>12413000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2843000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>351000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>25951462.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1686000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>17208450.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>9337850.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7798581.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4470347.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2793322.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>489013.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-314758.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-766597.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>264168.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>838552.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2340174.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1283407.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2321799.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>970101.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>551466.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>833424.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>119993.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>178501.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>416801.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>358264.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>203496.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1174837.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>541512.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>256415.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1414116.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>425465.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>35845.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>25492.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>25492.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-257000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-200.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>682.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>12782.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>106066.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>79981.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>57935.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>38803.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>93024.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>66254.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>100119.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>52958.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>434108.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>550536.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>369781.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>267722.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>287673.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>477250.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>643114.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40">
         <v>390000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40">
         <v>5000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>20500.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>20500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15500.0</v>
       </c>
       <c r="CQ40">
         <v>15500.0</v>
       </c>
       <c r="CR40">
         <v>15500.0</v>
       </c>
+      <c r="CS40">
+        <v>15500.0</v>
+      </c>
+      <c r="CT40">
+        <v>15500.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>6484000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>6158000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6851000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3359000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3415000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4798000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>5151000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4513000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4875000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5160768.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5160768.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
@@ -11154,320 +11443,326 @@
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42">
         <v>250000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>0.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>500000.0</v>
       </c>
-      <c r="G42"/>
-[...2 lines deleted...]
-      </c>
       <c r="I42">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42">
         <v>0.0</v>
       </c>
       <c r="N42">
         <v>0.0</v>
       </c>
       <c r="O42">
         <v>0.0</v>
       </c>
       <c r="P42">
         <v>0.0</v>
       </c>
       <c r="Q42">
         <v>0.0</v>
       </c>
       <c r="R42">
-        <v>37726000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S42">
         <v>0.0</v>
       </c>
       <c r="T42">
-        <v>34892619.0</v>
+        <v>37726000.0</v>
       </c>
       <c r="U42">
         <v>0.0</v>
       </c>
       <c r="V42">
+        <v>34892619.0</v>
+      </c>
+      <c r="W42">
+        <v>0.0</v>
+      </c>
+      <c r="X42">
         <v>222310.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-787.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>13.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-304.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB42">
         <v>0.0</v>
       </c>
-      <c r="AC42"/>
+      <c r="AC42">
+        <v>0.0</v>
+      </c>
       <c r="AD42">
         <v>0.0</v>
       </c>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>0.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42"/>
+      <c r="AG42">
+        <v>0.0</v>
+      </c>
       <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>0.0</v>
       </c>
-      <c r="AJ42"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AL42"/>
+      <c r="AM42"/>
       <c r="AN42">
         <v>0.0</v>
       </c>
       <c r="AO42">
         <v>0.0</v>
       </c>
-      <c r="AP42"/>
+      <c r="AP42">
+        <v>0.0</v>
+      </c>
       <c r="AQ42">
         <v>0.0</v>
       </c>
       <c r="AR42"/>
       <c r="AS42">
         <v>0.0</v>
       </c>
-      <c r="AT42">
-[...1 lines deleted...]
-      </c>
+      <c r="AT42"/>
       <c r="AU42">
         <v>0.0</v>
       </c>
       <c r="AV42">
         <v>0.0</v>
       </c>
       <c r="AW42">
         <v>0.0</v>
       </c>
       <c r="AX42">
         <v>0.0</v>
       </c>
       <c r="AY42">
         <v>0.0</v>
       </c>
       <c r="AZ42">
+        <v>0.0</v>
+      </c>
+      <c r="BA42">
+        <v>0.0</v>
+      </c>
+      <c r="BB42">
         <v>25182527.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>21574497.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>21539622.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>25176573.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>21543335.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>25191905.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>25183304.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>24629745.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>23861545.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>23766939.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>22848373.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>21808713.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>21801992.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>21704381.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>21697851.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>21502637.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>20777340.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>20700715.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>20751172.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>19098979.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>19009867.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>18919597.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>18257666.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>14779851.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>14696947.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>14379348.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>13627879.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>12041079.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>12041079.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>10833662.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>10049302.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>9574751.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>8366293.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>7088439.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>7087438.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>7046039.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>7020189.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>6903411.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6389023.0</v>
       </c>
       <c r="CO42">
         <v>6389023.0</v>
       </c>
       <c r="CP42">
+        <v>6389023.0</v>
+      </c>
+      <c r="CQ42">
+        <v>6389023.0</v>
+      </c>
+      <c r="CR42">
         <v>6399023.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>6399023.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>6249023.0</v>
       </c>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11520,54 +11815,56 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11620,84 +11917,90 @@
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>1081003000.0</v>
+      </c>
+      <c r="C45">
+        <v>602027000.0</v>
+      </c>
+      <c r="D45">
         <v>476397000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>331366000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>216109000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>182251000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>102424000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>120583000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>109341000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11734,392 +12037,400 @@
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>1036480635.0</v>
+      </c>
+      <c r="C46">
+        <v>559116984.0</v>
+      </c>
+      <c r="D46">
         <v>454818000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>314184000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>202730000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>162882000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>127986000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>40049000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>95185000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>95383000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>133366000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>118377000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>115009000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>115674000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>104898000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>104996000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>93836000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>94306000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>93789000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>93897000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>93827383.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>90459000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>10204537.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3888111.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3733235.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3768860.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>14989163.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>18424627.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>18505607.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>16943711.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>16875643.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>19885403.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>21183904.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>21200989.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>18640420.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>18257628.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>18208987.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>18237643.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>16895480.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>8640398.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>8454580.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8456566.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>6935041.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5372157.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>6866797.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>6867068.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>5245.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>5597.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>697728.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>698343.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>699132.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>699921.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>700710.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>701499.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>2324625.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>2281756.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>2277591.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>2256454.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>2247101.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1867875.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1404350.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1291353.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1019190.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>435284.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>407034.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>406993.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>6369354.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>6331125.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6142685.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>5789588.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>5517533.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>5144556.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>8574910.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>7638192.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>6894934.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>6121430.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>5654390.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5597692.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5093024.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>4702392.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>4512469.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>4413582.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>3225498.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>2936189.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>2582233.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>2278935.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>540325.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>539406.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>494073.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>545237.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>516254.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>470706.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>470776.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>462889.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>593284.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>737548.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>525548.0</v>
       </c>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>133366000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>118377000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>115674000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>104898000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>104996000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>93836000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>94306000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>93789000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>93897000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>93827383.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>90459238.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>10204540.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
@@ -12148,344 +12459,352 @@
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-916770068.0</v>
+      </c>
+      <c r="C48">
+        <v>-809289944.0</v>
+      </c>
+      <c r="D48">
         <v>-738187000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-701390000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-665357000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-627109000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-622460000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-537573000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-504329000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-476911000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-443955000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-404160000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-384674000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-367931000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-351522000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-322744000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-298057000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-279041000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-246289000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-217370000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-191386137.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-161474000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-125243501.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-107360000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-106242000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-101163000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-87645645.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-78774904.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-75554442.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-74080441.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-69440905.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-66510056.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-61794072.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-58560419.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-55066590.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-52013232.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-50387448.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-48558352.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-46675686.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-39164585.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-35798079.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-35006873.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-33848879.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-29268439.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-28411769.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-28009079.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-26255051.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-25814764.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-24911310.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-24885319.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-24803222.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-24783267.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-24714077.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-24693956.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-23014279.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-22958211.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-22940562.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-22906555.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-22860205.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-22773803.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-22683896.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-22587910.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-22383613.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-21970611.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-21899576.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-21830992.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-16023428.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-15936234.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-15916255.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-15814462.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-15437736.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-15439875.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-9533000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-9476626.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-9340240.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-8929546.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-8814154.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-8654104.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-8599074.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-8131202.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-8064035.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-8016718.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-8005341.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-7535074.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-7388430.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-6926954.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-6813076.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-6792388.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-6733381.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-6704303.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-6181441.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-6148390.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-6120258.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-6105210.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-5967048.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-5807405.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-5788959.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12538,71 +12857,73 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>1806000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
@@ -12640,652 +12961,672 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>65120854.0</v>
+      </c>
+      <c r="C51">
+        <v>63032589.0</v>
+      </c>
+      <c r="D51">
         <v>61726000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>42348000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>16245000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>13533000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>17420000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>17406000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>33383000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>32382000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3182000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3299000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3434000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3562000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1372000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1184000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1256000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1312000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1591000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1868000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2280215.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2634000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2710215.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1593267.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1485127.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1466046.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1206414.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1561782.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1609649.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
-[...1 lines deleted...]
-      </c>
+      <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51">
-        <v>1500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>86628.0</v>
+      </c>
+      <c r="AO51"/>
       <c r="AP51">
         <v>1500000.0</v>
       </c>
-      <c r="AQ51"/>
-      <c r="AR51"/>
+      <c r="AQ51">
+        <v>1500000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1500000.0</v>
+      </c>
       <c r="AS51"/>
-      <c r="AT51">
-[...4 lines deleted...]
-      </c>
+      <c r="AT51"/>
+      <c r="AU51"/>
       <c r="AV51">
         <v>342000.0</v>
       </c>
       <c r="AW51">
         <v>342000.0</v>
       </c>
       <c r="AX51">
+        <v>342000.0</v>
+      </c>
+      <c r="AY51">
+        <v>342000.0</v>
+      </c>
+      <c r="AZ51">
         <v>257000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>257000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BB51">
         <v>200000.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51"/>
+      <c r="BC51">
+        <v>200000.0</v>
+      </c>
+      <c r="BD51">
+        <v>200000.0</v>
+      </c>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>170000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>170000.0</v>
       </c>
-      <c r="BK51"/>
-[...1 lines deleted...]
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51">
         <v>120000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>120000.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51">
         <v>390000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>390000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>16503539.0</v>
+      </c>
+      <c r="C52">
+        <v>15738163.0</v>
+      </c>
+      <c r="D52">
         <v>13824000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5807000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4654000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6303000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9701000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9180000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1224000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1061000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>658000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>569000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>558000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>545000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>489000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>427000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>431000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>494000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>608000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>810000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1165075.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1329000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1508595.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>485529.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>324100.0</v>
       </c>
-      <c r="Y52">
-[...2 lines deleted...]
-      <c r="Z52"/>
       <c r="AA52">
         <v>307500.0</v>
       </c>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>307500.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
+      <c r="AD52">
+        <v>307500.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
-[...1 lines deleted...]
-      </c>
+      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52">
-        <v>1500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>86628.0</v>
+      </c>
+      <c r="AO52"/>
       <c r="AP52">
         <v>1500000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
+      <c r="AQ52">
+        <v>1500000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1500000.0</v>
+      </c>
       <c r="AS52"/>
-      <c r="AT52">
-[...4 lines deleted...]
-      </c>
+      <c r="AT52"/>
+      <c r="AU52"/>
       <c r="AV52">
         <v>342000.0</v>
       </c>
       <c r="AW52">
         <v>342000.0</v>
       </c>
       <c r="AX52">
+        <v>342000.0</v>
+      </c>
+      <c r="AY52">
+        <v>342000.0</v>
+      </c>
+      <c r="AZ52">
         <v>257000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>257000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>200.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>200000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>200000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>170000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>170000.0</v>
       </c>
-      <c r="BK52"/>
-[...1 lines deleted...]
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>120000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>120000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>390000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>390000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>17845999.0</v>
+      </c>
+      <c r="C53">
+        <v>29642822.0</v>
+      </c>
+      <c r="D53">
         <v>44797000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>14030000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>11719000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>949000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1267000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>910000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1369000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1554000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>2012000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1793000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>2128000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>2494000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>809000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>617000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>480000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>840000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>780000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1200000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1330916.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
         <v>413.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>413.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>619.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1650.0</v>
       </c>
       <c r="BE53">
         <v>1650.0</v>
       </c>
       <c r="BF53">
-        <v>5775.0</v>
+        <v>1650.0</v>
       </c>
       <c r="BG53">
-        <v>5775.0</v>
+        <v>1650.0</v>
       </c>
       <c r="BH53">
         <v>5775.0</v>
       </c>
       <c r="BI53">
         <v>5775.0</v>
       </c>
       <c r="BJ53">
+        <v>5775.0</v>
+      </c>
+      <c r="BK53">
+        <v>5775.0</v>
+      </c>
+      <c r="BL53">
         <v>4125.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>3713.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>4538.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>8224.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>12849.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>9887.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>7000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>7000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>7649.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>20635.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>23373.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>4547.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>6146.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8607.0</v>
       </c>
       <c r="BY53">
         <v>8607.0</v>
       </c>
       <c r="BZ53">
         <v>8607.0</v>
       </c>
       <c r="CA53">
+        <v>8607.0</v>
+      </c>
+      <c r="CB53">
+        <v>8607.0</v>
+      </c>
+      <c r="CC53">
         <v>11368.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>23387.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>23387.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
-[...4 lines deleted...]
-      </c>
+      <c r="CJ53"/>
+      <c r="CK53"/>
       <c r="CL53">
         <v>401.0</v>
       </c>
       <c r="CM53">
         <v>401.0</v>
       </c>
       <c r="CN53">
         <v>401.0</v>
       </c>
       <c r="CO53">
         <v>401.0</v>
       </c>
       <c r="CP53">
-        <v>1526.0</v>
+        <v>401.0</v>
       </c>
       <c r="CQ53">
-        <v>1526.0</v>
+        <v>401.0</v>
       </c>
       <c r="CR53">
         <v>1526.0</v>
       </c>
+      <c r="CS53">
+        <v>1526.0</v>
+      </c>
+      <c r="CT53">
+        <v>1526.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13338,1214 +13679,1240 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>1134875258.0</v>
+      </c>
+      <c r="C55">
+        <v>769563344.0</v>
+      </c>
+      <c r="D55">
         <v>647203000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>453277000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>334203000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>274391000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>227060000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>248435000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>167582000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>194987000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>184647000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>203150000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>151235000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>167980000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>158812000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>151128000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>168237000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>154962000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>151346000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>163161000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>130720279.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>137836000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>44565828.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>55375112.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>34144502.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>24428325.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>23390390.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>25264547.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>24816310.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>24554386.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>24581048.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>26169103.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>32714546.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>25793029.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>22921369.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>24586156.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>20769606.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>22298494.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>24039075.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>14142768.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>11641988.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>12768740.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>10021721.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>13229600.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>7794471.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>8091192.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>708800.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>337451.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>722585.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>740585.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>727257.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>736442.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>735983.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>750884.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2406251.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2320715.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2315992.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2327953.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2370503.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2502525.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2012103.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1543754.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1583626.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1288799.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>437427.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>440598.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>6501117.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>6478770.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>6490225.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>6032585.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>5832584.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6128838.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>10348860.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>9846510.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>9641147.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>9889929.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>6014790.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>6078330.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>5916340.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>5556754.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>4638312.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>4728543.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>4280250.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>3683064.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>3217511.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>2855136.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1270311.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1302698.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>906118.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>910094.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>794023.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>476147.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>472993.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>465923.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>600385.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>768189.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>561363.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>54455363.0</v>
+      </c>
+      <c r="C56">
+        <v>158862431.0</v>
+      </c>
+      <c r="D56">
         <v>163605000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>114439000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>112643000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>100939000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>91698000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>131886000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>64177000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>97502000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>47531000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>82346000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>32235000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>50178000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>52064000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>44200000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>65446000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>54196000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>50313000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>60886000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>34096014.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>41701000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>29631111.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>47988109.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>27932563.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>18999681.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>6359306.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4333879.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>3662162.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>4819634.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>3833905.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>4241200.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>9488631.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2549540.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2233956.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>5781535.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2076626.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3576858.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>6664095.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>5209370.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2894408.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>4019174.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2896680.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>7667443.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>807674.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1204124.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>703555.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>331854.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>24857.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>42242.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>28125.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>36521.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>35273.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>49385.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>81626.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>38959.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>38400.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>71499.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>123402.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>634650.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>607753.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>252401.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>564436.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>853515.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>30393.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>33605.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>131763.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>147645.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>347540.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>242997.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>315051.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>984282.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>1773950.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>2208318.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>2746213.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>3278375.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>360400.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>480638.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>823316.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>854362.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>125843.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>314961.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>1031365.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>718290.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>573953.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>514876.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>642379.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>675686.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>324439.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>364857.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>277769.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>5441.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>2217.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>3034.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>7101.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>30641.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>35815.0</v>
       </c>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>111203637.0</v>
+      </c>
+      <c r="C57">
+        <v>87398717.0</v>
+      </c>
+      <c r="D57">
         <v>79098000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>65469000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>43263000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>70017000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>49139000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>45863000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>20651000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>25235000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>35236000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16926000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>17729000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>20885000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>21378000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>19819000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>23483000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>25444000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>20179000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>14999000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>27138071.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>22419000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>18728796.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>12718975.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>12271362.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8381859.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4904959.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3759275.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3170774.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2736998.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3350455.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1921323.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>3725303.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>2600308.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3153960.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1682268.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1218206.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1572301.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2922962.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>972812.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2126921.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2401432.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2612831.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1174837.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>541512.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>483626.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1756116.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>944480.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>426160.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>418169.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>322744.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>311974.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>242325.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>237105.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>212795.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>106066.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>79981.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>57935.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>38803.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>93024.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>66254.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>270119.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>222958.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>434108.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>550536.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>489781.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>387722.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>287673.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>477250.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>643114.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>336363.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>571313.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>533914.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>63329.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>64251.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>561809.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>49093.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>35487.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>136066.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>60077.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>61268.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>104182.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>217750.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>99497.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>154377.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>265797.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>435844.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>448544.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>34356.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>35104.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>72053.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>235514.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>204228.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>182110.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>168410.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>176571.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>101299.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>954088259.0</v>
+      </c>
+      <c r="C58">
+        <v>610569020.0</v>
+      </c>
+      <c r="D58">
         <v>561942000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>340661000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>198727000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>183778000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>136658000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>78313000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>66090000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>70452000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>44244000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>25814000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>27228000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>30753000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>25620000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>23991000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>29106000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>31413000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>25675000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>20932000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>33413977.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>28885000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>23211366.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>17107668.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>16713344.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>12821359.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>9362394.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>8264578.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>7723944.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5988019.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>4441853.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3012721.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>4816701.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3691706.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3529595.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2093582.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1627151.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2004602.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3156733.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>972812.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2126921.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2401432.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2612831.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1174837.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>541512.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>483626.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1756116.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>944480.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>426160.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>418169.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>322744.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>311974.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>242325.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>237105.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>212795.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>106066.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>79981.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>57935.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>38803.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>93024.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>66254.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>270119.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>222958.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>434108.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>550536.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>489781.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>835722.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>735673.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>925250.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1091114.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>590363.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>825313.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>787914.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>317329.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>64251.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>561809.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>49093.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>35487.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>136066.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>60077.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>61268.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>104182.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>217750.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>99497.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>154377.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>265797.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>435844.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>448544.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>34356.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>35104.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>72053.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>235514.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>204228.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>182110.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>168410.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>176571.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>101299.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14598,344 +14965,352 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>180786996.0</v>
+      </c>
+      <c r="C60">
+        <v>158994323.0</v>
+      </c>
+      <c r="D60">
         <v>85261000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>112616000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>135476000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>90613000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>90402000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>170122000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>101492000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>124535000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>140403000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>177336000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>124007000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>137227000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>133192000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>127137000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>139131000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>123549000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>125671000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>142229000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>97306302.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>108951000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>21354462.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>38267443.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>17431158.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>11606966.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>14027996.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>16999969.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>17092366.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>18566367.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>20139195.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>23156382.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>27897845.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>22101323.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>19391774.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>22492574.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>19142455.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>20293892.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>20882342.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>13169956.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>9515067.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>10367308.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>7408890.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>12054763.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>7252959.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>7607566.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-1047316.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-607029.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>296425.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>322416.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>404513.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>424468.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>493658.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>513779.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2193456.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2214649.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2236011.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2270018.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2331700.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2409501.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1945849.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1273635.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1360668.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>854691.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-113109.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>-49183.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>5665395.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>5743097.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>5564975.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>4941471.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>5242221.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>5303525.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>9560946.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>9529181.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>9576896.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>9328120.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>5965697.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>6042843.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>5780274.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>5496677.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>4577044.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>4624361.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>4062500.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>3583567.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>3063134.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>2589339.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>834467.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>854154.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>871762.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>874990.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>721970.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>240633.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>268765.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>283813.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>431975.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>591618.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>460064.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -14988,54 +15363,56 @@
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15088,108 +15465,111 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15221,2507 +15601,2601 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1823512.0</v>
+      </c>
+      <c r="C2">
         <v>859000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1810799.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1410482.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1599383.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>489406.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>309723.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176103.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99003.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34605.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8961.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1671.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3156.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4057.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>1823512.0</v>
+      </c>
+      <c r="C3">
         <v>226000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1810799.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1410482.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1599383.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>489406.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>309723.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>200915.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>115621.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34605.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8961.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1671.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3156.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4057.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5236.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5806.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6444.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7661.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6893.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4589.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3612.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>239.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>203.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>288.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>413.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-176500045.0</v>
+      </c>
+      <c r="C5">
         <v>-175209000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-82455531.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-65520300.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-92823554.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-47220852.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20691838.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15519915.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10766621.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13551605.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7930961.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3123671.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-191361.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-201505.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1289236.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-746914.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6440444.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6415661.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-822893.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-637589.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-207612.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-142239.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-405203.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>172843.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-115703.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-174676533.0</v>
+      </c>
+      <c r="C6">
         <v>-174983000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-80644732.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-64109818.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-91224171.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46731446.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20382115.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15319000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10651000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13517000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7922000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3122000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-188205.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-197448.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1284000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-741108.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6434000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6408000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-816000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-633000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-204000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-142000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-405000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>173131.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-115290.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>-1823512.0</v>
+      </c>
+      <c r="C9">
         <v>-859000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1810799.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1410482.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1599383.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-489406.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-309723.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-176000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-99003.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-34605.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8961.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1671.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3156.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4057.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-179232816.0</v>
+      </c>
+      <c r="C10">
         <v>-151939000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-82711308.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-65574153.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-92948470.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-47339983.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20885184.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-15520000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10002000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13551000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7070000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3124000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-191363.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-236.5</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-320000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-756918.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6465000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6416000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-856000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>653437.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>569770.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-195000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>502992.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-344798.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-115383.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>3459178.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-485897.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-34627000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-176000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11136000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1997000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>92577.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-19108.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-26414.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2686.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>701908.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-382.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6830.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1399.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-448000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-77733.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-33385.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-16367.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>419994.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>54079.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>96101.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>258024.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-68640.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>2732771.0</v>
+      </c>
       <c r="C12">
+        <v>1569000.0</v>
+      </c>
+      <c r="D12">
         <v>339000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34627000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>158000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>119131.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>134693.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2882.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25006.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25757.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15493.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>144.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1399.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>213.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15005.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>20000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>3065000.0</v>
+      </c>
+      <c r="C13">
         <v>3694000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1603000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>361000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>176000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>394720.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>70223.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>21158.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25006.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>26420.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-182691996.0</v>
+      </c>
+      <c r="C15">
         <v>-151939000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-82225410.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-65574153.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-92948470.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-47339983.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20885184.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-15520000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10002000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13551000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7070000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3124000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-191363.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-236503.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-319000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-756918.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-6017000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6338000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-823000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-637000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1090000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-223000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-599000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-344798.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-46743.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-88890000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-117567000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-60311000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-27082863.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-15520022.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-10002067.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-13551480.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-182841000.0</v>
+      </c>
+      <c r="C17">
         <v>-151939000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-92433000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-88890000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-117567000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-60311139.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-27082863.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-15520022.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10002067.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>330000.0</v>
+      </c>
+      <c r="C18">
         <v>2937000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1603000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>361000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>228000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>394720.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-64470.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18276.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>25006.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-57198349.0</v>
+      </c>
+      <c r="C21">
         <v>-174096000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-87291877.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-83327641.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-103153535.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-62702024.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13395400.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15610000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11523000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-14670000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8644000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2506000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-169501.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-173.02</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-316000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-643161.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-363000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-534000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-708000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>653595.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1032000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-168000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>600492.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-85649.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-115704.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>57198349.0</v>
+      </c>
+      <c r="C23">
         <v>174096000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87291877.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83327641.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>103153535.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>62702024.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13395400.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15610000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11523000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14670000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8644000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2506000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>191745.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>194673.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>315919.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>643161.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>363052.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>534178.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>707821.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>653595.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>619770.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>168171.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>502992.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>85649.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>115704.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>1244000.0</v>
+      </c>
+      <c r="C25">
         <v>8223000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2145000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1912000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2015000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>613081.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>376525.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>176103.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>99003.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>27682.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>62904.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>60419.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>486286.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>142691.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>14789.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12755.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>162864000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>108810000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>75923000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>11457000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7184000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8455000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5954000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1092000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>49107000.0</v>
+      </c>
+      <c r="C28">
         <v>11232000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5964000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22075000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3345000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4183000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3858000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3379000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4899000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1825000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1252000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>79461.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>99131.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>273155.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>625277.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>294788.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>609130.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>3462000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-644000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>55374836.0</v>
+      </c>
+      <c r="C30">
         <v>174096000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85481077.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>81917158.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>101554151.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62212617.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13085677.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15434000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11424000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14635000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8635000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2504000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>188589.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>190616.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>315919.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>643161.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>363052.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>534178.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>707821.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>653595.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>619770.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>168171.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>502992.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85649.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>115704.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-122034467.0</v>
+      </c>
+      <c r="C31">
         <v>22157000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4580569.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>17753488.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10205064.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15362040.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7489783.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>89695.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1521000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1118000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1574000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-618000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-21862.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-41830.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-973000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-113757.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6101000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5881000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-148000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>16209.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-462000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-26683.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-97500.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-259149.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>321.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="I32"/>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
-        <v>205000.0</v>
+        <v>469208.0</v>
       </c>
       <c r="C2">
-        <v>206000.0</v>
+        <v>407666.0</v>
       </c>
       <c r="D2">
         <v>205000.0</v>
       </c>
       <c r="E2">
+        <v>206000.0</v>
+      </c>
+      <c r="F2">
+        <v>205000.0</v>
+      </c>
+      <c r="G2">
         <v>2140292.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2018345.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1212962.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>555126.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>631516.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>404118.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>384744.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>372657.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>429341.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>288317.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>267882.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>468331.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>471197.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>469767.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>450106.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>217713.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>127269.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>199270.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>69644.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>70489.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>61765.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>94137.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>94500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>93510.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>46639.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>48350.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>42557.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>38557.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>-887.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>48364.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21835.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>29691.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>18187.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>206591.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6155.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1986.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2037.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5856.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>798.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>352.0</v>
       </c>
       <c r="AU2">
         <v>352.0</v>
       </c>
       <c r="AV2">
+        <v>352.0</v>
+      </c>
+      <c r="AW2">
+        <v>352.0</v>
+      </c>
+      <c r="AX2">
         <v>615.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>789.0</v>
       </c>
       <c r="AY2">
         <v>789.0</v>
       </c>
       <c r="AZ2">
         <v>789.0</v>
       </c>
       <c r="BA2">
+        <v>789.0</v>
+      </c>
+      <c r="BB2">
+        <v>789.0</v>
+      </c>
+      <c r="BC2">
         <v>4057.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1015.0</v>
       </c>
       <c r="BD2">
         <v>1015.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
+      <c r="BE2">
+        <v>1015.0</v>
+      </c>
+      <c r="BF2">
+        <v>1015.0</v>
+      </c>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>469208.0</v>
+      </c>
+      <c r="C3">
+        <v>407666.0</v>
+      </c>
+      <c r="D3">
         <v>272000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>290000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>420000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2140292.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2018345.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1212962.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>555126.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>631516.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>404118.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>384744.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>372657.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>429341.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>288317.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>267882.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>468331.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>471197.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>469767.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>450106.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>217713.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>127269.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>199270.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>69644.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>70489.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>61765.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>94137.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>94500.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>93510.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>46639.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>48350.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>42557.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>38557.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-887.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>48363.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>21836.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>29691.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>18187.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8277.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6155.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1986.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2037.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5856.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>797.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>352.0</v>
       </c>
       <c r="AU3">
         <v>352.0</v>
       </c>
       <c r="AV3">
+        <v>352.0</v>
+      </c>
+      <c r="AW3">
+        <v>352.0</v>
+      </c>
+      <c r="AX3">
         <v>615.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>789.0</v>
       </c>
       <c r="AY3">
         <v>789.0</v>
       </c>
       <c r="AZ3">
         <v>789.0</v>
       </c>
       <c r="BA3">
+        <v>789.0</v>
+      </c>
+      <c r="BB3">
+        <v>789.0</v>
+      </c>
+      <c r="BC3">
         <v>1013.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014.0</v>
       </c>
       <c r="BD3">
         <v>1015.0</v>
       </c>
       <c r="BE3">
+        <v>1014.0</v>
+      </c>
+      <c r="BF3">
+        <v>1015.0</v>
+      </c>
+      <c r="BG3">
         <v>1309.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1309.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1454.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1164.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1452.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1791.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1282.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1611.0</v>
       </c>
       <c r="BO3">
         <v>1611.0</v>
       </c>
       <c r="BP3">
         <v>1611.0</v>
       </c>
       <c r="BQ3">
+        <v>1611.0</v>
+      </c>
+      <c r="BR3">
+        <v>1611.0</v>
+      </c>
+      <c r="BS3">
         <v>2247.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1915.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1932.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1567.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3394.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1167.0</v>
       </c>
       <c r="BX3">
         <v>1166.0</v>
       </c>
       <c r="BY3">
+        <v>1167.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1166.0</v>
+      </c>
+      <c r="CA3">
         <v>1073.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1172.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1101.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1243.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>821.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>2412.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>290.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>89.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>116.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>55.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>33.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>35.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>-7.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70.0</v>
       </c>
       <c r="CN3">
         <v>70.0</v>
       </c>
       <c r="CO3">
+        <v>70.0</v>
+      </c>
+      <c r="CP3">
+        <v>70.0</v>
+      </c>
+      <c r="CQ3">
         <v>71.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>73.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>72.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>72.0</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17774,634 +18248,648 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-98963087.0</v>
+      </c>
+      <c r="C5">
+        <v>-71145974.0</v>
+      </c>
+      <c r="D5">
         <v>-36157000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-36685000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-32598000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2984595.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-62273091.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-25372096.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-20060584.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-25229725.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-29251140.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-14656483.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-12333191.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-12088689.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-20782698.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-19156291.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15183201.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-25873174.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-22765580.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-20960188.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-23752474.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-28400100.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-13355564.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-800580.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3546246.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10376323.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-8821137.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3150500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1362510.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4938639.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3542905.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4715557.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3233557.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4825883.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-3061363.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1617460.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1919735.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2267187.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-8290277.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3255928.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-856091.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2048037.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5302856.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-890311.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-402933.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1850352.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-440287.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-211352.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-25991.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-82617.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-14203.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-68916.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-20121.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-128655.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-64008.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-22846.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-56225.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-42307.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-72491.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-88939.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-96690.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-252452.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-406635.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-61034.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-56137.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-164611.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-84492.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-37768.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-101611.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-139247.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-70630.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-269932.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-105567.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-96826.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-362166.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-90035.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-159166.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-77118.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-469172.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-56622.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-50853.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-2438.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-58739.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-115290.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-431089.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-58429.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-21167.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-58888.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-29687.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-425993.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-33726.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-28132.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-15048.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>121456.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-160083.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-18449.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-28573.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-98493879.0</v>
+      </c>
+      <c r="C6">
+        <v>-70738308.0</v>
+      </c>
+      <c r="D6">
         <v>-35885000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-36395000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-32178000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-844303.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-60254746.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-24159134.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-19505458.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-24598209.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-28847022.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-14271739.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11960534.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11659348.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-20494381.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-18888409.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14714870.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-25401977.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-22295813.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-20510082.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-23534761.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-28272831.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-13156294.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-730936.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3475757.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10314558.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8727000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3056000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1269000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4892000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3494555.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4673000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3195000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4826770.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3013000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1595624.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1890044.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2249000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-8282000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3249773.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-854105.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2046000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5297000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-889514.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-402662.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1850000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-439935.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-211000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-25376.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-81828.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-13414.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-68127.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-19332.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-127642.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-62993.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-21832.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-55210.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-40998.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-71182.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-87485.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-95526.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-251000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-404844.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-59752.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-54856.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-163000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-82881.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-36157.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-137000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-68715.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-268000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-104000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-93432.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-361000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-88868.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-158000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-76045.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-468000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-55521.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-49610.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-1617.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-56327.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-115000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-431000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-58313.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-21112.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-58855.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-29652.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-426000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-33656.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-28062.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-14978.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>121527.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-160010.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-18377.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-28501.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18454,54 +18942,56 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18554,1082 +19044,1108 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
-        <v>-205000.0</v>
+        <v>-469208.0</v>
       </c>
       <c r="C9">
-        <v>-206000.0</v>
+        <v>-407666.0</v>
       </c>
       <c r="D9">
         <v>-205000.0</v>
       </c>
       <c r="E9">
+        <v>-206000.0</v>
+      </c>
+      <c r="F9">
+        <v>-205000.0</v>
+      </c>
+      <c r="G9">
         <v>-2140292.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2018345.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1212962.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-555126.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-631516.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-404118.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-384744.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-372657.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-429341.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-288317.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-267882.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-468331.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-471197.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-469767.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-450106.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-217713.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-127269.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-199270.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-69644.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-70489.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-61765.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-94137.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-94500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-93510.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-46639.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-48350.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-42557.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-38557.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>887.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-48364.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-21835.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-29691.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-18187.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-8277.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-6155.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1986.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-2037.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5856.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-798.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-352.0</v>
       </c>
       <c r="AU9">
         <v>-352.0</v>
       </c>
       <c r="AV9">
+        <v>-352.0</v>
+      </c>
+      <c r="AW9">
+        <v>-352.0</v>
+      </c>
+      <c r="AX9">
         <v>-615.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-789.0</v>
       </c>
       <c r="AY9">
         <v>-789.0</v>
       </c>
       <c r="AZ9">
         <v>-789.0</v>
       </c>
       <c r="BA9">
+        <v>-789.0</v>
+      </c>
+      <c r="BB9">
+        <v>-789.0</v>
+      </c>
+      <c r="BC9">
         <v>-4057.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1015.0</v>
       </c>
       <c r="BD9">
         <v>-1015.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
+      <c r="BE9">
+        <v>-1015.0</v>
+      </c>
+      <c r="BF9">
+        <v>-1015.0</v>
+      </c>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-104726943.0</v>
+      </c>
+      <c r="C10">
+        <v>-71704517.0</v>
+      </c>
+      <c r="D10">
         <v>-36797000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-37319000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-33500000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3230590.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-62735737.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-25563539.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20239967.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-25351200.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-29293099.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-14700238.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-12379774.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-12104919.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-20794982.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19168714.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15197587.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-25893731.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-22793955.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20983606.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-23798937.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-28438729.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-13387751.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-821284.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3568285.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-10424259.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-8871000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3220000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1474000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-4640000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2930849.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4716000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3234000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3493829.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-3062000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1617460.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1829096.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1883000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7511000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3366506.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-791206.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1158000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4653000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-856670.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-402690.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1754000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-440287.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-903000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-25991.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-82096.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-19954.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-69189.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-20121.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-128779.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-56068.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-22828.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-56159.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>-86402.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-89905.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-205000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-413817.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-71034.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-68584.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-6258000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-87194.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-17245.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-455000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>150207.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-5909000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-68154.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-150969.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-425000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>62484.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-162000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>91039.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-474000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-68558.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-48236.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-9624.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-475912.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>115662.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-84737.0</v>
       </c>
       <c r="CH10"/>
       <c r="CI10">
+        <v>-84737.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>-59263.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-15048.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>-1286000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4748000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>708724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-485897.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1057000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-250000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>291000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-19355000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-6600000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2380000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-6568000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>120000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>964000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5020000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>564494.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>18514000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2020000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5259000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-98603.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1124000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>711924.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>128013.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>90793.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>77191.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-345669.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1325000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1145.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>10624.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-30860.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1714.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>301.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-385000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-10419.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>371748.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-2741.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-12243.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>8207.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4533.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2187.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-12407.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2677.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>691779.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-11.03</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-521.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>234.0</v>
       </c>
       <c r="AZ11"/>
       <c r="BA11">
+        <v>234.0</v>
+      </c>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>124.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>6970.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1189.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-67.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4043.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-189.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>-704.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-1366.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-815.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>16559.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>12447.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-451000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-84492.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>2734.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-174.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>111401.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>6807.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>5697000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-11781.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-14583.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-14444.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-2194.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-2165.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-8167.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-5890.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-1391.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-918.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-3123.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>411528.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>30982.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>18545.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>29140.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-479.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-256.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-608.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>96776.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-675.0</v>
       </c>
-      <c r="CM11"/>
-[...1 lines deleted...]
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>259618.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-440.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-3.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-26.0</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>5763856.0</v>
+      </c>
+      <c r="C12">
+        <v>558543.0</v>
+      </c>
+      <c r="D12">
         <v>640000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>634000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>902000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>390000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>576000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>211000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>194000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>161000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>57000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>58000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>291000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19355000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>130000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>90000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>56000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>20555.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>28375.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>23419.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>79754.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>67117.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>29000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>42918.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>47935.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7012.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>40909.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12403.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1316.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13342.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3589.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>29.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2337.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>24675.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3375.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>707.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7124.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8393.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4484.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>5756.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>10.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>56.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>39.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>41.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>121.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>88.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>18.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>67.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>82.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>189.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>423.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>704.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>795.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>815.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>15.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>24.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>48.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>174.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>487000.0</v>
+      </c>
+      <c r="C13">
+        <v>1358000.0</v>
+      </c>
+      <c r="D13">
         <v>472000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>571000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>664000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>581000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1441000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>670000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1002000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>522000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>838000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>438000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>242000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>85000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>130000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>90000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>56000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>154000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>53000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>53000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>79754.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>67117.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2020150.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
@@ -19658,54 +20174,56 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19758,394 +20276,402 @@
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-104726943.0</v>
+      </c>
+      <c r="C15">
+        <v>-71704517.0</v>
+      </c>
+      <c r="D15">
         <v>-36797000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-36033000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-38248000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3230590.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-62735737.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-25563539.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-20239967.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-24865302.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-29293099.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-14700238.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-12379774.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-12104919.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-20794982.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-19168714.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-15197587.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-25893731.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-22793955.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-20983606.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-23798937.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-28438729.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13387751.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-821284.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3568285.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10424259.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-8871000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3220000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1474000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-4640000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2930849.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-4716000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3234000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-3493829.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-3062000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1617460.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1829096.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1883000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-7511000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-3366506.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-791206.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-1158000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4653000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-856670.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-402690.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1754000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-440287.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-903000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-25991.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-82096.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-19954.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-69189.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-20121.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-128779.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-99951.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-22828.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-56159.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-46350.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-86402.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-89905.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-95986.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-204000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-413002.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-71034.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-68584.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-5808000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-87194.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-19979.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-102000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-377000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>2140.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-5907000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-56373.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-136386.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-411000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-115392.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-160000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-55030.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-468000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-67167.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-47318.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-11377.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-470267.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-147000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-461000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-113877.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-20688.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-59007.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-29079.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-523000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-33051.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-28132.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-15048.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-138000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-159643.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-18446.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-28547.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-39795000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-19486000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-19486000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-16409000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-28778000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-24687000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-19016000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-32752000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-28919000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-25984000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-29911694.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-36230942.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-17882690.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
@@ -20174,120 +20700,126 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-104457000.0</v>
+      </c>
+      <c r="C17">
+        <v>-71763000.0</v>
+      </c>
+      <c r="D17">
         <v>-36797000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-36033000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-38248000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4649000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-84887000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-34985000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-27418000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-32956000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-39795000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-19486000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-16743000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-16409000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-28778000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-24687000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-19016000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-32752000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-28919000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-25984000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-29911694.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-36230942.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-17882689.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
@@ -20316,120 +20848,126 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-5262000.0</v>
+      </c>
+      <c r="C18">
+        <v>799000.0</v>
+      </c>
+      <c r="D18">
         <v>-168000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-63000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-238000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>191000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1074000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>670000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1002000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>522000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>838000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>438000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>242000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>85000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>130000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>90000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>56000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>120000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>39000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>24000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>79754.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>67117.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>125628.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
@@ -20458,54 +20996,56 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20558,54 +21098,56 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20658,344 +21200,352 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-21961607.0</v>
+      </c>
+      <c r="C21">
+        <v>-16216773.0</v>
+      </c>
+      <c r="D21">
         <v>-15045000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-15333000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10637000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-39466845.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-43605428.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-23923848.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-19901133.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-26290552.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-32018141.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-15539885.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-12387907.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19340280.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-25319181.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-21728736.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-18953827.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-28820532.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-22321824.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-26935314.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-25722005.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-33828000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-17764622.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5212671.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4185024.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5417353.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5919000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3004000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1363000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-5031000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3542905.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-3616000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3420000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4834170.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2868000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1646424.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1919735.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2268000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-8290000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-3255928.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-856091.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2048000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5303000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-890311.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-402933.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1850000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-437610.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-212000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-25991.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-79054.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-13214.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-68955.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-20121.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-128655.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-64008.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-22846.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-56225.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-42307.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-72491.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-88939.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-96690.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-149000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-406635.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-54475.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-56137.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-165000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-84492.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-37768.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-102000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-139000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>78100.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-269000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-105000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-96826.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-362000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>90035.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-159000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>77118.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-469000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-56622.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-50853.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2438.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-58739.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>148403.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-443000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-58429.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-21167.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-58888.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>29687.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>523586.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>33726.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-28132.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-15048.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>121456.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-160083.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>18449.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-28573.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21048,344 +21598,352 @@
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>21961607.0</v>
+      </c>
+      <c r="C23">
+        <v>16216773.0</v>
+      </c>
+      <c r="D23">
         <v>15045000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>15333000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>10637000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>39466845.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>43605428.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>23923848.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>19901133.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>26290552.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>32018141.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>15539885.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12387907.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19340280.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>25319181.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>21728736.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>18953827.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>28820532.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>22321824.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>26935314.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>25722005.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>33828000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17764622.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5212671.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4185024.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5417353.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5919000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3121000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1334000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5031000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3542905.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3616000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3420000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4834170.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3123000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1646424.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1919735.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2268000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8290000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3255928.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>856091.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2048000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5303000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>890311.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>402933.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1850000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>437610.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>211675.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>25991.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>82106.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>14203.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>68955.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>20162.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>128655.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>14098.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>16461.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>34074.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>42307.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>86591.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>88939.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>96690.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>148694.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>406635.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>54475.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>56137.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>164515.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>84492.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>12078.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>101967.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>139356.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>78100.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>269495.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>105154.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>96826.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>361809.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>90035.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>159151.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>77118.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>469003.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>56622.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>50853.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>2438.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>58739.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>148000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>442931.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>58429.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>21167.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>58888.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>29687.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>524000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>33726.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>28132.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>15048.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>121000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>160083.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>18449.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>28573.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21438,870 +21996,892 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>253000.0</v>
+      </c>
+      <c r="C25">
+        <v>262000.0</v>
+      </c>
+      <c r="D25">
         <v>272000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>290000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>420000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3080000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2731000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1660000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>752000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>837000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>549000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>510000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>504000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>582000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>399000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>345000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>586000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>596000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>591000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>564790.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>263210.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>159535.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>263570.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>92251.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>97725.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>94378.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>94137.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>94500.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>93510.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>46639.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>48350.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>42557.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>38557.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-887.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>48363.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>21836.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>29691.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>18187.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>8277.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>6155.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1986.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2037.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5856.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>797.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>352.0</v>
       </c>
       <c r="AU25">
         <v>352.0</v>
       </c>
       <c r="AV25">
+        <v>352.0</v>
+      </c>
+      <c r="AW25">
+        <v>352.0</v>
+      </c>
+      <c r="AX25">
         <v>615.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>789.0</v>
       </c>
       <c r="AY25">
         <v>789.0</v>
       </c>
       <c r="AZ25">
         <v>789.0</v>
       </c>
       <c r="BA25">
+        <v>789.0</v>
+      </c>
+      <c r="BB25">
+        <v>789.0</v>
+      </c>
+      <c r="BC25">
         <v>1013.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014.0</v>
       </c>
       <c r="BD25">
         <v>1015.0</v>
       </c>
       <c r="BE25">
+        <v>1014.0</v>
+      </c>
+      <c r="BF25">
+        <v>1015.0</v>
+      </c>
+      <c r="BG25">
         <v>1309.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1309.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1454.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1164.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1452.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1791.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1282.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1611.0</v>
       </c>
       <c r="BO25">
         <v>1611.0</v>
       </c>
       <c r="BP25">
         <v>1611.0</v>
       </c>
       <c r="BQ25">
+        <v>1611.0</v>
+      </c>
+      <c r="BR25">
+        <v>1611.0</v>
+      </c>
+      <c r="BS25">
         <v>2247.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1915.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1932.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1567.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>3394.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1167.0</v>
       </c>
       <c r="BX25">
         <v>1166.0</v>
       </c>
       <c r="BY25">
+        <v>1167.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1166.0</v>
+      </c>
+      <c r="CA25">
         <v>1073.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1172.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1101.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1243.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>821.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>2412.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>290.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>89.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>116.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>55.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>33.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>35.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-7.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70.0</v>
       </c>
       <c r="CN25">
         <v>70.0</v>
       </c>
       <c r="CO25">
+        <v>70.0</v>
+      </c>
+      <c r="CP25">
+        <v>70.0</v>
+      </c>
+      <c r="CQ25">
         <v>71.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>73.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>72.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>72.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>3979.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>6506.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>17197.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>2250.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>10290.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>50364.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>244.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>242.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>20103.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>39830.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>140335.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>206591.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>47940.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>91420.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>88334.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>46526.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7830.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>14789.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>550.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>11897.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>7409000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>52136000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>51981000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>25875000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>24322000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>32693000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>34006147.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>29706000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>42619000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>4689511.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>12060.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>6162.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>310280.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>20603000.0</v>
+      </c>
+      <c r="C28">
+        <v>14861000.0</v>
+      </c>
+      <c r="D28">
         <v>12013000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13515000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2879000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4390000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6697000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5206000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2409000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1853000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5179000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5769000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5381000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6361000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5824000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4809000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3586000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6379000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3855000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9489000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2995000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>315000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1502000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2060000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1013295.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>581031.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1439259.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1556000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>499214.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1014045.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>548238.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>528187.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1816000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1270340.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>456950.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>640321.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1014040.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>526903.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2056847.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1769953.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>493395.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>595095.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>537623.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>350292.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>341811.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>909442.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>224884.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>111677.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>25376.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>33000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13349.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>19066.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>7914.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>36157.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>13083.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>9284.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>34443.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>28109.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>71182.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>87486.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>86376.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>435660.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>80177.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>53194.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>60764.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>130404.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>27584.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>36157.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>100644.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-1286000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4748000.0</v>
       </c>
-      <c r="E29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
@@ -22344,695 +22924,713 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>21492398.0</v>
+      </c>
+      <c r="C30">
+        <v>15809105.0</v>
+      </c>
+      <c r="D30">
         <v>14840000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15127000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10432000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>37326553.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>41587082.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22710886.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19346007.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25659036.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31614022.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15155141.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12015250.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18910939.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>25030864.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>21460854.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18485496.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28349334.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>21852056.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26485207.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>25504291.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>33700730.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17565352.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5143026.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4114534.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5355588.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5825000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3027000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1203000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4984000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3256140.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3378000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3107000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4517697.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3110000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1474337.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1713284.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1972000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7815000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3016533.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>854105.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2046000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4985000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>769567.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>325528.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1733000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>401035.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>195065.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>25376.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>81828.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>13214.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>69189.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>19373.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>124598.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-1015.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>16461.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>34074.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>42307.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>86591.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>88939.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>96690.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>148694.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>406635.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>54475.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>56137.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>164515.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>84492.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>37768.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>101967.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>139356.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-78100.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>269495.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>105154.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>96826.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>361809.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>90035.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>159151.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>77118.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>469003.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>56622.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>50853.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-2438.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>58739.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>115662.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>442931.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>58429.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>21167.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>58888.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>29687.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>426086.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>33726.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>28132.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>15048.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-121000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>160083.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>18449.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>28573.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-82765336.0</v>
+      </c>
+      <c r="C31">
+        <v>-55487743.0</v>
+      </c>
+      <c r="D31">
         <v>-21752000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-21986000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-22863000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>36236255.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-19130309.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1639690.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-338833.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>939352.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2725042.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>839647.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>8133.4</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>7235361.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4524198.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2560021.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3756239.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2926801.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-472131.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5951707.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1923067.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5389270.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4376871.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4391386.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>616738.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-5006906.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2952000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-99029.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-140000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>391500.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>612056.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>185923.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>1340341.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-6123000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>28964.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>90639.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>385000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>779046.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-110578.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>64885.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>889863.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>650548.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>33641.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>243.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>96189.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2677.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-692000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-11640.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-164202.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-5751.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-273.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-6.24</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-124.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-35943.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>18.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>66.0</v>
       </c>
-      <c r="BE31"/>
-      <c r="BF31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>-13911.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-966.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>-56398.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-7182.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-16559.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-12447.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-6094000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2702.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>20523.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BR31"/>
+      <c r="BS31">
         <v>-315000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-78100.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5640000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>37000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-54143.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-63328.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-90035.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-3064.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-77118.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-4759.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-11936.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>2617.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-12062.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-417173.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-148000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-26308.0</v>
       </c>
       <c r="CH31"/>
       <c r="CI31">
+        <v>-26308.0</v>
+      </c>
+      <c r="CJ31"/>
+      <c r="CK31">
         <v>-375.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-29687.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-524000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-33726.0</v>
       </c>
-      <c r="CM31"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31">
+        <v>-121000.0</v>
+      </c>
+      <c r="CR31"/>
+      <c r="CS31">
         <v>-18449.0</v>
       </c>
-      <c r="CR31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>1440000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>1440000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
+        <v>0.0</v>
+      </c>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-      <c r="AG32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32">
         <v>887.24</v>
       </c>
-      <c r="AH32"/>
-      <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
@@ -23050,108 +23648,111 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23183,2611 +23784,2701 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>92432576.0</v>
+      </c>
+      <c r="C2">
         <v>91135000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40602000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40313000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37821000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13119000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1092291.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1017391.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2617268.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3557252.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1102073.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24690.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32216.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55310.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>137317.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6332.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>48277.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2079424.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>396593.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>272002.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>504360.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>356560.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>271.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>79464.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>325.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>294171074</v>
+      </c>
+      <c r="C3">
         <v>2713000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10649000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18842000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11431000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5475000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>324582</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>137323</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>868092</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>152785</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>603332</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>162174</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>1006745</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>574236</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>649697</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2811718</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1171347</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1176007</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1791684</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>428338</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>95051</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>131945</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>216600</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>29357090.0</v>
+      </c>
+      <c r="C6">
         <v>5806000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>50533000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>289000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2492000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24702000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12027186.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74900.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1599877.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-939984.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2455179.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1077383.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7526.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23094.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-82007.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>130985.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-41945.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2031147.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1682831.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>124591.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-232358.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>147800.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>356289.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-79193.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>79139.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-29656811.0</v>
+      </c>
+      <c r="C7">
         <v>22846000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8351000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6181000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10298000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7568000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4198148.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1366449.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-185574.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-345060.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-80969.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>103599.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>38268.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23047.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>62294.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-100548.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>226762.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>32627.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30128.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-95478.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-213796.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6867.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-57152.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>134145.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8954.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-2901632.0</v>
+      </c>
+      <c r="C9">
         <v>666000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3362000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1783000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4451000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1324000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1397219.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-936694.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-578024.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-361460.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-308485.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-59.56</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>0.68</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1.1</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-34000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1135000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3158530.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-421255.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>386985.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-12584000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1428000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-14260000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1368550.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>245782.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-812829.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4432000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4712000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-508000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-357601.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-8500.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5465.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>1823512.0</v>
+      </c>
+      <c r="C14">
         <v>8223000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1912000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2015000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>613000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>376525.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>176103.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>99003.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>34605.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8961.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1671.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3156.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4057.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5236.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5806.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6444.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7661.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6893.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4589.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3612.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>239.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>203.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>288.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>413.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>121789667.0</v>
+      </c>
+      <c r="C16">
         <v>96941000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>91135000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40602000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>40313000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37821000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13119477.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1092291.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1017391.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2617268.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3557252.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1102073.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24690.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32216.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>55310.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>137317.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6332.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48277.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2079424.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>396593.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>272002.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>504360.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>356560.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>271.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>79464.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-352914163.0</v>
+      </c>
+      <c r="C18">
         <v>-130613000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-101247000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-112223000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-135845000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-71855000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10793793.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15251338.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11752941.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12373904.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9252901.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1813174.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-149666.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-213368.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1240113.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-972217.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-684045.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3001997.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1652831.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1479496.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2304854.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-597200.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-241711.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-82693.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-339398.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>-10521000.0</v>
+      </c>
+      <c r="C19">
         <v>-23830000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4960000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>11401000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2159000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>453400.0</v>
       </c>
       <c r="H19">
         <v>453400.0</v>
       </c>
       <c r="I19">
         <v>453400.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>453400.0</v>
+      </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20">
+        <v>232143000.0</v>
+      </c>
+      <c r="C20">
         <v>122750000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>91577000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>52540000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>128735000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>83908517.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22108034.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>11953477.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-12111000.0</v>
+      </c>
+      <c r="C21">
         <v>37113000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24009000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34023000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1531000.0</v>
       </c>
       <c r="G21">
         <v>-1531000.0</v>
       </c>
       <c r="H21">
         <v>-1531000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-1531000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-182691996.0</v>
+      </c>
+      <c r="C22">
         <v>-151939000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-108980000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-88890000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-117567000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-60311000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-27082863.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-15520022.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10002067.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13551479.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7070154.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3123760.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-191363.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-236503.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-318645.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-756918.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6016530.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6337836.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-822522.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-637386.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1089764.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-222651.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-599093.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-344798.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-46742.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>188431315.0</v>
+      </c>
+      <c r="C23">
         <v>-3092000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2958000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30206000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10065000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6582000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22108034.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11953.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11750.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2591008.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2910.56</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>142000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3838.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-980045.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2811718.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-157888.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-65513.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-85004.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-95051.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3500.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-28404833.0</v>
+      </c>
+      <c r="C24">
         <v>-21155000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>41521000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>28985000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>44000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5510000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>259545.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3372761.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1596947.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-93000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-273000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-20000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>140.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>26700.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18853.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>15000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>5500.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>148323028.0</v>
+      </c>
+      <c r="C25">
         <v>-20156000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3712000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23555000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12672000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-19168000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1836745.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1027655.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1485333.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1091941.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1576980.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-83782.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>273.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>42125.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5269.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>104037.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6101691.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5846060.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>364273.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>424786.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>786778.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>46683.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>509382.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>259617.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-67515.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>137025000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>90490690.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22108030.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11953480.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11750010.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12018780.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-35325.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-17400.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-60650.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>24922000.0</v>
+      </c>
+      <c r="C27">
         <v>13126000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11987000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10971000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14108000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4918000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2505090.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1642000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>689122.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2732756.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>64701.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>759495.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>12478.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>338311.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>95285.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>288606.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>416743104.0</v>
+      </c>
+      <c r="C28">
         <v>156771000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>109863000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>82269000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>140452000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>88960000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22108034.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11953477.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11750011.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12018782.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11981080.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2910557.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>142000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>196162.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1132550.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1082175.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>642100.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>970850.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3320662.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1604087.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2066996.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>745000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>598000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3500.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>418537.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>-58743088.0</v>
+      </c>
+      <c r="C29">
         <v>-127900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-90598000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-93381000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-124414000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-66380000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10469211.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15114015.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10884849.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12221119.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8649569.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1651000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-149666.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-213368.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-233368.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-397981.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-34348.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-190279.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-481484.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-303489.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-513170.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-168862.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-146660.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>49252.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-122798.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-333088333.0</v>
+      </c>
+      <c r="C30">
         <v>-23830000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31268000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11401000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13546000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>388363.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3235438.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2465039.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-737647.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-876332.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-182174.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>140.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-980045.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-553209.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-649697.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2811718.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1156347.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1176007.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1786184.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-428338.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-95051.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-131945.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-216600.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>123781432.0</v>
+      </c>
+      <c r="C2">
+        <v>106613249.0</v>
+      </c>
+      <c r="D2">
         <v>94452000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>97989000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>96941000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>84860000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>127261000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>59056000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91135000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27974744.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>73446000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21702000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>40602000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27189000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36486000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>56839000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>40313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>33900482.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>55394000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>27648000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>37821000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24396154.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>32838707.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22421073.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13119477.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3942852.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1150274.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>273431.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1092291.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>435803.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2519594.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7878115.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1017391.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>986493.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4981583.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1209591.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2617268.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6177745.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4958154.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2750717.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3557252.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2620585.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7396372.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>754736.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1102073.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>548022.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>319185.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>8353.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>24690.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17688.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>24173.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>21263.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>32216.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>49616.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>14734.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>13234.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>55310.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>79134.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>538176.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>536713.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>137317.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>516845.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>829943.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>14245.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6332.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>74842.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>102303.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>255812.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>48277.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>69070.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>335106.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1614717.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2079424.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>2570112.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3251130.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>333721.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>396593.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>789973.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>818509.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>88623.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>272002.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>959517.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>647412.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>552433.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>504360.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>636832.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>668897.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>319722.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>356560.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>234330.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>167.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>799.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>271.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>4173.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>76.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4778.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>79464.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>72434707</v>
+      </c>
+      <c r="C3">
+        <v>108886192</v>
+      </c>
+      <c r="D3">
         <v>92024000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>64639000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>29023000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>607000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>47000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>636000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1673000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4130132</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3005000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2082000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>160000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>597000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>107000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>486000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>152000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5338131</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>655000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2156000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1868000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2761720</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2197117</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>529993</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>78007</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>281878</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>424562</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>98764</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>83134</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2235</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>30719</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>68664</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>35705</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>359142</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>389258</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>94567</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>25125</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>82285</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>759852</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1.97</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>523946</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>70315</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>9.07</v>
-      </c>
-[...4 lines deleted...]
-        <v>162.17</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
-        <v>0</v>
+        <v>162.17</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
         <v>43883</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5179</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>22152</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>81825</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>408979</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>423525</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>92416</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>399775</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>124639</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>49822</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>421064</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>42518</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>27767</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>158348</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>56415</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>594357</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1307361</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>853585</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>411759</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>311235</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>390489</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>57864</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>534824</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>391804</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>149249</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>100130</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>507354</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>626696</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>354247</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>303387</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>345520</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>975</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>45366</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>36477</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>41476</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>45618</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>7957</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>207822</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>1799</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>212072</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>125896</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25840,54 +26531,56 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25940,634 +26633,648 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>-98164402.0</v>
+      </c>
+      <c r="C6">
+        <v>15176417.0</v>
+      </c>
+      <c r="D6">
         <v>13764000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3537000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1048000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12081000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-42401000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>68205000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-32079000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>40786613.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-35442000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>51744000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18900000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13413000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9297000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-20353000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>16526000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2029025.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12384000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>27746000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10173000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>13425113.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-14574696.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22304927.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>9301596.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>9176625.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2792578.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>876843.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-818860.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>656488.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2083791.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5358521.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6860724.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>30898.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3995090.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3771992.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1407677.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3560477.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1219591.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2207437.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-806535.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>936667.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4775787.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>6641636.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-347337.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>554051.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>228837.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>310832.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16337.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>7002.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-6485.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2910.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-10953.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-17400.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>34882.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1500.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-42076.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-23824.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-459042.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1463.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>399396.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-379528.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-313098.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>815698.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>7913.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-68510.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-27461.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-153509.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>207535.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-20793.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-266036.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1279611.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-464707.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-490688.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-681018.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2917409.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-62872.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-393380.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-28536.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>729886.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-183379.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-687515.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>312105.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>94979.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>48073.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-132472.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-32065.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>349175.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-36838.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>122230.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>234163.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-632.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>528.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-3902.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>4097.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-4702.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-74686.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>-6369416.0</v>
+      </c>
+      <c r="C7">
+        <v>7090216.0</v>
+      </c>
+      <c r="D7">
         <v>-10153000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5161000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-31785000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8579000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9776000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6600000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2109000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5446735.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>18174000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1688000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4292000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5878000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7450000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-972000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5581000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3505520.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>465000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5201000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1128000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4179209.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4330897.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1227518.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-381286000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1118368.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2184778.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>430731.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>464271.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2010842.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1529816.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1700358.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>814935.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1320381.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1077114.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>204203.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-146510.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-2613798.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1668138.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>494736.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>105864.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-751741.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>591726.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-30383.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>109429.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1096367.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>668772.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>522155.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>9039.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3310.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>12681.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>13898.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>8379.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>38946.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-102088.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>27027.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>13068.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>114249.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>26429.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-40118.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-38266.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>124016.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-94710.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-196726.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>66872.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>439100.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-28568.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-140305.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-43465.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>116877.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>31729.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-583698.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>467719.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>41626.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-264877.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>122151.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>70972.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-122199.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>75738.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-11843.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-37174.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-104417.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>117283.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-104238.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-122424.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-6249.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-11457.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>21740.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>2833.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>83081.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-186126.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>27430.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>18463.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>12741.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>19475.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>75744.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>26185.0</v>
       </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26620,264 +27327,272 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-1138935.0</v>
+      </c>
+      <c r="C9">
+        <v>4346455.0</v>
+      </c>
+      <c r="D9">
         <v>-4401000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3586000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>733000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-47000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-936000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-44000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1693000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2095246.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-229000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1265000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-451000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-535000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-736000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>134000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2920000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1415174.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2056000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>301000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-906000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-700269.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-724056.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>345807.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1807000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>505.26</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>851.13</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-234.73</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>275.56</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-667.31</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-60293.0</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9">
+      <c r="AG9">
+        <v>-140.87</v>
+      </c>
+      <c r="AH9">
         <v>-68.23</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-484.74</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-111.67</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-53.75</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>72.14</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-369.98</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-251.75</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-50.16</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>310.42</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-105.05</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-223.31</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-21.26</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>41.14</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-51.12</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-10.09</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2.22</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-0.56</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1.45</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>0.95</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-0.37</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1.55</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>13.01</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-2.85</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9">
         <v>43846.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>-8155.0</v>
       </c>
-      <c r="BO9"/>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26930,101 +27645,103 @@
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>18560000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>363000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5362000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6798000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2135000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>665000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2086000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2696000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-6025983.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>108983.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2823549.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -27054,101 +27771,103 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>48000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2717000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2717000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6312000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3204000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-338000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-2730000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-629000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3351000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-142616.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1151384.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-4024127.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
@@ -27178,101 +27897,103 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-157000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>60000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>60000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>19000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1388000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1029000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1996000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4730000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-174000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>523036.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-331036.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2055929.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
@@ -27302,362 +28023,374 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>469208.0</v>
+      </c>
+      <c r="C14">
+        <v>407666.0</v>
+      </c>
+      <c r="D14">
         <v>272000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>290000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>420000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3080000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2731000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1660000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>752000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>631516.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>549000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>510000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>504000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>582000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>399000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>345000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>586000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>471197.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>591000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>564000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>264000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>159535.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>199270.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>92275.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>97725.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>94378.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>94137.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>94500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>93510.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>46639.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>48350.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>42557.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>38557.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-887.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>48363.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>21836.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>29691.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>18187.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8277.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6155.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1986.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2037.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5856.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>797.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>352.0</v>
       </c>
       <c r="AU14">
         <v>352.0</v>
       </c>
       <c r="AV14">
+        <v>352.0</v>
+      </c>
+      <c r="AW14">
+        <v>352.0</v>
+      </c>
+      <c r="AX14">
         <v>615.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>789.0</v>
       </c>
       <c r="AY14">
         <v>789.0</v>
       </c>
       <c r="AZ14">
         <v>789.0</v>
       </c>
       <c r="BA14">
+        <v>789.0</v>
+      </c>
+      <c r="BB14">
+        <v>789.0</v>
+      </c>
+      <c r="BC14">
         <v>1013.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014.0</v>
       </c>
       <c r="BD14">
         <v>1015.0</v>
       </c>
       <c r="BE14">
+        <v>1014.0</v>
+      </c>
+      <c r="BF14">
+        <v>1015.0</v>
+      </c>
+      <c r="BG14">
         <v>1309.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1309.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1454.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1164.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1452.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1791.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1282.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1611.0</v>
       </c>
       <c r="BO14">
         <v>1611.0</v>
       </c>
       <c r="BP14">
         <v>1611.0</v>
       </c>
       <c r="BQ14">
+        <v>1611.0</v>
+      </c>
+      <c r="BR14">
+        <v>1611.0</v>
+      </c>
+      <c r="BS14">
         <v>2247.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1915.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1932.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1567.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>3394.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1167.0</v>
       </c>
       <c r="BX14">
         <v>1166.0</v>
       </c>
       <c r="BY14">
+        <v>1167.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1166.0</v>
+      </c>
+      <c r="CA14">
         <v>1073.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1172.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1101.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1243.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>821.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>2412.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>290.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>89.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>116.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>55.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>33.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>35.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>-7.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70.0</v>
       </c>
       <c r="CN14">
         <v>70.0</v>
       </c>
       <c r="CO14">
+        <v>70.0</v>
+      </c>
+      <c r="CP14">
+        <v>70.0</v>
+      </c>
+      <c r="CQ14">
         <v>71.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>73.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>72.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>72.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15"/>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
@@ -27700,344 +28433,352 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>25617029.0</v>
+      </c>
+      <c r="C16">
+        <v>121789667.0</v>
+      </c>
+      <c r="D16">
         <v>108216000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-3537000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>97989000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>96941000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>84860000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>127261000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>59056000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>68761357.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>38004000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>73446000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21702000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>40602000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27189000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>36486000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>56839000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>31871457.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>43010000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>55394000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27648000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>37821267.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>18264011.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>44726000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>22421073.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13119477.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3942852.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1150274.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>273431.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1092291.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>435803.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2519594.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7878115.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1017391.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>986493.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4981583.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1209591.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2617268.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6177745.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4958154.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2750717.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3557252.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2620585.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7396372.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>754736.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1102073.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>548022.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>319185.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>8353.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>24690.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>17688.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>24173.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>21263.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>32216.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>49616.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>14734.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>13234.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>55310.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>79134.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>538176.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>536713.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>137317.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>516845.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>829943.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>14245.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>6332.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>74842.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>102303.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>255812.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>48277.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>69070.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>335106.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1614717.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2079424.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2570112.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>3251130.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>333721.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>396593.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>789973.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>818509.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>88623.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>272002.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>959517.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>647412.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>552433.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>504360.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>636832.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>668897.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>319722.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>356560.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>234330.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>167.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>799.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>271.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>4173.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>76.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>4778.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28090,410 +28831,422 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-87672985.0</v>
+      </c>
+      <c r="C18">
+        <v>-110058235.0</v>
+      </c>
+      <c r="D18">
         <v>-109830000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-66324000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-66037000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-42381000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-41010000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-22582000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-24890000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-23932740.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-24029000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16653000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17969000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-28614000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-24240000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-26138000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15731000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-34757147.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-25167000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-32919000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-33796000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-38675439.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14879393.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7615000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6519000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6119211.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2314300.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1491422.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-868860.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-6995035.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-647694.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6658801.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-949808.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-6514806.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2350980.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1505203.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1381952.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-5153682.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-5835424.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1328651.97</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-745500.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3301951.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4775787.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-918764.07</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-247337.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2174494.17</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>228837.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>310832.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-16337.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-77998.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-6485.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-54230.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-10953.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-82726.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-164993.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5213.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-42076.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-22680.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-459042.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-546087.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-212304.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-398381.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-313098.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-266477.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>5739.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-68509.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-147461.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-174968.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-293107.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-20793.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-601561.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-1914936.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-464707.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-499688.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-707708.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-382563.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-62872.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-710980.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-369998.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-215139.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-183379.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-679892.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-560095.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-538441.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-526426.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-419221.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-33066.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-82225.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-62688.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>28118.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-264725.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-632.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-4472.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>196098.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>4097.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-154702.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-128186.0</v>
       </c>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-103385000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-67717000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-43902000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-7095000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4880000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3457000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8398000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>50411000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-14075000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3095000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1973000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>24103000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-17538000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5329000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-493000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4984000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-969000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3083527.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>924527.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1415367.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-3763209.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
@@ -28522,105 +29275,109 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>209</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>143796000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20">
-[...2 lines deleted...]
-      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>122750000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="J20"/>
+      <c r="K20">
         <v>15275000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>73537000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="N20"/>
+      <c r="O20">
         <v>18040000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>34500000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>37682000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>12000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>61782063.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -28652,108 +29409,114 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-4225000.0</v>
+      </c>
+      <c r="C21">
+        <v>-209682000.0</v>
+      </c>
+      <c r="D21">
         <v>135868000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3539000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>85372000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>61811000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3102000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-205000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>73334000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>73334000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-217000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>34415000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-87000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-88000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1573000.0</v>
       </c>
       <c r="S21">
         <v>-1573000.0</v>
       </c>
       <c r="T21">
         <v>-1573000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
+      <c r="U21">
+        <v>-1573000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1573000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
@@ -28784,2206 +29547,2258 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-104726943.0</v>
+      </c>
+      <c r="C22">
+        <v>-71704517.0</v>
+      </c>
+      <c r="D22">
         <v>-36797000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-36033000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-38248000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4649000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-84887000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-34985000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-27418000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-24865302.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-39795000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-19486000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-16743000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-16409000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-28778000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24687000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-19016000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-25893731.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-28919000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-25984000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-29912000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-36230942.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13387751.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1119081.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5078919.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-13517659.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-8870741.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3220462.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1474000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-4639536.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2930849.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4715984.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3233653.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-3493829.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-3061682.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1617460.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1829096.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1882666.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-7511101.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-3366506.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-791206.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1157994.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4652800.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-856670.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-402690.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1754028.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-440287.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-903454.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-25991.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-82097.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-19955.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-69190.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-20121.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-128779.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-56068.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-17649.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-34007.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-46350.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-86402.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-89907.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-95986.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-204297.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-413002.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-71035.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-68584.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-5807564.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-87194.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-19979.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-101793.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-376726.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2139.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-5906876.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-56373.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-136386.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-410694.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-115392.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-160050.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-55030.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-467872.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-67166.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-47318.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-11377.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-470267.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-146644.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-461476.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-113877.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-20688.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-59007.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-29079.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-522862.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-33051.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-28132.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-15048.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-138162.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-159643.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-18446.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-28547.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-7386037.0</v>
+      </c>
+      <c r="C23">
+        <v>-4971944.0</v>
+      </c>
+      <c r="D23">
         <v>-1363000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>69880000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3471000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1655000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-99000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1435000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-45000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-286710.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-138000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-3924000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1085000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-496000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2041000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>57000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>32686000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1243613.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-61403000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>60371000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5933000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>66716.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-393.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5336404.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>805596.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15586.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4603.48</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1918.27</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-33134.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4254.76</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1380478.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1257095.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7810.53</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6515.88</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1929675.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5337826.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-50850.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1426742.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7115.02</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3538060.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-61035.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-70315.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6139462.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2910557.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
-[...1 lines deleted...]
-      </c>
+      <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23">
-        <v>57000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="AZ23"/>
       <c r="BA23">
+        <v>57000.0</v>
+      </c>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>71214.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-125.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-3713.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-22152.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-81825.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-408979.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-423525.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-65716.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-380922.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>35325.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1080000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2174.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-421064.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>137399.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-137399.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>120000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>60650.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-60650.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>635325.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-853585.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-6000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-284545.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3326662.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-57864.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-534824.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-6038.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>945025.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-100130.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-85004.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-626696.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-354247.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-303387.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>10000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-975.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>390000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-36477.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>10500.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>498888.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>5000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-200000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-1799.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-212072.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-4811401.0</v>
+      </c>
+      <c r="C24">
+        <v>-9373354.0</v>
+      </c>
+      <c r="D24">
         <v>-7361000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-4057000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-7379000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-6488000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4833000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1781000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-6763000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2390256.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-11070000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1160000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1814000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1548000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-17431000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>20075000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-341000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1015921.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-454000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-505542.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1214177.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-677825.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-76665.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-290455.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>503400.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>450000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>50000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3396761.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1349759.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1325759.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>29826.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1540417.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-60631.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-25725.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>166463.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-60000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-1973.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-1603000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1420929.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-182174.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
+      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24">
+        <v>140.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>71214.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>26700.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>18853.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>2174.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>15000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>26690.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-26690.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>5500.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>95388873.0</v>
+      </c>
+      <c r="C25">
+        <v>63034590.0</v>
+      </c>
+      <c r="D25">
         <v>22391000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>22220000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>23483000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-52191000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>27497000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3059000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1479000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2103546.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2814000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-623000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>284000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-9664000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-6131000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-3118000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-4642000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-490962.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>645000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-7300000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-2358000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-6802029.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-3824692.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-5818469.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>379340892.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5903824.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-234566.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-49727.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>130494.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-389061.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>735708.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-216352.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-175942.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1340567.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-25517.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-30678.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-88571.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-233771.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-534856.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-261170.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-62144.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-877620.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-658756.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-38174.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-2430.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>675711.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>314.39</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>691779.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>7.99</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>10.42</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>10.77</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>273.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5.22</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6094.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>36031.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25">
         <v>5269.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>80223.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>7182.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>52339.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-551.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>6093798.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2678.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>107008.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-101793.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>293224.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-42987.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>5881067.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-24035.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>3437.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>277932.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>82904.0</v>
       </c>
       <c r="BY25"/>
       <c r="BZ25">
+        <v>82904.0</v>
+      </c>
+      <c r="CA25"/>
+      <c r="CB25">
         <v>412768.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>12018.0</v>
       </c>
-      <c r="CB25"/>
-      <c r="CC25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>-57565.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>417173.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>66398.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>360772.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>46309.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-1.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>375.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CL25"/>
+      <c r="CM25">
         <v>509382.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>113626.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>145991.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>137025000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>99118000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>85790000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>18204250.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>90490690.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>38369020.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-86.34</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-25.48</v>
       </c>
-      <c r="AF26"/>
-[...1 lines deleted...]
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-103.69</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
+      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26">
+        <v>-1.0</v>
+      </c>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-5541.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-11858.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>12106000.0</v>
+      </c>
+      <c r="C27">
+        <v>6110000.0</v>
+      </c>
+      <c r="D27">
         <v>6481000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7963000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4368000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3407000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3920000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1720000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4079000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3347.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2862000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3340000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2438000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3352000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2927000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2780000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1912000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3038000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2706000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>7158000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1206000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2780508.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>596314.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>987786.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>553214.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1295290.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1209800.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>1642000.0</v>
       </c>
-      <c r="AG27"/>
-[...1 lines deleted...]
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>11463.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>677659.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>15651.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1293970.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1423135.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>6929.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>6927.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2762.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>48083.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>759.5</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27">
         <v>-15332.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>8601.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>6009.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>13200.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>310280.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>-2515.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>6721.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>73610.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>6530.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>6257.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>8888.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-4171752.0</v>
+      </c>
+      <c r="C28">
+        <v>133114431.0</v>
+      </c>
+      <c r="D28">
         <v>134505000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>66341000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>81901000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>60156000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3003000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>94076000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-464000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30115112.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-343000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>69410000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>882000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>17327000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>32374000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-30000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>32598000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>31227118.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12785000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>64202000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>22699000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>51899362.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>279538.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>22397404.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>15820596.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>15586291.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4603478.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1918265.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>4254762.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-86338.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-25479.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7810532.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6515878.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-103693.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5337826.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>1426742.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>7115015.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3538060.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-61035.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5841618.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6139.46</v>
       </c>
       <c r="AR28"/>
       <c r="AS28">
+        <v>6139.46</v>
+      </c>
+      <c r="AT28"/>
+      <c r="AU28">
         <v>2910557.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
-[...1 lines deleted...]
-      </c>
+      <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28">
+        <v>85000.0</v>
+      </c>
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>57000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28">
         <v>199875.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3713.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28">
         <v>547550.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>585000.0</v>
       </c>
-      <c r="BI28"/>
-[...1 lines deleted...]
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28">
         <v>1080000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2174.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-1.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>120000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>21459.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>500642.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>335525.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>635325.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="BV28"/>
       <c r="BW28">
-        <v>3326662.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="BX28"/>
       <c r="BY28">
+        <v>3326662.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>317600.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>341462.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>945025.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-13123.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>872200.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>633420.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>574499.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>286750.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>431400.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>25850.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>94112.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>498888.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>5000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-200000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>150000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>53500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>-15238278.0</v>
+      </c>
+      <c r="C29">
+        <v>-1172043.0</v>
+      </c>
+      <c r="D29">
         <v>-17806000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1685000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-37014000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-41774000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-40963000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-21946000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-23217000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-28062872.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-21024000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-14571000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-17809000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-28017000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-24133000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-25652000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-15579000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-29419016.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-24512000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-30763000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-31928000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-35913719.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-12682275.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7085007.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6440993.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6401089.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1889738.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1392658.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-785726.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-6992800.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-616975.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6590137.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-914103.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6155664.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1961722.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1410636.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1356827.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-5071397.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-5075572.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1328650.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-745500.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2778005.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4705472.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-918755.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-247337.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2174332.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>228837.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>310832.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-16337.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-77998.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-6485.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-54230.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-10953.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-82726.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-121110.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>10392.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-19924.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>59145.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-50063.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-122562.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-119888.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1394.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-188459.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-216655.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>5739.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>352555.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-104943.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-147201.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-134759.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>35622.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-7204.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-607575.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>388878.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-87929.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-396473.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>7926.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-5008.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-176156.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>21806.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-65890.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-83249.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-172538.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>66601.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-184194.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-223039.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-73701.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-32091.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-36859.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-26211.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>69594.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-219107.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-632.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>3485.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-11724.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>5896.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>57370.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-2290.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-77246109.0</v>
+      </c>
+      <c r="C30">
+        <v>-118259547.0</v>
+      </c>
+      <c r="D30">
         <v>-103385000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-67717000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-43902000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-7095000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4880000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3457000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-8398000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>38035099.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-14075000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3095000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1973000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>24103000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-17538000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5329000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-493000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3940350.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-657000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5693000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-944000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2560530.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2817300.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6993007.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-78007.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8577.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>78838.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>351236.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-33134.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3394526.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1380478.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1257095.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-35705.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-329316.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1929675.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-155198.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-50850.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>84178.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-819852.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1973.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-2126946.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-70315.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1420929.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-182174.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
+      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30">
+        <v>140.0</v>
+      </c>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>71214.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-43883.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-5179.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-22152.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-81825.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-408979.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-423525.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-65716.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-380922.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-124639.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-47648.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-421064.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-42518.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-27767.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-158348.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-56415.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-594357.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-1307361.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-853585.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-396759.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-284545.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-417179.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-57864.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-534824.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-391804.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-149249.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-100130.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-501854.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-626696.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-354247.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-303387.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-345520.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-975.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-45366.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-36477.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-41476.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-45618.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-7957.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>207822.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-1799.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-212072.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-125896.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>